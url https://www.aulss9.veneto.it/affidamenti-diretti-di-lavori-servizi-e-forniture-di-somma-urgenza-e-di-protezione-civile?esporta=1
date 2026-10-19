--- v1 (2026-06-05)
+++ v2 (2026-10-19)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U2"/>
+  <dimension ref="A1:U58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -501,143 +501,3329 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>FRA2023121901</t>
+          <t>Determinazione Dirigenziale n. 1837 del 02/10/2025</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PROVA INCONTRO 19-12-2023</t>
+          <t>PRESA D’ATTO DELL’AFFIDAMENTO DEGLI INTERVENTI DI SOMMA URGENZA RELATIVI AI DANNEGGIAMENTI DELLE STRUTTURE DELL’OSPEDALE DI SAN BONIFACIO (VR) – CIG B81E905132 E DELL’OSPEDALE DI LEGNAGO – CIG B81EC05AF5</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>DELIBERA</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
+          <t>03/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>03/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr"/>
+      <c r="S2" t="inlineStr"/>
+      <c r="T2" t="inlineStr"/>
+      <c r="U2" t="inlineStr"/>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Determinazione Dirigenziale n. 1002 del 04/06/2025</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELL’AFFIDAMENTO DEGLI INTERVENTI DI SOMMA URGENZA RELATIVI ALLO SGOMBERO MATERIALI E RIPRISTINO DELLA STRUTTURA DELLA COT DI BUSSOLENGO (VR) - CIG B6D9EE6E27</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>DELIBERA</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr"/>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr"/>
+      <c r="I3" t="inlineStr"/>
+      <c r="J3" t="inlineStr"/>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>06/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>06/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr"/>
+      <c r="S3" t="inlineStr"/>
+      <c r="T3" t="inlineStr"/>
+      <c r="U3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Determinazione Dirigenziale n. 2523 del 12/12/2024</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELL’AFFIDAMENTO DEGLI INTERVENTI DI SOMMA URGENZA RELATIVI ALLA COPERTURA DELL’AVANCORPO DEL C.P.S. DI VALEGGIO SUL MINCIO (VR) – CIG B4C3090E38</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>DELIBERA</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr"/>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr"/>
+      <c r="I4" t="inlineStr"/>
+      <c r="J4" t="inlineStr"/>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>13/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>01/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>13/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr"/>
+      <c r="S4" t="inlineStr"/>
+      <c r="T4" t="inlineStr"/>
+      <c r="U4" t="inlineStr"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>Determinazione Dirigenziale n. 2497 del 07/12/2023</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELL’AFFIDAMENTO DEGLI INTERVENTI DI SOMMA URGENZA RELATIVI ALLA COPERTURA DELL’OSPEDALE DI ZEVIO (VR) – CIG ZA93D55609</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>DELIBERA</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr"/>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr"/>
+      <c r="I5" t="inlineStr"/>
+      <c r="J5" t="inlineStr"/>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>23/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>01/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>23/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr"/>
+      <c r="S5" t="inlineStr"/>
+      <c r="T5" t="inlineStr"/>
+      <c r="U5" t="inlineStr"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>19281</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI STAMPING OUT DI CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA) - COOPERATIVA AGRICOLA DEL BIDENTE - APPROVAZIONE SPESA</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr"/>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr"/>
+      <c r="I6" t="inlineStr"/>
+      <c r="J6" t="inlineStr"/>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>06/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>06/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>06/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P6" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr"/>
+      <c r="S6" t="inlineStr"/>
+      <c r="T6" t="inlineStr"/>
+      <c r="U6" t="inlineStr"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>19321</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI STAMPING OUT DI CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA),– DITTA COOPERATIVA AGRICOLA DEL BIDENTE - APPROVAZIONE SPESA.</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr"/>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr"/>
+      <c r="I7" t="inlineStr"/>
+      <c r="J7" t="inlineStr"/>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>25/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>25/01/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>25/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P7" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr"/>
+      <c r="S7" t="inlineStr"/>
+      <c r="T7" t="inlineStr"/>
+      <c r="U7" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>19323</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI SMALTIMENTO DI CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA),–SOCIETA' AGRICOLA AGRIVAL SRL APPROVAZIONE SPESA.</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr"/>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr"/>
+      <c r="I8" t="inlineStr"/>
+      <c r="J8" t="inlineStr"/>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>25/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>25/01/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>25/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P8" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr"/>
+      <c r="S8" t="inlineStr"/>
+      <c r="T8" t="inlineStr"/>
+      <c r="U8" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>FRA2023121901</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>PROVA INCONTRO 19-12-2023</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;NOTE DI DETTAGLIO JLLHVDVDGVSDGDX&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr"/>
+      <c r="I9" t="inlineStr"/>
+      <c r="J9" t="inlineStr"/>
+      <c r="K9" t="inlineStr">
+        <is>
           <t>19/12/2022 00:00</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>19/12/2028 00:00</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>18/12/2024 00:00</t>
         </is>
       </c>
-      <c r="P2" t="n">
+      <c r="P9" t="n">
         <v>54</v>
       </c>
-      <c r="Q2" t="inlineStr">
+      <c r="Q9" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
-      <c r="R2" t="inlineStr">
+      <c r="R9" t="inlineStr">
         <is>
           <t>JHONATHAN IL GABBIANO</t>
         </is>
       </c>
-      <c r="S2" t="inlineStr">
+      <c r="S9" t="inlineStr">
         <is>
           <t>VIA VALVERDE</t>
         </is>
       </c>
-      <c r="T2" t="inlineStr"/>
-      <c r="U2" t="inlineStr">
+      <c r="T9" t="inlineStr"/>
+      <c r="U9" t="inlineStr">
         <is>
           <t>francesca.lazzarotto@aulss9.veneto.it</t>
         </is>
       </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>12921</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-RETTIFICA IMPORTO DELIBERA N. 50 DEL 27.01.2022 - AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA, TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI ( INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’) - DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr"/>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr"/>
+      <c r="I10" t="inlineStr"/>
+      <c r="J10" t="inlineStr"/>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>17/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>17/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>28/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P10" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr"/>
+      <c r="S10" t="inlineStr"/>
+      <c r="T10" t="inlineStr"/>
+      <c r="U10" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>12841</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA, TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’),– SESTO AFFIDAMENTO – DITTA GRENA SRL APPROVAZIONE SPESA.</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr"/>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr"/>
+      <c r="I11" t="inlineStr"/>
+      <c r="J11" t="inlineStr"/>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>07/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>07/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>28/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P11" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr"/>
+      <c r="S11" t="inlineStr"/>
+      <c r="T11" t="inlineStr"/>
+      <c r="U11" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>12601</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA, TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI ( INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’) – QUARTO AFFIDAMENTO - DITTA IN.PRO.MA. SRL - APPROVAZIONE SPESA</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr"/>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
+      <c r="I12" t="inlineStr"/>
+      <c r="J12" t="inlineStr"/>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>31/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>31/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>28/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P12" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr"/>
+      <c r="S12" t="inlineStr"/>
+      <c r="T12" t="inlineStr"/>
+      <c r="U12" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>12621</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA VERONA-DELIBERA A CONTRARRE E PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA, TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI ( INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’) –OTTAVO AFFIDAMENTO- DITTA ROMA SERVICE SRL- APPROVAZIONE SPESA</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr"/>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr"/>
+      <c r="I13" t="inlineStr"/>
+      <c r="J13" t="inlineStr"/>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>31/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>31/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>28/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P13" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr"/>
+      <c r="S13" t="inlineStr"/>
+      <c r="T13" t="inlineStr"/>
+      <c r="U13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>12521</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA, TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’),– QUINTO AFFIDAMENTO – DITTA GRENA SRL APPROVAZIONE SPESA.</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr"/>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr"/>
+      <c r="I14" t="inlineStr"/>
+      <c r="J14" t="inlineStr"/>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>20/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>20/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr"/>
+      <c r="S14" t="inlineStr"/>
+      <c r="T14" t="inlineStr"/>
+      <c r="U14" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>12382</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA, TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’),– QUARTO AFFIDAMENTO – DITTA GRENA SRL APPROVAZIONE SPESA.</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr"/>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr"/>
+      <c r="I15" t="inlineStr"/>
+      <c r="J15" t="inlineStr"/>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>14/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>14/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P15" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr"/>
+      <c r="S15" t="inlineStr"/>
+      <c r="T15" t="inlineStr"/>
+      <c r="U15" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>12661</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’) – SETTIMO AFFIDAMENTO ALLA SOCIETÀ TCC GROUP (AMSTERDAM) – DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr"/>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr"/>
+      <c r="I16" t="inlineStr"/>
+      <c r="J16" t="inlineStr"/>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>14/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>14/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>31/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P16" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr"/>
+      <c r="S16" t="inlineStr"/>
+      <c r="T16" t="inlineStr"/>
+      <c r="U16" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>12381</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’),– PRIMO AFFIDAMENTO SOCIETA' AGRICOLA AGRIVAL S.R.L – APPROVAZIONE SPESA.</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr"/>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr"/>
+      <c r="I17" t="inlineStr"/>
+      <c r="J17" t="inlineStr"/>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>14/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>14/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P17" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr"/>
+      <c r="S17" t="inlineStr"/>
+      <c r="T17" t="inlineStr"/>
+      <c r="U17" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>12442</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA, TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI ( INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’) –SESTO AFFIDAMENTODITTA ROMA SERVICE SRL- APPROVAZIONE SPESA</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr"/>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr"/>
+      <c r="I18" t="inlineStr"/>
+      <c r="J18" t="inlineStr"/>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>14/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>14/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P18" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R18" t="inlineStr"/>
+      <c r="S18" t="inlineStr"/>
+      <c r="T18" t="inlineStr"/>
+      <c r="U18" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>12441</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA, TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI ( INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’) –QUINTO AFFIDAMENTO- DITTA ROMA SERVICE SRL- APPROVAZIONE SPESA</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr"/>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr"/>
+      <c r="I19" t="inlineStr"/>
+      <c r="J19" t="inlineStr"/>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>14/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>14/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P19" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr"/>
+      <c r="S19" t="inlineStr"/>
+      <c r="T19" t="inlineStr"/>
+      <c r="U19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>12143</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D'ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA,TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA') – SECONDO AFFIDAMENTO DITTA IN.PRO.MA SRL, APPROVAZIONE SPESA.</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr"/>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr"/>
+      <c r="I20" t="inlineStr"/>
+      <c r="J20" t="inlineStr"/>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>31/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>31/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P20" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R20" t="inlineStr"/>
+      <c r="S20" t="inlineStr"/>
+      <c r="T20" t="inlineStr"/>
+      <c r="U20" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>12063</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO, TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI( INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’) – NONO AFFIDAMENTO SOLAR SRL– APPROVAZIONE SPESA</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr"/>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr"/>
+      <c r="I21" t="inlineStr"/>
+      <c r="J21" t="inlineStr"/>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>24/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>24/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P21" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R21" t="inlineStr"/>
+      <c r="S21" t="inlineStr"/>
+      <c r="T21" t="inlineStr"/>
+      <c r="U21" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>12142</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA, TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI ( INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’) –QUARTO AFFIDAMENTO- DITTA ROMA SERVICE SRL- APPROVAZIONE SPESA</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr"/>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr"/>
+      <c r="I22" t="inlineStr"/>
+      <c r="J22" t="inlineStr"/>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>24/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>24/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P22" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R22" t="inlineStr"/>
+      <c r="S22" t="inlineStr"/>
+      <c r="T22" t="inlineStr"/>
+      <c r="U22" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>12121</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA, TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’) - TERZO AFFIDAMENTO SOCIETA’ ROMA SERVICE SRL (RM), APPROVAZIONE SPESA</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr"/>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr"/>
+      <c r="I23" t="inlineStr"/>
+      <c r="J23" t="inlineStr"/>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>21/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>21/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P23" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q23" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R23" t="inlineStr"/>
+      <c r="S23" t="inlineStr"/>
+      <c r="T23" t="inlineStr"/>
+      <c r="U23" t="inlineStr"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>12144</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D'ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA,TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA') – PRIMO AFFIDAMENTO DITTA IN.PRO.MA SRL, APPROVAZIONE SPESA.</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr"/>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr"/>
+      <c r="I24" t="inlineStr"/>
+      <c r="J24" t="inlineStr"/>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>21/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>21/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P24" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R24" t="inlineStr"/>
+      <c r="S24" t="inlineStr"/>
+      <c r="T24" t="inlineStr"/>
+      <c r="U24" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>12122</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA, TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA’) - SECONDO AFFIDAMENTO SOCIETA’ ROMA SERVICE SRL (RM), APPROVAZIONE SPESA</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr"/>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr"/>
+      <c r="I25" t="inlineStr"/>
+      <c r="J25" t="inlineStr"/>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>21/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>21/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P25" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R25" t="inlineStr"/>
+      <c r="S25" t="inlineStr"/>
+      <c r="T25" t="inlineStr"/>
+      <c r="U25" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>12025</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI E POLLI INFETTI DA INFLUENZA AVIARIA H5N1 ALTA PATOGENICITA') – SESTO AFFIDAMENTO – DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr"/>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr"/>
+      <c r="I26" t="inlineStr"/>
+      <c r="J26" t="inlineStr"/>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>21/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>21/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P26" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R26" t="inlineStr"/>
+      <c r="S26" t="inlineStr"/>
+      <c r="T26" t="inlineStr"/>
+      <c r="U26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>12001</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>AULSS 9 VERONA  - AFFIDAMENTO IN SOMMA URGENZA SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI E POLLI INFETTI DA INFLUENZA AVIARIA H5N1 A.P.) SESTO AFFIDAMENTO - TCC GROUP</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr"/>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr"/>
+      <c r="I27" t="inlineStr"/>
+      <c r="J27" t="inlineStr"/>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>20/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>20/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="P27" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R27" t="inlineStr"/>
+      <c r="S27" t="inlineStr"/>
+      <c r="T27" t="inlineStr"/>
+      <c r="U27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>12145</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D'ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA,TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA') – PRIMO AFFIDAMENTO DITTA SALGAIM ECOLOGIC S.P.A., APPROVAZIONE SPESA.</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr"/>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr"/>
+      <c r="I28" t="inlineStr"/>
+      <c r="J28" t="inlineStr"/>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>17/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>17/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P28" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R28" t="inlineStr"/>
+      <c r="S28" t="inlineStr"/>
+      <c r="T28" t="inlineStr"/>
+      <c r="U28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>12202</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA, TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’) – PRIMO AFFIDAMENTO DITTA GRENA SRL, APPROVAZIONE SPESA</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr"/>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr"/>
+      <c r="I29" t="inlineStr"/>
+      <c r="J29" t="inlineStr"/>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>14/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>14/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P29" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R29" t="inlineStr"/>
+      <c r="S29" t="inlineStr"/>
+      <c r="T29" t="inlineStr"/>
+      <c r="U29" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>12203</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-DELIBERA A CONTRARRE E PRESA D'ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA,TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO DI CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA') – SECONDO AFFIDAMENTO DITTA GRENA SRL, APPROVAZIONE SPESA.</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr"/>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr"/>
+      <c r="I30" t="inlineStr"/>
+      <c r="J30" t="inlineStr"/>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>14/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>14/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P30" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R30" t="inlineStr"/>
+      <c r="S30" t="inlineStr"/>
+      <c r="T30" t="inlineStr"/>
+      <c r="U30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>11670</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>AULSS 9 VERONA - AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO, TRASPORTO E SMALTIMENTO  DI CAPI AVICOLI INFETTI DA INFLUENZA AVIARIA H5N1 A.P. - PRIMO AFFIDAMENTO - GRENA SRL</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr"/>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr"/>
+      <c r="I31" t="inlineStr"/>
+      <c r="J31" t="inlineStr"/>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>13/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>13/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="P31" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R31" t="inlineStr"/>
+      <c r="S31" t="inlineStr"/>
+      <c r="T31" t="inlineStr"/>
+      <c r="U31" t="inlineStr"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>11671</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>AULSS 9 VERONA - AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO, TRASPORTO E SMALTIMENTO  DI CAPI AVICOLI INFETTI DA INFLUENZA AVIARIA H5N1 A.P. - SECONDO AFFIDAMENTO - GRENA SRL</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr"/>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr"/>
+      <c r="I32" t="inlineStr"/>
+      <c r="J32" t="inlineStr"/>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>13/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>13/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="P32" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R32" t="inlineStr"/>
+      <c r="S32" t="inlineStr"/>
+      <c r="T32" t="inlineStr"/>
+      <c r="U32" t="inlineStr"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>12024</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI E POLLI INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’) – QUINTO AFFIDAMENTO – DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr"/>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr"/>
+      <c r="I33" t="inlineStr"/>
+      <c r="J33" t="inlineStr"/>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>13/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>13/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P33" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q33" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R33" t="inlineStr"/>
+      <c r="S33" t="inlineStr"/>
+      <c r="T33" t="inlineStr"/>
+      <c r="U33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>12141</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI RACCOLTA CAPI AVICOLI (INFETTI DA INFLUENZA AVIARIA HRN8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO – PRIMO AFFIDAMENTO SOCIETA' ROMA SERVICE SRL (RM) – DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr"/>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr"/>
+      <c r="I34" t="inlineStr"/>
+      <c r="J34" t="inlineStr"/>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>10/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>10/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P34" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R34" t="inlineStr"/>
+      <c r="S34" t="inlineStr"/>
+      <c r="T34" t="inlineStr"/>
+      <c r="U34" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>12023</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI E POLLI INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA') - QUARTO AFFIDAMENTO - DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr"/>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr"/>
+      <c r="I35" t="inlineStr"/>
+      <c r="J35" t="inlineStr"/>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>10/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>10/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P35" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R35" t="inlineStr"/>
+      <c r="S35" t="inlineStr"/>
+      <c r="T35" t="inlineStr"/>
+      <c r="U35" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>11644</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>AULSS 9 VERONA - AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI E POLLI INFETTI DA INFLUENZA AVIARIA H5N1 A.P.) - QUARTO AFFIDAMENTO - TCC GROUP</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr"/>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr"/>
+      <c r="I36" t="inlineStr"/>
+      <c r="J36" t="inlineStr"/>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>09/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>09/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="P36" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R36" t="inlineStr"/>
+      <c r="S36" t="inlineStr"/>
+      <c r="T36" t="inlineStr"/>
+      <c r="U36" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>11669</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>AULSS 9 VERONA - AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO, TRASPORTO E SMALTIMENTO  DI CAPI AVICOLI INFETTI DA INFLUENZA AVIARIA H5N1 A.P. - PRIMO AFFIDAMENTO - ROMA SERVICE</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr"/>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr"/>
+      <c r="I37" t="inlineStr"/>
+      <c r="J37" t="inlineStr"/>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>09/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>09/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="P37" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R37" t="inlineStr"/>
+      <c r="S37" t="inlineStr"/>
+      <c r="T37" t="inlineStr"/>
+      <c r="U37" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>12102</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (BROILER INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO – OTTAVO AFFIDAMENTO – APPROVAZIONE SPESA – DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr"/>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr"/>
+      <c r="I38" t="inlineStr"/>
+      <c r="J38" t="inlineStr"/>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>06/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>06/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>03/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P38" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q38" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R38" t="inlineStr"/>
+      <c r="S38" t="inlineStr"/>
+      <c r="T38" t="inlineStr"/>
+      <c r="U38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>12101</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (BROILER INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO – SETTIMO AFFIDAMENTO – APPROVAZIONE SPESA – DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr"/>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr"/>
+      <c r="I39" t="inlineStr"/>
+      <c r="J39" t="inlineStr"/>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>06/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>06/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P39" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q39" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R39" t="inlineStr"/>
+      <c r="S39" t="inlineStr"/>
+      <c r="T39" t="inlineStr"/>
+      <c r="U39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>12105</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (BROILER INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO – UNDICESIMO AFFIDAMENTO – APPROVAZIONE SPESA – DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr"/>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr"/>
+      <c r="I40" t="inlineStr"/>
+      <c r="J40" t="inlineStr"/>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>06/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>06/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P40" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R40" t="inlineStr"/>
+      <c r="S40" t="inlineStr"/>
+      <c r="T40" t="inlineStr"/>
+      <c r="U40" t="inlineStr"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>12082</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI E BROILER INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO – SESTO AFFIDAMENTO – APPROVAZIONE SPESA – DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr"/>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr"/>
+      <c r="I41" t="inlineStr"/>
+      <c r="J41" t="inlineStr"/>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>06/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>06/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P41" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R41" t="inlineStr"/>
+      <c r="S41" t="inlineStr"/>
+      <c r="T41" t="inlineStr"/>
+      <c r="U41" t="inlineStr"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>12104</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO – DECIMO AFFIDAMENTO – APPROVAZIONE SPESA – DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr"/>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr"/>
+      <c r="I42" t="inlineStr"/>
+      <c r="J42" t="inlineStr"/>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>06/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>06/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P42" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R42" t="inlineStr"/>
+      <c r="S42" t="inlineStr"/>
+      <c r="T42" t="inlineStr"/>
+      <c r="U42" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>12103</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (GALLINE OVAIOLE E TACCHINI INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO – NONO AFFIDAMENTO – APPROVAZIONE SPESA – DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr"/>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr"/>
+      <c r="I43" t="inlineStr"/>
+      <c r="J43" t="inlineStr"/>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>06/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>06/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P43" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R43" t="inlineStr"/>
+      <c r="S43" t="inlineStr"/>
+      <c r="T43" t="inlineStr"/>
+      <c r="U43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>12061</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO - SETTIMO AFFIDAMENTO – APPROVAZIONE SPESA - DELIBERA CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr"/>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr"/>
+      <c r="I44" t="inlineStr"/>
+      <c r="J44" t="inlineStr"/>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>03/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>03/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P44" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R44" t="inlineStr"/>
+      <c r="S44" t="inlineStr"/>
+      <c r="T44" t="inlineStr"/>
+      <c r="U44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>11668</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>AULSS 9 VERONA - AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO, TRASPORTO E SMALTIMENTO  DI CAPI AVICOLI INFETTI DA INFLUENZA AVIARIA H5N1 A.P. - UNDICESIMO AFFIDAMENTO - COOP.DEL BIDENTE</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr"/>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr"/>
+      <c r="I45" t="inlineStr"/>
+      <c r="J45" t="inlineStr"/>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>03/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>03/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="P45" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R45" t="inlineStr"/>
+      <c r="S45" t="inlineStr"/>
+      <c r="T45" t="inlineStr"/>
+      <c r="U45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>11666</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>AULSS 9 VERONA - AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO, TRASPORTO E SMALTIMENTO  DI CAPI AVICOLI INFETTI DA INFLUENZA AVIARIA H5N1 A.P. - NONO AFFIDAMENTO - COOP.DEL BIDENTE</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr"/>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr"/>
+      <c r="I46" t="inlineStr"/>
+      <c r="J46" t="inlineStr"/>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>03/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>03/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="P46" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R46" t="inlineStr"/>
+      <c r="S46" t="inlineStr"/>
+      <c r="T46" t="inlineStr"/>
+      <c r="U46" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>12065</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO - QUARTO AFFIDAMENTO – APPROVAZIONE SPESA - DELIBERA CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr"/>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr"/>
+      <c r="I47" t="inlineStr"/>
+      <c r="J47" t="inlineStr"/>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>03/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>03/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P47" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R47" t="inlineStr"/>
+      <c r="S47" t="inlineStr"/>
+      <c r="T47" t="inlineStr"/>
+      <c r="U47" t="inlineStr"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>12022</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI E POLLI INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA') - TERZO AFFIDAMENTO - DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr"/>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr"/>
+      <c r="I48" t="inlineStr"/>
+      <c r="J48" t="inlineStr"/>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>03/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>03/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P48" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R48" t="inlineStr"/>
+      <c r="S48" t="inlineStr"/>
+      <c r="T48" t="inlineStr"/>
+      <c r="U48" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>12064</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (POLLI INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO - TERZO AFFIDAMENTO – APPROVAZIONE SPESA - DELIBERA CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr"/>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr"/>
+      <c r="I49" t="inlineStr"/>
+      <c r="J49" t="inlineStr"/>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>03/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>03/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P49" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q49" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R49" t="inlineStr"/>
+      <c r="S49" t="inlineStr"/>
+      <c r="T49" t="inlineStr"/>
+      <c r="U49" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>12081</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO – QUINTO AFFIDAMENTO – APPROVAZIONE SPESA – DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr"/>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr"/>
+      <c r="I50" t="inlineStr"/>
+      <c r="J50" t="inlineStr"/>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>03/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>03/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P50" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R50" t="inlineStr"/>
+      <c r="S50" t="inlineStr"/>
+      <c r="T50" t="inlineStr"/>
+      <c r="U50" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>12062</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI, ANATRE MUTE, GERMANI, OCHE, FARAONE) INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO - OTTAVO AFFIDAMENTO – APPROVAZIONE SPESA - DELIBERA CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr"/>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr"/>
+      <c r="I51" t="inlineStr"/>
+      <c r="J51" t="inlineStr"/>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>03/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>03/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P51" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R51" t="inlineStr"/>
+      <c r="S51" t="inlineStr"/>
+      <c r="T51" t="inlineStr"/>
+      <c r="U51" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>11643</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>AULSS 9 VERONA - AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI E POLLI INFETTI DA INFLUENZA AVIARIA H5N1 A.P.) - TERZO AFFIDAMENTO - TCC GROUP</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr"/>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr"/>
+      <c r="I52" t="inlineStr"/>
+      <c r="J52" t="inlineStr"/>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>01/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>01/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="P52" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R52" t="inlineStr"/>
+      <c r="S52" t="inlineStr"/>
+      <c r="T52" t="inlineStr"/>
+      <c r="U52" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>12021</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>- AULSS 9 SCALIGERA-AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI E POLLI INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA') -SECONDO AFFIDAMENTO - DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr"/>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr"/>
+      <c r="I53" t="inlineStr"/>
+      <c r="J53" t="inlineStr"/>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>26/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>26/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P53" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R53" t="inlineStr"/>
+      <c r="S53" t="inlineStr"/>
+      <c r="T53" t="inlineStr"/>
+      <c r="U53" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>11603</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA- PRESA D’ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI E POLLI INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO - SESTO AFFIDAMENTO – APPROVAZIONE SPESA - DELIBERA CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr"/>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr"/>
+      <c r="I54" t="inlineStr"/>
+      <c r="J54" t="inlineStr"/>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>26/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>26/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P54" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R54" t="inlineStr"/>
+      <c r="S54" t="inlineStr"/>
+      <c r="T54" t="inlineStr"/>
+      <c r="U54" t="inlineStr"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>11604</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>-AULSS 9 SCALIGERA-PRESA D'ATTO AFFIDAMENTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI INFETTI DA INFLUENZA AVIARIA HRN8 ALTA PATOGENICITA’), TRASPORTO VERSO STABILIMENTO AUTORIZZATO E SUCCESSIVO SMALTIMENTO – QUINTO AFFIDAMENTO – APPROVAZIONE SPESA - DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr"/>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr"/>
+      <c r="I55" t="inlineStr"/>
+      <c r="J55" t="inlineStr"/>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>26/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>26/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P55" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R55" t="inlineStr"/>
+      <c r="S55" t="inlineStr"/>
+      <c r="T55" t="inlineStr"/>
+      <c r="U55" t="inlineStr"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>11370</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>AULSS 9 VERONA - AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI E POLLI INFETTI DA INFLUENZA AVIARIA H5N8 A.P.) - SECONDO AFFIDAMENTO - TCC_GROUP</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr"/>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr"/>
+      <c r="I56" t="inlineStr"/>
+      <c r="J56" t="inlineStr"/>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>25/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>25/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="P56" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R56" t="inlineStr"/>
+      <c r="S56" t="inlineStr"/>
+      <c r="T56" t="inlineStr"/>
+      <c r="U56" t="inlineStr"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>12026</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-AULSS 9 SCALIGERA-AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI E POLLI INFETTI DA INFLUENZA AVIARIA H5N8 ALTA PATOGENICITA’) – DELIBERA A CONTRARRE </t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr"/>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr"/>
+      <c r="I57" t="inlineStr"/>
+      <c r="J57" t="inlineStr"/>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>23/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>23/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P57" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R57" t="inlineStr"/>
+      <c r="S57" t="inlineStr"/>
+      <c r="T57" t="inlineStr"/>
+      <c r="U57" t="inlineStr"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>11369</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>AULSS 9 VERONA - AFFIDAMENTO DIRETTO IN SOMMA URGENZA DEL SERVIZIO DI ABBATTIMENTO DI CAPI AVICOLI (TACCHINI E POLLI INFETTI DA INFLUENZA AVIARIA H5N8 A.P.) - SOCIETA' TCC-GROUP AMSTERDAM</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr"/>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr"/>
+      <c r="I58" t="inlineStr"/>
+      <c r="J58" t="inlineStr"/>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>22/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>22/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="P58" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R58" t="inlineStr"/>
+      <c r="S58" t="inlineStr"/>
+      <c r="T58" t="inlineStr"/>
+      <c r="U58" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>