--- v0 (2026-04-21)
+++ v1 (2026-06-05)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -525,44 +525,119 @@
         <is>
           <t>Soglia art. 35</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>FRA2023121901</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PROVA INCONTRO 19-12-2023</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;NOTE DI DETTAGLIO JLLHVDVDGVSDGDX&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr"/>
+      <c r="I2" t="inlineStr"/>
+      <c r="J2" t="inlineStr"/>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>19/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>19/12/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>18/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P2" t="n">
+        <v>54</v>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>JHONATHAN IL GABBIANO</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>VIA VALVERDE</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr"/>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>francesca.lazzarotto@aulss9.veneto.it</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>