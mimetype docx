--- v0 (2026-07-14)
+++ v1 (2026-08-28)
@@ -1373,101 +1373,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="-726325951"/>
+                <w:id w:val="278482349"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="-1497365313"/>
+                <w:id w:val="-492557013"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -1566,101 +1583,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="-2131876442"/>
+                <w:id w:val="-1127068142"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="2019544723"/>
+                <w:id w:val="-1270614273"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -1759,101 +1793,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="762274600"/>
+                <w:id w:val="1767082900"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="1877789089"/>
+                <w:id w:val="-1412369907"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -1952,101 +2003,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="2134429329"/>
+                <w:id w:val="-1155729667"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="2126761484"/>
+                <w:id w:val="-1163397512"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -2145,101 +2213,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="889894736"/>
+                <w:id w:val="1894703036"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="577488864"/>
+                <w:id w:val="1582297164"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -2338,101 +2423,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="-1120807199"/>
+                <w:id w:val="-115998899"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="2054514698"/>
+                <w:id w:val="-1235644298"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -2531,101 +2633,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="693186141"/>
+                <w:id w:val="1697994441"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="-1619565576"/>
+                <w:id w:val="-614757276"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -2724,101 +2843,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="212369668"/>
+                <w:id w:val="1217177968"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="1499386106"/>
+                <w:id w:val="-1790772890"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -2917,101 +3053,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="-309440094"/>
+                <w:id w:val="695368206"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="711341997"/>
+                <w:id w:val="1716150297"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -3110,101 +3263,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="520933470"/>
+                <w:id w:val="1525741770"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="-454458881"/>
+                <w:id w:val="550349419"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -3303,101 +3473,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="-623839198"/>
+                <w:id w:val="380969102"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="1326137061"/>
+                <w:id w:val="-1964021935"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -3496,101 +3683,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="230332631"/>
+                <w:id w:val="1235140931"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="-1052451614"/>
+                <w:id w:val="-47643314"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -3689,101 +3893,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="791357684"/>
+                <w:id w:val="1796165984"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="-1933237642"/>
+                <w:id w:val="-928429342"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -3882,101 +4103,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="-645193411"/>
+                <w:id w:val="359614889"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="832620594"/>
+                <w:id w:val="1837428894"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>
@@ -4075,101 +4313,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
             <w:pPr>
               <w:ind w:right="562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ruolo Regione Veneto"/>
-                <w:id w:val="1933159559"/>
+                <w:id w:val="-1356999437"/>
                 <w:dropDownList w:lastValue="Selezionare Ruolo">
                   <w:listItem w:displayText="Selezionare Ruolo" w:value="Selezionare Ruolo"/>
                   <w:listItem w:displayText="Medico R.1.1" w:value="Medico R.1.1"/>
                   <w:listItem w:displayText="Infermiere R.1.10" w:value="Infermiere R.1.10"/>
                   <w:listItem w:displayText="Amministrativo R.4.1" w:value="Amministrativo R.4.1"/>
                   <w:listItem w:displayText="Tecnico generico R.3.1" w:value="Tecnico generico R.3.1"/>
                   <w:listItem w:displayText="O.S.S. R.1.34" w:value="O.S.S. R.1.34"/>
                   <w:listItem w:displayText="Farmacista R.1.3" w:value="Farmacista R.1.3"/>
-                  <w:listItem w:displayText="Altro " w:value="Altro "/>
+                  <w:listItem w:displayText="Psicologo R.1.6" w:value="Psicologo R.1.6"/>
+                  <w:listItem w:displayText="Veterinario R.1.5" w:value="Veterinario R.1.5"/>
+                  <w:listItem w:displayText="Fisico R.1.7" w:value="Fisico R.1.7"/>
+                  <w:listItem w:displayText="Odontoiatra R.1.8" w:value="Odontoiatra R.1.8"/>
+                  <w:listItem w:displayText="Ostetrico R.1.12" w:value="Ostetrico R.1.12"/>
+                  <w:listItem w:displayText="Fisioterapista R.1.13" w:value="Fisioterapista R.1.13"/>
+                  <w:listItem w:displayText="Logopedista R.1.14" w:value="Logopedista R.1.14"/>
+                  <w:listItem w:displayText="Educatore Professionale R.1.17" w:value="Educatore Professionale R.1.17"/>
+                  <w:listItem w:displayText="Terapista Occupazionale R.1.20" w:value="Terapista Occupazionale R.1.20"/>
+                  <w:listItem w:displayText="Dietista R.1.21" w:value="Dietista R.1.21"/>
+                  <w:listItem w:displayText="Igienista Dentale R.1.22" w:value="Igienista Dentale R.1.22"/>
+                  <w:listItem w:displayText="Tecnico Audiometrista R.1.26" w:value="Tecnico Audiometrista R.1.26"/>
+                  <w:listItem w:displayText="Tecnico di Laboratorio R.1.28" w:value="Tecnico di Laboratorio R.1.28"/>
+                  <w:listItem w:displayText="Tecnico di Radiologia R.1.29" w:value="Tecnico di Radiologia R.1.29"/>
+                  <w:listItem w:displayText="Assistente Sanitario R.1.31" w:value="Assistente Sanitario R.1.31"/>
+                  <w:listItem w:displayText="Specializzando R.1.32" w:value="Specializzando R.1.32"/>
+                  <w:listItem w:displayText="Assistente Sociale R.6.1" w:value="Assistente Sociale R.6.1"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare Ruolo</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Applicazioni"/>
-                <w:id w:val="1357125019"/>
+                <w:id w:val="-1933033977"/>
                 <w:dropDownList w:lastValue="Selezionare l'applicazione">
                   <w:listItem w:displayText="Selezionare l'applicazione" w:value="Selezionare l'applicazione"/>
+                  <w:listItem w:displayText="Revoca/Disabilitazione" w:value="Revoca/Disabilitazione"/>
                   <w:listItem w:displayText="WOE Laboratorio Analisi" w:value="WOE Laboratorio Analisi"/>
                   <w:listItem w:displayText="Silor4 Richiesta Farmaci" w:value="Silor4 Richiesta Farmaci"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex20)" w:value="CUP SGP Prenotazioni (ex20)"/>
                   <w:listItem w:displayText="CUP SGP Prenotazioni (ex22)" w:value="CUP SGP Prenotazioni (ex22)"/>
                   <w:listItem w:displayText="CUP Camelia Prenotazioni (ex21)" w:value="CUP Camelia Prenotazioni (ex21)"/>
                   <w:listItem w:displayText="Cup-G Liste di galleggiamento" w:value="Cup-G Liste di galleggiamento"/>
                   <w:listItem w:displayText="EasyCat Convenzionati" w:value="EasyCat Convenzionati"/>
                   <w:listItem w:displayText="Siste Portale Territoriale" w:value="Siste Portale Territoriale"/>
                   <w:listItem w:displayText="Protesica ZK" w:value="Protesica ZK"/>
                   <w:listItem w:displayText="Life1st Continuità Assistenziale" w:value="Life1st Continuità Assistenziale"/>
                   <w:listItem w:displayText="RVE - AUR Anagrafe" w:value="RVE - AUR Anagrafe"/>
                   <w:listItem w:displayText="RVE - GSRC (Rischio Clinico)" w:value="RVE - GSRC (Rischio Clinico)"/>
                   <w:listItem w:displayText="RVE - DEMA - IAP" w:value="RVE - DEMA - IAP"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                     <w:color w:val="11734b"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="d4edbc" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Selezionare l'applicazione</w:t>