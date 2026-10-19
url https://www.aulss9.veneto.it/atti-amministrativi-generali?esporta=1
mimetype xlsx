--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -410,5259 +410,5656 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E213"/>
+  <dimension ref="A1:E228"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Categoria Atto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Servizio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Delibera del</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Delibera numero</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Procedure</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Trasparenza E Anticorruzione E Servizi Ispettivi</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Procedura di Acquisto di prestazioni di Residenzialità e semi- residenzialità per anziani</t>
+          <t>Regolamento Aziendale e istruzioni operative in materia di ricezione, gestione delle segnalazioni di illeciti e per la tutela del segnalante (c.d. whistleblowing)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Procedure</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Azienda Ulss 9 Scaligera</t>
+          <t>Trasparenza E Anticorruzione E Servizi Ispettivi</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE PER L'ESERCIZIO DEL DIRITTO DI ACCESSO DOCUMENTALE, ACCESSO CIVICO SEMPLICE, ACCESSO CIVICO GENERALIZZATO</t>
+          <t>Procedura di Acquisto di prestazioni di Residenzialità e semi- residenzialità per anziani</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Procedure</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Trasparenza E Anticorruzione E Servizi Ispettivi</t>
+          <t>Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Procedura interna per la segnalazione di un illecito in WHISTLEBLOWING - in approvazione</t>
+          <t>REGOLAMENTO AZIENDALE PER L'ESERCIZIO DEL DIRITTO DI ACCESSO DOCUMENTALE, ACCESSO CIVICO SEMPLICE, ACCESSO CIVICO GENERALIZZATO</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Provveditorato, Economato E Gestione Della Logistica</t>
-[...6 lines deleted...]
-      </c>
+          <t>Trasparenza E Anticorruzione E Servizi Ispettivi</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>REGOLAMENTO CASSA ECONOMALE. RETTIFICA.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamento per la segnalazione di un illecito (c.d. WHISTLEBLOWING) - IN CONSULTAZIONE</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Dipartimento Di Prevenzione</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO AZIENDALE PER GLI INTERVENTI ASSISTITI CON GLI ANIMALI (I.A.A.).</t>
+          <t>AVVISI PUBBLICI RISERVATI A ORGANIZZAZIONI DI VOLONTARIATO (ODV) E A ASSOCIAZIONI DI PROMOZIONE SOCIALE (APS), PRESENTI NEL TERRITORIO DELL’AZIENDA ULSS 9 SCALIGERA, REGOLARMENTE ISCRITTE AL RUNTS E INTERESSATE ALLA REALIZZAZIONE DELLE ATTIVITÀ CONNESSE AL PROGETTO REGIONALE “SOLLIEVO”, A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. DDG N. 237/2026, N. 573/2026 E N. 710/2026. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>1132</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Provveditorato, Economato E Gestione Della Logistica</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>12/08/2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO AZIENDALE PER LA GESTIONE DEL PARCO AUTOMEZZI DELL'AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>PRESA D'ATTO DEL MUTAMENTO DELLA FORMA GIURIDICA DEI SOGGETTI GESTORI DELLE STRUTTURE RESIDENZIALI PER PERSONE CON DISABILITÀ ASSOCIAZIONE PICCOLA FRATERNITÀ DI PORTO DI LEGNAGO ONLUS (VR), ASSOCIAZIONE PICCOLA FRATERNITÀ DI SAN ZENETTO ONLUS DI VERONA, ASSOCIAZIONE PICCOLA FRATERNITÀ LESSINIA DI CORBIOLO DI BOSCO CHIESANUOVA (VR) E L’ASSOCIAZIONE PICCOLA FRATERNITÀ DI ISOLA DELLA SCALA ONLUS (VR) E APPROVAZIONE DEGLI ADDENDUM AGLI ACCORDI CONTRATTUALI VIGENTI.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>1044</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>30/07/2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO AZIENDALE PER L’ATTIVAZIONE E LA GESTIONE DELL'IDENTITA’ ALIAS DEL PERSONALE IN PERCORSO DI AFFERMAZIONE DI GENERE.</t>
+          <t>INTEGRAZIONE ALLE DELIBERAZIONI DEL DIRETTORE GENERALE N. 1133/2023 E N. 1041/2025. STIPULA ACCORDO CONTRATTUALE CON LA FONDAZIONE CUORE BLU - VIVERE GLI AUTISMI ETS PER IL CENTRO DIURNO PER PERSONE CON DISABILITÀ “DOMUS AUT” CON SEDE A VERONA.</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>971</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Procedure</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Azienda Ulss 9 Scaligera</t>
+          <t>Provveditorato, Economato E Gestione Della Logistica</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>30/06/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Come funziona il RECUPERO CREDITI degli importi minori?</t>
-[...2 lines deleted...]
-      <c r="E9" t="inlineStr"/>
+          <t>REGOLAMENTO CASSA ECONOMALE. RETTIFICA.</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>885</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento Di Prevenzione</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>19/06/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>RECEPIMENTO E APPROVAZIONE DEL REGOLAMENTO DI FUNZIONAMENTO DELLA COMMISSIONE MISTA CONCILIATIVA (CMC) PER IL TRIENNIO 2026 2028.</t>
+          <t>APPROVAZIONE REGOLAMENTO AZIENDALE PER GLI INTERVENTI ASSISTITI CON GLI ANIMALI (I.A.A.).</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>893</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Direttore Generale</t>
+          <t>Provveditorato, Economato E Gestione Della Logistica</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>ATTO AZIENDALE: PRESA D'ATTO DEL DECRETO DEL DIRETTORE GENERALE AREA SANITA' E SOCIALE N. 11635 DEL 05/03/2026 E ADOZIONE DELL'ATTO AZIENDALE DELL'AULSS 9 SCALIGERA MODIFICATO</t>
+          <t>APPROVAZIONE REGOLAMENTO AZIENDALE PER LA GESTIONE DEL PARCO AUTOMEZZI DELL'AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>620</t>
+          <t>897</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Regolamento Interventi Assistiti con gli Animali</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO AZIENDALE PER L’ATTIVAZIONE E LA GESTIONE DELL'IDENTITA’ ALIAS DEL PERSONALE IN PERCORSO DI AFFERMAZIONE DI GENERE.</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>830</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Procedure</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>30/06/2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DI ORGANIZZAZIONE E GESTIONE DEGLI OSPEDALI DI COMUNITA’, PUBBLICI E PRIVATI ACCREDITATI, DELL’AMBITO TERRITORIALE DELL’AZIENDA ULSS 9 SCALIGERA. REV.01.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Come funziona il RECUPERO CREDITI degli importi minori?</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>DIRIGENZA SANITA', COMPARTO SANITA', AREA DELLE FUNZIONI LOCALI, DIRIGENZA AMMINISTRATIVA TECNICA PROFESSIONALE - RECEPIMENTO DELL'ACCORDO "REGOLAMENTO DEL SISTEMA DI VIDEOSORVEGLIANZA E VIDEOCONTROLLO", DENOMINATO C-DS-PTA 9/2025</t>
+          <t>RECEPIMENTO E APPROVAZIONE DEL REGOLAMENTO DI FUNZIONAMENTO DELLA COMMISSIONE MISTA CONCILIATIVA (CMC) PER IL TRIENNIO 2026 2028.</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>283</t>
+          <t>746</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>COLLEGIO DI DIREZIONE - SOSTITUZIONE COMPONENTE</t>
+          <t>ACCORDO DI PARTENARIATO PUBBLICO – PUBBLICO TRA L’AZIENDA ULSS 9 SCALIGERA E L’IPAB CASA DI ASSISTENZA ANZIANI A. TOBLINI PER LA GESTIONE DELL’OSPEDALE DI COMUNITÀ DI MALCESINE.</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>685</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direttore Generale</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
+          <t>26/05/2026</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE COMPONENTI DEL CONSIGLIO DEI SANITARI AULSS 9 SCALIGERA: RAPPRESENTANTE DELLA CATEGORIA MEDICI VETERINARI E UN COMPONENTE DELLA CATEGORIA MMG.</t>
+          <t>ATTO AZIENDALE: PRESA D'ATTO DEL DECRETO DEL DIRETTORE GENERALE AREA SANITA' E SOCIALE N. 11635 DEL 05/03/2026 E ADOZIONE DELL'ATTO AZIENDALE DELL'AULSS 9 SCALIGERA MODIFICATO</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>620</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>07/05/2026</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>ATTO AZIENDALE AULSS9 SCALIGERA: ADEGUAMENTO A INDICAZIONI REGIONALI.</t>
+          <t>Regolamento Interventi Assistiti con gli Animali</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>1739</t>
+          <t>562</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Direttore Della Funzione Territoriale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO UNITA’ DI VALUTAZIONE MULTIDIMENSIONALE DISTRETTUALE (U.V.M.D.) DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA COSTITUZIONE DI UN ELENCO AZIENDALE DI RETI ORGANIZZATE ED AUTORIZZATE, MEDIANTE LA FORMA DELL’ACCREDITAMENTO, PER LA REALIZZAZIONE DI INTERVENTI E SERVIZI A FAVORE DELLE PERSONE CON DISABILITÀ GRAVE, DI CUI ALLA DGR N. 1375/2020. CONCLUSIONE LAVORI COMMISSIONE TECNICA.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>1706</t>
+          <t>473</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>11/03/2026</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE PER LA GESTIONE INTEGRATA DEGLI STRUMENTI DI COMUNICAZIONE E PER LA DISCIPLINA DELLA SUPERVISIONE PUBBLICITARIA</t>
+          <t>REGOLAMENTO DI ORGANIZZAZIONE E GESTIONE DEGLI OSPEDALI DI COMUNITA’, PUBBLICI E PRIVATI ACCREDITATI, DELL’AMBITO TERRITORIALE DELL’AZIENDA ULSS 9 SCALIGERA. REV.01.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>1627</t>
+          <t>307</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO PER LA DISCIPLINA DELLE RIUNIONI DEL COLLEGIO SINDACALE DELL’AULSS 9 SCALIGERA</t>
+          <t>AVVISO PUBBLICO DI MANIFESTAZIONE DI INTERESSE PER L’ATTIVAZIONE DELLA COPROGETTAZIONE IN PARTENARIATO, LA REALIZZAZIONE E LA GESTIONE DEL PROGETTO RIABILITATIVO “COLTIVARE VITA – FATTORIA IN REMS” PRESSO LA RESIDENZA PER L’ESECUZIONE DELLE MISURE DI SICUREZZA (REMS). PRESA D’ATTO DEL VERBALE DEL TAVOLO DI COPROGETTAZIONE E APPROVAZIONE DELLA CONVENZIONE</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>1483</t>
+          <t>273</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Assistenza Farmaceutica Territoriale</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>COMITATO ETICO PER LA PRATICA CLINICA DELL'AZIENDA ULSS 9 SCALIGERA - NOMINA NUOVI COMPONENTI E PRESA D’ATTO DEL REGOLAMENTO</t>
+          <t>DIRIGENZA SANITA', COMPARTO SANITA', AREA DELLE FUNZIONI LOCALI, DIRIGENZA AMMINISTRATIVA TECNICA PROFESSIONALE - RECEPIMENTO DELL'ACCORDO "REGOLAMENTO DEL SISTEMA DI VIDEOSORVEGLIANZA E VIDEOCONTROLLO", DENOMINATO C-DS-PTA 9/2025</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>283</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Procedure</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Controllo Di Gestione</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>20/10/2025</t>
+          <t>18/02/2026</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Procedura Operativa Aziendale Piano degli Investimenti</t>
+          <t>RETTIFICA ALLA DELIBERAZIONE N. 127 DEL 04/02/2026 – AGGIORNAMENTO DEI MEDICI COORDINATORI DEI CENTRI SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>1331</t>
+          <t>201</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>13/10/2025</t>
+          <t>18/02/2026</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>ADOZIONE NUOVO REGOLAMENTO PER LA DISCIPLINA DELLE DONAZIONI IN FAVORE DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON L’ASSOCIAZIONE DON GIUSEPPE GIRELLI CASA SAN GIUSEPPE SESTA OPERA IMPRESA SOCIALE ONLUS DI RONCO ALL’ADIGE PER LA GESTIONE DELLA COMUNITA’ TERAPEUTITA RIABILITATIVA PROTETTA AD ALTA INTENSITA’ PER AUTORI DI REATO 2026-2029</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>1319</t>
+          <t>193</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Di Ospedale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER LA GESTIONE DELLE SOMME A DISPOSIZIONE DEL COORDINAMENTO OSPEDALIERO TRAPIANTI DERIVANTI DA ATTIVITA' DI PRELIEVO E CESSIONE ORGANI</t>
+          <t>AGGIORNAMENTO NOMINATIVI MEDICI COORDINATORI DEI CENTRI SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI DELL'AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>1169</t>
+          <t>127</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>24/07/2025</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>RETTIFICA DELIBERAZIONE N. 825 DEL 30/06/2025 DI APPROVAZIONE DI MODIFICHE ALL'ATTO AZIENDALE</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 1117/2025 “RECEPIMENTO DELLE RISULTANZE DELLA GARA REGIONALE DEL SERVIZIO DI ASSISTENZA INTEGRATIVA SCOLASTICA IN FAVORE DI ALUNNI/STUDENTI CON DISABILITÀ DELLA VISTA E DELL’UDITO RESIDENTI NEL TERRITORIO DELLA REGIONE DEL VENETO, PER GLI ANNI SCOLASTICI RICOMPRESI NEL BIENNIO 01/08/2025-31/07/2027, CON FACOLTÀ DI RINNOVO PER IL SUCCESSIVO ANNO SCOLASTICO 2027-2028”. STIPULA ACCORDO CONTRATTUALE.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>105</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>05/07/2025</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SULL’UTILIZZO DEI CANALI SOCIAL (SOCIAL MEDIA POLICY) NELL'AZIENDA ULSS9 SCALIGERA</t>
+          <t>COLLEGIO DI DIREZIONE - SOSTITUZIONE COMPONENTE</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>99</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>23/01/2026</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>ATTO AZIENDALE AULSS 9 SCALIGERA ADOTTATO CON DDG 1127/2020 E SUCCESSIVE MODIFICHE E INTEGRAZIONI. APPROVAZIONE MODIFICA.</t>
+          <t>SOSTITUZIONE COMPONENTI DEL CONSIGLIO DEI SANITARI AULSS 9 SCALIGERA: RAPPRESENTANTE DELLA CATEGORIA MEDICI VETERINARI E UN COMPONENTE DELLA CATEGORIA MMG.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>825</t>
+          <t>55</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>ADOZIONE REGOLAMENTO AZIENDALE PER IL FUNZIONAMENTO DELLO SPORTELLO DI SUPPORTO PSICOLOGICO DI CUI ALLA DGRV N. 960 DEL 13 AGOSTO 2024.</t>
+          <t>CONVENZIONE TRA L’AZIENDA ULSS 9 SCALIGERA E L’ASSOCIAZIONE CESAIM ODV – CENTRO SALUTE IMMIGRATI. RINNOVO.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>1723</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Direttore Della Funzione Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 - COMPONENTE 1 - INVESTIMENTO 1.1: CASE DELLA COMUNITA’ E PRESA IN CARICO DELLA PERSONA – REGOLAMENTO DI FUNZIONAMENTO DELLA CASA DELLA COMUNITA’ DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>ATTO AZIENDALE AULSS9 SCALIGERA: ADEGUAMENTO A INDICAZIONI REGIONALI.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>1739</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Assistenza Farmaceutica Territoriale</t>
+          <t>Direttore Della Funzione Territoriale</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>05/06/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO DELL’UNITA’ PER LA RICERCA CLINICA (URC) DELL’AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO UNITA’ DI VALUTAZIONE MULTIDIMENSIONALE DISTRETTUALE (U.V.M.D.) DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>1706</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>16/12/2025</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>SAI - MOBILITA' INTRAZIENDALE AI SENSI DELL' ART. 20, COMMA 1, A.C.N. DEL 04/04/2024 - RETTIFICA DELIBERAZIONE N. 187 DEL 18/02/2025.</t>
+          <t>REGOLAMENTO AZIENDALE PER LA GESTIONE INTEGRATA DEGLI STRUMENTI DI COMUNICAZIONE E PER LA DISCIPLINA DELLA SUPERVISIONE PUBBLICITARIA</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>1627</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>07/04/2025</t>
+          <t>18/11/2025</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>NOMINA DEL COMITATO DI DIPARTIMENTO FUNZIONALE DI SANITA’ PUBBLICA VETERINARIA E SICUREZZA ALIMENTARE DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO PER LA DISCIPLINA DELLE RIUNIONI DEL COLLEGIO SINDACALE DELL’AULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>1483</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Assistenza Farmaceutica Territoriale</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
+          <t>04/11/2025</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>COLLEGIO DI DIREZIONE DELL'AULSS 9 SCALIGERA - DETERMINAZIONI</t>
+          <t>COMITATO ETICO PER LA PRATICA CLINICA DELL'AZIENDA ULSS 9 SCALIGERA - NOMINA NUOVI COMPONENTI E PRESA D’ATTO DEL REGOLAMENTO</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>460</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Procedure</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Controllo Di Gestione</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
+          <t>20/10/2025</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>COLLEGIO DI DIREZIONE DELL'AULSS 9 SCALIGERA - DETERMINAZIONI</t>
+          <t>Procedura Operativa Aziendale Piano degli Investimenti</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>1331</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
+          <t>13/10/2025</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>SAI - MOBILITA' INTRAZIENDALE AI SENSI DELL'ART. 20, COMMA 1, ACN DEL 04/04/2024 - APPROVAZIONE REGOLAMENTO AZIENDALE</t>
+          <t>ADOZIONE NUOVO REGOLAMENTO PER LA DISCIPLINA DELLE DONAZIONI IN FAVORE DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>1319</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Di Ospedale</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>05/02/2025</t>
+          <t>23/09/2025</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Ufficio Privacy. Determinazioni in merito.</t>
+          <t>APPROVAZIONE REGOLAMENTO PER LA GESTIONE DELLE SOMME A DISPOSIZIONE DEL COORDINAMENTO OSPEDALIERO TRAPIANTI DERIVANTI DA ATTIVITA' DI PRELIEVO E CESSIONE ORGANI</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>1169</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Assistenza Farmaceutica Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>04/02/2025</t>
+          <t>24/07/2025</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>COMMISSIONE PER LA VALUTAZIONE DEGLI USI OFF LABEL DI MEDICINALI E DEI TRATTAMENTI INDISPENSABILI E INSOSTITUIBILI RICONDUCIBILI AI LIVELLI ESSENZIALI DI ASSISTENZA (LEA): APPROVAZIONE DEL REGOLAMENTO DI FUNZIONAMENTO DELLA COMMISSIONE E MODIFICA ED INTEGRAZIONE DEI COMPONENTI</t>
+          <t>RETTIFICA DELIBERAZIONE N. 825 DEL 30/06/2025 DI APPROVAZIONE DI MODIFICHE ALL'ATTO AZIENDALE</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>428</t>
+          <t>918</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>23/12/2024</t>
+          <t>05/07/2025</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>NOMINA DEI COMITATI DI DIPARTIMENTO DELL’AZIENDA U.L.S.S. 9 SCALIGERA E AFFIDAMENTO PROVVISORIO INCARICHI DI SOSTITUZIONE DI DIRETTORE DI DIPARTIMENTO IN SCADENZA DELL’AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>REGOLAMENTO SULL’UTILIZZO DEI CANALI SOCIAL (SOCIAL MEDIA POLICY) NELL'AZIENDA ULSS9 SCALIGERA</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>1332</t>
+          <t>556</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>ADOZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEL COLLEGIO DI DIREZIONE DELL'AULSS 9 SCALIGERA.</t>
+          <t>ATTO AZIENDALE AULSS 9 SCALIGERA ADOTTATO CON DDG 1127/2020 E SUCCESSIVE MODIFICHE E INTEGRAZIONI. APPROVAZIONE MODIFICA.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>825</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>27/06/2025</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO CONCERNENTE L’ISTITUZIONE E L’ASSEGNAZIONE DELLE BORSE DI STUDIO DELL’AZIENDA U.LS.S. 9 SCALIGERA.</t>
+          <t>ADOZIONE REGOLAMENTO AZIENDALE PER IL FUNZIONAMENTO DELLO SPORTELLO DI SUPPORTO PSICOLOGICO DI CUI ALLA DGRV N. 960 DEL 13 AGOSTO 2024.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>1288</t>
+          <t>818</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direttore Della Funzione Territoriale</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>09/12/2024</t>
+          <t>27/06/2025</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO E APPROVAZIONE DEL REGOLAMENTO PER LE ELEZIONI DEL CONSIGLIO DEI SANITARI</t>
+          <t>PNRR MISSIONE 6 - COMPONENTE 1 - INVESTIMENTO 1.1: CASE DELLA COMUNITA’ E PRESA IN CARICO DELLA PERSONA – REGOLAMENTO DI FUNZIONAMENTO DELLA CASA DELLA COMUNITA’ DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>823</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr"/>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Assistenza Farmaceutica Territoriale</t>
+        </is>
+      </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>09/12/2024</t>
+          <t>05/06/2025</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO E APPROVAZIONE DEL REGOLAMENTO PER LE ELEZIONI DEL CONSIGLIO DEI SANITARI</t>
+          <t>APPROVAZIONE REGOLAMENTO DELL’UNITA’ PER LA RICERCA CLINICA (URC) DELL’AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>535</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>27/11/2024</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER L'ASSISTENZA E IL PATROCINIO LEGALE E DELLE MODALITA' DI COSTITUZIONE DEL RELATIVO ELENCO.</t>
+          <t>SAI - MOBILITA' INTRAZIENDALE AI SENSI DELL' ART. 20, COMMA 1, A.C.N. DEL 04/04/2024 - RETTIFICA DELIBERAZIONE N. 187 DEL 18/02/2025.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>1208</t>
+          <t>462</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>07/11/2024</t>
+          <t>07/04/2025</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>SAI – MOBILITA’ INTRAZIENDALE AI SENSI DELL’ART. 20, COMMA 1, ACN 04.04.2024 – APPROVAZIONE REGOLAMENTO AZIENDALE.</t>
+          <t>NOMINA DEL COMITATO DI DIPARTIMENTO FUNZIONALE DI SANITA’ PUBBLICA VETERINARIA E SICUREZZA ALIMENTARE DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>438</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>18/10/2024</t>
+          <t>25/03/2025</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>NOMINA DELLA COMMISSIONE ELETTORALE E DEL REFERENTE INFORMATICO PER LO SVOLGIMENTO DELLE OPERAZIONI ELETTORALI PER L’ELEZIONE DEI COMPONENTI ELETTIVI DEI COMITATI DI DIPARTIMENTO DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
+          <t>COLLEGIO DI DIREZIONE DELL'AULSS 9 SCALIGERA - DETERMINAZIONI</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>1059</t>
+          <t>375</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Assistenza Farmaceutica Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>10/10/2024</t>
+          <t>25/03/2025</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL NUOVO REGOLAMENTO DEL SERVIZIO DELLE FARMACIE APERTE AL PUBBLICO DELL’AULSS 9.</t>
+          <t>COLLEGIO DI DIREZIONE DELL'AULSS 9 SCALIGERA - DETERMINAZIONI</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>375</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>10/10/2024</t>
+          <t>18/02/2025</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>NOMINA DEL CONSIGLIO DEI SANITARI DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>SAI - MOBILITA' INTRAZIENDALE AI SENSI DELL'ART. 20, COMMA 1, ACN DEL 04/04/2024 - APPROVAZIONE REGOLAMENTO AZIENDALE</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>187</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Internal Auditing</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>17/09/2024</t>
+          <t>05/02/2025</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE N. 916 DEL 16/09/2024_RINNOVO DEL CONSIGLIO DEI SANITARI DELL'AZIENDA ULSS9 SCALIGERA: INDIZIONE DELLE ELEZIONI, NOMINA DELLA COMMISSIONE ELETTORALE E APPROVAZIONE DELLO SCHEMA DELL'AVVISO. RETTIFICA.</t>
+          <t>Ufficio Privacy. Determinazioni in merito.</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>917</t>
+          <t>532</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Assistenza Farmaceutica Territoriale</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>16/09/2024</t>
+          <t>04/02/2025</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>RINNOVO DEL CONSIGLIO DEI SANITARI DELL’AZIENDA ULSS N. 9 SCALIGERA: INDIZIONE DELLE ELEZIONI, NOMINA DELLA COMMISSIONE ELETTORALE E PPROVAZIONE DELLO SCHEMA DELL’AVVISO.</t>
+          <t>COMMISSIONE PER LA VALUTAZIONE DEGLI USI OFF LABEL DI MEDICINALI E DEI TRATTAMENTI INDISPENSABILI E INSOSTITUIBILI RICONDUCIBILI AI LIVELLI ESSENZIALI DI ASSISTENZA (LEA): APPROVAZIONE DEL REGOLAMENTO DI FUNZIONAMENTO DELLA COMMISSIONE E MODIFICA ED INTEGRAZIONE DEI COMPONENTI</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>428</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Urp Comunicazione E Marketing</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>26/08/2024</t>
+          <t>23/12/2024</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>NUOVO REGOLAMENTO DI PUBBLICA TUTELA E DELLA CONFERENZA DEI SERVIZI DELL'AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI</t>
+          <t>NOMINA DEI COMITATI DI DIPARTIMENTO DELL’AZIENDA U.L.S.S. 9 SCALIGERA E AFFIDAMENTO PROVVISORIO INCARICHI DI SOSTITUZIONE DI DIRETTORE DI DIPARTIMENTO IN SCADENZA DELL’AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>832_2024</t>
+          <t>1332</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>06/07/2024</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>PROROGA COLLEGIO DI DIREZIONE</t>
+          <t>ADOZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEL COLLEGIO DI DIREZIONE DELL'AULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>592</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>26/06/2024</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>L.R. N. 9/2024: NUOVA ARTICOLAZIONE DEL TERRITORIO AZIENDALE IN DISTRETTI E CONSEGUENTE MODIFICA ATTO AZIENDALE.</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO CONCERNENTE L’ISTITUZIONE E L’ASSEGNAZIONE DELLE BORSE DI STUDIO DELL’AZIENDA U.LS.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>1288</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Assistenza Farmaceutica Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>20/06/2024</t>
+          <t>09/12/2024</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>ISTITUZIONE DELLA COMMISSIONE AZIENDALE PER L’APPROPRIATEZZA PRESCRITTIVA DELL’AZIENDA ULSS 9 SCALIGERA E APPROVAZIONE DEL REGOLAMENTO DI FUNZIONAMENTO.</t>
+          <t>AGGIORNAMENTO E APPROVAZIONE DEL REGOLAMENTO PER LE ELEZIONI DEL CONSIGLIO DEI SANITARI</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>641</t>
+          <t>876</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B54" t="inlineStr"/>
       <c r="C54" t="inlineStr">
         <is>
-          <t>07/05/2024</t>
+          <t>09/12/2024</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>APPLICAZIONE DELLA DGR N. 1624/2023 DELLA REGIONE DEL VENETO: INDIVIDUAZIONE DEL REFERENTE AZIENDALE, APPROVAZIONE E ADOZIONE DELLA PROCEDURA PER LA REGOLAMENTAZIONE DELL’ATTIVITÀ DI INFORMAZIONE SCIENTIFICA NELL’AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>AGGIORNAMENTO E APPROVAZIONE DEL REGOLAMENTO PER LE ELEZIONI DEL CONSIGLIO DEI SANITARI</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>696</t>
+          <t>876</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>17/04/2024</t>
+          <t>27/11/2024</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DELLA PEDIATRIA DI LIBERA SCELTA PER IL SUBENTRO IN FORME ASSOCIATIVE E/O PERSONALE DI STUDIO, IN CASO DI CESSAZIONE/TRASFERIMENTO/RINUNCIA DI UN COMPONENTE. AGGIORNAMENTO.</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER L'ASSISTENZA E IL PATROCINIO LEGALE E DELLE MODALITA' DI COSTITUZIONE DEL RELATIVO ELENCO.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>1208</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>17/04/2024</t>
+          <t>07/11/2024</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DEI MEDICI DEL RUOLO UNICO ASSISTENZA PRIMARIA A CICLO DI SCELTA PER IL SUBENTRO IN FORME ASSOCIATIVE E/O PERSONALE DI STUDIO. AGGIORNAMENTO.</t>
+          <t>SAI – MOBILITA’ INTRAZIENDALE AI SENSI DELL’ART. 20, COMMA 1, ACN 04.04.2024 – APPROVAZIONE REGOLAMENTO AZIENDALE.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>407</t>
+          <t>715</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>29/02/2024</t>
+          <t>18/10/2024</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>ATTO AZIENDALE. REVISIONE ORGANIZZAZIONE DELLE PROFESSIONI SANITARIE.</t>
+          <t>NOMINA DELLA COMMISSIONE ELETTORALE E DEL REFERENTE INFORMATICO PER LO SVOLGIMENTO DELLE OPERAZIONI ELETTORALI PER L’ELEZIONE DEI COMPONENTI ELETTIVI DEI COMITATI DI DIPARTIMENTO DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>1059</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Assistenza Farmaceutica Territoriale</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>28/02/2024</t>
+          <t>10/10/2024</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>CESSIONE DI CREDITI DERIVANTI DA CORRISPETTIVO DI CONTRATTI: ADOZIONE REGOLAMENTO.</t>
+          <t>APPROVAZIONE DEL NUOVO REGOLAMENTO DEL SERVIZIO DELLE FARMACIE APERTE AL PUBBLICO DELL’AULSS 9.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>1019</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>07/02/2024</t>
+          <t>10/10/2024</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>NOMINA DEL COLLEGIO SINDACALE TRIENNIO 2024-2026</t>
+          <t>NOMINA DEL CONSIGLIO DEI SANITARI DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>1023</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Internal Auditing</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>12/01/2024</t>
+          <t>17/09/2024</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>COLLEGIO SINDACALE: APPLICAZIONE DELLA PROROGA E COSTITUZIONE IN VIA STRAORDINARIA DELL'ORGANO</t>
+          <t>DELIBERAZIONE N. 916 DEL 16/09/2024_RINNOVO DEL CONSIGLIO DEI SANITARI DELL'AZIENDA ULSS9 SCALIGERA: INDIZIONE DELLE ELEZIONI, NOMINA DELLA COMMISSIONE ELETTORALE E APPROVAZIONE DELLO SCHEMA DELL'AVVISO. RETTIFICA.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>917</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>08/01/2024</t>
+          <t>16/09/2024</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>COSTITUZIONE DEL NUOVO COLLEGIO DI DIREZIONE QUALE ORGANO DELL'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>RINNOVO DEL CONSIGLIO DEI SANITARI DELL’AZIENDA ULSS N. 9 SCALIGERA: INDIZIONE DELLE ELEZIONI, NOMINA DELLA COMMISSIONE ELETTORALE E PPROVAZIONE DELLO SCHEMA DELL’AVVISO.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>916</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Urp Comunicazione E Marketing</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>08/09/2023</t>
+          <t>26/08/2024</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER L'ASSISTENZA E PATROCINIO LEGALE DELL'AZIENDA ULSS 9 SCALIGERA. RETTIFICA A DDG 707 DEL 14/07/2023.</t>
+          <t>NUOVO REGOLAMENTO DI PUBBLICA TUTELA E DELLA CONFERENZA DEI SERVIZI DELL'AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>832_2024</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>30/08/2023</t>
+          <t>06/07/2024</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>ADOZIONE REGOLAMENTO PER LA CORRESPONSIONE DEI COMPENSI PROFESSIONALI AD AVVOCATI INTERNI.</t>
+          <t>PROROGA COLLEGIO DI DIREZIONE</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>838</t>
+          <t>592</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>23/08/2023</t>
+          <t>26/06/2024</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SERVIZIO CASSA BORSELLINO IN REMS - APPROVAZIONE.</t>
+          <t>L.R. N. 9/2024: NUOVA ARTICOLAZIONE DEL TERRITORIO AZIENDALE IN DISTRETTI E CONSEGUENTE MODIFICA ATTO AZIENDALE.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>661</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Di Ospedale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>23/08/2023</t>
+          <t>21/06/2024</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO PER IL BUON FUNZIONAMENTO DEI GRUPPI OPERATORI E DELLE SALE OPERATORIE DEGLI OSPEDALI DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>DIPARTIMENTO SALUTE MENTALE. APPROVAZIONE SCHEMA-TIPO DI ACCORDO CONTRATTUALE RELATIVO AI CENTRI DIURNI ACCREDITATI DELL’AREA SALUTE MENTALE</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>808</t>
+          <t>646</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Assistenza Farmaceutica Territoriale</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>14/07/2023</t>
+          <t>20/06/2024</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER L'ASSISTENZA E PATROCINIO LEGALE DELL'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>ISTITUZIONE DELLA COMMISSIONE AZIENDALE PER L’APPROPRIATEZZA PRESCRITTIVA DELL’AZIENDA ULSS 9 SCALIGERA E APPROVAZIONE DEL REGOLAMENTO DI FUNZIONAMENTO.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>641</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B67" t="inlineStr"/>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Assistenza Farmaceutica Territoriale</t>
+        </is>
+      </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>02/07/2023</t>
+          <t>07/05/2024</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>MODIFICA ALL’ART. 18 DEL REGOLAMENTO AZIENDALE “INVENTARIO BENI MOBILI PATRIMONIALI” AL FINE DI CONSENTIRE LA DESTINAZIONE A FINI UMANITARI DELLE ATTREZZATURE MEDICHE/SANITARIE DISMESSE MA FUNZIONANTI. PROVVEDIMENTI CONSEGUENTI</t>
+          <t>APPLICAZIONE DELLA DGR N. 1624/2023 DELLA REGIONE DEL VENETO: INDIVIDUAZIONE DEL REFERENTE AZIENDALE, APPROVAZIONE E ADOZIONE DELLA PROCEDURA PER LA REGOLAMENTAZIONE DELL’ATTIVITÀ DI INFORMAZIONE SCIENTIFICA NELL’AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>696</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B68" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>24/05/2023</t>
+          <t>17/04/2024</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>MODIFICA ATTO AZIENDALE</t>
+          <t>REGOLAMENTO DELLA PEDIATRIA DI LIBERA SCELTA PER IL SUBENTRO IN FORME ASSOCIATIVE E/O PERSONALE DI STUDIO, IN CASO DI CESSAZIONE/TRASFERIMENTO/RINUNCIA DI UN COMPONENTE. AGGIORNAMENTO.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>405</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Servizi Tecnici E Patrimoniali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>28/04/2023</t>
+          <t>17/04/2024</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA CONCESSIONE IN LOCAZIONE E AFFITTO DI IMMOBILI DI PROPRIETÀ DELL’AZIENDA ULSS9 SCALIGERA.</t>
+          <t>REGOLAMENTO DEI MEDICI DEL RUOLO UNICO ASSISTENZA PRIMARIA A CICLO DI SCELTA PER IL SUBENTRO IN FORME ASSOCIATIVE E/O PERSONALE DI STUDIO. AGGIORNAMENTO.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>407</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B70" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>18/04/2023</t>
+          <t>01/03/2024</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>MEDICI DI ASSISTENZA PRIMARIA: REGOLAMENTO PER IL SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO. AGGIORNAMENTO</t>
+          <t>DGR N. 912/2022: STIPULA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA ED I SOGGETTI ACCREDITATI EROGATORI DI PRESTAZIONI SANITARIE, SOCIO SANITARIE E SOCIALI PRESSO RSA, COMUNITA' ALLOGGIO, GRUPPI APPARTAMENTO PER PERSONE CON DISABILITA'.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>376</t>
+          <t>245</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>10/04/2023</t>
+          <t>29/02/2024</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>APPROVAZIONE "REGOLAMENTO PER LO SVOLGIMENTO DI ATTIVITA’ PROFESSIONALI AI SENSI DELL’ART. 13 D.L. 34/2023 CONV. IN L. 56/2023, RISERVATO AL PERSONALE DELLE PROFESSIONI SANITARIE DEL COMPARTO SANITA’ con validità fino al 31/12/2025"</t>
+          <t>ATTO AZIENDALE. REVISIONE ORGANIZZAZIONE DELLE PROFESSIONI SANITARIE.</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>988</t>
+          <t>242</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Procedure</t>
-[...2 lines deleted...]
-      <c r="B72" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>21/03/2023</t>
+          <t>28/02/2024</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO PROCEDURA OPERATIVA PER IL TRATTAMENTO DEL CONFLITTO DI INTERESSE</t>
+          <t>CESSIONE DI CREDITI DERIVANTI DA CORRISPETTIVO DI CONTRATTI: ADOZIONE REGOLAMENTO.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>203</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Di Ospedale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>21/03/2023</t>
+          <t>07/02/2024</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>D.G.R.V. N. 811 DEL 23/06/2020 – RINNOVO COMPOSIZIONE DELLA UNITÀ DI VALUTAZIONE AZIENDALE (UVA – DM) DELLE RICHIESTE DI ACQUISTO DEI DISPOSITIVI MEDICI PRESSO L’AZIENDA ULSS 9 SCALIGERA - APPROVAZIONE “REGOLAMENTO DI FUNZIONAMENTO DELL’UNITÀ DI VALUTAZIONE DEI DISPOSITIVI MEDICI DELL’AULSS9 SCALIGERA”</t>
+          <t>ACCORDI CONTRATTUALI AI SENSI DELLA DGRV N.1438/2017 E DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA E GLI ENTI GESTORI DEL PRIVATO SOCIALE PER L'ACCOGLIENZA DI MINORI IN CONDIZIONE DI PREGIUDIZIO O RISCHIO DI PREGIUDIZIO E DI MINORI AFFETTI DA DISTURBI NEUROPSICHIATRICI ANNUALITA’ 2024, 2025 E 2026</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>97</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>22/02/2023</t>
+          <t>07/02/2024</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>CONSIGLIO DEI SANITARI: PRESA D'ATTO DELLE OPERAZIONI DI VOTO E NOMINA DEI COMPONENTI RAPPRESENTANTI DELLE CATEGORIE VACANTI.</t>
+          <t>NOMINA DEL COLLEGIO SINDACALE TRIENNIO 2024-2026</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>111</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Servizi Tecnici E Patrimoniali</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>14/02/2023</t>
+          <t>12/01/2024</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA CONCESSIONE IN COMODATO D'USO E USUFRUTTO DEI LOCALI ALL'INTERNO DI EDIFICI E DI STRUTTURE DI PROPRIETA' DELL'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>COLLEGIO SINDACALE: APPLICAZIONE DELLA PROROGA E COSTITUZIONE IN VIA STRAORDINARIA DELL'ORGANO</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B76" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>14/02/2023</t>
+          <t>08/01/2024</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>REGOLAMENTO COMITATO DEI FAMILIARI DELL'UOSD CERRIS: COMPITI E FUNZIONAMENTO</t>
+          <t>COSTITUZIONE DEL NUOVO COLLEGIO DI DIREZIONE QUALE ORGANO DELL'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>763</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B77" t="inlineStr"/>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>08/09/2023</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>NUOVO REGOLAMENTO DI PUBBLICA TUTELA E DELLA CONFERENZA DEI SERVIZI DELL'AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI</t>
+          <t>REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER L'ASSISTENZA E PATROCINIO LEGALE DELL'AZIENDA ULSS 9 SCALIGERA. RETTIFICA A DDG 707 DEL 14/07/2023.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>1357</t>
+          <t>785</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B78" t="inlineStr"/>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>30/08/2023</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA GESTIONE DEL SITO WEB ISTITUZIONALE, DEL PORTALE INTRANET E DEI CANALI SOCIAL DELL'AZIENDA ULSS 9. PROVVEDIMENTI.</t>
+          <t>ADOZIONE REGOLAMENTO PER LA CORRESPONSIONE DEI COMPENSI PROFESSIONALI AD AVVOCATI INTERNI.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>1358</t>
+          <t>838</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr"/>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>23/08/2023</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>ADOZIONE NUOVO REGOLAMENTO PER LA DISCIPLINA DELLE DONAZIONI IN FAVORE DELL'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>REGOLAMENTO SERVIZIO CASSA BORSELLINO IN REMS - APPROVAZIONE.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>1362</t>
+          <t>803</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr"/>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Di Ospedale</t>
+        </is>
+      </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>23/08/2023</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE DI ORGANIZZAZIONE E GESTIONE DEGLI OSPEDALI DI COMUNITA', PUBBLICI E PRIVATI ACCREDITATI, DELL'AMBITO TERRITORIALE DELL'ULSS 9 SCALIGERA.</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO PER IL BUON FUNZIONAMENTO DEI GRUPPI OPERATORI E DELLE SALE OPERATORIE DEGLI OSPEDALI DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>1344</t>
+          <t>808</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr"/>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>05/12/2022</t>
+          <t>14/07/2023</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>COMITATO MULTIDISCIPLINARE PER LA GOVERNANCE DEL POCT( POINT OF CARE TESTING) NELL'AZIENDA ULSS 9 SCALIGERA - ISTITUZIONE E APPROVAZIONE REGOLAMENTO</t>
+          <t>APPROVAZIONE REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER L'ASSISTENZA E PATROCINIO LEGALE DELL'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>707</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B82" t="inlineStr"/>
       <c r="C82" t="inlineStr">
         <is>
-          <t>28/10/2022</t>
+          <t>02/07/2023</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DELLA PEDIATRIA DI LIBERA SCELTA PER IL SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO. AGGIORNAMENTO.</t>
+          <t>MODIFICA ALL’ART. 18 DEL REGOLAMENTO AZIENDALE “INVENTARIO BENI MOBILI PATRIMONIALI” AL FINE DI CONSENTIRE LA DESTINAZIONE A FINI UMANITARI DELLE ATTREZZATURE MEDICHE/SANITARIE DISMESSE MA FUNZIONANTI. PROVVEDIMENTI CONSEGUENTI</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>1094</t>
+          <t>106</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B83" t="inlineStr"/>
       <c r="C83" t="inlineStr">
         <is>
-          <t>03/10/2022</t>
+          <t>24/05/2023</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>TAVOLO DI COORDINAMENTO DEL SERVIZIO EDUCATIVO PROFESSIONALE DELL’AZIENDA ULSS 9 SCALIGERA: ADOZIONE NUOVO REGOLAMENTO.</t>
+          <t>MODIFICA ATTO AZIENDALE</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>508</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B84" t="inlineStr"/>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Servizi Tecnici E Patrimoniali</t>
+        </is>
+      </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>09/09/2022</t>
+          <t>28/04/2023</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>SAI - MOBILITA' INTRAZIENDALE ART. 30, COMMA 6, ACN 31.03.2020 E SMI - MODIFICA REGOLAMENTO</t>
+          <t>REGOLAMENTO PER LA CONCESSIONE IN LOCAZIONE E AFFITTO DI IMMOBILI DI PROPRIETÀ DELL’AZIENDA ULSS9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>390</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B85" t="inlineStr"/>
       <c r="C85" t="inlineStr">
         <is>
-          <t>30/08/2022</t>
+          <t>18/04/2023</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>ATTO AZIENDALE: MODIFICHE E APPROVAZIONE TESTO COORDINATO</t>
+          <t>MEDICI DI ASSISTENZA PRIMARIA: REGOLAMENTO PER IL SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO. AGGIORNAMENTO</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>376</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B86" t="inlineStr"/>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Gestione Risorse Umane</t>
+        </is>
+      </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>12/06/2022</t>
+          <t>10/04/2023</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO AZIENDALE PER LA GESTIONE CONTABILE E ORGANIZZATIVA DEL MAGAZZINO ECONOMALE DELLA AULSS 9 SCALIGERA.</t>
+          <t>APPROVAZIONE "REGOLAMENTO PER LO SVOLGIMENTO DI ATTIVITA’ PROFESSIONALI AI SENSI DELL’ART. 13 D.L. 34/2023 CONV. IN L. 56/2023, RISERVATO AL PERSONALE DELLE PROFESSIONI SANITARIE DEL COMPARTO SANITA’ con validità fino al 31/12/2025"</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>1209</t>
+          <t>988</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Procedure</t>
         </is>
       </c>
       <c r="B87" t="inlineStr"/>
       <c r="C87" t="inlineStr">
         <is>
-          <t>12/06/2022</t>
+          <t>21/03/2023</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SUPERVISIONE PUBBLICITARIA</t>
+          <t>AGGIORNAMENTO PROCEDURA OPERATIVA PER IL TRATTAMENTO DEL CONFLITTO DI INTERESSE</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>1222</t>
+          <t>260</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B88" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Di Ospedale</t>
+        </is>
+      </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>31/05/2022</t>
+          <t>21/03/2023</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>CODICE DELL'AMMINISTRAZIONE DIGITALE (CAD): NOMINA FIGURE ALL'INTERNO DELL'AULSS N. 9 SCALIGERA</t>
+          <t>D.G.R.V. N. 811 DEL 23/06/2020 – RINNOVO COMPOSIZIONE DELLA UNITÀ DI VALUTAZIONE AZIENDALE (UVA – DM) DELLE RICHIESTE DI ACQUISTO DEI DISPOSITIVI MEDICI PRESSO L’AZIENDA ULSS 9 SCALIGERA - APPROVAZIONE “REGOLAMENTO DI FUNZIONAMENTO DELL’UNITÀ DI VALUTAZIONE DEI DISPOSITIVI MEDICI DELL’AULSS9 SCALIGERA”</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>256</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B89" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>31/05/2022</t>
+          <t>22/02/2023</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE N. 421 DEL 28/04/2022 - REGOLAMENTO DELL'AZIENDA ULSS 9 SCALIGERA SUL TRATTAMENTO ALBERGHIERO DIFFERENZIATO - RETTIFICA ART. 3.1 PRENOTAZIONE - PER MERO ERRORE MATERIALE</t>
+          <t>CONSIGLIO DEI SANITARI: PRESA D'ATTO DELLE OPERAZIONI DI VOTO E NOMINA DEI COMPONENTI RAPPRESENTANTI DELLE CATEGORIE VACANTI.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>182</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B90" t="inlineStr"/>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Servizi Tecnici E Patrimoniali</t>
+        </is>
+      </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>28/04/2022</t>
+          <t>14/02/2023</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO DELL’AZIENDA ULSS 9 SCALIGERA SUL TRATTAMENTO ALBERGHIERO DIFFERENZIATO.-</t>
+          <t>REGOLAMENTO PER LA CONCESSIONE IN COMODATO D'USO E USUFRUTTO DEI LOCALI ALL'INTERNO DI EDIFICI E DI STRUTTURE DI PROPRIETA' DELL'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>138</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B91" t="inlineStr"/>
       <c r="C91" t="inlineStr">
         <is>
-          <t>28/04/2022</t>
+          <t>14/02/2023</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 1161/2020. APPROVAZIONE DEFINITA “REGOLAMENTO DI GESTIONE DEL REGISTRO UNICO DI RESIDENZIALITA’ (R.U.R.) DELL’AZIENDA ULSS 9 SCALIGERA”</t>
+          <t>REGOLAMENTO COMITATO DEI FAMILIARI DELL'UOSD CERRIS: COMPITI E FUNZIONAMENTO</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>141</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B92" t="inlineStr"/>
       <c r="C92" t="inlineStr">
         <is>
-          <t>31/03/2022</t>
+          <t>30/12/2022</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">DGR N. 1669/2021: MODIFICA DELL' ATTO AZIENDALE E CONSEGUENTE APPROVAZIONE PIANO DI ATTUAZIONE PER LE ATTIVITÀ ASSISTENZIALI ALL'INTERNO DEGLI ISTITUTI PENITENZIARI  </t>
+          <t>NUOVO REGOLAMENTO DI PUBBLICA TUTELA E DELLA CONFERENZA DEI SERVIZI DELL'AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>311</t>
+          <t>1357</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B93" t="inlineStr"/>
       <c r="C93" t="inlineStr">
         <is>
-          <t>24/02/2022</t>
+          <t>30/12/2022</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER LA GESTIONE ED IL TRASPORTO DI MATERIALE ECONOMALE, SANITARIO E CAMPIONI BIOLOGICI DELLA AULSS 9 SCALIGERA.</t>
+          <t>REGOLAMENTO PER LA GESTIONE DEL SITO WEB ISTITUZIONALE, DEL PORTALE INTRANET E DEI CANALI SOCIAL DELL'AZIENDA ULSS 9. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>1358</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B94" t="inlineStr"/>
       <c r="C94" t="inlineStr">
         <is>
-          <t>28/01/2022</t>
+          <t>30/12/2022</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL “REGOLAMENTO PER IL SUPPORTO AL SERVIZIO DI TRASPORTO SCOLASTICO RIVOLTO A STUDENTI CON DISABILITÀ FREQUENTANTI ISTITUTI SUPERIORI/CFP” DGRV N. 819/2018, N. 1033/2018 E N. 1094/2021</t>
+          <t>ADOZIONE NUOVO REGOLAMENTO PER LA DISCIPLINA DELLE DONAZIONI IN FAVORE DELL'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>1362</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B95" t="inlineStr"/>
       <c r="C95" t="inlineStr">
         <is>
-          <t>27/01/2022</t>
+          <t>30/12/2022</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO AZIENDALE SULLA DISCIPLINA DELL'ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA, RINNOVELLATO AI SENSI DEL CCNL AREA SANITA' SIGLATO IN DATA 19/12/2019.-</t>
+          <t>REGOLAMENTO AZIENDALE DI ORGANIZZAZIONE E GESTIONE DEGLI OSPEDALI DI COMUNITA', PUBBLICI E PRIVATI ACCREDITATI, DELL'AMBITO TERRITORIALE DELL'ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>1344</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B96" t="inlineStr"/>
       <c r="C96" t="inlineStr">
         <is>
-          <t>30/12/2021</t>
+          <t>05/12/2022</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO DI ACCESSO AI SERVIZI PER LA RESIDENZIALITÀ PER PERSONE CON DISABILITA.</t>
+          <t>COMITATO MULTIDISCIPLINARE PER LA GOVERNANCE DEL POCT( POINT OF CARE TESTING) NELL'AZIENDA ULSS 9 SCALIGERA - ISTITUZIONE E APPROVAZIONE REGOLAMENTO</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>490</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B97" t="inlineStr"/>
       <c r="C97" t="inlineStr">
         <is>
-          <t>23/12/2021</t>
+          <t>28/10/2022</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LE ELEZIONI DEL TAVOLO DI COORDINAMENTO DEL SERVIZIO EDUCATIVO PROFESSIONALE AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI.</t>
+          <t>REGOLAMENTO DELLA PEDIATRIA DI LIBERA SCELTA PER IL SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO. AGGIORNAMENTO.</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>1053</t>
+          <t>1094</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B98" t="inlineStr"/>
       <c r="C98" t="inlineStr">
         <is>
-          <t>23/12/2021</t>
+          <t>03/10/2022</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t xml:space="preserve">APPROVAZIONE DEL PIANO ORGANIZZATIVO DEL LAVORO AGILE (POLA) - AULSS 9 "SCALIGERA"  </t>
+          <t>TAVOLO DI COORDINAMENTO DEL SERVIZIO EDUCATIVO PROFESSIONALE DELL’AZIENDA ULSS 9 SCALIGERA: ADOZIONE NUOVO REGOLAMENTO.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>1050</t>
+          <t>234</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr"/>
       <c r="C99" t="inlineStr">
         <is>
-          <t>17/11/2021</t>
+          <t>09/09/2022</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>NOMINA DEI COMITATI DEI DIPARTIMENTI OSPEDALIERI DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
+          <t>SAI - MOBILITA' INTRAZIENDALE ART. 30, COMMA 6, ACN 31.03.2020 E SMI - MODIFICA REGOLAMENTO</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>902</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B100" t="inlineStr"/>
       <c r="C100" t="inlineStr">
         <is>
-          <t>02/11/2021</t>
+          <t>30/08/2022</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO ORGANIZZATIVO DEL DIPARTIMENTO PER LE DIPENDENZE</t>
+          <t>ATTO AZIENDALE: MODIFICHE E APPROVAZIONE TESTO COORDINATO</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>860</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B101" t="inlineStr"/>
       <c r="C101" t="inlineStr">
         <is>
-          <t>14/10/2021</t>
+          <t>12/06/2022</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SUBENTRO A FORME ASSOCIATIVE E PERSONALE DI STUDIO MEDICI DI ASSISTENZA PRIMARIA: presa d'atto delle modifiche al regolamento, concordate dal Comitato aziendale in data 28.9.2021</t>
+          <t>APPROVAZIONE REGOLAMENTO AZIENDALE PER LA GESTIONE CONTABILE E ORGANIZZATIVA DEL MAGAZZINO ECONOMALE DELLA AULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>1209</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr"/>
       <c r="C102" t="inlineStr">
         <is>
-          <t>07/10/2021</t>
+          <t>12/06/2022</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>NOMINA COMMISSIONE ELETTORALE E DEL REFERENTE INFORMATICO PER LO SVOLGIMENTO DELLE OPERAZIONI ELETTORALI PER L’ELEZIONE DEI OMPONENTI ELETTIVI DEI COMITATI DI DIPARTIMENTO DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
+          <t>REGOLAMENTO SUPERVISIONE PUBBLICITARIA</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>752</t>
+          <t>1222</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B103" t="inlineStr"/>
       <c r="C103" t="inlineStr">
         <is>
-          <t>06/10/2021</t>
+          <t>31/05/2022</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEI DIPARTIMENTI DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
+          <t>CODICE DELL'AMMINISTRAZIONE DIGITALE (CAD): NOMINA FIGURE ALL'INTERNO DELL'AULSS N. 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>600</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B104" t="inlineStr"/>
       <c r="C104" t="inlineStr">
         <is>
-          <t>23/09/2021</t>
+          <t>31/05/2022</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>SAI - MODIFICA REGOLAMENTO PER L'ESERCIZIO DELLA LIBERA PROFESSIONE INTRA MOENIA</t>
+          <t>DELIBERAZIONE N. 421 DEL 28/04/2022 - REGOLAMENTO DELL'AZIENDA ULSS 9 SCALIGERA SUL TRATTAMENTO ALBERGHIERO DIFFERENZIATO - RETTIFICA ART. 3.1 PRENOTAZIONE - PER MERO ERRORE MATERIALE</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>567</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B105" t="inlineStr"/>
       <c r="C105" t="inlineStr">
         <is>
-          <t>26/08/2021</t>
+          <t>28/04/2022</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEI DIPARTIMENTI DELL’AZIENDA U.L.S.S. 9 SCALIGERA. INTEGRAZIONE</t>
+          <t>APPROVAZIONE REGOLAMENTO DELL’AZIENDA ULSS 9 SCALIGERA SUL TRATTAMENTO ALBERGHIERO DIFFERENZIATO.-</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>421</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B106" t="inlineStr"/>
       <c r="C106" t="inlineStr">
         <is>
-          <t>24/06/2021</t>
+          <t>28/04/2022</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Modifiche al  Regolamento per la formazione e l’aggiornamento professionale dell’Ulss 9 Scaligera</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 1161/2020. APPROVAZIONE DEFINITA “REGOLAMENTO DI GESTIONE DEL REGISTRO UNICO DI RESIDENZIALITA’ (R.U.R.) DELL’AZIENDA ULSS 9 SCALIGERA”</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>438</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B107" t="inlineStr"/>
       <c r="C107" t="inlineStr">
         <is>
-          <t>17/06/2021</t>
+          <t>31/03/2022</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER LO SVOLGIMENTO DELLE OPERAZIONI ELETTORALI PER L’ELEZIONE DEI COMPONENTI ELETTIVI DEI COMITATI DI DIPARTIMENTO DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
+          <t xml:space="preserve">DGR N. 1669/2021: MODIFICA DELL' ATTO AZIENDALE E CONSEGUENTE APPROVAZIONE PIANO DI ATTUAZIONE PER LE ATTIVITÀ ASSISTENZIALI ALL'INTERNO DEGLI ISTITUTI PENITENZIARI  </t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>423</t>
+          <t>311</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B108" t="inlineStr"/>
       <c r="C108" t="inlineStr">
         <is>
-          <t>05/06/2021</t>
+          <t>24/02/2022</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>COLLEGIO DI DIREZIONE DELL'AULSS N. 9 SCALIGERA - DETERMINAZIONI</t>
+          <t>APPROVAZIONE REGOLAMENTO PER LA GESTIONE ED IL TRASPORTO DI MATERIALE ECONOMALE, SANITARIO E CAMPIONI BIOLOGICI DELLA AULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>182</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B109" t="inlineStr"/>
       <c r="C109" t="inlineStr">
         <is>
-          <t>13/05/2021</t>
+          <t>28/01/2022</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>APPROVAZIONE “REGOLAMENTO PROGETTO AFFIDO ANZIANI”. PROVVEDIMENTI ANNO 2021.</t>
+          <t>APPROVAZIONE DEL “REGOLAMENTO PER IL SUPPORTO AL SERVIZIO DI TRASPORTO SCOLASTICO RIVOLTO A STUDENTI CON DISABILITÀ FREQUENTANTI ISTITUTI SUPERIORI/CFP” DGRV N. 819/2018, N. 1033/2018 E N. 1094/2021</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>310</t>
+          <t>90</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B110" t="inlineStr"/>
       <c r="C110" t="inlineStr">
         <is>
-          <t>07/05/2021</t>
+          <t>27/01/2022</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>MODIFICHE AL “REGOLAMENTO PER LA FORMAZIONE E L’AGGIORNAMENTO PROFESSIONALE” DELL’AZIENDAULSS 9 SCALIGERA - DELIBERAZIONE N. 443 DEL 24/06/2021 - CORREZIONE ERRORE MATERIALE</t>
+          <t>APPROVAZIONE REGOLAMENTO AZIENDALE SULLA DISCIPLINA DELL'ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA, RINNOVELLATO AI SENSI DEL CCNL AREA SANITA' SIGLATO IN DATA 19/12/2019.-</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>57</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B111" t="inlineStr"/>
       <c r="C111" t="inlineStr">
         <is>
-          <t>23/04/2021</t>
+          <t>30/12/2021</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>APPROVAZIONE NUOVO REGOLAMENTO “INVENTARIO BENI MOBILI PATRIMONIALI” DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>APPROVAZIONE REGOLAMENTO DI ACCESSO AI SERVIZI PER LA RESIDENZIALITÀ PER PERSONE CON DISABILITA.</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>1090</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B112" t="inlineStr"/>
       <c r="C112" t="inlineStr">
         <is>
-          <t>11/04/2021</t>
+          <t>23/12/2021</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>DGR N. 1664 DEL 1 DICEMBRE 2020 – APPROVAZIONE “REGOLAMENTO PROGETTI VITA INDIPENDENTE”.</t>
+          <t>REGOLAMENTO PER LE ELEZIONI DEL TAVOLO DI COORDINAMENTO DEL SERVIZIO EDUCATIVO PROFESSIONALE AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>1053</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B113" t="inlineStr"/>
       <c r="C113" t="inlineStr">
         <is>
-          <t>18/03/2021</t>
+          <t>23/12/2021</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO DEL DIPARTIMENTO DI RIABILITAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA</t>
+          <t xml:space="preserve">APPROVAZIONE DEL PIANO ORGANIZZATIVO DEL LAVORO AGILE (POLA) - AULSS 9 "SCALIGERA"  </t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>1050</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>26/02/2021</t>
+          <t>17/11/2021</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>APPROVAZIONE “REGOLAMENTO UNITA’ DI VALUTAZIONE MULTIDIMENSIONALE DISTRETTUALE (U.V.M.D.) DELL’AZIENDA ULSS 9 SCALIGERA”.</t>
+          <t>NOMINA DEI COMITATI DEI DIPARTIMENTI OSPEDALIERI DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>881</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B115" t="inlineStr"/>
       <c r="C115" t="inlineStr">
         <is>
-          <t>29/01/2021</t>
+          <t>02/11/2021</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>DISPOSIZIONI IN MERITO AL NUOVO ATTO AZIENDALE DELIBERAZIONE N. 1127 DEL 31/12/2020 - COLLEGIO DI DIREZIONE</t>
+          <t>APPROVAZIONE REGOLAMENTO ORGANIZZATIVO DEL DIPARTIMENTO PER LE DIPENDENZE</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>112</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>07/01/2021</t>
+          <t>14/10/2021</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>MODIFICHE AL  REGOLAMENTO PER LA FORMAZIONE E L’AGGIORNAMENTO PROFESSIONALE DELL’AULSS 9 SCALIGERA</t>
+          <t>REGOLAMENTO SUBENTRO A FORME ASSOCIATIVE E PERSONALE DI STUDIO MEDICI DI ASSISTENZA PRIMARIA: presa d'atto delle modifiche al regolamento, concordate dal Comitato aziendale in data 28.9.2021</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>777</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
-      <c r="B117" t="inlineStr"/>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>31/12/2020</t>
+          <t>07/10/2021</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ATTO AZIENDALE ULSS9 SCALIGERA - DECRETO 150 DEL 22/12/2020 DEL DIRETTORE GENERALE AREA SANITA’ E SOCIALE DELLA REGIONE VENETO</t>
+          <t>NOMINA COMMISSIONE ELETTORALE E DEL REFERENTE INFORMATICO PER LO SVOLGIMENTO DELLE OPERAZIONI ELETTORALI PER L’ELEZIONE DEI OMPONENTI ELETTIVI DEI COMITATI DI DIPARTIMENTO DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>1127</t>
+          <t>752</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B118" t="inlineStr"/>
       <c r="C118" t="inlineStr">
         <is>
-          <t>31/12/2020</t>
+          <t>06/10/2021</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO DI GESTIONE DEL REGISTRO UNICO DELLA RESIDENZIALITA' (R.U.R.) DELL'A.ULSS 9 SCALIGERA.</t>
+          <t>APPROVAZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEI DIPARTIMENTI DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>1161</t>
+          <t>395</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B119" t="inlineStr"/>
       <c r="C119" t="inlineStr">
         <is>
-          <t>17/12/2020</t>
+          <t>23/09/2021</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO PEDIATRIA DI LIBERA SCELTA</t>
+          <t>SAI - MODIFICA REGOLAMENTO PER L'ESERCIZIO DELLA LIBERA PROFESSIONE INTRA MOENIA</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>1070</t>
+          <t>694</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B120" t="inlineStr"/>
       <c r="C120" t="inlineStr">
         <is>
-          <t>24/09/2020</t>
+          <t>26/08/2021</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>ADOZIONE REGOLAMENTO PER LA DISCIPLINA DELLE COMPETENZE DEL RESPONSABILE UNICO DEL PROCEDIMENTO (R.U.P) E DEL DIRETTORE DI ESECUZIONE DEL CONTRATTO (D.E.C) IN MATERIA DI CONTRATTI PUBBLICI PER LE FORNITURE DI BENI E SERVIZI.</t>
+          <t>APPROVAZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEI DIPARTIMENTI DELL’AZIENDA U.L.S.S. 9 SCALIGERA. INTEGRAZIONE</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>749</t>
+          <t>622</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B121" t="inlineStr"/>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>24/09/2020</t>
+          <t>24/06/2021</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DEI TIROCINI FORMATIVI ULSS 9 SCALIGERA</t>
+          <t>Modifiche al  Regolamento per la formazione e l’aggiornamento professionale dell’Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>443</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B122" t="inlineStr"/>
       <c r="C122" t="inlineStr">
         <is>
-          <t>27/08/2020</t>
+          <t>17/06/2021</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>REGOLAMENTO FREQUENZA VOLONTARIA A SCOPO DIDATTICO FORMATIVO</t>
+          <t>APPROVAZIONE REGOLAMENTO PER LO SVOLGIMENTO DELLE OPERAZIONI ELETTORALI PER L’ELEZIONE DEI COMPONENTI ELETTIVI DEI COMITATI DI DIPARTIMENTO DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>423</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B123" t="inlineStr"/>
       <c r="C123" t="inlineStr">
         <is>
-          <t>17/07/2020</t>
+          <t>05/06/2021</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>“REGOLAM ENTO PER L’ACCESSO ALLA DOCUM ENTAZIONE SANITARIA” APPROVATO CON DELIBERAZIONE N. 249 DEL 19/04/2018 - MODIFICA ARTICOLI 7 E 10 E AGGIORNAMENTO RELATIVA MODULISTICA</t>
+          <t>COLLEGIO DI DIREZIONE DELL'AULSS N. 9 SCALIGERA - DETERMINAZIONI</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>255</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B124" t="inlineStr"/>
       <c r="C124" t="inlineStr">
         <is>
-          <t>25/06/2020</t>
+          <t>13/05/2021</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>ADOZIONE DEL REGOLAMENTO PER IL FUNZIONAMENTO DEL CONSIGLIO DEI SANITARI DELL'AULSS 9 SCALIGERA</t>
+          <t>APPROVAZIONE “REGOLAMENTO PROGETTO AFFIDO ANZIANI”. PROVVEDIMENTI ANNO 2021.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>310</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B125" t="inlineStr"/>
       <c r="C125" t="inlineStr">
         <is>
-          <t>28/05/2020</t>
+          <t>07/05/2021</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>MODIFICA DEL REGOLAMENTO PER IL FUNZIONAMENTO DEL COLLEGIO DI DIREZIONE DELL'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>MODIFICHE AL “REGOLAMENTO PER LA FORMAZIONE E L’AGGIORNAMENTO PROFESSIONALE” DELL’AZIENDAULSS 9 SCALIGERA - DELIBERAZIONE N. 443 DEL 24/06/2021 - CORREZIONE ERRORE MATERIALE</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>494</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B126" t="inlineStr"/>
       <c r="C126" t="inlineStr">
         <is>
-          <t>14/05/2020</t>
+          <t>23/04/2021</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>MEDICI DI ASSISTENZA PRIMARIA: SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO. AGGIORNAMENTO REGOLAMENTO.</t>
+          <t>APPROVAZIONE NUOVO REGOLAMENTO “INVENTARIO BENI MOBILI PATRIMONIALI” DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>225</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B127" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B127" t="inlineStr"/>
       <c r="C127" t="inlineStr">
         <is>
-          <t>11/05/2020</t>
+          <t>11/04/2021</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>SAI – MOBILITA’ INTRAZIENDALE ART. 30, COMMA 6, ACN 31.03.2020 – APPROVAZIONE REGOLAMENTO.</t>
+          <t>DGR N. 1664 DEL 1 DICEMBRE 2020 – APPROVAZIONE “REGOLAMENTO PROGETTI VITA INDIPENDENTE”.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>909</t>
+          <t>848</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B128" t="inlineStr"/>
       <c r="C128" t="inlineStr">
         <is>
-          <t>10/01/2020</t>
+          <t>18/03/2021</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>RETTIFICA "ALLEGATO A" DELLA DELIBERAZIONE N. 749 DEL 24.09.2020.</t>
+          <t>APPROVAZIONE REGOLAMENTO DEL DIPARTIMENTO DI RIABILITAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>67</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B129" t="inlineStr"/>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>10/01/2020</t>
+          <t>26/02/2021</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LE ELEZIONI ED IL FUNZIONAMENTO DEL CONSIGLIO DEL SERVIZIO SOCIALE PROFESSIONALE DELL’AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI.</t>
+          <t>APPROVAZIONE “REGOLAMENTO UNITA’ DI VALUTAZIONE MULTIDIMENSIONALE DISTRETTUALE (U.V.M.D.) DELL’AZIENDA ULSS 9 SCALIGERA”.</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>778</t>
+          <t>155</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B130" t="inlineStr"/>
       <c r="C130" t="inlineStr">
         <is>
-          <t>31/12/2019</t>
+          <t>29/01/2021</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO INVENTARIO BENI MOBILI PATRIM ONIALI DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>DISPOSIZIONI IN MERITO AL NUOVO ATTO AZIENDALE DELIBERAZIONE N. 1127 DEL 31/12/2020 - COLLEGIO DI DIREZIONE</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>72</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Direttore Amministrativo</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>31/12/2019</t>
+          <t>07/01/2021</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO DI ACCESSO AI SERVIZI PER LA SEMIRESIDENZIALITA' DISABILI.</t>
+          <t>MODIFICHE AL  REGOLAMENTO PER LA FORMAZIONE E L’AGGIORNAMENTO PROFESSIONALE DELL’AULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>480</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B132" t="inlineStr"/>
       <c r="C132" t="inlineStr">
         <is>
-          <t>08/12/2019</t>
+          <t>31/12/2020</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER L’UTILIZZO DEGLI STRUMENTI INFORMATICI E TELEMATICI DELL’ULSS 9 SCALIGERA</t>
+          <t>APPROVAZIONE ATTO AZIENDALE ULSS9 SCALIGERA - DECRETO 150 DEL 22/12/2020 DEL DIRETTORE GENERALE AREA SANITA’ E SOCIALE DELLA REGIONE VENETO</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>515</t>
+          <t>1127</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B133" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>10/10/2019</t>
+          <t>31/12/2020</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>NOMINA DEL CONSIGLIO DEI SANITARI DELL'AULSS 9 SCALIGERA</t>
+          <t>APPROVAZIONE REGOLAMENTO DI GESTIONE DEL REGISTRO UNICO DELLA RESIDENZIALITA' (R.U.R.) DELL'A.ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>631</t>
+          <t>1161</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B134" t="inlineStr"/>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>29/08/2019</t>
+          <t>17/12/2020</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>COMITATO SINDACI DISTRETTI1/2 AULSS 9 SCALIGERA. REGOLAMENTO PER L'EROGAZIONE PRESTAZIONI ECONOMICHE INTEGRATIVE RETTE PER SERVIZI RESIDENZIALI A CICLO CONTINUATIVO PER PERSONE CON DISABILITA' NONAUTOSUFFICIENTI. POSTICIPAZIONE ENTRATA IN VIGORE</t>
+          <t>REGOLAMENTO SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO PEDIATRIA DI LIBERA SCELTA</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>538</t>
+          <t>1070</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B135" t="inlineStr"/>
       <c r="C135" t="inlineStr">
         <is>
-          <t>25/07/2019</t>
+          <t>24/09/2020</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA GESTIONE DEL PARCO AUTOMEZZI DELL'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>ADOZIONE REGOLAMENTO PER LA DISCIPLINA DELLE COMPETENZE DEL RESPONSABILE UNICO DEL PROCEDIMENTO (R.U.P) E DEL DIRETTORE DI ESECUZIONE DEL CONTRATTO (D.E.C) IN MATERIA DI CONTRATTI PUBBLICI PER LE FORNITURE DI BENI E SERVIZI.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>749</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B136" t="inlineStr"/>
       <c r="C136" t="inlineStr">
         <is>
-          <t>02/07/2019</t>
+          <t>24/09/2020</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO CASSA ECONOMALE. MODIFICHE.</t>
+          <t>REGOLAMENTO DEI TIROCINI FORMATIVI ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>762</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B137" t="inlineStr"/>
       <c r="C137" t="inlineStr">
         <is>
-          <t>20/06/2019</t>
+          <t>27/08/2020</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>ADOZIONE DEL REGOLAMENTO PER LE ELEZIONI DEL CONSIGLIO DEI SANITARI</t>
+          <t>REGOLAMENTO FREQUENZA VOLONTARIA A SCOPO DIDATTICO FORMATIVO</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>673</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B138" t="inlineStr"/>
       <c r="C138" t="inlineStr">
         <is>
-          <t>20/06/2019</t>
+          <t>17/07/2020</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>APPROVAZIONE "REGOLAMENTO PER L’AFFIDO FAMILIARE" NELL’AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>“REGOLAM ENTO PER L’ACCESSO ALLA DOCUM ENTAZIONE SANITARIA” APPROVATO CON DELIBERAZIONE N. 249 DEL 19/04/2018 - MODIFICA ARTICOLI 7 E 10 E AGGIORNAMENTO RELATIVA MODULISTICA</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>586</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B139" t="inlineStr"/>
       <c r="C139" t="inlineStr">
         <is>
-          <t>20/06/2019</t>
+          <t>25/06/2020</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEL CENTRO PER L’AFFIDO E LA SOLIDARIETA’ FAMILIARE (CASF) NELL’AZIENDA ULSS 9 SCALIGERA E PROVVEDIMENTI CONSEGUENTI.</t>
+          <t>ADOZIONE DEL REGOLAMENTO PER IL FUNZIONAMENTO DEL CONSIGLIO DEI SANITARI DELL'AULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>376</t>
+          <t>507</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B140" t="inlineStr"/>
       <c r="C140" t="inlineStr">
         <is>
-          <t>13/06/2019</t>
+          <t>28/05/2020</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL NUOVO MODELLO ORGANIZZATIVO PER LA GESTIONE DELLA SICUREZZA DEL PAZIENTE NELL'AZIENDA U.L.S.S. 9 SCALIGERA</t>
+          <t>MODIFICA DEL REGOLAMENTO PER IL FUNZIONAMENTO DEL COLLEGIO DI DIREZIONE DELL'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>427</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B141" t="inlineStr"/>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>16/05/2019</t>
+          <t>14/05/2020</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO CASSA ECONOMALE. MODIFICA.</t>
+          <t>MEDICI DI ASSISTENZA PRIMARIA: SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO. AGGIORNAMENTO REGOLAMENTO.</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>388</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B142" t="inlineStr"/>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>16/05/2019</t>
+          <t>11/05/2020</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA FORMAZIONE - CHIARIMENTI E INTEGRAZIONI</t>
+          <t>SAI – MOBILITA’ INTRAZIENDALE ART. 30, COMMA 6, ACN 31.03.2020 – APPROVAZIONE REGOLAMENTO.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>909</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B143" t="inlineStr"/>
       <c r="C143" t="inlineStr">
         <is>
-          <t>18/04/2019</t>
+          <t>10/01/2020</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE IN MATERIA DI “INCOMPATIBILITA’ ED AUTORIZZAZIONE ALLO SVOLGIMENTO DI INCARICHI EXTRAISTITUZIONALI” NON COMPRESI NEI COMPITI E NEI DOVERI D’UFFICIO, AI SENSI DELL’ART. 53 DEL D.LGS. N. 165 DEL 30 MARZO 2001 E S.M.I.</t>
+          <t>RETTIFICA "ALLEGATO A" DELLA DELIBERAZIONE N. 749 DEL 24.09.2020.</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>779</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B144" t="inlineStr"/>
       <c r="C144" t="inlineStr">
         <is>
-          <t>28/03/2019</t>
+          <t>10/01/2020</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO PER LA DISCIPLINA DEI CONTROLLI SULLE AUTOCERTIFICAZIONI DI ESENZIONE STATUS-REDDITO E L’APPLICAZIONE DELLE SANZIONI AMMINISTRATIVE</t>
+          <t>REGOLAMENTO PER LE ELEZIONI ED IL FUNZIONAMENTO DEL CONSIGLIO DEL SERVIZIO SOCIALE PROFESSIONALE DELL’AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>778</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B145" t="inlineStr"/>
       <c r="C145" t="inlineStr">
         <is>
-          <t>28/02/2019</t>
+          <t>31/12/2019</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO AZIENDALE SULLA DISCIPLINA DELL'ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA</t>
+          <t>APPROVAZIONE REGOLAMENTO INVENTARIO BENI MOBILI PATRIM ONIALI DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>897</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B146" t="inlineStr"/>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>28/02/2019</t>
+          <t>31/12/2019</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>REGOLAMENTO (UE) 2016/679 (PRIVACY EUROPEA): PIANO OPERATIVO DELLE COMPETENZE IN MATERIA DI PROTEZIONE DEI DATI PERSONALI - LINEE GUIDA AZIENDA ZERO.</t>
+          <t>APPROVAZIONE REGOLAMENTO DI ACCESSO AI SERVIZI PER LA SEMIRESIDENZIALITA' DISABILI.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>892</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B147" t="inlineStr"/>
       <c r="C147" t="inlineStr">
         <is>
-          <t>21/02/2019</t>
+          <t>08/12/2019</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE IN MATERIA DI PRESCRIZIONE, AUTORIZZAZIONE E FORNITURA DEI DISPOSITIVI PROTESICI PER I CITTADINI DELL’AZIENDA ULSS N. 9 SCALIGERA</t>
+          <t>APPROVAZIONE REGOLAMENTO PER L’UTILIZZO DEGLI STRUMENTI INFORMATICI E TELEMATICI DELL’ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>515</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B148" t="inlineStr"/>
       <c r="C148" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>10/10/2019</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 - DISTRETTI - INCARICHI PROVVISORI DIRIGENZIALI</t>
+          <t>NOMINA DEL CONSIGLIO DEI SANITARI DELL'AULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>631</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B149" t="inlineStr"/>
       <c r="C149" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>29/08/2019</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>ATTO AZIENDALE EX DELIBERAZIONE N. 58/2018: RETTIFICA ED ADEGUAMENTO DGRV N. 353/2018</t>
+          <t>COMITATO SINDACI DISTRETTI1/2 AULSS 9 SCALIGERA. REGOLAMENTO PER L'EROGAZIONE PRESTAZIONI ECONOMICHE INTEGRATIVE RETTE PER SERVIZI RESIDENZIALI A CICLO CONTINUATIVO PER PERSONE CON DISABILITA' NONAUTOSUFFICIENTI. POSTICIPAZIONE ENTRATA IN VIGORE</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>538</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B150" t="inlineStr"/>
       <c r="C150" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/07/2019</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – INCARICHI DIRIGENZIALI DELL’AREA DEI RUOLI SANITARIO, PROFESSIONALE, TECNICO E AMMISTRATIVO - PROVVEDIMENTI NELLE MORE DELL’ATTUAZIONE DEFINITIVA DEGLI ACCORDI SINDACALI AZIENDALI, IN MATERIA DI INCARICHI</t>
+          <t>REGOLAMENTO PER LA GESTIONE DEL PARCO AUTOMEZZI DELL'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>894</t>
+          <t>438</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B151" t="inlineStr"/>
       <c r="C151" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>02/07/2019</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – INCARICHI DIRIGENZIALI DELL’AREA DELLA DIRIGENZA MEDICA E VETERINARIA - PROVVEDIMENTI NELLE MORE DELL’ATTUAZIONE DEFINITIVA DEGLI ACCORDI SINDACALI AZIENDALI, IN MATERIA DI INCARICHI.</t>
+          <t>APPROVAZIONE REGOLAMENTO CASSA ECONOMALE. MODIFICHE.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>894</t>
+          <t>68</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B152" t="inlineStr"/>
       <c r="C152" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>20/06/2019</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO AZIENDALE IN MATERIA DI PROTEZIONE DEI DATI PERSONALI (ATTUATIVO DEL REGOLAMENTO EUROPEO N. 2016/679)</t>
+          <t>ADOZIONE DEL REGOLAMENTO PER LE ELEZIONI DEL CONSIGLIO DEI SANITARI</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>388</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B153" t="inlineStr"/>
       <c r="C153" t="inlineStr">
         <is>
-          <t>07/12/2018</t>
+          <t>20/06/2019</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDO CONTRATTUALE PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’ TRA L’AZIENDA ULSS 9 SCALIGERA E L’ “OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A.” E REGOLAMENTO DI ORGANIZZAZIONE E GESTIONE.</t>
+          <t>APPROVAZIONE "REGOLAMENTO PER L’AFFIDO FAMILIARE" NELL’AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>457</t>
+          <t>387</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B154" t="inlineStr"/>
       <c r="C154" t="inlineStr">
         <is>
-          <t>23/11/2018</t>
+          <t>20/06/2019</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE NR. 69/2018 - APPLICAZIONE ATTO AZIENDALE ULSS 9 – INTEGRAZIONI E DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO DI SALUTE MENTALE</t>
+          <t>APPROVAZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEL CENTRO PER L’AFFIDO E LA SOLIDARIETA’ FAMILIARE (CASF) NELL’AZIENDA ULSS 9 SCALIGERA E PROVVEDIMENTI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>752</t>
+          <t>376</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B155" t="inlineStr"/>
       <c r="C155" t="inlineStr">
         <is>
-          <t>25/10/2018</t>
+          <t>13/06/2019</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DEL COMITATO DI DIPARTIMENTO DI PREVENZIONE AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>APPROVAZIONE DEL NUOVO MODELLO ORGANIZZATIVO PER LA GESTIONE DELLA SICUREZZA DEL PAZIENTE NELL'AZIENDA U.L.S.S. 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>363</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B156" t="inlineStr"/>
       <c r="C156" t="inlineStr">
         <is>
-          <t>17/10/2018</t>
+          <t>16/05/2019</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>MODIFICA REGOLAMENTO PER LA FORMAZIONE E L'AGGIORNAMENTO</t>
+          <t>APPROVAZIONE REGOLAMENTO CASSA ECONOMALE. MODIFICA.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>286</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B157" t="inlineStr"/>
       <c r="C157" t="inlineStr">
         <is>
-          <t>05/10/2018</t>
+          <t>16/05/2019</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER L’AREA OSPEDALIERA E SERVIZI SANITARI IN STAFF</t>
+          <t>REGOLAMENTO PER LA FORMAZIONE - CHIARIMENTI E INTEGRAZIONI</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>303</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B158" t="inlineStr"/>
       <c r="C158" t="inlineStr">
         <is>
-          <t>05/10/2018</t>
+          <t>18/04/2019</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SULLE PROCEDURE DI ACCERTAMENTO DELLA INABILITA' ASSOLUTA E PERMANENTE AD OGNI ATTIVITA' LAVORATIVA, A PROFICUO LAVORO E MANSIONE DEL PERSONALE DELL'AZIENDA SANITARIA ULSS9 "SCALIGERA" DI VERONA</t>
+          <t>REGOLAMENTO AZIENDALE IN MATERIA DI “INCOMPATIBILITA’ ED AUTORIZZAZIONE ALLO SVOLGIMENTO DI INCARICHI EXTRAISTITUZIONALI” NON COMPRESI NEI COMPITI E NEI DOVERI D’UFFICIO, AI SENSI DELL’ART. 53 DEL D.LGS. N. 165 DEL 30 MARZO 2001 E S.M.I.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>228</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B159" t="inlineStr"/>
       <c r="C159" t="inlineStr">
         <is>
-          <t>27/09/2018</t>
+          <t>28/03/2019</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t xml:space="preserve">DELIBERE NR. 206 DEL 29/03/2018, N. 383 DEL 31/05/2018 E N. 567 DEL 06/09/2018: APPLICAZIONE ATTO AZIENDALE ULSS 9 – DISTRETTI - PROVVEDIMENTI  </t>
+          <t>APPROVAZIONE DEL REGOLAMENTO PER LA DISCIPLINA DEI CONTROLLI SULLE AUTOCERTIFICAZIONI DI ESENZIONE STATUS-REDDITO E L’APPLICAZIONE DELLE SANZIONI AMMINISTRATIVE</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>187</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B160" t="inlineStr"/>
       <c r="C160" t="inlineStr">
         <is>
-          <t>20/09/2018</t>
+          <t>28/02/2019</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’ACCORDO CONTRATTUALE E DEL REGOLAMENTO DI ORGANIZZAZIONE TRA L’AZIENDA ULSS 9 SCALIGERA E L’ “OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A.” PER LA GESTIONE DI UN HOSPICE PRESSO IL CENTRO SERVIZI “DOTT. PEDERZOLI”.</t>
+          <t>APPROVAZIONE REGOLAMENTO AZIENDALE SULLA DISCIPLINA DELL'ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>114</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B161" t="inlineStr"/>
       <c r="C161" t="inlineStr">
         <is>
-          <t>30/08/2018</t>
+          <t>28/02/2019</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>REGOLAMENTO EROGAZIONE PRESTAZIONI ECONOMICHE INTEGRATIVE RETTE SERVIZI RESIDENZIALI CICLO CONTINUATIVO PERSONE DISABILITÀ NON AUTOSUFFICIENTI</t>
+          <t>REGOLAMENTO (UE) 2016/679 (PRIVACY EUROPEA): PIANO OPERATIVO DELLE COMPETENZE IN MATERIA DI PROTEZIONE DEI DATI PERSONALI - LINEE GUIDA AZIENDA ZERO.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>115</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B162" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B162" t="inlineStr"/>
       <c r="C162" t="inlineStr">
         <is>
-          <t>30/08/2018</t>
+          <t>21/02/2019</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t xml:space="preserve">COSTITUZIONE DEL COLLEGIO DI DIREZIONE DELL'AZIENDA ULSS 9 SCALIGERA E ADOZIONE DEL RELATIVO REGOLAMENTO  </t>
+          <t>REGOLAMENTO AZIENDALE IN MATERIA DI PRESCRIZIONE, AUTORIZZAZIONE E FORNITURA DEI DISPOSITIVI PROTESICI PER I CITTADINI DELL’AZIENDA ULSS N. 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>87</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B163" t="inlineStr"/>
       <c r="C163" t="inlineStr">
         <is>
-          <t>11/08/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>ACCORDO DECENTRATO "REGOLAMENTO IN MATERIA DI AFFIDAMENTO E REVOCA DEGLI INCARICHI DIRIGENZIALI DELL'AREA PROFESSIONALE TECNICA ED AMMINISTRATIVA", PER L'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 - DISTRETTI - INCARICHI PROVVISORI DIRIGENZIALI</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>892</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B164" t="inlineStr"/>
       <c r="C164" t="inlineStr">
         <is>
-          <t>28/06/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L’INSERIMENTO TEMPESTIVO DI PAZIENTI ANZIANI NON AUTOSUFFICIENTI, IN UN PROGETTO DI RESIDENZIALITÀ TEMPORANEA – APPROVAZIONE PROGETTO SPERIMENTALE.</t>
+          <t>ATTO AZIENDALE EX DELIBERAZIONE N. 58/2018: RETTIFICA ED ADEGUAMENTO DGRV N. 353/2018</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>893</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B165" t="inlineStr"/>
       <c r="C165" t="inlineStr">
         <is>
-          <t>21/06/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO CASSA ECONOMALE</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – INCARICHI DIRIGENZIALI DELL’AREA DEI RUOLI SANITARIO, PROFESSIONALE, TECNICO E AMMISTRATIVO - PROVVEDIMENTI NELLE MORE DELL’ATTUAZIONE DEFINITIVA DEGLI ACCORDI SINDACALI AZIENDALI, IN MATERIA DI INCARICHI</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>894</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B166" t="inlineStr"/>
       <c r="C166" t="inlineStr">
         <is>
-          <t>14/06/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>PROROGA REGOLAMENTI DISCIPLINANTI L’ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – INCARICHI DIRIGENZIALI DELL’AREA DELLA DIRIGENZA MEDICA E VETERINARIA - PROVVEDIMENTI NELLE MORE DELL’ATTUAZIONE DEFINITIVA DEGLI ACCORDI SINDACALI AZIENDALI, IN MATERIA DI INCARICHI.</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>408</t>
+          <t>894</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B167" t="inlineStr"/>
       <c r="C167" t="inlineStr">
         <is>
-          <t>09/06/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>DELIBERE N. 206 DEL 29/03/2018 E N. 383 DEL 31/05/2018: APPLICAZIONE ATTO AZIENDALE ULSS 9 – DISTRETTI - PROVVEDIMENTI.</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO AZIENDALE IN MATERIA DI PROTEZIONE DEI DATI PERSONALI (ATTUATIVO DEL REGOLAMENTO EUROPEO N. 2016/679)</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>896</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B168" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>31/05/2018</t>
+          <t>07/12/2018</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>DELIBERA NR. 206 DEL 29/03/2018 APPLICAZIONE ATTO AZIENDALE ULSS 9 – DISTRETTI - PROVVEDIMENTI.</t>
+          <t>APPROVAZIONE ACCORDO CONTRATTUALE PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’ TRA L’AZIENDA ULSS 9 SCALIGERA E L’ “OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A.” E REGOLAMENTO DI ORGANIZZAZIONE E GESTIONE.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>383</t>
+          <t>457</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B169" t="inlineStr"/>
       <c r="C169" t="inlineStr">
         <is>
-          <t>31/05/2018</t>
+          <t>23/11/2018</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>DELIBERA NR. 111 DEL 01/03/2018 APPLICAZIONE ATTO AZIENDALE ULSS 9 – DIPARTIMENTO DI PREVENZIONE - PROVVEDIMENTI.</t>
+          <t>DELIBERAZIONE NR. 69/2018 - APPLICAZIONE ATTO AZIENDALE ULSS 9 – INTEGRAZIONI E DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO DI SALUTE MENTALE</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>752</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B170" t="inlineStr"/>
       <c r="C170" t="inlineStr">
         <is>
-          <t>25/05/2018</t>
+          <t>25/10/2018</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L’ACCESSO ALLA DOCUM ENTAZIONE SANITARIA APPROVATO CON DELIBERAZIONE N. 249 DEL 19/04/2018 -- RETTIFICA ART. 7 E SOSTITUZIONE ALLEGATO N. 1</t>
+          <t>REGOLAMENTO DEL COMITATO DI DIPARTIMENTO DI PREVENZIONE AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>691</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B171" t="inlineStr"/>
       <c r="C171" t="inlineStr">
         <is>
-          <t>19/04/2018</t>
+          <t>17/10/2018</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER L'ACCESSO ALLA DOCUMENTAZIONE SANITARIA</t>
+          <t>MODIFICA REGOLAMENTO PER LA FORMAZIONE E L'AGGIORNAMENTO</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>671</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B172" t="inlineStr"/>
       <c r="C172" t="inlineStr">
         <is>
-          <t>19/04/2018</t>
+          <t>05/10/2018</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAM ENTO PER L’ACCESSO E LA PERM ANENZA DELLE PERSONE NELLE UNITA’ OPERATIVE OSPEDALIERE DELL’AZIENDA U.L.S.S. 9 SCALIGERA AL DI FUORI DEGLI ORARI DI VISITA</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER L’AREA OSPEDALIERA E SERVIZI SANITARI IN STAFF</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>319</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B173" t="inlineStr"/>
       <c r="C173" t="inlineStr">
         <is>
-          <t>10/04/2018</t>
+          <t>05/10/2018</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>ISTITUZIONE COMITATO SCIENTIFICO PERMANENTE PER LA FORMAZIONE AZIENDALE IN EMERGENZA SANITARIA E APPROVAZIONE “REGOLAMENTO PER LA DISCIPLINA DELLE ATTIVITA’ DEI CENTRI DI FORMAZIONE IRC ED AHA - SIMEU DELL’AULSS 9 SCALIGERA”</t>
+          <t>REGOLAMENTO SULLE PROCEDURE DI ACCERTAMENTO DELLA INABILITA' ASSOLUTA E PERMANENTE AD OGNI ATTIVITA' LAVORATIVA, A PROFICUO LAVORO E MANSIONE DEL PERSONALE DELL'AZIENDA SANITARIA ULSS9 "SCALIGERA" DI VERONA</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>631</t>
+          <t>307</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B174" t="inlineStr"/>
       <c r="C174" t="inlineStr">
         <is>
-          <t>29/03/2018</t>
+          <t>27/09/2018</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER I DISTRETTI</t>
+          <t xml:space="preserve">DELIBERE NR. 206 DEL 29/03/2018, N. 383 DEL 31/05/2018 E N. 567 DEL 06/09/2018: APPLICAZIONE ATTO AZIENDALE ULSS 9 – DISTRETTI - PROVVEDIMENTI  </t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>622</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B175" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>29/03/2018</t>
+          <t>20/09/2018</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO PER LE DIPENDENZE</t>
+          <t>APPROVAZIONE DELL’ACCORDO CONTRATTUALE E DEL REGOLAMENTO DI ORGANIZZAZIONE TRA L’AZIENDA ULSS 9 SCALIGERA E L’ “OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A.” PER LA GESTIONE DI UN HOSPICE PRESSO IL CENTRO SERVIZI “DOTT. PEDERZOLI”.</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>587</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B176" t="inlineStr"/>
       <c r="C176" t="inlineStr">
         <is>
-          <t>22/03/2018</t>
+          <t>30/08/2018</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRIME DISPOSIZIONI ORGANIZZATIVE IN ATTUAZIONE DELL'ATTO AZIENDALE ULSS 9 SCALIGERA - INCARICHI DI DIRETTORE DEI DIPARTIMENTI  </t>
+          <t>REGOLAMENTO EROGAZIONE PRESTAZIONI ECONOMICHE INTEGRATIVE RETTE SERVIZI RESIDENZIALI CICLO CONTINUATIVO PERSONE DISABILITÀ NON AUTOSUFFICIENTI</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>558</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B177" t="inlineStr"/>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>22/03/2018</t>
+          <t>30/08/2018</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA: PROROGA REGOLAMENTI</t>
+          <t xml:space="preserve">COSTITUZIONE DEL COLLEGIO DI DIREZIONE DELL'AZIENDA ULSS 9 SCALIGERA E ADOZIONE DEL RELATIVO REGOLAMENTO  </t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>560</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B178" t="inlineStr"/>
       <c r="C178" t="inlineStr">
         <is>
-          <t>05/03/2018</t>
+          <t>11/08/2018</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER L'UTILIZZO DELLE SALE CONFERENZE E DELLE ALTRE AULE OSPEDALIERE DELL'AZIENDA U.L.S.S. 9 SCALIGERA</t>
+          <t>ACCORDO DECENTRATO "REGOLAMENTO IN MATERIA DI AFFIDAMENTO E REVOCA DEGLI INCARICHI DIRIGENZIALI DELL'AREA PROFESSIONALE TECNICA ED AMMINISTRATIVA", PER L'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>714</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B179" t="inlineStr"/>
       <c r="C179" t="inlineStr">
         <is>
-          <t>28/02/2018</t>
+          <t>28/06/2018</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>REGOLAMENTO UE 2016/679: ADEMPIMENTI IN MATERIA DI DELEGATO AL TRATTAMENTO DEI DATI PERSONALI E RESPONSABILE ESTERNO DEL TRATTAMENTO DEI DATI PERSONALI.</t>
+          <t>REGOLAMENTO PER L’INSERIMENTO TEMPESTIVO DI PAZIENTI ANZIANI NON AUTOSUFFICIENTI, IN UN PROGETTO DI RESIDENZIALITÀ TEMPORANEA – APPROVAZIONE PROGETTO SPERIMENTALE.</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>451</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B180" t="inlineStr"/>
       <c r="C180" t="inlineStr">
         <is>
-          <t>22/02/2018</t>
+          <t>21/06/2018</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>PRESA ATTO ACCORDI IN ORDINE AL "REGOLAMENTO SULLA RISOLUZIONE CONSENSUALE DEL RAPPORTO DI LAVORO DEL PERSONALE- AREA DIRIGENZA MEDICA E VETERINARIA E AREA DIRIGENZA SANITARIA PROFESSIONALE TECNICA AMMINISTRATIVA"</t>
+          <t>APPROVAZIONE REGOLAMENTO CASSA ECONOMALE</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>422</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B181" t="inlineStr"/>
       <c r="C181" t="inlineStr">
         <is>
-          <t>31/01/2018</t>
+          <t>14/06/2018</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>PRIME DISPOSIZIONI ORGANIZZATIVE IN ATTUAZIONE DELL'ATTO AZIENDALE ULSS 9 SCALIGERA</t>
+          <t>PROROGA REGOLAMENTI DISCIPLINANTI L’ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>408</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B182" t="inlineStr"/>
       <c r="C182" t="inlineStr">
         <is>
-          <t>31/01/2018</t>
+          <t>09/06/2018</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO SALUTE MENTALE</t>
+          <t>DELIBERE N. 206 DEL 29/03/2018 E N. 383 DEL 31/05/2018: APPLICAZIONE ATTO AZIENDALE ULSS 9 – DISTRETTI - PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>567</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B183" t="inlineStr"/>
       <c r="C183" t="inlineStr">
         <is>
-          <t>31/01/2018</t>
+          <t>31/05/2018</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ATTO AZIENDALE AULSS 9 SCALIGERA . DGRV N. 1306 DEL 16 AGOSTO 2017</t>
+          <t>DELIBERA NR. 206 DEL 29/03/2018 APPLICAZIONE ATTO AZIENDALE ULSS 9 – DISTRETTI - PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>383</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B184" t="inlineStr"/>
       <c r="C184" t="inlineStr">
         <is>
-          <t>31/01/2018</t>
+          <t>31/05/2018</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L'ISTITUZIONE ED IL FUNZIONAMENTO DELL'ALBO FORMATORI</t>
+          <t>DELIBERA NR. 111 DEL 01/03/2018 APPLICAZIONE ATTO AZIENDALE ULSS 9 – DIPARTIMENTO DI PREVENZIONE - PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>384</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B185" t="inlineStr"/>
       <c r="C185" t="inlineStr">
         <is>
-          <t>31/01/2018</t>
+          <t>25/05/2018</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ATTO AZIENDALE AULSS 9 SCALIGERA . DGRV N. 1306 DEL 16 AGOSTO 2017- REGOLAMENTO DPS</t>
+          <t>REGOLAMENTO PER L’ACCESSO ALLA DOCUM ENTAZIONE SANITARIA APPROVATO CON DELIBERAZIONE N. 249 DEL 19/04/2018 -- RETTIFICA ART. 7 E SOSTITUZIONE ALLEGATO N. 1</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>351</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B186" t="inlineStr"/>
       <c r="C186" t="inlineStr">
         <is>
-          <t>31/01/2018</t>
+          <t>19/04/2018</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ATTO AZIENDALE AULSS 9 SCALIGERA . DGRV N. 1306 DEL 16 AGOSTO 2017_REGOLAMENTO UCAD</t>
+          <t>APPROVAZIONE REGOLAMENTO PER L'ACCESSO ALLA DOCUMENTAZIONE SANITARIA</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>249</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B187" t="inlineStr"/>
       <c r="C187" t="inlineStr">
         <is>
-          <t>18/01/2018</t>
+          <t>19/04/2018</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L'ATTRIBUZIONE DELLA PRODUTTIVITA' COLLETTIVA DEL PERSONALE DEL COMPARTO SANITA'</t>
+          <t>APPROVAZIONE REGOLAM ENTO PER L’ACCESSO E LA PERM ANENZA DELLE PERSONE NELLE UNITA’ OPERATIVE OSPEDALIERE DELL’AZIENDA U.L.S.S. 9 SCALIGERA AL DI FUORI DEGLI ORARI DI VISITA</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>250</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B188" t="inlineStr"/>
       <c r="C188" t="inlineStr">
         <is>
-          <t>18/01/2018</t>
+          <t>10/04/2018</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>REGOLAMENTO GESTIONE DELLE ASSENZE IMPROVVISE</t>
+          <t>ISTITUZIONE COMITATO SCIENTIFICO PERMANENTE PER LA FORMAZIONE AZIENDALE IN EMERGENZA SANITARIA E APPROVAZIONE “REGOLAMENTO PER LA DISCIPLINA DELLE ATTIVITA’ DEI CENTRI DI FORMAZIONE IRC ED AHA - SIMEU DELL’AULSS 9 SCALIGERA”</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>631</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B189" t="inlineStr"/>
       <c r="C189" t="inlineStr">
         <is>
-          <t>18/01/2018</t>
+          <t>29/03/2018</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DELL'ORARIO DI LAVORO PERSONALE DEL COMPARTO</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER I DISTRETTI</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>206</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B190" t="inlineStr"/>
       <c r="C190" t="inlineStr">
         <is>
-          <t>03/01/2018</t>
+          <t>29/03/2018</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO DI PREVENZIONE</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO PER LE DIPENDENZE</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>212</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B191" t="inlineStr"/>
       <c r="C191" t="inlineStr">
         <is>
-          <t>03/01/2018</t>
+          <t>22/03/2018</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>UFFICIO PROCEDIMENTI DISCIPLINARI EX ART. 55-BIS D.LGS. 165/2001. NOMINA COMPONENTI.</t>
+          <t xml:space="preserve">PRIME DISPOSIZIONI ORGANIZZATIVE IN ATTUAZIONE DELL'ATTO AZIENDALE ULSS 9 SCALIGERA - INCARICHI DI DIRETTORE DEI DIPARTIMENTI  </t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>162</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B192" t="inlineStr"/>
       <c r="C192" t="inlineStr">
         <is>
-          <t>29/12/2017</t>
+          <t>22/03/2018</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE SUL DIVIETO DI FUMO NEI LOCALI E NEGLI SPAZI ESTERNI DELL'AZIENDA ULSS 9 SCALIGERA E DISCIPLINA DEL PROCEDIMENTO SANZIONATORIO</t>
+          <t>ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA: PROROGA REGOLAMENTI</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>1159</t>
+          <t>173</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B193" t="inlineStr"/>
       <c r="C193" t="inlineStr">
         <is>
-          <t>29/12/2017</t>
+          <t>05/03/2018</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER I PROCEDIMENTI DISCIPLINARI PER IL PERSONALE AREA COMPARTO</t>
+          <t>APPROVAZIONE REGOLAMENTO PER L'UTILIZZO DELLE SALE CONFERENZE E DELLE ALTRE AULE OSPEDALIERE DELL'AZIENDA U.L.S.S. 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>1162</t>
+          <t>293</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B194" t="inlineStr"/>
       <c r="C194" t="inlineStr">
         <is>
-          <t>29/12/2017</t>
+          <t>28/02/2018</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER I PROCEDIMENTI DISCIPLINARI PER IL PERSONALE DIRIGENTE</t>
+          <t>REGOLAMENTO UE 2016/679: ADEMPIMENTI IN MATERIA DI DELEGATO AL TRATTAMENTO DEI DATI PERSONALI E RESPONSABILE ESTERNO DEL TRATTAMENTO DEI DATI PERSONALI.</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>1162</t>
+          <t>118</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B195" t="inlineStr"/>
       <c r="C195" t="inlineStr">
         <is>
-          <t>29/12/2017</t>
+          <t>22/02/2018</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>MANUALE PER LA GESTIONE DEL PROTOCOLLO INFORMATICO, DEI FLUSSI DOCUMENTALI E DEGLI ARCHIVI DELL'AZIENDA ULSS N.9 SCALIGERA - APPROVAZIONE.</t>
+          <t>PRESA ATTO ACCORDI IN ORDINE AL "REGOLAMENTO SULLA RISOLUZIONE CONSENSUALE DEL RAPPORTO DI LAVORO DEL PERSONALE- AREA DIRIGENZA MEDICA E VETERINARIA E AREA DIRIGENZA SANITARIA PROFESSIONALE TECNICA AMMINISTRATIVA"</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>1160</t>
+          <t>101</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B196" t="inlineStr"/>
       <c r="C196" t="inlineStr">
         <is>
-          <t>28/12/2017</t>
+          <t>31/01/2018</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER ASSISTENZA E PATROCINIO LEGALE</t>
+          <t>PRIME DISPOSIZIONI ORGANIZZATIVE IN ATTUAZIONE DELL'ATTO AZIENDALE ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>1125</t>
+          <t>60</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B197" t="inlineStr"/>
       <c r="C197" t="inlineStr">
         <is>
-          <t>28/12/2017</t>
+          <t>31/01/2018</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>REGOLAMENTO E PROCEDURA OPERATIVA PERMESSI LEGGE 104/92</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO SALUTE MENTALE</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>1130</t>
+          <t>69</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B198" t="inlineStr"/>
       <c r="C198" t="inlineStr">
         <is>
-          <t>28/12/2017</t>
+          <t>31/01/2018</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LO SCARTO DEI DOCUMENTI CARTACEI D'ARCHIVIO, AMMINISTRATIVI E SANITARI, DELL'AZIENDA ULSS 9 SCALIGERA DI VERONA</t>
+          <t>APPROVAZIONE ATTO AZIENDALE AULSS 9 SCALIGERA . DGRV N. 1306 DEL 16 AGOSTO 2017</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B199" t="inlineStr"/>
       <c r="C199" t="inlineStr">
         <is>
-          <t>28/12/2017</t>
+          <t>31/01/2018</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>ADOZIONE MANUALE DEL SISTEMA DI GESTIONE DELLA SICUREZZA AZIENDA ULSS N. 9 SCALIGERA</t>
+          <t>REGOLAMENTO PER L'ISTITUZIONE ED IL FUNZIONAMENTO DELL'ALBO FORMATORI</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>1109</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B200" t="inlineStr"/>
       <c r="C200" t="inlineStr">
         <is>
-          <t>20/12/2017</t>
+          <t>31/01/2018</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L'ESERCIZIO DELLA LIBERA PROFESSIONE INTRA MOENIA DEI MEDICI SPECIALISTI, MEDICI VETERINARI E DELLE ALTRE PROFESSIONALITA' AMBULATORIALI</t>
+          <t>APPROVAZIONE ATTO AZIENDALE AULSS 9 SCALIGERA . DGRV N. 1306 DEL 16 AGOSTO 2017- REGOLAMENTO DPS</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>1077</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B201" t="inlineStr"/>
       <c r="C201" t="inlineStr">
         <is>
-          <t>23/11/2017</t>
+          <t>31/01/2018</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA CONCESSIONE E LA FRUIZIONE DEI PERMESSI STUDIO (PERSONALE DEL COMPARTO)</t>
+          <t>APPROVAZIONE ATTO AZIENDALE AULSS 9 SCALIGERA . DGRV N. 1306 DEL 16 AGOSTO 2017_REGOLAMENTO UCAD</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>996</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B202" t="inlineStr"/>
       <c r="C202" t="inlineStr">
         <is>
-          <t>25/10/2017</t>
+          <t>18/01/2018</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE PER LO SVOLGIMENTO DEGLI SPOSTAMENTI PER MOTIVI DI SERVIZIO DEL PERSONALE DIPENDENTE, PER L'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>REGOLAMENTO PER L'ATTRIBUZIONE DELLA PRODUTTIVITA' COLLETTIVA DEL PERSONALE DEL COMPARTO SANITA'</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B203" t="inlineStr"/>
       <c r="C203" t="inlineStr">
         <is>
-          <t>08/10/2017</t>
+          <t>18/01/2018</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DISCIPLINANTE IL RAPPORTO DI LAVORO A TEMPO PARZIALE PER IL PERSONALE DEL COMPARTO, PER L'AZIENDA ULSS9 SCALIGERA</t>
+          <t>REGOLAMENTO GESTIONE DELLE ASSENZE IMPROVVISE</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B204" t="inlineStr"/>
       <c r="C204" t="inlineStr">
         <is>
-          <t>08/10/2017</t>
+          <t>18/01/2018</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE PER L'ASSEGNAZIONE DELLE FUNZIONI DI COORDINAMENTO AL PERSONALE DEL COMPARTO, PER L'AZIENDA ULSS9 SCALIGERA</t>
+          <t>REGOLAMENTO DELL'ORARIO DI LAVORO PERSONALE DEL COMPARTO</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B205" t="inlineStr"/>
       <c r="C205" t="inlineStr">
         <is>
-          <t>28/09/2017</t>
+          <t>03/01/2018</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA GESTIONE DELLA CASSA ECONOMALE</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO DI PREVENZIONE</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>833</t>
+          <t>111</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B206" t="inlineStr"/>
       <c r="C206" t="inlineStr">
         <is>
-          <t>14/09/2017</t>
+          <t>03/01/2018</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DEL NUCLEO PER LA RICERCA CLINICA DELL'AZIENDA ULSS9 SCALIGERA</t>
+          <t>UFFICIO PROCEDIMENTI DISCIPLINARI EX ART. 55-BIS D.LGS. 165/2001. NOMINA COMPONENTI.</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>129</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B207" t="inlineStr"/>
       <c r="C207" t="inlineStr">
         <is>
-          <t>11/09/2017</t>
+          <t>29/12/2017</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA DISCIPLINA DELLE DONAZIONI IN FAVORE DELL'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>REGOLAMENTO AZIENDALE SUL DIVIETO DI FUMO NEI LOCALI E NEGLI SPAZI ESTERNI DELL'AZIENDA ULSS 9 SCALIGERA E DISCIPLINA DEL PROCEDIMENTO SANZIONATORIO</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>1159</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B208" t="inlineStr"/>
       <c r="C208" t="inlineStr">
         <is>
-          <t>03/09/2017</t>
+          <t>29/12/2017</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DI GESTIONE DEI SINISTRI RCT DELL'AREA SCALIGERA</t>
+          <t>REGOLAMENTO PER I PROCEDIMENTI DISCIPLINARI PER IL PERSONALE AREA COMPARTO</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>1162</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B209" t="inlineStr"/>
       <c r="C209" t="inlineStr">
         <is>
-          <t>24/08/2017</t>
+          <t>29/12/2017</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA FORMAZIONE E L'AGGIORNAMENTO PROFESSIONALE</t>
+          <t>REGOLAMENTO PER I PROCEDIMENTI DISCIPLINARI PER IL PERSONALE DIRIGENTE</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>1162</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B210" t="inlineStr"/>
       <c r="C210" t="inlineStr">
         <is>
-          <t>24/08/2017</t>
+          <t>29/12/2017</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DI ACCESSO AI SERVIZI SEMIRESIDENZIALI</t>
+          <t>MANUALE PER LA GESTIONE DEL PROTOCOLLO INFORMATICO, DEI FLUSSI DOCUMENTALI E DEGLI ARCHIVI DELL'AZIENDA ULSS N.9 SCALIGERA - APPROVAZIONE.</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>1160</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B211" t="inlineStr"/>
       <c r="C211" t="inlineStr">
         <is>
-          <t>24/08/2017</t>
+          <t>28/12/2017</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SIL - SERVIZI INTEGRAZIONE LAVORATIVA</t>
+          <t>REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER ASSISTENZA E PATROCINIO LEGALE</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>1125</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B212" t="inlineStr"/>
       <c r="C212" t="inlineStr">
         <is>
-          <t>19/05/2017</t>
+          <t>28/12/2017</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE DI PUBBLICA TUTELA E CONFERENZA DEI SERVIZI</t>
+          <t>REGOLAMENTO E PROCEDURA OPERATIVA PERMESSI LEGGE 104/92</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>1130</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B213" t="inlineStr"/>
       <c r="C213" t="inlineStr">
         <is>
+          <t>28/12/2017</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER LO SCARTO DEI DOCUMENTI CARTACEI D'ARCHIVIO, AMMINISTRATIVI E SANITARI, DELL'AZIENDA ULSS 9 SCALIGERA DI VERONA</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>1153</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr"/>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>28/12/2017</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>ADOZIONE MANUALE DEL SISTEMA DI GESTIONE DELLA SICUREZZA AZIENDA ULSS N. 9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>1109</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr"/>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>20/12/2017</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER L'ESERCIZIO DELLA LIBERA PROFESSIONE INTRA MOENIA DEI MEDICI SPECIALISTI, MEDICI VETERINARI E DELLE ALTRE PROFESSIONALITA' AMBULATORIALI</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>1077</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr"/>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>23/11/2017</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER LA CONCESSIONE E LA FRUIZIONE DEI PERMESSI STUDIO (PERSONALE DEL COMPARTO)</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>996</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr"/>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>25/10/2017</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO AZIENDALE PER LO SVOLGIMENTO DEGLI SPOSTAMENTI PER MOTIVI DI SERVIZIO DEL PERSONALE DIPENDENTE, PER L'AZIENDA ULSS 9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr"/>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>08/10/2017</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO DISCIPLINANTE IL RAPPORTO DI LAVORO A TEMPO PARZIALE PER IL PERSONALE DEL COMPARTO, PER L'AZIENDA ULSS9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>708</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr"/>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>08/10/2017</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO AZIENDALE PER L'ASSEGNAZIONE DELLE FUNZIONI DI COORDINAMENTO AL PERSONALE DEL COMPARTO, PER L'AZIENDA ULSS9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>710</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr"/>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>28/09/2017</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER LA GESTIONE DELLA CASSA ECONOMALE</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>833</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr"/>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>14/09/2017</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO DEL NUCLEO PER LA RICERCA CLINICA DELL'AZIENDA ULSS9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>785</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr"/>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>11/09/2017</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER LA DISCIPLINA DELLE DONAZIONI IN FAVORE DELL'AZIENDA ULSS 9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>931</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr"/>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>03/09/2017</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO DI GESTIONE DEI SINISTRI RCT DELL'AREA SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>181</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr"/>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>24/08/2017</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER LA FORMAZIONE E L'AGGIORNAMENTO PROFESSIONALE</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>747</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr"/>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>24/08/2017</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO DI ACCESSO AI SERVIZI SEMIRESIDENZIALI</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>743</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr"/>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>24/08/2017</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO SIL - SERVIZI INTEGRAZIONE LAVORATIVA</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>743</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr"/>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>19/05/2017</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO AZIENDALE DI PUBBLICA TUTELA E CONFERENZA DEI SERVIZI</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>454</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr"/>
+      <c r="C228" t="inlineStr">
+        <is>
           <t>16/02/2017</t>
         </is>
       </c>
-      <c r="D213" t="inlineStr">
+      <c r="D228" t="inlineStr">
         <is>
           <t>REGOLAMENTO PER LA CONCESSIONE DEL PATROCINIO E UTILIZZO DEL LOGO DELL’AZIENDA ULSS N.9 SCALIGERA DI VERONA</t>
         </is>
       </c>
-      <c r="E213" t="inlineStr">
+      <c r="E228" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>