--- v0 (2026-04-25)
+++ v1 (2026-07-21)
@@ -410,4809 +410,5259 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E195"/>
+  <dimension ref="A1:E213"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Categoria Atto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Servizio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Delibera del</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Delibera numero</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...7 lines deleted...]
-      </c>
+          <t>Procedure</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Trasparenza E Anticorruzione E Servizi Ispettivi</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>PRIME DISPOSIZIONI ORGANIZZATIVE IN ATTUAZIONE DELL'ATTO AZIENDALE ULSS 9 SCALIGERA</t>
-[...6 lines deleted...]
-      </c>
+          <t>Procedura di Acquisto di prestazioni di Residenzialità e semi- residenzialità per anziani</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...7 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Azienda Ulss 9 Scaligera</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO SALUTE MENTALE</t>
-[...6 lines deleted...]
-      </c>
+          <t>REGOLAMENTO AZIENDALE PER L'ESERCIZIO DEL DIRITTO DI ACCESSO DOCUMENTALE, ACCESSO CIVICO SEMPLICE, ACCESSO CIVICO GENERALIZZATO</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...7 lines deleted...]
-      </c>
+          <t>Procedure</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Trasparenza E Anticorruzione E Servizi Ispettivi</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO DI PREVENZIONE</t>
-[...6 lines deleted...]
-      </c>
+          <t>Procedura interna per la segnalazione di un illecito in WHISTLEBLOWING - in approvazione</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B5" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Provveditorato, Economato E Gestione Della Logistica</t>
+        </is>
+      </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>31/01/2018</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ATTO AZIENDALE AULSS 9 SCALIGERA . DGRV N. 1306 DEL 16 AGOSTO 2017</t>
+          <t>REGOLAMENTO CASSA ECONOMALE. RETTIFICA.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>885</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B6" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Dipartimento Di Prevenzione</t>
+        </is>
+      </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>22/03/2018</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>PRIME DISPOSIZIONI ORGANIZZATIVE IN ATTUAZIONE DELL'ATTO AZIENDALE ULSS 9 SCALIGERA - INCARICHI DI DIRETTORE DEI DIPARTIMENTI 
-&amp;nbsp;</t>
+          <t>APPROVAZIONE REGOLAMENTO AZIENDALE PER GLI INTERVENTI ASSISTITI CON GLI ANIMALI (I.A.A.).</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>893</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B7" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Provveditorato, Economato E Gestione Della Logistica</t>
+        </is>
+      </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>29/03/2018</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER I DISTRETTI</t>
+          <t>APPROVAZIONE REGOLAMENTO AZIENDALE PER LA GESTIONE DEL PARCO AUTOMEZZI DELL'AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>897</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B8" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Gestione Risorse Umane</t>
+        </is>
+      </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>29/03/2018</t>
+          <t>02/07/2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO PER LE DIPENDENZE</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO AZIENDALE PER L’ATTIVAZIONE E LA GESTIONE DELL'IDENTITA’ ALIAS DEL PERSONALE IN PERCORSO DI AFFERMAZIONE DI GENERE.</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>830</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B9" t="inlineStr"/>
+          <t>Procedure</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Azienda Ulss 9 Scaligera</t>
+        </is>
+      </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>05/10/2018</t>
+          <t>30/06/2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER L’AREA OSPEDALIERA E SERVIZI SANITARI IN STAFF</t>
-[...6 lines deleted...]
-      </c>
+          <t>Come funziona il RECUPERO CREDITI degli importi minori?</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B10" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>31/05/2018</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>DELIBERA NR. 206 DEL 29/03/2018 APPLICAZIONE ATTO AZIENDALE ULSS 9 – DISTRETTI - PROVVEDIMENTI</t>
+          <t>RECEPIMENTO E APPROVAZIONE DEL REGOLAMENTO DI FUNZIONAMENTO DELLA COMMISSIONE MISTA CONCILIATIVA (CMC) PER IL TRIENNIO 2026 2028.</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>383</t>
+          <t>746</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr"/>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Direttore Generale</t>
+        </is>
+      </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>31/05/2018</t>
+          <t>26/05/2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>DELIBERA NR. 111 DEL 01/03/2018 APPLICAZIONE ATTO AZIENDALE ULSS 9 – DIPARTIMENTO DI PREVENZIONE - PROVVEDIMENTI.</t>
+          <t>ATTO AZIENDALE: PRESA D'ATTO DEL DECRETO DEL DIRETTORE GENERALE AREA SANITA' E SOCIALE N. 11635 DEL 05/03/2026 E ADOZIONE DELL'ATTO AZIENDALE DELL'AULSS 9 SCALIGERA MODIFICATO</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>620</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B12" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>09/06/2018</t>
+          <t>07/05/2026</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>DELIBERE N. 206 DEL 29/03/2018 E N. 383 DEL 31/05/2018: APPLICAZIONE ATTO AZIENDALE ULSS 9 – DISTRETTI - PROVVEDIMENTI.</t>
+          <t>Regolamento Interventi Assistiti con gli Animali</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>562</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B13" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>27/09/2018</t>
+          <t>11/03/2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>DELIBERE NR. 206 DEL 29/03/2018, N. 383 DEL 31/05/2018 E N. 567 DEL 06/09/2018: APPLICAZIONE ATTO AZIENDALE ULSS 9 – DISTRETTI - PROVVEDIMENTI 
-&amp;nbsp;</t>
+          <t>REGOLAMENTO DI ORGANIZZAZIONE E GESTIONE DEGLI OSPEDALI DI COMUNITA’, PUBBLICI E PRIVATI ACCREDITATI, DELL’AMBITO TERRITORIALE DELL’AZIENDA ULSS 9 SCALIGERA. REV.01.</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>307</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B14" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Gestione Risorse Umane</t>
+        </is>
+      </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>23/11/2018</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE NR. 69/2018 - APPLICAZIONE ATTO AZIENDALE ULSS 9 – INTEGRAZIONI E DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO DI SALUTE MENTALE</t>
+          <t>DIRIGENZA SANITA', COMPARTO SANITA', AREA DELLE FUNZIONI LOCALI, DIRIGENZA AMMINISTRATIVA TECNICA PROFESSIONALE - RECEPIMENTO DELL'ACCORDO "REGOLAMENTO DEL SISTEMA DI VIDEOSORVEGLIANZA E VIDEOCONTROLLO", DENOMINATO C-DS-PTA 9/2025</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>752</t>
+          <t>283</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr"/>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 - DISTRETTI - INCARICHI PROVVISORI DIRIGENZIALI</t>
+          <t>COLLEGIO DI DIREZIONE - SOSTITUZIONE COMPONENTE</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>99</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr"/>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>23/01/2026</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>ATTO AZIENDALE EX DELIBERAZIONE N. 58/2018: RETTIFICA ED ADEGUAMENTO DGRV N. 353/2018</t>
+          <t>SOSTITUZIONE COMPONENTI DEL CONSIGLIO DEI SANITARI AULSS 9 SCALIGERA: RAPPRESENTANTE DELLA CATEGORIA MEDICI VETERINARI E UN COMPONENTE DELLA CATEGORIA MMG.</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>55</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr"/>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – INCARICHI DIRIGENZIALI DELL’AREA DEI RUOLI SANITARIO, PROFESSIONALE, TECNICO E AMMISTRATIVO - PROVVEDIMENTI NELLE MORE DELL’ATTUAZIONE DEFINITIVA DEGLI ACCORDI SINDACALI AZIENDALI, IN MATERIA DI INCARICHI</t>
+          <t>ATTO AZIENDALE AULSS9 SCALIGERA: ADEGUAMENTO A INDICAZIONI REGIONALI.</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>894</t>
+          <t>1739</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B18" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Direttore Della Funzione Territoriale</t>
+        </is>
+      </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – INCARICHI DIRIGENZIALI DELL’AREA DELLA DIRIGENZA MEDICA E VETERINARIA - PROVVEDIMENTI NELLE MORE DELL’ATTUAZIONE DEFINITIVA DEGLI ACCORDI SINDACALI AZIENDALI, IN MATERIA DI INCARICHI.</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO UNITA’ DI VALUTAZIONE MULTIDIMENSIONALE DISTRETTUALE (U.V.M.D.) DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>1706</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B19" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>13/06/2019</t>
+          <t>16/12/2025</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL NUOVO MODELLO ORGANIZZATIVO PER LA GESTIONE DELLA SICUREZZA DEL PAZIENTE NELL'AZIENDA U.L.S.S. 9 SCALIGERA</t>
+          <t>REGOLAMENTO AZIENDALE PER LA GESTIONE INTEGRATA DEGLI STRUMENTI DI COMUNICAZIONE E PER LA DISCIPLINA DELLA SUPERVISIONE PUBBLICITARIA</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>1627</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B20" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>10/10/2019</t>
+          <t>18/11/2025</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>NOMINA DEL CONSIGLIO DEI SANITARI DELL'AULSS 9 SCALIGERA</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO PER LA DISCIPLINA DELLE RIUNIONI DEL COLLEGIO SINDACALE DELL’AULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>631</t>
+          <t>1483</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B21" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Assistenza Farmaceutica Territoriale</t>
+        </is>
+      </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>31/12/2020</t>
+          <t>04/11/2025</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ATTO AZIENDALE ULSS9 SCALIGERA - DECRETO 150 DEL 22/12/2020 DEL DIRETTORE GENERALE AREA SANITA’ E SOCIALE DELLA REGIONE VENETO</t>
+          <t>COMITATO ETICO PER LA PRATICA CLINICA DELL'AZIENDA ULSS 9 SCALIGERA - NOMINA NUOVI COMPONENTI E PRESA D’ATTO DEL REGOLAMENTO</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>1127</t>
+          <t>460</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B22" t="inlineStr"/>
+          <t>Procedure</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Controllo Di Gestione</t>
+        </is>
+      </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>31/03/2022</t>
+          <t>20/10/2025</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>DGR N. 1669/2021: MODIFICA DELL' ATTO AZIENDALE E CONSEGUENTE APPROVAZIONE PIANO DI ATTUAZIONE PER LE ATTIVITÀ ASSISTENZIALI ALL'INTERNO DEGLI ISTITUTI PENITENZIARI 
-&amp;nbsp;</t>
+          <t>Procedura Operativa Aziendale Piano degli Investimenti</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>311</t>
+          <t>1331</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B23" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>31/05/2022</t>
+          <t>13/10/2025</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>CODICE DELL'AMMINISTRAZIONE DIGITALE (CAD): NOMINA FIGURE ALL'INTERNO DELL'AULSS N. 9 SCALIGERA</t>
+          <t>ADOZIONE NUOVO REGOLAMENTO PER LA DISCIPLINA DELLE DONAZIONI IN FAVORE DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>1319</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B24" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Di Ospedale</t>
+        </is>
+      </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>30/08/2022</t>
+          <t>23/09/2025</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>ATTO AZIENDALE: MODIFICHE E APPROVAZIONE TESTO COORDINATO</t>
+          <t>APPROVAZIONE REGOLAMENTO PER LA GESTIONE DELLE SOMME A DISPOSIZIONE DEL COORDINAMENTO OSPEDALIERO TRAPIANTI DERIVANTI DA ATTIVITA' DI PRELIEVO E CESSIONE ORGANI</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>1169</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Procedure</t>
-[...2 lines deleted...]
-      <c r="B25" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>21/03/2023</t>
+          <t>24/07/2025</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO PROCEDURA OPERATIVA PER IL TRATTAMENTO DEL CONFLITTO DI INTERESSE</t>
+          <t>RETTIFICA DELIBERAZIONE N. 825 DEL 30/06/2025 DI APPROVAZIONE DI MODIFICHE ALL'ATTO AZIENDALE</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>918</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...2 lines deleted...]
-      <c r="B26" t="inlineStr"/>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>24/05/2023</t>
+          <t>05/07/2025</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>MODIFICA ATTO AZIENDALE</t>
+          <t>REGOLAMENTO SULL’UTILIZZO DEI CANALI SOCIAL (SOCIAL MEDIA POLICY) NELL'AZIENDA ULSS9 SCALIGERA</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>556</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B27" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>16/02/2017</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA CONCESSIONE DEL PATROCINIO E UTILIZZO DEL LOGO DELL’AZIENDA ULSS N.9 SCALIGERA DI VERONA</t>
+          <t>ATTO AZIENDALE AULSS 9 SCALIGERA ADOTTATO CON DDG 1127/2020 E SUCCESSIVE MODIFICHE E INTEGRAZIONI. APPROVAZIONE MODIFICA.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>825</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr"/>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>03/09/2017</t>
+          <t>27/06/2025</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DI GESTIONE DEI SINISTRI RCT DELL'AREA SCALIGERA</t>
+          <t>ADOZIONE REGOLAMENTO AZIENDALE PER IL FUNZIONAMENTO DELLO SPORTELLO DI SUPPORTO PSICOLOGICO DI CUI ALLA DGRV N. 960 DEL 13 AGOSTO 2024.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>818</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr"/>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Direttore Della Funzione Territoriale</t>
+        </is>
+      </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>19/05/2017</t>
+          <t>27/06/2025</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE DI PUBBLICA TUTELA E CONFERENZA DEI SERVIZI</t>
+          <t>PNRR MISSIONE 6 - COMPONENTE 1 - INVESTIMENTO 1.1: CASE DELLA COMUNITA’ E PRESA IN CARICO DELLA PERSONA – REGOLAMENTO DI FUNZIONAMENTO DELLA CASA DELLA COMUNITA’ DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>823</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr"/>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Assistenza Farmaceutica Territoriale</t>
+        </is>
+      </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>08/10/2017</t>
+          <t>05/06/2025</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DISCIPLINANTE IL RAPPORTO DI LAVORO A TEMPO PARZIALE PER IL PERSONALE DEL COMPARTO, PER L'AZIENDA ULSS9 SCALIGERA</t>
+          <t>APPROVAZIONE REGOLAMENTO DELL’UNITA’ PER LA RICERCA CLINICA (URC) DELL’AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>535</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr"/>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>08/10/2017</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE PER L'ASSEGNAZIONE DELLE FUNZIONI DI COORDINAMENTO AL PERSONALE DEL COMPARTO, PER L'AZIENDA ULSS9 SCALIGERA</t>
+          <t>SAI - MOBILITA' INTRAZIENDALE AI SENSI DELL' ART. 20, COMMA 1, A.C.N. DEL 04/04/2024 - RETTIFICA DELIBERAZIONE N. 187 DEL 18/02/2025.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>462</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B32" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>24/08/2017</t>
+          <t>07/04/2025</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA FORMAZIONE E L'AGGIORNAMENTO PROFESSIONALE</t>
+          <t>NOMINA DEL COMITATO DI DIPARTIMENTO FUNZIONALE DI SANITA’ PUBBLICA VETERINARIA E SICUREZZA ALIMENTARE DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>438</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B33" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>24/08/2017</t>
+          <t>25/03/2025</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DI ACCESSO AI SERVIZI SEMIRESIDENZIALI</t>
+          <t>COLLEGIO DI DIREZIONE DELL'AULSS 9 SCALIGERA - DETERMINAZIONI</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>375</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr"/>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>24/08/2017</t>
+          <t>25/03/2025</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SIL - SERVIZI INTEGRAZIONE LAVORATIVA</t>
+          <t>COLLEGIO DI DIREZIONE DELL'AULSS 9 SCALIGERA - DETERMINAZIONI</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>375</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B35" t="inlineStr"/>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>28/09/2017</t>
+          <t>18/02/2025</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA GESTIONE DELLA CASSA ECONOMALE</t>
+          <t>SAI - MOBILITA' INTRAZIENDALE AI SENSI DELL'ART. 20, COMMA 1, ACN DEL 04/04/2024 - APPROVAZIONE REGOLAMENTO AZIENDALE</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>833</t>
+          <t>187</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B36" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>14/09/2017</t>
+          <t>05/02/2025</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DEL NUCLEO PER LA RICERCA CLINICA DELL'AZIENDA ULSS9 SCALIGERA</t>
+          <t>Ufficio Privacy. Determinazioni in merito.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>532</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr"/>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Assistenza Farmaceutica Territoriale</t>
+        </is>
+      </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>25/10/2017</t>
+          <t>04/02/2025</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE PER LO SVOLGIMENTO DEGLI SPOSTAMENTI PER MOTIVI DI SERVIZIO DEL PERSONALE DIPENDENTE, PER L'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>COMMISSIONE PER LA VALUTAZIONE DEGLI USI OFF LABEL DI MEDICINALI E DEI TRATTAMENTI INDISPENSABILI E INSOSTITUIBILI RICONDUCIBILI AI LIVELLI ESSENZIALI DI ASSISTENZA (LEA): APPROVAZIONE DEL REGOLAMENTO DI FUNZIONAMENTO DELLA COMMISSIONE E MODIFICA ED INTEGRAZIONE DEI COMPONENTI</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>428</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B38" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>11/09/2017</t>
+          <t>23/12/2024</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA DISCIPLINA DELLE DONAZIONI IN FAVORE DELL'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>NOMINA DEI COMITATI DI DIPARTIMENTO DELL’AZIENDA U.L.S.S. 9 SCALIGERA E AFFIDAMENTO PROVVISORIO INCARICHI DI SOSTITUZIONE DI DIRETTORE DI DIPARTIMENTO IN SCADENZA DELL’AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>1332</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr"/>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>23/11/2017</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA CONCESSIONE E LA FRUIZIONE DEI PERMESSI STUDIO (PERSONALE DEL COMPARTO)</t>
+          <t>ADOZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEL COLLEGIO DI DIREZIONE DELL'AULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>996</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr"/>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Gestione Risorse Umane</t>
+        </is>
+      </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>20/12/2017</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L'ESERCIZIO DELLA LIBERA PROFESSIONE INTRA MOENIA DEI MEDICI SPECIALISTI, MEDICI VETERINARI E DELLE ALTRE PROFESSIONALITA' AMBULATORIALI</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO CONCERNENTE L’ISTITUZIONE E L’ASSEGNAZIONE DELLE BORSE DI STUDIO DELL’AZIENDA U.LS.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>1077</t>
+          <t>1288</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr"/>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>28/12/2017</t>
+          <t>09/12/2024</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER ASSISTENZA E PATROCINIO LEGALE</t>
+          <t>AGGIORNAMENTO E APPROVAZIONE DEL REGOLAMENTO PER LE ELEZIONI DEL CONSIGLIO DEI SANITARI</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>1125</t>
+          <t>876</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B42" t="inlineStr"/>
       <c r="C42" t="inlineStr">
         <is>
-          <t>28/12/2017</t>
+          <t>09/12/2024</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>REGOLAMENTO E PROCEDURA OPERATIVA PERMESSI LEGGE 104/92</t>
+          <t>AGGIORNAMENTO E APPROVAZIONE DEL REGOLAMENTO PER LE ELEZIONI DEL CONSIGLIO DEI SANITARI</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>1130</t>
+          <t>876</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr"/>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>28/12/2017</t>
+          <t>27/11/2024</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LO SCARTO DEI DOCUMENTI CARTACEI D'ARCHIVIO, AMMINISTRATIVI E SANITARI, DELL'AZIENDA ULSS 9 SCALIGERA DI VERONA</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER L'ASSISTENZA E IL PATROCINIO LEGALE E DELLE MODALITA' DI COSTITUZIONE DEL RELATIVO ELENCO.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>1208</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr"/>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>29/12/2017</t>
+          <t>07/11/2024</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE SUL DIVIETO DI FUMO NEI LOCALI E NEGLI SPAZI ESTERNI DELL'AZIENDA ULSS 9 SCALIGERA E DISCIPLINA DEL PROCEDIMENTO SANZIONATORIO</t>
+          <t>SAI – MOBILITA’ INTRAZIENDALE AI SENSI DELL’ART. 20, COMMA 1, ACN 04.04.2024 – APPROVAZIONE REGOLAMENTO AZIENDALE.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>1159</t>
+          <t>715</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B45" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>29/12/2017</t>
+          <t>18/10/2024</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE PER L'ESERCIZIO DEL DITITTO DI ACCESSO DOCUMENTALE, ACCESSO CIVICO SEMPLICE, ACCESSO CIVICO GENERALIZZATO</t>
+          <t>NOMINA DELLA COMMISSIONE ELETTORALE E DEL REFERENTE INFORMATICO PER LO SVOLGIMENTO DELLE OPERAZIONI ELETTORALI PER L’ELEZIONE DEI COMPONENTI ELETTIVI DEI COMITATI DI DIPARTIMENTO DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>1161</t>
+          <t>1059</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr"/>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Assistenza Farmaceutica Territoriale</t>
+        </is>
+      </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>29/12/2017</t>
+          <t>10/10/2024</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER I PROCEDIMENTI DISCIPLINARI PER IL PERSONALE AREA COMPARTO</t>
+          <t>APPROVAZIONE DEL NUOVO REGOLAMENTO DEL SERVIZIO DELLE FARMACIE APERTE AL PUBBLICO DELL’AULSS 9.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>1162</t>
+          <t>1019</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B47" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>29/12/2017</t>
+          <t>10/10/2024</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER I PROCEDIMENTI DISCIPLINARI PER IL PERSONALE DIRIGENTE</t>
+          <t>NOMINA DEL CONSIGLIO DEI SANITARI DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>1162</t>
+          <t>1023</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B48" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Internal Auditing</t>
+        </is>
+      </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>18/01/2018</t>
+          <t>17/09/2024</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L'ATTRIBUZIONE DELLA PRODUTTIVITA' COLLETTIVA DEL PERSONALE DEL COMPARTO SANITA'</t>
+          <t>DELIBERAZIONE N. 916 DEL 16/09/2024_RINNOVO DEL CONSIGLIO DEI SANITARI DELL'AZIENDA ULSS9 SCALIGERA: INDIZIONE DELLE ELEZIONI, NOMINA DELLA COMMISSIONE ELETTORALE E APPROVAZIONE DELLO SCHEMA DELL'AVVISO. RETTIFICA.</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>917</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B49" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>18/01/2018</t>
+          <t>16/09/2024</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>REGOLAMENTO GESTIONE DELLE ASSENZE IMPROVVISE</t>
+          <t>RINNOVO DEL CONSIGLIO DEI SANITARI DELL’AZIENDA ULSS N. 9 SCALIGERA: INDIZIONE DELLE ELEZIONI, NOMINA DELLA COMMISSIONE ELETTORALE E PPROVAZIONE DELLO SCHEMA DELL’AVVISO.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>916</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B50" t="inlineStr"/>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Urp Comunicazione E Marketing</t>
+        </is>
+      </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>18/01/2018</t>
+          <t>26/08/2024</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DELL'ORARIO DI LAVORO PERSONALE DEL COMPARTO</t>
+          <t>NUOVO REGOLAMENTO DI PUBBLICA TUTELA E DELLA CONFERENZA DEI SERVIZI DELL'AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>832_2024</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B51" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>31/01/2018</t>
+          <t>06/07/2024</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L'ISTITUZIONE ED IL FUNZIONAMENTO DELL'ALBO FORMATORI</t>
+          <t>PROROGA COLLEGIO DI DIREZIONE</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>592</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B52" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>29/12/2017</t>
+          <t>26/06/2024</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>MANUALE PER LA GESTIONE DEL PROTOCOLLO INFORMATICO, DEI FLUSSI DOCUMENTALI E DEGLI ARCHIVI DELL'AZIENDA ULSS N.9 SCALIGERA - APPROVAZIONE.</t>
+          <t>L.R. N. 9/2024: NUOVA ARTICOLAZIONE DEL TERRITORIO AZIENDALE IN DISTRETTI E CONSEGUENTE MODIFICA ATTO AZIENDALE.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>1160</t>
+          <t>661</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr"/>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Assistenza Farmaceutica Territoriale</t>
+        </is>
+      </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>28/12/2017</t>
+          <t>20/06/2024</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>ADOZIONE MANUALE DEL SISTEMA DI GESTIONE DELLA SICUREZZA AZIENDA ULSS N. 9 SCALIGERA</t>
+          <t>ISTITUZIONE DELLA COMMISSIONE AZIENDALE PER L’APPROPRIATEZZA PRESCRITTIVA DELL’AZIENDA ULSS 9 SCALIGERA E APPROVAZIONE DEL REGOLAMENTO DI FUNZIONAMENTO.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>1109</t>
+          <t>641</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr"/>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Assistenza Farmaceutica Territoriale</t>
+        </is>
+      </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>22/02/2018</t>
+          <t>07/05/2024</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>PRESA ATTO ACCORDI IN ORDINE AL &amp;quot;REGOLAMENTO SULLA RISOLUZIONE CONSENSUALE DEL RAPPORTO DI LAVORO DEL PERSONALE- AREA DIRIGENZA MEDICA E VETERINARIA E AREA DIRIGENZA SANITARIA PROFESSIONALE TECNICA AMMINISTRATIVA&amp;quot;</t>
+          <t>APPLICAZIONE DELLA DGR N. 1624/2023 DELLA REGIONE DEL VENETO: INDIVIDUAZIONE DEL REFERENTE AZIENDALE, APPROVAZIONE E ADOZIONE DELLA PROCEDURA PER LA REGOLAMENTAZIONE DELL’ATTIVITÀ DI INFORMAZIONE SCIENTIFICA NELL’AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>696</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr"/>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>03/01/2018</t>
+          <t>17/04/2024</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>UFFICIO PROCEDIMENTI DISCIPLINARI EX ART. 55-BIS D.LGS. 165/2001. NOMINA COMPONENTI.</t>
+          <t>REGOLAMENTO DELLA PEDIATRIA DI LIBERA SCELTA PER IL SUBENTRO IN FORME ASSOCIATIVE E/O PERSONALE DI STUDIO, IN CASO DI CESSAZIONE/TRASFERIMENTO/RINUNCIA DI UN COMPONENTE. AGGIORNAMENTO.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>405</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr"/>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>19/04/2018</t>
+          <t>17/04/2024</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER L'ACCESSO ALLA DOCUMENTAZIONE SANITARIA</t>
+          <t>REGOLAMENTO DEI MEDICI DEL RUOLO UNICO ASSISTENZA PRIMARIA A CICLO DI SCELTA PER IL SUBENTRO IN FORME ASSOCIATIVE E/O PERSONALE DI STUDIO. AGGIORNAMENTO.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>407</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B57" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>22/03/2018</t>
+          <t>29/02/2024</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA: PROROGA REGOLAMENTI</t>
+          <t>ATTO AZIENDALE. REVISIONE ORGANIZZAZIONE DELLE PROFESSIONI SANITARIE.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>242</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B58" t="inlineStr"/>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>19/04/2018</t>
+          <t>28/02/2024</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAM ENTO PER L’ACCESSO E LA PERM ANENZA DELLE PERSONE NELLE UNITA’ OPERATIVE OSPEDALIERE DELL’AZIENDA U.L.S.S. 9 SCALIGERA AL DI FUORI DEGLI ORARI DI VISITA</t>
+          <t>CESSIONE DI CREDITI DERIVANTI DA CORRISPETTIVO DI CONTRATTI: ADOZIONE REGOLAMENTO.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>203</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B59" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>05/03/2018</t>
+          <t>07/02/2024</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER L'UTILIZZO DELLE SALE CONFERENZE E DELLE ALTRE AULE OSPEDALIERE DELL'AZIENDA U.L.S.S. 9 SCALIGERA</t>
+          <t>NOMINA DEL COLLEGIO SINDACALE TRIENNIO 2024-2026</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>111</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B60" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>05/10/2018</t>
+          <t>12/01/2024</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SULLE PROCEDURE DI ACCERTAMENTO DELLA INABILITA' ASSOLUTA E PERMANENTE AD OGNI ATTIVITA' LAVORATIVA, A PROFICUO LAVORO E MANSIONE DEL PERSONALE DELL'AZIENDA SANITARIA ULSS9 &amp;quot;SCALIGERA&amp;quot; DI VERONA</t>
+          <t>COLLEGIO SINDACALE: APPLICAZIONE DELLA PROROGA E COSTITUZIONE IN VIA STRAORDINARIA DELL'ORGANO</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B61" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>31/01/2018</t>
+          <t>08/01/2024</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ATTO AZIENDALE AULSS 9 SCALIGERA . DGRV N. 1306 DEL 16 AGOSTO 2017- REGOLAMENTO DPS</t>
+          <t>COSTITUZIONE DEL NUOVO COLLEGIO DI DIREZIONE QUALE ORGANO DELL'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>763</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B62" t="inlineStr"/>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>31/01/2018</t>
+          <t>08/09/2023</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ATTO AZIENDALE AULSS 9 SCALIGERA . DGRV N. 1306 DEL 16 AGOSTO 2017_REGOLAMENTO UCAD</t>
+          <t>REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER L'ASSISTENZA E PATROCINIO LEGALE DELL'AZIENDA ULSS 9 SCALIGERA. RETTIFICA A DDG 707 DEL 14/07/2023.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>785</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr"/>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>25/05/2018</t>
+          <t>30/08/2023</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L’ACCESSO ALLA DOCUM ENTAZIONE SANITARIA APPROVATO CON DELIBERAZIONE N. 249 DEL 19/04/2018 -- RETTIFICA ART. 7 E SOSTITUZIONE ALLEGATO N. 1</t>
+          <t>ADOZIONE REGOLAMENTO PER LA CORRESPONSIONE DEI COMPENSI PROFESSIONALI AD AVVOCATI INTERNI.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>838</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr"/>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>21/06/2018</t>
+          <t>23/08/2023</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO CASSA ECONOMALE</t>
+          <t>REGOLAMENTO SERVIZIO CASSA BORSELLINO IN REMS - APPROVAZIONE.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>803</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr"/>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Di Ospedale</t>
+        </is>
+      </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>14/06/2018</t>
+          <t>23/08/2023</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>PROROGA REGOLAMENTI DISCIPLINANTI L’ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO PER IL BUON FUNZIONAMENTO DEI GRUPPI OPERATORI E DELLE SALE OPERATORIE DEGLI OSPEDALI DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>408</t>
+          <t>808</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B66" t="inlineStr"/>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>28/06/2018</t>
+          <t>14/07/2023</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L’INSERIMENTO TEMPESTIVO DI PAZIENTI ANZIANI NON AUTOSUFFICIENTI, IN UN PROGETTO DI RESIDENZIALITÀ TEMPORANEA – APPROVAZIONE PROGETTO SPERIMENTALE.</t>
+          <t>APPROVAZIONE REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER L'ASSISTENZA E PATROCINIO LEGALE DELL'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>707</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B67" t="inlineStr"/>
       <c r="C67" t="inlineStr">
         <is>
-          <t>30/08/2018</t>
+          <t>02/07/2023</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>REGOLAMENTO EROGAZIONE PRESTAZIONI ECONOMICHE INTEGRATIVE RETTE SERVIZI RESIDENZIALI CICLO CONTINUATIVO PERSONE DISABILITÀ NON AUTOSUFFICIENTI</t>
+          <t>MODIFICA ALL’ART. 18 DEL REGOLAMENTO AZIENDALE “INVENTARIO BENI MOBILI PATRIMONIALI” AL FINE DI CONSENTIRE LA DESTINAZIONE A FINI UMANITARI DELLE ATTREZZATURE MEDICHE/SANITARIE DISMESSE MA FUNZIONANTI. PROVVEDIMENTI CONSEGUENTI</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>106</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B68" t="inlineStr"/>
       <c r="C68" t="inlineStr">
         <is>
-          <t>10/04/2018</t>
+          <t>24/05/2023</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>ISTITUZIONE COMITATO SCIENTIFICO PERMANENTE PER LA FORMAZIONE AZIENDALE IN EMERGENZA SANITARIA E APPROVAZIONE “REGOLAMENTO PER LA DISCIPLINA DELLE ATTIVITA’ DEI CENTRI DI FORMAZIONE IRC ED AHA - SIMEU DELL’AULSS 9 SCALIGERA”</t>
+          <t>MODIFICA ATTO AZIENDALE</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>631</t>
+          <t>508</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr"/>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Servizi Tecnici E Patrimoniali</t>
+        </is>
+      </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>25/10/2018</t>
+          <t>28/04/2023</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DEL COMITATO DI DIPARTIMENTO DI PREVENZIONE AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>REGOLAMENTO PER LA CONCESSIONE IN LOCAZIONE E AFFITTO DI IMMOBILI DI PROPRIETÀ DELL’AZIENDA ULSS9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>390</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B70" t="inlineStr"/>
       <c r="C70" t="inlineStr">
         <is>
-          <t>11/08/2018</t>
+          <t>18/04/2023</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>ACCORDO DECENTRATO &amp;quot;REGOLAMENTO IN MATERIA DI AFFIDAMENTO E REVOCA DEGLI INCARICHI DIRIGENZIALI DELL'AREA PROFESSIONALE TECNICA ED AMMINISTRATIVA&amp;quot;, PER L'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>MEDICI DI ASSISTENZA PRIMARIA: REGOLAMENTO PER IL SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO. AGGIORNAMENTO</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>376</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr"/>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Gestione Risorse Umane</t>
+        </is>
+      </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>17/10/2018</t>
+          <t>10/04/2023</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>MODIFICA REGOLAMENTO PER LA FORMAZIONE E L'AGGIORNAMENTO</t>
+          <t>APPROVAZIONE "REGOLAMENTO PER LO SVOLGIMENTO DI ATTIVITA’ PROFESSIONALI AI SENSI DELL’ART. 13 D.L. 34/2023 CONV. IN L. 56/2023, RISERVATO AL PERSONALE DELLE PROFESSIONI SANITARIE DEL COMPARTO SANITA’ con validità fino al 31/12/2025"</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>988</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Procedure</t>
         </is>
       </c>
       <c r="B72" t="inlineStr"/>
       <c r="C72" t="inlineStr">
         <is>
-          <t>02/07/2019</t>
+          <t>21/03/2023</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO CASSA ECONOMALE. MODIFICHE.</t>
+          <t>AGGIORNAMENTO PROCEDURA OPERATIVA PER IL TRATTAMENTO DEL CONFLITTO DI INTERESSE</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>260</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr"/>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Di Ospedale</t>
+        </is>
+      </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>21/02/2019</t>
+          <t>21/03/2023</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE IN MATERIA DI PRESCRIZIONE, AUTORIZZAZIONE E FORNITURA DEI DISPOSITIVI PROTESICI PER I CITTADINI DELL’AZIENDA ULSS N. 9 SCALIGERA</t>
+          <t>D.G.R.V. N. 811 DEL 23/06/2020 – RINNOVO COMPOSIZIONE DELLA UNITÀ DI VALUTAZIONE AZIENDALE (UVA – DM) DELLE RICHIESTE DI ACQUISTO DEI DISPOSITIVI MEDICI PRESSO L’AZIENDA ULSS 9 SCALIGERA - APPROVAZIONE “REGOLAMENTO DI FUNZIONAMENTO DELL’UNITÀ DI VALUTAZIONE DEI DISPOSITIVI MEDICI DELL’AULSS9 SCALIGERA”</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>256</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B74" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>22/02/2023</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO AZIENDALE IN MATERIA DI PROTEZIONE DEI DATI PERSONALI (ATTUATIVO DEL REGOLAMENTO EUROPEO N. 2016/679)</t>
+          <t>CONSIGLIO DEI SANITARI: PRESA D'ATTO DELLE OPERAZIONI DI VOTO E NOMINA DEI COMPONENTI RAPPRESENTANTI DELLE CATEGORIE VACANTI.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>182</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B75" t="inlineStr"/>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Servizi Tecnici E Patrimoniali</t>
+        </is>
+      </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>28/02/2019</t>
+          <t>14/02/2023</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO AZIENDALE SULLA DISCIPLINA DELL'ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA</t>
+          <t>REGOLAMENTO PER LA CONCESSIONE IN COMODATO D'USO E USUFRUTTO DEI LOCALI ALL'INTERNO DI EDIFICI E DI STRUTTURE DI PROPRIETA' DELL'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>138</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B76" t="inlineStr"/>
       <c r="C76" t="inlineStr">
         <is>
-          <t>28/02/2019</t>
+          <t>14/02/2023</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>REGOLAMENTO (UE) 2016/679 (PRIVACY EUROPEA): PIANO OPERATIVO DELLE COMPETENZE IN MATERIA DI PROTEZIONE DEI DATI PERSONALI - LINEE GUIDA AZIENDA ZERO.</t>
+          <t>REGOLAMENTO COMITATO DEI FAMILIARI DELL'UOSD CERRIS: COMPITI E FUNZIONAMENTO</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>141</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B77" t="inlineStr"/>
       <c r="C77" t="inlineStr">
         <is>
-          <t>28/02/2018</t>
+          <t>30/12/2022</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>REGOLAMENTO UE 2016/679: ADEMPIMENTI IN MATERIA DI DELEGATO AL TRATTAMENTO DEI DATI PERSONALI E RESPONSABILE ESTERNO DEL TRATTAMENTO DEI DATI PERSONALI.</t>
+          <t>NUOVO REGOLAMENTO DI PUBBLICA TUTELA E DELLA CONFERENZA DEI SERVIZI DELL'AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>1357</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B78" t="inlineStr"/>
       <c r="C78" t="inlineStr">
         <is>
-          <t>28/03/2019</t>
+          <t>30/12/2022</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO PER LA DISCIPLINA DEI CONTROLLI SULLE AUTOCERTIFICAZIONI DI ESENZIONE STATUS-REDDITO E L’APPLICAZIONE DELLE SANZIONI AMMINISTRATIVE</t>
+          <t>REGOLAMENTO PER LA GESTIONE DEL SITO WEB ISTITUZIONALE, DEL PORTALE INTRANET E DEI CANALI SOCIAL DELL'AZIENDA ULSS 9. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>1358</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B79" t="inlineStr"/>
       <c r="C79" t="inlineStr">
         <is>
-          <t>18/04/2019</t>
+          <t>30/12/2022</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE IN MATERIA DI “INCOMPATIBILITA’ ED AUTORIZZAZIONE ALLO SVOLGIMENTO DI INCARICHI EXTRAISTITUZIONALI” NON COMPRESI NEI COMPITI E NEI DOVERI D’UFFICIO, AI SENSI DELL’ART. 53 DEL D.LGS. N. 165 DEL 30 MARZO 2001 E S.M.I.</t>
+          <t>ADOZIONE NUOVO REGOLAMENTO PER LA DISCIPLINA DELLE DONAZIONI IN FAVORE DELL'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>1362</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B80" t="inlineStr"/>
       <c r="C80" t="inlineStr">
         <is>
-          <t>16/05/2019</t>
+          <t>30/12/2022</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO CASSA ECONOMALE. MODIFICA.</t>
+          <t>REGOLAMENTO AZIENDALE DI ORGANIZZAZIONE E GESTIONE DEGLI OSPEDALI DI COMUNITA', PUBBLICI E PRIVATI ACCREDITATI, DELL'AMBITO TERRITORIALE DELL'ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>1344</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B81" t="inlineStr"/>
       <c r="C81" t="inlineStr">
         <is>
-          <t>16/05/2019</t>
+          <t>05/12/2022</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA FORMAZIONE - CHIARIMENTI E INTEGRAZIONI</t>
+          <t>COMITATO MULTIDISCIPLINARE PER LA GOVERNANCE DEL POCT( POINT OF CARE TESTING) NELL'AZIENDA ULSS 9 SCALIGERA - ISTITUZIONE E APPROVAZIONE REGOLAMENTO</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>490</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B82" t="inlineStr"/>
       <c r="C82" t="inlineStr">
         <is>
-          <t>20/06/2019</t>
+          <t>28/10/2022</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>ADOZIONE DEL REGOLAMENTO PER LE ELEZIONI DEL CONSIGLIO DEI SANITARI</t>
+          <t>REGOLAMENTO DELLA PEDIATRIA DI LIBERA SCELTA PER IL SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO. AGGIORNAMENTO.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>1094</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B83" t="inlineStr"/>
       <c r="C83" t="inlineStr">
         <is>
-          <t>20/06/2019</t>
+          <t>03/10/2022</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>APPROVAZIONE &amp;quot;REGOLAMENTO PER L’AFFIDO FAMILIARE&amp;quot; NELL’AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>TAVOLO DI COORDINAMENTO DEL SERVIZIO EDUCATIVO PROFESSIONALE DELL’AZIENDA ULSS 9 SCALIGERA: ADOZIONE NUOVO REGOLAMENTO.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>234</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B84" t="inlineStr"/>
       <c r="C84" t="inlineStr">
         <is>
-          <t>20/06/2019</t>
+          <t>09/09/2022</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEL CENTRO PER L’AFFIDO E LA SOLIDARIETA’ FAMILIARE (CASF) NELL’AZIENDA ULSS 9 SCALIGERA E PROVVEDIMENTI CONSEGUENTI.</t>
+          <t>SAI - MOBILITA' INTRAZIENDALE ART. 30, COMMA 6, ACN 31.03.2020 E SMI - MODIFICA REGOLAMENTO</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>376</t>
+          <t>902</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B85" t="inlineStr"/>
       <c r="C85" t="inlineStr">
         <is>
-          <t>25/07/2019</t>
+          <t>30/08/2022</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA GESTIONE DEL PARCO AUTOMEZZI DELL'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>ATTO AZIENDALE: MODIFICHE E APPROVAZIONE TESTO COORDINATO</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>860</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B86" t="inlineStr"/>
       <c r="C86" t="inlineStr">
         <is>
-          <t>08/12/2019</t>
+          <t>12/06/2022</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER L’UTILIZZO DEGLI STRUMENTI INFORMATICI E TELEMATICI DELL’ULSS 9 SCALIGERA</t>
+          <t>APPROVAZIONE REGOLAMENTO AZIENDALE PER LA GESTIONE CONTABILE E ORGANIZZATIVA DEL MAGAZZINO ECONOMALE DELLA AULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>515</t>
+          <t>1209</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B87" t="inlineStr"/>
       <c r="C87" t="inlineStr">
         <is>
-          <t>29/08/2019</t>
+          <t>12/06/2022</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>COMITATO SINDACI DISTRETTI1/2 AULSS 9 SCALIGERA. REGOLAMENTO PER L'EROGAZIONE PRESTAZIONI ECONOMICHE INTEGRATIVE RETTE PER SERVIZI RESIDENZIALI A CICLO CONTINUATIVO PER PERSONE CON DISABILITA' NONAUTOSUFFICIENTI. POSTICIPAZIONE ENTRATA IN VIGORE</t>
+          <t>REGOLAMENTO SUPERVISIONE PUBBLICITARIA</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>538</t>
+          <t>1222</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B88" t="inlineStr"/>
       <c r="C88" t="inlineStr">
         <is>
-          <t>31/12/2019</t>
+          <t>31/05/2022</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO INVENTARIO BENI MOBILI PATRIM ONIALI DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>CODICE DELL'AMMINISTRAZIONE DIGITALE (CAD): NOMINA FIGURE ALL'INTERNO DELL'AULSS N. 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>600</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B89" t="inlineStr"/>
       <c r="C89" t="inlineStr">
         <is>
-          <t>28/05/2020</t>
+          <t>31/05/2022</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>MODIFICA DEL REGOLAMENTO PER IL FUNZIONAMENTO DEL COLLEGIO DI DIREZIONE DELL'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>DELIBERAZIONE N. 421 DEL 28/04/2022 - REGOLAMENTO DELL'AZIENDA ULSS 9 SCALIGERA SUL TRATTAMENTO ALBERGHIERO DIFFERENZIATO - RETTIFICA ART. 3.1 PRENOTAZIONE - PER MERO ERRORE MATERIALE</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>567</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B90" t="inlineStr"/>
       <c r="C90" t="inlineStr">
         <is>
-          <t>25/06/2020</t>
+          <t>28/04/2022</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>ADOZIONE DEL REGOLAMENTO PER IL FUNZIONAMENTO DEL CONSIGLIO DEI SANITARI DELL'AULSS 9 SCALIGERA</t>
+          <t>APPROVAZIONE REGOLAMENTO DELL’AZIENDA ULSS 9 SCALIGERA SUL TRATTAMENTO ALBERGHIERO DIFFERENZIATO.-</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>421</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B91" t="inlineStr"/>
       <c r="C91" t="inlineStr">
         <is>
-          <t>17/07/2020</t>
+          <t>28/04/2022</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>“REGOLAM ENTO PER L’ACCESSO ALLA DOCUM ENTAZIONE SANITARIA” APPROVATO CON DELIBERAZIONE N. 249 DEL 19/04/2018 - MODIFICA ARTICOLI 7 E 10 E AGGIORNAMENTO RELATIVA MODULISTICA</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 1161/2020. APPROVAZIONE DEFINITA “REGOLAMENTO DI GESTIONE DEL REGISTRO UNICO DI RESIDENZIALITA’ (R.U.R.) DELL’AZIENDA ULSS 9 SCALIGERA”</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>438</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B92" t="inlineStr"/>
       <c r="C92" t="inlineStr">
         <is>
-          <t>27/08/2020</t>
+          <t>31/03/2022</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>REGOLAMENTO FREQUENZA VOLONTARIA A SCOPO DIDATTICO FORMATIVO</t>
+          <t xml:space="preserve">DGR N. 1669/2021: MODIFICA DELL' ATTO AZIENDALE E CONSEGUENTE APPROVAZIONE PIANO DI ATTUAZIONE PER LE ATTIVITÀ ASSISTENZIALI ALL'INTERNO DEGLI ISTITUTI PENITENZIARI  </t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>311</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B93" t="inlineStr"/>
       <c r="C93" t="inlineStr">
         <is>
-          <t>24/09/2020</t>
+          <t>24/02/2022</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>ADOZIONE REGOLAMENTO PER LA DISCIPLINA DELLE COMPETENZE DEL RESPONSABILE UNICO DEL PROCEDIMENTO (R.U.P) E DEL DIRETTORE DI ESECUZIONE DEL CONTRATTO (D.E.C) IN MATERIA DI CONTRATTI PUBBLICI PER LE FORNITURE DI BENI E SERVIZI.</t>
+          <t>APPROVAZIONE REGOLAMENTO PER LA GESTIONE ED IL TRASPORTO DI MATERIALE ECONOMALE, SANITARIO E CAMPIONI BIOLOGICI DELLA AULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>749</t>
+          <t>182</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B94" t="inlineStr"/>
       <c r="C94" t="inlineStr">
         <is>
-          <t>24/09/2020</t>
+          <t>28/01/2022</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DEI TIROCINI FORMATIVI ULSS 9 SCALIGERA</t>
+          <t>APPROVAZIONE DEL “REGOLAMENTO PER IL SUPPORTO AL SERVIZIO DI TRASPORTO SCOLASTICO RIVOLTO A STUDENTI CON DISABILITÀ FREQUENTANTI ISTITUTI SUPERIORI/CFP” DGRV N. 819/2018, N. 1033/2018 E N. 1094/2021</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>90</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B95" t="inlineStr"/>
       <c r="C95" t="inlineStr">
         <is>
-          <t>10/01/2020</t>
+          <t>27/01/2022</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>RETTIFICA &amp;quot;ALLEGATO A&amp;quot; DELLA DELIBERAZIONE N. 749 DEL 24.09.2020.</t>
+          <t>APPROVAZIONE REGOLAMENTO AZIENDALE SULLA DISCIPLINA DELL'ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA, RINNOVELLATO AI SENSI DEL CCNL AREA SANITA' SIGLATO IN DATA 19/12/2019.-</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>57</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B96" t="inlineStr"/>
       <c r="C96" t="inlineStr">
         <is>
-          <t>10/01/2020</t>
+          <t>30/12/2021</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LE ELEZIONI ED IL FUNZIONAMENTO DEL CONSIGLIO DEL SERVIZIO SOCIALE PROFESSIONALE DELL’AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI.</t>
+          <t>APPROVAZIONE REGOLAMENTO DI ACCESSO AI SERVIZI PER LA RESIDENZIALITÀ PER PERSONE CON DISABILITA.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>778</t>
+          <t>1090</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B97" t="inlineStr"/>
       <c r="C97" t="inlineStr">
         <is>
-          <t>02/11/2021</t>
+          <t>23/12/2021</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO ORGANIZZATIVO DEL DIPARTIMENTO PER LE DIPENDENZE</t>
+          <t>REGOLAMENTO PER LE ELEZIONI DEL TAVOLO DI COORDINAMENTO DEL SERVIZIO EDUCATIVO PROFESSIONALE AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>1053</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B98" t="inlineStr"/>
       <c r="C98" t="inlineStr">
         <is>
-          <t>18/03/2021</t>
+          <t>23/12/2021</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO DEL DIPARTIMENTO DI RIABILITAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA</t>
+          <t xml:space="preserve">APPROVAZIONE DEL PIANO ORGANIZZATIVO DEL LAVORO AGILE (POLA) - AULSS 9 "SCALIGERA"  </t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>1050</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B99" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>29/01/2021</t>
+          <t>17/11/2021</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>DISPOSIZIONI IN MERITO AL NUOVO ATTO AZIENDALE DELIBERAZIONE N. 1127 DEL 31/12/2020 - COLLEGIO DI DIREZIONE</t>
+          <t>NOMINA DEI COMITATI DEI DIPARTIMENTI OSPEDALIERI DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>881</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B100" t="inlineStr"/>
       <c r="C100" t="inlineStr">
         <is>
-          <t>23/04/2021</t>
+          <t>02/11/2021</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>APPROVAZIONE NUOVO REGOLAMENTO “INVENTARIO BENI MOBILI PATRIMONIALI” DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>APPROVAZIONE REGOLAMENTO ORGANIZZATIVO DEL DIPARTIMENTO PER LE DIPENDENZE</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>112</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B101" t="inlineStr"/>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>05/06/2021</t>
+          <t>14/10/2021</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>COLLEGIO DI DIREZIONE DELL'AULSS N. 9 SCALIGERA - DETERMINAZIONI</t>
+          <t>REGOLAMENTO SUBENTRO A FORME ASSOCIATIVE E PERSONALE DI STUDIO MEDICI DI ASSISTENZA PRIMARIA: presa d'atto delle modifiche al regolamento, concordate dal Comitato aziendale in data 28.9.2021</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>777</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...2 lines deleted...]
-      <c r="B102" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>06/10/2021</t>
+          <t>07/10/2021</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEI DIPARTIMENTI DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
+          <t>NOMINA COMMISSIONE ELETTORALE E DEL REFERENTE INFORMATICO PER LO SVOLGIMENTO DELLE OPERAZIONI ELETTORALI PER L’ELEZIONE DEI OMPONENTI ELETTIVI DEI COMITATI DI DIPARTIMENTO DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>752</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B103" t="inlineStr"/>
       <c r="C103" t="inlineStr">
         <is>
-          <t>17/06/2021</t>
+          <t>06/10/2021</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER LO SVOLGIMENTO DELLE OPERAZIONI ELETTORALI PER L’ELEZIONE DEI COMPONENTI ELETTIVI DEI COMITATI DI DIPARTIMENTO DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
+          <t>APPROVAZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEI DIPARTIMENTI DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>423</t>
+          <t>395</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B104" t="inlineStr"/>
       <c r="C104" t="inlineStr">
         <is>
-          <t>13/05/2021</t>
+          <t>23/09/2021</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>APPROVAZIONE “REGOLAMENTO PROGETTO AFFIDO ANZIANI”. PROVVEDIMENTI ANNO 2021.</t>
+          <t>SAI - MODIFICA REGOLAMENTO PER L'ESERCIZIO DELLA LIBERA PROFESSIONE INTRA MOENIA</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>310</t>
+          <t>694</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B105" t="inlineStr"/>
       <c r="C105" t="inlineStr">
         <is>
-          <t>07/05/2021</t>
+          <t>26/08/2021</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>MODIFICHE AL “REGOLAMENTO PER LA FORMAZIONE E L’AGGIORNAMENTO PROFESSIONALE” DELL’AZIENDAULSS 9 SCALIGERA - DELIBERAZIONE N. 443 DEL 24/06/2021 - CORREZIONE ERRORE MATERIALE</t>
+          <t>APPROVAZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEI DIPARTIMENTI DELL’AZIENDA U.L.S.S. 9 SCALIGERA. INTEGRAZIONE</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>622</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B106" t="inlineStr"/>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>26/08/2021</t>
+          <t>24/06/2021</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEI DIPARTIMENTI DELL’AZIENDA U.L.S.S. 9 SCALIGERA. INTEGRAZIONE</t>
+          <t>Modifiche al  Regolamento per la formazione e l’aggiornamento professionale dell’Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>443</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B107" t="inlineStr"/>
       <c r="C107" t="inlineStr">
         <is>
-          <t>23/09/2021</t>
+          <t>17/06/2021</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>SAI - MODIFICA REGOLAMENTO PER L'ESERCIZIO DELLA LIBERA PROFESSIONE INTRA MOENIA</t>
+          <t>APPROVAZIONE REGOLAMENTO PER LO SVOLGIMENTO DELLE OPERAZIONI ELETTORALI PER L’ELEZIONE DEI COMPONENTI ELETTIVI DEI COMITATI DI DIPARTIMENTO DELL’AZIENDA U.L.S.S. 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>423</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B108" t="inlineStr"/>
       <c r="C108" t="inlineStr">
         <is>
-          <t>03/10/2022</t>
+          <t>05/06/2021</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>TAVOLO DI COORDINAMENTO DEL SERVIZIO EDUCATIVO PROFESSIONALE DELL’AZIENDA ULSS 9 SCALIGERA: ADOZIONE NUOVO REGOLAMENTO.</t>
+          <t>COLLEGIO DI DIREZIONE DELL'AULSS N. 9 SCALIGERA - DETERMINAZIONI</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>255</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B109" t="inlineStr"/>
       <c r="C109" t="inlineStr">
         <is>
-          <t>11/04/2021</t>
+          <t>13/05/2021</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>DGR N. 1664 DEL 1 DICEMBRE 2020 – APPROVAZIONE “REGOLAMENTO PROGETTI VITA INDIPENDENTE”.</t>
+          <t>APPROVAZIONE “REGOLAMENTO PROGETTO AFFIDO ANZIANI”. PROVVEDIMENTI ANNO 2021.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>310</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B110" t="inlineStr"/>
       <c r="C110" t="inlineStr">
         <is>
-          <t>23/12/2021</t>
+          <t>07/05/2021</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LE ELEZIONI DEL TAVOLO DI COORDINAMENTO DEL SERVIZIO EDUCATIVO PROFESSIONALE AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI.</t>
+          <t>MODIFICHE AL “REGOLAMENTO PER LA FORMAZIONE E L’AGGIORNAMENTO PROFESSIONALE” DELL’AZIENDAULSS 9 SCALIGERA - DELIBERAZIONE N. 443 DEL 24/06/2021 - CORREZIONE ERRORE MATERIALE</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>1053</t>
+          <t>494</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B111" t="inlineStr"/>
       <c r="C111" t="inlineStr">
         <is>
-          <t>30/12/2021</t>
+          <t>23/04/2021</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO DI ACCESSO AI SERVIZI PER LA RESIDENZIALITÀ PER PERSONE CON DISABILITA.</t>
+          <t>APPROVAZIONE NUOVO REGOLAMENTO “INVENTARIO BENI MOBILI PATRIMONIALI” DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>225</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B112" t="inlineStr"/>
       <c r="C112" t="inlineStr">
         <is>
-          <t>27/01/2022</t>
+          <t>11/04/2021</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO AZIENDALE SULLA DISCIPLINA DELL'ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA, RINNOVELLATO AI SENSI DEL CCNL AREA SANITA' SIGLATO IN DATA 19/12/2019.-</t>
+          <t>DGR N. 1664 DEL 1 DICEMBRE 2020 – APPROVAZIONE “REGOLAMENTO PROGETTI VITA INDIPENDENTE”.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>848</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B113" t="inlineStr"/>
       <c r="C113" t="inlineStr">
         <is>
-          <t>28/01/2022</t>
+          <t>18/03/2021</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL “REGOLAMENTO PER IL SUPPORTO AL SERVIZIO DI TRASPORTO SCOLASTICO RIVOLTO A STUDENTI CON DISABILITÀ FREQUENTANTI ISTITUTI SUPERIORI/CFP” DGRV N. 819/2018, N. 1033/2018 E N. 1094/2021</t>
+          <t>APPROVAZIONE REGOLAMENTO DEL DIPARTIMENTO DI RIABILITAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>67</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B114" t="inlineStr"/>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>24/02/2022</t>
+          <t>26/02/2021</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER LA GESTIONE ED IL TRASPORTO DI MATERIALE ECONOMALE, SANITARIO E CAMPIONI BIOLOGICI DELLA AULSS 9 SCALIGERA.</t>
+          <t>APPROVAZIONE “REGOLAMENTO UNITA’ DI VALUTAZIONE MULTIDIMENSIONALE DISTRETTUALE (U.V.M.D.) DELL’AZIENDA ULSS 9 SCALIGERA”.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>155</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B115" t="inlineStr"/>
       <c r="C115" t="inlineStr">
         <is>
-          <t>28/04/2022</t>
+          <t>29/01/2021</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO DELL’AZIENDA ULSS 9 SCALIGERA SUL TRATTAMENTO ALBERGHIERO DIFFERENZIATO.-</t>
+          <t>DISPOSIZIONI IN MERITO AL NUOVO ATTO AZIENDALE DELIBERAZIONE N. 1127 DEL 31/12/2020 - COLLEGIO DI DIREZIONE</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>72</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B116" t="inlineStr"/>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>28/04/2022</t>
+          <t>07/01/2021</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 1161/2020. APPROVAZIONE DEFINITA “REGOLAMENTO DI GESTIONE DEL REGISTRO UNICO DI RESIDENZIALITA’ (R.U.R.) DELL’AZIENDA ULSS 9 SCALIGERA”</t>
+          <t>MODIFICHE AL  REGOLAMENTO PER LA FORMAZIONE E L’AGGIORNAMENTO PROFESSIONALE DELL’AULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>480</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B117" t="inlineStr"/>
       <c r="C117" t="inlineStr">
         <is>
-          <t>05/12/2022</t>
+          <t>31/12/2020</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>COMITATO MULTIDISCIPLINARE PER LA GOVERNANCE DEL POCT( POINT OF CARE TESTING) NELL'AZIENDA ULSS 9 SCALIGERA - ISTITUZIONE E APPROVAZIONE REGOLAMENTO</t>
+          <t>APPROVAZIONE ATTO AZIENDALE ULSS9 SCALIGERA - DECRETO 150 DEL 22/12/2020 DEL DIRETTORE GENERALE AREA SANITA’ E SOCIALE DELLA REGIONE VENETO</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>1127</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B118" t="inlineStr"/>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>31/05/2022</t>
+          <t>31/12/2020</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE N. 421 DEL 28/04/2022 - REGOLAMENTO DELL'AZIENDA ULSS 9 SCALIGERA SUL TRATTAMENTO ALBERGHIERO DIFFERENZIATO - RETTIFICA ART. 3.1 PRENOTAZIONE - PER MERO ERRORE MATERIALE</t>
+          <t>APPROVAZIONE REGOLAMENTO DI GESTIONE DEL REGISTRO UNICO DELLA RESIDENZIALITA' (R.U.R.) DELL'A.ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>1161</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B119" t="inlineStr"/>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>23/12/2021</t>
+          <t>17/12/2020</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL PIANO ORGANIZZATIVO DEL LAVORO AGILE (POLA) - AULSS 9 &amp;quot;SCALIGERA&amp;quot; 
-&amp;nbsp;</t>
+          <t>REGOLAMENTO SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO PEDIATRIA DI LIBERA SCELTA</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>1050</t>
+          <t>1070</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B120" t="inlineStr"/>
       <c r="C120" t="inlineStr">
         <is>
-          <t>09/09/2022</t>
+          <t>24/09/2020</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>SAI - MOBILITA' INTRAZIENDALE ART. 30, COMMA 6, ACN 31.03.2020 E SMI - MODIFICA REGOLAMENTO</t>
+          <t>ADOZIONE REGOLAMENTO PER LA DISCIPLINA DELLE COMPETENZE DEL RESPONSABILE UNICO DEL PROCEDIMENTO (R.U.P) E DEL DIRETTORE DI ESECUZIONE DEL CONTRATTO (D.E.C) IN MATERIA DI CONTRATTI PUBBLICI PER LE FORNITURE DI BENI E SERVIZI.</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>749</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B121" t="inlineStr"/>
       <c r="C121" t="inlineStr">
         <is>
-          <t>28/10/2022</t>
+          <t>24/09/2020</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DELLA PEDIATRIA DI LIBERA SCELTA PER IL SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO. AGGIORNAMENTO.</t>
+          <t>REGOLAMENTO DEI TIROCINI FORMATIVI ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>1094</t>
+          <t>762</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B122" t="inlineStr"/>
       <c r="C122" t="inlineStr">
         <is>
-          <t>12/06/2022</t>
+          <t>27/08/2020</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO AZIENDALE PER LA GESTIONE CONTABILE E ORGANIZZATIVA DEL MAGAZZINO ECONOMALE DELLA AULSS 9 SCALIGERA.</t>
+          <t>REGOLAMENTO FREQUENZA VOLONTARIA A SCOPO DIDATTICO FORMATIVO</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>1209</t>
+          <t>673</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B123" t="inlineStr"/>
       <c r="C123" t="inlineStr">
         <is>
-          <t>12/06/2022</t>
+          <t>17/07/2020</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SUPERVISIONE PUBBLICITARIA</t>
+          <t>“REGOLAM ENTO PER L’ACCESSO ALLA DOCUM ENTAZIONE SANITARIA” APPROVATO CON DELIBERAZIONE N. 249 DEL 19/04/2018 - MODIFICA ARTICOLI 7 E 10 E AGGIORNAMENTO RELATIVA MODULISTICA</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>1222</t>
+          <t>586</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B124" t="inlineStr"/>
       <c r="C124" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>25/06/2020</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>NUOVO REGOLAMENTO DI PUBBLICA TUTELA E DELLA CONFERENZA DEI SERVIZI DELL'AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI</t>
+          <t>ADOZIONE DEL REGOLAMENTO PER IL FUNZIONAMENTO DEL CONSIGLIO DEI SANITARI DELL'AULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>1357</t>
+          <t>507</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B125" t="inlineStr"/>
       <c r="C125" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>28/05/2020</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA GESTIONE DEL SITO WEB ISTITUZIONALE, DEL PORTALE INTRANET E DEI CANALI SOCIAL DELL'AZIENDA ULSS 9. PROVVEDIMENTI.</t>
+          <t>MODIFICA DEL REGOLAMENTO PER IL FUNZIONAMENTO DEL COLLEGIO DI DIREZIONE DELL'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>1358</t>
+          <t>427</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B126" t="inlineStr"/>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>14/05/2020</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>ADOZIONE NUOVO REGOLAMENTO PER LA DISCIPLINA DELLE DONAZIONI IN FAVORE DELL'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>MEDICI DI ASSISTENZA PRIMARIA: SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO. AGGIORNAMENTO REGOLAMENTO.</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>1362</t>
+          <t>388</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B127" t="inlineStr"/>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>11/05/2020</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE DI ORGANIZZAZIONE E GESTIONE DEGLI OSPEDALI DI COMUNITA', PUBBLICI E PRIVATI ACCREDITATI, DELL'AMBITO TERRITORIALE DELL'ULSS 9 SCALIGERA.</t>
+          <t>SAI – MOBILITA’ INTRAZIENDALE ART. 30, COMMA 6, ACN 31.03.2020 – APPROVAZIONE REGOLAMENTO.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>1344</t>
+          <t>909</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B128" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B128" t="inlineStr"/>
       <c r="C128" t="inlineStr">
         <is>
-          <t>14/02/2023</t>
+          <t>10/01/2020</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA CONCESSIONE IN COMODATO D'USO E USUFRUTTO DEI LOCALI ALL'INTERNO DI EDIFICI E DI STRUTTURE DI PROPRIETA' DELL'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>RETTIFICA "ALLEGATO A" DELLA DELIBERAZIONE N. 749 DEL 24.09.2020.</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>779</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B129" t="inlineStr"/>
       <c r="C129" t="inlineStr">
         <is>
-          <t>14/02/2023</t>
+          <t>10/01/2020</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>REGOLAMENTO COMITATO DEI FAMILIARI DELL'UOSD CERRIS: COMPITI E FUNZIONAMENTO</t>
+          <t>REGOLAMENTO PER LE ELEZIONI ED IL FUNZIONAMENTO DEL CONSIGLIO DEL SERVIZIO SOCIALE PROFESSIONALE DELL’AZIENDA ULSS 9 SCALIGERA. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>778</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B130" t="inlineStr"/>
       <c r="C130" t="inlineStr">
         <is>
-          <t>02/07/2023</t>
+          <t>31/12/2019</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>MODIFICA ALL’ART. 18 DEL REGOLAMENTO AZIENDALE “INVENTARIO BENI MOBILI PATRIMONIALI” AL FINE DI CONSENTIRE LA DESTINAZIONE A FINI UMANITARI DELLE ATTREZZATURE MEDICHE/SANITARIE DISMESSE MA FUNZIONANTI. PROVVEDIMENTI CONSEGUENTI</t>
+          <t>APPROVAZIONE REGOLAMENTO INVENTARIO BENI MOBILI PATRIM ONIALI DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>897</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B131" t="inlineStr"/>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>18/04/2023</t>
+          <t>31/12/2019</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>MEDICI DI ASSISTENZA PRIMARIA: REGOLAMENTO PER IL SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO. AGGIORNAMENTO</t>
+          <t>APPROVAZIONE REGOLAMENTO DI ACCESSO AI SERVIZI PER LA SEMIRESIDENZIALITA' DISABILI.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>376</t>
+          <t>892</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B132" t="inlineStr"/>
       <c r="C132" t="inlineStr">
         <is>
-          <t>28/04/2023</t>
+          <t>08/12/2019</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA CONCESSIONE IN LOCAZIONE E AFFITTO DI IMMOBILI DI PROPRIETÀ DELL’AZIENDA ULSS9 SCALIGERA.</t>
+          <t>APPROVAZIONE REGOLAMENTO PER L’UTILIZZO DEGLI STRUMENTI INFORMATICI E TELEMATICI DELL’ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>515</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr"/>
       <c r="C133" t="inlineStr">
         <is>
-          <t>14/07/2023</t>
+          <t>10/10/2019</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER L'ASSISTENZA E PATROCINIO LEGALE DELL'AZIENDA ULSS 9 SCALIGERA</t>
+          <t>NOMINA DEL CONSIGLIO DEI SANITARI DELL'AULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>631</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B134" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B134" t="inlineStr"/>
       <c r="C134" t="inlineStr">
         <is>
-          <t>21/03/2023</t>
+          <t>29/08/2019</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>D.G.R.V. N. 811 DEL 23/06/2020 – RINNOVO COMPOSIZIONE DELLA UNITÀ DI VALUTAZIONE 
-[...2 lines deleted...]
-VALUTAZIONE DEI DISPOSITIVI MEDICI DELL’AULSS9 SCALIGERA”</t>
+          <t>COMITATO SINDACI DISTRETTI1/2 AULSS 9 SCALIGERA. REGOLAMENTO PER L'EROGAZIONE PRESTAZIONI ECONOMICHE INTEGRATIVE RETTE PER SERVIZI RESIDENZIALI A CICLO CONTINUATIVO PER PERSONE CON DISABILITA' NONAUTOSUFFICIENTI. POSTICIPAZIONE ENTRATA IN VIGORE</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>538</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B135" t="inlineStr"/>
       <c r="C135" t="inlineStr">
         <is>
-          <t>08/09/2023</t>
+          <t>25/07/2019</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER L'ASSISTENZA E 
-PATROCINIO LEGALE DELL'AZIENDA ULSS 9 SCALIGERA. RETTIFICA A DDG 707 DEL 14/07/2023.</t>
+          <t>REGOLAMENTO PER LA GESTIONE DEL PARCO AUTOMEZZI DELL'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>438</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B136" t="inlineStr"/>
       <c r="C136" t="inlineStr">
         <is>
-          <t>07/12/2018</t>
+          <t>02/07/2019</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDO CONTRATTUALE PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’ TRA L’AZIENDA ULSS 9 SCALIGERA E L’ “OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A.” E REGOLAMENTO DI ORGANIZZAZIONE E GESTIONE.</t>
+          <t>APPROVAZIONE REGOLAMENTO CASSA ECONOMALE. MODIFICHE.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>457</t>
+          <t>68</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B137" t="inlineStr"/>
       <c r="C137" t="inlineStr">
         <is>
-          <t>30/08/2018</t>
+          <t>20/06/2019</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>COSTITUZIONE DEL COLLEGIO DI DIREZIONE DELL'AZIENDA ULSS 9 SCALIGERA E ADOZIONE DEL RELATIVO REGOLAMENTO 
-&amp;nbsp;</t>
+          <t>ADOZIONE DEL REGOLAMENTO PER LE ELEZIONI DEL CONSIGLIO DEI SANITARI</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>388</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B138" t="inlineStr"/>
       <c r="C138" t="inlineStr">
         <is>
-          <t>20/09/2018</t>
+          <t>20/06/2019</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’ACCORDO CONTRATTUALE E DEL REGOLAMENTO DI ORGANIZZAZIONE TRA L’AZIENDA ULSS 9 SCALIGERA E L’ “OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A.” PER LA GESTIONE DI UN HOSPICE PRESSO IL CENTRO SERVIZI “DOTT. PEDERZOLI”.</t>
+          <t>APPROVAZIONE "REGOLAMENTO PER L’AFFIDO FAMILIARE" NELL’AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>387</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B139" t="inlineStr"/>
       <c r="C139" t="inlineStr">
         <is>
-          <t>31/12/2019</t>
+          <t>20/06/2019</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO DI ACCESSO AI SERVIZI PER LA SEMIRESIDENZIALITA' DISABILI.</t>
+          <t>APPROVAZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEL CENTRO PER L’AFFIDO E LA SOLIDARIETA’ FAMILIARE (CASF) NELL’AZIENDA ULSS 9 SCALIGERA E PROVVEDIMENTI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>376</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr"/>
       <c r="C140" t="inlineStr">
         <is>
-          <t>14/05/2020</t>
+          <t>13/06/2019</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>MEDICI DI ASSISTENZA PRIMARIA: SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO. AGGIORNAMENTO REGOLAMENTO.</t>
+          <t>APPROVAZIONE DEL NUOVO MODELLO ORGANIZZATIVO PER LA GESTIONE DELLA SICUREZZA DEL PAZIENTE NELL'AZIENDA U.L.S.S. 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>363</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B141" t="inlineStr"/>
       <c r="C141" t="inlineStr">
         <is>
-          <t>11/05/2020</t>
+          <t>16/05/2019</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>SAI – MOBILITA’ INTRAZIENDALE ART. 30, COMMA 6, ACN 31.03.2020 – APPROVAZIONE REGOLAMENTO.</t>
+          <t>APPROVAZIONE REGOLAMENTO CASSA ECONOMALE. MODIFICA.</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>909</t>
+          <t>286</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B142" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B142" t="inlineStr"/>
       <c r="C142" t="inlineStr">
         <is>
-          <t>17/12/2020</t>
+          <t>16/05/2019</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SUBENTRO IN FORME ASSOCIATIVE E PERSONALE DI STUDIO PEDIATRIA DI LIBERA SCELTA</t>
+          <t>REGOLAMENTO PER LA FORMAZIONE - CHIARIMENTI E INTEGRAZIONI</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>1070</t>
+          <t>303</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B143" t="inlineStr"/>
       <c r="C143" t="inlineStr">
         <is>
-          <t>31/12/2020</t>
+          <t>18/04/2019</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO DI GESTIONE DEL REGISTRO UNICO DELLA RESIDENZIALITA' (R.U.R.) DELL'A.ULSS 9 SCALIGERA.</t>
+          <t>REGOLAMENTO AZIENDALE IN MATERIA DI “INCOMPATIBILITA’ ED AUTORIZZAZIONE ALLO SVOLGIMENTO DI INCARICHI EXTRAISTITUZIONALI” NON COMPRESI NEI COMPITI E NEI DOVERI D’UFFICIO, AI SENSI DELL’ART. 53 DEL D.LGS. N. 165 DEL 30 MARZO 2001 E S.M.I.</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>1161</t>
+          <t>228</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B144" t="inlineStr"/>
       <c r="C144" t="inlineStr">
         <is>
-          <t>26/02/2021</t>
+          <t>28/03/2019</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>APPROVAZIONE “REGOLAMENTO UNITA’ DI VALUTAZIONE MULTIDIMENSIONALE DISTRETTUALE (U.V.M.D.) DELL’AZIENDA ULSS 9 SCALIGERA”.</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO PER LA DISCIPLINA DEI CONTROLLI SULLE AUTOCERTIFICAZIONI DI ESENZIONE STATUS-REDDITO E L’APPLICAZIONE DELLE SANZIONI AMMINISTRATIVE</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>187</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B145" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B145" t="inlineStr"/>
       <c r="C145" t="inlineStr">
         <is>
-          <t>24/06/2021</t>
+          <t>28/02/2019</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Modifiche al&amp;nbsp; Regolamento per la formazione e l’aggiornamento professionale dell’Ulss 9 Scaligera</t>
+          <t>APPROVAZIONE REGOLAMENTO AZIENDALE SULLA DISCIPLINA DELL'ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>114</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B146" t="inlineStr"/>
       <c r="C146" t="inlineStr">
         <is>
-          <t>07/01/2021</t>
+          <t>28/02/2019</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>MODIFICHE AL&amp;nbsp; REGOLAMENTO PER LA FORMAZIONE E L’AGGIORNAMENTO PROFESSIONALE DELL’AULSS 9 SCALIGERA</t>
+          <t>REGOLAMENTO (UE) 2016/679 (PRIVACY EUROPEA): PIANO OPERATIVO DELLE COMPETENZE IN MATERIA DI PROTEZIONE DEI DATI PERSONALI - LINEE GUIDA AZIENDA ZERO.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>115</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B147" t="inlineStr"/>
       <c r="C147" t="inlineStr">
         <is>
-          <t>14/10/2021</t>
+          <t>21/02/2019</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SUBENTRO A FORME ASSOCIATIVE E PERSONALE DI STUDIO MEDICI DI ASSISTENZA PRIMARIA: presa d'atto delle modifiche al regolamento, concordate dal Comitato aziendale in data 28.9.2021</t>
+          <t>REGOLAMENTO AZIENDALE IN MATERIA DI PRESCRIZIONE, AUTORIZZAZIONE E FORNITURA DEI DISPOSITIVI PROTESICI PER I CITTADINI DELL’AZIENDA ULSS N. 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>87</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr"/>
       <c r="C148" t="inlineStr">
         <is>
-          <t>23/08/2023</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SERVIZIO CASSA BORSELLINO IN REMS - APPROVAZIONE.</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 - DISTRETTI - INCARICHI PROVVISORI DIRIGENZIALI</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>892</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr"/>
       <c r="C149" t="inlineStr">
         <is>
-          <t>28/02/2024</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>CESSIONE DI CREDITI DERIVANTI DA CORRISPETTIVO DI CONTRATTI: ADOZIONE REGOLAMENTO.</t>
+          <t>ATTO AZIENDALE EX DELIBERAZIONE N. 58/2018: RETTIFICA ED ADEGUAMENTO DGRV N. 353/2018</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>893</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr"/>
       <c r="C150" t="inlineStr">
         <is>
-          <t>23/08/2023</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO PER IL BUON FUNZIONAMENTO DEI GRUPPI OPERATORI E DELLE SALE OPERATORIE DEGLI OSPEDALI DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – INCARICHI DIRIGENZIALI DELL’AREA DEI RUOLI SANITARIO, PROFESSIONALE, TECNICO E AMMISTRATIVO - PROVVEDIMENTI NELLE MORE DELL’ATTUAZIONE DEFINITIVA DEGLI ACCORDI SINDACALI AZIENDALI, IN MATERIA DI INCARICHI</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>808</t>
+          <t>894</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr"/>
       <c r="C151" t="inlineStr">
         <is>
-          <t>30/08/2023</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>ADOZIONE REGOLAMENTO PER LA CORRESPONSIONE DEI COMPENSI PROFESSIONALI AD AVVOCATI INTERNI.</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – INCARICHI DIRIGENZIALI DELL’AREA DELLA DIRIGENZA MEDICA E VETERINARIA - PROVVEDIMENTI NELLE MORE DELL’ATTUAZIONE DEFINITIVA DEGLI ACCORDI SINDACALI AZIENDALI, IN MATERIA DI INCARICHI.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>838</t>
+          <t>894</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B152" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B152" t="inlineStr"/>
       <c r="C152" t="inlineStr">
         <is>
-          <t>10/04/2023</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>APPROVAZIONE &amp;quot;REGOLAMENTO PER LO SVOLGIMENTO DI ATTIVITA’ PROFESSIONALI AI SENSI DELL’ART. 13 D.L. 34/2023 CONV. IN L. 56/2023, RISERVATO AL PERSONALE DELLE PROFESSIONI SANITARIE DEL COMPARTO SANITA’ con validità fino al 31/12/2025&amp;quot;</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO AZIENDALE IN MATERIA DI PROTEZIONE DEI DATI PERSONALI (ATTUATIVO DEL REGOLAMENTO EUROPEO N. 2016/679)</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>988</t>
+          <t>896</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>17/04/2024</t>
+          <t>07/12/2018</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DELLA PEDIATRIA DI LIBERA SCELTA PER IL SUBENTRO IN FORME ASSOCIATIVE 
-[...1 lines deleted...]
-COMPONENTE. AGGIORNAMENTO.</t>
+          <t>APPROVAZIONE ACCORDO CONTRATTUALE PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’ TRA L’AZIENDA ULSS 9 SCALIGERA E L’ “OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A.” E REGOLAMENTO DI ORGANIZZAZIONE E GESTIONE.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>457</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr"/>
       <c r="C154" t="inlineStr">
         <is>
-          <t>17/04/2024</t>
+          <t>23/11/2018</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DEI MEDICI DEL RUOLO UNICO ASSISTENZA PRIMARIA A CICLO DI SCELTA PER IL 
-SUBENTRO IN FORME ASSOCIATIVE E/O PERSONALE DI STUDIO. AGGIORNAMENTO.</t>
+          <t>DELIBERAZIONE NR. 69/2018 - APPLICAZIONE ATTO AZIENDALE ULSS 9 – INTEGRAZIONI E DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO DI SALUTE MENTALE</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>407</t>
+          <t>752</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B155" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B155" t="inlineStr"/>
       <c r="C155" t="inlineStr">
         <is>
-          <t>20/06/2024</t>
+          <t>25/10/2018</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>ISTITUZIONE DELLA COMMISSIONE AZIENDALE PER L’APPROPRIATEZZA PRESCRITTIVA DELL’AZIENDA ULSS 9 SCALIGERA E APPROVAZIONE DEL REGOLAMENTO DI FUNZIONAMENTO.</t>
+          <t>REGOLAMENTO DEL COMITATO DI DIPARTIMENTO DI PREVENZIONE AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>641</t>
+          <t>691</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B156" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B156" t="inlineStr"/>
       <c r="C156" t="inlineStr">
         <is>
-          <t>07/05/2024</t>
+          <t>17/10/2018</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>APPLICAZIONE DELLA DGR N. 1624/2023 DELLA REGIONE DEL VENETO: INDIVIDUAZIONE DEL REFERENTE AZIENDALE, APPROVAZIONE E ADOZIONE DELLA PROCEDURA PER LA&amp;nbsp;REGOLAMENTAZIONE DELL’ATTIVITÀ DI INFORMAZIONE SCIENTIFICA NELL’AZIENDA ULSS 9&amp;nbsp;SCALIGERA.</t>
+          <t>MODIFICA REGOLAMENTO PER LA FORMAZIONE E L'AGGIORNAMENTO</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>696</t>
+          <t>671</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr"/>
       <c r="C157" t="inlineStr">
         <is>
-          <t>07/11/2024</t>
+          <t>05/10/2018</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>SAI – MOBILITA’ INTRAZIENDALE AI SENSI DELL’ART. 20, COMMA 1, ACN 04.04.2024 – APPROVAZIONE REGOLAMENTO AZIENDALE.</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER L’AREA OSPEDALIERA E SERVIZI SANITARI IN STAFF</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>319</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B158" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B158" t="inlineStr"/>
       <c r="C158" t="inlineStr">
         <is>
-          <t>26/08/2024</t>
+          <t>05/10/2018</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>NUOVO REGOLAMENTO DI PUBBLICA TUTELA E DELLA CONFERENZA DEI SERVIZI DELL'AZIENDA 
-ULSS 9 SCALIGERA. PROVVEDIMENTI</t>
+          <t>REGOLAMENTO SULLE PROCEDURE DI ACCERTAMENTO DELLA INABILITA' ASSOLUTA E PERMANENTE AD OGNI ATTIVITA' LAVORATIVA, A PROFICUO LAVORO E MANSIONE DEL PERSONALE DELL'AZIENDA SANITARIA ULSS9 "SCALIGERA" DI VERONA</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>832_2024</t>
+          <t>307</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Atti amministrativi generali</t>
         </is>
       </c>
-      <c r="B159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B159" t="inlineStr"/>
       <c r="C159" t="inlineStr">
         <is>
-          <t>29/02/2024</t>
+          <t>27/09/2018</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>ATTO AZIENDALE. REVISIONE ORGANIZZAZIONE DELLE PROFESSIONI SANITARIE.</t>
+          <t xml:space="preserve">DELIBERE NR. 206 DEL 29/03/2018, N. 383 DEL 31/05/2018 E N. 567 DEL 06/09/2018: APPLICAZIONE ATTO AZIENDALE ULSS 9 – DISTRETTI - PROVVEDIMENTI  </t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>622</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>26/06/2024</t>
+          <t>20/09/2018</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>L.R. N. 9/2024: NUOVA ARTICOLAZIONE DEL TERRITORIO AZIENDALE IN DISTRETTI E CONSEGUENTE 
-MODIFICA ATTO AZIENDALE.</t>
+          <t>APPROVAZIONE DELL’ACCORDO CONTRATTUALE E DEL REGOLAMENTO DI ORGANIZZAZIONE TRA L’AZIENDA ULSS 9 SCALIGERA E L’ “OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A.” PER LA GESTIONE DI UN HOSPICE PRESSO IL CENTRO SERVIZI “DOTT. PEDERZOLI”.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>587</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B161" t="inlineStr"/>
       <c r="C161" t="inlineStr">
         <is>
-          <t>09/12/2024</t>
+          <t>30/08/2018</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO E APPROVAZIONE DEL REGOLAMENTO PER LE ELEZIONI DEL CONSIGLIO DEI 
-SANITARI</t>
+          <t>REGOLAMENTO EROGAZIONE PRESTAZIONI ECONOMICHE INTEGRATIVE RETTE SERVIZI RESIDENZIALI CICLO CONTINUATIVO PERSONE DISABILITÀ NON AUTOSUFFICIENTI</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>558</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Assistenza Farmaceutica Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>10/10/2024</t>
+          <t>30/08/2018</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL NUOVO REGOLAMENTO DEL SERVIZIO DELLE FARMACIE APERTE AL PUBBLICO DELL’AULSS 9.</t>
+          <t xml:space="preserve">COSTITUZIONE DEL COLLEGIO DI DIREZIONE DELL'AZIENDA ULSS 9 SCALIGERA E ADOZIONE DEL RELATIVO REGOLAMENTO  </t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>560</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B163" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B163" t="inlineStr"/>
       <c r="C163" t="inlineStr">
         <is>
-          <t>27/11/2024</t>
+          <t>11/08/2018</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI 
-[...1 lines deleted...]
-ELENCO.</t>
+          <t>ACCORDO DECENTRATO "REGOLAMENTO IN MATERIA DI AFFIDAMENTO E REVOCA DEGLI INCARICHI DIRIGENZIALI DELL'AREA PROFESSIONALE TECNICA ED AMMINISTRATIVA", PER L'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>1208</t>
+          <t>714</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B164" t="inlineStr"/>
       <c r="C164" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>28/06/2018</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>ADOZIONE REGOLAMENTO PER IL FUNZIONAMENTO DEL COLLEGIO DI DIREZIONE DELL'AULSS 9 SCALIGERA.</t>
+          <t>REGOLAMENTO PER L’INSERIMENTO TEMPESTIVO DI PAZIENTI ANZIANI NON AUTOSUFFICIENTI, IN UN PROGETTO DI RESIDENZIALITÀ TEMPORANEA – APPROVAZIONE PROGETTO SPERIMENTALE.</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>451</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B165" t="inlineStr"/>
       <c r="C165" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>21/06/2018</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO CONCERNENTE L’ISTITUZIONE E L’ASSEGNAZIONE DELLE 
-BORSE DI STUDIO DELL’AZIENDA U.LS.S. 9 SCALIGERA.</t>
+          <t>APPROVAZIONE REGOLAMENTO CASSA ECONOMALE</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>1288</t>
+          <t>422</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B166" t="inlineStr"/>
       <c r="C166" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
+          <t>14/06/2018</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>SAI - MOBILITA' INTRAZIENDALE AI SENSI DELL'ART. 20, COMMA 1, ACN DEL 04/04/2024 - 
-APPROVAZIONE REGOLAMENTO AZIENDALE</t>
+          <t>PROROGA REGOLAMENTI DISCIPLINANTI L’ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>408</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr"/>
       <c r="C167" t="inlineStr">
         <is>
-          <t>04/02/2025</t>
+          <t>09/06/2018</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>COMMISSIONE PER LA VALUTAZIONE DEGLI USI OFF LABEL DI MEDICINALI E DEI TRATTAMENTI INDISPENSABILI E INSOSTITUIBILI RICONDUCIBILI AI LIVELLI ESSENZIALI DI ASSISTENZA (LEA): APPROVAZIONE DEL REGOLAMENTO DI FUNZIONAMENTO DELLA COMMISSIONE E MODIFICA ED INTEGRAZIONE DEI COMPONENTI</t>
+          <t>DELIBERE N. 206 DEL 29/03/2018 E N. 383 DEL 31/05/2018: APPLICAZIONE ATTO AZIENDALE ULSS 9 – DISTRETTI - PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>428</t>
+          <t>567</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr"/>
       <c r="C168" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
+          <t>31/05/2018</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>COMITATO ETICO PER LA PRATICA CLINICA DELL'AZIENDA ULSS 9 SCALIGERA - NOMINA NUOVI 
-COMPONENTI E PRESA D’ATTO DEL REGOLAMENTO</t>
+          <t>DELIBERA NR. 206 DEL 29/03/2018 APPLICAZIONE ATTO AZIENDALE ULSS 9 – DISTRETTI - PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>383</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr"/>
       <c r="C169" t="inlineStr">
         <is>
-          <t>05/06/2025</t>
+          <t>31/05/2018</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO DELL’UNITA’ PER LA RICERCA CLINICA (URC) DELL’AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>DELIBERA NR. 111 DEL 01/03/2018 APPLICAZIONE ATTO AZIENDALE ULSS 9 – DIPARTIMENTO DI PREVENZIONE - PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>384</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B170" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B170" t="inlineStr"/>
       <c r="C170" t="inlineStr">
         <is>
-          <t>05/07/2025</t>
+          <t>25/05/2018</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>REGOLAMENTO SULL’UTILIZZO DEI CANALI SOCIAL (SOCIAL MEDIA POLICY) NELL'AZIENDA ULSS9 
-SCALIGERA</t>
+          <t>REGOLAMENTO PER L’ACCESSO ALLA DOCUM ENTAZIONE SANITARIA APPROVATO CON DELIBERAZIONE N. 249 DEL 19/04/2018 -- RETTIFICA ART. 7 E SOSTITUZIONE ALLEGATO N. 1</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>351</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr"/>
       <c r="C171" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>19/04/2018</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>ATTO AZIENDALE AULSS 9 SCALIGERA ADOTTATO CON DDG 1127/2020 E SUCCESSIVE MODIFICHE E 
-INTEGRAZIONI. APPROVAZIONE MODIFICA.</t>
+          <t>APPROVAZIONE REGOLAMENTO PER L'ACCESSO ALLA DOCUMENTAZIONE SANITARIA</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>825</t>
+          <t>249</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B172" t="inlineStr"/>
       <c r="C172" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>19/04/2018</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>ADOZIONE REGOLAMENTO AZIENDALE PER IL FUNZIONAMENTO DELLO SPORTELLO DI SUPPORTO 
-PSICOLOGICO DI CUI ALLA DGRV N. 960 DEL 13 AGOSTO 2024.</t>
+          <t>APPROVAZIONE REGOLAM ENTO PER L’ACCESSO E LA PERM ANENZA DELLE PERSONE NELLE UNITA’ OPERATIVE OSPEDALIERE DELL’AZIENDA U.L.S.S. 9 SCALIGERA AL DI FUORI DEGLI ORARI DI VISITA</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>250</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B173" t="inlineStr"/>
       <c r="C173" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>10/04/2018</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 - COMPONENTE 1 - INVESTIMENTO 1.1: CASE DELLA COMUNITA’ E PRESA IN 
-[...1 lines deleted...]
-DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>ISTITUZIONE COMITATO SCIENTIFICO PERMANENTE PER LA FORMAZIONE AZIENDALE IN EMERGENZA SANITARIA E APPROVAZIONE “REGOLAMENTO PER LA DISCIPLINA DELLE ATTIVITA’ DEI CENTRI DI FORMAZIONE IRC ED AHA - SIMEU DELL’AULSS 9 SCALIGERA”</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>631</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr"/>
       <c r="C174" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
+          <t>29/03/2018</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>COLLEGIO DI DIREZIONE DELL'AULSS 9 SCALIGERA - DETERMINAZIONI</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER I DISTRETTI</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>206</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr"/>
       <c r="C175" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>29/03/2018</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>SAI - MOBILITA' INTRAZIENDALE AI SENSI DELL' ART. 20, COMMA 1, A.C.N. DEL 04/04/2024 - 
-RETTIFICA DELIBERAZIONE N. 187 DEL 18/02/2025.</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO PER LE DIPENDENZE</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>212</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Procedure</t>
-[...7 lines deleted...]
-      <c r="C176" t="inlineStr"/>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr"/>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>22/03/2018</t>
+        </is>
+      </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Procedura interna per la segnalazione di un illecito in WHISTLEBLOWING</t>
-[...2 lines deleted...]
-      <c r="E176" t="inlineStr"/>
+          <t xml:space="preserve">PRIME DISPOSIZIONI ORGANIZZATIVE IN ATTUAZIONE DELL'ATTO AZIENDALE ULSS 9 SCALIGERA - INCARICHI DI DIRETTORE DEI DIPARTIMENTI  </t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Procedure</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr"/>
       <c r="C177" t="inlineStr">
         <is>
-          <t>20/10/2025</t>
+          <t>22/03/2018</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Procedura Operativa Aziendale Piano degli Investimenti</t>
+          <t>ATTIVITA' LIBERO PROFESSIONALE INTRAMURARIA: PROROGA REGOLAMENTI</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>1331</t>
+          <t>173</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B178" t="inlineStr"/>
       <c r="C178" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
+          <t>05/03/2018</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER LA GESTIONE DELLE SOMME A DISPOSIZIONE DEL 
-[...1 lines deleted...]
-ORGANI</t>
+          <t>APPROVAZIONE REGOLAMENTO PER L'UTILIZZO DELLE SALE CONFERENZE E DELLE ALTRE AULE OSPEDALIERE DELL'AZIENDA U.L.S.S. 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>1169</t>
+          <t>293</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B179" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B179" t="inlineStr"/>
       <c r="C179" t="inlineStr">
         <is>
-          <t>13/10/2025</t>
+          <t>28/02/2018</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>ADOZIONE NUOVO REGOLAMENTO PER LA DISCIPLINA DELLE DONAZIONI IN FAVORE 
-DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>REGOLAMENTO UE 2016/679: ADEMPIMENTI IN MATERIA DI DELEGATO AL TRATTAMENTO DEI DATI PERSONALI E RESPONSABILE ESTERNO DEL TRATTAMENTO DEI DATI PERSONALI.</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>1319</t>
+          <t>118</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B180" t="inlineStr"/>
       <c r="C180" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>22/02/2018</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>REGOLAMENTO AZIENDALE PER LA GESTIONE INTEGRATA DEGLI STRUMENTI DI COMUNICAZIONE E 
-PER LA DISCIPLINA DELLA SUPERVISIONE PUBBLICITARIA</t>
+          <t>PRESA ATTO ACCORDI IN ORDINE AL "REGOLAMENTO SULLA RISOLUZIONE CONSENSUALE DEL RAPPORTO DI LAVORO DEL PERSONALE- AREA DIRIGENZA MEDICA E VETERINARIA E AREA DIRIGENZA SANITARIA PROFESSIONALE TECNICA AMMINISTRATIVA"</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>1627</t>
+          <t>101</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr"/>
       <c r="C181" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>31/01/2018</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO PER LA DISCIPLINA DELLE RIUNIONI DEL COLLEGIO 
-SINDACALE DELL’AULSS 9 SCALIGERA</t>
+          <t>PRIME DISPOSIZIONI ORGANIZZATIVE IN ATTUAZIONE DELL'ATTO AZIENDALE ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>1483</t>
+          <t>60</t>
         </is>
       </c>
     </row>
     <row r="182">
-      <c r="A182" t="inlineStr"/>
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
       <c r="B182" t="inlineStr"/>
-      <c r="C182" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E182" t="inlineStr"/>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>31/01/2018</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO SALUTE MENTALE</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atti amministrativi generali</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr"/>
       <c r="C183" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>31/01/2018</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO UNITA’ DI VALUTAZIONE MULTIDIMENSIONALE DISTRETTUALE 
-(U.V.M.D.) DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>APPROVAZIONE ATTO AZIENDALE AULSS 9 SCALIGERA . DGRV N. 1306 DEL 16 AGOSTO 2017</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>1706</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr"/>
       <c r="C184" t="inlineStr">
         <is>
-          <t>24/07/2025</t>
+          <t>31/01/2018</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>RETTIFICA DELIBERAZIONE N. 825 DEL 30/06/2025 DI APPROVAZIONE DI MODIFICHE ALL'ATTO 
-AZIENDALE</t>
+          <t>REGOLAMENTO PER L'ISTITUZIONE ED IL FUNZIONAMENTO DELL'ALBO FORMATORI</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr"/>
       <c r="C185" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/01/2018</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>ATTO AZIENDALE AULSS9 SCALIGERA: ADEGUAMENTO A INDICAZIONI REGIONALI.</t>
+          <t>APPROVAZIONE ATTO AZIENDALE AULSS 9 SCALIGERA . DGRV N. 1306 DEL 16 AGOSTO 2017- REGOLAMENTO DPS</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>1739</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr"/>
       <c r="C186" t="inlineStr">
         <is>
-          <t>06/07/2024</t>
+          <t>31/01/2018</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>PROROGA COLLEGIO DI DIREZIONE</t>
+          <t>APPROVAZIONE ATTO AZIENDALE AULSS 9 SCALIGERA . DGRV N. 1306 DEL 16 AGOSTO 2017_REGOLAMENTO UCAD</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>592</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr"/>
       <c r="C187" t="inlineStr">
         <is>
-          <t>08/01/2024</t>
+          <t>18/01/2018</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>COSTITUZIONE DEL NUOVO COLLEGIO DI DIREZIONE QUALE ORGANO DELL'AZIENDA ULSS 9 
-SCALIGERA</t>
+          <t>REGOLAMENTO PER L'ATTRIBUZIONE DELLA PRODUTTIVITA' COLLETTIVA DEL PERSONALE DEL COMPARTO SANITA'</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr"/>
       <c r="C188" t="inlineStr">
         <is>
-          <t>22/02/2023</t>
+          <t>18/01/2018</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>CONSIGLIO DEI SANITARI: PRESA D'ATTO DELLE OPERAZIONI DI VOTO E NOMINA DEI COMPONENTI 
-RAPPRESENTANTI DELLE CATEGORIE VACANTI.</t>
+          <t>REGOLAMENTO GESTIONE DELLE ASSENZE IMPROVVISE</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr"/>
       <c r="C189" t="inlineStr">
         <is>
-          <t>10/10/2024</t>
+          <t>18/01/2018</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>NOMINA DEL CONSIGLIO DEI SANITARI DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>REGOLAMENTO DELL'ORARIO DI LAVORO PERSONALE DEL COMPARTO</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atti amministrativi generali</t>
         </is>
       </c>
       <c r="B190" t="inlineStr"/>
       <c r="C190" t="inlineStr">
         <is>
-          <t>09/12/2024</t>
+          <t>03/01/2018</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO E APPROVAZIONE DEL REGOLAMENTO PER LE ELEZIONI DEL CONSIGLIO DEI 
-SANITARI</t>
+          <t>APPLICAZIONE ATTO AZIENDALE ULSS 9 – PRIME DISPOSIZIONI ORGANIZZATIVE PER IL DIPARTIMENTO DI PREVENZIONE</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>111</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr"/>
       <c r="C191" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
+          <t>03/01/2018</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE COMPONENTI DEL CONSIGLIO DEI SANITARI AULSS 9 SCALIGERA: 
-[...1 lines deleted...]
-MMG.</t>
+          <t>UFFICIO PROCEDIMENTI DISCIPLINARI EX ART. 55-BIS D.LGS. 165/2001. NOMINA COMPONENTI.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>129</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr"/>
       <c r="C192" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>29/12/2017</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>COLLEGIO DI DIREZIONE - SOSTITUZIONE COMPONENTE</t>
+          <t>REGOLAMENTO AZIENDALE SUL DIVIETO DI FUMO NEI LOCALI E NEGLI SPAZI ESTERNI DELL'AZIENDA ULSS 9 SCALIGERA E DISCIPLINA DEL PROCEDIMENTO SANZIONATORIO</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>1159</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B193" t="inlineStr"/>
       <c r="C193" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>29/12/2017</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>DIRIGENZA SANITA', COMPARTO SANITA', AREA DELLE FUNZIONI LOCALI, DIRIGENZA 
-[...1 lines deleted...]
-SISTEMA DI VIDEOSORVEGLIANZA E VIDEOCONTROLLO&amp;quot;, DENOMINATO C-DS-PTA 9/2025</t>
+          <t>REGOLAMENTO PER I PROCEDIMENTI DISCIPLINARI PER IL PERSONALE AREA COMPARTO</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>283</t>
+          <t>1162</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Atti amministrativi generali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr"/>
       <c r="C194" t="inlineStr">
         <is>
-          <t>05/02/2025</t>
+          <t>29/12/2017</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Ufficio Privacy. Determinazioni in merito.</t>
+          <t>REGOLAMENTO PER I PROCEDIMENTI DISCIPLINARI PER IL PERSONALE DIRIGENTE</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>1162</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
-      <c r="B195" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B195" t="inlineStr"/>
       <c r="C195" t="inlineStr">
         <is>
-          <t>03/11/2026</t>
+          <t>29/12/2017</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>REGOLAMENTO DI ORGANIZZAZIONE E GESTIONE DEGLI OSPEDALI DI COMUNITA’, PUBBLICI E PRIVATI ACCREDITATI, DELL’AMBITO TERRITORIALE DELL’AZIENDA ULSS 9 SCALIGERA. REV.01.</t>
+          <t>MANUALE PER LA GESTIONE DEL PROTOCOLLO INFORMATICO, DEI FLUSSI DOCUMENTALI E DEGLI ARCHIVI DELL'AZIENDA ULSS N.9 SCALIGERA - APPROVAZIONE.</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>1160</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr"/>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>28/12/2017</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER L'AFFIDAMENTO AD AVVOCATI ESTERNI DI INCARICHI PER ASSISTENZA E PATROCINIO LEGALE</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>1125</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr"/>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>28/12/2017</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO E PROCEDURA OPERATIVA PERMESSI LEGGE 104/92</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>1130</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr"/>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>28/12/2017</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER LO SCARTO DEI DOCUMENTI CARTACEI D'ARCHIVIO, AMMINISTRATIVI E SANITARI, DELL'AZIENDA ULSS 9 SCALIGERA DI VERONA</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>1153</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr"/>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>28/12/2017</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>ADOZIONE MANUALE DEL SISTEMA DI GESTIONE DELLA SICUREZZA AZIENDA ULSS N. 9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>1109</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr"/>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>20/12/2017</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER L'ESERCIZIO DELLA LIBERA PROFESSIONE INTRA MOENIA DEI MEDICI SPECIALISTI, MEDICI VETERINARI E DELLE ALTRE PROFESSIONALITA' AMBULATORIALI</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>1077</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr"/>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>23/11/2017</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER LA CONCESSIONE E LA FRUIZIONE DEI PERMESSI STUDIO (PERSONALE DEL COMPARTO)</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>996</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr"/>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>25/10/2017</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO AZIENDALE PER LO SVOLGIMENTO DEGLI SPOSTAMENTI PER MOTIVI DI SERVIZIO DEL PERSONALE DIPENDENTE, PER L'AZIENDA ULSS 9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr"/>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>08/10/2017</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO DISCIPLINANTE IL RAPPORTO DI LAVORO A TEMPO PARZIALE PER IL PERSONALE DEL COMPARTO, PER L'AZIENDA ULSS9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>708</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr"/>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>08/10/2017</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO AZIENDALE PER L'ASSEGNAZIONE DELLE FUNZIONI DI COORDINAMENTO AL PERSONALE DEL COMPARTO, PER L'AZIENDA ULSS9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>710</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr"/>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>28/09/2017</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER LA GESTIONE DELLA CASSA ECONOMALE</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>833</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr"/>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>14/09/2017</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO DEL NUCLEO PER LA RICERCA CLINICA DELL'AZIENDA ULSS9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>785</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr"/>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>11/09/2017</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER LA DISCIPLINA DELLE DONAZIONI IN FAVORE DELL'AZIENDA ULSS 9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>931</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr"/>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>03/09/2017</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO DI GESTIONE DEI SINISTRI RCT DELL'AREA SCALIGERA</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>181</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr"/>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>24/08/2017</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER LA FORMAZIONE E L'AGGIORNAMENTO PROFESSIONALE</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>747</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr"/>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>24/08/2017</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO DI ACCESSO AI SERVIZI SEMIRESIDENZIALI</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>743</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr"/>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>24/08/2017</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO SIL - SERVIZI INTEGRAZIONE LAVORATIVA</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>743</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr"/>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>19/05/2017</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO AZIENDALE DI PUBBLICA TUTELA E CONFERENZA DEI SERVIZI</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>454</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>Regolamenti</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr"/>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>16/02/2017</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>REGOLAMENTO PER LA CONCESSIONE DEL PATROCINIO E UTILIZZO DEL LOGO DELL’AZIENDA ULSS N.9 SCALIGERA DI VERONA</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>128</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>