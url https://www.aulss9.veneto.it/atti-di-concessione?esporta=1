--- v0 (2026-04-25)
+++ v1 (2026-07-21)
@@ -410,17530 +410,17708 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E639"/>
+  <dimension ref="A1:E645"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Beneficiario</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Norma</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Responsabile</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Individuazione beneficiario</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>UTENTI VARI- IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R. N.1338/2013 E ss.mm.ii.): LIQUIDAZIONE DEL MESE DI MARZO 2026 DEL CONTRIBUTO DI ICDA, ICDSLA, ICDF, ICDP SPETTANTE AI SOGGETTI BENEFICIARI DI TUTTI I DISTRETTI SECONDO LA TEMPISTICA DI PAGAMENTO DEFINITA DALLA REGIONE VENETO ( D.G.R. N.1047/2015)- COMPETENZA MESI DI GENNAIO E FEBBRAIO 2026.</t>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE DGR N.1338/2013 E SS.MM.II.: LIQUIDAZIONE DEL MESE DI GIUGNO 2026 DEL CONTRIBUTO ICDA, ICDSLA, ICDP E ICDF di tutti i Distretti e ICDM/Mgs/Bplus Distretto 4( nota n.352556 del 17/06/2026 Regione Veneto)</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>€ 697.331,72</t>
+          <t>€ 662.064,58</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>D.G.R.V. n.1338/2013 e ss.mm.ii. - D.G.R.V. n.1047/2015 - D.G.R.V. n.571/2017</t>
+          <t>D.G.R. n.1338/2013 - D.G.R. 1047/2015 - D.G.R. 571/2017- D.G.R. n 1558/2023 -</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>UTENTI BENEFICIARI DI IMPEGNATIVE DI CURA DOMICILIARE DI ICDA, ICDSLA, ICDP, ICDF DI TUTTI I DISTRETTI ULSS 9</t>
+          <t>Utenti beneficiari di impegnativa di cura domiciliare ( ICD) di tipo ICDa, ICDsla, ICDp, ICDf, ICDm, ICDMgs, ICDBplus</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>DAT:&amp;nbsp;DGR N. 1412/2024 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO 
+          <t>UTENTI VARI - MANIFESTAZIONE INTERESSE "BEN-ESSERE A LAVORO" PER IL FINANZIAMENTO DI PROGETTI IN MATERIA DI TUTELA DELLA SALUTE E DELLA SICUREZZA SUL LAVORO - APPROVAZIONE GRADUATORIA</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>775.000,00</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>DELIBERAZIONE AULSS 9 N. 857 DEL 30/08/2024</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>DIRETTORE UOC SPISAL DOTT.SSA STEFANIA DOLCI</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>UTENTI VARI</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>UTENTI VARI-AVVISO MANIFESTAZIONE DI INTERESSE "BEN-ESSERE A LAVORO 2" PER IL FINANZIAMENTO DI PROGETTI IN MATERIA DI TUTELA DELLA SALUTE E DELLA SICUREZZA SUL LAVORO - APPROVAZIONE GRADUATORIA</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>284.000,00</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>DELIBERAZIONE AULSS 9 N. 1320 DEL 23/12/2024</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>DIRETTORE UOC SPISAL DOTT.SSA STEFANIA DOLCI</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>UTENTI VARI - MANIFESTAZIONE DI INTERESSE "SICURI A LAVORO" PER IL FINANZIAMENTO DI PROGETTI IN MATERIA DI TUTELA DELLA SALUTE E DELLA SICUREZZA SUL LAVORO - APPROVAZIONE GRADUATORIA</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>275.800,00</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Deliberazione AULSS 9 n. 98 del 30/01/2026</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Direttore UOC SPISAL dott.ssa Stefania Dolci</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>UTENTI VARI</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>ASSOCIAZIONE CITTADINANZATTIVA  - TRIBUNALE PER I DIRITTI DEL MALATO E DELL'ANZIANO APS DI LEGNAGO -  CODICE FISCALE E PARTITA IVA 91004740238</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Euro 1.000,00</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>D.LGS. 117/2017</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>DIRETTORE DIREZIONE AMMINISTRATIVA DI OSPEDALE  DOTT. STEFANO ZENARI</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 630 DEL 28/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE DGR N.1338/2013 E SS.MM.II.: LIQUIDAZIONE DEL MESE DI MAGGIO 2026 DEL CONTRIBUTO ICDA, ICDSLA, ICDP E ICDF</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>€ 374.737,14</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 - D.G.R. 1047/2015 - D.G.R. N571/2017</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro Ferronato- U.O.S. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Utenti beneficiari di impegnativa di cura domiciliare (ICD) di tipo ICDa, ICDsla, ICDp, ICDf di tutti i Distretti ULSS 9</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>ORGANIZZAZIONE DI VOLONTARIATO AOI MUTILATI DELLA VOCE - TESTA COLLO ODV - SEDE VIA F.LLI ROSSELLI 1 37138 VERONA - C.F. 80025880230</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Euro 34.706,28</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>D.LGS 3/07/2021 N. 117 - D.LGS 502/1992 - L.R. 56/1994</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>DOTT. STEFANO ZENARI</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 496 DEL 23/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (D.G.R.N.1338/2013 E SS.MM.II.):LIQUIDAZIONE DEL MESE DI APRILE 2026 DEL CONTRIBUTO ICDA, ICDSLA, ICDP, ICDF - COMPETENZA MARZO 2026</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>€ 338.551,86</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>D.G.R.V. N.1338/2013 E SS.MM.II. - D.G.R. N.1047/2015 - D.G.R. N.571/2017</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro Ferronato- U.O.S. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Utenti beneficiari di impegnativa di cura domiciliare ( ICD) di tipo: ICDa, ICDsla, ICDp, ICDf di tutti i Distretti Ulss 9</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>UTENTI VARI- IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R. N.1338/2013 E ss.mm.ii.): LIQUIDAZIONE DEL MESE DI MARZO 2026 DEL CONTRIBUTO DI ICDA, ICDSLA, ICDF, ICDP SPETTANTE AI SOGGETTI BENEFICIARI DI TUTTI I DISTRETTI SECONDO LA TEMPISTICA DI PAGAMENTO DEFINITA DALLA REGIONE VENETO ( D.G.R. N.1047/2015)- COMPETENZA MESI DI GENNAIO E FEBBRAIO 2026.</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>€ 697.331,72</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>D.G.R.V. n.1338/2013 e ss.mm.ii. - D.G.R.V. n.1047/2015 - D.G.R.V. n.571/2017</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>UTENTI BENEFICIARI DI IMPEGNATIVE DI CURA DOMICILIARE DI ICDA, ICDSLA, ICDP, ICDF DI TUTTI I DISTRETTI ULSS 9</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>DAT: DGR N. 1412/2024 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO E MALATTIA DI PARKINSON. FINANZIAMENTO DELL’ATTIVITA’ 2024/2025. DGR N. 
 1873/2013”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B11" t="inlineStr">
         <is>
           <t>281000</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C11" t="inlineStr">
         <is>
           <t>DGR N. 1412/2024 
 DGRG 1873/2013</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>DGR N. 1412/2024 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO E MALATTIA DI PARKINSON. FINANZIAMENTO DELL’ATTIVITA’ 2024/2025. DGR N. 
 1873/2013”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" t="inlineStr">
+    <row r="12">
+      <c r="A12" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 DICEMBRE 2025</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B12" t="inlineStr">
         <is>
           <t>16.525,50</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C12" t="inlineStr">
         <is>
           <t>DEL 596/2021 E DEL 770/2024</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>DOTT ALESSANDRO FERRONATO E DOTT.SSA EBBA CARMELA BUFFONE</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 DICEMBRE 2025</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" t="inlineStr">
+    <row r="13">
+      <c r="A13" t="inlineStr">
         <is>
           <t>UTENTYI VARI SIL D4 NOVEMBRE 2025</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B13" t="inlineStr">
         <is>
           <t>18.968,00</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C13" t="inlineStr">
         <is>
           <t>DEL 596/2021 E DEL 770/2024</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>DOTT ALESSANDRO FERRONATO E DOTT.SSA EBBA CARMELA BUFFONE</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 NOVEMBRE 2025</t>
         </is>
       </c>
     </row>
-    <row r="6">
-[...5 lines deleted...]
-      <c r="B6" t="inlineStr">
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UTENTI VARI SIL D4 OTTOBRE 2025 </t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
         <is>
           <t>€ 22.069,50</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C14" t="inlineStr">
         <is>
           <t>DEL 596/2021 DEL 770/2024</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>DOTT ALESSANDRO FERRONATO E DOTT.SSA EBBA CARMELA BUFFONE</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 OTTOBRE 2025</t>
         </is>
       </c>
     </row>
-    <row r="7">
-[...5 lines deleted...]
-      <c r="B7" t="inlineStr">
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UTENTI VARI SIL D4 SETTEMBRE 2025 </t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
         <is>
           <t>19.315,50</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C15" t="inlineStr">
         <is>
           <t>DEL 596 DEL 2021 E DEL 770DEL 2024</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A8" t="inlineStr">
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOTT ALESSANDRO FERRONATO E DOTT.SSA EBBA CARMELA BUFFONE </t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UTENTI VARI SIL D4 SETTEMBRE 2025 </t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 LUGLIO 2025</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="B16" t="inlineStr">
         <is>
           <t>€ 15.270,00</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C16" t="inlineStr">
         <is>
           <t>DEL 596 FONDO REGIOLANE PER L'OCCUPAZIONE 
 DEL 770 DEL 2024 SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>DOTT ALESSANDRO FERRONATO - DOTT.SSA EBBA CARMELA BUFFONE</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 LUGLIO 2025</t>
         </is>
       </c>
     </row>
-    <row r="9">
-[...5 lines deleted...]
-      <c r="B9" t="inlineStr">
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>UTENTI  VARI SIL D4 GIUGNO 2025</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
         <is>
           <t>€ 17.462,00</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C17" t="inlineStr">
         <is>
           <t>DEL 596 DEL 2021 FONDO REGIONALE PER L'OCCUPAZIONE 
 DEL 770 DEL 2024 SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>DOTT ALESSANDRO FERRONATO - DOTT.SSA EBBA CARMELA BUFFONE</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 GIUGNO 2025</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" t="inlineStr">
+    <row r="18">
+      <c r="A18" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 MAGGIO 2025</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B18" t="inlineStr">
         <is>
           <t>€ 20.091,50</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
+      <c r="C18" t="inlineStr">
         <is>
           <t>DEL 596 DEL 2021 FONDO REGIONALE PER L'OCCUPAZIONE 
 DDR 770 DEL 2024 SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E10" t="inlineStr">
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>DOTT ALESSANDRO FERRONATO - DOTT.SSA  EBBA CARMELA BUFFONE</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 MAGGIO 2025</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" t="inlineStr">
+    <row r="19">
+      <c r="A19" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 APRILE 2025</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B19" t="inlineStr">
         <is>
           <t>€ 19.017,00</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C19" t="inlineStr">
         <is>
           <t>DEL 770 DEL 2024 - SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI. 
 DEL 596 DEL 2021 FONDO REGIONALE PER L'OCCUPAZIONE</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - DOTT.SSA EBBA CARMELA BUFFONE</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 APRILE 2025</t>
         </is>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" t="inlineStr">
+    <row r="20">
+      <c r="A20" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 MARZO 2025</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B20" t="inlineStr">
         <is>
           <t>19.690,50</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C20" t="inlineStr">
         <is>
           <t>DEL 591 del 2021 Fondo Regionale per l'ìoccupazione 
 DDR 770 SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E12" t="inlineStr">
+      <c r="D20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOTT. ALESSANDRO FERRONATO - DOTT.SSA BIANCOTTO MARIA </t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 MARZO 2025</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" t="inlineStr">
+    <row r="21">
+      <c r="A21" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 FEBBRAIO 2025 D4</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B21" t="inlineStr">
         <is>
           <t>19.871,79</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
+      <c r="C21" t="inlineStr">
         <is>
           <t>DEL 596/2021 FONDO REGIONALE PER L'OCCUPAZIONE - 
 DDR 770/2024 SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E13" t="inlineStr">
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>DOTT. FERRONATO ALESSANDRO  E DOTT.SSA BIANCOTTO</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL FEBBRAIO 2025 D4</t>
         </is>
       </c>
     </row>
-    <row r="14">
-[...5 lines deleted...]
-      <c r="B14" t="inlineStr">
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/2013 e ss.mm.ii.): LIQUIDAZIONE DEL MESE DI FEBBRAIO 2026  DEL CONTRIBUTO DI ICDA, ICDSLA, ICDF, ICDP, ICDB ( INT. Distretto 4) + ICDB, ICDBPLUS, ICDM, ICDMGS (SOLO Distretto 4) SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LA TEMPISTICA DI PAGAMENTO DEFINITA DALLA REGIONE VENETO ( D.G.R. N.1047/2015).</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
         <is>
           <t>€ 999.722,83</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C22" t="inlineStr">
         <is>
           <t>D.G.R.V. n.1338/2013 e ss.mm.ii. - D.G.R.V. n.571/2017 - D.G.R. V. n.670/2020 e D.G.R.V. n.1174/2021 - D.G.R.V. n. 1047/2015</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A15" t="inlineStr">
+      <c r="E22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UTENTI BENEFICIARI DI IMPEGNATIVE DI CURA DOMICILIARE DI ICDA, ICDSLA, ICDF, ICDP, ICDB ( Distretto 4) + ICDB, ICDBPLUS, ICDM, ICDMGS (Distretto 4) </t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 GENNAIO 2025</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
+      <c r="B23" t="inlineStr">
         <is>
           <t>18.387,50</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
+      <c r="C23" t="inlineStr">
         <is>
           <t>DELIBERAZIONI 596/2021 E 401/2023</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>DOTT.SSA BIANCOTTO E DOTT FERRONATO</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>DEL SIL 2023. 04.401_SIL DEL_2021_08_596_Fondo_per_Occupazione15_pdf</t>
         </is>
       </c>
     </row>
-    <row r="16">
-[...5 lines deleted...]
-      <c r="B16" t="inlineStr">
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/2013 e ss.mm.ii.): LIQUIDAZIONE DEL MESE DI GENNAIO 2026  DEL CONTRIBUTO DI ICDA, ICDSLA, ICDF, ICDP, ICDB ( INT.) SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LA TEMPISTICA DI PAGAMENTO DEFINITA DALLA REGIONE VENETO ( D.G.R. N.1047/2015).</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
         <is>
           <t>€ 184.166,31</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C24" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 e ss.mm.ii. - D.G.R.N.1047/2015 - D.G.R.N.571//2017</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa S.S.</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A17" t="inlineStr">
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE  ICDA, ICDSLA, ICDF, ICDP, ICDB RESIDENTI NEI DISTRETTI 1-2, 3 E 4</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
         <is>
           <t>DAT: DELIBERAZIONE DEL DIRETTORE GENERALE N. 1117/2025 “RECEPIMENTO DELLE RISULTANZE 
 DELLA GARA REGIONALE DEL SERVIZIO DI ASSISTENZA INTEGRATIVA SCOLASTICA IN FAVORE DI 
 ALUNNI/STUDENTI CON DISABILITÀ DELLA VISTA E DELL’UDITO RESIDENTI NEL TERRITORIO DELLA 
 REGIONE DEL VENETO, PER GLI ANNI SCOLASTICI RICOMPRESI NEL BIENNIO 01/08/2025-31/07/2027, 
 CON FACOLTÀ DI RINNOVO PER IL SUCCESSIVO ANNO SCOLASTICO 2027-2028”. STIPULA ACCORDO 
 CONTRATTUALE.</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B25" t="inlineStr">
         <is>
           <t>2.804.850,00 OLTRE IVA</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C25" t="inlineStr">
         <is>
           <t>DELIBERA DIRETTORE GENERALE N. 1117/2025; 
 D.Lgs. n. 36/2023</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 1117/2025 “RECEPIMENTO DELLE RISULTANZE 
 DELLA GARA REGIONALE DEL SERVIZIO DI ASSISTENZA INTEGRATIVA SCOLASTICA IN FAVORE DI 
 ALUNNI/STUDENTI CON DISABILITÀ DELLA VISTA E DELL’UDITO RESIDENTI NEL TERRITORIO DELLA 
 REGIONE DEL VENETO, PER GLI ANNI SCOLASTICI RICOMPRESI NEL BIENNIO 01/08/2025-31/07/2027, 
 CON FACOLTÀ DI RINNOVO PER IL SUCCESSIVO ANNO SCOLASTICO 2027-2028”. STIPULA ACCORDO 
 CONTRATTUALE.</t>
         </is>
       </c>
     </row>
-    <row r="18">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;DDR N. 49 DEL 27 MAGGIO 2024 “PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE 
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>DAT: DDR N. 49 DEL 27 MAGGIO 2024 “PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE 
 PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI 
 BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 
 269/1998. ASSEGNAZIONE FINANZIAMENTO CON COPERTURA A CARICO DELLA LINEA DI SPESA GSA 
 N. 0062/ 2024”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
+      <c r="B26" t="inlineStr">
         <is>
           <t>125977,17</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C26" t="inlineStr">
         <is>
           <t>DDR N. 49 DEL 27 MAGGIO 2024</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
-Direttore UOC Infanzia,&amp;nbsp;Adolescenza, Famiglia e Consultori del Distretto 1-2</t>
-[...2 lines deleted...]
-      <c r="E18" t="inlineStr">
+Direttore UOC Infanzia, Adolescenza, Famiglia e Consultori del Distretto 1-2</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
         <is>
           <t>DDR N. 49 DEL 27 MAGGIO 2024 “PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE 
 PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI 
 BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 
 269/1998. ASSEGNAZIONE FINANZIAMENTO CON COPERTURA A CARICO DELLA LINEA DI SPESA GSA 
 N. 0062/ 2024”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" t="inlineStr">
+    <row r="27">
+      <c r="A27" t="inlineStr">
         <is>
           <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD): LIQUIDAZIONE DEL MESE DI DICEMBRE 2025 DI ICDa, ICDsla, ICDp, ICDf (TUTTI I DISTRETTI) E ICDb ( DISTRETTO 4) COMPRENSIVA DEI CONGUAGLI DOVUTI AL 31/12/2025.</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
+      <c r="B27" t="inlineStr">
         <is>
           <t>€ 594.093,90</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
+      <c r="C27" t="inlineStr">
         <is>
           <t>D.G.R.V. n.1338/2013 e ss.mm.ii. - D.G.R.V. n.571/2017</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato- U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>Utenti titolari di impegnativa di cura domiciliare di tipo A, SLA, P, F, B ai sensi D.G.R.V. n.1338/2013 e ss.mm.ii., D.G.R. n.571/2017.</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" t="inlineStr">
+    <row r="28">
+      <c r="A28" t="inlineStr">
         <is>
           <t>DAT: ADESIONE AL PROGETTO REGIONALE “E-INCLUSION VENETO TALK” - DGR N. 748/2025, DDR N. 
 26/2025 E DDR N. 11806/2025 - CUP H19G25000170001. RECEPIMENTO FINANZIAMENTO.</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
+      <c r="B28" t="inlineStr">
         <is>
           <t>31.847,54</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
+      <c r="C28" t="inlineStr">
         <is>
           <t>DGR N. 748/2025 
 DDR N. 26/2025 
 DDR N. 11806/2025</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 le UU.OO.CC. Disabilità e N.A. e 
 l’UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>ADESIONE AL PROGETTO REGIONALE “E-INCLUSION VENETO TALK”</t>
         </is>
       </c>
     </row>
-    <row r="21">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;DGR N. 1012/2025 E DDR N. 11394/2025 - CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA 
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>DAT: DGR N. 1012/2025 E DDR N. 11394/2025 - CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA 
 DI CUI ALLA LEGGE N. 104/1992 ART. 27. ANNO 2025. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
+      <c r="B29" t="inlineStr">
         <is>
           <t>8829.31</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
+      <c r="C29" t="inlineStr">
         <is>
           <t>DGR N. 1012/2025 E DDR N. 11394/2025</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
-[...1 lines deleted...]
-          <t>Direttore di UOC Direzione Amministrativa Territoriale&amp;nbsp; 
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale  
 UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>ELENCO IN ALLEGATO</t>
         </is>
       </c>
     </row>
-    <row r="22">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA COSTITUZIONE DI UN ELENCO AZIENDALE DI 
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>DAT: AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA COSTITUZIONE DI UN ELENCO AZIENDALE DI 
 RETI ORGANIZZATE ED AUTORIZZATE, MEDIANTE LA FORMA DELL’ACCREDITAMENTO, PER LA 
 REALIZZAZIONE DI INTERVENTI E SERVIZI A FAVORE DELLE PERSONE CON DISABILITÀ GRAVE, DI 
 CUI ALLA LEGGE N. 112/2016 E ALLA DGR N. 2141/2017. NOMINA COMMISSIONE.</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
+      <c r="B30" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
+      <c r="C30" t="inlineStr">
         <is>
           <t>LEGGE N. 112/2016 E ALLA DGR N. 2141/2017</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D30" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale 
 UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA COSTITUZIONE DI UN ELENCO AZIENDALE DI 
 RETI ORGANIZZATE ED AUTORIZZATE, MEDIANTE LA FORMA DELL’ACCREDITAMENTO, PER LA 
 REALIZZAZIONE DI INTERVENTI E SERVIZI A FAVORE DELLE PERSONE CON DISABILITÀ GRAVE, DI 
 CUI ALLA LEGGE N. 112/2016 E ALLA DGR N. 2141/2017. NOMINA COMMISSIONE.</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" t="inlineStr">
+    <row r="31">
+      <c r="A31" t="inlineStr">
         <is>
           <t>UTENTI VATI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD): LIQUIDAZIONE DEL MESE DI NOVEMBRE 2025 DI ICDa, ICDsla, ICDp, ICDd (TUTTI I DISTRETTI) E ICDm, ICDmgs, ICDBplus, ICDB INT. (SOLO DISTRETTO 4)</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
+      <c r="B31" t="inlineStr">
         <is>
           <t>€ 696.602,90</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
+      <c r="C31" t="inlineStr">
         <is>
           <t>D.G.R. n.1338/2013 e ss.mm.ii. - D.G.R.n.571/2017, D.G.R. n.1174/2021, D.G.R. n.1558/2023</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>Utenti titolari di impegnativa di cura domiciliare di tipo A, SLA, P, F, M, Mgs, Bplus, B (ai sensi D.G.R.V. n.1338/ e ss.mm.ii, D.G.R.n.571/2017, D.G.R. n.1174/2021, D.G.R. n.1558/2023)</t>
         </is>
       </c>
     </row>
-    <row r="24">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;CONTRIBUTI A SOSTEGNO DI ATTIVITA’ SPORTIVA A FAVORE DI SOGGETTI DISABILI. ANNUALITA’ 
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>DAT: CONTRIBUTI A SOSTEGNO DI ATTIVITA’ SPORTIVA A FAVORE DI SOGGETTI DISABILI. ANNUALITA’ 
 2025. PROVVEDIMENTI</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
+      <c r="B32" t="inlineStr">
         <is>
           <t>Euro 92.000,00 (Euro 35.000,00 per i Distretti 1 e 2, Euro 25.000,00 per il Distretto 3 ed Euro 32.000,00 per il Distretto 4);</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
+      <c r="C32" t="inlineStr">
         <is>
           <t>DGR n. 1159 del 15 ottobre 2024</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
-Responsabile UOS Attività Amministrativa Socio Sanitaria&amp;nbsp; 
-[...3 lines deleted...]
-      <c r="E24" t="inlineStr">
+Responsabile UOS Attività Amministrativa Socio Sanitaria  
+Direttori UOC Disabilità e Non Autosufficienz</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
         <is>
           <t>CONTRIBUTI A SOSTEGNO DI ATTIVITA’ SPORTIVA A FAVORE DI SOGGETTI DISABILI. ANNUALITA’ 
 2025. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" t="inlineStr">
+    <row r="33">
+      <c r="A33" t="inlineStr">
         <is>
           <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD): LIQUIDAZIONE DEL MESE DI OTTOBRE 2025 DI ICDa, ICDsla, ICDp. ICDf (TUTTI I DISTRETTI) E ICDb (INTEGRAZIONI DISTRETTO 4)</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
+      <c r="B33" t="inlineStr">
         <is>
           <t>€ 398.929,86</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
+      <c r="C33" t="inlineStr">
         <is>
           <t>DGRV N.1338/2013 e ss.mm.ii.</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO-U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE DI TIPO A, SLA, P, F B ( AI SENSI DGRV N.1338 E SUCCESSIVE MODIFICAZIONI ED INTEGRAZIONI)</t>
         </is>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" t="inlineStr">
+    <row r="34">
+      <c r="A34" t="inlineStr">
         <is>
           <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD): LIQUIDAZIONE DEL MESE DI SETTEMBRE 2025 DI ICDa, ICDsla, ICDp, ICDf (TUTTI I DISTRETTI) E ICDb ( INTEGRAZIONI DISTRETTO 4)</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
+      <c r="B34" t="inlineStr">
         <is>
           <t>€ 403.024,86</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
+      <c r="C34" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 e ss.mm.ii</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
-[...8 lines deleted...]
-          <t>DAT:&amp;nbsp;EROGAZIONE DI CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO (ODV) O 
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE DI TIPO A, SLA, P, F, B ( AI SENSI D.G.R.V. N.1338/2013 E SUCCESSIVE MODIFICIAZIONI E INTEGRAZIONI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>DAT: EROGAZIONE DI CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO (ODV) O 
 ASSOCIAZIONI DI PROMOZIONE SOCIALE (APS) DISPONIBILI ALL’IMPLEMENTAZIONE E ALLA 
 PROMOZIONE DI AZIONI CHE CONCORRANO ALLO SVILUPPO DELLE ATTIVITÀ CONNESSE AL 
 CENTRO PER L’AFFIDO E LA SOLIDARIETÀ FAMILIARE E PER COSTRUIRE PERCORSI LOCALI DI 
 PROMOZIONE DELLA SOLIDARIETÀ FAMILIARE NEI DISTRETTI 3 E 4. DELIBERAZIONI DEL DIRETTORE 
 GENERALE N. 663/2025 E N. 1039/2025. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
+      <c r="B35" t="inlineStr">
         <is>
           <t>28000 + 12000</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
+      <c r="C35" t="inlineStr">
         <is>
           <t>DELIBERA N. 663/2025 E N. 1039/2025.</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D35" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 Sentiti i Direttori UOC Infazia, Adolescenza, Famiglia e Consultori dei Distretti 3 e 4</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E35" t="inlineStr">
         <is>
           <t>EROGAZIONE DI CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO (ODV) O 
 ASSOCIAZIONI DI PROMOZIONE SOCIALE (APS) DISPONIBILI ALL’IMPLEMENTAZIONE E ALLA 
 PROMOZIONE DI AZIONI CHE CONCORRANO ALLO SVILUPPO DELLE ATTIVITÀ CONNESSE AL 
 CENTRO PER L’AFFIDO E LA SOLIDARIETÀ FAMILIARE E PER COSTRUIRE PERCORSI LOCALI DI 
 PROMOZIONE DELLA SOLIDARIETÀ FAMILIARE NEI DISTRETTI 3 E 4. DELIBERAZIONI DEL DIRETTORE 
 GENERALE N. 663/2025 E N. 1039/2025. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="28">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>DAT: ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI. RECEPIMENTO 515/2025 E DDR N. 25/2025.</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
+      <c r="B36" t="inlineStr">
         <is>
           <t>409116,46</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C36" t="inlineStr">
         <is>
           <t>DELIBERA n° 1193/2025 
 DDR n. 52 del 30 novembre 2021 
 Legge n. 205 del 27 dicembre 2017 
 DGR n. 229 del 13 marzo 2024 
 DGR n. 515 del 13.5.2025</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D36" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 UOS Attività Amministrativa Socio Sanitaria 
 UU.OO.CC. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E36" t="inlineStr">
         <is>
           <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI. RECEPIMENTO 515/2025 E DDR N. 25/2025.</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" t="inlineStr">
+    <row r="37">
+      <c r="A37" t="inlineStr">
         <is>
           <t>DAT: LIQUIDAZIONE CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO O ASSOCIAZIONI DI 
 PROMOZIONE SOCIALE, OPERANTI NELL’AMBITO TERRITORIALE DELL’ AULSS 9 SCALIGERA PER LA 
 REALIZZAZIONE DI “PROGETTI DI INCLUSIONE SOCIALE E DI ATTIVITÀ’ DEL TEMPO LIBERO E DI 
 TRASPORTO E ACCOMPAGNAMENTO” IN FAVORE DI SOGGETTI CON DISABILITA’ (ANCHE DI TIPO 
 PSICHICO) IN SITUAZIONE DI GRAVITA’. ANNO 2024.</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
+      <c r="B37" t="inlineStr">
         <is>
           <t>172000</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
+      <c r="C37" t="inlineStr">
         <is>
           <t>DELIBERA n° 1174/2025 
 DELIBERA n° 693/2024 
 Legge n. 241/1990 
 LR 40/93</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D37" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 il Responsabile U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E37" t="inlineStr">
         <is>
           <t>LIQUIDAZIONE CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO O ASSOCIAZIONI DI 
 PROMOZIONE SOCIALE, OPERANTI NELL’AMBITO TERRITORIALE DELL’ AULSS 9 SCALIGERA PER LA 
 REALIZZAZIONE DI “PROGETTI DI INCLUSIONE SOCIALE E DI ATTIVITÀ’ DEL TEMPO LIBERO E DI 
 TRASPORTO E ACCOMPAGNAMENTO” IN FAVORE DI SOGGETTI CON DISABILITA’ (ANCHE DI TIPO 
 PSICHICO) IN SITUAZIONE DI GRAVITA’. ANNO 2024.</t>
         </is>
       </c>
     </row>
-    <row r="30">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;RECEPIMENTO DELLE RISULTANZE DELLA GARA REGIONALE DEL SERVIZIO DI ASSISTENZA 
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>DAT: RECEPIMENTO DELLE RISULTANZE DELLA GARA REGIONALE DEL SERVIZIO DI ASSISTENZA 
 INTEGRATIVA SCOLASTICA IN FAVORE DI ALUNNI/STUDENTI CON DISABILITÀ DELLA VISTA E 
 DELL’UDITO RESIDENTI NEL TERRITORIO DELLA REGIONE DEL VENETO, PER GLI ANNI SCOLASTICI 
 RICOMPRESI NEL BIENNIO 01/08/2025-31/07/2027, CON FACOLTÀ DI RINNOVO PER IL SUCCESSIVO 
 ANNO SCOLASTICO 2027-2028.</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
+      <c r="B38" t="inlineStr">
         <is>
           <t>EURO 2.804.850,00 oltre IVA 5%</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
+      <c r="C38" t="inlineStr">
         <is>
           <t>DELIBERA N. 1117 DEL 09/09/2025 
 D.Lgs. 36/2023 
 D.Lgs. 209/2024 
 Deliberazione del Direttore Generale di Azienda Zero n.424 del 20 giugno 2025</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D38" t="inlineStr">
         <is>
           <t>-Il Direttore di UOC Direzione Amministrativa Territoriale 
-Dott. Alessandro Ferronato, sostituito dalla Dott.ssa Eufemia Gazerro, giusta deliberazione n. 159 del&amp;nbsp;13/02/2025. 
--il Responsabile U.O.S. Attività Amministrativa Socio&amp;nbsp;Sanitaria&amp;nbsp; 
+Dott. Alessandro Ferronato, sostituito dalla Dott.ssa Eufemia Gazerro, giusta deliberazione n. 159 del 13/02/2025. 
+-il Responsabile U.O.S. Attività Amministrativa Socio Sanitaria  
 -i Direttori UU.OO.CC. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E38" t="inlineStr">
         <is>
           <t>RECEPIMENTO DELLE RISULTANZE DELLA GARA REGIONALE DEL SERVIZIO DI ASSISTENZA 
 INTEGRATIVA SCOLASTICA IN FAVORE DI ALUNNI/STUDENTI CON DISABILITÀ DELLA VISTA E 
 DELL’UDITO RESIDENTI NEL TERRITORIO DELLA REGIONE DEL VENETO, PER GLI ANNI SCOLASTICI 
 RICOMPRESI NEL BIENNIO 01/08/2025-31/07/2027, CON FACOLTÀ DI RINNOVO PER IL SUCCESSIVO 
 ANNO SCOLASTICO 2027-2028.</t>
         </is>
       </c>
     </row>
-    <row r="31">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;AUTORIZZAZIONE PROROGA DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, 
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>DAT: AUTORIZZAZIONE PROROGA DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, 
 SEMICONVITTO E TRASPORTO SCOLASTICO UTENTI FREQUENTANTI L’ISTITUTO SCOLASTICO 
 PARITARIO FORTUNATA GRESNER DI VERONA.</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
+      <c r="B39" t="inlineStr">
         <is>
           <t>euro 652.975,10 oltre IVA, se dovuta</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
+      <c r="C39" t="inlineStr">
         <is>
           <t>Delibera 1113 del 09/09/2025 
 DGR n. 1953/2019</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D39" t="inlineStr">
         <is>
           <t>-Il Direttore di UOC Direzione Amministrativa Territoriale 
 Dott. Alessandro Ferronato, sostituito dalla Dott.ssa Eufemia Gazerro, giusta deliberazione n. 159 del 13/02/2025 
--Direttori U.O.C. Disabilità e Non Autosufficienza&amp;nbsp; 
-[...3 lines deleted...]
-      <c r="E31" t="inlineStr">
+-Direttori U.O.C. Disabilità e Non Autosufficienza  
+-Responsabile U.O.S. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
         <is>
           <t>AUTORIZZAZIONE PROROGA DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, 
 SEMICONVITTO E TRASPORTO SCOLASTICO UTENTI FREQUENTANTI L’ISTITUTO SCOLASTICO 
 PARITARIO FORTUNATA GRESNER DI VERONA.</t>
         </is>
       </c>
     </row>
-    <row r="32">
-[...5 lines deleted...]
-      <c r="B32" t="inlineStr">
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UTENTI VARI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD): LIQUIDAZIONE MESE DI AGOSTO 2025 DI ICDa, ICDsla, ICDp, ICDf (TUTTI I DISTRETTI ) E ICDb, ICDbplus, ICDm, ICDmgs (DISTRETTO 4) </t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
         <is>
           <t>€ 1.209.767,00</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
+      <c r="C40" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 e ss.mm.ii.</t>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E32" t="inlineStr">
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>DOTT. ALESSANDRO FERRONATO- U.O.S.  ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE (AI SENSI D.G.R.V. N.1338/2013 E SUCCESSIVE) DI TIPO A, SLA, P, F, B, BPLUS, M, MGS.</t>
         </is>
       </c>
     </row>
-    <row r="33">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>DAT: PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
 TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI SERVIZIO PER 
 L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI PRESSO UNITA’ DI 
 OFFERTA SEMIRESIDENZIALI PER PERSONE CON DISABILITA. PERIODO 01.07.2025 - 31.12.2026.</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
+      <c r="B41" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
+      <c r="C41" t="inlineStr">
         <is>
           <t>DGR 1301/2024 
 DGR 670/2025 
 D.Lgs. 62/2024</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D41" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 Direttori delle UU.OO.CC. Disabilità e Non Autosufficienza e 
-Responsabile della UOS Attività Amministrativa&amp;nbsp;Socio Sanitaria</t>
-[...2 lines deleted...]
-      <c r="E33" t="inlineStr">
+Responsabile della UOS Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
         <is>
           <t>PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
 TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI SERVIZIO PER 
 L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI PRESSO UNITA’ DI 
 OFFERTA SEMIRESIDENZIALI PER PERSONE CON DISABILITA. PERIODO 01.07.2025 - 31.12.2026.</t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...5 lines deleted...]
-      <c r="B34" t="inlineStr">
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVA DI CURA DOMICILIARE ( ICD): LIQUIDAZIONE MESE DI LUGLIO 2025 PER ICDa, ICDsla, ICDp, ICDf  + integrazione 1° trim.2025 ICDm del  D4</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
         <is>
           <t>454.408,72</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
+      <c r="C42" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E SS.MM.II. - D.G.R.V. N.1047/2015</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D42" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - UOS ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B35" t="inlineStr">
+      <c r="E42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE( ICD) DI TIPO A, SLA, P F, M </t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>DAT: ADESIONE AL PROGETTO HOME CARE PREMIUM (HCP) 2025.</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
+      <c r="C43" t="inlineStr">
         <is>
           <t>D.M. n. 463/1998 
 Legge n. 328/2000 
 Deliberazione del Direttore Generale n. 648 del 22/06/2022 
 DGR n. 1159/2024</t>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D43" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 L’UOC Direzione Amministrativa Territoriale e 
-Le UOC Disabilità e Non&amp;nbsp;Autosufficienza dei Distretti 1-2 e 3</t>
-[...2 lines deleted...]
-      <c r="E35" t="inlineStr">
+Le UOC Disabilità e Non Autosufficienza dei Distretti 1-2 e 3</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
         <is>
           <t>ADESIONE AL PROGETTO HOME CARE PREMIUM (HCP) 2025.</t>
         </is>
       </c>
     </row>
-    <row r="36">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;SISTEMA VENETO ADOZIONI – ANNUALITÀ 2024-2025. RECEPIMENTO DGR N. 650/2024 E DDR N. 
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>DAT: SISTEMA VENETO ADOZIONI – ANNUALITÀ 2024-2025. RECEPIMENTO DGR N. 650/2024 E DDR N. 
 77/2024 E 49/2025. PROVVEDIMENTI CONSEGUENTI.</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
+      <c r="B44" t="inlineStr">
         <is>
           <t>56110.86</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
+      <c r="C44" t="inlineStr">
         <is>
           <t>DGR 650/2024 
 DDR 77/2024 e 49/2025</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D44" t="inlineStr">
         <is>
           <t>Il Direttore UOC Direzione Amministrativa Territoriale 
 L’UOS Attività Amministrativa Socio Sanitaria e 
 le UU.OO.CC Infanzia Adolescenza Famiglia e Consultori</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E44" t="inlineStr">
         <is>
           <t>SISTEMA VENETO ADOZIONI – ANNUALITÀ 2024-2025. RECEPIMENTO DGR N. 650/2024 E DDR N. 
 77/2024 E 49/2025. PROVVEDIMENTI CONSEGUENTI.</t>
         </is>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" t="inlineStr">
+    <row r="45">
+      <c r="A45" t="inlineStr">
         <is>
           <t>ALLE FARMACIE RURALI</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
+      <c r="B45" t="inlineStr">
         <is>
           <t>€ 55.296,00</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
+      <c r="C45" t="inlineStr">
         <is>
           <t>DGR 375/2017 - DDR 12/2025</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D45" t="inlineStr">
         <is>
           <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
+      <c r="E45" t="inlineStr">
         <is>
           <t>Interventi regionali aggiuntivi a favore delle Farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2025</t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>DAT: PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
 TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI SERVIZIO PER 
 L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI PRESSO UNITA’ DI 
 OFFERTA RESIDENZIALI PER PERSONE CON DISABILITA. PERIODO 01.07.2025-31.12.2026.</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
+      <c r="B46" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
+      <c r="C46" t="inlineStr">
         <is>
           <t>Deliberazione del Direttore Generale n. 245 del 01/03/2024 
 DGR n. 1103/2019 
 DGR n. 912/2022 
 DGR n. 1438/2017</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
+      <c r="D46" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E46" t="inlineStr">
         <is>
           <t>PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
 TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI SERVIZIO PER 
 L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI PRESSO UNITA’ DI 
 OFFERTA RESIDENZIALI PER PERSONE CON DISABILITA. PERIODO 01.07.2025-31.12.2026.</t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;RECEPIMENTO DGR N. 285 DEL 24 MARZO 2025 - PIANO OPERATIVO PER IL POTENZIAMENTO DELLE 
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DAT: RECEPIMENTO DGR N. 285 DEL 24 MARZO 2025 - PIANO OPERATIVO PER IL POTENZIAMENTO DELLE 
 FUNZIONI DEI “CENTRI PER LA FAMIGLIA” NELL’AMBITO DELLE COMPETENZE SOCIALI DEI 
 CONSULTORI FAMILIARI DELLE AZIENDE ULSS DEL VENETO. DECRETO 23 DICEMBRE 2024 DEL 
 MINISTRO PER LA FAMIGLIA, LA NATALITA’ E LE PARI OPPORTUNITA’ 
-&amp;nbsp;</t>
-[...2 lines deleted...]
-      <c r="B39" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
         <is>
           <t>Euro 144.516,50 Distretto 1 Verona città Euro 58.007,51 Distretto 2 dell’Est veronese Euro 67.242,50 Distretto 3 della Pianura veronese Euro 129.034,50 Distretto 4 dell’Ovest veronese</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
+      <c r="C47" t="inlineStr">
         <is>
           <t>DGR 285/2025 
 DECRETO 23/2024</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D47" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E47" t="inlineStr">
         <is>
           <t>RECEPIMENTO DGR N. 285 DEL 24 MARZO 2025 - PIANO OPERATIVO PER IL POTENZIAMENTO DELLE 
 FUNZIONI DEI “CENTRI PER LA FAMIGLIA” NELL’AMBITO DELLE COMPETENZE SOCIALI DEI 
 CONSULTORI FAMILIARI DELLE AZIENDE ULSS DEL VENETO. DECRETO 23 DICEMBRE 2024 DEL 
 MINISTRO PER LA FAMIGLIA, LA NATALITA’ E LE PARI OPPORTUNITA’</t>
         </is>
       </c>
     </row>
-    <row r="40">
-[...5 lines deleted...]
-      <c r="B40" t="inlineStr">
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD)- LIQUIDAZIONI MESE DI GIUGNO 2025 PER ICDa, ICDsla, ICDp, ICDf  di tutti i Distretti + INTEGRAZIONE 1° TRIMESTRE 2025 PER ICDm/Mgs/B/Bplus (D.G.R. N. 586/2025) per Distretto 4</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
         <is>
           <t>€ 690.483,86</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
+      <c r="C48" t="inlineStr">
         <is>
           <t>DGRV N.1338/2013 E ss.mm.ii. - DGRV N.1047/2015 - DGRV N.586/2025</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
+      <c r="D48" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E48" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE ( ICD) DI TIPO ICDa, ICDsla, ICDp, ICDf di tutti i Distretti e ICDm, ICDmgs, ICDBplus, ICDb per Distretto 4 Ovest Veronese.</t>
         </is>
       </c>
     </row>
-    <row r="41">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>DAT: PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
 TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI SERVIZIO PER 
 L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI AFFERENTI ALL’AREA 
 ANZIANI. PERIODO 01.07.2025-30.06.2026.</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
+      <c r="B49" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
+      <c r="C49" t="inlineStr">
         <is>
           <t>DGR n. 996/2022 
 DGRV n. 1438/2017</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D49" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E49" t="inlineStr">
         <is>
           <t>PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
 TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI SERVIZIO PER 
 L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI AFFERENTI ALL’AREA 
 ANZIANI. PERIODO 01.07.2025-30.06.2026.</t>
         </is>
       </c>
     </row>
-    <row r="42">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;RECEPIMENTO DGR N. 564/2025 E DDR N. 9/2025 E APPROVAZIONE CONVENZIONE TRA AZIENDA 
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>DAT: RECEPIMENTO DGR N. 564/2025 E DDR N. 9/2025 E APPROVAZIONE CONVENZIONE TRA AZIENDA 
 ULSS 9 SCALIGERA E AZIENDA ZERO PER L'ATTUAZIONE DEL PROGETTO “SOSTEGNO NELLA 
 GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA DI NORMA 
 ULTRASESSANTACINQUENNE, ASSISTITA A DOMICILIO, NON AUTOSUFFICIENTE IN STATO DI 
-COMPROVATA VULNERABILITÀ. PERIODO 2025-2026&amp;quot;.</t>
-[...2 lines deleted...]
-      <c r="B42" t="inlineStr">
+COMPROVATA VULNERABILITÀ. PERIODO 2025-2026".</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
+      <c r="C50" t="inlineStr">
         <is>
           <t>DGR 564/2025 
 DDR 9/2025</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
+      <c r="D50" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
+      <c r="E50" t="inlineStr">
         <is>
           <t>RECEPIMENTO DGR N. 564/2025 E DDR N. 9/2025 E APPROVAZIONE CONVENZIONE TRA AZIENDA 
 ULSS 9 SCALIGERA E AZIENDA ZERO PER L'ATTUAZIONE DEL PROGETTO “SOSTEGNO NELLA 
 GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA DI NORMA 
 ULTRASESSANTACINQUENNE, ASSISTITA A DOMICILIO, NON AUTOSUFFICIENTE IN STATO DI 
-COMPROVATA VULNERABILITÀ. PERIODO 2025-2026&amp;quot;.</t>
-[...6 lines deleted...]
-          <t>DAT:&amp;nbsp;DGR N. 1233/2023 E N. DDR 143/2024 - SISTEMA VENETO ADOZIONI (P.T.V.A.). INTERVENTI REGIONALI 
+COMPROVATA VULNERABILITÀ. PERIODO 2025-2026".</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>DAT: DGR N. 1233/2023 E N. DDR 143/2024 - SISTEMA VENETO ADOZIONI (P.T.V.A.). INTERVENTI REGIONALI 
 IN MATERIA ADOZIONE NAZIONALE ED INTERNAZIONALE (L. 476/98)”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
+      <c r="B51" t="inlineStr">
         <is>
           <t>61367,31</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
+      <c r="C51" t="inlineStr">
         <is>
           <t>DGR N. 1233/2023 
 DDR 143/2024 
 L. 476/98</t>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
+      <c r="D51" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 Sentiti i Direttori UU.OO.CC. Infanzia, Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
+      <c r="E51" t="inlineStr">
         <is>
           <t>DGR N. 1233/2023 E N. DDR 143/2024 - SISTEMA VENETO ADOZIONI (P.T.V.A.). INTERVENTI REGIONALI 
 IN MATERIA ADOZIONE NAZIONALE ED INTERNAZIONALE (L. 476/98)”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="44">
-      <c r="A44" t="inlineStr">
+    <row r="52">
+      <c r="A52" t="inlineStr">
         <is>
           <t>DAT: INTERVENTI PER LA TUTELA DEI MINORI RESIDENTI NEL DISTRETTO 3 PIANURA VERONESE E NEL 
 DISTRETTO 4 OVEST VERONESE. PROVVEDIMENTI ANNO 2025.</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
+      <c r="B52" t="inlineStr">
         <is>
           <t>Distretto 3 Euro 1.401.000,00 bilancio sociale e Euro 500.000,00 bilancio sanitario; per il Distretto 4 Euro 1.682.000,00 bilancio sociale e Euro 750.000,00 bilancio sanitario;</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="C52" t="inlineStr">
         <is>
           <t>DGR n. 3972/2002 
 L.R. 22/2002 
 DGR 1438/2017</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
+      <c r="D52" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 Direttori UU.OO.CC. Infanzia, Adolescenza Famiglia e Consultori dei Distretti 3 e 4</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
+      <c r="E52" t="inlineStr">
         <is>
           <t>INTERVENTI PER LA TUTELA DEI MINORI RESIDENTI NEL DISTRETTO 3 PIANURA VERONESE E NEL 
 DISTRETTO 4 OVEST VERONESE. PROVVEDIMENTI ANNO 2025.</t>
         </is>
       </c>
     </row>
-    <row r="45">
-      <c r="A45" t="inlineStr">
+    <row r="53">
+      <c r="A53" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R.V. N.1338/2013 e ss.mm.ii.): LIQUIDAZIONE DEL MESE DI MAGGIO 2025 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF CON COMPETENZA ANNO 2025, SECONDO LA TEMPISTICA DI PAGAMENTO PREVISTA DALLA VIGENTE NORMATIVA REGIONALE.</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
+      <c r="B53" t="inlineStr">
         <is>
           <t>€ 384.465,86</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
+      <c r="C53" t="inlineStr">
         <is>
           <t>D.R.G.V. N. 1338/2013 e ss.mm.ii. - D.G.R.V. N.1047/2015</t>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
+      <c r="D53" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...8 lines deleted...]
-          <t>DAT:&amp;nbsp;DGR N. 1412/2024 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO 
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD) -AI SENSI D.G.R.N.V.N.1338/2013-  e ss.mm.ii. DI TIPO: ICDA, ICDsla, ICDp, ICDf.</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>DAT: DGR N. 1412/2024 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO E MALATTIA DI PARKINSON. FINANZIAMENTO DELL’ATTIVITA’ 2024/2025. DGR N. 
 1873/2013”. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
+      <c r="B54" t="inlineStr">
         <is>
           <t>Euro 281.000,00</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
+      <c r="C54" t="inlineStr">
         <is>
           <t>DGR N. 1412/2024 
 DGR N. 1873/2013</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
-[...1 lines deleted...]
-          <t>Direttore di UOC Direzione Amministrativa Territoriale&amp;nbsp;f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 Direttore UOC Non autosufficienza per il Distretto 3, 
-Responsabile UOS Centro Decadimento Cognitivo e Demenze per il Distretto 1-2,&amp;nbsp; 
+Responsabile UOS Centro Decadimento Cognitivo e Demenze per il Distretto 1-2,  
 Direttore del Distretto 4 
-Responsabile UOS Attività&amp;nbsp;Amministrativa Socio Sanitaria</t>
-[...2 lines deleted...]
-      <c r="E46" t="inlineStr">
+Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
         <is>
           <t>DGR N. 1412/2024 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO E MALATTIA DI PARKINSON. FINANZIAMENTO DELL’ATTIVITA’ 2024/2025. DGR N. 
 1873/2013”. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" t="inlineStr">
+    <row r="55">
+      <c r="A55" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( DGRV N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI APRILE 2025 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF CON COMPETENZA ANNO 2025. SECONDO LA TEMPISTICA DI PAGAMENTO PREVISTA DALLA NORMATIVA REGIONALE.</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
+      <c r="B55" t="inlineStr">
         <is>
           <t>€ 412.461,86</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C55" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E ss.mm.ii. - D.G.R.V. N.1047/2015</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D55" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...8 lines deleted...]
-          <t>DAT:&amp;nbsp;ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE ( ICD) AI SENSI DELLA D.G.R.V. N.1338/2013 e ss.mm.ii. DI TIPO: ICDa, ICDsla, ICDp, ICDf.</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>DAT: ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI. PRESA D’ATTO DGR N. 229/2024, DDR N. 18/2024 E DDR N. 36/2024.</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
+      <c r="B56" t="inlineStr">
         <is>
           <t>Euro 351.942,28 (Distretti 1 e 2 Euro 179.013,47, Distretto 3 Euro 58.931,55 e Distretto 4 Euro 113.997,26)</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
+      <c r="C56" t="inlineStr">
         <is>
           <t>DGR N. 229/2024 
 DDR N. 18/2024 
 DDR N. 36/2024</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
-[...1 lines deleted...]
-          <t>Il Direttore di UOC Direzione Amministrativa Territoriale&amp;nbsp;f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 Sentiti i Direttori UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E56" t="inlineStr">
         <is>
           <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI. PRESA D’ATTO DGR N. 229/2024, DDR N. 18/2024 E DDR N. 36/2024.</t>
         </is>
       </c>
     </row>
-    <row r="49">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;DGR 1401/2023, DDR N. 144/2023 “PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA 
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>DAT: DGR 1401/2023, DDR N. 144/2023 “PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA 
 VALORIZZAZIONE DEI CONSULTORI FAMILIARI E IL POTENZIAMENTO DEGLI INTERVENTI SOCIALI IN 
 FAVORE DELLE FAMIGLIE NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI 
 DELLE AZIENDE ULSS DEL VENETO”. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
+      <c r="B57" t="inlineStr">
         <is>
           <t>euro 416.290,13</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
+      <c r="C57" t="inlineStr">
         <is>
           <t>DGR 1401/2023, DDR N. 144/2023</t>
         </is>
       </c>
-      <c r="D49" t="inlineStr">
+      <c r="D57" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 Direttore della U.O.C. Infanzia, Adolescenza, Famiglia e Consultori Distretto 4</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
+      <c r="E57" t="inlineStr">
         <is>
           <t>DGR 1401/2023, DDR N. 144/2023 “PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA 
 VALORIZZAZIONE DEI CONSULTORI FAMILIARI E IL POTENZIAMENTO DEGLI INTERVENTI SOCIALI IN 
 FAVORE DELLE FAMIGLIE NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI 
 DELLE AZIENDE ULSS DEL VENETO”. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
     </row>
-    <row r="50">
-      <c r="A50" t="inlineStr">
+    <row r="58">
+      <c r="A58" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (DGRV N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI MARZO 2025 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF, ICDB ( D4 INT. 2024) CON COMPETENZA ANNO 2025, SECONDO LA TEMPISTICA DI PAGAMENTO PREVISTA DA NORMATIVA REGIONALE.</t>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
+      <c r="B58" t="inlineStr">
         <is>
           <t>€ 726.854,72</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
+      <c r="C58" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 e ss.mm.ii. - D.G.R.V. N.1047/2015</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
+      <c r="D58" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
+      <c r="E58" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD) AI SENSI DELLA D.G.R.V. N.1338/2013 e ss.mm.ii. DI TIPO: ICDa, ICDsla, ICDp, ICDF, ICDb.</t>
         </is>
       </c>
     </row>
-    <row r="51">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;DGR 1276/2022, DDR N. 107/2022 E DDR N. 65/2023 “PIANO OPERATIVO, PER L’ANNO 2022, DELLE 
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>DAT: DGR 1276/2022, DDR N. 107/2022 E DDR N. 65/2023 “PIANO OPERATIVO, PER L’ANNO 2022, DELLE 
 ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ 
 NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS 
 DEL VENETO”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
+      <c r="B59" t="inlineStr">
         <is>
           <t>Euro 416.100,16</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
+      <c r="C59" t="inlineStr">
         <is>
           <t>DGR 1276/2022 - DDE N. 107/2022 - DDR N. 65/2023</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
+      <c r="D59" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024. 
 UOC Infanzia Adolescenza Famiglia e Consultori Distretto 4</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...1 lines deleted...]
-          <t>DAT:&amp;nbsp;DGR 1276/2022, DDR N. 107/2022 E DDR N. 65/2023 “PIANO OPERATIVO, PER L’ANNO 2022, DELLE 
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>DAT: DGR 1276/2022, DDR N. 107/2022 E DDR N. 65/2023 “PIANO OPERATIVO, PER L’ANNO 2022, DELLE 
 ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ 
 NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS 
 DEL VENETO”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" t="inlineStr">
+    <row r="60">
+      <c r="A60" t="inlineStr">
         <is>
           <t>DAT: MEDICINA GENERALE - “PROGETTO SERVIZIO MEDICO DISTRETTUALE (ASSISTENZA PRIMARIA AD 
 ATTIVITÀ ORARIA DIURNA) PER CITTADINI SENZA MEDICO DI ASSISTENZA PRIMARIA A CICLO DI 
 SCELTA IN ATTUAZIONE DELLA DGRV N. 1561 DEL 30.12.2024”. APPROVAZIONE.</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
+      <c r="B60" t="inlineStr">
         <is>
           <t>euro 990.000,00 costo presunto</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="C60" t="inlineStr">
         <is>
           <t>DGRV n. 1561 del 30.12.2024</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
+      <c r="D60" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n. 555 del 29.05.2024, sentito il Responsabile UOS Medicina 
 Convenzionata, Privati Accreditati e Controlli,</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="E60" t="inlineStr">
         <is>
           <t>MEDICINA GENERALE - “PROGETTO SERVIZIO MEDICO DISTRETTUALE (ASSISTENZA PRIMARIA AD 
 ATTIVITÀ ORARIA DIURNA) PER CITTADINI SENZA MEDICO DI ASSISTENZA PRIMARIA A CICLO DI 
 SCELTA IN ATTUAZIONE DELLA DGRV N. 1561 DEL 30.12.2024”. APPROVAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" t="inlineStr">
+    <row r="61">
+      <c r="A61" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1403 DEL 20/11/2023 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA 
 DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. 
 FINANZIAMENTO ATTIVITÀ EDIZIONE PROGETTUALE 2023/2024”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
+      <c r="B61" t="inlineStr">
         <is>
           <t>Euro 281.000,00 complessivi</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C61" t="inlineStr">
         <is>
           <t>DGR N. 1403 DEL 20/11/2023 
 DGR N. 1873/2013</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
+      <c r="D61" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 Responsabile 
 del Progetto Dott.ssa Laura De Togni Direttore UOS Centro Decadimento Cognitivo e Demenze e dalla Dott.ssa Luisa 
 Andreetta, Direttore UOC Disabilità e Non Autosufficienza dei Distretti 1-2 e 3; 
 l’UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E61" t="inlineStr">
         <is>
           <t>DGR N. 1403 DEL 20/11/2023 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA 
 DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. 
 FINANZIAMENTO ATTIVITÀ EDIZIONE PROGETTUALE 2023/2024”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" t="inlineStr">
+    <row r="62">
+      <c r="A62" t="inlineStr">
         <is>
           <t>FARMACIE PUBBLICHE E PRIVATE</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
+      <c r="B62" t="inlineStr">
         <is>
           <t>€ 180.484,36</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
+      <c r="C62" t="inlineStr">
         <is>
           <t>DGR N. 1658/2019 - DDR n. 74 DEL 29.12.2022 - DDR n. 2 DEL 10.02.2025 - Delibera del Direttore Generale n. 303 del 11.03.2025</t>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
+      <c r="D62" t="inlineStr">
         <is>
           <t>Il Direttore UOC Asistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A55" t="inlineStr">
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Recepimento del Decreto n. 2 del 10.02.2025 nell'ambito della progettualità "Farmacia dei servizi" - Ready Fin n. 13065</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
         <is>
           <t>DAT: APPROVAZIONE DELLO SCHEMA DI CONVENZIONE CON LA REGIONE VENETO PER L’ATTUAZIONE 
 DELLA PROGETTUALITÀ REGIONALE INDIVIDUATA DALLA DGR N. 1133/2024 A FAVORE DELLE 
 PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO (PCASD) - FONDO AUTISMO 2023-2024 - CUP 
 H19G24000550001</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
+      <c r="B63" t="inlineStr">
         <is>
           <t>69.200,59</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
+      <c r="C63" t="inlineStr">
         <is>
           <t>DGR 1133/2024</t>
         </is>
       </c>
-      <c r="D55" t="inlineStr">
+      <c r="D63" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. dott. Alessandro Ferronato, giusta Deliberazione di incarico n. 555 del 29/05/2024, sentito il Direttore dei Servizi Socio 
 Sanitari 
 UOC Contabilità e Bilancio, 
-le UU OO CC IAF e Consultori&amp;nbsp;Familiari, 
+le UU OO CC IAF e Consultori Familiari, 
 le UOC Disabilità e Non autosufficienz</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
+      <c r="E63" t="inlineStr">
         <is>
           <t>APPROVAZIONE DELLO SCHEMA DI CONVENZIONE CON LA REGIONE VENETO PER L’ATTUAZIONE 
 DELLA PROGETTUALITÀ REGIONALE INDIVIDUATA DALLA DGR N. 1133/2024 A FAVORE DELLE 
 PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO (PCASD) - FONDO AUTISMO 2023-2024 - CUP 
 H19G24000550001</t>
         </is>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" t="inlineStr">
+    <row r="64">
+      <c r="A64" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( DGRV N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI FEBBRAIO 2025 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF, ICDM ( DISTRETTO 4), ICDMGS (DISTRETTO 4), ICDBPLUS (DISTRETTO 4) CON COMPETENZA ANNO 2024 SECONDO LA TEMPISTICA DI PAGAMENTO REGIONALE.</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
+      <c r="B64" t="inlineStr">
         <is>
           <t>€ 1.045.037,32</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
+      <c r="C64" t="inlineStr">
         <is>
           <t>D.G.R.V.N.1338/2013 E SS.MM.II. - D.G.R.V. N.1047/2015</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
+      <c r="D64" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO- U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...8 lines deleted...]
-          <t>DAT:&amp;nbsp;RECEPIMENTO DGR 1299/2024 E 1303/2024 DI AGGIORNAMENTO DELLE RETTE 2024/2026 – 
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD) , AI SENSI DELLA DGRV N.1338/2013 E SS.MM..II., DI TIPO:  ICDA, ICDSLA, ICDP, ICDF, ICDM,  ICDMGS, ICDBPLUS.</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>DAT: RECEPIMENTO DGR 1299/2024 E 1303/2024 DI AGGIORNAMENTO DELLE RETTE 2024/2026 – 
 COMUNITÀ TERAPEUTICHE RIABILITATIVE PROTETTE PER MINORI CON PATOLOGIE PSICHIATRICHE 
 E COMUNITÀ EDUCATIVE RIABILITATIVE PER MINORI/ADOLESCENTI CON PROBLEMI 
 PSICOPATOLOGICI</t>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
+      <c r="B65" t="inlineStr">
         <is>
           <t>aggiornamento rette 2024_2025_2026</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
+      <c r="C65" t="inlineStr">
         <is>
           <t>DGR 1299/2024 E 1303/2024</t>
         </is>
       </c>
-      <c r="D57" t="inlineStr">
+      <c r="D65" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n. 555 del 29/05/2024 
 Direttori delle UU OO CC IAFCC 
 UOS Attività Amministrativa Socio-Sanitaria</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
+      <c r="E65" t="inlineStr">
         <is>
           <t>RECEPIMENTO DGR 1299/2024 E 1303/2024 DI AGGIORNAMENTO DELLE RETTE 2024/2026 – 
 COMUNITÀ TERAPEUTICHE RIABILITATIVE PROTETTE PER MINORI CON PATOLOGIE PSICHIATRICHE 
 E COMUNITÀ EDUCATIVE RIABILITATIVE PER MINORI/ADOLESCENTI CON PROBLEMI 
 PSICOPATOLOGICI</t>
         </is>
       </c>
     </row>
-    <row r="58">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;RECEPIMENTO DGR N. 1301 DEL 14.11.2024 “AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL 
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>DAT: RECEPIMENTO DGR N. 1301 DEL 14.11.2024 “AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL 
 FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DELLA DISABILITÀ DI CUI 
 ALLA DGR N. 912/2022. DELIBERAZIONE/CR N. 132 DEL 29 OTTOBRE 2024”. PROVVEDIMENTI 
 CONSEGUENTI</t>
         </is>
       </c>
-      <c r="B58" t="inlineStr">
+      <c r="B66" t="inlineStr">
         <is>
           <t>variazione rette C.A. e C.D. anni 2024-2025-2026 con copertura FRNA</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
+      <c r="C66" t="inlineStr">
         <is>
           <t>DGR N. 1301 DEL 14.11.2024 
 DGR N. 912/2022 
 DELIBERAZIONE/CR N. 132 DEL 29 OTTOBRE 2024 
 UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
-[...1 lines deleted...]
-          <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
+      <c r="D66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
-sentiti i Direttori UOC Disabilità e Non&amp;nbsp;Autosufficienza 
-[...3 lines deleted...]
-      <c r="E58" t="inlineStr">
+sentiti i Direttori UOC Disabilità e Non Autosufficienza 
+ </t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
         <is>
           <t>RECEPIMENTO DGR N. 1301 DEL 14.11.2024 “AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL 
 FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DELLA DISABILITÀ DI CUI 
 ALLA DGR N. 912/2022. DELIBERAZIONE/CR N. 132 DEL 29 OTTOBRE 2024”. PROVVEDIMENTI 
 CONSEGUENTI</t>
         </is>
       </c>
     </row>
-    <row r="59">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;DGR N. 1160 DEL 15.10.2024 E DDR N. 68 DEL 31.10.2024 “CONTRIBUTI PER LA MODIFICA DEGLI 
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>DAT: DGR N. 1160 DEL 15.10.2024 E DDR N. 68 DEL 31.10.2024 “CONTRIBUTI PER LA MODIFICA DEGLI 
 STRUMENTI DI GUIDA. ANNO 2024. LEGGE N. 104/1992 ART. 27”. PROVVEDIMENTI</t>
         </is>
       </c>
-      <c r="B59" t="inlineStr">
+      <c r="B67" t="inlineStr">
         <is>
           <t>8045,04</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
+      <c r="C67" t="inlineStr">
         <is>
           <t>DGR 1160 DEL 15/10 
 /2024 e DDR 68 DEL 31/10/2024</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
+      <c r="D67" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
-f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024&amp;nbsp; 
+f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024  
 UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
+      <c r="E67" t="inlineStr">
         <is>
           <t>DGR N. 1160 DEL 15.10.2024 E DDR N. 68 DEL 31.10.2024 “CONTRIBUTI PER LA MODIFICA DEGLI 
 STRUMENTI DI GUIDA. ANNO 2024. LEGGE N. 104/1992 ART. 27”. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
-    <row r="60">
-[...3 lines deleted...]
-D'ATTO DELLA CONVENZIONE DI SOVVENZIONE &amp;quot;FAMI&amp;quot; (FONDO ASILO, MIGRAZIONE E 
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>DAT: PROGETTO "SPIR.NET 2 - SALUTE PROTEZIONE INTERNAZIONALE RICHIEDENTI NETWORK". PRESA 
+D'ATTO DELLA CONVENZIONE DI SOVVENZIONE "FAMI" (FONDO ASILO, MIGRAZIONE E 
 INTEGRAZIONE) 2021 / 2027 (CODICE PROGETTO: PROG-708)</t>
         </is>
       </c>
-      <c r="B60" t="inlineStr">
+      <c r="B68" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
+      <c r="C68" t="inlineStr">
         <is>
           <t>Delibera 219 del 23/02/2025</t>
         </is>
       </c>
-      <c r="D60" t="inlineStr">
+      <c r="D68" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n. 555 del 29/05/2024</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...2 lines deleted...]
-D'ATTO DELLA CONVENZIONE DI SOVVENZIONE &amp;quot;FAMI&amp;quot; (FONDO ASILO, MIGRAZIONE E 
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>PROGETTO "SPIR.NET 2 - SALUTE PROTEZIONE INTERNAZIONALE RICHIEDENTI NETWORK". PRESA 
+D'ATTO DELLA CONVENZIONE DI SOVVENZIONE "FAMI" (FONDO ASILO, MIGRAZIONE E 
 INTEGRAZIONE) 2021 / 2027 (CODICE PROGETTO: PROG-708)</t>
         </is>
       </c>
     </row>
-    <row r="61">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;DGR N. 597/2023 E DEL DDR N. 74/2023 “FONDO PER L'ASSISTENZA ALLE PERSONE CON DISABILITÀ 
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>DAT: DGR N. 597/2023 E DEL DDR N. 74/2023 “FONDO PER L'ASSISTENZA ALLE PERSONE CON DISABILITÀ 
 GRAVE PRIVE DEL SOSTEGNO FAMILIARE - INDIRIZZI DI PROGRAMMAZIONE ANNUALITÀ 2022. 
 DECRETO DEL MINISTRO DEL LAVORO E DELLE POLITICHE SOCIALI E IL MINISTRO PER LA 
 DISABILITÀ DI CONCERTO CON IL MINISTRO DELL'ECONOMIA E DELLE FINANZE E IL MINISTRO 
 DELLA SALUTE DEL 21 DICEMBRE 2022”. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B61" t="inlineStr">
+      <c r="B69" t="inlineStr">
         <is>
           <t>Euro 619.355,98 per l’Ambito VEN_20 Verona, Euro 203.226,35 per l’Ambito VEN_21 Legnago e Euro 403.260,40 per l’Ambito VEN_22 Bussolengo);</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
+      <c r="C69" t="inlineStr">
         <is>
           <t>DGR n. n. 597 del 19.05.2023 e del DDR n. 74 del 22 novembre 2023</t>
         </is>
       </c>
-      <c r="D61" t="inlineStr">
+      <c r="D69" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024, 
-in concerto con i Direttori UOC Disabilità e Non&amp;nbsp;Autosufficienza 
+in concerto con i Direttori UOC Disabilità e Non Autosufficienza 
 UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
+      <c r="E69" t="inlineStr">
         <is>
           <t>DGR N. 597/2023 E DEL DDR N. 74/2023 “FONDO PER L'ASSISTENZA ALLE PERSONE CON DISABILITÀ 
 GRAVE PRIVE DEL SOSTEGNO FAMILIARE - INDIRIZZI DI PROGRAMMAZIONE ANNUALITÀ 2022. 
 DECRETO DEL MINISTRO DEL LAVORO E DELLE POLITICHE SOCIALI E IL MINISTRO PER LA 
 DISABILITÀ DI CONCERTO CON IL MINISTRO DELL'ECONOMIA E DELLE FINANZE E IL MINISTRO 
 DELLA SALUTE DEL 21 DICEMBRE 2022”. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="62">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>DAT: ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI – PRESA D’ATTO DEL FINANZIAMENTO RECEPIMENTO FINANZIAMENTO REGIONALE DI 
 CUI AL DECRETO DELL'U.O. NON AUTOSUFFICIENZA N. 36 DEL 08/09/2023. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B62" t="inlineStr">
+      <c r="B70" t="inlineStr">
         <is>
           <t>Distretti 1 e 2 Euro 172.623,32, Distretto 3 Euro 56.612,19 e Distretto 4 Euro 109.648,93</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
+      <c r="C70" t="inlineStr">
         <is>
           <t>DECRETO DELL'U.O. NON AUTOSUFFICIENZA N. 36 DEL 08/09/2023. 
 DDR n. 36 del 8 settembre 2023 
 DDG n. 847/2022 e n. 335/2024 
 Direttore Generale n. 847/2022 e n. 335/2024,</t>
         </is>
       </c>
-      <c r="D62" t="inlineStr">
+      <c r="D70" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024, 
-in concerto con i Direttori UOC Disabilità e Non&amp;nbsp;Autosufficienza</t>
-[...2 lines deleted...]
-      <c r="E62" t="inlineStr">
+in concerto con i Direttori UOC Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
         <is>
           <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI – PRESA D’ATTO DEL FINANZIAMENTO RECEPIMENTO FINANZIAMENTO REGIONALE DI 
 CUI AL DECRETO DELL'U.O. NON AUTOSUFFICIENZA N. 36 DEL 08/09/2023. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="63">
-[...6 lines deleted...]
-      <c r="B63" t="inlineStr">
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2024 
+ </t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
         <is>
           <t>Euro 37.240,50</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
+      <c r="C71" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
-[...19 lines deleted...]
-      <c r="B64" t="inlineStr">
+      <c r="D71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato 
+ </t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021 
+ </t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2024 
+ </t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
         <is>
           <t>Euro 41.012,00</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
+      <c r="C72" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D64" t="inlineStr">
-[...19 lines deleted...]
-      <c r="B65" t="inlineStr">
+      <c r="D72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato 
+ </t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021 
+ </t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2024 
+ </t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
         <is>
           <t>Euro 44.106,00</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
+      <c r="C73" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
-[...19 lines deleted...]
-      <c r="B66" t="inlineStr">
+      <c r="D73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato 
+ </t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021 
+ </t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2024 
+ </t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
         <is>
           <t>Euro 38.974,00</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
+      <c r="C74" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D66" t="inlineStr">
-[...19 lines deleted...]
-      <c r="B67" t="inlineStr">
+      <c r="D74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato 
+ </t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021 
+ </t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2024 
+ </t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
         <is>
           <t>Euro 28.512,00</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
+      <c r="C75" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D67" t="inlineStr">
-[...13 lines deleted...]
-      <c r="A68" t="inlineStr">
+      <c r="D75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato 
+ </t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021 
+ </t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
         <is>
           <t>DAT: RECEPIMENTO DDR N. 66 DEL 25 OTTOBRE 2024 “LIQUIDAZIONE ALLE AZIENDE ULSS, PER IL 
 TRAMITE DI AZIENDA ZERO, DELLE RISORSE IMPEGNATE CON DDR N. 86/2023 PER LE FUNZIONI 
 DELEGATE DALLA REGIONE DEL VENETO IN MATERIA DI SERVIZI SOCIALI, RIFERITE ALL'ANNO 
 SCOLASTICO 2024-2025. L.R. N. 11/2001, DGR N. 935/2023, DGR N. 1399/2023 E DDR N. 86/2023”. 
 PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
+      <c r="B76" t="inlineStr">
         <is>
           <t>Euro 2.918.800.00 per l'anno scolastico 2023-2024, e la somma di Euro 2.918.800.00 per l'anno scolastico 2024-2025</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
+      <c r="C76" t="inlineStr">
         <is>
           <t>DDR N. 86/2023 
 L.R. N. 11/2001 
 DGR N. 935/2023 
 DGR N. 1399/2023</t>
         </is>
       </c>
-      <c r="D68" t="inlineStr">
+      <c r="D76" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024, in concerto con il Direttore U.O.C. Sociale 
 UOC Disabilità e Non Autosufficienza 
 Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
+      <c r="E76" t="inlineStr">
         <is>
           <t>RECEPIMENTO DDR N. 66 DEL 25 OTTOBRE 2024 “LIQUIDAZIONE ALLE AZIENDE ULSS, PER IL 
 TRAMITE DI AZIENDA ZERO, DELLE RISORSE IMPEGNATE CON DDR N. 86/2023 PER LE FUNZIONI 
 DELEGATE DALLA REGIONE DEL VENETO IN MATERIA DI SERVIZI SOCIALI, RIFERITE ALL'ANNO 
 SCOLASTICO 2024-2025. L.R. N. 11/2001, DGR N. 935/2023, DGR N. 1399/2023 E DDR N. 86/2023”. 
 PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="69">
-      <c r="A69" t="inlineStr">
+    <row r="77">
+      <c r="A77" t="inlineStr">
         <is>
           <t>DAT: DGR N. 777/2020 E DDR 150/2022 “SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL 
 COMPIMENTO DELLA MAGGIORE ETÀ VIVONO FUORI DALLA FAMIGLIA D'ORIGINE SULLA BASE DI 
 UN PROVVEDIMENTO DELL'AUTORITÀ GIUDIZIARIA. MINISTERO DEL LAVORO E DELLE POLITICHE 
 SOCIALI. ANNUALITÀ 2019-2020. ART. 1, COMMA 250, LEGGE 27 DICEMBRE 2017, N. 205”. 
 APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
+      <c r="B77" t="inlineStr">
         <is>
           <t>62500</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
+      <c r="C77" t="inlineStr">
         <is>
           <t>DGR N. 777/2020 E DDR 150/2022</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
+      <c r="D77" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 UOC Infanzia, Adolescenza, Famiglia e Consultori del Distretto 4</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
+      <c r="E77" t="inlineStr">
         <is>
           <t>DGR N. 777/2020 E DDR 150/2022 “SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL 
 COMPIMENTO DELLA MAGGIORE ETÀ VIVONO FUORI DALLA FAMIGLIA D'ORIGINE SULLA BASE DI 
 UN PROVVEDIMENTO DELL'AUTORITÀ GIUDIZIARIA. MINISTERO DEL LAVORO E DELLE POLITICHE 
 SOCIALI. ANNUALITÀ 2019-2020. ART. 1, COMMA 250, LEGGE 27 DICEMBRE 2017, N. 205”. 
 APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="70">
-      <c r="A70" t="inlineStr">
+    <row r="78">
+      <c r="A78" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R.V. N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI GENNAIO 2025 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF E INTEGRAZIONI ICDB ( DISTR.4) CON COMPETENZA 2024.</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
+      <c r="B78" t="inlineStr">
         <is>
           <t>€ 190.261,94</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
+      <c r="C78" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
+      <c r="D78" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
-[...8 lines deleted...]
-          <t>DAT:&amp;nbsp;DDR N. 89 DEL 24 AGOSTO 2023 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA 
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE, AI SENSI D.G.R. N.1338/2013 E SS.MM.II., DI ICDA, ICDSLA, ICDP, ICDF, ICDB.</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>DAT: DDR N. 89 DEL 24 AGOSTO 2023 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA 
 PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI 
 IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E 
 MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2023”. 
 APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
+      <c r="B79" t="inlineStr">
         <is>
           <t>EURO 125.801,96 - 50% a titolo di acconto - restante 50% a saldo ENTRO IL 31/12/2025</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
+      <c r="C79" t="inlineStr">
         <is>
           <t>DDR 89/2023 
 DGR 1041/2016 E 1624/2017 
 L.N. 269/1998</t>
         </is>
       </c>
-      <c r="D71" t="inlineStr">
+      <c r="D79" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
-Direttore UOC Infanzia,&amp;nbsp;Adolescenza, Famiglia e Consultori del Distretto 1-2, Dott. Leonardo Zoccante, Responsabile del Progetto</t>
-[...2 lines deleted...]
-      <c r="E71" t="inlineStr">
+Direttore UOC Infanzia, Adolescenza, Famiglia e Consultori del Distretto 1-2, Dott. Leonardo Zoccante, Responsabile del Progetto</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
         <is>
           <t>DDR N. 89 DEL 24 AGOSTO 2023 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA 
 PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI 
 IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E 
 MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2023”. 
 APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="72">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;SERVIZIO DI ASSISTENZA SCOLASTICA INTEGRATIVA A FAVORE DI ALUNNI/STUDENTI DISABILI 
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>DAT: SERVIZIO DI ASSISTENZA SCOLASTICA INTEGRATIVA A FAVORE DI ALUNNI/STUDENTI DISABILI 
 DELLA VISTA E DELL'UDITO, RESIDENTI NEL TERRITORIO DELLA REGIONE DEL VENETO. ANNI 
 SCOLASTICI 2023-2024 E 2024-2025. REVISIONE PREZZI.</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
+      <c r="B80" t="inlineStr">
         <is>
           <t>Euro 164.285,05</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
+      <c r="C80" t="inlineStr">
         <is>
           <t>nota di Azienda Zero prot n. 24677 del 14/10/2024 e del successivo DDR n. 72 dell’11/11/2024</t>
         </is>
       </c>
-      <c r="D72" t="inlineStr">
+      <c r="D80" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n. 555 del 29/05/2024 
 In concerto con i Direttori UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
+      <c r="E80" t="inlineStr">
         <is>
           <t>SERVIZIO DI ASSISTENZA SCOLASTICA INTEGRATIVA A FAVORE DI ALUNNI/STUDENTI DISABILI 
 DELLA VISTA E DELL'UDITO, RESIDENTI NEL TERRITORIO DELLA REGIONE DEL VENETO. ANNI 
 SCOLASTICI 2023-2024 E 2024-2025. REVISIONE PREZZI.</t>
         </is>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" t="inlineStr">
+    <row r="81">
+      <c r="A81" t="inlineStr">
         <is>
           <t>DAT:RECEPIMENTO DELLA D.G.R. N. 465 DEL 2 MAGGIO 2024. APPROVAZIONE DELL’APPENDICE 
 ALL’ACCORDO CONTRATTUALE STIPULATO AI SENSI DELLA D.G.R. 1231/2018 – BUDGET DI 
 PRESENZE E CASE MIX PER DEFINIZIONE PER L’ANNO 2025 DEL BUDGET E DEL CASE MIX PER 
 CIASCUN ENTE GESTORE DEI CENTRI SERVIZI PER ANZIANI NON AUTOSUFFICIENTI OPERANTI NEL 
 TERRITORIO DELL’AZIENDA ULSS 9.</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
+      <c r="B81" t="inlineStr">
         <is>
           <t>Euro 4.160.613,84 per ciascuno degli anni del triennio 2024-2025-2026</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
+      <c r="C81" t="inlineStr">
         <is>
           <t>DGR 465/2024 
 DGR 1231/20218</t>
         </is>
       </c>
-      <c r="D73" t="inlineStr">
+      <c r="D81" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
-[...1 lines deleted...]
-          <t>DAT:&amp;nbsp;RECEPIMENTO DELLA D.G.R. N. 465 DEL 2 MAGGIO 2024. APPROVAZIONE DELL’APPENDICE 
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>DAT: RECEPIMENTO DELLA D.G.R. N. 465 DEL 2 MAGGIO 2024. APPROVAZIONE DELL’APPENDICE 
 ALL’ACCORDO CONTRATTUALE STIPULATO AI SENSI DELLA D.G.R. 1231/2018 – BUDGET DI 
 PRESENZE E CASE MIX PER DEFINIZIONE PER L’ANNO 2025 DEL BUDGET E DEL CASE MIX PER 
 CIASCUN ENTE GESTORE DEI CENTRI SERVIZI PER ANZIANI NON AUTOSUFFICIENTI OPERANTI NEL 
 TERRITORIO DELL’AZIENDA ULSS 9.</t>
         </is>
       </c>
     </row>
-    <row r="74">
-      <c r="A74" t="inlineStr">
+    <row r="82">
+      <c r="A82" t="inlineStr">
         <is>
           <t>ADESIONE DELL’AZIENDA ULSS 9 SCALIGERA AL PROGETTO PER LA PREVENZIONE DELLE 
 DIFFICOLTÀ DI APPRENDIMENTO PRE.DIS.A PROMOSSO DAL ROTARY CLUB VERONA SCALIGERO IN 
 COLLABORAZIONE CON I ROTARY CLUB DI VERONA E PROVINCIA, CON L’UFFICIO SCOLASTICO 
 TERRITORIALE DI VERONA E CON IL COMUNE DI VERONA</t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
+      <c r="B82" t="inlineStr">
         <is>
           <t>/</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
+      <c r="C82" t="inlineStr">
         <is>
           <t>Deliberazione del Direttore Generale n. 1287 del 20 dicembre 2023;</t>
         </is>
       </c>
-      <c r="D74" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E74" t="inlineStr">
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale; Direttore UOC Infanzia, Adolescenza, Famiglia e Consultori D1-2.</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
         <is>
           <t>ADESIONE DELL’AZIENDA ULSS 9 SCALIGERA AL PROGETTO PER LA PREVENZIONE DELLE 
 DIFFICOLTÀ DI APPRENDIMENTO PRE.DIS.A PROMOSSO DAL ROTARY CLUB VERONA SCALIGERO IN 
 COLLABORAZIONE CON I ROTARY CLUB DI VERONA E PROVINCIA, CON L’UFFICIO SCOLASTICO 
 TERRITORIALE DI VERONA E CON IL COMUNE DI VERONA</t>
         </is>
       </c>
     </row>
-    <row r="75">
-      <c r="A75" t="inlineStr">
+    <row r="83">
+      <c r="A83" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 DICEMBRE 2024</t>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
+      <c r="B83" t="inlineStr">
         <is>
           <t>€17.742,50</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
+      <c r="C83" t="inlineStr">
         <is>
           <t>DELIBERE ULSS 596/2021 E 401/2023</t>
         </is>
       </c>
-      <c r="D75" t="inlineStr">
+      <c r="D83" t="inlineStr">
         <is>
           <t>DOTT.SSA MARIA BIANCOTTO</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
+      <c r="E83" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 DICEMBRE 2024</t>
         </is>
       </c>
     </row>
-    <row r="76">
-      <c r="A76" t="inlineStr">
+    <row r="84">
+      <c r="A84" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 NOVEMBRE 2024</t>
         </is>
       </c>
-      <c r="B76" t="inlineStr">
+      <c r="B84" t="inlineStr">
         <is>
           <t>€ 20.336,50</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
+      <c r="C84" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 596/2021 E 401/2023</t>
         </is>
       </c>
-      <c r="D76" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E76" t="inlineStr">
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>DOTT.SSA MARIA  BIANCOTTO</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 NOVEMBRE 2024</t>
         </is>
       </c>
     </row>
-    <row r="77">
-      <c r="A77" t="inlineStr">
+    <row r="85">
+      <c r="A85" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 OTTOBRE 2024</t>
         </is>
       </c>
-      <c r="B77" t="inlineStr">
+      <c r="B85" t="inlineStr">
         <is>
           <t>€ 20.598,00</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
+      <c r="C85" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 596/2021 E 401/2023</t>
         </is>
       </c>
-      <c r="D77" t="inlineStr">
+      <c r="D85" t="inlineStr">
         <is>
           <t>DOTT.SSA MARIA BAINCOTTO</t>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
+      <c r="E85" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 OTTOBRE 2024</t>
         </is>
       </c>
     </row>
-    <row r="78">
-      <c r="A78" t="inlineStr">
+    <row r="86">
+      <c r="A86" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R.V. N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI DICEMBRE 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF + INTEGRAZIONE ICDB DISTRETTO 4, SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA NORMATIVA ( D.G.R.V. N.1047/2015).</t>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
+      <c r="B86" t="inlineStr">
         <is>
           <t>€ 569.474,63</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
+      <c r="C86" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
+      <c r="D86" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A79" t="inlineStr">
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE AI SENSI D.G.R.V. N.1338/2013 E SS.MM.II. DI ICDA, ICDSLA, ICDP, ICDF E INTEGRAZIONE ICDB ( D4)</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R.V.N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI NOVEMBRE 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF E ICDMGS ( DISTRETTO 4), ICDM ( DISTRETTO 4), ICDBPLUS ( DISTRETTO 4), ICDB ( INT. DISTRETTO4).</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
+      <c r="B87" t="inlineStr">
         <is>
           <t>€ 685.821,30</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
+      <c r="C87" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D79" t="inlineStr">
+      <c r="D87" t="inlineStr">
         <is>
           <t>DOTT ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E79" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A80" t="inlineStr">
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE, AI SENSI D.G.R.V.N.1338/2013 E SS.MM.II., DI ICDA, ICDSLA, ICDP, ICDF E ICDMGS ( DISTRETTO 4), ICDM ( DISTRETTO 4), ICDBPLUS ( DISTRETTO 4), ICDB ( INT. DISTRETTO4).</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R.N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI OTTOBRE 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF, ICD BPLUS E DI ICDB ( INTEGRAZIONE PER DISTRETTO 4)</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
+      <c r="B88" t="inlineStr">
         <is>
           <t>€ 430.390,13</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
+      <c r="C88" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
+      <c r="D88" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E80" t="inlineStr">
+      <c r="E88" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE AI SENSI D.G.R.N.1338/2013 E SS.MM.II. DI ICDA, ICDSLA, ICDP, ICDF, ICD BPLUS E DI ICDB ( PER DISTRETTO 4)</t>
         </is>
       </c>
     </row>
-    <row r="81">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;PROGETTO &amp;quot;BENESSERE PSICOLOGICO DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE&amp;quot; - 
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DAT: PROGETTO "BENESSERE PSICOLOGICO DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE" - 
 SECONDA ANNUALITÀ - (DGR 1283 DEL 25/10/2023 E DDR N. 147/2023 E N. 5/2024. APPROVAZIONE 
 RENDICONTAZIONE. 
-&amp;nbsp;</t>
-[...2 lines deleted...]
-      <c r="B81" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
         <is>
           <t>132373,39</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
+      <c r="C89" t="inlineStr">
         <is>
           <t>DGR 1283 DEL 25/10/2023 E DDR N. 147/2023 E N. 5/2024</t>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
+      <c r="D89" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 UOS Attività Amministrativa Socio Sanitaria 
-Direttore UOC Infanzia Adolescenza e Famiglia Distretto 4 Dott. Emanuele Zullini, responsabile del&amp;nbsp;Progetto</t>
-[...4 lines deleted...]
-          <t>PROGETTO &amp;quot;BENESSERE PSICOLOGICO DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE&amp;quot; - 
+Direttore UOC Infanzia Adolescenza e Famiglia Distretto 4 Dott. Emanuele Zullini, responsabile del Progetto</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>PROGETTO "BENESSERE PSICOLOGICO DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE" - 
 SECONDA ANNUALITÀ - (DGR 1283 DEL 25/10/2023 E DDR N. 147/2023 E N. 5/2024. APPROVAZIONE 
 RENDICONTAZIONE. 
-Relazione finale e&amp;nbsp; scheda di rendicontazione economica</t>
-[...4 lines deleted...]
-      <c r="A82" t="inlineStr">
+Relazione finale e  scheda di rendicontazione economica</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
         <is>
           <t>DAT: DECRETO N. 48 DEL 14 GIUGNO 2022 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL 
 FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI 
 FAMILIARI PUBBLICI”, AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 7 
 FEBBRAIO 2022. ANNO 2022”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
+      <c r="B90" t="inlineStr">
         <is>
           <t>190522,05</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
+      <c r="C90" t="inlineStr">
         <is>
           <t>DECRETO 48/2022 
 DELIBERA GIUNTA REGIONALE 102/2022</t>
         </is>
       </c>
-      <c r="D82" t="inlineStr">
+      <c r="D90" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 Direttore UOC Infanzia, Adolescenza, Famiglia e Consultori del Distretto</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
+      <c r="E90" t="inlineStr">
         <is>
           <t>DECRETO N. 48 DEL 14 GIUGNO 2022 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL 
 FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI 
 FAMILIARI PUBBLICI”, AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 7 
 FEBBRAIO 2022. ANNO 2022”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="83">
-      <c r="A83" t="inlineStr">
+    <row r="91">
+      <c r="A91" t="inlineStr">
         <is>
           <t>DAT: DGR 1426/2021, DDR N. 68/2021 E DDR 54/2022 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE 
 VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE 
 COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”. 
 APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
+      <c r="B91" t="inlineStr">
         <is>
           <t>126298,24 D1-2 + 41297,51 D3 + 80147,74 D4</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
+      <c r="C91" t="inlineStr">
         <is>
           <t>DGR 1426/2021 
 DDR 68/2021 
 DDR54/2022</t>
         </is>
       </c>
-      <c r="D83" t="inlineStr">
+      <c r="D91" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 Direttore UOC Infanzia Adolescenza, Famiglia e Consultori Distretto 1-2</t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
+      <c r="E91" t="inlineStr">
         <is>
           <t>DGR 1426/2021, DDR N. 68/2021 E DDR 54/2022 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE 
 VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE 
 COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”. 
 APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="84">
-      <c r="A84" t="inlineStr">
+    <row r="92">
+      <c r="A92" t="inlineStr">
         <is>
           <t>PROGETTO REGIONALE “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO DI CUI ALLA DGR N. 1403/2023. RIMODULAZIONE BUDGET.</t>
         </is>
       </c>
-      <c r="B84" t="inlineStr">
+      <c r="B92" t="inlineStr">
         <is>
           <t>9534,78 CENTRI SOLLIEVO + 1753,20 CENTRI SERVIZI PARKISON</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
+      <c r="C92" t="inlineStr">
         <is>
           <t>DGR 1403/2023</t>
         </is>
       </c>
-      <c r="D84" t="inlineStr">
+      <c r="D92" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
+      <c r="E92" t="inlineStr">
         <is>
           <t>PROGETTO REGIONALE “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO DI CUI ALLA DGR N. 1403/2023. RIMODULAZIONE BUDGET.</t>
         </is>
       </c>
     </row>
-    <row r="85">
-[...2 lines deleted...]
-          <t>DAT: DGR N. 1397/2023 E DDR N. 48 DEL 9 SETTEMBRE 2024 &amp;quot;CONTRIBUTI PER GLI INTERVENTI PER 
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>DAT: DGR N. 1397/2023 E DDR N. 48 DEL 9 SETTEMBRE 2024 "CONTRIBUTI PER GLI INTERVENTI PER 
 L'ADATTAMENTO DI MEZZI DI LOCOMOZIONE PRIVATI. DETERMINAZIONI IN MERITO ALLA 
 LIQUIDAZIONE DEI CONTRIBUTI ALLE AZIENDE ULSS PER IL TRAMITE DI AZIENDA ZERO. L.R. N. 
-16/2007 - ART.16&amp;quot;. PROVVEDIMENTI.</t>
-[...2 lines deleted...]
-      <c r="B85" t="inlineStr">
+16/2007 - ART.16". PROVVEDIMENTI.</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
         <is>
           <t>36597,61</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
+      <c r="C93" t="inlineStr">
         <is>
           <t>DGR 1397/2023 
 DDR 48/2024 
 LR 16/2007 ART. 16</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr">
+      <c r="D93" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E85" t="inlineStr">
-[...1 lines deleted...]
-          <t>DGR N. 1397/2023 E DDR N. 48 DEL 9 SETTEMBRE 2024 &amp;quot;CONTRIBUTI PER GLI INTERVENTI PER 
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>DGR N. 1397/2023 E DDR N. 48 DEL 9 SETTEMBRE 2024 "CONTRIBUTI PER GLI INTERVENTI PER 
 L'ADATTAMENTO DI MEZZI DI LOCOMOZIONE PRIVATI. DETERMINAZIONI IN MERITO ALLA 
 LIQUIDAZIONE DEI CONTRIBUTI ALLE AZIENDE ULSS PER IL TRAMITE DI AZIENDA ZERO. L.R. N. 
-16/2007 - ART.16&amp;quot;. PROVVEDIMENTI.</t>
-[...4 lines deleted...]
-      <c r="A86" t="inlineStr">
+16/2007 - ART.16". PROVVEDIMENTI.</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1014 DEL 3 SETTEMBRE 2024 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO 
 DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI L.R. N. 55/1982 E SS.MM.II. - 
 DGR N. 4304/1999 – ANNO 2024”. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B86" t="inlineStr">
+      <c r="B94" t="inlineStr">
         <is>
           <t>868661,00</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
+      <c r="C94" t="inlineStr">
         <is>
           <t>DGR 1014_2024 
 L.R. 55_1982 
 DGR 4304_1999</t>
         </is>
       </c>
-      <c r="D86" t="inlineStr">
+      <c r="D94" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E86" t="inlineStr">
+      <c r="E94" t="inlineStr">
         <is>
           <t>DGR N. 1014 DEL 3 SETTEMBRE 2024 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO 
 DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI L.R. N. 55/1982 E SS.MM.II. - 
 DGR N. 4304/1999 – ANNO 2024”. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="87">
-      <c r="A87" t="inlineStr">
+    <row r="95">
+      <c r="A95" t="inlineStr">
         <is>
           <t>DAT: NOMINA COMMISSIONE TECNICA PER LA VERIFICA DELLE PROGETTUALITA’ PRESENTATE DAI 
 CONSULTORI FAMILIARI SOCIO EDUCATIVI (CFSE) FINALIZZATE AD INTEGRARE ED ESSERE 
 COMPLEMENTARI ALLE ATTIVITA’ DEI CONSULTORI PUBBLICI.</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
+      <c r="B95" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
+      <c r="C95" t="inlineStr">
         <is>
           <t>DELIBERA DEL DIRETTORE GENERALE 1011_2024</t>
         </is>
       </c>
-      <c r="D87" t="inlineStr">
+      <c r="D95" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
+      <c r="E95" t="inlineStr">
         <is>
           <t>NOMINA COMMISSIONE TECNICA PER LA VERIFICA DELLE PROGETTUALITA’ PRESENTATE DAI 
 CONSULTORI FAMILIARI SOCIO EDUCATIVI (CFSE) FINALIZZATE AD INTEGRARE ED ESSERE 
 COMPLEMENTARI ALLE ATTIVITA’ DEI CONSULTORI PUBBLICI.</t>
         </is>
       </c>
     </row>
-    <row r="88">
-      <c r="A88" t="inlineStr">
+    <row r="96">
+      <c r="A96" t="inlineStr">
         <is>
           <t>DAT: DDR N. 49 DEL 27 MAGGIO 2024 “PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE 
 PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI 
 BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 
 269/1998. ASSEGNAZIONE FINANZIAMENTO CON COPERTURA A CARICO DELLA LINEA DI SPESA GSA 
 N. 0062/ 2024” . PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
+      <c r="B96" t="inlineStr">
         <is>
           <t>125977,17</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr">
+      <c r="C96" t="inlineStr">
         <is>
           <t>DDR N. 49 DEL 27 MAGGIO 2024</t>
         </is>
       </c>
-      <c r="D88" t="inlineStr">
+      <c r="D96" t="inlineStr">
         <is>
           <t>IL DIRETTORE UOC DIREZIONE AMMINISTRATIVA TERRITORIALE 
 UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori e l’UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E88" t="inlineStr">
+      <c r="E96" t="inlineStr">
         <is>
           <t>DDR N. 49 DEL 27 MAGGIO 2024 “PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE 
 PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI 
 BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 
 269/1998. ASSEGNAZIONE FINANZIAMENTO CON COPERTURA A CARICO DELLA LINEA DI SPESA GSA 
 N. 0062/ 2024” . PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="89">
-[...217 lines deleted...]
-    </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R. N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI SETTEMBRE 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDM E ICDMGS ( DISTRETTO 4), ICDP, ICDF, ICDBPLUS (DISTRETTO 4)  E INTEGRAZIONE ICDB ( DISTRETTO 4)</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>€ 60.281,24</t>
+          <t>€ 430.215,79</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>LR 78/1980</t>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
+          <t>DOTT. ALESSANDRO FERRONATO</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Indennità di residenza ai Farmacisti rurali dell'Azienda Ulss 9 Scaligera Biennio 2024-2025</t>
+          <t>UTENTI VARI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE ( D.G.R. N.1338/2013 E SS.MM.II.) ICDA, ICDSLA, ICDM E ICDMGS ( DISTRETTO 4), ICDP, ICDF, ICDBPLUS (DISTRETTO 4)  E INTEGRAZIONE ICDB ( DISTRETTO 4)</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Utenti SIL DISTRETTO&amp;nbsp; 3 -&amp;nbsp; 2° trimestre 2024</t>
+          <t>ASSOCIAZIONE CITTADINANZATTIVA  - TRIBUNALE PER I DIRITTI DEL MALATO E DELL'ANZIANO APS DI LEGNAGO -  CODICE FISCALE E PARTITA IVA 91004740238</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>64579,85</t>
+          <t>EURO 2.500,00</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Delibera 770 del 01/08/2024</t>
+          <t>D.LGS. 117/2017</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Dott. Alessandro&amp;nbsp; Ferronato</t>
+          <t>DIRETTORE DIREZIONE AMMINISTRATIVA DI OSPEDALE  DOTT. STEFANO ZENARI</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Delibera 770 del 01/08/2024</t>
+          <t>DELIBERA N. 1257 DEL 12/12/2024</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>ALLE FARMACIE RURALI</t>
+          <t xml:space="preserve">Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2024 
+ </t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>€ 56.955,00</t>
+          <t>Euro 38.030,50</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>DGR 375/2017 - DDR 19/2024</t>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
+          <t xml:space="preserve">UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato 
+ </t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2024</t>
+          <t xml:space="preserve">DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021 
+ </t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI LUGLIO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICD A - ICDSLA - ICDP E ICDF.</t>
+          <t>’Associazione Volontari Ospedalieri AVO di San Bonifacio ODV, Codice Fiscale n. 92022440231, con sede in San Bonifacio, Via Circonvallazione</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>€ 408.378,86</t>
+          <t>EURO 1.930,00</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+          <t>art. 14, comma 7, del D.Lgs. 30 dicembre 1992, n. 502 e s.m.i. - art. 11 della L.R. 14 settembre 1994, n. 56 - L.R. 30 agosto 1993, n. 40 - D.Lgs 3 luglio 2017, n. 117</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>DOTT. ALESSANDRO FERRONATO</t>
+          <t>DOTT. STEFANO ZENARI</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE -ICD A/SLA/P/F</t>
+          <t>DELIBERA N. 1188 DEL 20/11/2024</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (d.g.r. n.1338/2013 e ss.mm.ii.):LIQUIDAZIONE DEL MESE DI GIUGNO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA - ICDSLA - ICDP E ICDF</t>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 3° trimestre 2024</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>€ 429.074,86</t>
+          <t>48.457,38</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>D.G.R N.1338/2013 E SS.MM.II.</t>
+          <t>Delibera n°770 del 01/08/2024</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>DOTT. ALESSANDRO FERRONATO</t>
+          <t>Dott.  Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE -ICD A/SLA/P/F</t>
+          <t>Delibera n°770 del 01/08/2024</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>UTENTI VARI SIL D4 LUGLIO 2024</t>
+          <t>UTENTI VARI SIL DIST 4 SETTEMBRE 2024</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>16.884,50</t>
+          <t>€ 18.728,00</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>DELIBERE 596/2021 E 401/2023</t>
+          <t>DEL N 596/2021 E 401/2023</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>DOTT.SSA MARIA BIANCOTTO E DOTT FERRONATO ALESSANDRO</t>
+          <t>DOTT.SSA MARIA BIANCOTTO</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>DELIBERE 596/2021 E 401/2023</t>
+          <t>UTENTI VARI SIL DIST 4 SETTEMBRE 2024</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>UTENTI VARI SIL D4 GIUGNO 2024</t>
+          <t>UTENTI VARI SIL DIST 4 AGOSTO 2024</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>19.184,00</t>
+          <t>€ 12.376,50</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>DELIBERAZIONI 596/2021 E 401/2023</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>DOTT.SSA MARIA BIANCOTTO E DOTT. FERRONATO ALESSANDRO</t>
+          <t>DOTT.SSA MARIA BIANCOTTO</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI 596/2021 E 401/2023</t>
+          <t>ITENTI VARI SIL DIST 4 AGOSTO 2024</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>DAT:&amp;nbsp;APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED 
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (D.G.R.N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI AGOSTO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF, ICDB ( DISTRETTO 4), ICDMGS (DISTRETTO 4), ICDM (DISTRETTO 4), ICDBPLUS ( DISTRETTO 4)</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>€ 1.275.416,86</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>DOTT. ALESSANDRO FERRONATO</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ICDA, ICDSLA, ICDP, ICDF, ICDB ( DISTRETTO 4), ICDMGS (DISTRETTO 4), ICDM (DISTRETTO 4), ICDBPLUS ( DISTRETTO 4)</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>€ 60.281,24</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>LR 78/1980</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>Indennità di residenza ai Farmacisti rurali dell'Azienda Ulss 9 Scaligera Biennio 2024-2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>Utenti SIL DISTRETTO  3 -  2° trimestre 2024</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>64579,85</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>Delibera 770 del 01/08/2024</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro  Ferronato</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>Delibera 770 del 01/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>ALLE FARMACIE RURALI</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>€ 56.955,00</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>DGR 375/2017 - DDR 19/2024</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI LUGLIO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICD A - ICDSLA - ICDP E ICDF.</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>€ 408.378,86</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>DOTT. ALESSANDRO FERRONATO</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE -ICD A/SLA/P/F</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (d.g.r. n.1338/2013 e ss.mm.ii.):LIQUIDAZIONE DEL MESE DI GIUGNO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA - ICDSLA - ICDP E ICDF</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>€ 429.074,86</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>D.G.R N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>DOTT. ALESSANDRO FERRONATO</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE -ICD A/SLA/P/F</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>UTENTI VARI SIL D4 LUGLIO 2024</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>16.884,50</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>DELIBERE 596/2021 E 401/2023</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>DOTT.SSA MARIA BIANCOTTO E DOTT FERRONATO ALESSANDRO</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>DELIBERE 596/2021 E 401/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>UTENTI VARI SIL D4 GIUGNO 2024</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>19.184,00</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>DELIBERAZIONI 596/2021 E 401/2023</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>DOTT.SSA MARIA BIANCOTTO E DOTT. FERRONATO ALESSANDRO</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>DELIBERAZIONI 596/2021 E 401/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>DAT: APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED 
 ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA ED I SOGGETTI VINCITORI DELLA PROCEDURA DI 
 CO-PROGETTAZIONE DEL SERVIZO DENOMINATO “SPORTELLO ASSISTENTI FAMIGLIARI” AVVIATA 
 CON DDG N. 1288/2023</t>
         </is>
       </c>
-      <c r="B104" t="inlineStr">
+      <c r="B112" t="inlineStr">
         <is>
           <t>282000</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
+      <c r="C112" t="inlineStr">
         <is>
           <t>DDG N. 1288/2023 - DELIBERA 794 del 08_08_2024</t>
         </is>
       </c>
-      <c r="D104" t="inlineStr">
+      <c r="D112" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E104" t="inlineStr">
+      <c r="E112" t="inlineStr">
         <is>
           <t>Vedi accordo di collaborazione in allegato</t>
         </is>
       </c>
     </row>
-    <row r="105">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>DAT: SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B105" t="inlineStr">
+      <c r="B113" t="inlineStr">
         <is>
           <t>850000</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr">
+      <c r="C113" t="inlineStr">
         <is>
           <t>DGR 634/2023 - DELIBERA 770 DEL 01_08_2024</t>
         </is>
       </c>
-      <c r="D105" t="inlineStr">
+      <c r="D113" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E105" t="inlineStr">
+      <c r="E113" t="inlineStr">
         <is>
           <t>Utenti SIL distroo 1_2_3_4</t>
         </is>
       </c>
     </row>
-    <row r="106">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;DDR 107 DEL 28 OTTOBRE 2022 “PIANO OPERATIVO, PER L’ANNO 2022 , DELLE ATTIVITÀ DELLA 
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>DAT: DDR 107 DEL 28 OTTOBRE 2022 “PIANO OPERATIVO, PER L’ANNO 2022 , DELLE ATTIVITÀ DELLA 
 REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO 
 DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO. 
 ACCERTAMENTO DELL’ENTRATA, ASSEGNAZIONE E IMPEGNO DI SPESA. DELIBERAZIONE N. 1276 
 DEL 18 OTTOBRE 2022 DELLA GIUNTA REGIONALE”. RECEPIMENTO FINANZIAMENTO E AVVIO 
 ATTIVITA’ PROGETTUALI.</t>
         </is>
       </c>
-      <c r="B106" t="inlineStr">
+      <c r="B114" t="inlineStr">
         <is>
           <t>416100,16</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr">
+      <c r="C114" t="inlineStr">
         <is>
           <t>DDR 107 DEL 28/10/2022 DELIBERA N. 649 DEL 21/06/2024</t>
         </is>
       </c>
-      <c r="D106" t="inlineStr">
+      <c r="D114" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E106" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A107" t="inlineStr">
+      <c r="E114" t="inlineStr"/>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
         <is>
           <t>DAT: CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2023</t>
         </is>
       </c>
-      <c r="B107" t="inlineStr">
+      <c r="B115" t="inlineStr">
         <is>
           <t>93451,04</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
+      <c r="C115" t="inlineStr">
         <is>
           <t>DELIBERA N. 648 DEL 21/06/2024</t>
         </is>
       </c>
-      <c r="D107" t="inlineStr">
+      <c r="D115" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E107" t="inlineStr">
+      <c r="E115" t="inlineStr">
         <is>
           <t>Vedi elenco in delibera</t>
         </is>
       </c>
     </row>
-    <row r="108">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;LIQUIDAZIONE CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO O APS, OPERANTI 
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>DAT: LIQUIDAZIONE CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO O APS, OPERANTI 
 NELL’AMBITO TERRITORIALE DELL’ AULSS 9 SCALIGERA PER LA REALIZZAZIONE DI “PROGETTI DI 
 INCLUSIONE SOCIALE E DI ATTIVITÀ’ DEL TEMPO LIBERO E DI TRASPORTO E ACCOMPAGNAMENTO” 
 IN FAVORE DI SOGGETTI CON DISABILITA’ (ANCHE DI TIPO PSICHICO) IN SITUAZIONE DI GRAVITA’. 
 ANNO 2023.</t>
         </is>
       </c>
-      <c r="B108" t="inlineStr">
+      <c r="B116" t="inlineStr">
         <is>
           <t>172000</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr">
+      <c r="C116" t="inlineStr">
         <is>
           <t>DELIBERA N. 693 DEL 03/07/2024</t>
         </is>
       </c>
-      <c r="D108" t="inlineStr">
+      <c r="D116" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E108" t="inlineStr">
+      <c r="E116" t="inlineStr">
         <is>
           <t>vedi elenco in delibera</t>
         </is>
       </c>
     </row>
-    <row r="109">
-      <c r="A109" t="inlineStr">
+    <row r="117">
+      <c r="A117" t="inlineStr">
         <is>
           <t>DAT:DGR N. 1403/2023 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITÀ 
 EDIZIONE PROGETTUALE 2023/2024”. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B109" t="inlineStr">
+      <c r="B117" t="inlineStr">
         <is>
           <t>281000</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
+      <c r="C117" t="inlineStr">
         <is>
           <t>DGR 1403/2023 DELIBERA N. 745 DEL 26/07/2024</t>
         </is>
       </c>
-      <c r="D109" t="inlineStr">
+      <c r="D117" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E109" t="inlineStr">
+      <c r="E117" t="inlineStr">
         <is>
           <t>vedi elenco in delibera</t>
         </is>
       </c>
     </row>
-    <row r="110">
-      <c r="A110" t="inlineStr">
+    <row r="118">
+      <c r="A118" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2024</t>
         </is>
       </c>
-      <c r="B110" t="inlineStr">
+      <c r="B118" t="inlineStr">
         <is>
           <t>Euro 39.986,00</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
+      <c r="C118" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D110" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E110" t="inlineStr">
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
-    <row r="111">
-      <c r="A111" t="inlineStr">
+    <row r="119">
+      <c r="A119" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2024</t>
         </is>
       </c>
-      <c r="B111" t="inlineStr">
+      <c r="B119" t="inlineStr">
         <is>
           <t>Euro 39.970,00</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
+      <c r="C119" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D111" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E111" t="inlineStr">
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
-    <row r="112">
-      <c r="A112" t="inlineStr">
+    <row r="120">
+      <c r="A120" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Aprile 2024</t>
         </is>
       </c>
-      <c r="B112" t="inlineStr">
+      <c r="B120" t="inlineStr">
         <is>
           <t>Euro 38.642,00</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
+      <c r="C120" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D112" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E112" t="inlineStr">
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
-    <row r="113">
-      <c r="A113" t="inlineStr">
+    <row r="121">
+      <c r="A121" t="inlineStr">
         <is>
           <t>RIMBORSO CURE TRANSFONTALIERA DI PMA</t>
         </is>
       </c>
-      <c r="B113" t="inlineStr">
+      <c r="B121" t="inlineStr">
         <is>
           <t>€ 5.645,50</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
+      <c r="C121" t="inlineStr">
         <is>
           <t>D.Lgs. 04703/2914 n. 38 - direttiva 2011/24/UE - DIRETTIVA 2021/52/UE</t>
         </is>
       </c>
-      <c r="D113" t="inlineStr">
+      <c r="D121" t="inlineStr">
         <is>
           <t>DIRETTORE U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE 
 DOTT. SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
-      <c r="E113" t="inlineStr">
+      <c r="E121" t="inlineStr">
         <is>
           <t>DETERMINA N. 2342 DEL 17/11/2023</t>
         </is>
       </c>
     </row>
-    <row r="114">
-      <c r="A114" t="inlineStr">
+    <row r="122">
+      <c r="A122" t="inlineStr">
         <is>
           <t>RIMBORSO CURE TRANSFRONTALIERE DI PMA</t>
         </is>
       </c>
-      <c r="B114" t="inlineStr">
+      <c r="B122" t="inlineStr">
         <is>
           <t>€ 5.015,45</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr">
+      <c r="C122" t="inlineStr">
         <is>
           <t>D.LGS. 04/03/2014 N. 38 -DIRETTIVA 2011/24/UE - DIRETTIVA 2021/52/UE</t>
         </is>
       </c>
-      <c r="D114" t="inlineStr">
+      <c r="D122" t="inlineStr">
         <is>
           <t>DIRETTORE F.F. U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE 
 DOTT. ALESSANDRO FERRONATO</t>
         </is>
       </c>
-      <c r="E114" t="inlineStr">
+      <c r="E122" t="inlineStr">
         <is>
           <t>DETERMINA N. 1199 DEL 12/06/2024</t>
-        </is>
-[...214 lines deleted...]
-          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/213 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI GENNAIO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA - ICDSLA - ICDP, ICDF</t>
+          <t>RIMBORSO SPESE SANITARIE SOSTENUTE ALL'ESTERO IN AMBITO U.E. DA UTENTI VARI</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>€ 208.324,51</t>
+          <t>€ 1.820,67</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+          <t>ART. 25 lettera A) e lettera B) Regolamento CEE 987/09 E ART. 34 del Regolamento CEE 572/72</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
+          <t>DIRETTORE U.OC. D.A.T.  F.F. DOTT. ALESSANDRO FERRONATO</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+          <t>DETERMINA N. 1280 DEL 24/06/2024</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>DAT:&amp;nbsp;DGRV N. 778/2023 &amp;quot;LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA 
-[...2 lines deleted...]
-REALIZZAZIONE DEGLI INTERVENTI (LINEE D, E, F, G E H). CODICE CUP F31H23000110002.</t>
+          <t>UTENTI VARI SIL D 4 MAGGIO 2024</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>€ 21.814,00</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>DELIBERA N 560 DEL 31/05/2024 DGRV 778/2023</t>
+          <t>DELIBERAZIONI ULSS 596/2021 E 401/2023</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Direttore di UOC Direzione Amministrativa Territoriale, le UU.OO.CC. Disabilità e Non autosufficienza,UOS Attività Amministrativa Socio Sanitaria 
-&amp;nbsp;</t>
+          <t xml:space="preserve">UOC DISABILITA' NON AUTOSUFFICIENZA DOTT.SSA MARIA BIANCOTTO </t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>DGRV N. 778/2023 &amp;quot;LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA 
-[...2 lines deleted...]
-REALIZZAZIONE DEGLI INTERVENTI (LINEE D, E, F, G E H). CODICE CUP F31H23000110002.</t>
+          <t>DELIBERAZIONI ULSS 596/2021 E 401/2023</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
+        <is>
+          <t>UTENTI VARI SIL D 4 APRILE 2024</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>20.993,00</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>DELIBERE N 596/2021 E 401/2023</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>DOTT.SSA MARIA BIANCOTTO DIRETTORE U.O.C. DISABILITA' NON AUTOSUFFICIENZA</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>UTENTI VARI SIL D 4 APRILE2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>UTENTI VARI SIL D 4 FEBBRAIO  2024</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>€ 21.499,03</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>DELIBERAZIONI ULSS 9 596/2021 E 401/2023</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>DOTT.SSA MARIA BIANCOTTO  UOC DISABILITA' NON AUTOSUF DISTRETTO 4</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>DELIBERAZIONI ULSS 9 596/2021 E 401/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R. N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI MAGGIO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA - ICDSLA - ICDP - ICDF E ICDM/Mgs (DISTRETTO 4)</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>€ 617.656,86</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI APRILE 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA- ICDSLA - ICDF - ICDP</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>€409.536,86</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/213 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI MARZO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA - ICDSLA - ICDP- ICDF </t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>€ 408.855,86</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>DOTT. Alessandro Ferronato - U.o.s. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/213 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI FEBBRAIO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA - ICDSLA - ICDP, ICDF E ICDM-MGS (DISTRETTI 3 E 4) E ICDB (DISTRETTO 4)</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>1.439.757,90</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/213 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI GENNAIO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA - ICDSLA - ICDP, ICDF</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>€ 208.324,51</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>DAT: DGRV N. 778/2023 "LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA 
+REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO 
+AUTISTICO, IN ATTUAZIONE DELLA DGRV N. 1721/2022". APPROVAZIONE CONVENZIONE PER LA 
+REALIZZAZIONE DEGLI INTERVENTI (LINEE D, E, F, G E H). CODICE CUP F31H23000110002.</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>/</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>DELIBERA N 560 DEL 31/05/2024 DGRV 778/2023</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Direttore di UOC Direzione Amministrativa Territoriale, le UU.OO.CC. Disabilità e Non autosufficienza,UOS Attività Amministrativa Socio Sanitaria 
+ </t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>DGRV N. 778/2023 "LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA 
+REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO 
+AUTISTICO, IN ATTUAZIONE DELLA DGRV N. 1721/2022". APPROVAZIONE CONVENZIONE PER LA 
+REALIZZAZIONE DEGLI INTERVENTI (LINEE D, E, F, G E H). CODICE CUP F31H23000110002.</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
         <is>
           <t>DAT: RECEPIMENTO DGR 1401 DEL 20 NOVEBRE 2023 “PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA 
 VALORIZZAZIONE DEI CONSULTORI FAMILIARI E IL POTEZIAMENTO DEGLI INTERVENTI SOCIALI IN 
 FAVORE DELLE FAMIGLIE NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI 
 DELLE AZIENDE ULSS DEL VENETO. DECRETO DELL’1 AGOSTO 2023 DEL MINISTERO PER LA 
 FAMIGLIA, LA NATALITA’ E LE PARI OPPORTUNITA’”</t>
         </is>
       </c>
-      <c r="B125" t="inlineStr">
+      <c r="B133" t="inlineStr">
         <is>
           <t>416290,13</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
+      <c r="C133" t="inlineStr">
         <is>
           <t>delibera 520 del 20/05/2024, dgr 1401 del 20/11/2023</t>
         </is>
       </c>
-      <c r="D125" t="inlineStr">
+      <c r="D133" t="inlineStr">
         <is>
           <t>i Direttori delle UUOOCC Infanzia, Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
-      <c r="E125" t="inlineStr">
+      <c r="E133" t="inlineStr">
         <is>
           <t>RECEPIMENTO DGR 1401 DEL 20 NOVEBRE 2023 “PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA 
 VALORIZZAZIONE DEI CONSULTORI FAMILIARI E IL POTEZIAMENTO DEGLI INTERVENTI SOCIALI IN 
 FAVORE DELLE FAMIGLIE NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI 
 DELLE AZIENDE ULSS DEL VENETO. DECRETO DELL’1 AGOSTO 2023 DEL MINISTERO PER LA 
 FAMIGLIA, LA NATALITA’ E LE PARI OPPORTUNITA’”</t>
         </is>
       </c>
     </row>
-    <row r="126">
-[...5 lines deleted...]
-      <c r="B126" t="inlineStr">
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>UTENTI SIL- DISTRETTO 3  - 1 TRIMESTRE 2024</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
         <is>
           <t>56816,96</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
+      <c r="C134" t="inlineStr">
         <is>
           <t>Delibera</t>
         </is>
       </c>
-      <c r="D126" t="inlineStr">
+      <c r="D134" t="inlineStr">
         <is>
           <t>Responsabile Amministrativo Dott. Ferronato</t>
         </is>
       </c>
-      <c r="E126" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B127" t="inlineStr">
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Utenti SIL Distretto 3  1° trimestre 2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>Utenti SIL  Distretto 3-   4 Trimestre 2023</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
         <is>
           <t>€35747,43</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr">
+      <c r="C135" t="inlineStr">
         <is>
           <t>Delibera n°401 del 28.04.2023</t>
         </is>
       </c>
-      <c r="D127" t="inlineStr">
+      <c r="D135" t="inlineStr">
         <is>
           <t>Responsabile Amministrativo Dott. Ferronato</t>
         </is>
       </c>
-      <c r="E127" t="inlineStr">
+      <c r="E135" t="inlineStr">
         <is>
           <t>Utenti SIL - Distretto 3 - 4 trimestre 2023</t>
         </is>
       </c>
     </row>
-    <row r="128">
-      <c r="A128" t="inlineStr">
+    <row r="136">
+      <c r="A136" t="inlineStr">
         <is>
           <t>N. 8 assistiti - rimborso spese sostenute durante un temporaneo soggiorno all'estero in paesi UE, SEE e Svizzera</t>
         </is>
       </c>
-      <c r="B128" t="inlineStr">
+      <c r="B136" t="inlineStr">
         <is>
           <t>1889,76</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr">
+      <c r="C136" t="inlineStr">
         <is>
           <t>Ministero della Salute DGRUERI/II/1325/I.3.b/1 del 28/07/2010</t>
         </is>
       </c>
-      <c r="D128" t="inlineStr">
+      <c r="D136" t="inlineStr">
         <is>
           <t>Direttore UOC Direzione Amministrativa Territoriale Dott.ssa Flavia DAl Bosco</t>
         </is>
       </c>
-      <c r="E128" t="inlineStr">
+      <c r="E136" t="inlineStr">
         <is>
           <t>n. 8 assistiti</t>
         </is>
       </c>
     </row>
-    <row r="129">
-      <c r="A129" t="inlineStr">
+    <row r="137">
+      <c r="A137" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo 2024</t>
         </is>
       </c>
-      <c r="B129" t="inlineStr">
+      <c r="B137" t="inlineStr">
         <is>
           <t>Euro 39.939,00</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr">
+      <c r="C137" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D129" t="inlineStr">
-[...12 lines deleted...]
-      <c r="A130" t="inlineStr">
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021 
+ </t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 MARZO 2024</t>
         </is>
       </c>
-      <c r="B130" t="inlineStr">
+      <c r="B138" t="inlineStr">
         <is>
           <t>22.202,50</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
+      <c r="C138" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 9 596 DEL 13/08/21 E 401 DEL 28/04/2023</t>
         </is>
       </c>
-      <c r="D130" t="inlineStr">
+      <c r="D138" t="inlineStr">
         <is>
           <t>DOTT.SSA MARIA BIANCOTTO</t>
         </is>
       </c>
-      <c r="E130" t="inlineStr">
+      <c r="E138" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 9 596 DEL 13/08/21 E 401 DEL 28/04/2023</t>
         </is>
       </c>
     </row>
-    <row r="131">
-      <c r="A131" t="inlineStr">
+    <row r="139">
+      <c r="A139" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2024</t>
         </is>
       </c>
-      <c r="B131" t="inlineStr">
+      <c r="B139" t="inlineStr">
         <is>
           <t>Euro 37.960,26</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr">
+      <c r="C139" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 E N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D131" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E131" t="inlineStr">
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
-    <row r="132">
-      <c r="A132" t="inlineStr">
+    <row r="140">
+      <c r="A140" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2024</t>
         </is>
       </c>
-      <c r="B132" t="inlineStr">
+      <c r="B140" t="inlineStr">
         <is>
           <t>Euro 36.829,00</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
+      <c r="C140" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D132" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E132" t="inlineStr">
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
-    <row r="133">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;RECEPIMENTO DDR N. 5 DEL 22 GENNAIO 2024 “FINANZIAMENTO PER FAVORIRE L’ACCESSO AI 
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>DAT: RECEPIMENTO DDR N. 5 DEL 22 GENNAIO 2024 “FINANZIAMENTO PER FAVORIRE L’ACCESSO AI 
 SERVIZI PSICOLOGICI DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE, AI SENSI DEL DECRETO DEL 
 13 OTTOBRE 2023, DEL MINISTRO DELLA SALUTE DI CONCERTO CON IL MINISTRO DELL’ECONOMIA 
 E DELLE FINANZE E DEL DECRETO N. 147 DEL 27 NOVEMBRE 2023 - SECONDA ANNUALITÀ. 
 RIPARTO, ASSEGNAZIONE E LIQUIDAZIONE ALLE AZIENDE ULSS DEL VENETO”. PROVVEDIMENTI 
 ATTUATIVI.</t>
         </is>
       </c>
-      <c r="B133" t="inlineStr">
+      <c r="B141" t="inlineStr">
         <is>
           <t>132.373,39</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr">
+      <c r="C141" t="inlineStr">
         <is>
           <t>DDR 5/2024 DELIBERA 354 DEL 04/04/2024</t>
         </is>
       </c>
-      <c r="D133" t="inlineStr">
+      <c r="D141" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E133" t="inlineStr">
+      <c r="E141" t="inlineStr">
         <is>
           <t>RECEPIMENTO DDR N. 5 DEL 22 GENNAIO 2024 “FINANZIAMENTO PER FAVORIRE L’ACCESSO AI 
 SERVIZI PSICOLOGICI DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE, AI SENSI DEL DECRETO DEL 
 13 OTTOBRE 2023, DEL MINISTRO DELLA SALUTE DI CONCERTO CON IL MINISTRO DELL’ECONOMIA 
 E DELLE FINANZE E DEL DECRETO N. 147 DEL 27 NOVEMBRE 2023 - SECONDA ANNUALITÀ. 
 RIPARTO, ASSEGNAZIONE E LIQUIDAZIONE ALLE AZIENDE ULSS DEL VENETO”. PROVVEDIMENTI 
 ATTUATIVI.</t>
         </is>
       </c>
     </row>
-    <row r="134">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;RECEPIMENTO DGR 1557 DEL 12 DICEMBRE 2023 “FONDO PER LA CURA DEI SOGGETTI CON 
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>DAT: RECEPIMENTO DGR 1557 DEL 12 DICEMBRE 2023 “FONDO PER LA CURA DEI SOGGETTI CON 
 DISTURBO DELLO SPETTRO AUTISTICO. APPROVAZIONE DEI PROGETTI REGIONALI E 
 ASSEGNAZIONE DELLE RELATIVE RISORSE PER LE ANNUALITÀ 2021 E 2022. DGR N. 332/2023 E N. 
 333/2023”.</t>
         </is>
       </c>
-      <c r="B134" t="inlineStr">
+      <c r="B142" t="inlineStr">
         <is>
           <t>vedi ripartizione in delibera</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr">
+      <c r="C142" t="inlineStr">
         <is>
           <t>DGR 1557/2023 DGR 332/2023 DGR 333/2023 DELIBERA 352 DEL 04/04/2024</t>
         </is>
       </c>
-      <c r="D134" t="inlineStr">
+      <c r="D142" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E134" t="inlineStr">
+      <c r="E142" t="inlineStr">
         <is>
           <t>RECEPIMENTO DGR 1557 DEL 12 DICEMBRE 2023 “FONDO PER LA CURA DEI SOGGETTI CON 
 DISTURBO DELLO SPETTRO AUTISTICO. APPROVAZIONE DEI PROGETTI REGIONALI E 
 ASSEGNAZIONE DELLE RELATIVE RISORSE PER LE ANNUALITÀ 2021 E 2022. DGR N. 332/2023 E N. 
 333/2023”.</t>
         </is>
       </c>
     </row>
-    <row r="135">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;DGR N. 198/2018 “SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL COMPIMENTO 
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>DAT: DGR N. 198/2018 “SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL COMPIMENTO 
 DELLA MAGGIORE ETA’ VIVONO FUORI DALLA FAMIGLIA D’ORIGINE SULLA BASE DI UN 
 PROVVEDIMENTO DELL’AUTORITA’ GIUDIZIARIA. MINISTERO DEL LAVORO E DELLE POLITICHE 
 SOCIALI. ART. 1, COMMA 250. LEGGE 27 DICEMBRE 2017, N. 205”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B135" t="inlineStr">
+      <c r="B143" t="inlineStr">
         <is>
           <t>62.500</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
+      <c r="C143" t="inlineStr">
         <is>
           <t>DGR 198/2018 E DELIBERA 344 DEL 28/03/2024</t>
         </is>
       </c>
-      <c r="D135" t="inlineStr">
+      <c r="D143" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E135" t="inlineStr">
+      <c r="E143" t="inlineStr">
         <is>
           <t>DGR N. 198/2018 “SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL COMPIMENTO 
 DELLA MAGGIORE ETA’ VIVONO FUORI DALLA FAMIGLIA D’ORIGINE SULLA BASE DI UN 
 PROVVEDIMENTO DELL’AUTORITA’ GIUDIZIARIA. MINISTERO DEL LAVORO E DELLE POLITICHE 
 SOCIALI. ART. 1, COMMA 250. LEGGE 27 DICEMBRE 2017, N. 205”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="136">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>DAT: ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI - RECEPIMENTO FINANZIAMENTO REGIONALE DI CUI AL DECRETO DELL'U.O. NON 
 AUTOSUFFICIENZA N. 32DEL 03/09/2022. PROVVEDIMENTI</t>
         </is>
       </c>
-      <c r="B136" t="inlineStr">
+      <c r="B144" t="inlineStr">
         <is>
           <t>308.199,25</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
+      <c r="C144" t="inlineStr">
         <is>
           <t>DELIBERA N.335 DEL 28/03/2024</t>
         </is>
       </c>
-      <c r="D136" t="inlineStr">
+      <c r="D144" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E136" t="inlineStr">
+      <c r="E144" t="inlineStr">
         <is>
           <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI - RECEPIMENTO FINANZIAMENTO REGIONALE DI CUI AL DECRETO DELL'U.O. NON 
 AUTOSUFFICIENZA N. 32DEL 03/09/2022. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
-    <row r="137">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;DGR N. 1401 DEL 11/11/2022 “PROGETTO REGIONALE SOLLIEVO A FAVORE DI PERSONE AFFETTE DA 
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>DAT: DGR N. 1401 DEL 11/11/2022 “PROGETTO REGIONALE SOLLIEVO A FAVORE DI PERSONE AFFETTE DA 
 DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. 
 FINANZIAMENTO ATTIVITA’ EDIZIONE PROGETTUALE 2022/2023”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B137" t="inlineStr">
+      <c r="B145" t="inlineStr">
         <is>
           <t>281000</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr">
+      <c r="C145" t="inlineStr">
         <is>
           <t>DGR 1401/2022 E DELIBERA N.333 DEL 28/03/2024</t>
         </is>
       </c>
-      <c r="D137" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E137" t="inlineStr">
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale e l’UOS Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
         <is>
           <t>DGR N. 1401 DEL 11/11/2022 “PROGETTO REGIONALE SOLLIEVO A FAVORE DI PERSONE AFFETTE DA 
 DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. 
 FINANZIAMENTO ATTIVITA’ EDIZIONE PROGETTUALE 2022/2023”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="138">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;DGRV N. 778/2023 &amp;quot;LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA 
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>DAT: DGRV N. 778/2023 "LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA 
 REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO 
-AUTISTICO, IN ATTUAZIONE DELLA DGRV N. 1721/2022&amp;quot;. CODICE CUP F31H23000110002. 
+AUTISTICO, IN ATTUAZIONE DELLA DGRV N. 1721/2022". CODICE CUP F31H23000110002. 
 PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B138" t="inlineStr">
+      <c r="B146" t="inlineStr">
         <is>
           <t>vedi ripartizione per linea</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
+      <c r="C146" t="inlineStr">
         <is>
           <t>DGRV 778/2023 E DELIBERA 279 DEL 13/03/2024</t>
         </is>
       </c>
-      <c r="D138" t="inlineStr">
-[...6 lines deleted...]
-          <t>DGRV N. 778/2023 &amp;quot;LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA 
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale e l’UOS Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>DGRV N. 778/2023 "LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA 
 REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO 
-AUTISTICO, IN ATTUAZIONE DELLA DGRV N. 1721/2022&amp;quot;. CODICE CUP F31H23000110002. 
+AUTISTICO, IN ATTUAZIONE DELLA DGRV N. 1721/2022". CODICE CUP F31H23000110002. 
 PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="139">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;DGR N. 912/2022: STIPULA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI 
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>DAT: DGR N. 912/2022: STIPULA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI 
 ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA ED I SOGGETTI ACCREDITATI EROGATORI DI 
 PRESTAZIONI SANITARIE, SOCIO SANITARIE E SOCIALI PRESSO RSA, COMUNITA' ALLOGGIO, 
 GRUPPI APPARTAMENTO PER PERSONE CON DISABILITA'.</t>
         </is>
       </c>
-      <c r="B139" t="inlineStr">
+      <c r="B147" t="inlineStr">
         <is>
           <t>/</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
+      <c r="C147" t="inlineStr">
         <is>
           <t>DGR 912/22 DELIBERA N.245 DEL 01/03/2024</t>
         </is>
       </c>
-      <c r="D139" t="inlineStr">
+      <c r="D147" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E139" t="inlineStr">
+      <c r="E147" t="inlineStr">
         <is>
           <t>DGR N. 912/2022: STIPULA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI 
 ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA ED I SOGGETTI ACCREDITATI EROGATORI DI 
 PRESTAZIONI SANITARIE, SOCIO SANITARIE E SOCIALI PRESSO RSA, COMUNITA' ALLOGGIO, 
 GRUPPI APPARTAMENTO PER PERSONE CON DISABILITA'.</t>
         </is>
       </c>
     </row>
-    <row r="140">
-      <c r="A140" t="inlineStr">
+    <row r="148">
+      <c r="A148" t="inlineStr">
         <is>
           <t>DAT: AVVISO PUBBLICO PER L’ATTIVAZIONE DI UN PARTENARIATO CON ETS AI FINI DELL’AVVIO DI UNA 
 CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DI ATTIVITA’ DENOMINATA “SPORTELLO 
 ASSISTENTI FAMIGLIARI” DISTRETTO 3 E 4. NOMINA COMMISSIONE.</t>
         </is>
       </c>
-      <c r="B140" t="inlineStr">
+      <c r="B148" t="inlineStr">
         <is>
           <t>/</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
+      <c r="C148" t="inlineStr">
         <is>
           <t>DELIBERA 1288 DEL 20/12/2023 E DELIBERA 206 DEL 28/02/2024</t>
         </is>
       </c>
-      <c r="D140" t="inlineStr">
+      <c r="D148" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E140" t="inlineStr">
+      <c r="E148" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’ATTIVAZIONE DI UN PARTENARIATO CON ETS AI FINI DELL’AVVIO DI UNA 
 CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DI ATTIVITA’ DENOMINATA “SPORTELLO 
 ASSISTENTI FAMIGLIARI” DISTRETTO 3 E 4. NOMINA COMMISSIONE.</t>
         </is>
       </c>
     </row>
-    <row r="141">
-      <c r="A141" t="inlineStr">
+    <row r="149">
+      <c r="A149" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’ATTIVAZIONE DI UN PARTENARIATO CON ETS AI FINI DELL’AVVIO DI UNA 
 CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DI ATTIVITA’ DENOMINATA “SPORTELLO 
 ASSISTENTI FAMIGLIARI” DISTRETTO 3 E 4. NOMINA COMMISSIONE.</t>
         </is>
       </c>
-      <c r="B141" t="inlineStr">
+      <c r="B149" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
+      <c r="C149" t="inlineStr">
         <is>
           <t>DELIBERA 1288 DEL 20/12/2023 E DELIBERA 206 DEL 28/02/2024</t>
         </is>
       </c>
-      <c r="D141" t="inlineStr">
+      <c r="D149" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E141" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A142" t="inlineStr">
+      <c r="E149" t="inlineStr"/>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL DIST 4 GENNAIO 2024</t>
         </is>
       </c>
-      <c r="B142" t="inlineStr">
+      <c r="B150" t="inlineStr">
         <is>
           <t>19.213,50</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr">
+      <c r="C150" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 9 596/2021 E 401/2023</t>
         </is>
       </c>
-      <c r="D142" t="inlineStr">
+      <c r="D150" t="inlineStr">
         <is>
           <t>DOTT.SSA MARIA BIANCOTTO</t>
         </is>
       </c>
-      <c r="E142" t="inlineStr">
+      <c r="E150" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 9 596/2021 E 401/2023</t>
         </is>
       </c>
     </row>
-    <row r="143">
-      <c r="A143" t="inlineStr">
+    <row r="151">
+      <c r="A151" t="inlineStr">
         <is>
           <t>FARMACIE PUBBLICHE E PRIVATE</t>
         </is>
       </c>
-      <c r="B143" t="inlineStr">
+      <c r="B151" t="inlineStr">
         <is>
           <t>€ 201.629,40</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
+      <c r="C151" t="inlineStr">
         <is>
           <t>DGR n. 1658/2019 - DDR n. 74 del 29.12.2022 - DDR n. 2 del 15.02.2024 - Delibera Direttore Generale n. 295 del 21.03.2024</t>
         </is>
       </c>
-      <c r="D143" t="inlineStr">
+      <c r="D151" t="inlineStr">
         <is>
           <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
         </is>
       </c>
-      <c r="E143" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A144" t="inlineStr">
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>Recepimento del Decreto n. 2 del 15.02.2024 nell'ambito della progettualità "Farmacia dei Servizi" - Ready Fin n. 13065</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
         <is>
           <t>Utenti vari SIL D 4 Dicembre 2023</t>
         </is>
       </c>
-      <c r="B144" t="inlineStr">
+      <c r="B152" t="inlineStr">
         <is>
           <t>19.474,50</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr">
+      <c r="C152" t="inlineStr">
         <is>
           <t>Delibrazioni ULSS 9 n. 596/2021 e 401/2023</t>
         </is>
       </c>
-      <c r="D144" t="inlineStr">
+      <c r="D152" t="inlineStr">
         <is>
           <t>Tessari Andrea, Ferronato Alessandro</t>
         </is>
       </c>
-      <c r="E144" t="inlineStr">
+      <c r="E152" t="inlineStr">
         <is>
           <t>Delibrazioni ULSS 9 n. 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
-    <row r="145">
-      <c r="A145" t="inlineStr">
+    <row r="153">
+      <c r="A153" t="inlineStr">
         <is>
           <t>Utenti vari SIL D 4 Novembre 2023</t>
         </is>
       </c>
-      <c r="B145" t="inlineStr">
+      <c r="B153" t="inlineStr">
         <is>
           <t>22.225,50</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr">
+      <c r="C153" t="inlineStr">
         <is>
           <t>Delibrazioni ULSS 9 n. 596/2021 e 401/2023</t>
         </is>
       </c>
-      <c r="D145" t="inlineStr">
+      <c r="D153" t="inlineStr">
         <is>
           <t>TESSARI ANDREA, FERRONATO ALESSANDRO</t>
         </is>
       </c>
-      <c r="E145" t="inlineStr">
+      <c r="E153" t="inlineStr">
         <is>
           <t>Delibrazioni ULSS 9 n. 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
-    <row r="146">
-      <c r="A146" t="inlineStr">
+    <row r="154">
+      <c r="A154" t="inlineStr">
         <is>
           <t>Utenti vari SIL D 4 Ottobre 2023</t>
         </is>
       </c>
-      <c r="B146" t="inlineStr">
+      <c r="B154" t="inlineStr">
         <is>
           <t>21.424,00</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
+      <c r="C154" t="inlineStr">
         <is>
           <t>Deliberazioni ULSS 9 n 596/2021 e 401/2023</t>
         </is>
       </c>
-      <c r="D146" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E146" t="inlineStr">
+      <c r="D154" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tessari Andrea, Ferronato Alessandro </t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
         <is>
           <t>Deliberazioni ULSS 9 n 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
-    <row r="147">
-      <c r="A147" t="inlineStr">
+    <row r="155">
+      <c r="A155" t="inlineStr">
         <is>
           <t>ACCORDI CONTRATTUALI AI SENSI DELLA DGRV N.1438/2017 E DEFINIZIONE DEI RAPPORTI 
 GIURIDICI ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA E GLI ENTI GESTORI DEL PRIVATO 
 SOCIALE PER L'ACCOGLIENZA DI MINORI IN CONDIZIONE DI PREGIUDIZIO O RISCHIO DI PREGIUDIZIO 
 E DI MINORI AFFETTI DA DISTURBI NEUROPSICHIATRICI ANNUALITA’ 2024, 2025 E 2026</t>
         </is>
       </c>
-      <c r="B147" t="inlineStr">
+      <c r="B155" t="inlineStr">
         <is>
           <t>/</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr">
+      <c r="C155" t="inlineStr">
         <is>
           <t>DELIBERA N. 97 DEL 07/02/2024 DGRV 1438/2017</t>
         </is>
       </c>
-      <c r="D147" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E147" t="inlineStr">
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Direttore della U.O.C. Direzione Amministrativa Territoriale, U.O.S. Attività Amministrativa Socio Sanitaria, in collaborazione con le UU.OO.CC. Infanzia, Adolescenza, Famiglia e Consultori,  UU.OO.SS. Neuropsichiatria Infantile e le UU.OO.SS. Età Evolutiva</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
         <is>
           <t>ELENCO</t>
         </is>
       </c>
     </row>
-    <row r="148">
-      <c r="A148" t="inlineStr">
+    <row r="156">
+      <c r="A156" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2023</t>
         </is>
       </c>
-      <c r="B148" t="inlineStr">
+      <c r="B156" t="inlineStr">
         <is>
           <t>Euro 33.195,00</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
+      <c r="C156" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D148" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E148" t="inlineStr">
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 f.f.  Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
-    <row r="149">
-[...2 lines deleted...]
-          <t>DAT.:&amp;nbsp;DDR N. 32 DEL 28 MAGGIO 2021 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL 
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>DAT.: DDR N. 32 DEL 28 MAGGIO 2021 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL 
 FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI 
 FAMILIARI PUBBLICI” , AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 2 
 FEBBRAIO 2021. ANNO 2021”. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
-      <c r="B149" t="inlineStr">
+      <c r="B157" t="inlineStr">
         <is>
           <t>/</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
+      <c r="C157" t="inlineStr">
         <is>
           <t>DELIBERA N. 53 DEL 31/01/2024 DDR 32 DEL 28/05/2021</t>
         </is>
       </c>
-      <c r="D149" t="inlineStr">
-[...9 lines deleted...]
-          <t>DAT:&amp;nbsp;DDR N. 58 DEL 13 LUGLIO 2022 AD OGGETTO: “ RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO 
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>UOC DIRETTORE DIREZIONE AMMINISTRATIVA TERRITORIALE  E UOS ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr"/>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>DAT: DDR N. 58 DEL 13 LUGLIO 2022 AD OGGETTO: “ RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO 
 PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE 
 PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI 
 BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. 
 APPROVAZIONE RENDICONTAZIONE .</t>
         </is>
       </c>
-      <c r="B150" t="inlineStr">
+      <c r="B158" t="inlineStr">
         <is>
           <t>/</t>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
+      <c r="C158" t="inlineStr">
         <is>
           <t>DELIBERA N.52 DEL 31/01/2024 DDR 58 DEL 13/07/2022</t>
         </is>
       </c>
-      <c r="D150" t="inlineStr">
+      <c r="D158" t="inlineStr">
         <is>
           <t>UOC DIRETTORE DAT E UOC INFANZIA ADOLESCENZA D1-2</t>
         </is>
       </c>
-      <c r="E150" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A151" t="inlineStr">
+      <c r="E158" t="inlineStr"/>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
         <is>
           <t>ASSOCIAZIONE CITTADINANZATTIVA - TRIBUNALE PER I DIRITTI DEL MALATO E DELL'ANZIANO APS VIA XXIV MAGGIO 10 LEGNAGO (VR) - CODICE FISCALE E P. IVA 91004740238</t>
         </is>
       </c>
-      <c r="B151" t="inlineStr">
+      <c r="B159" t="inlineStr">
         <is>
           <t>Euro 2.500,00</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr">
+      <c r="C159" t="inlineStr">
         <is>
           <t>L. 383/2000 - L.R. 27/2001 -D-LGS n. 117/2017</t>
         </is>
       </c>
-      <c r="D151" t="inlineStr">
+      <c r="D159" t="inlineStr">
         <is>
           <t>DOTT. STEFANO ZENARI</t>
         </is>
       </c>
-      <c r="E151" t="inlineStr">
+      <c r="E159" t="inlineStr">
         <is>
           <t>DELIBERA N. 1242 DEL 06/12/2023</t>
         </is>
       </c>
     </row>
-    <row r="152">
-      <c r="A152" t="inlineStr">
+    <row r="160">
+      <c r="A160" t="inlineStr">
         <is>
           <t>ORGANIZZAZIONE DI VOLONTARIATO AOI MUTILATI DELLA VOCE - TESTA COLLO ODV - SEDE VIA F.LLI ROSSELLI 1 37138 VERONA - C.F. 80025880230</t>
         </is>
       </c>
-      <c r="B152" t="inlineStr">
+      <c r="B160" t="inlineStr">
         <is>
           <t>Euro 39.664,32</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr">
+      <c r="C160" t="inlineStr">
         <is>
           <t>D.LGS 3/07/2021 N. 117 - D.LGS 502/1992 - L.R. 56/1994</t>
         </is>
       </c>
-      <c r="D152" t="inlineStr">
+      <c r="D160" t="inlineStr">
         <is>
           <t>DOTT. STEFANO ZENARI</t>
         </is>
       </c>
-      <c r="E152" t="inlineStr">
+      <c r="E160" t="inlineStr">
         <is>
           <t>DELIBERA N. 1316 DEL 21/12/2023</t>
         </is>
       </c>
     </row>
-    <row r="153">
-      <c r="A153" t="inlineStr">
+    <row r="161">
+      <c r="A161" t="inlineStr">
         <is>
           <t>UTENTI VARI- IMPEGNATIVE DI CURA DOMICILIARE (D.G.R.V. N.1338/2013 E S.M.I.): LIQUIDAZIONE DEL MESE DI DICEMBRE 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDa, ICDsla, ICDp, ICDf E ICDm E ICDb PER INTEGRAZIONI</t>
         </is>
       </c>
-      <c r="B153" t="inlineStr">
+      <c r="B161" t="inlineStr">
         <is>
           <t>€ 600.942,00</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
+      <c r="C161" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E S.M.I.</t>
         </is>
       </c>
-      <c r="D153" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E153" t="inlineStr">
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>U.O.S. Attività Amministrativa Socio Sanitaria  Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E S.M.I.</t>
         </is>
       </c>
     </row>
-    <row r="154">
-      <c r="A154" t="inlineStr">
+    <row r="162">
+      <c r="A162" t="inlineStr">
         <is>
           <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (D.G.R.V. N.1338/2013 E S.M.I.): LIQUIDAZIONE DEL MESE DI NOVEMBRE 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDa, ICDsla, ICDp, ICDf, ICDMgs, ICDm</t>
         </is>
       </c>
-      <c r="B154" t="inlineStr">
+      <c r="B162" t="inlineStr">
         <is>
           <t>€ 597.670,14</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
+      <c r="C162" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E S.M.I.</t>
         </is>
       </c>
-      <c r="D154" t="inlineStr">
+      <c r="D162" t="inlineStr">
         <is>
           <t>U.O.S. Attività Amministrativa Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
-      <c r="E154" t="inlineStr">
+      <c r="E162" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E S.M.I.</t>
         </is>
       </c>
     </row>
-    <row r="155">
-      <c r="A155" t="inlineStr">
+    <row r="163">
+      <c r="A163" t="inlineStr">
         <is>
           <t>UTENTI VARI -IMPEGNATIVE DI CURA DOMICILIARE (D.G.R.V. n.1338/2013 E S.M.I.):LIQUIDAZIONE DEL MESE DI OTTOBRE 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDa,ICDsla,ICDp,ICDf e ICDbintegrazione</t>
         </is>
       </c>
-      <c r="B155" t="inlineStr">
+      <c r="B163" t="inlineStr">
         <is>
           <t>€ 418.833,86</t>
         </is>
       </c>
-      <c r="C155" t="inlineStr">
+      <c r="C163" t="inlineStr">
         <is>
           <t>D.G.R.V.n.1338/2013 e s.m.i.</t>
         </is>
       </c>
-      <c r="D155" t="inlineStr">
+      <c r="D163" t="inlineStr">
         <is>
           <t>U.O.S. Attività Amministrativa Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
-      <c r="E155" t="inlineStr">
+      <c r="E163" t="inlineStr">
         <is>
           <t>D.G.R.V.n.1338/2013 e s.m.i.</t>
         </is>
       </c>
     </row>
-    <row r="156">
-[...5 lines deleted...]
-      <c r="B156" t="inlineStr">
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>DAT: PROGETTO TURISMO SOCIALE E INCLUSIVO DGR N.193 DEL 28/02/2022, DDG N.849 DEL 23/08/2022. PRESA ATTO DELLA RELAZIONE CONCLUSIVA DELLE ATTIVITA' E DELLA RENDICONTAZIONE DEI COST SOSTENUTI NELL'AMBITO DELLE ATTIVITA' PROGETTUALI. CUP H69I22000450003.</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
         <is>
           <t>130842</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr">
+      <c r="C164" t="inlineStr">
         <is>
           <t>DELIBERA 1388 DEL 28/12/2023 DGR 193 DEL 28/02/2022 DDG 849 DEL 23/08/2022</t>
         </is>
       </c>
-      <c r="D156" t="inlineStr">
+      <c r="D164" t="inlineStr">
         <is>
           <t>DIRETTORE UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
-      <c r="E156" t="inlineStr">
+      <c r="E164" t="inlineStr">
         <is>
           <t>PROGETTO TURISMO SOCIALE E INCLUSIVO DGR N.193 DEL 28/02/2022, DDG N.849 DEL 23/08/2022. PRESA ATTO DELLA RELAZIONE CONCLUSIVA DELLE ATTIVITA' E DELLA RENDICONTAZIONE DEI COST SOSTENUTI NELL'AMBITO DELLE ATTIVITA' PROGETTUALI. CUP H69I22000450003.</t>
         </is>
       </c>
     </row>
-    <row r="157">
-      <c r="A157" t="inlineStr">
+    <row r="165">
+      <c r="A165" t="inlineStr">
         <is>
           <t>DGR 1265/2023 CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA LEGGE 104/2022 ART 27 ANNO 2023 PROVVEDIMENTI</t>
         </is>
       </c>
-      <c r="B157" t="inlineStr">
+      <c r="B165" t="inlineStr">
         <is>
           <t>8282,92</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr">
+      <c r="C165" t="inlineStr">
         <is>
           <t>DELIBERA 1308 DEL 20/12/2023 DGR 1265/2023</t>
         </is>
       </c>
-      <c r="D157" t="inlineStr">
+      <c r="D165" t="inlineStr">
         <is>
           <t>DIRETTORE UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
-      <c r="E157" t="inlineStr">
+      <c r="E165" t="inlineStr">
         <is>
           <t>DGR 1265/2023 CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA LEGGE 104/2022 ART 27 ANNO 2023 PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
-    <row r="158">
-      <c r="A158" t="inlineStr">
+    <row r="166">
+      <c r="A166" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1298/2023: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE 
 APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 
 2023”. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B158" t="inlineStr">
+      <c r="B166" t="inlineStr">
         <is>
           <t>76496,29</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
+      <c r="C166" t="inlineStr">
         <is>
           <t>delibera 1247 del 06/12/2023 dgr 1298/2023</t>
         </is>
       </c>
-      <c r="D158" t="inlineStr">
+      <c r="D166" t="inlineStr">
         <is>
           <t>DIRETTORE UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
-      <c r="E158" t="inlineStr"/>
-[...215 lines deleted...]
-      </c>
+      <c r="E166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo 2023</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2023</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Euro 44.103,00</t>
+          <t>Euro 38.416,00</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2023</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2023</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Euro 38.751,50</t>
+          <t>Euro 40.661,00</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2023</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2023</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Euro 38.376,00</t>
+          <t>Euro 38.128,00</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>DAT:&amp;nbsp;DGR N. 1031 DEL 22 AGOSTO 2023 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO 
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2023</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Euro 30.822,50</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2023</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Euro 35.696,00</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2023</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Euro 41.970,50</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2023</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Euro 44.046,00</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Aprile 2023</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Euro 39.005,50</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo 2023</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Euro 44.103,00</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2023</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Euro 38.751,50</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2023</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Euro 38.376,00</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>DAT: DGR N. 1031 DEL 22 AGOSTO 2023 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO 
 DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI L.R. N. 55/1982 E SS.MM.II. - 
 DGR N. 4304/1999 – ANNO 2023”. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B170" t="inlineStr">
+      <c r="B178" t="inlineStr">
         <is>
           <t>831.434,50</t>
         </is>
       </c>
-      <c r="C170" t="inlineStr">
+      <c r="C178" t="inlineStr">
         <is>
           <t>delebera 1107 del 08/11/2023</t>
         </is>
       </c>
-      <c r="D170" t="inlineStr">
+      <c r="D178" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 di incaricare l’UOS Attività Amministrativa Socio Sanitaria dell’esecuzione del presente provvedimento</t>
         </is>
       </c>
-      <c r="E170" t="inlineStr">
+      <c r="E178" t="inlineStr">
         <is>
           <t>elenco</t>
         </is>
       </c>
     </row>
-    <row r="171">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI 
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>DAT: AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI 
 ALL’ISTITUTO POVERETTE CASA NAZARETH PER L’ ANNO SCOLASTICO 2023/2024 – DECISIONE A 
 CONTRARRE E DI AFFIDAMENTO – CIG ZF73CC2F26</t>
         </is>
       </c>
-      <c r="B171" t="inlineStr">
+      <c r="B179" t="inlineStr">
         <is>
           <t>35.397</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr">
+      <c r="C179" t="inlineStr">
         <is>
           <t>Determina 2307/2023</t>
         </is>
       </c>
-      <c r="D171" t="inlineStr">
+      <c r="D179" t="inlineStr">
         <is>
           <t>Responsabile U.O.S. Attività Amministrativa Socio Sanitaria, dott. Alessandro Ferronato, delegato, da ultimo, dal Direttore 
 Generale dell’Azienda con deliberazione n. 4 del 01/03/2021</t>
         </is>
       </c>
-      <c r="E171" t="inlineStr">
+      <c r="E179" t="inlineStr">
         <is>
           <t>Istituto Poverette Casa Nazareth</t>
         </is>
       </c>
     </row>
-    <row r="172">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. APPROVAZIONE 
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>DAT: FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. APPROVAZIONE 
 MODALITA’ ORGANIZZATIVE SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI 
 DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI E I C.F.P. ANNO SCOLASTICO 2023/2024.</t>
         </is>
       </c>
-      <c r="B172" t="inlineStr">
+      <c r="B180" t="inlineStr">
         <is>
           <t>380.624,37</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr">
+      <c r="C180" t="inlineStr">
         <is>
           <t>DELIBERA 1146 DEL 16/11/2023</t>
         </is>
       </c>
-      <c r="D172" t="inlineStr">
+      <c r="D180" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
-con&amp;nbsp; incarico a Direttori delle UOC Disabilità e Non Autosufficienza competenti ed Responsabile UOS Attività&amp;nbsp;Amministrativa Socio Sanitaria dell’esecuzione del presente provvedimento</t>
-[...2 lines deleted...]
-      <c r="E172" t="inlineStr">
+con  incarico a Direttori delle UOC Disabilità e Non Autosufficienza competenti ed Responsabile UOS Attività Amministrativa Socio Sanitaria dell’esecuzione del presente provvedimento</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
         <is>
           <t>vedi delibera</t>
         </is>
       </c>
     </row>
-    <row r="173">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;DDR N. 89 DEL 24 AGOSTO 2023 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA 
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>DAT: DDR N. 89 DEL 24 AGOSTO 2023 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA 
 PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI 
 IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E 
 MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2023”.</t>
         </is>
       </c>
-      <c r="B173" t="inlineStr">
+      <c r="B181" t="inlineStr">
         <is>
           <t>125.801,96</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr">
+      <c r="C181" t="inlineStr">
         <is>
           <t>delibera 1118 del 08/11/2023 DDR 89/2023</t>
         </is>
       </c>
-      <c r="D173" t="inlineStr">
+      <c r="D181" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
-di incaricare l’UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori, ognuno per quanto di&amp;nbsp;rispettiva competenza,</t>
-[...2 lines deleted...]
-      <c r="E173" t="inlineStr">
+di incaricare l’UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori, ognuno per quanto di rispettiva competenza,</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
         <is>
           <t>acquisizione personale equipe specilistiche</t>
         </is>
       </c>
     </row>
-    <row r="174">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;RICONOSCIMENTO DI UN CONTRIBUTO ANNUALE PER L’INSERIMENTO DI UN ALLIEVO DISABILE 
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>DAT: RICONOSCIMENTO DI UN CONTRIBUTO ANNUALE PER L’INSERIMENTO DI UN ALLIEVO DISABILE 
 SENSORIALE PRESSO IL CONVITTO STATALE PER SORDI “A. MAGAROTTO” DI ROMA IN ATTUAZIONE 
 DELLE DGRV 819/2018, 1033/2018 E DGRV 935/2023. ANNO SCOLASTICO 2023 – 2024.</t>
         </is>
       </c>
-      <c r="B174" t="inlineStr">
+      <c r="B182" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
-      <c r="C174" t="inlineStr">
+      <c r="C182" t="inlineStr">
         <is>
           <t>DETERMINA 2395 DEL 23/11/2023 DGRV 819/2018 DGRV 1033/2018 E 935/2023</t>
         </is>
       </c>
-      <c r="D174" t="inlineStr">
+      <c r="D182" t="inlineStr">
         <is>
           <t>Responsabile U.O.S. Attività Amministrativa Socio Sanitaria, Dott. Alessandro Ferronato, delegato, da ultimo, dal Direttore 
 Generale dell’Azienda con deliberazione n. 4 del 01/03/2021</t>
         </is>
       </c>
-      <c r="E174" t="inlineStr">
+      <c r="E182" t="inlineStr">
         <is>
           <t>Istituto A Magarotto di Roma</t>
         </is>
       </c>
     </row>
-    <row r="175">
-[...2 lines deleted...]
-          <t>DAT:&amp;nbsp;RECEPIMENTO DGR N. 1168 DEL 28.09.2023 “AGGIORNAMENTO DELLA PROGRAMMAZIONE DEI 
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>DAT: RECEPIMENTO DGR N. 1168 DEL 28.09.2023 “AGGIORNAMENTO DELLA PROGRAMMAZIONE DEI 
 POSTI PER PERSONE RELIGIOSE NON AUTOSUFFICIENTI ALL’INTERNO DEI CENTRI DI SERVIZIO 
 GESTITI DALLE CONGREGAZIONI RELIGIOSE. ART.41 L.R. N.5/2001, ART.2 E ART. 5 L.R. N. 30/2009. 
 DELIBERAZIONE N. 82/CR/2023”. PROVVEDIMENTI CONSEGUENTI</t>
         </is>
       </c>
-      <c r="B175" t="inlineStr">
+      <c r="B183" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr">
+      <c r="C183" t="inlineStr">
         <is>
           <t>delibera 1120 DEL 30/11/2023 DGRV 1168 DEL 28/09/2023</t>
         </is>
       </c>
-      <c r="D175" t="inlineStr">
+      <c r="D183" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
-UOC Direzione Amministrativa Territoriale e l’UOS Attività Amministrativa Socio&amp;nbsp;Sanitaria</t>
-[...2 lines deleted...]
-      <c r="E175" t="inlineStr">
+UOC Direzione Amministrativa Territoriale e l’UOS Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
         <is>
           <t>elenco</t>
-        </is>
-[...214 lines deleted...]
-          <t>Delibera 401 del 28 aprile 2023</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 Dicembre 2022</t>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 luglio 2023</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>€ 215,000.00</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Delibera 229 del 10.03.2022</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Delibera n° 229 del 31/01/2022</t>
+          <t>Delibera 401 del 28 aprile 2023</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO”. PROVVEDIMENTI (CODICE PROGETTO H69122000450003).</t>
-[...2 lines deleted...]
-      <c r="B185" t="inlineStr"/>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 Aprile 2023</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>€ 215,000.00</t>
+        </is>
+      </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>DELIBERA 794 DEL 21_08_2023</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC. Disabilità e Non Autosufficienza</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO”. PROVVEDIMENTI (CODICE PROGETTO H69122000450003).</t>
+          <t>Delibera 401 del 28 Aprile 2023</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>&amp;quot;PROGETTO FONDAZIONE CARIVERONA &amp;quot;MEET GENERATION - PERCORSI DI CONNESSIONE PER LA CAPABILITY DI ADOLESCENTI, GIOVANI, FAMIGLIE E COMUNITA'&amp;quot;. PROROGA AL 31/12/2023 E RIMODULAZIONE BUDGET.</t>
-[...2 lines deleted...]
-      <c r="B186" t="inlineStr"/>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 Marzo 2023</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>€ 215,000.00</t>
+        </is>
+      </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>delibera 778 del 09/08/2023</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>l’UOS Attività Amministrativa Socio Sanitaria e il Direttore dell'UOC Disabilità e Non Autosufficienza del Distretto 3 Dott.ssa Luisa Andreetta</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>&amp;quot;PROGETTO FONDAZIONE CARIVERONA &amp;quot;MEET GENERATION - PERCORSI DI CONNESSIONE PER LA CAPABILITY DI ADOLESCENTI, GIOVANI, FAMIGLIE E COMUNITA'&amp;quot;. PROROGA AL 31/12/2023 E RIMODULAZIONE BUDGET.</t>
+          <t>Delibera 401 del 28 Aprile 2023</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 Gennaio 2023</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>€ 69,759.38</t>
+          <t>€ 215,000.00</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott.ssa i</t>
-[...2 lines deleted...]
-      <c r="E187" t="inlineStr"/>
+          <t>Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Delibera N° 401 del 28/04/2023</t>
+        </is>
+      </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>€ 14,808.24</t>
+          <t>€ 387,056.86</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
+          <t>D.G.R. N.1338/2013 e S.M.I.</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1909 DEL 17/08/2022</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E S.M.I.) ICDa, ICDsla, ICDp, ICDf: LIQUIDAZIONE DEL MESE DI LUGLIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R.V. N.1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>ISTITUZIONE DELL’ELENCO FORNITORI PER L’EROGAZIONE DI PRESTAZIONI INTEGRATIVE PREVISTE NELL’AMBITO DEL PROGETTO “HOME CARE PREMIUM 2022”.</t>
-[...2 lines deleted...]
-      <c r="B189" t="inlineStr"/>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 giugno 2023</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>€ 215,000.00</t>
+        </is>
+      </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>DELIBERA 557 DEL 07/06/2023</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria UU.OO.CC. Disabilità e Non Autosufficienza D1-2-3</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>ISTITUZIONE DELL’ELENCO FORNITORI PER L’EROGAZIONE DI PRESTAZIONI INTEGRATIVE PREVISTE NELL’AMBITO DEL PROGETTO “HOME CARE PREMIUM 2022”.</t>
+          <t>Delibera 401 del 28 aprile 2023</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI DI SERVIZI PER L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI AFFERENTI ALL’AREA ANZIANI, E RICOGNIZIONE DELL’OFFERTA COMPLESSIVA, AI SENSI DELLE DGR N. 1231 DEL 14/08/2018, N. 996 DEL 09/08/2022 E N. 1720 DEL 30/12/2022. PERIODO 01.07.2023-30.06.2025.</t>
-[...2 lines deleted...]
-      <c r="B190" t="inlineStr"/>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 maggio 2023</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>€ 215,000.00</t>
+        </is>
+      </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>delibera 556 del 07_06_2023</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI DI SERVIZI PER L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI AFFERENTI ALL’AREA ANZIANI, E RICOGNIZIONE DELL’OFFERTA COMPLESSIVA, AI SENSI DELLE DGR N. 1231 DEL 14/08/2018, N. 996 DEL 09/08/2022 E N. 1720 DEL 30/12/2022. PERIODO 01.07.2023-30.06.2025.</t>
+          <t>Delibera 401 del 28 Aprile 2023</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Febbraio 2023</t>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 Febbraio 2023</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>22,934.86</t>
+          <t>€ 215,000.00</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>Delibera 401 del 28 aprile 2023</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Febbraio 2023</t>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 Dicembre 2022</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>22,934.86</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>Delibera 229 del 10.03.2022</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>Delibera n° 229 del 31/01/2022</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 3 PIANURA VERONESE PER L’ANNO 2023 – CIG ZC5393215B, CIG Z0C3932375</t>
-[...6 lines deleted...]
-      </c>
+          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO”. PROVVEDIMENTI (CODICE PROGETTO H69122000450003).</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr"/>
       <c r="C193" t="inlineStr">
         <is>
-          <t>determina 2848 del 20/12/2022</t>
+          <t>DELIBERA 794 DEL 21_08_2023</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 3 PIANURA VERONESE PER L’ANNO 2023 – CIG ZC5393215B, CIG Z0C3932375</t>
+          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO”. PROVVEDIMENTI (CODICE PROGETTO H69122000450003).</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Giugno 2023</t>
-[...6 lines deleted...]
-      </c>
+          <t>"PROGETTO FONDAZIONE CARIVERONA "MEET GENERATION - PERCORSI DI CONNESSIONE PER LA CAPABILITY DI ADOLESCENTI, GIOVANI, FAMIGLIE E COMUNITA'". PROROGA AL 31/12/2023 E RIMODULAZIONE BUDGET.</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr"/>
       <c r="C194" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>delibera 778 del 09/08/2023</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>l’UOS Attività Amministrativa Socio Sanitaria e il Direttore dell'UOC Disabilità e Non Autosufficienza del Distretto 3 Dott.ssa Luisa Andreetta</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>"PROGETTO FONDAZIONE CARIVERONA "MEET GENERATION - PERCORSI DI CONNESSIONE PER LA CAPABILITY DI ADOLESCENTI, GIOVANI, FAMIGLIE E COMUNITA'". PROROGA AL 31/12/2023 E RIMODULAZIONE BUDGET.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Maggio 2023</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>23.798.50</t>
+          <t>€ 69,759.38</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
-[...6 lines deleted...]
-      </c>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott.ssa i</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>ALLE FARMACIE RURALI</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>€ 66,228.00</t>
+          <t>€ 14,808.24</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 19/2023</t>
+          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2023</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1909 DEL 17/08/2022</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Aprile 2023</t>
-[...6 lines deleted...]
-      </c>
+          <t>ISTITUZIONE DELL’ELENCO FORNITORI PER L’EROGAZIONE DI PRESTAZIONI INTEGRATIVE PREVISTE NELL’AMBITO DEL PROGETTO “HOME CARE PREMIUM 2022”.</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr"/>
       <c r="C197" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>DELIBERA 557 DEL 07/06/2023</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria UU.OO.CC. Disabilità e Non Autosufficienza D1-2-3</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>ISTITUZIONE DELL’ELENCO FORNITORI PER L’EROGAZIONE DI PRESTAZIONI INTEGRATIVE PREVISTE NELL’AMBITO DEL PROGETTO “HOME CARE PREMIUM 2022”.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE IL PONTE SERVIZI SOCIALI DI NOVENTA VICENTINA (VI), LA FONDAZIONE LA GRANDE CASA DI CITTADELLA (PD) E L’ASSOCIAZIONE PAVONIANA LA “FAMIGLIA” DI MONTAGNANA (PD) PER L’INSERIMENTO DI MINORI CON PARTICOLARI PROBLEMATICHE DI ORDINE FAMILIARE E COMPORTAMENTALI</t>
-[...6 lines deleted...]
-      </c>
+          <t>APPROVAZIONE SCHEMA ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI DI SERVIZI PER L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI AFFERENTI ALL’AREA ANZIANI, E RICOGNIZIONE DELL’OFFERTA COMPLESSIVA, AI SENSI DELLE DGR N. 1231 DEL 14/08/2018, N. 996 DEL 09/08/2022 E N. 1720 DEL 30/12/2022. PERIODO 01.07.2023-30.06.2025.</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr"/>
       <c r="C198" t="inlineStr">
         <is>
-          <t>DELIBERA 616 DEL 21/06/2023</t>
+          <t>delibera 556 del 07_06_2023</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria e il Direttore f.f. UOC Infanzia Adolescenza Famiglia del Distretto 3 e Direttore UOC Infanzia Adolescenza Famiglia del Distretto 4</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE IL PONTE SERVIZI SOCIALI DI NOVENTA VICENTINA (VI), LA FONDAZIONE LA GRANDE CASA DI CITTADELLA (PD) E L’ASSOCIAZIONE PAVONIANA LA “FAMIGLIA” DI MONTAGNANA (PD) PER L’INSERIMENTO DI MINORI CON PARTICOLARI PROBLEMATICHE DI ORDINE FAMILIARE E COMPORTAMENTALI</t>
+          <t>APPROVAZIONE SCHEMA ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI DI SERVIZI PER L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI AFFERENTI ALL’AREA ANZIANI, E RICOGNIZIONE DELL’OFFERTA COMPLESSIVA, AI SENSI DELLE DGR N. 1231 DEL 14/08/2018, N. 996 DEL 09/08/2022 E N. 1720 DEL 30/12/2022. PERIODO 01.07.2023-30.06.2025.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs</t>
+          <t>Utenti Vari SIL D 4 Febbraio 2023</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>€ 389,797.86</t>
+          <t>22,934.86</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 e ss.mm.ii.</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SS.MM.II. ICDa/sla/p/f/Mgs(int.)/b (int.): LIQUIDAZIONE DEL MESE DI APRILE 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs</t>
+          <t>Utenti Vari SIL D 4 Febbraio 2023</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>€ 386,515.86</t>
+          <t>22,934.86</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 e S.M.I.</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E S.M.I.)ICDa, ICDsla, ICDp, ICDf, ICDMgs(int.D4): LIQUIDAZIONE DEL MESE DI GIUGNO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N. 1047/2015.</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
+          <t>SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 3 PIANURA VERONESE PER L’ANNO 2023 – CIG ZC5393215B, CIG Z0C3932375</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>€ 69,759.38</t>
+          <t>7540</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
+          <t>determina 2848 del 20/12/2022</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott.ssa Flavia Dal Bosco</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 826 DEL 04/04/2023</t>
+          <t>SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 3 PIANURA VERONESE PER L’ANNO 2023 – CIG ZC5393215B, CIG Z0C3932375</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 4 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
+          <t>Utenti Vari SIL D 4 Giugno 2023</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>€ 1,155.01</t>
+          <t>20,568.00</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>DIRETTORE FLAVIA DAL BOSCO UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1390 DEL 19/06/2023</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONVENZIONE PER LA GESTIONE DEI SERVIZI DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, TRASPORTO SCOLASTICO E SEMICONVITTO UTENTI DISABILI FREQUENTANTI L’ISTITUTO FORTUNATA GRESNER PER GLI ANNI SCOLASTICI 2022/23, 2023/24, 2024/25</t>
+          <t>Utenti Vari SIL D 4 Maggio 2023</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>3369995.7</t>
+          <t>23.798.50</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>delibera 123 del 07/02/2023</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Disabilità e Non Autosufficienza</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONVENZIONE PER LA GESTIONE DEI SERVIZI DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, TRASPORTO SCOLASTICO E SEMICONVITTO UTENTI DISABILI FREQUENTANTI L’ISTITUTO FORTUNATA GRESNER PER GLI ANNI SCOLASTICI 2022/23, 2023/24, 2024/25</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. RECEPIMENTO RISORSE ASSEGNATE A.S. 2022/2023 E APPROVAZIONE MODALITA’ ORGANIZZATIVE SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI E I CFP ANNO SCOLASTICO 2022/2023 - DGRV N. 1722 DEL 30 DICEMBRE 2022</t>
+          <t>ALLE FARMACIE RURALI</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>3654542.97</t>
+          <t>€ 66,228.00</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>DELIBERA 114 DEL07/02/2023</t>
+          <t>DGR n. 375/2017 - DDR n. 19/2023</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, Direttori UOC Disabilità e non autosufficienza</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. RECEPIMENTO RISORSE ASSEGNATE A.S. 2022/2023 E APPROVAZIONE MODALITA’ ORGANIZZATIVE SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI E I CFP ANNO SCOLASTICO 2022/2023 - DGRV N. 1722 DEL 30 DICEMBRE 2022</t>
+          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2023</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>FARMACIE PUBBLICHE E PRIVATE</t>
+          <t>Utenti Vari SIL D 4 Aprile 2023</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>€ 448,098.96</t>
+          <t>20,754.50</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>DGR n. 1658/2019 - DDR n. 47/2020 - DDR n. 48/2020 - DDR n. 64/2022 - Delibera Direttore Generale n. 85 del 01.02.2023</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Recepimento del Decreto n. 64 del 01.12.2022 nell'ambito della Progettualità &amp;quot;Farmacia dei Servizi&amp;quot; Readyfin n. 11060</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>D.G.R. N. 1427/2021, DDR N. 77/2021 E DDR N. 51/2022 . PROGETTO TERRITORIALE VENETO ADOZIONI (P.T.V.A.). APPROVAZIONE RENDICONTAZIONE</t>
-[...2 lines deleted...]
-      <c r="B206" t="inlineStr"/>
+          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE IL PONTE SERVIZI SOCIALI DI NOVENTA VICENTINA (VI), LA FONDAZIONE LA GRANDE CASA DI CITTADELLA (PD) E L’ASSOCIAZIONE PAVONIANA LA “FAMIGLIA” DI MONTAGNANA (PD) PER L’INSERIMENTO DI MINORI CON PARTICOLARI PROBLEMATICHE DI ORDINE FAMILIARE E COMPORTAMENTALI</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>42569</t>
+        </is>
+      </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>DGR 1427_2021 DELIBERA 615 DEL 21_06_2023</t>
+          <t>DELIBERA 616 DEL 21/06/2023</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Direttore f.f. dell’ UOC Infanzia Adolescenza e Famiglia distretto 1-2</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria e il Direttore f.f. UOC Infanzia Adolescenza Famiglia del Distretto 3 e Direttore UOC Infanzia Adolescenza Famiglia del Distretto 4</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>D.G.R. N. 1427/2021, DDR N. 77/2021 E DDR N. 51/2022 . PROGETTO TERRITORIALE VENETO ADOZIONI (P.T.V.A.). APPROVAZIONE RENDICONTAZIONE.</t>
+          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE IL PONTE SERVIZI SOCIALI DI NOVENTA VICENTINA (VI), LA FONDAZIONE LA GRANDE CASA DI CITTADELLA (PD) E L’ASSOCIAZIONE PAVONIANA LA “FAMIGLIA” DI MONTAGNANA (PD) PER L’INSERIMENTO DI MINORI CON PARTICOLARI PROBLEMATICHE DI ORDINE FAMILIARE E COMPORTAMENTALI</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 PIANURA VERONESE - STIPULA CONVENZIONE TRA A.ULSS 9 SCALIGERA E IL “CENTRO AIUTO VITA ODV” DI LEGNAGO (VR) PER LA REALIZZAZIONE DI UN SERVIZIO DI ACCOGLIENZA TEMPORANEA PRESSO UNA STRUTTURA SEMI-PROTETTA PER MAMME CON FIGLI. PERIODO 01.06.2023-31.05.2026</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>3500</t>
+          <t>€ 389,797.86</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>DELIBERA 614 DEL 21/06/2023</t>
+          <t>D.G.R. N.1338/2013 e ss.mm.ii.</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>UOC Infanzia Adolescenza e Famiglia del Distretto 3 e l’UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 PIANURA VERONESE - STIPULA CONVENZIONE TRA A.ULSS 9 SCALIGERA E IL “CENTRO AIUTO VITA ODV” DI LEGNAGO (VR) PER LA REALIZZAZIONE DI UN SERVIZIO DI ACCOGLIENZA TEMPORANEA PRESSO UNA STRUTTURA SEMI-PROTETTA PER MAMME CON FIGLI. PERIODO 01.06.2023-31.05.2026 DELIBERA 614 DEL 21/06/2023</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SS.MM.II. ICDa/sla/p/f/Mgs(int.)/b (int.): LIQUIDAZIONE DEL MESE DI APRILE 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/Mgs</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>€ 634,730.86</t>
+          <t>€ 386,515.86</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 e S.M.I.</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E S.M.I.)ICDa/sla/p/f/m/mgs: LIQUIDAZIONE DEL MESE DI MAGGIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E S.M.I.)ICDa, ICDsla, ICDp, ICDf, ICDMgs(int.D4): LIQUIDAZIONE DEL MESE DI GIUGNO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N. 1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs/B</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>€ 389,157.86</t>
+          <t>€ 69,759.38</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 e ss.mm.ii.</t>
+          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott.ssa Flavia Dal Bosco</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SS.MM.II. ICDa,ICDsla,ICDp,ICDf, ICDb(int.),ICDmgs(int.):LIQUIDAZIONE DEL MESE DI MARZO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 826 DEL 04/04/2023</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>DGR N. 1680 DEL 29.11.2021 “PROGETTO REGIONALE SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITÀ EDIZIONE PROGETTUALE 2021/2022”. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>RIMBORSO A N. 4 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>277000</t>
+          <t>€ 1,155.01</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>dgr 1680/2021 delibera 281/2023</t>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio sanitaria va Socio Sanitaria</t>
+          <t>DIRETTORE FLAVIA DAL BOSCO UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>DGR N. 1680 DEL 29.11.2021 “PROGETTO REGIONALE SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITÀ EDIZIONE PROGETTUALE 2021/2022”.</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1390 DEL 19/06/2023</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Marzo 2023</t>
+          <t>APPROVAZIONE CONVENZIONE PER LA GESTIONE DEI SERVIZI DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, TRASPORTO SCOLASTICO E SEMICONVITTO UTENTI DISABILI FREQUENTANTI L’ISTITUTO FORTUNATA GRESNER PER GLI ANNI SCOLASTICI 2022/23, 2023/24, 2024/25</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>24,954.00</t>
+          <t>3369995.7</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>delibera 123 del 07/02/2023</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>APPROVAZIONE CONVENZIONE PER LA GESTIONE DEI SERVIZI DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, TRASPORTO SCOLASTICO E SEMICONVITTO UTENTI DISABILI FREQUENTANTI L’ISTITUTO FORTUNATA GRESNER PER GLI ANNI SCOLASTICI 2022/23, 2023/24, 2024/25</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>RICONOSCIMENTO DI UN CONTRIBUTO PER L’ INSERIMENTO DI UN ALLIEVO DISABILE SENSORIALE PRESSO IL CONVITTO STATALE PER SORDI “A. MAGAROTTO” DI ROMA IN ATTUAZIONE DELLE DGRV 819/2018 E 1033/2018. ANNO SCOLASTICO 2022 – 2023</t>
+          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. RECEPIMENTO RISORSE ASSEGNATE A.S. 2022/2023 E APPROVAZIONE MODALITA’ ORGANIZZATIVE SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI E I CFP ANNO SCOLASTICO 2022/2023 - DGRV N. 1722 DEL 30 DICEMBRE 2022</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>4500</t>
+          <t>3654542.97</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>dgrv 819/2018-1033/2018-determina 700 del 28/03/2023</t>
+          <t>DELIBERA 114 DEL07/02/2023</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Direzione Amministrativa Territoriale, Direttori UOC Disabilità e non autosufficienza</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>RICONOSCIMENTO DI UN CONTRIBUTO PER L’ INSERIMENTO DI UN ALLIEVO DISABILE SENSORIALE PRESSO IL CONVITTO STATALE PER SORDI “A. MAGAROTTO” DI ROMA IN ATTUAZIONE DELLE DGRV 819/2018 E 1033/2018. ANNO SCOLASTICO 2022 – 2023</t>
+          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. RECEPIMENTO RISORSE ASSEGNATE A.S. 2022/2023 E APPROVAZIONE MODALITA’ ORGANIZZATIVE SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI E I CFP ANNO SCOLASTICO 2022/2023 - DGRV N. 1722 DEL 30 DICEMBRE 2022</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI ALL’ISTITUTO POVERETTE CASA NAZARETH PER L’ ANNO SCOLASTICO 2022/2023</t>
+          <t>FARMACIE PUBBLICHE E PRIVATE</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>34200</t>
+          <t>€ 448,098.96</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>determina 554 del 02/03/2023</t>
+          <t>DGR n. 1658/2019 - DDR n. 47/2020 - DDR n. 48/2020 - DDR n. 64/2022 - Delibera Direttore Generale n. 85 del 01.02.2023</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Dirigente responsabile dell’U.O.S. Attività Amministrativa Socio Sanitaria</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI ALL’ISTITUTO POVERETTE CASA NAZARETH PER L’ ANNO SCOLASTICO 2022/2023 – DETERMINAZIONE A CONTRARRE E DI AFFIDAMENTO – CIG ZE13914879</t>
+          <t>Recepimento del Decreto n. 64 del 01.12.2022 nell'ambito della Progettualità "Farmacia dei Servizi" Readyfin n. 11060</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2022/2023</t>
-[...6 lines deleted...]
-      </c>
+          <t>D.G.R. N. 1427/2021, DDR N. 77/2021 E DDR N. 51/2022 . PROGETTO TERRITORIALE VENETO ADOZIONI (P.T.V.A.). APPROVAZIONE RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr"/>
       <c r="C214" t="inlineStr">
         <is>
-          <t>determina n. 553 del 02/03/2023</t>
+          <t>DGR 1427_2021 DELIBERA 615 DEL 21_06_2023</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Responsabile dell’U.O.S. Attività Amministrativa Socio Sanitaria</t>
+          <t>Direttore f.f. dell’ UOC Infanzia Adolescenza e Famiglia distretto 1-2</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2022/2023 DETERMINAZIONE A CONTRARRE E AFFIDAMENTO. CIG Z9D3866161</t>
+          <t>D.G.R. N. 1427/2021, DDR N. 77/2021 E DDR N. 51/2022 . PROGETTO TERRITORIALE VENETO ADOZIONI (P.T.V.A.). APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2022</t>
+          <t>DISTRETTO 3 PIANURA VERONESE - STIPULA CONVENZIONE TRA A.ULSS 9 SCALIGERA E IL “CENTRO AIUTO VITA ODV” DI LEGNAGO (VR) PER LA REALIZZAZIONE DI UN SERVIZIO DI ACCOGLIENZA TEMPORANEA PRESSO UNA STRUTTURA SEMI-PROTETTA PER MAMME CON FIGLI. PERIODO 01.06.2023-31.05.2026</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>36.688,00 Euro</t>
+          <t>3500</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>DELIBERA 614 DEL 21/06/2023</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>UOC Infanzia Adolescenza e Famiglia del Distretto 3 e l’UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>DISTRETTO 3 PIANURA VERONESE - STIPULA CONVENZIONE TRA A.ULSS 9 SCALIGERA E IL “CENTRO AIUTO VITA ODV” DI LEGNAGO (VR) PER LA REALIZZAZIONE DI UN SERVIZIO DI ACCOGLIENZA TEMPORANEA PRESSO UNA STRUTTURA SEMI-PROTETTA PER MAMME CON FIGLI. PERIODO 01.06.2023-31.05.2026 DELIBERA 614 DEL 21/06/2023</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/Mgs</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>€ 257,551.69</t>
+          <t>€ 634,730.86</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
+          <t>D.G.R. N.1338/2013 e S.M.I.</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SUCC.MOD.ICD A/SLA/P/F/MGS(INTEGRAZIONE D.4): LIQUIDAZIONE DEL MESE DI GENNAIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E S.M.I.)ICDa/sla/p/f/m/mgs: LIQUIDAZIONE DEL MESE DI MAGGIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 GENNAIO 2023</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs/B</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>22,098.50</t>
+          <t>€ 389,157.86</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>D.G.R. N.1338/2013 e ss.mm.ii.</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SS.MM.II. ICDa,ICDsla,ICDp,ICDf, ICDb(int.),ICDmgs(int.):LIQUIDAZIONE DEL MESE DI MARZO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>FARMACIE PUBBLICHE E PRIVATE</t>
+          <t>DGR N. 1680 DEL 29.11.2021 “PROGETTO REGIONALE SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITÀ EDIZIONE PROGETTUALE 2021/2022”. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>€ 2,403.40</t>
+          <t>277000</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>DGR n. 279/2017 - DDR n. 80 del 30.12.2022 - Delibera Direttore Generale n. 192 del 28.02.2023</t>
+          <t>dgr 1680/2021 delibera 281/2023</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio sanitaria va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Ridefinizione remunerazione alle Farmacie Pubbliche e Private convenzionate nell'ambito della Progettualità &amp;quot;Farmacia dei Servizi&amp;quot; in attuazione del Decreto n. 80 del 30.12.2022 - ready-fin 13053</t>
+          <t>DGR N. 1680 DEL 29.11.2021 “PROGETTO REGIONALE SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITÀ EDIZIONE PROGETTUALE 2021/2022”.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Dicembre 2022</t>
+          <t>Utenti Vari SIL D 4 Marzo 2023</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>23051</t>
+          <t>24,954.00</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE A/SLA/M/MGS/P/F/B</t>
+          <t>RICONOSCIMENTO DI UN CONTRIBUTO PER L’ INSERIMENTO DI UN ALLIEVO DISABILE SENSORIALE PRESSO IL CONVITTO STATALE PER SORDI “A. MAGAROTTO” DI ROMA IN ATTUAZIONE DELLE DGRV 819/2018 E 1033/2018. ANNO SCOLASTICO 2022 – 2023</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>€ 1,424,226.78</t>
+          <t>4500</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
+          <t>dgrv 819/2018-1033/2018-determina 700 del 28/03/2023</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SUCC.MOD.NI ICDa, ICDsla, ICDm, ICDMgs, ICDp, ICDf, ICDb: LIQUIDAZIONE DEL MESE DI FEBBRAIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
+          <t>RICONOSCIMENTO DI UN CONTRIBUTO PER L’ INSERIMENTO DI UN ALLIEVO DISABILE SENSORIALE PRESSO IL CONVITTO STATALE PER SORDI “A. MAGAROTTO” DI ROMA IN ATTUAZIONE DELLE DGRV 819/2018 E 1033/2018. ANNO SCOLASTICO 2022 – 2023</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>DDR N. 27 DEL 21/05/2021 “ RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. APPROVAZIONE RENDICONTAZIONE</t>
-[...2 lines deleted...]
-      <c r="B221" t="inlineStr"/>
+          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI ALL’ISTITUTO POVERETTE CASA NAZARETH PER L’ ANNO SCOLASTICO 2022/2023</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>34200</t>
+        </is>
+      </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>delibera 75 del 31/01/2023 ddr 27 del 21/05/21</t>
+          <t>determina 554 del 02/03/2023</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale,UOC Infanzia Adolescenza del D1-2</t>
+          <t>Dirigente responsabile dell’U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>DDR N. 27 DEL 21/05/2021 “ RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI ALL’ISTITUTO POVERETTE CASA NAZARETH PER L’ ANNO SCOLASTICO 2022/2023 – DETERMINAZIONE A CONTRARRE E DI AFFIDAMENTO – CIG ZE13914879</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>DGR 1255/2020 E DDR N. 118 DEL 13 OTTOBRE 2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO. APPROVAZIONE RENDICONTAZIONE</t>
-[...2 lines deleted...]
-      <c r="B222" t="inlineStr"/>
+          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2022/2023</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>10,958.27</t>
+        </is>
+      </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>delibera 74 del 31/01/2023 dgr 1255/22020 ddr 118/2020</t>
+          <t>determina n. 553 del 02/03/2023</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, Direttore f.f. dell’ UOC Infanzia Adolescenza, Famiglia Distretto1-2</t>
+          <t>Responsabile dell’U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>DGR 1255/2020 E DDR N. 118 DEL 13 OTTOBRE 2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2022/2023 DETERMINAZIONE A CONTRARRE E AFFIDAMENTO. CIG Z9D3866161</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>PROSECUZIONE ANNO 2023 DEL PROGETTO REGIONALE &amp;quot;SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1401/2022). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2022</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>281000</t>
+          <t>36.688,00 Euro</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>DELIBERA 538 DEL 31/05/2023</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Direttore UOC Non autosufficienza per il Distretto 3 dott.ssa Luisa Andreetta, il Direttore UOS Centro Decadimento Cognitivo e Demenze Dott.ssa Laura De Togni per il Distretto 1-2 e il Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>PROSECUZIONE ANNO 2023 DEL PROGETTO REGIONALE &amp;quot;SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1401/2022). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DDR 93 DEL 3_10_ 2022 RIPARTO, ASSEGNAZIONE E LIQUIDAZIONE ALLE AZIENDE ULSS FINANZIAMENTO PER FAVORIRE ACCESSO AI SERVIZI PSICOLOGICI DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE AI SENSI DECRETO 30_11_ 2021 MINISTRO SALUTE DI CONCERTO CON MINISTRO ECONOMIA E FINANZE E DECRETO 57 DEL 13_07_ 2022 DIRETTORE UNITA ORGANIZZATIVA FAMIGLIA MINORI GIOVANI E SERVIZIO CIVILE</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>132373.39</t>
+          <t>€ 257,551.69</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>DELIBERA 451 DEL 10/05/2023</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>’UOS Attività Amministrativa Socio Sanitaria, e le UU.OO.CC Infanzia Adolescenza Famiglia e Consultor</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DDR N. 93 DEL 3 OTTOBRE 2022 &amp;quot;RIPARTO, ASSEGNAZIONE E LIQUIDAZIONE ALLE AZIENDE ULSS DEL FINANZIAMENTO PER FAVORIRE L'ACCESSO AI SERVIZI PSICOLOGICI DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE, AI SENSI DEL DECRETO DEL 30 NOVEMBRE 2021 DEL MINISTRO DELLA SALUTE DI CONCERTO CON IL MINISTRO DELL'ECONOMIA E DELLE FINANZE E DEL DECRETO N. 57 DEL 13 LUGLIO 2022 DEL DIRETTORE DELLA UNITÀ ORGANIZZATIVA FAMIGLIA, MINORI GIOVANI E SERVIZIO CIVILE</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SUCC.MOD.ICD A/SLA/P/F/MGS(INTEGRAZIONE D.4): LIQUIDAZIONE DEL MESE DI GENNAIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 1728 DEL 30 DICEMBRE 2022 “PROGRAMMAZIONE E ATTRIBUZIONE ALLE AZIENDE ULSS E AGLI AMBITI TERRITORIALI SOCIALI DELLE RISORSE FINANZIARIE REGIONALI E STATALI PER LA NON AUTOSUFFICIENZA - ANNI 2022-2023-2024”. PROVVEDIMENTI ANNO 2023.</t>
-[...2 lines deleted...]
-      <c r="B225" t="inlineStr"/>
+          <t>Utenti Vari SIL D 4 GENNAIO 2023</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>22,098.50</t>
+        </is>
+      </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>delibera 369 del 18/04/2023 dgrv 1728 del 30/12/2022</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale,Responsabile UOS Attività Amministrativa Socio Sanitaria e i Responsabili UOC Disabilità e Non Autosufficienza</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 1728 DEL 30 DICEMBRE 2022 “PROGRAMMAZIONE E ATTRIBUZIONE ALLE AZIENDE ULSS E AGLI AMBITI TERRITORIALI SOCIALI DELLE RISORSE FINANZIARIE REGIONALI E STATALI PER LA NON AUTOSUFFICIENZA - ANNI 2022-2023-2024”. PROVVEDIMENTI ANNO 2023.</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PER L’ANNO 2023 PER IL DISTRETTO 2 EST VERONESE - CIG ZD639324F5, CIG Z28393261A, CIG ZDA3932BEB</t>
+          <t>FARMACIE PUBBLICHE E PRIVATE</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>11000</t>
+          <t>€ 2,403.40</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>determina 2849 del 20/12/2022</t>
+          <t>DGR n. 279/2017 - DDR n. 80 del 30.12.2022 - Delibera Direttore Generale n. 192 del 28.02.2023</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PER L’ANNO 2023 PER IL DISTRETTO 2 EST VERONESE - CIG ZD639324F5, CIG Z28393261A, CIG ZDA3932BEB</t>
+          <t>Ridefinizione remunerazione alle Farmacie Pubbliche e Private convenzionate nell'ambito della Progettualità "Farmacia dei Servizi" in attuazione del Decreto n. 80 del 30.12.2022 - ready-fin 13053</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>PROGETTO “RETE DI ACCOGLIENZA E INTEGRAZIONE SOCIALE DI SOGGETTI MARGINALI E DEBOLI” ANNO 2023</t>
+          <t>Utenti Vari SIL D 4 Dicembre 2022</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>10000</t>
+          <t>23051</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>DELIBERA 1302 DEL 21/12/2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a direttore f.f. della UOC Dipendenze di Verona</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>PROGETTO “RETE DI ACCOGLIENZA E INTEGRAZIONE SOCIALE DI SOGGETTI MARGINALI E DEBOLI” ANNO 2023</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 PIANURA VERONESE. PROROGA FINO AL 30.04.2023 DELLA DELEGA DEI COMUNI DI SALIZZOLE (VR), CONCAMARISE (VR), PALU’ (VR), ANGIARI (VR), ROVERCHIARA (VR), BEVILACQUA (VR), TERRAZZO (VR), BOSCHI SANT’ANNA (VR) E OPPEANO (VR) PER IL SERVIZIO DI ASSISTENZA SOCIALE PROFESSIONALE</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE A/SLA/M/MGS/P/F/B</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>42170</t>
+          <t>€ 1,424,226.78</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>DELIBERA 1301 DEL 21/12/2022</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 PIANURA VERONESE. PROROGA FINO AL 30.04.2023 DELLA DELEGA DEI COMUNI DI SALIZZOLE (VR), CONCAMARISE (VR), PALU’ (VR), ANGIARI (VR), ROVERCHIARA (VR), BEVILACQUA (VR), TERRAZZO (VR), BOSCHI SANT’ANNA (VR) E OPPEANO (VR) PER IL SERVIZIO DI ASSISTENZA SOCIALE PROFESSIONALE</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SUCC.MOD.NI ICDa, ICDsla, ICDm, ICDMgs, ICDp, ICDf, ICDb: LIQUIDAZIONE DEL MESE DI FEBBRAIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>INTERVENTI DI SOSTEGNO ALLA GENITORIALITA’ VULNERABILE NEL DISTRETTO OVEST VERONESE - PROGRAMMA P.I.P.P.I 9 - ANNUALITA’ 2020 – 2021. DGR N. 671/2020 E DDR N. 82/2020 - APPROVAZIONE RENDICONTAZIONE.</t>
+          <t>DDR N. 27 DEL 21/05/2021 “ RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
       <c r="B229" t="inlineStr"/>
       <c r="C229" t="inlineStr">
         <is>
-          <t>delibera 1295/2022 dgr 671/2020 ddr 82/2020</t>
+          <t>delibera 75 del 31/01/2023 ddr 27 del 21/05/21</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e UOC Infanzia Adolescenza Famiglia Distretto 4 Ovest Verronese</t>
+          <t>UOC Direzione Amministrativa Territoriale,UOC Infanzia Adolescenza del D1-2</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>INTERVENTI DI SOSTEGNO ALLA GENITORIALITA’ VULNERABILE NEL DISTRETTO OVEST VERONESE - PROGRAMMA P.I.P.P.I 9 - ANNUALITA’ 2020 – 2021. DGR N. 671/2020 E DDR N. 82/2020 - APPROVAZIONE RENDICONTAZIONE.</t>
+          <t>DDR N. 27 DEL 21/05/2021 “ RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Novembre 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGR 1255/2020 E DDR N. 118 DEL 13 OTTOBRE 2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO. APPROVAZIONE RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr"/>
       <c r="C230" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>delibera 74 del 31/01/2023 dgr 1255/22020 ddr 118/2020</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale, Direttore f.f. dell’ UOC Infanzia Adolescenza, Famiglia Distretto1-2</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DGR 1255/2020 E DDR N. 118 DEL 13 OTTOBRE 2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Ottobre 2022</t>
+          <t>PROSECUZIONE ANNO 2023 DEL PROGETTO REGIONALE "SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1401/2022). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>23,824.00</t>
+          <t>281000</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DELIBERA 538 DEL 31/05/2023</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>Direttore UOC Non autosufficienza per il Distretto 3 dott.ssa Luisa Andreetta, il Direttore UOS Centro Decadimento Cognitivo e Demenze Dott.ssa Laura De Togni per il Distretto 1-2 e il Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>PROSECUZIONE ANNO 2023 DEL PROGETTO REGIONALE "SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1401/2022). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Agosto 2022</t>
+          <t>RECEPIMENTO DDR 93 DEL 3_10_ 2022 RIPARTO, ASSEGNAZIONE E LIQUIDAZIONE ALLE AZIENDE ULSS FINANZIAMENTO PER FAVORIRE ACCESSO AI SERVIZI PSICOLOGICI DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE AI SENSI DECRETO 30_11_ 2021 MINISTRO SALUTE DI CONCERTO CON MINISTRO ECONOMIA E FINANZE E DECRETO 57 DEL 13_07_ 2022 DIRETTORE UNITA ORGANIZZATIVA FAMIGLIA MINORI GIOVANI E SERVIZIO CIVILE</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>16,333.50</t>
+          <t>132373.39</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DELIBERA 451 DEL 10/05/2023</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>’UOS Attività Amministrativa Socio Sanitaria, e le UU.OO.CC Infanzia Adolescenza Famiglia e Consultor</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>RECEPIMENTO DDR N. 93 DEL 3 OTTOBRE 2022 "RIPARTO, ASSEGNAZIONE E LIQUIDAZIONE ALLE AZIENDE ULSS DEL FINANZIAMENTO PER FAVORIRE L'ACCESSO AI SERVIZI PSICOLOGICI DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE, AI SENSI DEL DECRETO DEL 30 NOVEMBRE 2021 DEL MINISTRO DELLA SALUTE DI CONCERTO CON IL MINISTRO DELL'ECONOMIA E DELLE FINANZE E DEL DECRETO N. 57 DEL 13 LUGLIO 2022 DEL DIRETTORE DELLA UNITÀ ORGANIZZATIVA FAMIGLIA, MINORI GIOVANI E SERVIZIO CIVILE</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Luglio 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>RECEPIMENTO DGR N. 1728 DEL 30 DICEMBRE 2022 “PROGRAMMAZIONE E ATTRIBUZIONE ALLE AZIENDE ULSS E AGLI AMBITI TERRITORIALI SOCIALI DELLE RISORSE FINANZIARIE REGIONALI E STATALI PER LA NON AUTOSUFFICIENZA - ANNI 2022-2023-2024”. PROVVEDIMENTI ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr"/>
       <c r="C233" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>delibera 369 del 18/04/2023 dgrv 1728 del 30/12/2022</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale,Responsabile UOS Attività Amministrativa Socio Sanitaria e i Responsabili UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>RECEPIMENTO DGR N. 1728 DEL 30 DICEMBRE 2022 “PROGRAMMAZIONE E ATTRIBUZIONE ALLE AZIENDE ULSS E AGLI AMBITI TERRITORIALI SOCIALI DELLE RISORSE FINANZIARIE REGIONALI E STATALI PER LA NON AUTOSUFFICIENZA - ANNI 2022-2023-2024”. PROVVEDIMENTI ANNO 2023.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Giugno 2022</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PER L’ANNO 2023 PER IL DISTRETTO 2 EST VERONESE - CIG ZD639324F5, CIG Z28393261A, CIG ZDA3932BEB</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>23,543.00</t>
+          <t>11000</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>determina 2849 del 20/12/2022</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PER L’ANNO 2023 PER IL DISTRETTO 2 EST VERONESE - CIG ZD639324F5, CIG Z28393261A, CIG ZDA3932BEB</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 MAGGIO 2022</t>
+          <t>PROGETTO “RETE DI ACCOGLIENZA E INTEGRAZIONE SOCIALE DI SOGGETTI MARGINALI E DEBOLI” ANNO 2023</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>25,180.50</t>
+          <t>10000</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DELIBERA 1302 DEL 21/12/2022</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a direttore f.f. della UOC Dipendenze di Verona</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>PROGETTO “RETE DI ACCOGLIENZA E INTEGRAZIONE SOCIALE DI SOGGETTI MARGINALI E DEBOLI” ANNO 2023</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2022</t>
+          <t>DISTRETTO 3 PIANURA VERONESE. PROROGA FINO AL 30.04.2023 DELLA DELEGA DEI COMUNI DI SALIZZOLE (VR), CONCAMARISE (VR), PALU’ (VR), ANGIARI (VR), ROVERCHIARA (VR), BEVILACQUA (VR), TERRAZZO (VR), BOSCHI SANT’ANNA (VR) E OPPEANO (VR) PER IL SERVIZIO DI ASSISTENZA SOCIALE PROFESSIONALE</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>37.238,00 euro</t>
+          <t>42170</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>DELIBERA 1301 DEL 21/12/2022</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>DISTRETTO 3 PIANURA VERONESE. PROROGA FINO AL 30.04.2023 DELLA DELEGA DEI COMUNI DI SALIZZOLE (VR), CONCAMARISE (VR), PALU’ (VR), ANGIARI (VR), ROVERCHIARA (VR), BEVILACQUA (VR), TERRAZZO (VR), BOSCHI SANT’ANNA (VR) E OPPEANO (VR) PER IL SERVIZIO DI ASSISTENZA SOCIALE PROFESSIONALE</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/M/MGS</t>
-[...6 lines deleted...]
-      </c>
+          <t>INTERVENTI DI SOSTEGNO ALLA GENITORIALITA’ VULNERABILE NEL DISTRETTO OVEST VERONESE - PROGRAMMA P.I.P.P.I 9 - ANNUALITA’ 2020 – 2021. DGR N. 671/2020 E DDR N. 82/2020 - APPROVAZIONE RENDICONTAZIONE.</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr"/>
       <c r="C237" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
+          <t>delibera 1295/2022 dgr 671/2020 ddr 82/2020</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e UOC Infanzia Adolescenza Famiglia Distretto 4 Ovest Verronese</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.MOD.) ICD A/SLA/M(distretti n.3-4)/MGS(distretti n.3-4): LIQUIDAZIONE DEL MESE DI NOVEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. 1047/2015.</t>
+          <t>INTERVENTI DI SOSTEGNO ALLA GENITORIALITA’ VULNERABILE NEL DISTRETTO OVEST VERONESE - PROGRAMMA P.I.P.P.I 9 - ANNUALITA’ 2020 – 2021. DGR N. 671/2020 E DDR N. 82/2020 - APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 1273/2022 &amp;quot;APPROVAZIONE DEL BANDO PER L'ASSEGNAZIONE DI CONTRIBUTI PER LE SPESE SOSTENUTE NEL CORSO DEL 2021 PER IL PAGAMENTO DELLE RETTE RELATIVE ALL'INSERIMENTO DI MINORI IN COMUNITÀ DI ACCOGLIENZA A CARATTERE RESIDENZIALE”. APPROVAZIONE DOMANDA DI CONTRIBUTO PER SPESE SOSTENUTE NELL’ANNO 2021 PER INSERIMENTO MINORI IN COMUNITA’ DI ACCOGLIENZA A CARATTERE RESIDENZIALE DISTRETTI 3 E 4.</t>
-[...2 lines deleted...]
-      <c r="B238" t="inlineStr"/>
+          <t>Utenti Vari SIL D 4 Novembre 2022</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>26,001.50</t>
+        </is>
+      </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>dgr 1273/2022 e delibera 1125 del 11/11/2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 1273/2022 &amp;quot;APPROVAZIONE DEL BANDO PER L'ASSEGNAZIONE DI CONTRIBUTI PER LE SPESE SOSTENUTE NEL CORSO DEL 2021 PER IL PAGAMENTO DELLE RETTE RELATIVE ALL'INSERIMENTO DI MINORI IN COMUNITÀ DI ACCOGLIENZA A CARATTERE RESIDENZIALE”. APPROVAZIONE DOMANDA DI CONTRIBUTO PER SPESE SOSTENUTE NELL’ANNO 2021 PER INSERIMENTO MINORI IN COMUNITA’ DI ACCOGLIENZA A CARATTERE RESIDENZIALE DISTRETTI 3 E 4.</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>PROROGA DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, SEMICONVITTO E TRASPORTO SCOLASTICO UTENTI FREQUENTANTI L’ISTITUTO SCOLASTICO PARITARIO FORTUNATA GRESNER</t>
+          <t>Utenti Vari SIL D 4 Ottobre 2022</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>435316.73</t>
+          <t>23,824.00</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>delibera 898 del 09/09/2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>PROROGA DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, SEMICONVITTO E TRASPORTO SCOLASTICO UTENTI FREQUENTANTI L’ISTITUTO SCOLASTICO PARITARIO FORTUNATA GRESNER</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD P- ICD F</t>
+          <t>Utenti Vari SIL D 4 Agosto 2022</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>€ 275,828.26</t>
+          <t>16,333.50</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.) ICDp/ICDf: LIQUIDAZIONE DEL MESE DI NOVEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>RETTIFICA DELIBERAZIONE N. 881 DEL 09.09.2022 riparto del &amp;quot;Fondo per l'assistenza alle persone con disabilità grave prive del sostegno familiare&amp;quot; per l'annualità 2020. DGR n. 2141/2017, DGR n. 154/2018. Recepimento finanziamento e provvedimenti attuativi. Biennio 2022-2023</t>
-[...2 lines deleted...]
-      <c r="B241" t="inlineStr"/>
+          <t>Utenti Vari SIL D 4 Luglio 2022</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>21.141.50</t>
+        </is>
+      </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>delibera 1090 del 28/10/2022 delibera 881 del 09/09/2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Disabilità e Non Autosufficienza</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>RETTIFICA PER MERO ERRORE MATERIALE DELLA DELIBERAZIONE N. 881 DEL 09.09.2022 riparto del &amp;quot;Fondo per l'assistenza alle persone con disabilità grave prive del sostegno familiare&amp;quot; per l'annualità 2020. DGR n. 2141/2017, DGR n. 154/2018. Recepimento finanziamento e provvedimenti attuativi. Biennio 2022-2023</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2022</t>
+          <t>Utenti Vari SIL D 4 Giugno 2022</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>81769.66</t>
+          <t>23,543.00</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>delibera 1089 del 28/10/2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, Responsabile UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC. Infanzia Adolescenza e Famiglia</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DDR N. 29 DEL 26 SETTEMBRE 2022 &amp;quot;DDR N. 24 DEL 5 SETTEMBRE 2022PER PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO E ALLE LORO FAMIGLIE</t>
-[...2 lines deleted...]
-      <c r="B243" t="inlineStr"/>
+          <t>Utenti Vari SIL D 4 MAGGIO 2022</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>25,180.50</t>
+        </is>
+      </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>DELIBERA 1030 DEL 18/10/2022 DDR 29/2022 E 24/2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale,UOS Attività Amministrativa Socio Sanitaria, le UU.OO.CC. IAF e Consultori Familiari, il Dipartimento di Salute Mentale e le UU.OO.CC. Disabilità e Non Autosufficienza,</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DDR N. 29 DEL 26 SETTEMBRE 2022 &amp;quot;DDR N. 24 DEL 5 SETTEMBRE 2022. INTEGRAZIONE AGLI SCHEMI DI ACCORDO DI COLLABORAZIONE TRA LA REGIONE DEL VENETO, L'AZIENDA OSPEDALIERA INTEGRATA UNIVERSITARIA DI VERONA, L'AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA E LE AZIENDE ULSS DEL VENETO PER LA REALIZZAZIONE DEL PROGETTO &amp;quot;DEFINIZIONE DI MODELLI ORIENTATI ALLA FORMULAZIONE DEL PIANO INDIVIDUALIZZATO E DEL 'PROGETTO DI VITA', BASATI SUI COSTRUTTI DI 'QUALITY OF LIFE', INDIRIZZATI ALLE PERSONE CON DISTURBI DELLO SPETTRO AUTISTICO (PCASD) E ALLE LORO FAMIGLIE, IN ETÀ EVOLUTIVA E DELLA TRANSIZIONE (7-21 ANNI)&amp;quot;- FONDO 2020A - FONDO 2020B. DGR N.73/2022&amp;quot;</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020.” APPROVAZIONE RENDICONTAZIONE.</t>
-[...2 lines deleted...]
-      <c r="B244" t="inlineStr"/>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2022</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>37.238,00 euro</t>
+        </is>
+      </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>DDR 50_2020 DELIBERA 954 DEL 27/09/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020.” APPROVAZIONE RENDICONTAZIONE.</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>DDR N. 58 DEL 13 LUGLIO 2022 AD OGGETTO: RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2022</t>
-[...2 lines deleted...]
-      <c r="B245" t="inlineStr"/>
+          <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/M/MGS</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>€ 356,111.00</t>
+        </is>
+      </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>DELIBERA 1287 DEL 21/12/2022</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Infanzia Adolescenza Consultori</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>DDR N. 58 DEL 13 LUGLIO 2022 AD OGGETTO: RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2022</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.MOD.) ICD A/SLA/M(distretti n.3-4)/MGS(distretti n.3-4): LIQUIDAZIONE DEL MESE DI NOVEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. 1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>DGR N. 1274/2022: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>RECEPIMENTO DGR N. 1273/2022 "APPROVAZIONE DEL BANDO PER L'ASSEGNAZIONE DI CONTRIBUTI PER LE SPESE SOSTENUTE NEL CORSO DEL 2021 PER IL PAGAMENTO DELLE RETTE RELATIVE ALL'INSERIMENTO DI MINORI IN COMUNITÀ DI ACCOGLIENZA A CARATTERE RESIDENZIALE”. APPROVAZIONE DOMANDA DI CONTRIBUTO PER SPESE SOSTENUTE NELL’ANNO 2021 PER INSERIMENTO MINORI IN COMUNITA’ DI ACCOGLIENZA A CARATTERE RESIDENZIALE DISTRETTI 3 E 4.</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr"/>
       <c r="C246" t="inlineStr">
         <is>
-          <t>DELIBERA 1265 DEL 21/12/2022 DGR 1274/2022</t>
+          <t>dgr 1273/2022 e delibera 1125 del 11/11/2022</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>DGR N. 1274/2022: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2022</t>
+          <t>RECEPIMENTO DGR N. 1273/2022 "APPROVAZIONE DEL BANDO PER L'ASSEGNAZIONE DI CONTRIBUTI PER LE SPESE SOSTENUTE NEL CORSO DEL 2021 PER IL PAGAMENTO DELLE RETTE RELATIVE ALL'INSERIMENTO DI MINORI IN COMUNITÀ DI ACCOGLIENZA A CARATTERE RESIDENZIALE”. APPROVAZIONE DOMANDA DI CONTRIBUTO PER SPESE SOSTENUTE NELL’ANNO 2021 PER INSERIMENTO MINORI IN COMUNITA’ DI ACCOGLIENZA A CARATTERE RESIDENZIALE DISTRETTI 3 E 4.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Associazione Cittadinanzattiva - Tribunale per i diritti del malato e dell'anziano APS cia XXIV Maggio 10 Legnago (VR) - Codice Fiscale e P.IVA 91004740238</t>
-[...5 lines deleted...]
-      <c r="E247" t="inlineStr"/>
+          <t>PROROGA DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, SEMICONVITTO E TRASPORTO SCOLASTICO UTENTI FREQUENTANTI L’ISTITUTO SCOLASTICO PARITARIO FORTUNATA GRESNER</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>435316.73</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>delibera 898 del 09/09/2022</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>PROROGA DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, SEMICONVITTO E TRASPORTO SCOLASTICO UTENTI FREQUENTANTI L’ISTITUTO SCOLASTICO PARITARIO FORTUNATA GRESNER</t>
+        </is>
+      </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2022</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD P- ICD F</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>43.754,00 euro</t>
+          <t>€ 275,828.26</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.) ICDp/ICDf: LIQUIDAZIONE DEL MESE DI NOVEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>RETTIFICA DELIBERAZIONE N. 881 DEL 09.09.2022 riparto del "Fondo per l'assistenza alle persone con disabilità grave prive del sostegno familiare" per l'annualità 2020. DGR n. 2141/2017, DGR n. 154/2018. Recepimento finanziamento e provvedimenti attuativi. Biennio 2022-2023</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr"/>
       <c r="C249" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>delibera 1090 del 28/10/2022 delibera 881 del 09/09/2022</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>RETTIFICA PER MERO ERRORE MATERIALE DELLA DELIBERAZIONE N. 881 DEL 09.09.2022 riparto del "Fondo per l'assistenza alle persone con disabilità grave prive del sostegno familiare" per l'annualità 2020. DGR n. 2141/2017, DGR n. 154/2018. Recepimento finanziamento e provvedimenti attuativi. Biennio 2022-2023</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2022</t>
+          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2022</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>40.842,00 euro</t>
+          <t>81769.66</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>delibera 1089 del 28/10/2022</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale, Responsabile UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC. Infanzia Adolescenza e Famiglia</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2022</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 1 VERONA CITTA’ – PERIODO 1.1.2023-31.3.2023 - – CIG Z8F3955838</t>
-[...6 lines deleted...]
-      </c>
+          <t>RECEPIMENTO DDR N. 29 DEL 26 SETTEMBRE 2022 "DDR N. 24 DEL 5 SETTEMBRE 2022PER PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO E ALLE LORO FAMIGLIE</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr"/>
       <c r="C251" t="inlineStr">
         <is>
-          <t>determina 2929 del 29/12/2022</t>
+          <t>DELIBERA 1030 DEL 18/10/2022 DDR 29/2022 E 24/2022</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale,UOS Attività Amministrativa Socio Sanitaria, le UU.OO.CC. IAF e Consultori Familiari, il Dipartimento di Salute Mentale e le UU.OO.CC. Disabilità e Non Autosufficienza,</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 1 VERONA CITTA’ – PERIODO 1.1.2023-31.3.2023 - – CIG Z8F3955838</t>
+          <t>RECEPIMENTO DDR N. 29 DEL 26 SETTEMBRE 2022 "DDR N. 24 DEL 5 SETTEMBRE 2022. INTEGRAZIONE AGLI SCHEMI DI ACCORDO DI COLLABORAZIONE TRA LA REGIONE DEL VENETO, L'AZIENDA OSPEDALIERA INTEGRATA UNIVERSITARIA DI VERONA, L'AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA E LE AZIENDE ULSS DEL VENETO PER LA REALIZZAZIONE DEL PROGETTO "DEFINIZIONE DI MODELLI ORIENTATI ALLA FORMULAZIONE DEL PIANO INDIVIDUALIZZATO E DEL 'PROGETTO DI VITA', BASATI SUI COSTRUTTI DI 'QUALITY OF LIFE', INDIRIZZATI ALLE PERSONE CON DISTURBI DELLO SPETTRO AUTISTICO (PCASD) E ALLE LORO FAMIGLIE, IN ETÀ EVOLUTIVA E DELLA TRANSIZIONE (7-21 ANNI)"- FONDO 2020A - FONDO 2020B. DGR N.73/2022"</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>SERVIZIO PUNTO PRELIEVI IN FAVORE DI PERSONE FRAGILI PRESSO IL CENTRO SERVIZI VILLA SAN GIACOMO – COMUNE DI BOSCO CHIESANUOVA – PERIODO 22.12.2022-30.03.2023 - CIG Z0A390E653</t>
-[...6 lines deleted...]
-      </c>
+          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020.” APPROVAZIONE RENDICONTAZIONE.</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr"/>
       <c r="C252" t="inlineStr">
         <is>
-          <t>determina 2782 del 13/12/2022</t>
+          <t>DDR 50_2020 DELIBERA 954 DEL 27/09/2022</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>SERVIZIO PUNTO PRELIEVI IN FAVORE DI PERSONE FRAGILI PRESSO IL CENTRO SERVIZI VILLA SAN GIACOMO – COMUNE DI BOSCO CHIESANUOVA – PERIODO 22.12.2022-30.03.2023 - CIG Z0A390E653</t>
+          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020.” APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Settembre 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>DDR N. 58 DEL 13 LUGLIO 2022 AD OGGETTO: RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2022</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr"/>
       <c r="C253" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DELIBERA 1287 DEL 21/12/2022</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Infanzia Adolescenza Consultori</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DDR N. 58 DEL 13 LUGLIO 2022 AD OGGETTO: RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2022</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 APRILE 2022</t>
+          <t>DGR N. 1274/2022: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2022</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>21772</t>
+          <t>69501.76</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DELIBERA 1265 DEL 21/12/2022 DGR 1274/2022</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DGR N. 1274/2022: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2022</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE AI SENSI DELLA DGRV N.1438/2017 E DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA E GLI ENTI GESTORI DEL PRIVATO SOCIALE PER L'ACCOGLIENZA DI MINORI IN CONDIZIONE DI PREGIUDIZIO O RISCHIO DI PREGIUDIZIO ANNUALITA’ 2022 E 2023</t>
-[...2 lines deleted...]
-      <c r="B255" t="inlineStr"/>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2022</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>43.754,00 euro</t>
+        </is>
+      </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>delibera 1245 del 13/12/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale,U.O.S. Attività Amministrativa Socio Sanitaria, in collaborazione con le UU.OO.CC. Infanzia, Adolescenza e Famiglia, le UU.OO.SS. Neuropsichiatria Infantile e le UU.OO.SS. Età Evolutiva dell’Azienda ULSS 9 Scaligera</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE AI SENSI DELLA DGRV N.1438/2017 E DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA E GLI ENTI GESTORI DEL PRIVATO SOCIALE PER L'ACCOGLIENZA DI MINORI IN CONDIZIONE DI PREGIUDIZIO O RISCHIO DI PREGIUDIZIO ANNUALITA’ 2022 E 2023</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>RINNOVO ACCORDO CONTRATTUALE TRA L’AZIENDA ULSS 9 SCALIGERA E L’ OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A DI PESCHIERA DEL GARDA (VR) PER LA GESTIONE DELL’OSPEDALE DI COMUNITA</t>
-[...2 lines deleted...]
-      <c r="B256" t="inlineStr"/>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2022</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>41.620,50 euro</t>
+        </is>
+      </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>delibera 1028 del 18/10/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale e UOC Direttore Cure Primarie Distretto 4</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>RINNOVO ACCORDO CONTRATTUALE TRA L’AZIENDA ULSS 9 SCALIGERA E L’ OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A DI PESCHIERA DEL GARDA (VR) PER LA GESTIONE DELL’OSPEDALE DI COMUNITA</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>DGR N. 990/2022 ACCREDITAMENTO HOSPICE SAN GIUSEPPE DI MARZANA DELL’AZIENDA ULSS 9 SCALIGERA</t>
-[...2 lines deleted...]
-      <c r="B257" t="inlineStr"/>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2022</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>40.842,00 euro</t>
+        </is>
+      </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>DELIBERA 990 DEL 04/10/2022 DGR 990/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale e Direttore UOC Cure Palliative</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>DGR N. 990/2022 ACCREDITAMENTO HOSPICE SAN GIUSEPPE DI MARZANA DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE: ICD A/SLA/P/F/B (INTEGR.)/MGS(INTEGR.)</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 1 VERONA CITTA’ – PERIODO 1.1.2023-31.3.2023 - – CIG Z8F3955838</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>€ 554,537.86</t>
+          <t>17000</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
+          <t>determina 2929 del 29/12/2022</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.MOD)ICD A/SLA/P/F/B(INTEGRAZIONE DISTRETTO 4)/MGS (INTEGRAZIONE DISTRETTO 4): LIQUIDAZIONE DEL MESE DI DICEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 1 VERONA CITTA’ – PERIODO 1.1.2023-31.3.2023 - – CIG Z8F3955838</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>DGR N. 1236/2022 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2022</t>
+          <t>SERVIZIO PUNTO PRELIEVI IN FAVORE DI PERSONE FRAGILI PRESSO IL CENTRO SERVIZI VILLA SAN GIACOMO – COMUNE DI BOSCO CHIESANUOVA – PERIODO 22.12.2022-30.03.2023 - CIG Z0A390E653</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>5388.19</t>
+          <t>1795.5</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>DELIBERA1261 DEL 21/12/2022 DGR 1236/2022</t>
+          <t>determina 2782 del 13/12/2022</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>DGR N. 1236/2022 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2022</t>
+          <t>SERVIZIO PUNTO PRELIEVI IN FAVORE DI PERSONE FRAGILI PRESSO IL CENTRO SERVIZI VILLA SAN GIACOMO – COMUNE DI BOSCO CHIESANUOVA – PERIODO 22.12.2022-30.03.2023 - CIG Z0A390E653</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Associazione Cittadinanzattiva - Tribunale per i diritti del malato e dell'anziano APS cia XXIV Maggio 10 Legnago (VR) - Codice Fiscale e P.IVA 91004740238</t>
+          <t>Utenti Vari SIL D 4 Settembre 2022</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>euro 2.500,00</t>
+          <t>20,655.50</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>L. 383/2000 - L.R. 27/2001 -D-Lgs n. 117/2017</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Dott.ssa Flavia Dal Bosco</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>delibera n. 1238 del 13/12/2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2022</t>
+          <t>Utenti Vari SIL D 4 APRILE 2022</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>28.949,00 euro</t>
+          <t>21772</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Settembre 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACCORDO CONTRATTUALE AI SENSI DELLA DGRV N.1438/2017 E DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA E GLI ENTI GESTORI DEL PRIVATO SOCIALE PER L'ACCOGLIENZA DI MINORI IN CONDIZIONE DI PREGIUDIZIO O RISCHIO DI PREGIUDIZIO ANNUALITA’ 2022 E 2023</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr"/>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>delibera 1245 del 13/12/2022</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>Direzione Amministrativa Territoriale,U.O.S. Attività Amministrativa Socio Sanitaria, in collaborazione con le UU.OO.CC. Infanzia, Adolescenza e Famiglia, le UU.OO.SS. Neuropsichiatria Infantile e le UU.OO.SS. Età Evolutiva dell’Azienda ULSS 9 Scaligera</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>ACCORDO CONTRATTUALE AI SENSI DELLA DGRV N.1438/2017 E DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA E GLI ENTI GESTORI DEL PRIVATO SOCIALE PER L'ACCOGLIENZA DI MINORI IN CONDIZIONE DI PREGIUDIZIO O RISCHIO DI PREGIUDIZIO ANNUALITA’ 2022 E 2023</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: EROGAZIONE DI ACCONTO A B.A.</t>
-[...6 lines deleted...]
-      </c>
+          <t>RINNOVO ACCORDO CONTRATTUALE TRA L’AZIENDA ULSS 9 SCALIGERA E L’ OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A DI PESCHIERA DEL GARDA (VR) PER LA GESTIONE DELL’OSPEDALE DI COMUNITA</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr"/>
       <c r="C263" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989, circolare 33/89, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
+          <t>delibera 1028 del 18/10/2022</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>UOC Direzione Amministrativa Territoriale e UOC Direttore Cure Primarie Distretto 4</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2285 DEL 04/10/2022</t>
+          <t>RINNOVO ACCORDO CONTRATTUALE TRA L’AZIENDA ULSS 9 SCALIGERA E L’ OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A DI PESCHIERA DEL GARDA (VR) PER LA GESTIONE DELL’OSPEDALE DI COMUNITA</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>DGR N. 1107/2019 E DDR N. 112/2019 &amp;quot;FONDO POLITICHE DELLA FAMIGLIA - DECR.MIN. 30/4 2019. PROGRAMMA ATTUATIVO REGIONE VENETO PER SOSTEGNO NATALITA' E GENITORIALITA' NELL'AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI&amp;quot;. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>DGR N. 990/2022 ACCREDITAMENTO HOSPICE SAN GIUSEPPE DI MARZANA DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="B264" t="inlineStr"/>
       <c r="C264" t="inlineStr">
         <is>
-          <t>DGR 1107_2019 DDR 112_2019 DELIBERA 958 DEL 27_09_2022</t>
+          <t>DELIBERA 990 DEL 04/10/2022 DGR 990/2022</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale e Direttore UOC Cure Palliative</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>DGR N. 1107/2019 E DDR N. 112/2019 &amp;quot;FONDO POLITICHE DELLA FAMIGLIA - DECR.MIN. 30/4 2019. PROGRAMMA ATTUATIVO REGIONE VENETO PER SOSTEGNO NATALITA' E GENITORIALITA' NELL'AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI&amp;quot;. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>DGR N. 990/2022 ACCREDITAMENTO HOSPICE SAN GIUSEPPE DI MARZANA DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 5 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
+          <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE: ICD A/SLA/P/F/B (INTEGR.)/MGS(INTEGR.)</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>€ 4,256.19</t>
+          <t>€ 554,537.86</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N. 2826 DEL 16/12/2022</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.MOD)ICD A/SLA/P/F/B(INTEGRAZIONE DISTRETTO 4)/MGS (INTEGRAZIONE DISTRETTO 4): LIQUIDAZIONE DEL MESE DI DICEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Ottobre 2022</t>
+          <t>DGR N. 1236/2022 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2022</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>5388.19</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>DELIBERA1261 DEL 21/12/2022 DGR 1236/2022</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>DGR N. 1236/2022 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2022</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Novembre 2022</t>
+          <t>Associazione Cittadinanzattiva - Tribunale per i diritti del malato e dell'anziano APS cia XXIV Maggio 10 Legnago (VR) - Codice Fiscale e P.IVA 91004740238</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>euro 2.500,00</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>L. 383/2000 - L.R. 27/2001 -D-Lgs n. 117/2017</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>Dott.ssa Flavia Dal Bosco</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>delibera n. 1238 del 13/12/2022</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Agosto 2022</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2022</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>28.949,00 euro</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2021/22</t>
-[...2 lines deleted...]
-      <c r="B269" t="inlineStr"/>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Settembre 2022</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>€ 200,000.00</t>
+        </is>
+      </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>delibera 900 del 09_09_2022 dgrv 819_2018 dgrv 1033_2018</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale e UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2021/22</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>DGR N. 730/2021 E DDR N. 40/2021 “LEGGE 112 DEL 2016. DECRETO DEL PRESIDENTE DEL CONSIGLIO DEI MINISTRI, SU PROPOSTA DEL MINISTRO DEL LAVORO E DELLE POLITICHE SOCIALI, DI CONCERTO CON IL MINISTRO DELLA SALUTE E IL MINISTRO DELL'ECONOMIA E DELLE FINANZE DEL 21 DICEMBRE 2020, RECANTE RIPARTO DEL &amp;quot;FONDO PER L'ASSISTENZA ALLE PERSONE CON DISABILITÀ GRAVE PRIVE DEL SOSTEGNO FAMILIARE&amp;quot; PER L'ANNUALITÀ 2020. DGR N. 2141/2017, DGR N. 154/2018”. RECEPIMENTO FINANZIAMENTO E PROVVEDIMENTI ATTUATIVI. BIENNIO 2022-2023.</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: EROGAZIONE DI ACCONTO A B.A.</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>236346.36</t>
+          <t>€ 21,718.53</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>delibera 881 del 09_09_2022 dgr 730 del 2021 ddr 40 del 2021</t>
+          <t>D.M. 03/11/1989, circolare 33/89, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Disabilità e Non Autosufficienza</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>DGR N. 730/2021 E DDR N. 40/2021 “LEGGE 112 DEL 2016. DECRETO DEL PRESIDENTE DEL CONSIGLIO DEI MINISTRI, SU PROPOSTA DEL MINISTRO DEL LAVORO E DELLE POLITICHE SOCIALI, DI CONCERTO CON IL MINISTRO DELLA SALUTE E IL MINISTRO DELL'ECONOMIA E DELLE FINANZE DEL 21 DICEMBRE 2020, RECANTE RIPARTO DEL &amp;quot;FONDO PER L'ASSISTENZA ALLE PERSONE CON DISABILITÀ GRAVE PRIVE DEL SOSTEGNO FAMILIARE&amp;quot; PER L'ANNUALITÀ 2020. DGR N. 2141/2017, DGR N. 154/2018”. RECEPIMENTO FINANZIAMENTO E PROVVEDIMENTI ATTUATIVI. BIENNIO 2022-2023.</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2285 DEL 04/10/2022</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>DGR N. 958 DEL 2 AGOSTO 2022 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E SS.MM.II). ANNO 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGR N. 1107/2019 E DDR N. 112/2019 "FONDO POLITICHE DELLA FAMIGLIA - DECR.MIN. 30/4 2019. PROGRAMMA ATTUATIVO REGIONE VENETO PER SOSTEGNO NATALITA' E GENITORIALITA' NELL'AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI". APPROVAZIONE RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr"/>
       <c r="C271" t="inlineStr">
         <is>
-          <t>delibera 1029 del 18/10/2022 DGR 958/2022</t>
+          <t>DGR 1107_2019 DDR 112_2019 DELIBERA 958 DEL 27_09_2022</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>DGR N. 958 DEL 2 AGOSTO 2022 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E SS.MM.II). ANNO 2022</t>
+          <t>DGR N. 1107/2019 E DDR N. 112/2019 "FONDO POLITICHE DELLA FAMIGLIA - DECR.MIN. 30/4 2019. PROGRAMMA ATTUATIVO REGIONE VENETO PER SOSTEGNO NATALITA' E GENITORIALITA' NELL'AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI". APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>DGRV N. 912/2022 &amp;quot;AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DISABILITA'. DELIBERAZIONE N. 63/CR/2022&amp;quot;</t>
-[...2 lines deleted...]
-      <c r="B272" t="inlineStr"/>
+          <t>RIMBORSO A N. 5 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>€ 4,256.19</t>
+        </is>
+      </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>delibera 1000 del 11/10/2022 dgrv 912/2022</t>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale ,UU.OO.CC Disabilita e non Autosufficenza, UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>DGRV N. 912/2022 &amp;quot;AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DISABILITA'. DELIBERAZIONE N. 63/CR/2022&amp;quot;</t>
+          <t>DETERMINA DIRIGENZIALE N. 2826 DEL 16/12/2022</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGRV N. 966 DEL 09.08.2022 &amp;quot;AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA ANZIANI CON AGGIORNAMENTO DEI FABBISOGNI E DELLA PROGRAMMAZIONE. DELIBERAZIONE N. 73/CR/2022</t>
-[...2 lines deleted...]
-      <c r="B273" t="inlineStr"/>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Ottobre 2022</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>€ 200,000.00</t>
+        </is>
+      </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>delibera 997 del 11/10/2022 dgrv 966/2022</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale e UOS Attività Amministrativa Socio Sanitaria e alle UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGRV N. 966 DEL 09.08.2022 &amp;quot;AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA ANZIANI CON AGGIORNAMENTO DEI FABBISOGNI E DELLA PROGRAMMAZIONE. DELIBERAZIONE N. 73/CR/2022</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Novembre 2022</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>€ 381,803.14</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ( AI SENSI D.G.R. N.1338/2013 E SUCC.) ICD A/SLA/P/F (+ INTEGRAZIONI ICDmgs E ICDb): LIQUIDAZIONE DEL MESE DI OTTOBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Agosto 2022</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>€ 374,412.86</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.) ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI SETTEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>DGR N. 1426/2021 E DDR N. 68/2021 “PIANO OPERATIVO DELLE ATTIVITA’ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITA’ E DELLA GENITORIALITA’ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”.</t>
+          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2021/22</t>
         </is>
       </c>
       <c r="B276" t="inlineStr"/>
       <c r="C276" t="inlineStr">
         <is>
-          <t>dgr 1426/2021 ddr 68/2021 delibera 636/2022</t>
+          <t>delibera 900 del 09_09_2022 dgrv 819_2018 dgrv 1033_2018</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Infanzia Adolescenza Famiglia e Consultori</t>
+          <t>UOC Direzione Amministrativa Territoriale e UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>DGR N. 1426/2021 E DDR N. 68/2021 “PIANO OPERATIVO DELLE ATTIVITA’ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITA’ E DELLA GENITORIALITA’ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”.</t>
+          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2021/22</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>STIPULA CONVENZIONE CON L’ASSOCIAZIONE “SANTA MARIA DEL CAMMINO ONLUS” PER LA REALIZZAZIONE DI UN SERVIZIO DI PRONTA ACCOGLIENZA IN UNA STRUTTURA PROTETTA PER DONNE VITTIME DI VIOLENZA CON O SENZA FIGLI.</t>
+          <t>DGR N. 730/2021 E DDR N. 40/2021 “LEGGE 112 DEL 2016. DECRETO DEL PRESIDENTE DEL CONSIGLIO DEI MINISTRI, SU PROPOSTA DEL MINISTRO DEL LAVORO E DELLE POLITICHE SOCIALI, DI CONCERTO CON IL MINISTRO DELLA SALUTE E IL MINISTRO DELL'ECONOMIA E DELLE FINANZE DEL 21 DICEMBRE 2020, RECANTE RIPARTO DEL "FONDO PER L'ASSISTENZA ALLE PERSONE CON DISABILITÀ GRAVE PRIVE DEL SOSTEGNO FAMILIARE" PER L'ANNUALITÀ 2020. DGR N. 2141/2017, DGR N. 154/2018”. RECEPIMENTO FINANZIAMENTO E PROVVEDIMENTI ATTUATIVI. BIENNIO 2022-2023.</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>17500</t>
+          <t>236346.36</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>dgr 863/2018 delibera 628/2022</t>
+          <t>delibera 881 del 09_09_2022 dgr 730 del 2021 ddr 40 del 2021</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Direttore U.O.C. Infanzia Adolescenza e Famiglia del Distretto 3 Pianura Veronese e il Responsabile U.O.S. Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>STIPULA CONVENZIONE CON L’ASSOCIAZIONE “SANTA MARIA DEL CAMMINO ONLUS” PER LA REALIZZAZIONE DI UN SERVIZIO DI PRONTA ACCOGLIENZA IN UNA STRUTTURA PROTETTA PER DONNE VITTIME DI VIOLENZA CON O SENZA FIGLI.</t>
+          <t>DGR N. 730/2021 E DDR N. 40/2021 “LEGGE 112 DEL 2016. DECRETO DEL PRESIDENTE DEL CONSIGLIO DEI MINISTRI, SU PROPOSTA DEL MINISTRO DEL LAVORO E DELLE POLITICHE SOCIALI, DI CONCERTO CON IL MINISTRO DELLA SALUTE E IL MINISTRO DELL'ECONOMIA E DELLE FINANZE DEL 21 DICEMBRE 2020, RECANTE RIPARTO DEL "FONDO PER L'ASSISTENZA ALLE PERSONE CON DISABILITÀ GRAVE PRIVE DEL SOSTEGNO FAMILIARE" PER L'ANNUALITÀ 2020. DGR N. 2141/2017, DGR N. 154/2018”. RECEPIMENTO FINANZIAMENTO E PROVVEDIMENTI ATTUATIVI. BIENNIO 2022-2023.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Maggio 2022</t>
+          <t>DGR N. 958 DEL 2 AGOSTO 2022 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E SS.MM.II). ANNO 2022</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>827396</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>delibera 1029 del 18/10/2022 DGR 958/2022</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Rimborsi SIL mese di Maggio 2022 di cui Delibera n°229 del 10/03/2022.</t>
+          <t>DGR N. 958 DEL 2 AGOSTO 2022 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E SS.MM.II). ANNO 2022</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Marzo 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGRV N. 912/2022 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DISABILITA'. DELIBERAZIONE N. 63/CR/2022"</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr"/>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>delibera 1000 del 11/10/2022 dgrv 912/2022</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale ,UU.OO.CC Disabilita e non Autosufficenza, UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Rimborsi Sil mese di Marzo 2022 di cui Delibera 229 10/03/2022</t>
+          <t>DGRV N. 912/2022 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DISABILITA'. DELIBERAZIONE N. 63/CR/2022"</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Febbraio 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>RECEPIMENTO DGRV N. 966 DEL 09.08.2022 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA ANZIANI CON AGGIORNAMENTO DEI FABBISOGNI E DELLA PROGRAMMAZIONE. DELIBERAZIONE N. 73/CR/2022</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr"/>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>delibera 997 del 11/10/2022 dgrv 966/2022</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale e UOS Attività Amministrativa Socio Sanitaria e alle UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Rimborso SIL mese di Febbraio 2022 di cui Delibera 229 del 10/03/2022.</t>
+          <t>RECEPIMENTO DGRV N. 966 DEL 09.08.2022 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA ANZIANI CON AGGIORNAMENTO DEI FABBISOGNI E DELLA PROGRAMMAZIONE. DELIBERAZIONE N. 73/CR/2022</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>€ 61,541.40</t>
+          <t>€ 381,803.14</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>LR 78/1980</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Indennità di residenza ai Farmacisti rurali dell'Azienda 9 Scaligera - biennio 2022/2023</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ( AI SENSI D.G.R. N.1338/2013 E SUCC.) ICD A/SLA/P/F (+ INTEGRAZIONI ICDmgs E ICDb): LIQUIDAZIONE DEL MESE DI OTTOBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>€ 61,932.73</t>
+          <t>€ 374,412.86</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 457 DEL 24/02/2022</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.) ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI SETTEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGR N. 1426/2021 E DDR N. 68/2021 “PIANO OPERATIVO DELLE ATTIVITA’ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITA’ E DELLA GENITORIALITA’ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”.</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr"/>
       <c r="C283" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>dgr 1426/2021 ddr 68/2021 delibera 636/2022</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Infanzia Adolescenza Famiglia e Consultori</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>DGR N. 1426/2021 E DDR N. 68/2021 “PIANO OPERATIVO DELLE ATTIVITA’ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITA’ E DELLA GENITORIALITA’ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo 2022</t>
+          <t>STIPULA CONVENZIONE CON L’ASSOCIAZIONE “SANTA MARIA DEL CAMMINO ONLUS” PER LA REALIZZAZIONE DI UN SERVIZIO DI PRONTA ACCOGLIENZA IN UNA STRUTTURA PROTETTA PER DONNE VITTIME DI VIOLENZA CON O SENZA FIGLI.</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>46.964,00 euro</t>
+          <t>17500</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>dgr 863/2018 delibera 628/2022</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>Direttore U.O.C. Infanzia Adolescenza e Famiglia del Distretto 3 Pianura Veronese e il Responsabile U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>STIPULA CONVENZIONE CON L’ASSOCIAZIONE “SANTA MARIA DEL CAMMINO ONLUS” PER LA REALIZZAZIONE DI UN SERVIZIO DI PRONTA ACCOGLIENZA IN UNA STRUTTURA PROTETTA PER DONNE VITTIME DI VIOLENZA CON O SENZA FIGLI.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2022</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Maggio 2022</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>44.608,28 euro</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>Rimborsi SIL mese di Maggio 2022 di cui Delibera n°229 del 10/03/2022.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2022</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Marzo 2022</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>38.031,00 euro</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
-[...2 lines deleted...]
-      <c r="D286" t="inlineStr"/>
+          <t>Delibera n°229 del 10/03/2022</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>Rimborsi Sil mese di Marzo 2022 di cui Delibera 229 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PER IL DISTRETTO 2 EST VERONESE - CIG Z733723B94, CIG Z4E3723C64, CIG ZFA3723CAB.</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Febbraio 2022</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>5600</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>delibera 1309/2021 determina 1643 del 13/07/2022</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Responsabile UOC Direzione Amministrativa Territoriale</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PER IL DISTRETTO 2 EST VERONESE - CIG Z733723B94, CIG Z4E3723C64, CIG ZFA3723CAB.</t>
+          <t>Rimborso SIL mese di Febbraio 2022 di cui Delibera 229 del 10/03/2022.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PRESSO IL DISTRETTO 1 VERONA CITTA’ – CIG Z923723D12</t>
+          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>32550</t>
+          <t>€ 61,541.40</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>del 1309/2021 determina 1642 del 13/07/2022</t>
+          <t>LR 78/1980</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Responsabile UOC Direzione Amministrativa Territoriale</t>
+          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PRESSO IL DISTRETTO 1 VERONA CITTA’ – CIG Z923723D12</t>
+          <t>Indennità di residenza ai Farmacisti rurali dell'Azienda 9 Scaligera - biennio 2022/2023</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>€ 111,880.00</t>
+          <t>€ 61,932.73</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE DI TIPO B/M/MGS: LIQUIDAZIONE DEL MESE DI AGOSTO 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI RESIDENTI NEL DISTRETTO 3 PIANURA VERONESE- COMUNE DI LEGNAGO - (COMP.1° SEMESTRE 2022 PER ICDB E 2° TRIMESTRE 2022 PER ICDM E ICDMGS)</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 457 DEL 24/02/2022</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2022</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2022</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>47.045,00 euro</t>
+          <t>45.141,00 euro</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo 2022</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>€ 382,520.86</t>
+          <t>46.964,00 euro</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/int.Mgs: LIQUIDAZIONE DEL MESE DI GIUGNO 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO (COMPETENZA ANNO 2022)</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture per disabili e psichiatrici</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2022</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>7625</t>
+          <t>44.608,28 euro</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>determina 717 del 23/03/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture per disabili e psichiatrici</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DEL TITOLARE DI TESSERA C.A.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2022</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>1,898.52</t>
+          <t>38.031,00 euro</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>la Regione Veneto, con DGRV n. 631 del 07.03.2006; il titolare della tessera sanitaria C.A. residente a Villa Bartolomea VR, in data 17/01/2022 ha presentato domanda, ai sensi della DGRV n. 631/06,</t>
-[...6 lines deleted...]
-      </c>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1433 DEL 15/06/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Aprile 2022</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PER IL DISTRETTO 2 EST VERONESE - CIG Z733723B94, CIG Z4E3723C64, CIG ZFA3723CAB.</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>5600</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>delibera 1309/2021 determina 1643 del 13/07/2022</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>Responsabile UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Rimborso SIl mese di Aprile 2022 di cui Delibera 229 del 10/03/2022</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PER IL DISTRETTO 2 EST VERONESE - CIG Z733723B94, CIG Z4E3723C64, CIG ZFA3723CAB.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Gennaio 2022</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PRESSO IL DISTRETTO 1 VERONA CITTA’ – CIG Z923723D12</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>32550</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>del 1309/2021 determina 1642 del 13/07/2022</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>Responsabile UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Rimborso mensile utenti SIL di cui Delibera n°229 del 10/03/2022</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PRESSO IL DISTRETTO 1 VERONA CITTA’ – CIG Z923723D12</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Aprile 2022</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>43.158,00 euro</t>
+          <t>€ 111,880.00</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE DI TIPO B/M/MGS: LIQUIDAZIONE DEL MESE DI AGOSTO 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI RESIDENTI NEL DISTRETTO 3 PIANURA VERONESE- COMUNE DI LEGNAGO - (COMP.1° SEMESTRE 2022 PER ICDB E 2° TRIMESTRE 2022 PER ICDM E ICDMGS)</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2021</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2022</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>43.539,00 euro</t>
+          <t>47.045,00 euro</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>€ 371,773.86</t>
+          <t>€ 382,520.86</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. n.1338/2013) ICDA/SLA/P/F: LIQUIDAZIONE DEL MESE DI LUGLIO 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/int.Mgs: LIQUIDAZIONE DEL MESE DI GIUGNO 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO (COMPETENZA ANNO 2022)</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>ALLE FARMACIE RURALI</t>
+          <t>Conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture per disabili e psichiatrici</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>€ 66,711.00</t>
+          <t>7625</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 31/2022</t>
+          <t>determina 717 del 23/03/2022</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2022</t>
+          <t>Conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture per disabili e psichiatrici</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DEL TITOLARE DI TESSERA C.A.</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>€ 630,627.46</t>
+          <t>1,898.52</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
+          <t>la Regione Veneto, con DGRV n. 631 del 07.03.2006; il titolare della tessera sanitaria C.A. residente a Villa Bartolomea VR, in data 17/01/2022 ha presentato domanda, ai sensi della DGRV n. 631/06,</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/Mgs: LIQUIDAZIONE DEL MESE DI MAGGIO 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO (COMPETENZA ANNO 2022)</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1433 DEL 15/06/2022</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 959 DEL 13/07/2021, DECRETO N. 34 DEL 02.11.2021 E DECRETO N. 60 DEL 24.12.202 RELATIVI AL PROGETTO “RETE VENETA RICONOSCIMENTO PRECOCE DEI DISTURBI DELLO SPETTRO AUTISTICO - NETWORK NIDA 2021-2022”. RECEPIMENTO ACCORDO DI COLLABORAZIONE CON LA REGIONE DEL VENETO PER LA REALIZZAZIONE DEL PROGETTO.</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Aprile 2022</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>45000</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>DGR N. 959 DEL 13/07/2021, DECRETO N. 34 DEL 02.11.2021 E DECRETO N. 60 DEL 24.12.2021 DELIBERA N. 339 DEL 07/04/2022</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a Direttori UOC IAF dei Distretti 1-2-3-4 e il Responsabile UOS Attività Amministrativa Socio Sanitaria Socio Sanitaria</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 959 DEL 13/07/2021, DECRETO N. 34 DEL 02.11.2021 E DECRETO N. 60 DEL 24.12.202 RELATIVI AL PROGETTO “RETE VENETA RICONOSCIMENTO PRECOCE DEI DISTURBI DELLO SPETTRO AUTISTICO - NETWORK NIDA 2021-2022”. RECEPIMENTO ACCORDO DI COLLABORAZIONE CON LA REGIONE DEL VENETO PER LA REALIZZAZIONE DEL PROGETTO.</t>
+          <t>Rimborso SIl mese di Aprile 2022 di cui Delibera 229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” – DGR N. 193/2022. PRESA D’ATTO DELL’ADESIONE AL PROGETTO E DETERMINAZIONI CONSEGUENTI. CUP H69I22000450003</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Gennaio 2022</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>11894.73</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>DELIBERA 849 DEL 23_08_2022 DGR 193/2022</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, Direttori UU.OO.CC. Disabilità e Non Autosufficienza, UOC Sociale e UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” – DGR N. 193/2022. PRESA D’ATTO DELL’ADESIONE AL PROGETTO E DETERMINAZIONI CONSEGUENTI. CUP H69I22000450003</t>
+          <t>Rimborso mensile utenti SIL di cui Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER FAMILIARI AI SENSI DEL DECRETO INTERMINISTERIALE DEL 27/10/2020, DELLA DGR N. 295/2021, DEL DDR N. 52/2021 E DEL DDR N. 9/2022. PROVVEDIMENTI.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Aprile 2022</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>600920.71</t>
+          <t>43.158,00 euro</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>delibera 847 del 23_08_2022 DGR N. 295/2021, DDR N. 52/2021 DDR N. 9/2022.</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale, Direttore dei Servizi Sociosanit ,UOS Attività Amministrativa Socio Sanitaria ari,i Direttori UU.OO.CC. Disabilità e Non Autosufficienza,</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER FAMILIARI AI SENSI DEL DECRETO INTERMINISTERIALE DEL 27/10/2020, DELLA DGR N. 295/2021, DEL DDR N. 52/2021 E DEL DDR N. 9/2022. PROVVEDIMENTI</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Comune di San Bonifacio - Comune Capofila dei Comuni dell'Est Veronese</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2021</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>€ 10,000</t>
+          <t>43.539,00 euro</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>DDG N.629 del 14/06/2022</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Direttore f.f. UOC Dipendenze Verona</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>continuazione anche per annualità 2022 di convenzione relativa al Progetto &amp;quot;Rete di accoglienza ed integrazione sociale di soggetti marginali e deboli&amp;quot;, coordinato dal Comune di San Bonifacio, Capofila dei Comuni dell'Est Veronese (Distretto 2) in collaborazione con la Coop. Self Help.</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 GIUGNO 2022</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>€ 371,773.86</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Delibera n° 229 del 10/03/2022</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. n.1338/2013) ICDA/SLA/P/F: LIQUIDAZIONE DEL MESE DI LUGLIO 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 142/2022 “PROGRAMMA DI INTERVENTI PER LA PREVENZIONE DELL’ISTITUZIONALIZZAZIONE (P.I.P.P.I.10) NEL DISTRETTO 3 PIANURA VERONESE. ANNUALITA’ 2021-2022. RECEPIMENTO DGR N. 895/2021 E DDR N. 45/2022”. AVVIO FASE IMPLEMENTAZIONE PROGRAMMA E PREVISIONE BUDGET AZIONI PROGETTUALI.</t>
-[...2 lines deleted...]
-      <c r="B306" t="inlineStr"/>
+          <t>ALLE FARMACIE RURALI</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>€ 66,711.00</t>
+        </is>
+      </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>DELIBERA 651 DEL 22/06/2022-142/2022-DGR 895/2021 - DDR 45/2022</t>
+          <t>DGR n. 375/2017 - DDR n. 31/2022</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale le UOC Infanzia Adolescenza Famiglia e l’UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 142/2022 “PROGRAMMA DI INTERVENTI PER LA PREVENZIONE DELL’ISTITUZIONALIZZAZIONE (P.I.P.P.I.10) NEL DISTRETTO 3 PIANURA VERONESE. ANNUALITA’ 2021-2022. RECEPIMENTO DGR N. 895/2021 E DDR N. 45/2022”. AVVIO FASE IMPLEMENTAZIONE PROGRAMMA E PREVISIONE BUDGET AZIONI PROGETTUALI.</t>
+          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2022</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>CENTRO AFFIDO E SOLIDARIETA FAMILIARE CASF AZIENDA ULSS 9 SCALIGERA CONVENZIONE ASSOCIAZIONI FAMIGLIE AFFIDATARIE PER LA REALIZZAZIONE DELLE ATTIVITA APPROVATO CON DELIBERA N. 376_2019.</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>40000</t>
+          <t>€ 630,627.46</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>DELIBERA 685 DEL 29_06_2022</t>
+          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Direttore di UOC Direzione Amministrativa Territoriale, U.O.S. Attività Amministrativa Socio Sanitaria e le U.O.C. Infanzia Adolescenza Famiglia del Distretto 3 e del Distretto 4</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>CENTRO PER L’AFFIDO E LA SOLIDARIETA’ FAMILIARE (CASF) NELL’AZIENDA ULSS 9 SCALIGERA: STIPULA CONVENZIONE CON ASSOCIAZIONI DI FAMIGLIE AFFIDATARIE PER LA REALIZZAZIONE DELLE ATTIVITA’ DI CUI AL REGOLAMENTO AZIENDALE APPROVATO CON DELIBERA N. 376/2019.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/Mgs: LIQUIDAZIONE DEL MESE DI MAGGIO 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO (COMPETENZA ANNO 2022)</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/Mgs</t>
+          <t>RECEPIMENTO DGR N. 959 DEL 13/07/2021, DECRETO N. 34 DEL 02.11.2021 E DECRETO N. 60 DEL 24.12.202 RELATIVI AL PROGETTO “RETE VENETA RICONOSCIMENTO PRECOCE DEI DISTURBI DELLO SPETTRO AUTISTICO - NETWORK NIDA 2021-2022”. RECEPIMENTO ACCORDO DI COLLABORAZIONE CON LA REGIONE DEL VENETO PER LA REALIZZAZIONE DEL PROGETTO.</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>€ 1,246,322.86</t>
+          <t>45000</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>DGR N. 959 DEL 13/07/2021, DECRETO N. 34 DEL 02.11.2021 E DECRETO N. 60 DEL 24.12.2021 DELIBERA N. 339 DEL 07/04/2022</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a Direttori UOC IAF dei Distretti 1-2-3-4 e il Responsabile UOS Attività Amministrativa Socio Sanitaria Socio Sanitaria</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.) ICDA-ICDSLA-ICDP-ICDF-ICDM(DISTR.4)-ICDMGS(DISTR.4)-ICDB(DISTR.4): LIQUIDAZIONE DEL MESE DI AGOSTO 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
+          <t>RECEPIMENTO DGR N. 959 DEL 13/07/2021, DECRETO N. 34 DEL 02.11.2021 E DECRETO N. 60 DEL 24.12.202 RELATIVI AL PROGETTO “RETE VENETA RICONOSCIMENTO PRECOCE DEI DISTURBI DELLO SPETTRO AUTISTICO - NETWORK NIDA 2021-2022”. RECEPIMENTO ACCORDO DI COLLABORAZIONE CON LA REGIONE DEL VENETO PER LA REALIZZAZIONE DEL PROGETTO.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>D.G.R. N. 1050/2020, DDR 107/2020 E DDR N. 9/2021: “SISTEMA VENETO ADOZIONI (P.T.V.A.). INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE E INTERNAZIONALE (L. 476/98)”. APPROVAZIONE RENDICONTAZIONE.</t>
-[...2 lines deleted...]
-      <c r="B309" t="inlineStr"/>
+          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” – DGR N. 193/2022. PRESA D’ATTO DELL’ADESIONE AL PROGETTO E DETERMINAZIONI CONSEGUENTI. CUP H69I22000450003</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>11894.73</t>
+        </is>
+      </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>delibera 660 del 22/06/2022 dgr 1050_2020 ddr 107_2020 ddr 9_2021</t>
+          <t>DELIBERA 849 DEL 23_08_2022 DGR 193/2022</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Direttore di UOC Direzione Amministrativa Territoriale Sentito il Direttore f.f. UOC Infanzia, Adolescenza, Famiglia del Distretto 1-2,</t>
+          <t>UOC Direzione Amministrativa Territoriale, Direttori UU.OO.CC. Disabilità e Non Autosufficienza, UOC Sociale e UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>D.G.R. N. 1050/2020, DDR 107/2020 E DDR N. 9/2021: “SISTEMA VENETO ADOZIONI (P.T.V.A.). INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE E INTERNAZIONALE (L. 476/98)”. APPROVAZIONE RENDICONTAZIONE.</t>
+          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” – DGR N. 193/2022. PRESA D’ATTO DELL’ADESIONE AL PROGETTO E DETERMINAZIONI CONSEGUENTI. CUP H69I22000450003</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON ASSOCIAZIONE “NOI FAMIGLIE PADOVANE CONTRO L’EMARGINAZIONE ONLUS” PER L’INSERIMENTO DI UN MINORE CON PARTICOLARI PROBLEMATICHE, PER UN SOSTEGNO E CONTROLLO DELLA SITUAZIONE EVOLUTIVA.</t>
+          <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER FAMILIARI AI SENSI DEL DECRETO INTERMINISTERIALE DEL 27/10/2020, DELLA DGR N. 295/2021, DEL DDR N. 52/2021 E DEL DDR N. 9/2022. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>15000</t>
+          <t>600920.71</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>DELIBERA 646 DEL 22/06/2022</t>
+          <t>delibera 847 del 23_08_2022 DGR N. 295/2021, DDR N. 52/2021 DDR N. 9/2022.</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, l’UOS Attività Amministrativa Socio Sanitaria e il Direttore f.f. UOC Infanzia Adolescenza Famiglia del Distretto 3</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale, Direttore dei Servizi Sociosanit ,UOS Attività Amministrativa Socio Sanitaria ari,i Direttori UU.OO.CC. Disabilità e Non Autosufficienza,</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON ASSOCIAZIONE “NOI FAMIGLIE PADOVANE CONTRO L’EMARGINAZIONE ONLUS” PER L’INSERIMENTO DI UN MINORE CON PARTICOLARI PROBLEMATICHE, PER UN SOSTEGNO E CONTROLLO DELLA SITUAZIONE EVOLUTIVA.</t>
+          <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER FAMILIARI AI SENSI DEL DECRETO INTERMINISTERIALE DEL 27/10/2020, DELLA DGR N. 295/2021, DEL DDR N. 52/2021 E DEL DDR N. 9/2022. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Rettifica determinazione 717/2022 conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture</t>
+          <t>Comune di San Bonifacio - Comune Capofila dei Comuni dell'Est Veronese</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>€ 10,000</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>determina 1867 del 10/08/2022-717 del 23/03/2022</t>
+          <t>DDG N.629 del 14/06/2022</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Direttore f.f. UOC Dipendenze Verona</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Rettifica determinazione 717/2022 conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture per disabili e psichiatrici</t>
+          <t>continuazione anche per annualità 2022 di convenzione relativa al Progetto "Rete di accoglienza ed integrazione sociale di soggetti marginali e deboli", coordinato dal Comune di San Bonifacio, Capofila dei Comuni dell'Est Veronese (Distretto 2) in collaborazione con la Coop. Self Help.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Luglio 2022</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 GIUGNO 2022</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>Delibera n° 229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Recepimento contributo da parte di Fondazione Cariverona per piano vaccinale Covid-19</t>
-[...6 lines deleted...]
-      </c>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 142/2022 “PROGRAMMA DI INTERVENTI PER LA PREVENZIONE DELL’ISTITUZIONALIZZAZIONE (P.I.P.P.I.10) NEL DISTRETTO 3 PIANURA VERONESE. ANNUALITA’ 2021-2022. RECEPIMENTO DGR N. 895/2021 E DDR N. 45/2022”. AVVIO FASE IMPLEMENTAZIONE PROGRAMMA E PREVISIONE BUDGET AZIONI PROGETTUALI.</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr"/>
       <c r="C313" t="inlineStr">
         <is>
-          <t>delibera 145 del 01/04/2021</t>
-[...2 lines deleted...]
-      <c r="D313" t="inlineStr"/>
+          <t>DELIBERA 651 DEL 22/06/2022-142/2022-DGR 895/2021 - DDR 45/2022</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>UOC Direzione Amministrativa Territoriale le UOC Infanzia Adolescenza Famiglia e l’UOS Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Recepimento contributo da parte di Fondazione Cariverona per piano vaccinale Covid-19</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 142/2022 “PROGRAMMA DI INTERVENTI PER LA PREVENZIONE DELL’ISTITUZIONALIZZAZIONE (P.I.P.P.I.10) NEL DISTRETTO 3 PIANURA VERONESE. ANNUALITA’ 2021-2022. RECEPIMENTO DGR N. 895/2021 E DDR N. 45/2022”. AVVIO FASE IMPLEMENTAZIONE PROGRAMMA E PREVISIONE BUDGET AZIONI PROGETTUALI.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>DGR N. 1782 DEL 22.12.2020 “PROGETTO REGIONALE SOLLIEVO”A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATA CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITA’ SETTIMA EDIZIONE PROGETTUALE 2020/2021”. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>CENTRO AFFIDO E SOLIDARIETA FAMILIARE CASF AZIENDA ULSS 9 SCALIGERA CONVENZIONE ASSOCIAZIONI FAMIGLIE AFFIDATARIE PER LA REALIZZAZIONE DELLE ATTIVITA APPROVATO CON DELIBERA N. 376_2019.</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>338,000</t>
+          <t>40000</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>DGR N. 1782 DEL 22.12.2020 delibera 310 del 31/03/2022</t>
+          <t>DELIBERA 685 DEL 29_06_2022</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale, U.O.S. Attività Amministrativa Socio Sanitaria e le U.O.C. Infanzia Adolescenza Famiglia del Distretto 3 e del Distretto 4</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>DGR N. 1782 DEL 22.12.2020 “PROGETTO REGIONALE SOLLIEVO”A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATA CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITA’ SETTIMA EDIZIONE PROGETTUALE 2020/2021”. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>CENTRO PER L’AFFIDO E LA SOLIDARIETA’ FAMILIARE (CASF) NELL’AZIENDA ULSS 9 SCALIGERA: STIPULA CONVENZIONE CON ASSOCIAZIONI DI FAMIGLIE AFFIDATARIE PER LA REALIZZAZIONE DELLE ATTIVITA’ DI CUI AL REGOLAMENTO AZIENDALE APPROVATO CON DELIBERA N. 376/2019.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Comunità dei Giovani Società Cooperativa Sociale</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/Mgs</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>€ 5,460.00</t>
+          <t>€ 1,246,322.86</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>DDG n. 323 del 31/03/2022 - Integrazione della DDG n. 235 del 10/03/2022</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Approvazione Progetto &amp;quot;Week-End No Slot&amp;quot; nell'ambito dei progetti afferenti al Piano GAP.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.) ICDA-ICDSLA-ICDP-ICDF-ICDM(DISTR.4)-ICDMGS(DISTR.4)-ICDB(DISTR.4): LIQUIDAZIONE DEL MESE DI AGOSTO 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Cooperative Sociali e Onlus del territorio dell'ULSS9 Scaligera - Approvazione Progetti in riferimento al &amp;quot;Piano Aziendale di intervento sul disturbo da gioco d'azzardo 2018&amp;quot;</t>
-[...6 lines deleted...]
-      </c>
+          <t>D.G.R. N. 1050/2020, DDR 107/2020 E DDR N. 9/2021: “SISTEMA VENETO ADOZIONI (P.T.V.A.). INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE E INTERNAZIONALE (L. 476/98)”. APPROVAZIONE RENDICONTAZIONE.</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr"/>
       <c r="C316" t="inlineStr">
         <is>
-          <t>DDG n. 235 del 10.03.2022 - DDG n. 875/2018 (approvazione Piano Aziendale di intervento sul disturbo da gioco d'azzardo 2018 confermato con DDGn 735/2019)</t>
+          <t>delibera 660 del 22/06/2022 dgr 1050_2020 ddr 107_2020 ddr 9_2021</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale Sentito il Direttore f.f. UOC Infanzia, Adolescenza, Famiglia del Distretto 1-2,</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>I progetti dovranno essere realizzati entro i termini fissati dalla Regione per il completamento del Piano GAP annualità 2018.</t>
+          <t>D.G.R. N. 1050/2020, DDR 107/2020 E DDR N. 9/2021: “SISTEMA VENETO ADOZIONI (P.T.V.A.). INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE E INTERNAZIONALE (L. 476/98)”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa per la Sezione Riabilitazione e Reinserimento Sociale e Lavorativo - UOC Dipendenze Verona Distretti 1 e 2</t>
+          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON ASSOCIAZIONE “NOI FAMIGLIE PADOVANE CONTRO L’EMARGINAZIONE ONLUS” PER L’INSERIMENTO DI UN MINORE CON PARTICOLARI PROBLEMATICHE, PER UN SOSTEGNO E CONTROLLO DELLA SITUAZIONE EVOLUTIVA.</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>€ 40,000.00</t>
+          <t>15000</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 229 del 10/03/2022</t>
+          <t>DELIBERA 646 DEL 22/06/2022</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Dott. Camillo Smacchia UOC Dipendenze Verona</t>
+          <t>UOC Direzione Amministrativa Territoriale, l’UOS Attività Amministrativa Socio Sanitaria e il Direttore f.f. UOC Infanzia Adolescenza Famiglia del Distretto 3</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Attività dell'Azienda in favore dell'integrazione lavorativa di persone con dipendenze attraverso la Sezione Riabilitazione e Reinserimento Sociale e Lavorativo operante presso la UOC Dipendenze Verona _ Distretti 1 e 2.</t>
+          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON ASSOCIAZIONE “NOI FAMIGLIE PADOVANE CONTRO L’EMARGINAZIONE ONLUS” PER L’INSERIMENTO DI UN MINORE CON PARTICOLARI PROBLEMATICHE, PER UN SOSTEGNO E CONTROLLO DELLA SITUAZIONE EVOLUTIVA.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Comune di San Bonifacio - Comune Capofila dei Comuni dell' Area Est Veronese</t>
+          <t>Rettifica determinazione 717/2022 conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>€ 10,000.00</t>
+          <t>0</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 876 del 17/11/2021</t>
+          <t>determina 1867 del 10/08/2022-717 del 23/03/2022</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia</t>
+          <t>Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Erogazione di servizi previsti nel progetto di interventi nei territori dei Comuni dell'Area Est Veronese. Continuazione del progetto del Comune Capofila anche per annualità 2021.</t>
+          <t>Rettifica determinazione 717/2022 conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture per disabili e psichiatrici</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2022, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Luglio 2022</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>12,863,238.00</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>DGR 1338/2013 E 571/2017 DELIBERA 236 DEL 10/03/2022</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e alle UU.OO.CC.Disabilità e Non Autosufficienza</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA: PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2022, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – APPROVAZIONE ATTIVITA’ ANNO 2022</t>
+          <t>Recepimento contributo da parte di Fondazione Cariverona per piano vaccinale Covid-19</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>880000</t>
+          <t>30000</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>delibera 229 del 10/03/2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>delibera 145 del 01/04/2021</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
-          <t>SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – APPROVAZIONE ATTIVITA’ ANNO 2022</t>
+          <t>Recepimento contributo da parte di Fondazione Cariverona per piano vaccinale Covid-19</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>PROSECUZIONE ANNO 2022 DEL PROGETTO REGIONALE &amp;quot;SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1680/2021). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
+          <t>DGR N. 1782 DEL 22.12.2020 “PROGETTO REGIONALE SOLLIEVO”A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATA CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITA’ SETTIMA EDIZIONE PROGETTUALE 2020/2021”. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>277000</t>
+          <t>338,000</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>DGR 1680/2021 DELIBERA 213 DEL 03_03_2022</t>
+          <t>DGR N. 1782 DEL 22.12.2020 delibera 310 del 31/03/2022</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Direttore UOC Non autosufficienza Distretto 3, il Direttore UOS Centro Decadimento Cognitivo e Demenze Distretto 1-2,Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>PROSECUZIONE ANNO 2022 DEL PROGETTO REGIONALE &amp;quot;SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1680/2021). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
+          <t>DGR N. 1782 DEL 22.12.2020 “PROGETTO REGIONALE SOLLIEVO”A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATA CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITA’ SETTIMA EDIZIONE PROGETTUALE 2020/2021”. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
+          <t>Comunità dei Giovani Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>€ 369,774.86</t>
+          <t>€ 5,460.00</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>DDG n. 323 del 31/03/2022 - Integrazione della DDG n. 235 del 10/03/2022</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI APRILE 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO (COMPETENZA ANNO 2022)</t>
+          <t>Approvazione Progetto "Week-End No Slot" nell'ambito dei progetti afferenti al Piano GAP.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>DGR N. 1736/2021 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55 DEL 1982 E L.R. N. 7 DEL 1997). ANNO 2021</t>
+          <t>Cooperative Sociali e Onlus del territorio dell'ULSS9 Scaligera - Approvazione Progetti in riferimento al "Piano Aziendale di intervento sul disturbo da gioco d'azzardo 2018"</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>899108.8</t>
+          <t>€99.287,20 costo complessivo Progetti</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>dgr 1736/2021 delibera 105 del 03/02/2022</t>
+          <t>DDG n. 235 del 10.03.2022 - DDG n. 875/2018 (approvazione Piano Aziendale di intervento sul disturbo da gioco d'azzardo 2018 confermato con DDGn 735/2019)</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>DGR N. 1736/2021 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55 DEL 1982 E L.R. N. 7 DEL 1997). ANNO 2021</t>
+          <t>I progetti dovranno essere realizzati entro i termini fissati dalla Regione per il completamento del Piano GAP annualità 2018.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>DGR N. 1677/2021: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2021</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa per la Sezione Riabilitazione e Reinserimento Sociale e Lavorativo - UOC Dipendenze Verona Distretti 1 e 2</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>38798</t>
+          <t>€ 40,000.00</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>dgr 1677*/2021 delibera 102 del 03/02/2022</t>
+          <t>Deliberazione del Direttore Generale n. 229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Dott. Camillo Smacchia UOC Dipendenze Verona</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>DGR N. 1677/2021: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2021</t>
+          <t>Attività dell'Azienda in favore dell'integrazione lavorativa di persone con dipendenze attraverso la Sezione Riabilitazione e Reinserimento Sociale e Lavorativo operante presso la UOC Dipendenze Verona _ Distretti 1 e 2.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>DGR N. 1676/2021 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2021</t>
+          <t>Comune di San Bonifacio - Comune Capofila dei Comuni dell' Area Est Veronese</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>8410</t>
+          <t>€ 10,000.00</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>DGR 1676/2021 DELIBERA 89 DEL 28/01/2022</t>
+          <t>Deliberazione del Direttore Generale n. 876 del 17/11/2021</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>DGR N. 1676/2021 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2021</t>
+          <t>Erogazione di servizi previsti nel progetto di interventi nei territori dei Comuni dell'Area Est Veronese. Continuazione del progetto del Comune Capofila anche per annualità 2021.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>RIMBORSI SIL D 4 DICEMBRE 2021</t>
+          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2022, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>20571</t>
+          <t>12,863,238.00</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DGR 1338/2013 E 571/2017 DELIBERA 236 DEL 10/03/2022</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e alle UU.OO.CC.Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Rimborsi SIL Distretto 4Dicembre 2021</t>
+          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA: PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2022, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Utenti vari prestazione di prevenzione, cura e riabilitazione rivolte a persone affette da disturbo da gioco d'azzardo- UOC Dipendenze Verona e UOCX Dipendenze Bussolengo e Legnago</t>
+          <t>SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – APPROVAZIONE ATTIVITA’ ANNO 2022</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>€ 689,347.00</t>
+          <t>880000</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>L.208/2015 Ministero della Salute - DGR n.913/2020 Regione Veneto - Decreto n.163/2020 Direzione Servizi Sociali Regione Veneto - Deliberazione n.60 del 28/01/2021 del 2021del Commissario Az ULSS 9 Scaligera</t>
+          <t>delibera 229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi. Coordinati dal Direttore dei Servizi Socio Sanitari.</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Progetto&amp;quot; Piano operativo regionale per il contrasto al Gioco d'azzardo patologico. programmazione biennio 2018-2019&amp;quot;. Approvazione del &amp;quot;Piano Aziendale di interventi sul disturbo di da gioco d'azzardo a valere su Fondo 2018.</t>
+          <t>SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – APPROVAZIONE ATTIVITA’ ANNO 2022</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa per la Sezione Riabilitazione e Reinserimento Sociale e Lavorativo - UOC Dipendenze Verona Distretti 1 e 2</t>
+          <t>PROSECUZIONE ANNO 2022 DEL PROGETTO REGIONALE "SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1680/2021). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>€ 40,000.00</t>
+          <t>277000</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Deliberazione Direttore generale n. 120 del 31.03.2021</t>
+          <t>DGR 1680/2021 DELIBERA 213 DEL 03_03_2022</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Dott. Camillo Smacchia UOC Dipendenze Verona</t>
+          <t>Direttore UOC Non autosufficienza Distretto 3, il Direttore UOS Centro Decadimento Cognitivo e Demenze Distretto 1-2,Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Deliberazione Direttore generale n. 120 del 31.03.2021</t>
+          <t>PROSECUZIONE ANNO 2022 DEL PROGETTO REGIONALE "SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1680/2021). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Milonga Soc.Coop. C.F.-Partita IVA n. 03476710235</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>€ 33.449,84 IVA compresa</t>
+          <t>€ 369,774.86</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n.1192 del 23/06/2021</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>UOC provveditorato Economato e Gestione della Logistica</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Rinnovo del contratto per il Servizio di supporto educativo e riabilitativo per persone con problemi di dipendenza, finalizzato al potenziamento delle capacità lavorative e di autogestione della quotidianità. GIG ZA33219EDD. Determina a contrarre. Il costo totale riportato verrà inserito in sede di stesura di Bilancio Economico Preventivo e budget generale suddiviso per gli anni 2021- 2022- 2023- 2024, come specificato nell'Atto di Determina.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI APRILE 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO (COMPETENZA ANNO 2022)</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Società Cooperativa Sociale Il Samaritano Onlus C.F.-Partita IVA n. 03629530233</t>
+          <t>DGR N. 1736/2021 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55 DEL 1982 E L.R. N. 7 DEL 1997). ANNO 2021</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>€50.233,04 IVA compresa</t>
+          <t>899108.8</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n.1191 del 23/06/2021</t>
+          <t>dgr 1736/2021 delibera 105 del 03/02/2022</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>UOC provveditorato Economato e Gestione della Logistica</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Rinnovo del contratto per il Servizio di supporto educativo e riabilitativo per persone con problemi di dipendenza, in situazioni di disagio e di grave marginalità sociale. CIG 8791152022. Determina a contrarre. Il costo totale riportato verrà inserito in sede di stesura di Bilancio Economico Preventivo e budget generale suddiviso per gli anni 2021- 2022- 2023- 2024, come specificato nell'Atto di Determina.</t>
+          <t>DGR N. 1736/2021 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55 DEL 1982 E L.R. N. 7 DEL 1997). ANNO 2021</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Azalea Cooperativa Sociale a.r.l. Onlus C.F.-Partita IVA n. 02110180235</t>
+          <t>DGR N. 1677/2021: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2021</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>€50.233,04 IVA compresa</t>
+          <t>38798</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n.1190 del 23/06/2021</t>
+          <t>dgr 1677*/2021 delibera 102 del 03/02/2022</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>UOC provveditorato Economato e Gestione della Logistica</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Rinnovo del contratto per il Servizio di supporto educativo e riabilitativo per il recupero e potenziamento delle capacità residue, anche attraverso attività ergo-terapiche, per persone con problemi di dipendenza GIG 8791055016. Determina a contrarre. Il costo totale riportato verrà inserito in sede di stesura di Bilancio Economico Preventivo e budget generale suddiviso per gli anni 2021- 2022- 2023- 2024, come specificato nell'Atto di Determina.</t>
+          <t>DGR N. 1677/2021: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2021</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Associazioni di Volontariato impegnate nel trattamento dell'alcool dipendenza - Clubs Alcologici Territoriali - ACAT-</t>
+          <t>DGR N. 1676/2021 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2021</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>€ 63,475.21</t>
+          <t>8410</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>DDG n.900 del 25/11/2021 (rif. DGRV n.866 del 31/0372009 - all. A progetto Dipendenze, DGRV n. 929 del 22/05/2012 - All.A progetto Dipendenze 2012/2014, DGRV n. 247 del 03/0372015)</t>
+          <t>DGR 1676/2021 DELIBERA 89 DEL 28/01/2022</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento delle Dipendenze - UOSD Alcologia e Dipendenze di Marzana VR f.f. dott.ssa Flavia Corso.</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Contributo totale assegnato per anno 2020 ACAT in elenco nel documento.</t>
+          <t>DGR N. 1676/2021 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2021</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Comunità Terapeutiche Accreditate del territorio dell'ULSS9 Scaligera - Approvazione Progetto Aziendale &amp;quot;IO CON VOI,VOI CON NOI&amp;quot;</t>
+          <t>RIMBORSI SIL D 4 DICEMBRE 2021</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>€ 97,000</t>
+          <t>20571</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>DGR n.1196/2020 - Deliberazione Direttore Generale 1152 del 31/12/2020 - proposta progettuale aulss9 Scaligera prot.162367 del 16/10/2020 - conferma ammissibilità nota Regione Veneto prot. n.461141 del 29/10/2020</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento delle Dipendenze - UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>realizzazione di progettualità in materia di contrasto al disagio giovanile e ad ogni forma di dipendenza promosse dai Dipartimenti per le Dipendenze del Veneto. Fondo Nazionale per le Politiche Sociali anno 2020</t>
+          <t>Rimborsi SIL Distretto 4Dicembre 2021</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 periodo LUGLIO- DICEMBRE 2021</t>
+          <t>Utenti vari prestazione di prevenzione, cura e riabilitazione rivolte a persone affette da disturbo da gioco d'azzardo- UOC Dipendenze Verona e UOCX Dipendenze Bussolengo e Legnago</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>€ 98,988.09</t>
+          <t>€ 689,347.00</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Delibera n°120 del 31/03/2021</t>
+          <t>L.208/2015 Ministero della Salute - DGR n.913/2020 Regione Veneto - Decreto n.163/2020 Direzione Servizi Sociali Regione Veneto - Deliberazione n.60 del 28/01/2021 del 2021del Commissario Az ULSS 9 Scaligera</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi. Coordinati dal Direttore dei Servizi Socio Sanitari.</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>DELIBERA N° 120 del 31/03/2021</t>
+          <t>Progetto" Piano operativo regionale per il contrasto al Gioco d'azzardo patologico. programmazione biennio 2018-2019". Approvazione del "Piano Aziendale di interventi sul disturbo di da gioco d'azzardo a valere su Fondo 2018.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>DGR N. 1215/2021 E DDR N. 59/2021 “INDIRIZZI E INDICAZIONI PER LE AZIENDE ULSS DEL VENETO PER L’IMPLEMENTAZIONE DEL SERVIZIO “UNITA’ FUNZIONALE DISTRETTUALE ADOLESCENTI – UFDA. L. N. 106 DEL 23 LUGLIO 2021”. RECEPIMENTO FINANZIAMENTO E ATTUAZIONE IMPLEMENTAZIONE DEL SERVIZIO UNITÀ FUNZIONALE DISTRETTUALE ADOLESCENTI (UFDA)</t>
-[...2 lines deleted...]
-      <c r="B335" t="inlineStr"/>
+          <t>Utenti vari Servizio Integrazione Lavorativa per la Sezione Riabilitazione e Reinserimento Sociale e Lavorativo - UOC Dipendenze Verona Distretti 1 e 2</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>€ 40,000.00</t>
+        </is>
+      </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>DGR N. 1215/2021 E DDR N. 59/2021 L. N. 106 DEL 23 LUGLIO 2021 delibera109 del 03/02/2022</t>
+          <t>Deliberazione Direttore generale n. 120 del 31.03.2021</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria,i Dipartimenti delle Dipendenze e della Salute Mentale e le UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori</t>
+          <t>Dott. Camillo Smacchia UOC Dipendenze Verona</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>DGR N. 1215/2021 E DDR N. 59/2021 “INDIRIZZI E INDICAZIONI PER LE AZIENDE ULSS DEL VENETO PER L’IMPLEMENTAZIONE DEL SERVIZIO “UNITA’ FUNZIONALE DISTRETTUALE ADOLESCENTI – UFDA. L. N. 106 DEL 23 LUGLIO 2021”. RECEPIMENTO FINANZIAMENTO E ATTUAZIONE IMPLEMENTAZIONE DEL SERVIZIO UNITÀ FUNZIONALE DISTRETTUALE ADOLESCENTI (UFDA)</t>
+          <t>Deliberazione Direttore generale n. 120 del 31.03.2021</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Marzo 2022</t>
+          <t>Milonga Soc.Coop. C.F.-Partita IVA n. 03476710235</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>24,530.50</t>
+          <t>€ 33.449,84 IVA compresa</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>Determina Dirigenziale n.1192 del 23/06/2021</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>RIMBORSO TIROCINI SIL D 4 MARZO 2022</t>
+          <t>Rinnovo del contratto per il Servizio di supporto educativo e riabilitativo per persone con problemi di dipendenza, finalizzato al potenziamento delle capacità lavorative e di autogestione della quotidianità. GIG ZA33219EDD. Determina a contrarre. Il costo totale riportato verrà inserito in sede di stesura di Bilancio Economico Preventivo e budget generale suddiviso per gli anni 2021- 2022- 2023- 2024, come specificato nell'Atto di Determina.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>attivita equipe in materia abuso sessuale e grave maltrattamento minori approvazione rendicontazione</t>
-[...2 lines deleted...]
-      <c r="B337" t="inlineStr"/>
+          <t>Società Cooperativa Sociale Il Samaritano Onlus C.F.-Partita IVA n. 03629530233</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>€50.233,04 IVA compresa</t>
+        </is>
+      </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>ddr 54/2020-dgr 1041/2016-1624/207- L. N. 269/1998-delibera 78 del 27/01/2022</t>
+          <t>Determina Dirigenziale n.1191 del 23/06/2021</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>DDR N. 54 DEL 15/05/2020 “RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998”. APPROVAZIONE RENDICONTAZION</t>
+          <t>Rinnovo del contratto per il Servizio di supporto educativo e riabilitativo per persone con problemi di dipendenza, in situazioni di disagio e di grave marginalità sociale. CIG 8791152022. Determina a contrarre. Il costo totale riportato verrà inserito in sede di stesura di Bilancio Economico Preventivo e budget generale suddiviso per gli anni 2021- 2022- 2023- 2024, come specificato nell'Atto di Determina.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Azalea Cooperativa Sociale a.r.l. Onlus C.F.-Partita IVA n. 02110180235</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>€ 100,443.00</t>
+          <t>€50.233,04 IVA compresa</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
+          <t>Determina Dirigenziale n.1190 del 23/06/2021</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>UOC provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICDA E ICD-SLA: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI - MESE DI GENNAIO 2022 (AI SENSI D.G.R. N.1338/2013 E SUCC.)</t>
+          <t>Rinnovo del contratto per il Servizio di supporto educativo e riabilitativo per il recupero e potenziamento delle capacità residue, anche attraverso attività ergo-terapiche, per persone con problemi di dipendenza GIG 8791055016. Determina a contrarre. Il costo totale riportato verrà inserito in sede di stesura di Bilancio Economico Preventivo e budget generale suddiviso per gli anni 2021- 2022- 2023- 2024, come specificato nell'Atto di Determina.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>UTENTI VARI ASSISTENZA DOMICILIARE FINO A NOVEMBRE 2021 e SOLLIEVO</t>
+          <t>Associazioni di Volontariato impegnate nel trattamento dell'alcool dipendenza - Clubs Alcologici Territoriali - ACAT-</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>€. 69.924,31</t>
+          <t>€ 63,475.21</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>DDG 154 del 26 febbraio 2021 RECEPIMENTO FONDO NON AUTOSUFFICIENZA</t>
+          <t>DDG n.900 del 25/11/2021 (rif. DGRV n.866 del 31/0372009 - all. A progetto Dipendenze, DGRV n. 929 del 22/05/2012 - All.A progetto Dipendenze 2012/2014, DGRV n. 247 del 03/0372015)</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>DOTT.SSA LUISA ANDREETTA</t>
+          <t>Direzione Dipartimento delle Dipendenze - UOSD Alcologia e Dipendenze di Marzana VR f.f. dott.ssa Flavia Corso.</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>PROGETTUALITA’ STRAORDINARIE DI ASSISTENZA DOMICILIARE e SOLLIEVO IN AMBITO NON AUTOSUFFICIENZA</t>
+          <t>Contributo totale assegnato per anno 2020 ACAT in elenco nel documento.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>INTERVENTI A FAVORE DEI NEOMAGGIORENNI CHE VIVONO FUORI DALLA FAMIGLIA. PROGETTO “CARE LEAVERS” TERZA ANNUALITA’. RECEPIMENTO DGR N. 1218/2021 E DDR N. 76/2021.</t>
+          <t>Comunità Terapeutiche Accreditate del territorio dell'ULSS9 Scaligera - Approvazione Progetto Aziendale "IO CON VOI,VOI CON NOI"</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>63520.41</t>
+          <t>€ 97,000</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>DGR N. 1218/2021 E DDR N. 76/2021. DELIBERA 346 DEL 07/04/2022</t>
+          <t>DGR n.1196/2020 - Deliberazione Direttore Generale 1152 del 31/12/2020 - proposta progettuale aulss9 Scaligera prot.162367 del 16/10/2020 - conferma ammissibilità nota Regione Veneto prot. n.461141 del 29/10/2020</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale ,UOS Attività Amministrativa Socio Sanitaria, UOC Infanzia Adolescenza del Distretto 4 Ovest Veronese</t>
+          <t>Direzione Dipartimento delle Dipendenze - UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>NTERVENTI A FAVORE DEI NEOMAGGIORENNI CHE VIVONO FUORI DALLA FAMIGLIA. PROGETTO “CARE LEAVERS” TERZA ANNUALITA’. RECEPIMENTO DGR N. 1218/2021 E DDR N. 76/2021.</t>
+          <t>realizzazione di progettualità in materia di contrasto al disagio giovanile e ad ogni forma di dipendenza promosse dai Dipartimenti per le Dipendenze del Veneto. Fondo Nazionale per le Politiche Sociali anno 2020</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>DECRETO N. 32 DEL 28 MAGGIO 2021 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI” , AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 2 FEBBRAIO 2021. ANNO 2021”.</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 periodo LUGLIO- DICEMBRE 2021</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>189530</t>
+          <t>€ 98,988.09</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>DECRETO 32 DEL 28 MAGGIO 2021 , DGR N. 102 DEL 2 FEBBRAIO 2021, DELIBERA 372 DEL14_04_2022</t>
+          <t>Delibera n°120 del 31/03/2021</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e UU.OO.CC Infanzia Adolescenza Famiglia e Consultori, Socio Sanitaria</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>DECRETO N. 32 DEL 28 MAGGIO 2021 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI” , AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 2 FEBBRAIO 2021. ANNO 2021”.</t>
+          <t>DELIBERA N° 120 del 31/03/2021</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGR N. 1215/2021 E DDR N. 59/2021 “INDIRIZZI E INDICAZIONI PER LE AZIENDE ULSS DEL VENETO PER L’IMPLEMENTAZIONE DEL SERVIZIO “UNITA’ FUNZIONALE DISTRETTUALE ADOLESCENTI – UFDA. L. N. 106 DEL 23 LUGLIO 2021”. RECEPIMENTO FINANZIAMENTO E ATTUAZIONE IMPLEMENTAZIONE DEL SERVIZIO UNITÀ FUNZIONALE DISTRETTUALE ADOLESCENTI (UFDA)</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr"/>
       <c r="C342" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DGR N. 1215/2021 E DDR N. 59/2021 L. N. 106 DEL 23 LUGLIO 2021 delibera109 del 03/02/2022</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria,i Dipartimenti delle Dipendenze e della Salute Mentale e le UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD-P (DISTRETTO 1-2 E DISTRETTO 3) E ICD-F: LIQUIDAZIONE DEL MESE DI FEBBRAIO 2022 DEL CONTRIBUTO AI SOGGETTI BENEFICIARI (COMPETENZA GENNAIO 2022).</t>
+          <t>DGR N. 1215/2021 E DDR N. 59/2021 “INDIRIZZI E INDICAZIONI PER LE AZIENDE ULSS DEL VENETO PER L’IMPLEMENTAZIONE DEL SERVIZIO “UNITA’ FUNZIONALE DISTRETTUALE ADOLESCENTI – UFDA. L. N. 106 DEL 23 LUGLIO 2021”. RECEPIMENTO FINANZIAMENTO E ATTUAZIONE IMPLEMENTAZIONE DEL SERVIZIO UNITÀ FUNZIONALE DISTRETTUALE ADOLESCENTI (UFDA)</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>UTENTI VARI AFFIDI FAMILIARI</t>
+          <t>Utenti Vari SIL D 4 Marzo 2022</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>€. 855.836,20</t>
+          <t>24,530.50</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>DELIBERA n 406 del 17 GIUGNO 2021</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>DOTT. EMANUELE ZULLINI</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>INTERVENTI PER LA TUTELA DEI MINORI RESIDENTI NEL DISTRETTO 3 PIANURA VERONESE E NEL DISTRETTO 4.</t>
+          <t>RIMBORSO TIROCINI SIL D 4 MARZO 2022</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>UTENTI VARI VITA INDIPENDENTE</t>
-[...6 lines deleted...]
-      </c>
+          <t>attivita equipe in materia abuso sessuale e grave maltrattamento minori approvazione rendicontazione</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr"/>
       <c r="C344" t="inlineStr">
         <is>
-          <t>DELIBERA N. 910 del 05/11/2020</t>
+          <t>ddr 54/2020-dgr 1041/2016-1624/207- L. N. 269/1998-delibera 78 del 27/01/2022</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>DOTT.SSA LUISA ANDREETTA, DOTT. GIAN MARCO ERBISTI, DOTT. ELMER SOFFIATTI</t>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>PROGETTO DI SPERIMENTAZIONE VITA INDIPENDENTE - LIQUIDAZIONI ANNO 2021</t>
+          <t>DDR N. 54 DEL 15/05/2020 “RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998”. APPROVAZIONE RENDICONTAZION</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Febbraio 2021</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>21,832.43</t>
+          <t>€ 100,443.00</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICDA E ICD-SLA: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI - MESE DI GENNAIO 2022 (AI SENSI D.G.R. N.1338/2013 E SUCC.)</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 1606 DEL DECRETO DEL DIRETTORE DELLA U.O. NON AUTOSUFFICIENZA N. 45 DEL 29.11.2021.</t>
+          <t>UTENTI VARI ASSISTENZA DOMICILIARE FINO A NOVEMBRE 2021 e SOLLIEVO</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>848058.07</t>
+          <t>€. 69.924,31</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>DGR N. 1606_ 2021, DECRETO DEL DIRETTORE DELLA U.O. NON AUTOSUFFICIENZA N. 45 DEL 29.11.2021,DELIBERA 364 DEL 14_04_2022</t>
+          <t>DDG 154 del 26 febbraio 2021 RECEPIMENTO FONDO NON AUTOSUFFICIENZA</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria Socio Sanitaria</t>
+          <t>DOTT.SSA LUISA ANDREETTA</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 1606 DEL DECRETO DEL DIRETTORE DELLA U.O. NON AUTOSUFFICIENZA N. 45 DEL 29.11.2021.</t>
+          <t>PROGETTUALITA’ STRAORDINARIE DI ASSISTENZA DOMICILIARE e SOLLIEVO IN AMBITO NON AUTOSUFFICIENZA</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Comunità e Strutture Terapeutiche extra Regione Veneto</t>
+          <t>INTERVENTI A FAVORE DEI NEOMAGGIORENNI CHE VIVONO FUORI DALLA FAMIGLIA. PROGETTO “CARE LEAVERS” TERZA ANNUALITA’. RECEPIMENTO DGR N. 1218/2021 E DDR N. 76/2021.</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>€ 250.000 IVA compresa</t>
+          <t>63520.41</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Deliberazione Direttore Generale n. 171 del 17.02.2022</t>
+          <t>DGR N. 1218/2021 E DDR N. 76/2021. DELIBERA 346 DEL 07/04/2022</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
+          <t>UOC Direzione Amministrativa Territoriale ,UOS Attività Amministrativa Socio Sanitaria, UOC Infanzia Adolescenza del Distretto 4 Ovest Veronese</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Accesso in Comunità Terapeutiche in riferimento a dettami Nazionali e Regionali - DPR 309/90 - L.R. n.22/2002.</t>
+          <t>NTERVENTI A FAVORE DEI NEOMAGGIORENNI CHE VIVONO FUORI DALLA FAMIGLIA. PROGETTO “CARE LEAVERS” TERZA ANNUALITA’. RECEPIMENTO DGR N. 1218/2021 E DDR N. 76/2021.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>DECRETO N. 32 DEL 28 MAGGIO 2021 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI” , AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 2 FEBBRAIO 2021. ANNO 2021”.</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>€ 383,494.86</t>
+          <t>189530</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
+          <t>DECRETO 32 DEL 28 MAGGIO 2021 , DGR N. 102 DEL 2 FEBBRAIO 2021, DELIBERA 372 DEL14_04_2022</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e UU.OO.CC Infanzia Adolescenza Famiglia e Consultori, Socio Sanitaria</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI MARZO 2022 DEL CONTRIBUTO AI SOGGETTI BENEFICIARI- COMPETENZA 2022; IMPEGNATIVE ICD B AD INTEGRAZIONE COMPETENZA ANNO 2021.</t>
+          <t>DECRETO N. 32 DEL 28 MAGGIO 2021 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI” , AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 2 FEBBRAIO 2021. ANNO 2021”.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>DDR N. 27/2021 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITA’ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETA’, EX DGR N. 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2021”. RECEPIMENTO FINANZIAMENTO.</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>125,089.79</t>
+          <t>€ 244,222.00</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>DDR 27/2021 EX DGR N. 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998.DELIBERA 1007 DEL 16/12/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e alle UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>DDR N. 27/2021 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITA’ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETA’, EX DGR N. 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2021”. RECEPIMENTO FINANZIAMENTO.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD-P (DISTRETTO 1-2 E DISTRETTO 3) E ICD-F: LIQUIDAZIONE DEL MESE DI FEBBRAIO 2022 DEL CONTRIBUTO AI SOGGETTI BENEFICIARI (COMPETENZA GENNAIO 2022).</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>utenti vari Home Care Premium gennaio-novembre 2021</t>
+          <t>UTENTI VARI AFFIDI FAMILIARI</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>215907,50 euro</t>
+          <t>€. 855.836,20</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>delibera 318 del 30/05/2019</t>
+          <t>DELIBERA n 406 del 17 GIUGNO 2021</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>dott.ssa Luisa Andreetta</t>
+          <t>DOTT. EMANUELE ZULLINI</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>progetto Home Care Premium</t>
+          <t>INTERVENTI PER LA TUTELA DEI MINORI RESIDENTI NEL DISTRETTO 3 PIANURA VERONESE E NEL DISTRETTO 4.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Gennaio 2021</t>
+          <t>UTENTI VARI VITA INDIPENDENTE</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>18,431.00</t>
+          <t>€. 312.875,98</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DELIBERA N. 910 del 05/11/2020</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>DOTT.SSA LUISA ANDREETTA, DOTT. GIAN MARCO ERBISTI, DOTT. ELMER SOFFIATTI</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>PROGETTO DI SPERIMENTAZIONE VITA INDIPENDENTE - LIQUIDAZIONI ANNO 2021</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Febbraio 2022</t>
+          <t>Utenti Vari SIL D 4 Febbraio 2021</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>20,843.75</t>
+          <t>21,832.43</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>RIMBORSO TIROCINI SIL D 4 FEBBRAIO 2022</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>FARMACIE PUBBLICHE E PRIVATE</t>
+          <t>RECEPIMENTO DGR N. 1606 DEL DECRETO DEL DIRETTORE DELLA U.O. NON AUTOSUFFICIENZA N. 45 DEL 29.11.2021.</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>€ 2,425.36</t>
+          <t>848058.07</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>DGR n. 279/2017 - DDR n. 5 del 09.03.2022 - Delibera Direttore Generale n. 292 del 28.03.2022</t>
+          <t>DGR N. 1606_ 2021, DECRETO DEL DIRETTORE DELLA U.O. NON AUTOSUFFICIENZA N. 45 DEL 29.11.2021,DELIBERA 364 DEL 14_04_2022</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria Socio Sanitaria</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Erogazione compenso alle Farmacie pubbliche e private nell'ambito della progettualità &amp;quot;Farmacia dei Servizi&amp;quot; per l'anno 2019 in attuazione del Decreto n. 5 del 09.03.2022 - Ready-fin n. 10781</t>
+          <t>RECEPIMENTO DGR N. 1606 DEL DECRETO DEL DIRETTORE DELLA U.O. NON AUTOSUFFICIENZA N. 45 DEL 29.11.2021.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Ordine degli Avvocati di Verona per attivazione &amp;quot;Sportello di consulenze legali per la gestione dei pazienti con disturbo da gioco d'azzardo patologico&amp;quot;</t>
+          <t>Comunità e Strutture Terapeutiche extra Regione Veneto</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>€ 3,000</t>
+          <t>€ 250.000 IVA compresa</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n.981 del 09/12/2021 - approvazione Convenzione tra Azienda ULSS9 Scaligera e Ordine degli Avvocati di Verona</t>
+          <t>Deliberazione Direttore Generale n. 171 del 17.02.2022</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
+          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Sportello attivato per tramite di operatori SerD, una volta al mese presso la sede dell'Ordine a Verona.</t>
+          <t>Accesso in Comunità Terapeutiche in riferimento a dettami Nazionali e Regionali - DPR 309/90 - L.R. n.22/2002.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>€ 1,101,803.00</t>
+          <t>€ 383,494.86</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/B/M/Mgs: LIQUIDAZIONE DEL MESE DI FEBBRAIO 2022 DEL CONTRIBUTO AI SOGGETTI BENEFICIARI (competenza anno 2021)</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI MARZO 2022 DEL CONTRIBUTO AI SOGGETTI BENEFICIARI- COMPETENZA 2022; IMPEGNATIVE ICD B AD INTEGRAZIONE COMPETENZA ANNO 2021.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>RIMBORSI SIL D GENNAIO 2022</t>
+          <t>DDR N. 27/2021 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITA’ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETA’, EX DGR N. 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2021”. RECEPIMENTO FINANZIAMENTO.</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>17961</t>
+          <t>125,089.79</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DDR 27/2021 EX DGR N. 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998.DELIBERA 1007 DEL 16/12/2021</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e alle UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>RIMBORSI TIROCINI SIL D 4 GENNAIO 2022</t>
+          <t>DDR N. 27/2021 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITA’ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETA’, EX DGR N. 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2021”. RECEPIMENTO FINANZIAMENTO.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>FARMACIE PUBBLICHE E PRIVATE</t>
+          <t>utenti vari Home Care Premium gennaio-novembre 2021</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>€ 7,327.32</t>
+          <t>215907,50 euro</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>DGR n. 279/2017 - DDR n. 49 del 09.12.2021 - Delibera Direttore Generale n. 137 del 10.02.2022</t>
+          <t>delibera 318 del 30/05/2019</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>dott.ssa Luisa Andreetta</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Erogazione compenso alle Farmacie pubbliche e private nell'ambito della progettualità &amp;quot;Farmacia dei Servizi&amp;quot; per l'anno 2018 in attuazione del Decreto n. 49 del 09.12.2021 - Ready-fin n. 10482 - Cod. Progetto 035FARMSERV21</t>
+          <t>progetto Home Care Premium</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Vari SIL D 4 Gennaio 2021</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>€ 113,250.44</t>
+          <t>18,431.00</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICDp e ICDf: LIQUIDAZIONE DEL MESE DI GENNAIO 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI (AI SENSI D.G.R. N.1338/2013 E SUCCESSIVE)</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 periodo LUGLIO- DICEMBRE 2021</t>
+          <t>Utenti Vari SIL D 4 Febbraio 2022</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>€ 98,988.09</t>
+          <t>20,843.75</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Delibera n°120 del 31/03/2021</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>DELIBERA N° 120 del 31/03/2021</t>
+          <t>RIMBORSO TIROCINI SIL D 4 FEBBRAIO 2022</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE CITTADINANZATTIVA – TRIBUNALE DEL MALATO E DELL'ANZIANO APS - VIA XXIV MAGGIO 10 LEGNAGO - VR - CODICE FISCALE E PARTITA IVA 91004740238</t>
+          <t>FARMACIE PUBBLICHE E PRIVATE</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>EURO 2.500,00</t>
+          <t>€ 2,425.36</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>D.LGS 3 LUGLIO 2017 N. 117</t>
+          <t>DGR n. 279/2017 - DDR n. 5 del 09.03.2022 - Delibera Direttore Generale n. 292 del 28.03.2022</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>DIRETTORE DIREZIONE AMMINISTRATIVA DI OSPEDALE DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>DELIBERA N. 811 DEL 28/10/2021</t>
+          <t>Erogazione compenso alle Farmacie pubbliche e private nell'ambito della progettualità "Farmacia dei Servizi" per l'anno 2019 in attuazione del Decreto n. 5 del 09.03.2022 - Ready-fin n. 10781</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE N. 402 DEL 15.06.2021 - ATTIVAZIONE FORMAZIONE PER PROFESSIONISTI E VOLONTARI DEI CENTRI SOLLIEVO ATTIVI AI SENSI DELLA DGR 1782/2020</t>
+          <t>Ordine degli Avvocati di Verona per attivazione "Sportello di consulenze legali per la gestione dei pazienti con disturbo da gioco d'azzardo patologico"</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>9500</t>
+          <t>€ 3,000</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>DGR 1782/2020 delibera 402/2021</t>
+          <t>Deliberazione del Direttore Generale n.981 del 09/12/2021 - approvazione Convenzione tra Azienda ULSS9 Scaligera e Ordine degli Avvocati di Verona</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE N. 402 DEL 15.06.2021 - ATTIVAZIONE FORMAZIONE PER PROFESSIONISTI E VOLONTARI DEI CENTRI SOLLIEVO ATTIVI AI SENSI DELLA DGR 1782/2020</t>
+          <t>Sportello attivato per tramite di operatori SerD, una volta al mese presso la sede dell'Ordine a Verona.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020”. PROVVEDIMENTI.</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>188855.39</t>
+          <t>€ 1,101,803.00</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>DDR 50/2020 DELIBERA 778/2021</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020”. PROVVEDIMENTI.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/B/M/Mgs: LIQUIDAZIONE DEL MESE DI FEBBRAIO 2022 DEL CONTRIBUTO AI SOGGETTI BENEFICIARI (competenza anno 2021)</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>FINANZIAMENTO REGIONALE &amp;quot;PROGRAMMA INTERVENTI PER SOSTENERE I CITTADINI CONSUMATORI NEL FRONTEGGIARE LE CONSEGUENZE SOCIO-ECONOMICHE DELL'EPIDEMIA DI COVID-19. ART. 148 DELLA LEGGE 23 DICEMBRE 2020, N. 388&amp;quot;. DGR N. 1763/2020 E N. 989/2021. APPROVAZIONE RENDICONTAZIONE.</t>
-[...2 lines deleted...]
-      <c r="B363" t="inlineStr"/>
+          <t>RIMBORSI SIL D GENNAIO 2022</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>17961</t>
+        </is>
+      </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>. ART. 148 DELLA LEGGE 23 DICEMBRE 2020 N. 388 DGR N. 1763/2020 E N. 989/2021 DELIBERA 734/2021</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>FINANZIAMENTO REGIONALE &amp;quot;PROGRAMMA INTERVENTI PER SOSTENERE I CITTADINI CONSUMATORI NEL FRONTEGGIARE LE CONSEGUENZE SOCIO-ECONOMICHE DELL'EPIDEMIA DI COVID-19. ART. 148 DELLA LEGGE 23 DICEMBRE 2020, N. 388&amp;quot;. DGR N. 1763/2020 E N. 989/2021. APPROVAZIONE RENDICONTAZIONE.</t>
+          <t>RIMBORSI TIROCINI SIL D 4 GENNAIO 2022</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DEL PROGETTO TERRITORIALE VENETO ADOZIONI P.T.V.A.2020-2021 DELL’AZIENDA 9 SCALIGERA DGR N. 1050/ 2020, DDR N.1072020 E DDGR N. 9/2021. PROVVEDIMENTI.</t>
-[...2 lines deleted...]
-      <c r="B364" t="inlineStr"/>
+          <t>FARMACIE PUBBLICHE E PRIVATE</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>€ 7,327.32</t>
+        </is>
+      </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>DGR N. 1050/ 2020, DDR N.1072020 E DDGR N. 9/2021 DELIBERA 722/2021</t>
+          <t>DGR n. 279/2017 - DDR n. 49 del 09.12.2021 - Delibera Direttore Generale n. 137 del 10.02.2022</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DEL PROGETTO TERRITORIALE VENETO ADOZIONI (P.T.V.A.) 2020-2021 DELL’AZIENDA 9 SCALIGERA. DGR N. 1050/ 2020, DDR N.1072020 E DDGR N. 9/2021. PROVVEDIMENTI.</t>
+          <t>Erogazione compenso alle Farmacie pubbliche e private nell'ambito della progettualità "Farmacia dei Servizi" per l'anno 2018 in attuazione del Decreto n. 49 del 09.12.2021 - Ready-fin n. 10482 - Cod. Progetto 035FARMSERV21</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. PROVVEDIMENTI</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>15000</t>
+          <t>€ 113,250.44</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>DGR N. 1782/2020 DELIBERA 718/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. PROVVEDIMENTI</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICDp e ICDf: LIQUIDAZIONE DEL MESE DI GENNAIO 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI (AI SENSI D.G.R. N.1338/2013 E SUCCESSIVE)</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2021</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 periodo LUGLIO- DICEMBRE 2021</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>81769.99</t>
+          <t>€ 98,988.09</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>delibera 955 del 02/12/2021</t>
+          <t>Delibera n°120 del 31/03/2021</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2021</t>
+          <t>DELIBERA N° 120 del 31/03/2021</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 5 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
+          <t>ASSOCIAZIONE CITTADINANZATTIVA – TRIBUNALE DEL MALATO E DELL'ANZIANO APS - VIA XXIV MAGGIO 10 LEGNAGO - VR - CODICE FISCALE E PARTITA IVA 91004740238</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>€ 1,185.06</t>
+          <t>EURO 2.500,00</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>D.LGS 3 LUGLIO 2017 N. 117</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>DIRETTORE DIREZIONE AMMINISTRATIVA DI OSPEDALE DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N. 2499 DEL 07/12/2021</t>
+          <t>DELIBERA N. 811 DEL 28/10/2021</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020.</t>
+          <t>DELIBERAZIONE N. 402 DEL 15.06.2021 - ATTIVAZIONE FORMAZIONE PER PROFESSIONISTI E VOLONTARI DEI CENTRI SOLLIEVO ATTIVI AI SENSI DELLA DGR 1782/2020</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>30000</t>
+          <t>9500</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>DGR N. 1782/2020 DDG n. 402/2021 delibera 897/2021</t>
+          <t>DGR 1782/2020 delibera 402/2021</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. PROVVEDIMENTI</t>
+          <t>DELIBERAZIONE N. 402 DEL 15.06.2021 - ATTIVAZIONE FORMAZIONE PER PROFESSIONISTI E VOLONTARI DEI CENTRI SOLLIEVO ATTIVI AI SENSI DELLA DGR 1782/2020</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
+          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020”. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>€ 29,323.98</t>
+          <t>188855.39</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>LR 78/1980</t>
+          <t>DDR 50/2020 DELIBERA 778/2021</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Aggiornamento dell'Allegato A alla Determina n. 1515 del 14/09/2020 relativa al contributo dell'indennità di residenza alle Farmacie rurali per l'anno 2021</t>
+          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020”. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
-[...6 lines deleted...]
-      </c>
+          <t>FINANZIAMENTO REGIONALE "PROGRAMMA INTERVENTI PER SOSTENERE I CITTADINI CONSUMATORI NEL FRONTEGGIARE LE CONSEGUENZE SOCIO-ECONOMICHE DELL'EPIDEMIA DI COVID-19. ART. 148 DELLA LEGGE 23 DICEMBRE 2020, N. 388". DGR N. 1763/2020 E N. 989/2021. APPROVAZIONE RENDICONTAZIONE.</t>
+        </is>
+      </c>
+      <c r="B370" t="inlineStr"/>
       <c r="C370" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>. ART. 148 DELLA LEGGE 23 DICEMBRE 2020 N. 388 DGR N. 1763/2020 E N. 989/2021 DELIBERA 734/2021</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B-distretto 4: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI SETTEMBRE 2021 (AI SENSI D.G.R. N.1338 E SUCC)</t>
+          <t>FINANZIAMENTO REGIONALE "PROGRAMMA INTERVENTI PER SOSTENERE I CITTADINI CONSUMATORI NEL FRONTEGGIARE LE CONSEGUENZE SOCIO-ECONOMICHE DELL'EPIDEMIA DI COVID-19. ART. 148 DELLA LEGGE 23 DICEMBRE 2020, N. 388". DGR N. 1763/2020 E N. 989/2021. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>ALLE FARMACIE RURALI</t>
-[...6 lines deleted...]
-      </c>
+          <t>PRESA D’ATTO DEL PROGETTO TERRITORIALE VENETO ADOZIONI P.T.V.A.2020-2021 DELL’AZIENDA 9 SCALIGERA DGR N. 1050/ 2020, DDR N.1072020 E DDGR N. 9/2021. PROVVEDIMENTI.</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr"/>
       <c r="C371" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 21/2021</t>
+          <t>DGR N. 1050/ 2020, DDR N.1072020 E DDGR N. 9/2021 DELIBERA 722/2021</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2021</t>
+          <t>PRESA D’ATTO DEL PROGETTO TERRITORIALE VENETO ADOZIONI (P.T.V.A.) 2020-2021 DELL’AZIENDA 9 SCALIGERA. DGR N. 1050/ 2020, DDR N.1072020 E DDGR N. 9/2021. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2021</t>
+          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. PROVVEDIMENTI</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>46.003,50 Euro</t>
+          <t>15000</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DGR N. 1782/2020 DELIBERA 718/2021</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>DGR N. 1664 DEL 1 DICEMBRE 2020 – APPROVAZIONE “REGOLAMENTO PROGETTI VITA INDIPENDENTE”.</t>
+          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2021</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>86000</t>
+          <t>81769.99</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>dgr 1664/2020 delibera 848 del 04/11/2021</t>
+          <t>delibera 955 del 02/12/2021</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Direttori UU.OO.CC. Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>DGR N. 1664 DEL 1 DICEMBRE 2020 – APPROVAZIONE “REGOLAMENTO PROGETTI VITA INDIPENDENTE”.</t>
+          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2021</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2021</t>
+          <t>RIMBORSO A N. 5 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>46.145,50 Euro</t>
+          <t>€ 1,185.06</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DETERMINA DIRIGENZIALE N. 2499 DEL 07/12/2021</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>FINANZIAMENTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI: L.R. N. 45 DEL 29 DICEMBRE 2017, ART. 47”. DGR 1981/2018 E DDR 97/2019. APPROVAZIONE RENDICONTAZIONE</t>
-[...2 lines deleted...]
-      <c r="B375" t="inlineStr"/>
+          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020.</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>LR. 45 DEL 29 DICEMBRE 2017. DGR 1981/2018 E DDR 97/2019 DELIBERA 733/2021</t>
+          <t>DGR N. 1782/2020 DDG n. 402/2021 delibera 897/2021</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>FINANZIAMENTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI: L.R. N. 45 DEL 29 DICEMBRE 2017, ART. 47”. DGR 1981/2018 E DDR 97/2019. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>DGR N. 1255/2020 E DDR N. 118/2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”. PROVVEDIMENTI</t>
-[...2 lines deleted...]
-      <c r="B376" t="inlineStr"/>
+          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>€ 29,323.98</t>
+        </is>
+      </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>DGR N. 1255/2020 E DDR N. 118/2020 DELIBERA 726/2021</t>
+          <t>LR 78/1980</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>DGR N. 1255/2020 E DDR N. 118/2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”. PROVVEDIMENTI</t>
+          <t>Aggiornamento dell'Allegato A alla Determina n. 1515 del 14/09/2020 relativa al contributo dell'indennità di residenza alle Farmacie rurali per l'anno 2021</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2020/21.</t>
-[...2 lines deleted...]
-      <c r="B377" t="inlineStr"/>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+        </is>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>€ 359,830.67</t>
+        </is>
+      </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>DGRV 19/2018 DGRV 1033/2018 delibera 671/2021</t>
-[...2 lines deleted...]
-      <c r="D377" t="inlineStr"/>
+          <t>D.G.R. n.1338/2013 e succ.</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2020/21.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B-distretto 4: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI SETTEMBRE 2021 (AI SENSI D.G.R. N.1338 E SUCC)</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 6 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
+          <t>ALLE FARMACIE RURALI</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>€ 2,745.78</t>
+          <t>€ 41,002.71</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>DGR n. 375/2017 - DDR n. 21/2021</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N. 1733 DEL 08/09/2021</t>
+          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2021</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Marzo 2021</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2021</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>21,326.90</t>
+          <t>46.003,50 Euro</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Aprile 2021</t>
+          <t>DGR N. 1664 DEL 1 DICEMBRE 2020 – APPROVAZIONE “REGOLAMENTO PROGETTI VITA INDIPENDENTE”.</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>24,096.00</t>
+          <t>86000</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>dgr 1664/2020 delibera 848 del 04/11/2021</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>Direttori UU.OO.CC. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DGR N. 1664 DEL 1 DICEMBRE 2020 – APPROVAZIONE “REGOLAMENTO PROGETTI VITA INDIPENDENTE”.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Maggio 2021</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2021</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>24,559.50</t>
+          <t>46.145,50 Euro</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Giugno 2021</t>
-[...6 lines deleted...]
-      </c>
+          <t>FINANZIAMENTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI: L.R. N. 45 DEL 29 DICEMBRE 2017, ART. 47”. DGR 1981/2018 E DDR 97/2019. APPROVAZIONE RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr"/>
       <c r="C382" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>LR. 45 DEL 29 DICEMBRE 2017. DGR 1981/2018 E DDR 97/2019 DELIBERA 733/2021</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>FINANZIAMENTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI: L.R. N. 45 DEL 29 DICEMBRE 2017, ART. 47”. DGR 1981/2018 E DDR 97/2019. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Novembre 2021</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGR N. 1255/2020 E DDR N. 118/2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”. PROVVEDIMENTI</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr"/>
       <c r="C383" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DGR N. 1255/2020 E DDR N. 118/2020 DELIBERA 726/2021</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DGR N. 1255/2020 E DDR N. 118/2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
-[...6 lines deleted...]
-      </c>
+          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2020/21.</t>
+        </is>
+      </c>
+      <c r="B384" t="inlineStr"/>
       <c r="C384" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGRV 19/2018 DGRV 1033/2018 delibera 671/2021</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD a/sla/p/f/b(Dist.3 e Dist.4)/m (Dist.3 e Dist.4): LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI AGOSTO 2021</t>
+          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2020/21.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>RIMBORSO A N. 6 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>€ 348,000.82</t>
+          <t>€ 2,745.78</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI LUGLIO 2021</t>
+          <t>DETERMINA DIRIGENZIALE N. 1733 DEL 08/09/2021</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. RIAPERTURA TERMINI BANDO PER AMBITI DISTRETTI 1-2-3 PER LA REALIZZAZIONE DI ATTIVITÀ A FAVORE DI PERSONE CON DISORDINI DEL MOVIMENTO (MALATTIA DI PARKINSON).</t>
+          <t>Utenti Vari SIL D 4 Marzo 2021</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>30000</t>
+          <t>21,326.90</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>dgr 1782/2020 delibera 766/2021</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. RIAPERTURA TERMINI BANDO PER AMBITI DISTRETTI 1-2-3 PER LA REALIZZAZIONE DI ATTIVITÀ A FAVORE DI PERSONE CON DISORDINI DEL MOVIMENTO (MALATTIA DI PARKINSON).</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Vari SIL D 4 Aprile 2021</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>€ 359,706.86</t>
+          <t>24,096.00</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI GIUGNO 2021.</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Luglio 2021</t>
+          <t>Utenti Vari SIL D 4 Maggio 2021</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>19,881.00</t>
+          <t>24,559.50</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Agosto 2021</t>
+          <t>Utenti Vari SIL D 4 Giugno 2021</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>16,408.64</t>
+          <t>24,421.50</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
           <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Ottobre 2021</t>
+          <t>Utenti Vari SIL D 4 Novembre 2021</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>22,439.00</t>
+          <t>22,996.30</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Settembre 2021</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>22,005.50</t>
+          <t>€ 1,332,381.38</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD a/sla/p/f/b(Dist.3 e Dist.4)/m (Dist.3 e Dist.4): LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI AGOSTO 2021</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>l’Associazione Volontari Ospedalieri AVO Sezione di San Bonifacio, Codice Fiscale n. 92022440231, con sede in San Bonifacio, Via Circonvallazione</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Euro 2.860,00</t>
+          <t>€ 348,000.82</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>l’art. 14, comma 7, del D.Lgs. 30 dicembre 1992, n. 502 e s.m.i. - L.R. 30 agosto 1993, n. 40 -D.Lgs 3 luglio 2017, n. 117</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>DELIBERA N. 843 DEL 04/11/2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI LUGLIO 2021</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>ORGANIZZAZIONE DI VOLONTARIATO AOI MUTILATI DELLA VOCE - TESTA COLLO ODV - SEDE VIA F.LLI ROSSELLI 1 37138 VERONA - C.F. 80025880230</t>
+          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. RIAPERTURA TERMINI BANDO PER AMBITI DISTRETTI 1-2-3 PER LA REALIZZAZIONE DI ATTIVITÀ A FAVORE DI PERSONE CON DISORDINI DEL MOVIMENTO (MALATTIA DI PARKINSON).</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Euro 39.664,32</t>
+          <t>30000</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>D.LGS 3/07/2021 N. 117 - D.LGS 502/1992 - L.R. 56/1994</t>
+          <t>dgr 1782/2020 delibera 766/2021</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>DELIBERA N. 984 DEL 09/12/2021</t>
+          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. RIAPERTURA TERMINI BANDO PER AMBITI DISTRETTI 1-2-3 PER LA REALIZZAZIONE DI ATTIVITÀ A FAVORE DI PERSONE CON DISORDINI DEL MOVIMENTO (MALATTIA DI PARKINSON).</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2021</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>42.928,00 Euro</t>
+          <t>€ 359,706.86</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI GIUGNO 2021.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Vari SIL D 4 Luglio 2021</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>€ 601,696.35</t>
+          <t>19,881.00</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/M/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI MAGGIO 2021.</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Vari SIL D 4 Agosto 2021</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>€ 337,463.19</t>
+          <t>16,408.64</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI APRILE 2021.</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2021</t>
+          <t>Utenti Vari SIL D 4 Ottobre 2021</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>46.717,50 Euro</t>
+          <t>22,439.00</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE VOLONTARI OSPEDALIERI AVO SEZIONE DI SAN BONIFACIO</t>
+          <t>Utenti Vari SIL D 4 Settembre 2021</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>EURO 2860,00</t>
+          <t>22,005.50</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>ART. 14 D.lGS 30/12/1992 N. 502, L.R. 30/08/1993 N. 40, D.LGS. 3/07/2017 N. 117</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>DELIBERA N. 843 DEL 04/11/2021</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>l’Associazione Volontari Ospedalieri AVO Sezione di San Bonifacio, Codice Fiscale n. 92022440231, con sede in San Bonifacio, Via Circonvallazione</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>€ 541,667.73</t>
+          <t>Euro 2.860,00</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
+          <t>l’art. 14, comma 7, del D.Lgs. 30 dicembre 1992, n. 502 e s.m.i. - L.R. 30 agosto 1993, n. 40 -D.Lgs 3 luglio 2017, n. 117</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI DICEMBRE 2021 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
+          <t>DELIBERA N. 843 DEL 04/11/2021</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2021</t>
+          <t>ORGANIZZAZIONE DI VOLONTARIATO AOI MUTILATI DELLA VOCE - TESTA COLLO ODV - SEDE VIA F.LLI ROSSELLI 1 37138 VERONA - C.F. 80025880230</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>48.344,50 Euro</t>
+          <t>Euro 39.664,32</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>D.LGS 3/07/2021 N. 117 - D.LGS 502/1992 - L.R. 56/1994</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DELIBERA N. 984 DEL 09/12/2021</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2021</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2021</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>47.056,50 Euro</t>
+          <t>42.928,00 Euro</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>€ 649,264.86</t>
+          <t>€ 601,696.35</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/MGS: LIQUIDAZIONE DEL MESE DI NOVEMBRE 2021 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO AI SENSI DELLA D.G.R. N.1338/2013,E SUCC.MOD, e D.G.R. n.571/2017.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/M/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI MAGGIO 2021.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>€ 365,200.86</t>
+          <t>€ 337,463.19</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B(distretto 4): LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI - MESE DI OTTOBRE 2021 (AI SENSI D.G.R. N.1338 E SUCC.)</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI APRILE 2021.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI O I CFP ANNO SCOLASTICO 2021_2022.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2021</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>367222</t>
+          <t>46.717,50 Euro</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>DGRV 819/2018 , 1033/2018 e 1094/2021 delibera 883 del 17/11/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI O I CFP ANNO SCOLASTICO 2021/2022. DETERMINAZIONI</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 periodo gennaio.giugno 2021</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>€ 98,988.09</t>
+          <t>€ 541,667.73</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Delibera n°120 del 31/03/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Delibera n°120 del 31/03/2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI DICEMBRE 2021 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>ATTIVITA’ DI SEMICONVITTO DI CUI ALLE DGRV N. 1033/2018 E 1094/2021 PER LA DELEGA DELL’ESERCIZIO DELLE FUNZIONI IN MATERIA DI POLITICHE SOCIALI IN ATTUAZIONE DELLA DGRV N. 819/2018. INSERIMENTO DI ALLIEVI DISABILI SENSORIALI PRESSO ISTITUTI SPECIALIZZATI NELL’ANNO SCOLASTICO 2021-2022.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2021</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>227438.24</t>
+          <t>48.344,50 Euro</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>dgrv 1033/2018 - 819/2018 - 1094/2021 deliberazione 956 del 02/12/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>ATTIVITA’ DI SEMICONVITTO DI CUI ALLE DGRV N. 1033/2018 E 1094/2021 PER LA DELEGA DELL’ESERCIZIO DELLE FUNZIONI IN MATERIA DI POLITICHE SOCIALI IN ATTUAZIONE DELLA DGRV N. 819/2018. INSERIMENTO DI ALLIEVI DISABILI SENSORIALI PRESSO ISTITUTI SPECIALIZZATI NELL’ANNO SCOLASTICO 2021-2022.</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>DGR N. 1375/2020 “SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGR N. 739/2015 NEL QUADRO DEGLI INDIRIZZI PROGRAMMATORI DI CUI ALLA DGR N. 2141/2017, DGR N. 154/2018 E DGR 1254/2020 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE E ALL’OCCUPABILITA’ DELLE PERSONE CON DISABILITA’”. APPROVAZIONE ACCORDI CONTRATTUALI CON SOGGETTI CAPOFILA DELLE RETI.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2021</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>362000</t>
+          <t>47.056,50 Euro</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>DGR 1375/2020 DGR 739/2015 DGR 154/2018 DGR 1254/2020 DELIBERA 847 DEL 04/11/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>DGR N. 1375/2020 “SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGR N. 739/2015 NEL QUADRO DEGLI INDIRIZZI PROGRAMMATORI DI CUI ALLA DGR N. 2141/2017, DGR N. 154/2018 E DGR 1254/2020 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE E ALL’OCCUPABILITA’ DELLE PERSONE CON DISABILITA’”. APPROVAZIONE ACCORDI CONTRATTUALI CON SOGGETTI CAPOFILA DELLE RETI.</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2021/2022. DELIBERA A CONTRARRE E AFFIDAMENTO.</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>23680.8</t>
+          <t>€ 649,264.86</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>delibera 842 del 04/11/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2021/2022. DELIBERA A CONTRARRE E AFFIDAMENTO.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/MGS: LIQUIDAZIONE DEL MESE DI NOVEMBRE 2021 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO AI SENSI DELLA D.G.R. N.1338/2013,E SUCC.MOD, e D.G.R. n.571/2017.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2021</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>34.797,00 Euro</t>
+          <t>€ 365,200.86</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B(distretto 4): LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI - MESE DI OTTOBRE 2021 (AI SENSI D.G.R. N.1338 E SUCC.)</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>DGR N. 429_2021 E DDR N. 28_2021 EMERGENZA COVID 19. ULTERIORI MISURE STRAORDINARIE DI SOSTEGNO AI CENTRI SERVIZIO ACCREDITATI</t>
+          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI O I CFP ANNO SCOLASTICO 2021_2022.</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>1,204,673.02</t>
+          <t>367222</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>DGR 429_2021 DDR 28_2021 DELIBERA 529_2021</t>
+          <t>DGRV 819/2018 , 1033/2018 e 1094/2021 delibera 883 del 17/11/2021</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>DGR N. 429/2021 E DDR N. 28/2021 “EMERGENZA COVID-19. ULTERIORI MISURE STRAORDINARIE DI SOSTEGNO AI CENTRI SERVIZIO ACCREDITATI IN RELAZIONE AGLI EFFETTI NEGATIVI DOVUTI ALLE RESTRIZIONI ED ALLE MAGGIORI SPESE SOSTENUTE PER L’ASSISTENZA CONNESSE ALL’EMERGENZA SANITARIA. DETERMINAZIONE CONTRIBUTO STRAORDINARIO”.</t>
+          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI O I CFP ANNO SCOLASTICO 2021/2022. DETERMINAZIONI</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 periodo gennaio.giugno 2021</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>€ 330,743.14</t>
+          <t>€ 98,988.09</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>Delibera n°120 del 31/03/2021</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F - LIQUIDAZIONE DEL MESE DI OTTOBRE 2020 AI SOGGETTI BENEFICIARI DI ICD A/SLA/P/F AI SENSI DELLA D.G.R.V. N.1338/2013 E SUCCESSIVE.</t>
+          <t>Delibera n°120 del 31/03/2021</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2020</t>
+          <t>ATTIVITA’ DI SEMICONVITTO DI CUI ALLE DGRV N. 1033/2018 E 1094/2021 PER LA DELEGA DELL’ESERCIZIO DELLE FUNZIONI IN MATERIA DI POLITICHE SOCIALI IN ATTUAZIONE DELLA DGRV N. 819/2018. INSERIMENTO DI ALLIEVI DISABILI SENSORIALI PRESSO ISTITUTI SPECIALIZZATI NELL’ANNO SCOLASTICO 2021-2022.</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>24.150,50 Euro</t>
+          <t>227438.24</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>dgrv 1033/2018 - 819/2018 - 1094/2021 deliberazione 956 del 02/12/2021</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>ATTIVITA’ DI SEMICONVITTO DI CUI ALLE DGRV N. 1033/2018 E 1094/2021 PER LA DELEGA DELL’ESERCIZIO DELLE FUNZIONI IN MATERIA DI POLITICHE SOCIALI IN ATTUAZIONE DELLA DGRV N. 819/2018. INSERIMENTO DI ALLIEVI DISABILI SENSORIALI PRESSO ISTITUTI SPECIALIZZATI NELL’ANNO SCOLASTICO 2021-2022.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo - Maggio 2020 BONUS COVID19</t>
+          <t>DGR N. 1375/2020 “SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGR N. 739/2015 NEL QUADRO DEGLI INDIRIZZI PROGRAMMATORI DI CUI ALLA DGR N. 2141/2017, DGR N. 154/2018 E DGR 1254/2020 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE E ALL’OCCUPABILITA’ DELLE PERSONE CON DISABILITA’”. APPROVAZIONE ACCORDI CONTRATTUALI CON SOGGETTI CAPOFILA DELLE RETI.</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>40.000 Euro</t>
+          <t>362000</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>DELIBERA N. 738 del 18/09/2020</t>
+          <t>DGR 1375/2020 DGR 739/2015 DGR 154/2018 DGR 1254/2020 DELIBERA 847 DEL 04/11/2021</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>DELIBERA N. 738 del 18/09/2020</t>
+          <t>DGR N. 1375/2020 “SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGR N. 739/2015 NEL QUADRO DEGLI INDIRIZZI PROGRAMMATORI DI CUI ALLA DGR N. 2141/2017, DGR N. 154/2018 E DGR 1254/2020 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE E ALL’OCCUPABILITA’ DELLE PERSONE CON DISABILITA’”. APPROVAZIONE ACCORDI CONTRATTUALI CON SOGGETTI CAPOFILA DELLE RETI.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
+          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2021/2022. DELIBERA A CONTRARRE E AFFIDAMENTO.</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>€ 54,310.96</t>
+          <t>23680.8</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>LR 78/1980</t>
+          <t>delibera 842 del 04/11/2021</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>Indennità di residenza ai Farmacisti rurali dell'Azienda Ulss 9 Scaligera Biennio 2020-2021</t>
+          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2021/2022. DELIBERA A CONTRARRE E AFFIDAMENTO.</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Utenti Servizio Integrazione lavorativa Distretto 3 anno 2020</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2021</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>€ 186,483.20</t>
+          <t>34.797,00 Euro</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Delibera n° 474/20 Delibera n° 475 /20 , Delibera 627/20</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Dott.ssa Luisa Andreetta</t>
-[...2 lines deleted...]
-      <c r="E415" t="inlineStr"/>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+        </is>
+      </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 3 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO SOGGIORNO IN PAESI UE</t>
+          <t>DGR N. 429_2021 E DDR N. 28_2021 EMERGENZA COVID 19. ULTERIORI MISURE STRAORDINARIE DI SOSTEGNO AI CENTRI SERVIZIO ACCREDITATI</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>€ 2,180.35</t>
+          <t>1,204,673.02</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>DGR 429_2021 DDR 28_2021 DELIBERA 529_2021</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N. 1053 DEL 01/07/2020</t>
+          <t>DGR N. 429/2021 E DDR N. 28/2021 “EMERGENZA COVID-19. ULTERIORI MISURE STRAORDINARIE DI SOSTEGNO AI CENTRI SERVIZIO ACCREDITATI IN RELAZIONE AGLI EFFETTI NEGATIVI DOVUTI ALLE RESTRIZIONI ED ALLE MAGGIORI SPESE SOSTENUTE PER L’ASSISTENZA CONNESSE ALL’EMERGENZA SANITARIA. DETERMINAZIONE CONTRIBUTO STRAORDINARIO”.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2020</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>42.387,50 Euro</t>
+          <t>€ 330,743.14</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti Dott. Elmer Soffiati</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F - LIQUIDAZIONE DEL MESE DI OTTOBRE 2020 AI SOGGETTI BENEFICIARI DI ICD A/SLA/P/F AI SENSI DELLA D.G.R.V. N.1338/2013 E SUCCESSIVE.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2020</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>€ 611,388.86</t>
+          <t>24.150,50 Euro</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Gianmarco Erbisti</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI MAGGIO 2020 AI SOGGETTI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE ICDa, ICDsla, ICDp, ICDf e ICDm(D4) AI SENSI DELLA D.G.R.N.1338/2013.</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>AOI MUTILATI DELAL VOCE - TESTA/ COLLO ODV</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo - Maggio 2020 BONUS COVID19</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>19832.16</t>
+          <t>40.000 Euro</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>D.LGS N. 502/1992 E S.M.I. - L.R. 56/1994 - D.LGS. 117/2017</t>
+          <t>DELIBERA N. 738 del 18/09/2020</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>dott.ssa Flavia Dal Bosco</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>DELIBERA N. 794 DEL 05/12/2019</t>
+          <t>DELIBERA N. 738 del 18/09/2020</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE di B.F.</t>
+          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>€ 1,086.83</t>
+          <t>€ 54,310.96</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>DGRV n. 631 del 07.03.2006; utente in data 16/01/2020 ha presentato domanda.</t>
+          <t>LR 78/1980</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
-[...2 lines deleted...]
-      <c r="E420" t="inlineStr"/>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>Indennità di residenza ai Farmacisti rurali dell'Azienda Ulss 9 Scaligera Biennio 2020-2021</t>
+        </is>
+      </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>DGR N. 1564/2020 E DDR N. 40/2020 “DISPOSIZIONI PER L’INCLUSIONE SOCIALE, LA RIMOZIONE DELLE BARRIERE ALLA COMUNICAZIONE E IL RICONOSCIMENTO E LA PROMOZIONE DELLA LINGUA DEI SEGNI ITALIANA E DELLA LINGUA DEI SEGNI ITALIANA TATTILE. L.R. N. 11 DEL 23 FEBBRAIO 2018”</t>
+          <t>Utenti Servizio Integrazione lavorativa Distretto 3 anno 2020</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>euro 17.000,00</t>
+          <t>€ 186,483.20</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>DGR N. 1564/2020 E DDR N. 40/2020 L.R. 11/2018 delibera 157 del 26/02/2021</t>
+          <t>Delibera n° 474/20 Delibera n° 475 /20 , Delibera 627/20</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott.ssa Luisa Andreetta</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Associazione Italiana Tutela Salute Mentale A.I.T.Sa.M.</t>
+          <t>RIMBORSO A N. 3 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO SOGGIORNO IN PAESI UE</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>18,000</t>
+          <t>€ 2,180.35</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>DDG 238 DEL 29/04/2021</t>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>DSM</t>
-[...2 lines deleted...]
-      <c r="E422" t="inlineStr"/>
+          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>DETERMINA DIRIGENZIALE N. 1053 DEL 01/07/2020</t>
+        </is>
+      </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2020</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2020</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>38.791,00 euro</t>
+          <t>42.387,50 Euro</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>Dott. Gianmarco Erbisti Dott. Elmer Soffiati</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2020</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>35.208,50 euro</t>
+          <t>€ 611,388.86</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/202</t>
+          <t>LIQUIDAZIONE DEL MESE DI MAGGIO 2020 AI SOGGETTI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE ICDa, ICDsla, ICDp, ICDf e ICDm(D4) AI SENSI DELLA D.G.R.N.1338/2013.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>AOI MUTILATI DELAL VOCE - TESTA/ COLLO ODV</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>€ 451,613.86</t>
+          <t>19832.16</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>D.LGS N. 502/1992 E S.M.I. - L.R. 56/1994 - D.LGS. 117/2017</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>dott.ssa Flavia Dal Bosco</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI SETTEMBRE 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F (E ICD B/M D.3) AI SENSI DELLA D.G.R.V. N.1338/2013 E SUCCESSIVE.</t>
+          <t>DELIBERA N. 794 DEL 05/12/2019</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2020</t>
+          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE di B.F.</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>40.680,00 Euro</t>
+          <t>€ 1,086.83</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DGRV n. 631 del 07.03.2006; utente in data 16/01/2020 ha presentato domanda.</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti Dott. Elmer Soffiati</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI O I C.F.P. ANNO SCOLASTICO 2020/2021.</t>
+          <t>DGR N. 1564/2020 E DDR N. 40/2020 “DISPOSIZIONI PER L’INCLUSIONE SOCIALE, LA RIMOZIONE DELLE BARRIERE ALLA COMUNICAZIONE E IL RICONOSCIMENTO E LA PROMOZIONE DELLA LINGUA DEI SEGNI ITALIANA E DELLA LINGUA DEI SEGNI ITALIANA TATTILE. L.R. N. 11 DEL 23 FEBBRAIO 2018”</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>318,913.20</t>
+          <t>euro 17.000,00</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>DDG 1063 DEL 17/12/2020</t>
+          <t>DGR N. 1564/2020 E DDR N. 40/2020 L.R. 11/2018 delibera 157 del 26/02/2021</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>Direttori delle UOC Disabilità e Non Autosufficienza competenti ed il Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>DDG 1063 DEL 17/12/2020</t>
+          <t>DGR N. 1564/2020 E DDR N. 40/2020 “DISPOSIZIONI PER L’INCLUSIONE SOCIALE, LA RIMOZIONE DELLE BARRIERE ALLA COMUNICAZIONE E IL RICONOSCIMENTO E LA PROMOZIONE DELLA LINGUA DEI SEGNI ITALIANA E DELLA LINGUA DEI SEGNI ITALIANA TATTILE. L.R. N. 11 DEL 23 FEBBRAIO 2018”</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DI C.A.</t>
+          <t>Associazione Italiana Tutela Salute Mentale A.I.T.Sa.M.</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>€ 1,033.58</t>
+          <t>18,000</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>DGRV n. 631 del 07.03.2006; utente in data 14/01/2020 ha presentato domanda.</t>
+          <t>DDG 238 DEL 29/04/2021</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>DSM</t>
         </is>
       </c>
       <c r="E428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: SALDO CONTRIBUTO A FAVORE DI M.A.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2020</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>€ 1.184.52</t>
+          <t>38.791,00 euro</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
-[...3 lines deleted...]
-      <c r="E429" t="inlineStr"/>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+        </is>
+      </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>DGR N. 1780/2020: “CONTRIBUTI AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2020”.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2020</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>53,095.69</t>
+          <t>35.208,50 euro</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>DGR N. 1780/2020 DELIBERA 105 DEL 11/02/2021</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>DGR N. 1780/2020: “CONTRIBUTI AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2020”.</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/202</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>contributo emergenza Covid-19 DGR 1741/2020 DDR 160/2020 Centri Servizi Anziani</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>754,000</t>
+          <t>€ 451,613.86</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>DGR 1741/2020 DDR 160/2020 DELIBERA 62 DEL 28/01/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>DGR N. 1741/2020 E DDR N. 160/2020 “EMERGENZA COVID -19. CONTRIBUTO, A TITOLO DI RISTORO COMPENSATIVO DEGLI EFFETTI NEGATIVI DOVUTI ALLE RESTRIZIONI CONNESSE ALL’EMERGENZA SANITARIA, AI CENTRI DI SERVIZI ACCREDITATI PER L’ASSISTENZA AD ANZIANI NON AUTOSUFFICIENTI”.</t>
+          <t>LIQUIDAZIONE DEL MESE DI SETTEMBRE 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F (E ICD B/M D.3) AI SENSI DELLA D.G.R.V. N.1338/2013 E SUCCESSIVE.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2020</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>€ 457,357.71</t>
+          <t>40.680,00 Euro</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Dott. Gianmarco Erbisti Dott. Elmer Soffiati</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B(DISTRETTO 3)/M (DISTRETTO 3): LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI MARZO 2021.</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI O I C.F.P. ANNO SCOLASTICO 2020/2021.</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>€ 1,294,380.66</t>
+          <t>318,913.20</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DDG 1063 DEL 17/12/2020</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Direttori delle UOC Disabilità e Non Autosufficienza competenti ed il Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B(DISTRETTO 4)/M (DISTRETTO4: LIQUIDAZIONE DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DEL MESE DI FEBBRAIO 2021 (AI SENSI D.G.R.V. N.1338 E SUCC.)</t>
+          <t>DDG 1063 DEL 17/12/2020</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DI C.A.</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>€ 217,878.27</t>
+          <t>€ 1,033.58</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DGRV n. 631 del 07.03.2006; utente in data 14/01/2020 ha presentato domanda.</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: SALDO CONTRIBUTO A FAVORE DI M.A.</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>€ 463,230.85</t>
+          <t>€ 1.184.52</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
-[...11 lines deleted...]
-      </c>
+          <t>D.M. 03/11/1989, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr"/>
+      <c r="E435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2020</t>
+          <t>DGR N. 1780/2020: “CONTRIBUTI AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2020”.</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>30.376,00 euro</t>
+          <t>53,095.69</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DGR N. 1780/2020 DELIBERA 105 DEL 11/02/2021</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DGR N. 1780/2020: “CONTRIBUTI AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2020”.</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>CONTRIBUTO ANNO 2019 AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O FAY O ABA O PERFETTI. DRGV N. 1754/2019.PROVVEDIMENTI.</t>
+          <t>contributo emergenza Covid-19 DGR 1741/2020 DDR 160/2020 Centri Servizi Anziani</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>43,230</t>
+          <t>754,000</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>L.R. 6/1999</t>
+          <t>DGR 1741/2020 DDR 160/2020 DELIBERA 62 DEL 28/01/2021</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>DIRETTORE U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>DELIBERA N. 184 DEL 12/03/2020</t>
+          <t>DGR N. 1741/2020 E DDR N. 160/2020 “EMERGENZA COVID -19. CONTRIBUTO, A TITOLO DI RISTORO COMPENSATIVO DEGLI EFFETTI NEGATIVI DOVUTI ALLE RESTRIZIONI CONNESSE ALL’EMERGENZA SANITARIA, AI CENTRI DI SERVIZI ACCREDITATI PER L’ASSISTENZA AD ANZIANI NON AUTOSUFFICIENTI”.</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Utenti Servizio Integrazione lavorativa Distretto 3 Sett- Dic 2019</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>€ 90,439.36</t>
+          <t>€ 457,357.71</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Delibera n° 471 del 01/08/2019</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati</t>
-[...2 lines deleted...]
-      <c r="E438" t="inlineStr"/>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B(DISTRETTO 3)/M (DISTRETTO 3): LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI MARZO 2021.</t>
+        </is>
+      </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Utenti Vari &amp;quot; Progetto Vita Indipendente e Inclusione Sociale Bando 2017 distretti 1 e 2 gennaio febbraio e marzo 2020 periodo</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>24,544.00</t>
+          <t>€ 1,294,380.66</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>Dott. Erbisti Gianmarco</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019 e come da verbale UVMD</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B(DISTRETTO 4)/M (DISTRETTO4: LIQUIDAZIONE DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DEL MESE DI FEBBRAIO 2021 (AI SENSI D.G.R.V. N.1338 E SUCC.)</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>ALLE FARMACIE RURALI</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>€ 41,619.96</t>
+          <t>€ 217,878.27</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 39/2020</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>Interventi regionali aggiuntivi a favore delle Farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2020</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DEL MESE DI GENNAIO 2021 (AI SENSI DELLA D.G.R.V. N.1338 E SUCC.)</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA C.G.</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>€ 4,058.14</t>
+          <t>€ 463,230.85</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>D.M. 03.11.1989</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2319 DEL 23.12.2019</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI DICEMBRE 2020 (AI SENSI DELLA D.G.R.V. N.1338/2013) E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA F.L.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2020</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>€ 3,240.00</t>
+          <t>30.376,00 euro</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>DM 03/11/1989</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 303 DEL 26/02/2020</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: EROGAZIONE DI ACCONTO AL TITOLARE DI TESSERA SANITARIA N. 612570549</t>
+          <t>CONTRIBUTO ANNO 2019 AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O FAY O ABA O PERFETTI. DRGV N. 1754/2019.PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>€ 75,444.88</t>
+          <t>43,230</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
+          <t>L.R. 6/1999</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>DIRETTORE U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N 1779 DEL 04/10/2019</t>
+          <t>DELIBERA N. 184 DEL 12/03/2020</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Servizio Integrazione lavorativa Distretto 3 Sett- Dic 2019</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>€ 1,409,159.70</t>
+          <t>€ 90,439.36</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>Delibera n° 471 del 01/08/2019</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott. Elmer Soffiati</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2017 distretti 1 e 2 gennaio febbraio e marzo 2020 periodo</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>€ 216,068.00</t>
+          <t>24,544.00</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
+          <t>Dott. Erbisti Gianmarco</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI GENNAIO 2020 DELLE IMPEGNATIVE DI CURA DOMICILIARE: ICD a/sla/p/f AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019 e come da verbale UVMD</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2019</t>
+          <t>ALLE FARMACIE RURALI</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>41.125,75 Euro</t>
+          <t>€ 41,619.96</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DGR n. 375/2017 - DDR n. 39/2020</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>Interventi regionali aggiuntivi a favore delle Farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2020</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Aprile 2021</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA C.G.</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>41.052,50 Euro</t>
+          <t>€ 4,058.14</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>D.M. 03.11.1989</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2319 DEL 23.12.2019</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>DGR N. 1757 DEL 29.11.2019 “PROSECUZIONE DEL PROGETTO REGIONALE “SOLLIEVO” A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO, APPROVATO CON DGR 1757/2019.</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA F.L.</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>EURO 277.000,00</t>
+          <t>€ 3,240.00</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>DGR N. 1757 DEL 29.11.2019 DELIBERA 115 DEL 29/03/2021</t>
+          <t>DM 03/11/1989</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>DGR N. 1757 DEL 29.11.2019 “PROSECUZIONE DEL PROGETTO REGIONALE “SOLLIEVO” A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO, APPROVATO CON DGR 1757/2019.</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 303 DEL 26/02/2020</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2021</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: EROGAZIONE DI ACCONTO AL TITOLARE DI TESSERA SANITARIA N. 612570549</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>€ 36,201.50</t>
+          <t>€ 75,444.88</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>D.M. 03/11/1989, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N 1779 DEL 04/10/2019</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>contributi per la modifica strumenti di guida anno 2020</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>16,063.44</t>
+          <t>€ 1,409,159.70</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>delibera n.106 del 11/02/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria Dott. Ferronato A.</t>
-[...2 lines deleted...]
-      <c r="E450" t="inlineStr"/>
+          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>LIQUIDAZIONE DEL MESE DI FEBBRAIO 2020 DELLE IMPEGNATIVE DI CURA DOMICILIARE: ICD a/sla/p/f/m/b AI SENSI DELLA D.G.R. N.1338 E SUCCESSIVE.</t>
+        </is>
+      </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE CITTADINANZATTIVA - TRIBUNALE DEL MALATO E DELL'ANZIANO APS CODICE FISCALE E PARTITA IVA 91004740238</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>EURO 2.500,00</t>
+          <t>€ 216,068.00</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>LEGGE N. 383/2000 E L.R. 27/2001</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>DELIBERA N. 827 DEL 15/10/2020</t>
+          <t>LIQUIDAZIONE DEL MESE DI GENNAIO 2020 DELLE IMPEGNATIVE DI CURA DOMICILIARE: ICD a/sla/p/f AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>enti vari - contrb anno 2019 sostegno tempo libero disabili e att.di trasporto e aiuto alle persone in difficoltà</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2019</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>euro 142.000,00</t>
+          <t>41.125,75 Euro</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>delibera n. 637 del 06/08/2020</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
+          <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>CONTRIBUTI A SOSTEGNO PROGETTI DI INCLUSIONE SOCIALE E ATTIVITA’ DI TEMPO LIBERO IN FAVORE DI SOGGETTI DISABILI IN SITUAZIONE DI GRAVITA’ E DI ATTIVITA’ DI TRASPORTO E ACCOMPAGNAMENTO IN FAVORE DI SOGGETTI AFFERENTI ALL’AREA SOCIALE E DELLA NON AUTOSUFFICIENZA E DI AIUTO ALLE PERSONE IN DIFFICOLTA’. ANNO 2019.</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2020</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Aprile 2021</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>19.971,50 Euro</t>
+          <t>41.052,50 Euro</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
           <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Enti vari - &amp;quot;PROGETTO SOLLIEVO&amp;quot;-DGRV N.1975/2019</t>
+          <t>DGR N. 1757 DEL 29.11.2019 “PROSECUZIONE DEL PROGETTO REGIONALE “SOLLIEVO” A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO, APPROVATO CON DGR 1757/2019.</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>14500</t>
+          <t>EURO 277.000,00</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>delibera n. 617 del 30/07/2020</t>
+          <t>DGR N. 1757 DEL 29.11.2019 DELIBERA 115 DEL 29/03/2021</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>Direttore UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E454" t="inlineStr"/>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>DGR N. 1757 DEL 29.11.2019 “PROSECUZIONE DEL PROGETTO REGIONALE “SOLLIEVO” A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO, APPROVATO CON DGR 1757/2019.</t>
+        </is>
+      </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo - Maggio 2020 BONUS REGIONE COVID19</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2021</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>239.000.00 Euro</t>
+          <t>€ 36,201.50</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>DELIBERA N. 475 del 11/06/2020</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti Dott. Elmer Soffiati</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>DELIBERA N. 475 del 11/06/2020</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>RIPARTO RISORSE PER ATTUAZIONE DEGLI INTERVENTI EI SERVIZI PER ASSIST PERSONE CON DISAB GRAVE PRIVE DEL SOSTEGNO FAM DOPO DI NOI DGR1254 DEL 1 SETTEMBRE 2020</t>
+          <t>contributi per la modifica strumenti di guida anno 2020</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>869786</t>
+          <t>16,063.44</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>DGR 1254 DEL2020 DDR 38 DEL2020 LEGGE112 DEL 2016 DGR 1254 DEL2020</t>
+          <t>delibera n.106 del 11/02/2021</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOS attività amministrativa socio sanitaria Dott. Ferronato A.</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA: PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2021, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017.</t>
+          <t>ASSOCIAZIONE CITTADINANZATTIVA - TRIBUNALE DEL MALATO E DELL'ANZIANO APS CODICE FISCALE E PARTITA IVA 91004740238</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Euro 12.736.219,00</t>
+          <t>EURO 2.500,00</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>DGR N. 1338/2013 E N. 571/2017delibera 158 del 26/02/2021</t>
+          <t>LEGGE N. 383/2000 E L.R. 27/2001</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
+          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA: PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2021, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017.</t>
+          <t>DELIBERA N. 827 DEL 15/10/2020</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo 2021</t>
+          <t>enti vari - contrb anno 2019 sostegno tempo libero disabili e att.di trasporto e aiuto alle persone in difficoltà</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>41.779,00 Euro</t>
+          <t>euro 142.000,00</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>delibera n. 637 del 06/08/2020</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>CONTRIBUTI A SOSTEGNO PROGETTI DI INCLUSIONE SOCIALE E ATTIVITA’ DI TEMPO LIBERO IN FAVORE DI SOGGETTI DISABILI IN SITUAZIONE DI GRAVITA’ E DI ATTIVITA’ DI TRASPORTO E ACCOMPAGNAMENTO IN FAVORE DI SOGGETTI AFFERENTI ALL’AREA SOCIALE E DELLA NON AUTOSUFFICIENZA E DI AIUTO ALLE PERSONE IN DIFFICOLTA’. ANNO 2019.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>ORGANIZZAZIONE DI VOLONTARIATO AOI - MUTILATI DELLA VOCE - TESTACOLLO ODV</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2020</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>19.832.16 EURO</t>
+          <t>19.971,50 Euro</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>D.LGS 3 LUGLIO 2017 N. 117</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>DELIBERA N. 1099 DEL 24/12/2020</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>UTENTI VARI&amp;quot;PROGETTI VITA INDIPENDENTE E INCLUSIONE SOCIALE BANDO 2017 PERIODO MARZO-GIUGNO 2020</t>
+          <t>Enti vari - "PROGETTO SOLLIEVO"-DGRV N.1975/2019</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>€.27.128,00</t>
+          <t>14500</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
+          <t>delibera n. 617 del 30/07/2020</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>Dott. Erbisti Gianmarco</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>CONTRIBUTI ALLE COMUNITA' RELIGIOSE CHE ASSISTONO I PROPRI RELIGIOSI ANNO 2019 DGRV 1695/2020</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo - Maggio 2020 BONUS REGIONE COVID19</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>895,763.60</t>
+          <t>239.000.00 Euro</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>DELIBERA N.110 DEL 11/02/2021</t>
+          <t>DELIBERA N. 475 del 11/06/2020</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria Dott. Ferronato A.</t>
-[...2 lines deleted...]
-      <c r="E461" t="inlineStr"/>
+          <t>Dott. Gianmarco Erbisti Dott. Elmer Soffiati</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 475 del 11/06/2020</t>
+        </is>
+      </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>A.I.T.Sa.M. Associazione di Volontariato - Approvazione Progetto per l'erogazione di contirbuti x sostenere azioni si supporto UOC PSICHIATRIA 3 periodo APRILE2020-MARZO2021</t>
+          <t>RIPARTO RISORSE PER ATTUAZIONE DEGLI INTERVENTI EI SERVIZI PER ASSIST PERSONE CON DISAB GRAVE PRIVE DEL SOSTEGNO FAM DOPO DI NOI DGR1254 DEL 1 SETTEMBRE 2020</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>€. 18.000=</t>
+          <t>869786</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>delibera ULSS 9 Scaligera n. 501 del 18/06/2020</t>
+          <t>DGR 1254 DEL2020 DDR 38 DEL2020 LEGGE112 DEL 2016 DGR 1254 DEL2020</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>Dr. Roccato Stefano</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>BANDO approvato con deliberazione 324/20 APPROVAZIONE DEL PROGETTO presentato dalla Associazione di Volontariato A.I.T.Sa.M. con deliberazione n. 501/20</t>
+          <t>RIPARTO RISORSE PER ATTUAZIONE DEGLI INTERVENTI EI SERVIZI PER ASSIST PERSONE CON DISAB GRAVE PRIVE DEL SOSTEGNO FAM DOPO DI NOI DGR 1254 DEL 1 SETTEMBRE 2020</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>APRROVAZIONE DEL BANDO PER L'EROGAZIONE DI COBNTRIBUTI A FAVORE DI ASSOCIAZIONI DI VOLONTARIATO - SUPPORTO A UOC PSICHIATRIA 3 periodo APRILE2020-MARZO2021</t>
+          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA: PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2021, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017.</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>€. 18.000=</t>
+          <t>Euro 12.736.219,00</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>delibera ULSS 9 Scaligera n. 324 del 23/04/2020</t>
+          <t>DGR N. 1338/2013 E N. 571/2017delibera 158 del 26/02/2021</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>Dr. Roccato Stefano</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>BANDO per l'erogazione di contributi a favore di Associazioni di Volontariato per sostenere le azioni di supporto al UOC Psichiatria 3 del DSM a favore di utenti psichiatrici - periodo APRILE 20 - MARZO 21</t>
+          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA: PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2021, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Associazione Italiana Tutela Salute Mentale A.I.T.Sa.M.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo 2021</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>€. 18.000,00</t>
+          <t>41.779,00 Euro</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>DDG 238 DEL 29/04/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>Dr. Stefano Roccato</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>Bando per l'erogazione di contributi a favore di Associazioni di Volontariato per sostenere le azioni di supporto al UOC Psichiatria 3 del DSM a favore di utenti psichiatrici - periodo APRILE 21 - MARZO 22.</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2021</t>
+          <t>ORGANIZZAZIONE DI VOLONTARIATO AOI - MUTILATI DELLA VOCE - TESTACOLLO ODV</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>€ 40,738.50</t>
+          <t>19.832.16 EURO</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>D.LGS 3 LUGLIO 2017 N. 117</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DELIBERA N. 1099 DEL 24/12/2020</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>UTENTI VARI"PROGETTI VITA INDIPENDENTE E INCLUSIONE SOCIALE BANDO 2017 PERIODO MARZO-GIUGNO 2020</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>€ 645,472.58</t>
+          <t>€.27.128,00</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Dott. Erbisti Gianmarco</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M: LIQUIDAZIONE AI SOGGETTI BENEFICIARI DEL MESE DI NOVEMBRE 2020 (AI SENSI D.G.R.N.1338/2013 E SUCCESSIVE)</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019 E COME DA VERBALE UVMD</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2020</t>
+          <t>CONTRIBUTI ALLE COMUNITA' RELIGIOSE CHE ASSISTONO I PROPRI RELIGIOSI ANNO 2019 DGRV 1695/2020</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Euro 26.938,00</t>
+          <t>895,763.60</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DELIBERA N.110 DEL 11/02/2021</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOS attività amministrativa socio sanitaria Dott. Ferronato A.</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>A.I.T.Sa.M. Associazione di Volontariato - Approvazione Progetto per l'erogazione di contirbuti x sostenere azioni si supporto UOC PSICHIATRIA 3 periodo APRILE2020-MARZO2021</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>€ 325,198.32</t>
+          <t>€. 18.000=</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>delibera ULSS 9 Scaligera n. 501 del 18/06/2020</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Dr. Roccato Stefano</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI LUGLIO 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F AI SENSI DELLA D.G.R.V. N.1338/2013</t>
+          <t>BANDO approvato con deliberazione 324/20 APPROVAZIONE DEL PROGETTO presentato dalla Associazione di Volontariato A.I.T.Sa.M. con deliberazione n. 501/20</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Utenti Vari &amp;quot; Progetto Vita Indipendente e Inclusione Sociale Bando 2017 distretto 1/2 periodo aprile- ottobre 2019 aprile 2019 ottobre 2019</t>
+          <t>APRROVAZIONE DEL BANDO PER L'EROGAZIONE DI COBNTRIBUTI A FAVORE DI ASSOCIAZIONI DI VOLONTARIATO - SUPPORTO A UOC PSICHIATRIA 3 periodo APRILE2020-MARZO2021</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>€ 16,127.00</t>
+          <t>€. 18.000=</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
+          <t>delibera ULSS 9 Scaligera n. 324 del 23/04/2020</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>Dott.GianMarco Erbisti</t>
+          <t>Dr. Roccato Stefano</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>Delibera del direttore Generale Aulss 9 n° 326 del 30/05/2019 e come da verbale UVMD</t>
+          <t>BANDO per l'erogazione di contributi a favore di Associazioni di Volontariato per sostenere le azioni di supporto al UOC Psichiatria 3 del DSM a favore di utenti psichiatrici - periodo APRILE 20 - MARZO 21</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Associazione Italiana Tutela Salute Mentale A.I.T.Sa.M.</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>€ 332,039.86</t>
+          <t>€. 18.000,00</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DDG 238 DEL 29/04/2021</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
+          <t>Dr. Stefano Roccato</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI APRILE 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F AI SENSI DELLA D.G.R.V. N.1338/2013</t>
+          <t>Bando per l'erogazione di contributi a favore di Associazioni di Volontariato per sostenere le azioni di supporto al UOC Psichiatria 3 del DSM a favore di utenti psichiatrici - periodo APRILE 21 - MARZO 22.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2021</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>€ 449,595.86</t>
+          <t>€ 40,738.50</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI MARZO 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F/B/M AI SENSI D.G.R.V. N.1338/2013</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Alle Farmacie Pubbliche e Private convenzionate</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>€ 121,485.70</t>
+          <t>€ 645,472.58</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Decreto n. 44 del 06/08/2020 - Delibera n. 59 del 28/01/2021 - Delibera n. 134 del 19/02/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>Direttore f.f. UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>Erogazione contributo alle Farmacie Pubbliche e Private convenzionate afferenti all'Azienda Ulss 9 Scaligera per il perfezionamento del processo di dematerializzazione della ricetta medica con l'attivazione della distinta contabile riepilogativa(DCR)elettronica</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M: LIQUIDAZIONE AI SOGGETTI BENEFICIARI DEL MESE DI NOVEMBRE 2020 (AI SENSI D.G.R.N.1338/2013 E SUCCESSIVE)</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>UTENTI VARI PROGETTO VITA INDIPENDENTE DISTRETTO 1/2 COMUNE DI VERONA 2020</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2020</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>Euro 26.938,00</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 190 del 12/03/2020</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>Dott Alessandro Ferronato</t>
-[...2 lines deleted...]
-      <c r="E473" t="inlineStr"/>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+        </is>
+      </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>UTENTI VARI&amp;quot;PROGETTI VITA INDIPENDENTE E INCLUSIONE SOCIALEDISTRETTO1/2 MAGGIO-DICEMBRE 2020 BANDO 2017</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>€ 325,198.32</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>Dott Alessandro Ferronato</t>
-[...2 lines deleted...]
-      <c r="E474" t="inlineStr"/>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>LIQUIDAZIONE DEL MESE DI LUGLIO 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F AI SENSI DELLA D.G.R.V. N.1338/2013</t>
+        </is>
+      </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2020</t>
+          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2017 distretto 1/2 periodo aprile- ottobre 2019 aprile 2019 ottobre 2019</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>36.650,50 Euro</t>
+          <t>€ 16,127.00</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>Dott.GianMarco Erbisti</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>Delibera del direttore Generale Aulss 9 n° 326 del 30/05/2019 e come da verbale UVMD</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Servizio trasporto scolastico disabili superiori/cfp a.s.2019/20 -contributo a famiglie e comuni</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>140552.53</t>
+          <t>€ 332,039.86</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Delibera DG Ulss 9 Scaligera n.808 del 12/12/2019</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>dr Gian Marco Erbisti e dr Elmer Soffiati</t>
+          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>Delibera DG Ulss 9 Scaligera n.808 del 12/12/2019</t>
+          <t>LIQUIDAZIONE DEL MESE DI APRILE 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F AI SENSI DELLA D.G.R.V. N.1338/2013</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
           <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>€ 1,261,099.90</t>
+          <t>€ 449,595.86</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI AGOSTO 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F/B(d4)/M(d4) AI SENSI DELLA D.G.R.V.N.1338/2013 E SUCC.</t>
+          <t>LIQUIDAZIONE DEL MESE DI MARZO 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F/B/M AI SENSI D.G.R.V. N.1338/2013</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Alle Farmacie Pubbliche e Private convenzionate</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>€ 371,722.86</t>
+          <t>€ 121,485.70</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>Decreto n. 44 del 06/08/2020 - Delibera n. 59 del 28/01/2021 - Delibera n. 134 del 19/02/2021</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Gianmarco Erbisti</t>
+          <t>Direttore f.f. UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI GIUGNO 2020 AI SOGGETTI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE ICDa, ICDsla, ICDp, ICDf e ICDm (D3) ai sensi della D.G.R. n.1338/2013.</t>
+          <t>Erogazione contributo alle Farmacie Pubbliche e Private convenzionate afferenti all'Azienda Ulss 9 Scaligera per il perfezionamento del processo di dematerializzazione della ricetta medica con l'attivazione della distinta contabile riepilogativa(DCR)elettronica</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>CONTRIBUTI ALLE COMUNITA' RELIGIOSE CHE ASSISTONO I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI. ANNO 2018. DGR N. 1750/2019.</t>
+          <t>UTENTI VARI PROGETTO VITA INDIPENDENTE DISTRETTO 1/2 COMUNE DI VERONA 2020</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>893354.98</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>delibera 185 del 12/03/2020</t>
+          <t>Delibera Direttore Generale Aulss9 n° 190 del 12/03/2020</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
+          <t>Dott Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Contributi per la modifica degli strumenti di guida anno 2019</t>
+          <t>UTENTI VARI"PROGETTI VITA INDIPENDENTE E INCLUSIONE SOCIALEDISTRETTO1/2 MAGGIO-DICEMBRE 2020 BANDO 2017</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>6001.37</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>delibera 2017 del 19/03/2020</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
+          <t>Dott Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>UTENTI VARI - RIMBORSO TIROCINI SIL- DISTRETTO 4</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2020</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>31,248.01</t>
+          <t>36.650,50 Euro</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>DDG 471/*2019 e DDG 778/2018</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>UOS Attività Amm.va Socio Sanitaria dott Gianmarco Erbisti</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>RIMBORSI TIROCINI SIL MAGGIO 2019</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD_LIQUIDAZIONE DEL MESE DI OTTOBRE 2019</t>
+          <t>Servizio trasporto scolastico disabili superiori/cfp a.s.2019/20 -contributo a famiglie e comuni</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>€ 321,648.86</t>
+          <t>140552.53</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>D.G.R. 1338/2013 e succ.</t>
+          <t>Delibera DG Ulss 9 Scaligera n.808 del 12/12/2019</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>UOS ATTIVITA' AMM.VA SOCIO SANITARIA- dott. Gianmarco Erbisti</t>
+          <t>dr Gian Marco Erbisti e dr Elmer Soffiati</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI OTTOBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD a/sla/p/f AI SENSI DELLA D.G.R. N.1338 E SUCC.</t>
+          <t>Delibera DG Ulss 9 Scaligera n.808 del 12/12/2019</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>UTENTI VARI- RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>€ 105,061.07</t>
+          <t>€ 1,261,099.90</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>DDG N.471/2019 E DDG N.778/2018</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>UOS ATTIVITA' AMM.VA SOCIO SANITARIA- dott. Gianmarco Erbisti</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>RIMBORSI TIROCINI SIL PERIODO GENNAIO/APRILE 2019 DISTRETTO 4</t>
+          <t>LIQUIDAZIONE DEL MESE DI AGOSTO 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F/B(d4)/M(d4) AI SENSI DELLA D.G.R.V.N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD- LIQUIDAZIONE DEL MESE DI AGOSTO 2019</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>€ 1,157,831.96</t>
+          <t>€ 371,722.86</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>D.G.R. 1338/2013 E SUCC.</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria - dott. Gianmarco Erbisti</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE MESE DI AGOSTO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE - ICD a/sla/p/f/b/m AI SENSI DELLA D.G.R. 1338/2013</t>
+          <t>LIQUIDAZIONE DEL MESE DI GIUGNO 2020 AI SOGGETTI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE ICDa, ICDsla, ICDp, ICDf e ICDm (D3) ai sensi della D.G.R. n.1338/2013.</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Enti vari - &amp;quot;PROGETTO SOLLIEVO&amp;quot; Finanziamento anno 2019-DGRV N.1975 del 21/12/2018.Prosecuzione attività anno 2019</t>
+          <t>CONTRIBUTI ALLE COMUNITA' RELIGIOSE CHE ASSISTONO I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI. ANNO 2018. DGR N. 1750/2019.</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>280900</t>
+          <t>893354.98</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>delibera 244 del 18/04/19 -dgr 1975 del 21/12/2018</t>
+          <t>delibera 185 del 12/03/2020</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
         </is>
       </c>
       <c r="E485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE SELF HELP S. GIACOMO</t>
+          <t>Contributi per la modifica degli strumenti di guida anno 2019</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>€ 20,000.00</t>
+          <t>6001.37</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>L.R. 40/93; Legge n.266/1991; Delib. ANAC 32 del 20.01.2016; Delib. n.784 del 13/12/2018; Delib. n. 812 del 20/12/2018; Delib. n. 82 del 21/02/2019</t>
+          <t>delibera 2017 del 19/03/2020</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria dott. GM. Erbisti e Direttori UOC Dipendenze Verona UOSD Alcologia e Dipendenze; Dipartimento Dipendenze ULSS 9</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>A.G.A.T.A. Associazione Genitori Aiuto Tossicodipendenti Argine; Interventi di prevenzione e trattamento del gioco d'azzardo patologico;</t>
+          <t>UTENTI VARI - RIMBORSO TIROCINI SIL- DISTRETTO 4</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>24,960.00</t>
+          <t>31,248.01</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>L.R. 40/93; Legge n.266/1991; Delib. ANAC 32 del 20.01.2016; Delib. n. 600 del 27.09.2018; Delib. n. 686 del 25.10.2018</t>
+          <t>DDG 471/*2019 e DDG 778/2018</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria dott. GM. Erbisti e Direttori UOC Dipendenze Bussolengo-Legnago UOSD Gioco d'Azzardo Patologico - Dipartimento Dipendenze ULSS 9</t>
+          <t>UOS Attività Amm.va Socio Sanitaria dott Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>Erogazione contributo a parziale abbattimento dei costi sostenuti per la realizzazione del Progetto STOP GAMBLING; Esito lavori della Commissione preposta alla valutazione dei progetti pervenuti e ammessi a contributo, previa pubblicazione apposito bando/schema di avviso; cig Z9324F29B7.</t>
+          <t>RIMBORSI TIROCINI SIL MAGGIO 2019</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2019</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD_LIQUIDAZIONE DEL MESE DI OTTOBRE 2019</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>44.642,00 Euro</t>
+          <t>€ 321,648.86</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>D.G.R. 1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>UOS ATTIVITA' AMM.VA SOCIO SANITARIA- dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>LIQUIDAZIONE DEL MESE DI OTTOBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD a/sla/p/f AI SENSI DELLA D.G.R. N.1338 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>UTENTI VARI- RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>€ 100,108.00</t>
+          <t>€ 105,061.07</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DDG N.471/2019 E DDG N.778/2018</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
+          <t>UOS ATTIVITA' AMM.VA SOCIO SANITARIA- dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI DICEMBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE: ICD A/SLA AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
+          <t>RIMBORSI TIROCINI SIL PERIODO GENNAIO/APRILE 2019 DISTRETTO 4</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Utenti Vari &amp;quot; Progetto Vita Indipendente e Inclusione Sociale Bando 2016 DISTRETTO 1 e 2 periodo novembre - dicembre 2019</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD- LIQUIDAZIONE DEL MESE DI AGOSTO 2019</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>€ 24,947.00</t>
+          <t>€ 1,157,831.96</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n°472 del 12/07/2018</t>
+          <t>D.G.R. 1338/2013 E SUCC.</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>Dott. Erbisti Gianmarco</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria - dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n°472 del 12/07/2018 e come da verbale UVMD</t>
+          <t>LIQUIDAZIONE MESE DI AGOSTO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE - ICD a/sla/p/f/b/m AI SENSI DELLA D.G.R. 1338/2013</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Consultori Familiari Privati Contributi anno 2018</t>
+          <t>Enti vari - "PROGETTO SOLLIEVO" Finanziamento anno 2019-DGRV N.1975 del 21/12/2018.Prosecuzione attività anno 2019</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>58,406.90</t>
+          <t>280900</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>delibera 743 del 23/11/2018</t>
+          <t>delibera 244 del 18/04/19 -dgr 1975 del 21/12/2018</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>Direttore Servizib Sociob sanitari-Direttire U.O.C. Infanzia Adolescenza e Famiglia</t>
+          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>contributi per l'eliminazione delle barriere architettoniche - ripartizione ai comuni ulss 9 scaligera</t>
+          <t>ASSOCIAZIONE SELF HELP S. GIACOMO</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>244,600.00</t>
+          <t>€ 20,000.00</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>delibera 684 del 24/10/2019</t>
+          <t>L.R. 40/93; Legge n.266/1991; Delib. ANAC 32 del 20.01.2016; Delib. n.784 del 13/12/2018; Delib. n. 812 del 20/12/2018; Delib. n. 82 del 21/02/2019</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria</t>
-[...2 lines deleted...]
-      <c r="E492" t="inlineStr"/>
+          <t>UOS Attività Amministrativa Socio Sanitaria dott. GM. Erbisti e Direttori UOC Dipendenze Verona UOSD Alcologia e Dipendenze; Dipartimento Dipendenze ULSS 9</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a parziale abbattimento dei costi sostenuti per la realizzazione del Progetto LA RETE SOCIALE E L'AUTO AIUTO: PERCORSI DI SOSTEGNO PER IL SUPERAMENTO DELLE CONDIZIONI DI DIPENDENZA; Esito lavori della Commissione preposta alla valutazione dei progetti pervenuti e ammessi a contributo, previa pubblicazione apposito bando/schema di avviso; cig ZAA25EC571.</t>
+        </is>
+      </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD - LIQUIDAZIONE DEL MESE DI SETTEMBRE 2019</t>
+          <t>A.G.A.T.A. Associazione Genitori Aiuto Tossicodipendenti Argine; Interventi di prevenzione e trattamento del gioco d'azzardo patologico;</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>€ 460,411.96</t>
+          <t>24,960.00</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>D.G.R. 1338/2013 E SUCC.</t>
+          <t>L.R. 40/93; Legge n.266/1991; Delib. ANAC 32 del 20.01.2016; Delib. n. 600 del 27.09.2018; Delib. n. 686 del 25.10.2018</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amministrativa Socio Sanitaria - Dott. G.Marco Erbisti</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria dott. GM. Erbisti e Direttori UOC Dipendenze Bussolengo-Legnago UOSD Gioco d'Azzardo Patologico - Dipartimento Dipendenze ULSS 9</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI SETTEMBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD a/sla/p/f/b/m AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
+          <t>Erogazione contributo a parziale abbattimento dei costi sostenuti per la realizzazione del Progetto STOP GAMBLING; Esito lavori della Commissione preposta alla valutazione dei progetti pervenuti e ammessi a contributo, previa pubblicazione apposito bando/schema di avviso; cig Z9324F29B7.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2019</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2019</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>38.315,50 Euro</t>
+          <t>44.642,00 Euro</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
           <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>€ 641,841.69</t>
+          <t>€ 100,108.00</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/13 E SUCC.</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amministrativa Socio Sanitaria - Dott. G.M.Erbisti</t>
+          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI MAGGIO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE(ICD a/sla/m/p/f) AI SENSI DELLA D.G.R. n.1338/2013 e succ.</t>
+          <t>LIQUIDAZIONE DEL MESE DI DICEMBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE: ICD A/SLA AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2016 DISTRETTO 1 e 2 periodo novembre - dicembre 2019</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>285,442.78</t>
+          <t>€ 24,947.00</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>D.G.R. 1338/2013 - D.G.R. 1047/2015</t>
+          <t>Delibera Direttore Generale Aulss9 n°472 del 12/07/2018</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria -Dott. Erbisti GianMarco</t>
+          <t>Dott. Erbisti Gianmarco</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE GENNAIO 2019 IMPEGNATIVE DI CURA DOMICILIARE - ICD A /SLA/P/F AI SENSI D.G.R. N.1338/2013.</t>
+          <t>Delibera Direttore Generale Aulss9 n°472 del 12/07/2018 e come da verbale UVMD</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2018</t>
+          <t>Consultori Familiari Privati Contributi anno 2018</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>35.976,00 Euro</t>
+          <t>58,406.90</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
+          <t>delibera 743 del 23/11/2018</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Servizib Sociob sanitari-Direttire U.O.C. Infanzia Adolescenza e Famiglia</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Consultori Familiari Privati Contributi Anno 2019</t>
+          <t>contributi per l'eliminazione delle barriere architettoniche - ripartizione ai comuni ulss 9 scaligera</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>58,406.90</t>
+          <t>244,600.00</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>delibera 775 del 28/11/2019</t>
+          <t>delibera 684 del 24/10/2019</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale-Direttore UOC Infanzia Adolescenza e Famiglia</t>
+          <t>UOS attività amministrativa socio sanitaria</t>
         </is>
       </c>
       <c r="E498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2019</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD - LIQUIDAZIONE DEL MESE DI SETTEMBRE 2019</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>39.427,50 Euro</t>
+          <t>€ 460,411.96</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>D.G.R. 1338/2013 E SUCC.</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>U.O.S. Attività Amministrativa Socio Sanitaria - Dott. G.Marco Erbisti</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>LIQUIDAZIONE DEL MESE DI SETTEMBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD a/sla/p/f/b/m AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>UTENTI VARI_IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2019</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>€ 303,725.76</t>
+          <t>38.315,50 Euro</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>UOS Attività Amm.va Socio Sanitaria- Dott. G.Erbisti</t>
+          <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DI LUGLIO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F AI SENSI DELLA D.G.R. N.1338/2013.</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Enti vari - SOLLIEVO area disabilità Distretto 4 Ovest Veronese II° semestre 2019</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>55,000.00</t>
+          <t>€ 641,841.69</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>delibera n.426 del 15/07/2019</t>
+          <t>D.G.R. N.1338/13 E SUCC.</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
-[...2 lines deleted...]
-      <c r="E501" t="inlineStr"/>
+          <t>U.O.S. Attività Amministrativa Socio Sanitaria - Dott. G.M.Erbisti</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>LIQUIDAZIONE DEL MESE DI MAGGIO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE(ICD a/sla/m/p/f) AI SENSI DELLA D.G.R. n.1338/2013 e succ.</t>
+        </is>
+      </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
           <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>€ 329,294.86</t>
+          <t>285,442.78</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>D.G.R. 1338/2013 E SUCC.</t>
+          <t>D.G.R. 1338/2013 - D.G.R. 1047/2015</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria -Dott. Erbisti GianMarco</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>Liquidazione di marzo 2019 delle Impegnative di Cura Domiciliare - ICD a/sla/p/f/b ai sensi della D.G.R. n.1338/2013.</t>
+          <t>LIQUIDAZIONE GENNAIO 2019 IMPEGNATIVE DI CURA DOMICILIARE - ICD A /SLA/P/F AI SENSI D.G.R. N.1338/2013.</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Utenti Vari &amp;quot;Progetti Vita Indipendente e Inclusione Sociale. Bando 2015&amp;quot; DISTRETTO 1 e 2 periodo 2017</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2018</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>€ 20,565.60</t>
+          <t>35.976,00 Euro</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Delibera Direttore generale n°763 del 21/12/2016</t>
+          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>Dott. Giuseppe Gagni</t>
+          <t>Dott. Elmer Soffiati</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>Delibera Direttore generale n°763 del 21/12/2016 e come da verbale UVMD</t>
+          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>utenti vari - IMPEGNATIVE DI CURA DOMICILIARE (ICD F) DISTRETTO 4 LUGLIO 2018</t>
+          <t>Consultori Familiari Privati Contributi Anno 2019</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>35945</t>
+          <t>58,406.90</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>DGR 1338/2013 -Det. Dir. 675 del 20/04/2018 e Det. Dir. 1753 del 24/10/2018</t>
+          <t>delibera 775 del 28/11/2019</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria -Dott. Erbisti GianMarco</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore UOC Direzione Amministrativa Territoriale-Direttore UOC Infanzia Adolescenza e Famiglia</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo- Ottobre 2018</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2019</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>270,853.00</t>
+          <t>39.427,50 Euro</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>DELIBERA N.1150 DEL 28/12/2017</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati</t>
+          <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>DELIBERA N.1150 DEL 28/12/2017</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Ai Farmacisti Titolari/Direttori delle Farmacie rurali sussidiate del territorio dell'Azienda Ulss 9 Scaligera</t>
+          <t>UTENTI VARI_IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>51,263.24</t>
+          <t>€ 303,725.76</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>LR 78/1080</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>UOS Attività Amm.va Socio Sanitaria- Dott. G.Erbisti</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>Determina n. 1800 del 31.10.2018 di modifica dell'allegato alla determina n. 1010 del 20.06.2018 relativa alla indennità di residenza biennio 2018-2019 e concessione indennità di residenza al Dott.Pietropoli Alessio titolare farmacia di Sandrà del Comune di Castelnuovo del Garda e al Dott. De Vecchi Claudio titolare della farmacia di Villa Bartolomea</t>
+          <t>LIQUIDAZIONE DI LUGLIO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F AI SENSI DELLA D.G.R. N.1338/2013.</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Enti vari - SOLLIEVO area disabilità Distretto 4 Ovest Veronese II° semestre 2019</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>€ 656,003.97</t>
+          <t>55,000.00</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>D.G.R.n.1338/2013 e succ.</t>
+          <t>delibera n.426 del 15/07/2019</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
+        </is>
+      </c>
+      <c r="E507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Contributi per la modifica degli strumenti di guida anno 2018</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>13266.31</t>
+          <t>€ 329,294.86</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>art.27 legge 104 del 1992 prot.501869. Regione Veneto,pec prot.n.179588 aulss 9 scaligera</t>
+          <t>D.G.R. 1338/2013 E SUCC.</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria -Dott. Erbisti GianMarco</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>delibera 232 del 18/04/2019</t>
+          <t>Liquidazione di marzo 2019 delle Impegnative di Cura Domiciliare - ICD a/sla/p/f/b ai sensi della D.G.R. n.1338/2013.</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>contributi alle comunità religiose anno 2016-2017 dgrv 1737/2018</t>
+          <t>Utenti Vari "Progetti Vita Indipendente e Inclusione Sociale. Bando 2015" DISTRETTO 1 e 2 periodo 2017</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>974,893.44</t>
+          <t>€ 20,565.60</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>delibera n.264 del 02/05/2019</t>
+          <t>Delibera Direttore generale n°763 del 21/12/2016</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
-[...2 lines deleted...]
-      <c r="E509" t="inlineStr"/>
+          <t>Dott. Giuseppe Gagni</t>
+        </is>
+      </c>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>Delibera Direttore generale n°763 del 21/12/2016 e come da verbale UVMD</t>
+        </is>
+      </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>progetto PTVA - CIFA ONLUS</t>
+          <t>utenti vari - IMPEGNATIVE DI CURA DOMICILIARE (ICD F) DISTRETTO 4 LUGLIO 2018</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>5,134.69</t>
+          <t>35945</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>DGR 66 del 27.01.2017 - DDG 225/2018</t>
+          <t>DGR 1338/2013 -Det. Dir. 675 del 20/04/2018 e Det. Dir. 1753 del 24/10/2018</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>Direttrice U.O.C. Infanzia, Adolescenza e Famiglia Dott.ssa Maria Scudellari</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria -Dott. Erbisti GianMarco</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>contributo a parziale abbattimento dei costi che gli enti sostengono nell’ambito del progetto PTVA DGR 66 del 27.01.2017. Enti che la Regione Veneto ha indicato per ragioni tecnico qualitative dalla stessa Regione valutate.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD F) DISTRETTO 4: LIQUIDAZIONI PERIODO LUGLIO 2018.</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>progetto PTVA - AMICI DEI BAMBINI</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo- Ottobre 2018</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>5,134.69</t>
+          <t>270,853.00</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>DGR 66 del 27.01.2017 - DDG 225/2018</t>
+          <t>DELIBERA N.1150 DEL 28/12/2017</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>Direttrice U.O.C. Infanzia, Adolescenza e Famiglia Dott.ssa Maria Scudellari</t>
+          <t>Dott. Elmer Soffiati</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>contributo a parziale abbattimento dei costi che gli enti sostengono nell’ambito del progetto PTVA DGR 66 del 27.01.2017. Enti che la Regione Veneto ha indicato per ragioni tecnico qualitative dalla stessa Regione valutate.</t>
+          <t>DELIBERA N.1150 DEL 28/12/2017</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Utenti Vari &amp;quot;Progetti Vita Indipendente e Inclusione Sociale. Bando 2015&amp;quot; DISTRETTO 1 e 2 periodo 2018</t>
+          <t>Ai Farmacisti Titolari/Direttori delle Farmacie rurali sussidiate del territorio dell'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>€ 23,677.40</t>
+          <t>51,263.24</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>Delibera Direttore generale n°763 del 21/12/2016</t>
+          <t>LR 78/1080</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>Dott. Giuseppe Gagni</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>Delibera Direttore generale n°763 del 21/12/2016 e come da verbale UVMD</t>
+          <t>Determina n. 1800 del 31.10.2018 di modifica dell'allegato alla determina n. 1010 del 20.06.2018 relativa alla indennità di residenza biennio 2018-2019 e concessione indennità di residenza al Dott.Pietropoli Alessio titolare farmacia di Sandrà del Comune di Castelnuovo del Garda e al Dott. De Vecchi Claudio titolare della farmacia di Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Associazione Volontari Ospedalieri “AVO” Sezione di San Bonifacio - Codice fiscale n. 92022440231,</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Euro 1.603,00</t>
+          <t>€ 656,003.97</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>L.R. 30/08/1993 N. 40 - D.LGS. 03/07/2017 N. 117</t>
+          <t>D.G.R.n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>DIRETTORE DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>DELIBERA N. 723 DEL 08/11/2018</t>
+          <t>LIQUIDAZIONE DEL MESE DI NOVEMBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE: ICD A/SLA/P/F/M AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRASPORTO A FAVORE DI SOGGETTI DISABILI. APPLICAZIONE CONVENZIONE DI CUI ALLA DGRV N. 1033/2018 PER LA DELEGA DELL'ESERCIZIO DELLE FUNZIONI IN MATERIA DI POLITICHE SOCIALI IN ATTUAZIONE DELLA DGRV N. 819/2018. PROVVEDIMENTI.</t>
+          <t>Contributi per la modifica degli strumenti di guida anno 2018</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>610044</t>
+          <t>13266.31</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>delibera n.654 del 11/10/2018-dgrv n.1033/2018-dgrv 819/2018</t>
+          <t>art.27 legge 104 del 1992 prot.501869. Regione Veneto,pec prot.n.179588 aulss 9 scaligera</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.e Direttori UOC Disabilità e Non Autosufficienza</t>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>delibera n.654 del 11/10/2018-dgrv n.1033/2018-dgrv 819/2018</t>
+          <t>delibera 232 del 18/04/2019</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Utenti Vari &amp;quot; Progetto Vita Indipendente e Inclusione Sociale Bando 2017 DISTRETTO 1 e 2 periodo novembre - dicembre 2019</t>
+          <t>contributi alle comunità religiose anno 2016-2017 dgrv 1737/2018</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>€ 12,132.00</t>
+          <t>974,893.44</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
+          <t>delibera n.264 del 02/05/2019</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>Dott. Erbisti Gianmarco</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
+        </is>
+      </c>
+      <c r="E515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2019</t>
+          <t>progetto PTVA - CIFA ONLUS</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>46.505,00 Euro</t>
+          <t>5,134.69</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DGR 66 del 27.01.2017 - DDG 225/2018</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>Direttrice U.O.C. Infanzia, Adolescenza e Famiglia Dott.ssa Maria Scudellari</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>contributo a parziale abbattimento dei costi che gli enti sostengono nell’ambito del progetto PTVA DGR 66 del 27.01.2017. Enti che la Regione Veneto ha indicato per ragioni tecnico qualitative dalla stessa Regione valutate.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
+          <t>progetto PTVA - AMICI DEI BAMBINI</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Euro 27.195,54</t>
+          <t>5,134.69</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>DDG 471/2019 e DGR 778/2018</t>
+          <t>DGR 66 del 27.01.2017 - DDG 225/2018</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
+          <t>Direttrice U.O.C. Infanzia, Adolescenza e Famiglia Dott.ssa Maria Scudellari</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>RIMBORSI TIROCINI SIL SETTEMBRE 2019 DISTRETTO 4</t>
+          <t>contributo a parziale abbattimento dei costi che gli enti sostengono nell’ambito del progetto PTVA DGR 66 del 27.01.2017. Enti che la Regione Veneto ha indicato per ragioni tecnico qualitative dalla stessa Regione valutate.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
+          <t>Utenti Vari "Progetti Vita Indipendente e Inclusione Sociale. Bando 2015" DISTRETTO 1 e 2 periodo 2018</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Euro 21.228,40</t>
+          <t>€ 23,677.40</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>DDG 471/2019 e DGR 778/2018</t>
+          <t>Delibera Direttore generale n°763 del 21/12/2016</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
+          <t>Dott. Giuseppe Gagni</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>RIMBORSO TIROCINI SIL AGOSTO 2019 DISTRETTO 4</t>
+          <t>Delibera Direttore generale n°763 del 21/12/2016 e come da verbale UVMD</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Utenti Vari &amp;quot; Progetto Vita Indipendente e Inclusione Sociale Bando 2016 DISTRETTO 1 e 2 settembre-ottobre 2019</t>
+          <t>Associazione Volontari Ospedalieri “AVO” Sezione di San Bonifacio - Codice fiscale n. 92022440231,</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>€ 23,183.00</t>
+          <t>Euro 1.603,00</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n°472 del 12/07/2018</t>
+          <t>L.R. 30/08/1993 N. 40 - D.LGS. 03/07/2017 N. 117</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>Dott. Erbisti Gianmarco</t>
+          <t>DIRETTORE DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale n°472 del 12/07/2018 e come da verbale UVND</t>
+          <t>DELIBERA N. 723 DEL 08/11/2018</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
+          <t>SERVIZIO DI TRASPORTO A FAVORE DI SOGGETTI DISABILI. APPLICAZIONE CONVENZIONE DI CUI ALLA DGRV N. 1033/2018 PER LA DELEGA DELL'ESERCIZIO DELLE FUNZIONI IN MATERIA DI POLITICHE SOCIALI IN ATTUAZIONE DELLA DGRV N. 819/2018. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Euro 26428,36</t>
+          <t>610044</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>DDG 471/2019 e DGR 778/2018</t>
+          <t>delibera n.654 del 11/10/2018-dgrv n.1033/2018-dgrv 819/2018</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.e Direttori UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t>RIMBORSI TIROCINI SIL LUGLIO 2019 DISTRETTO 4</t>
+          <t>delibera n.654 del 11/10/2018-dgrv n.1033/2018-dgrv 819/2018</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2019</t>
+          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2017 DISTRETTO 1 e 2 periodo novembre - dicembre 2019</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>28.760,00 Euro</t>
+          <t>€ 12,132.00</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>Dott. Erbisti Gianmarco</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019 e come da verbale UVMD</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARI (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2019</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>€ 277,158.85</t>
+          <t>46.505,00 Euro</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>D.G.R. N. 1338/2013 e succ.</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti- UOS Attività Amm.va Socio Sanitaria</t>
+          <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD a/sla/p/f/b/m): liquidazione contributi del mese di aprile 2019 ai sensi della D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>1,397,834.72</t>
+          <t>Euro 27.195,54</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 - D.G.R. N.1047/2015</t>
+          <t>DDG 471/2019 e DGR 778/2018</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amministrativa Socio Sanitaria Dott. Gianmarco Erbisti</t>
+          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>Liquidazione di febbraio 2019 delle Impegnative di Cura Domiciliare-ICD a/sla/p/f/b/m ai sensi della D.G.R. n.1338/2013.</t>
+          <t>RIMBORSI TIROCINI SIL SETTEMBRE 2019 DISTRETTO 4</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
           <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Euro 28869,31</t>
+          <t>Euro 21.228,40</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>DDG 471/2019 e DGR 778/2018</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
           <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
-          <t>RIMBORSI TIROCINI SIL DISTRETTO 4 GIUGNO 2019</t>
+          <t>RIMBORSO TIROCINI SIL AGOSTO 2019 DISTRETTO 4</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2016 DISTRETTO 1 e 2 settembre-ottobre 2019</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>€ 310,977.76</t>
+          <t>€ 23,183.00</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>Delibera Direttore Generale Aulss9 n°472 del 12/07/2018</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amministrativa Socio Santaria - Dott. Gianmarco Erbisti</t>
+          <t>Dott. Erbisti Gianmarco</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI GIUGNO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE (ICD a/sla/p/f) AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
+          <t>Delibera Direttore Generale n°472 del 12/07/2018 e come da verbale UVND</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio-Aprile 2019</t>
+          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>150.949,79 Euro</t>
+          <t>Euro 26428,36</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>DELIBERA N. 1150 DEL 28/12/2017 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DDG 471/2019 e DGR 778/2018</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>DELIBERA N. 1150 DEL 28/12/2017 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>RIMBORSI TIROCINI SIL LUGLIO 2019 DISTRETTO 4</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Utenti vari &amp;quot;Progetti di Vita Indipendente e Inclusione Sociale&amp;quot; Bando 2016 DISTRETTO 1 e 2 Periodo da settembre 2018 ad agosto 2019</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2019</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>€ 52,100.00</t>
+          <t>28.760,00 Euro</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n°472 del 12 /07/2018</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>Dott.GianMarco Erbisti</t>
+          <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n°472 del 12 /07/2018 e come da verbale UVMD</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>progetto PTVA - SOS Bambino international adoption</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARI (ICD)</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>5,134.69</t>
+          <t>€ 277,158.85</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>DGR 66 del 27.01.2017 - DDG 225/2018</t>
+          <t>D.G.R. N. 1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>Direttrice U.O.C. Infanzia, Adolescenza e Famiglia Dott.ssa Maria Scudellari</t>
+          <t>Dott. Gianmarco Erbisti- UOS Attività Amm.va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>contributo a parziale abbattimento dei costi che gli enti sostengono nell’ambito del progetto PTVA DGR 66 del 27.01.2017. Enti che la Regione Veneto ha indicato per ragioni tecnico qualitative dalla stessa Regione valutate.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD a/sla/p/f/b/m): liquidazione contributi del mese di aprile 2019 ai sensi della D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2018</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>29.766,00 Euro</t>
+          <t>1,397,834.72</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
+          <t>D.G.R. N.1338/2013 - D.G.R. N.1047/2015</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati</t>
+          <t>U.O.S. Attività Amministrativa Socio Sanitaria Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
+          <t>Liquidazione di febbraio 2019 delle Impegnative di Cura Domiciliare-ICD a/sla/p/f/b/m ai sensi della D.G.R. n.1338/2013.</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>DIOCESI DI VERONA, Codice Fiscale e Partita IVA n. 93019070239,</t>
+          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>169,600.00</t>
+          <t>Euro 28869,31</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>art. 19 Costituzione- art. 11 Accordo Santa Sede e Repubblica Italiana 18/02/1984 esecutivo con L. 25/03/1985 n. 121 - L. 833/1978 - DPR 20/12/1979 n. 761 - L.56/1994 - DLgs 502/1992 e DGRV n. 3583/2009</t>
-[...2 lines deleted...]
-      <c r="D530" t="inlineStr"/>
+          <t>DDG 471/2019 e DGR 778/2018</t>
+        </is>
+      </c>
+      <c r="D530" t="inlineStr">
+        <is>
+          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
+        </is>
+      </c>
       <c r="E530" t="inlineStr">
         <is>
-          <t>DELIBERA N. 815 DEL 20/12/2018</t>
+          <t>RIMBORSI TIROCINI SIL DISTRETTO 4 GIUGNO 2019</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Associazione Italiana Mutilati della Voce Onlus di Verona codice fiscale - Partita IVA 80025880230</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>19,832.16</t>
+          <t>€ 310,977.76</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>L. 19/2011 - art. 45 L n. 833/1978 0</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>DIRETTORE AMMINISTRATIVO DI OSPEDALE</t>
+          <t>U.O.S. Attività Amministrativa Socio Santaria - Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t>DELIBERA N. 864 DEL 28/12/2018</t>
+          <t>LIQUIDAZIONE DEL MESE DI GIUGNO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE (ICD a/sla/p/f) AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>contributi alle comunità religiose anno 2014 dgr 2009 del 06/12/2016 Decreto 130 del 06/12/2016</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio-Aprile 2019</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>361830</t>
+          <t>150.949,79 Euro</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>delibera n.549 del 30/08/2018</t>
+          <t>DELIBERA N. 1150 DEL 28/12/2017 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Giuseppe Gagni</t>
+          <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
-          <t>delibera n.549 del 30/08/2018</t>
+          <t>DELIBERA N. 1150 DEL 28/12/2017 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>ALLE FARMACIE RURALI</t>
+          <t>Utenti vari "Progetti di Vita Indipendente e Inclusione Sociale" Bando 2016 DISTRETTO 1 e 2 Periodo da settembre 2018 ad agosto 2019</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>€ 47,653.53</t>
+          <t>€ 52,100.00</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 55/2019</t>
+          <t>Delibera Direttore Generale Aulss9 n°472 del 12 /07/2018</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>Dott.GianMarco Erbisti</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
-          <t>Interventi regionali aggiuntivi a favore delle Farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2019</t>
+          <t>Delibera Direttore Generale Aulss9 n°472 del 12 /07/2018 e come da verbale UVMD</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>enti vari - contributi anno 2018 a sostegno progetto tempo libero soggetti disabili provvedimenti distretti 1 _ 2 e 4</t>
+          <t>progetto PTVA - SOS Bambino international adoption</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>129,244.01</t>
+          <t>5,134.69</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>delibera 661 del 17_10_19 e 753 del 21_11_19</t>
+          <t>DGR 66 del 27.01.2017 - DDG 225/2018</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
+          <t>Direttrice U.O.C. Infanzia, Adolescenza e Famiglia Dott.ssa Maria Scudellari</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>erogazione del contributo a sostegno e parziale abbattimento dei costi sostenuti dalle associazioni di volontoriato operanti nel campo del tempo libero ed integrazione sociale a favore di soggetti disabili distretto 1_2 e 4</t>
+          <t>contributo a parziale abbattimento dei costi che gli enti sostengono nell’ambito del progetto PTVA DGR 66 del 27.01.2017. Enti che la Regione Veneto ha indicato per ragioni tecnico qualitative dalla stessa Regione valutate.</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2019</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2018</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>40.696,00 Euro</t>
+          <t>29.766,00 Euro</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>Dott. Elmer Soffiati</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizi Integrazione Lavorativa Distretto 3 periodo Maggio - Agosto19</t>
+          <t>DIOCESI DI VERONA, Codice Fiscale e Partita IVA n. 93019070239,</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>77.420,38 Euro</t>
+          <t>169,600.00</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Delibera n° 471 del 01/08/2019</t>
-[...7 lines deleted...]
-      <c r="E536" t="inlineStr"/>
+          <t>art. 19 Costituzione- art. 11 Accordo Santa Sede e Repubblica Italiana 18/02/1984 esecutivo con L. 25/03/1985 n. 121 - L. 833/1978 - DPR 20/12/1979 n. 761 - L.56/1994 - DLgs 502/1992 e DGRV n. 3583/2009</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr"/>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 815 DEL 20/12/2018</t>
+        </is>
+      </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizi Integrazione Lavorativa Distretto 3 periodo gennaio- aprile 2019</t>
+          <t>Associazione Italiana Mutilati della Voce Onlus di Verona codice fiscale - Partita IVA 80025880230</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>82652,20 Euro</t>
+          <t>19,832.16</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Delibera n° 471 del 01/08/2019</t>
+          <t>L. 19/2011 - art. 45 L n. 833/1978 0</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati</t>
-[...2 lines deleted...]
-      <c r="E537" t="inlineStr"/>
+          <t>DIRETTORE AMMINISTRATIVO DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 864 DEL 28/12/2018</t>
+        </is>
+      </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Ai Farmacisti Titolari/Direttori delle Farmacie rurali sussidiate del territorio dell'Azienda Ulss 9 Scaligera</t>
+          <t>contributi alle comunità religiose anno 2014 dgr 2009 del 06/12/2016 Decreto 130 del 06/12/2016</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>€ 26,225.85</t>
+          <t>361830</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>LR 78/1080</t>
+          <t>delibera n.549 del 30/08/2018</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>UOS attività amministrativa socio sanitaria dott.Giuseppe Gagni</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t>Aggiornamento dell'allegato A alla determina n. 1800 del 31.10.2018 relativa al contributo dell'indennità di residenza alle Farmacie rurali per l'anno 2019</t>
+          <t>delibera n.549 del 30/08/2018</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2019</t>
+          <t>ALLE FARMACIE RURALI</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>41.968,00 Euro</t>
+          <t>€ 47,653.53</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DGR n. 375/2017 - DDR n. 55/2019</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>Interventi regionali aggiuntivi a favore delle Farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2019</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE CITTADINANZATTIVA TRIBUNALE PER I DIRITTI DEL MALATO E DELL'ANZIANO ONLUS - LEGNAGO VIAXXIV MAGGIO, 10 - CODICE FISCALE E P. IVA 910047402381</t>
+          <t>enti vari - contributi anno 2018 a sostegno progetto tempo libero soggetti disabili provvedimenti distretti 1 _ 2 e 4</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>7,000.00</t>
-[...2 lines deleted...]
-      <c r="C540" t="inlineStr"/>
+          <t>129,244.01</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr">
+        <is>
+          <t>delibera 661 del 17_10_19 e 753 del 21_11_19</t>
+        </is>
+      </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>DIRETTORE U.O.C. DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
-[...2 lines deleted...]
-      <c r="E540" t="inlineStr"/>
+          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>erogazione del contributo a sostegno e parziale abbattimento dei costi sostenuti dalle associazioni di volontoriato operanti nel campo del tempo libero ed integrazione sociale a favore di soggetti disabili distretto 1_2 e 4</t>
+        </is>
+      </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)-anno 2018</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2019</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>€ 1,901,444</t>
+          <t>40.696,00 Euro</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>D.G.R. 1338/2013 - D.G.R. 1047/2015</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>Dott. Erbisti GianMarco - UOS Attività Amm.va Socio Sanitaria</t>
+          <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICDa/ICDsla/ICDp/ICDf/ICDm/ICDb): liquidazioni periodo agosto-dicembre 2018.</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Erogazione contributi per Associazioni di Volontariato nel settore Alcoldipendenze; Valutazione progetti presentati e ammessi a contributo; anno 2018</t>
+          <t>Utenti Vari Servizi Integrazione Lavorativa Distretto 3 periodo Maggio - Agosto19</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>€ 72,000.00</t>
+          <t>77.420,38 Euro</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>L.R. 40/93; Legge n.266/1991; Delib. n. 537 del 2308.2018; Delib. n. 651 del 11/10/2018</t>
+          <t>Delibera n° 471 del 01/08/2019</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale / Dipartimento per le Dipendenze ULSS 9</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott. Elmer Soffiati</t>
+        </is>
+      </c>
+      <c r="E542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Farmacia Selva di Progno - C.F. RDGGTR72C22L781A</t>
+          <t>Utenti Vari Servizi Integrazione Lavorativa Distretto 3 periodo gennaio- aprile 2019</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>€ 5,321.01</t>
+          <t>82652,20 Euro</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>Delibera n° 471 del 01/08/2019</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott. Elmer Soffiati</t>
+        </is>
+      </c>
+      <c r="E543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Farmacia Dott.ssa Erika Zerbinato - C.F. ZRBRKE72T60E512W</t>
+          <t>Ai Farmacisti Titolari/Direttori delle Farmacie rurali sussidiate del territorio dell'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>€ 3,940.56</t>
+          <t>€ 26,225.85</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>LR 78/1080</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
           <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
+          <t>Aggiornamento dell'allegato A alla determina n. 1800 del 31.10.2018 relativa al contributo dell'indennità di residenza alle Farmacie rurali per l'anno 2019</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Farmacia Fiori snc - C.F. LLALSN68T27A794N</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2019</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>€ 4,819.54</t>
+          <t>41.968,00 Euro</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>utenti vari icd distretto 4 2017</t>
+          <t>ASSOCIAZIONE CITTADINANZATTIVA TRIBUNALE PER I DIRITTI DEL MALATO E DELL'ANZIANO ONLUS - LEGNAGO VIAXXIV MAGGIO, 10 - CODICE FISCALE E P. IVA 910047402381</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>3798384</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>dgrv 1338 del 2013</t>
+          <t>LEGGE N. 383/2000 E L.R. 27/2001</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>Direttore UOC non autosufficienza Dott. Gabriele Bezzan</t>
-[...6 lines deleted...]
-      </c>
+          <t>DIRETTORE U.O.C. DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>utenti vari sil distretto 4 2017</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)-anno 2018</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>253612.23</t>
+          <t>€ 1,901,444</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>deliberazione ulss9 743 del 2017</t>
+          <t>D.G.R. 1338/2013 - D.G.R. 1047/2015</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>Direttore UOC non autosufficienza Dott. Gabriele Bezzan</t>
+          <t>Dott. Erbisti GianMarco - UOS Attività Amm.va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>procedura prevista dalla deliberazione ulss 9 743 del 2017</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICDa/ICDsla/ICDp/ICDf/ICDm/ICDb): liquidazioni periodo agosto-dicembre 2018.</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLA GRADUATORIA ICDm DEL III° TRIMESTRE 2017, E DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI SETTEMBRE 2017</t>
+          <t>Erogazione contributi per Associazioni di Volontariato nel settore Alcoldipendenze; Valutazione progetti presentati e ammessi a contributo; anno 2018</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>€. 204.285,00</t>
+          <t>€ 72,000.00</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 948 DEL 09/11/2017</t>
+          <t>L.R. 40/93; Legge n.266/1991; Delib. n. 537 del 2308.2018; Delib. n. 651 del 11/10/2018</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>UOC Direzione Amministrativa Territoriale / Dipartimento per le Dipendenze ULSS 9</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>DISTRETTO 3- IMPEGNATIVE DI CURA DOMICILIARE (ICD): PRESA D'ATTO DELLA GRADUATORIA ICDm DEL III° TRIMESTRE 2017, E DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI SETTEMBRE 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
+          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per l'erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando per la presentazione di Progetti.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N.2461 DEL 20/12/2017 AVENTE PER OGGETTO:&amp;quot;ASSISTITO B.A.-ACCONTO SPESE PER CURE DI NEURORIABILITAZIONE - FORMA INDIRETTA - KLINIK VALENS (CH)-PERIODO 07/01-24/02/2018&amp;quot; - RETTIFICA</t>
+          <t>Farmacia Selva di Progno - C.F. RDGGTR72C22L781A</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>EURO 43549,55</t>
+          <t>€ 5,321.01</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 - DPCM 1/12/2000 - DGR 2878 DEL 17/09/2004</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2546 DEL 29/12/2017</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Farmacia Gallo Dott.ssa Silvia - C.F. GLLSLV80L59C890X</t>
+          <t>Farmacia Dott.ssa Erika Zerbinato - C.F. ZRBRKE72T60E512W</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>€ 4,264.63</t>
+          <t>€ 3,940.56</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
           <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
           <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
           <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera</t>
+          <t>Farmacia Fiori snc - C.F. LLALSN68T27A794N</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>€ 45,779.69</t>
+          <t>€ 4,819.54</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>DGR n. 279 del 14.03.2017 - Decreto n. 162 del 20.10.2017 - Delibera Direttore Generale n. 550 del 30.08.2018</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
           <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
-          <t>Erogazione compenso alle Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera aderenti al Progetto Regionale &amp;quot;Farmacia dei Servizi&amp;quot; anno 2017 in attuazione del Decreto n. 162 del 20.10.2017</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Farmacia Dal Colle Giuliana - C.F. DLCGLN52S62B402V</t>
+          <t>utenti vari icd distretto 4 2017</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>€ 4,879.71</t>
+          <t>3798384</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>dgrv 1338 del 2013</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direttore UOC non autosufficienza Dott. Gabriele Bezzan</t>
         </is>
       </c>
       <c r="E552" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
+          <t>procedura prevista dalla dgrv 1338 del 2013</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>ANGIARI 01275970232; BEVILACQUA 82001750239; BONAVIGO 00663500239; BOSCHI S.ANNA 00686570235; BOVOLONE 00659880231; CASALEONE 00659900237; CASTAGNARO 82005890239; CEREA 00659890230; CONCAMARISE 82002330239; GAZZO VERONESE 82002770236; ISOLA RIZZA 00660940230; LEGNAGO 00597030238; MINERBE 00345850234; NOGARA 80092120231; OPPEANO 80030260238; PALU’ 00680720233; RONCO ALL'ADIGE 80007680236; ROVERCHIARA 82002370235; SALIZZOLE 00709050231; SANGUINETTO 00661100230; S.PIETRO DI MORUBIO 82002650230; SORGA’ 80010890232; TERRAZZO 82001090230; VILLABARTOLOMEA 82000850238; ZEVIO 00660750233.</t>
+          <t>utenti vari sil distretto 4 2017</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>€. 408.998,61</t>
+          <t>253612.23</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>DELIBERA N. 636 DEL 13/07/2017</t>
+          <t>deliberazione ulss9 743 del 2017</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Direttore UOC non autosufficienza Dott. Gabriele Bezzan</t>
         </is>
       </c>
       <c r="E553" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 – DGR N. 2004/2016 E DGR N. 2213/2016. ASSEGNAZIONE CONTRIBUTI ANNO 2016 AI COMUNI DEL DISTRETTO 3 PER L'ASSISTENZA DOMICILIARE INTEGRATA.</t>
+          <t>procedura prevista dalla deliberazione ulss 9 743 del 2017</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Enti Vari - ICD B - Distreti 1 e 2 periodo luglio - dicembre 2017</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLA GRADUATORIA ICDm DEL III° TRIMESTRE 2017, E DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI SETTEMBRE 2017</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>1016760</t>
-[...2 lines deleted...]
-      <c r="C554" t="inlineStr"/>
+          <t>€. 204.285,00</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr">
+        <is>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 948 DEL 09/11/2017</t>
+        </is>
+      </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
-[...2 lines deleted...]
-      <c r="E554" t="inlineStr"/>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+        </is>
+      </c>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>DISTRETTO 3- IMPEGNATIVE DI CURA DOMICILIARE (ICD): PRESA D'ATTO DELLA GRADUATORIA ICDm DEL III° TRIMESTRE 2017, E DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI SETTEMBRE 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
+        </is>
+      </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>ASSISTITO B.A. - ACCONTO SPESE PER CURE DI NEURORIABILITAZIONE - FORMA INDIRETTA -KLINIK (CH) - PERIODO 07/01 - 24/02/2018</t>
+          <t>DETERMINA DIRIGENZIALE N.2461 DEL 20/12/2017 AVENTE PER OGGETTO:"ASSISTITO B.A.-ACCONTO SPESE PER CURE DI NEURORIABILITAZIONE - FORMA INDIRETTA - KLINIK VALENS (CH)-PERIODO 07/01-24/02/2018" - RETTIFICA</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>EURO 43549,55</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
           <t>D.M. 03/11/1989 - DPCM 1/12/2000 - DGR 2878 DEL 17/09/2004</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
           <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2461 DEL 20/12/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2546 DEL 29/12/2017</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>ASSISTITO B.A. - CONCESSIONE ACCONTO SULLE SPESE SANITARIE PER CICLO DI NEURORIABILITAZIONE KLINIK VALENS (CH) PERIODO 07/10 - 28/10/2017</t>
+          <t>Farmacia Gallo Dott.ssa Silvia - C.F. GLLSLV80L59C890X</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>EURO 25930,03</t>
+          <t>€ 4,264.63</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 - DPCM 1/12/2000 - DGR 2878 DEL 17/09/2004</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1921 DEL 13/10/2017</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Ai Farmacisti Titolari/Direttori delle Farmacie rurali sussidiate del territorio dell'Azienda Ulss 9 Scaligera</t>
+          <t>Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>50,230.92</t>
+          <t>€ 45,779.69</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>LR 78/1080</t>
+          <t>DGR n. 279 del 14.03.2017 - Decreto n. 162 del 20.10.2017 - Delibera Direttore Generale n. 550 del 30.08.2018</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
           <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1010 del 20.06.2018</t>
+          <t>Erogazione compenso alle Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera aderenti al Progetto Regionale "Farmacia dei Servizi" anno 2017 in attuazione del Decreto n. 162 del 20.10.2017</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera</t>
+          <t>Farmacia Dal Colle Giuliana - C.F. DLCGLN52S62B402V</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>21,973.35</t>
+          <t>€ 4,879.71</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>Decreto n. 160/2017 - Delibera Direttore Generale n. 419 del 21.06.2018</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
           <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
-          <t>Erogazione contributo alle Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera aderenti al progetto di &amp;quot;Revisione dell'uso dei medicinali dei pazienti affetti da asma&amp;quot; Decreto 160/2017</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>11 Verona - Partita IVA 80025880230 legale rappresentante Rag. Ottorino Zanolli</t>
+          <t>ANGIARI 01275970232; BEVILACQUA 82001750239; BONAVIGO 00663500239; BOSCHI S.ANNA 00686570235; BOVOLONE 00659880231; CASALEONE 00659900237; CASTAGNARO 82005890239; CEREA 00659890230; CONCAMARISE 82002330239; GAZZO VERONESE 82002770236; ISOLA RIZZA 00660940230; LEGNAGO 00597030238; MINERBE 00345850234; NOGARA 80092120231; OPPEANO 80030260238; PALU’ 00680720233; RONCO ALL'ADIGE 80007680236; ROVERCHIARA 82002370235; SALIZZOLE 00709050231; SANGUINETTO 00661100230; S.PIETRO DI MORUBIO 82002650230; SORGA’ 80010890232; TERRAZZO 82001090230; VILLABARTOLOMEA 82000850238; ZEVIO 00660750233.</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>19,832.16</t>
+          <t>€. 408.998,61</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>DPCM 29/11/2001 - Legge quadro 266/1991 - D.lgs 502/1992 e smi L.R. n. 56/1994</t>
+          <t>DELIBERA N. 636 DEL 13/07/2017</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>Direttore U.O.C. Direzione Amministrativa di Ospedale Dott.ssa Flavia Dal Bosco</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
-          <t>Deliberazione n. 313 del 25/05/2018</t>
+          <t>DISTRETTO 3 – DGR N. 2004/2016 E DGR N. 2213/2016. ASSEGNAZIONE CONTRIBUTI ANNO 2016 AI COMUNI DEL DISTRETTO 3 PER L'ASSISTENZA DOMICILIARE INTEGRATA.</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Farmacia Fiori snc - C.F. LLALSN68T27A794N</t>
+          <t>Enti Vari - ICD B - Distreti 1 e 2 periodo luglio - dicembre 2017</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>4,272.36</t>
-[...6 lines deleted...]
-      </c>
+          <t>1016760</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr"/>
       <c r="D560" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Distretto di competenza</t>
+        </is>
+      </c>
+      <c r="E560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Farmacia Dott.ssa Erika Zerbinato - C.F. ZRBRKE72T60E512W</t>
+          <t>ASSISTITO B.A. - ACCONTO SPESE PER CURE DI NEURORIABILITAZIONE - FORMA INDIRETTA -KLINIK (CH) - PERIODO 07/01 - 24/02/2018</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>3,637.02</t>
+          <t>EURO 43549,55</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>D.M. 03/11/1989 - DPCM 1/12/2000 - DGR 2878 DEL 17/09/2004</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2461 DEL 20/12/2017</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Farmacia Dani Dott. Roberto snc - C.F. DNARRT51L02L781U</t>
+          <t>ASSISTITO B.A. - CONCESSIONE ACCONTO SULLE SPESE SANITARIE PER CICLO DI NEURORIABILITAZIONE KLINIK VALENS (CH) PERIODO 07/10 - 28/10/2017</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>3,621.46</t>
+          <t>EURO 25930,03</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>D.M. 03/11/1989 - DPCM 1/12/2000 - DGR 2878 DEL 17/09/2004</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1921 DEL 13/10/2017</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Farmacia Turri Emilio - C.F. TRRMLE51H05E284Z</t>
+          <t>Ai Farmacisti Titolari/Direttori delle Farmacie rurali sussidiate del territorio dell'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>4,349.78</t>
+          <t>50,230.92</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>LR 78/1080</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>Determina Dirigenziale n. 1010 del 20.06.2018</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Farmacia Gallo Dott.ssa Silvia - C.F. GLLSLV80L59C890X</t>
+          <t>Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>3,826.51</t>
+          <t>21,973.35</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>Decreto n. 160/2017 - Delibera Direttore Generale n. 419 del 21.06.2018</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>Erogazione contributo alle Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera aderenti al progetto di "Revisione dell'uso dei medicinali dei pazienti affetti da asma" Decreto 160/2017</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>INVALIDI DI GUERRA E CATEGORIE ASSIMILATE: LIQUIDAZIONE CONTRIBUTI ECONOMICI PER CURE CLIMATICHE, SOGGIORNI TERAPEUTICI, CURE TERMALI E CURE IDROPINICHE A TUTTO IL MESE DI DICEMBRE 2017.</t>
+          <t>11 Verona - Partita IVA 80025880230 legale rappresentante Rag. Ottorino Zanolli</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>€ 3,402.00</t>
+          <t>19,832.16</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
+          <t>DPCM 29/11/2001 - Legge quadro 266/1991 - D.lgs 502/1992 e smi L.R. n. 56/1994</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>Il Dirigente USD attività amministrative ospedale territorio Dott. Dario Artioli</t>
+          <t>Direttore U.O.C. Direzione Amministrativa di Ospedale Dott.ssa Flavia Dal Bosco</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2525 DEL 27/12/2017</t>
+          <t>Deliberazione n. 313 del 25/05/2018</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Coop.va Sociale Self Help onlus</t>
+          <t>Farmacia Fiori snc - C.F. LLALSN68T27A794N</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,272.36</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>ddg n. 825 del 29.12.2016</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Alcologia tel. 045/8075477; dipendenze@aulss9.veneto.it;</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>Apertura bando per la presentazione di progetti per l'erogazione di contributi a sostegno e parziale abbattimento dei costi sostenuti da Enti, aventi diritto ed operanti sull'ambito territoriale del Dustretto 1 (esperienze di prevenzione e reinserimento con int. riabilitativi ed. e socio-sanitari di sostegno a tdp e alc; anno 2017</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Coop.va Sociale Il Samaritano onlus</t>
+          <t>Farmacia Dott.ssa Erika Zerbinato - C.F. ZRBRKE72T60E512W</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>16,299.50</t>
+          <t>3,637.02</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Sezione di Reinserimento Sociale tel. 045/8408074; dipendenze@aulss9.veneto.it;</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale accreditato, riconosciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno di progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Coop.va Sociale Azalea onlus</t>
+          <t>Farmacia Dani Dott. Roberto snc - C.F. DNARRT51L02L781U</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>14,754.00</t>
+          <t>3,621.46</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
-[...2 lines deleted...]
-      <c r="D568" t="inlineStr"/>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+        </is>
+      </c>
+      <c r="D568" t="inlineStr">
+        <is>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+        </is>
+      </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale accreditato, riconosciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno di progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Coop.va Sociale Self Help onlus</t>
+          <t>Farmacia Turri Emilio - C.F. TRRMLE51H05E284Z</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>1,600.00</t>
+          <t>4,349.78</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Sezione di Reinserimento Sociale tel. 045/8408074; dipendenze@aulss9.veneto.it;</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale accreditato, riconosciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno di progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>utenti vari servizio integrazione lavorativa distretto 1-2 GENNAIO-FEBBRAIO 2018</t>
+          <t>Farmacia Gallo Dott.ssa Silvia - C.F. GLLSLV80L59C890X</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>66457.5</t>
+          <t>3,826.51</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>DELIBERA N.1150 DEL 28/12/2017</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>DOTT.ELMER SOFFIATI</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
-          <t>DELIBERA N.1150/2017</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAMENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO ex ulss 20</t>
+          <t>INVALIDI DI GUERRA E CATEGORIE ASSIMILATE: LIQUIDAZIONE CONTRIBUTI ECONOMICI PER CURE CLIMATICHE, SOGGIORNI TERAPEUTICI, CURE TERMALI E CURE IDROPINICHE A TUTTO IL MESE DI DICEMBRE 2017.</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>57,444.92</t>
+          <t>€ 3,402.00</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 828 del 29/12/2016</t>
+          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
+          <t>Il Dirigente USD attività amministrative ospedale territorio Dott. Dario Artioli</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>bando pubblico ex DGRV n. 1463 del 21 settembre 2016</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2525 DEL 27/12/2017</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>utenti vari sil distretto 4 2018</t>
+          <t>Coop.va Sociale Self Help onlus</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>47498.34</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>deliberazione 743 del 2017 ulss 9</t>
+          <t>ddg n. 825 del 29.12.2016</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>Direttore UOC non autosufficienza Dott. Gabriele Bezzan</t>
+          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Alcologia tel. 045/8075477; dipendenze@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
-          <t>deliberazione 743 del 2017 ulss 9</t>
+          <t>Apertura bando per la presentazione di progetti per l'erogazione di contributi a sostegno e parziale abbattimento dei costi sostenuti da Enti, aventi diritto ed operanti sull'ambito territoriale del Dustretto 1 (esperienze di prevenzione e reinserimento con int. riabilitativi ed. e socio-sanitari di sostegno a tdp e alc; anno 2017</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>associazione C.S.I. contributo anno 2017 a sostegno di attività sportiva svolta a favore di soggetti disabili cig n. 72178538B7</t>
+          <t>Coop.va Sociale Il Samaritano onlus</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>75000</t>
+          <t>16,299.50</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE N.120 DEL 01/03/2018</t>
+          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>DIREZIONE AMMINISTRATIVA TERRITORIALE DOTT.GABRIELE GATTI</t>
+          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Sezione di Reinserimento Sociale tel. 045/8408074; dipendenze@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;amp;id=90</t>
+          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale accreditato, riconosciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno di progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Coop.va Sociale Comunità dei Giovani onlus</t>
+          <t>Coop.va Sociale Azalea onlus</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>7,160.00</t>
+          <t>14,754.00</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
           <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
         </is>
       </c>
-      <c r="D574" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
-          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale Accreditato, riconsciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno dei progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
+          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale accreditato, riconosciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno di progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DEL TITOLARE DI TESSERA SANITARIA N. 501096163.</t>
+          <t>Coop.va Sociale Self Help onlus</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>€ 1,300.17</t>
+          <t>1,600.00</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>DGRV n. 631 del 07.03.2006; il titolare della tessera sanitaria n. 501096163 residente a Villa Bartolomea VR, in data 14/03/2018 ha presentato domanda, ai sensi della DGRV n. 631/06</t>
+          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Sezione di Reinserimento Sociale tel. 045/8408074; dipendenze@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 552 del 28/03/2018</t>
+          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale accreditato, riconosciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno di progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>icd b 2°sem e m 4°sem comuni vari anno 2017</t>
+          <t>utenti vari servizio integrazione lavorativa distretto 1-2 GENNAIO-FEBBRAIO 2018</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>3203360</t>
+          <t>66457.5</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>determina n.606 del 06/04/2018 DGRV 1338_2013</t>
+          <t>DELIBERA N.1150 DEL 28/12/2017</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
+          <t>DOTT.ELMER SOFFIATI</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
-          <t>scorrimento graduatorie da provvedimento regionale e trasferimento ai comuni responsabili dell'istruttoria</t>
+          <t>DELIBERA N.1150/2017</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Farmacia Costabella di Zoppi Maria Laura - C.F. ZPPMLR45A50A737C</t>
+          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAMENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO ex ulss 20</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>10,506.32</t>
+          <t>57,444.92</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>Deliberazione del Direttore Generale n. 828 del 29/12/2016</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>bando pubblico ex DGRV n. 1463 del 21 settembre 2016</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Farmacia Comunale Dott. Carlo Barioni - C.F. BRNCRL72E31D548Y</t>
+          <t>utenti vari sil distretto 4 2018</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>3,245.90</t>
+          <t>47498.34</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>deliberazione 743 del 2017 ulss 9</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direttore UOC non autosufficienza Dott. Gabriele Bezzan</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>deliberazione 743 del 2017 ulss 9</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Farmacia Rossignoli di Cristina - Maddalena e Carla snc C.F. RSSCRL66A44L781A</t>
+          <t>associazione C.S.I. contributo anno 2017 a sostegno di attività sportiva svolta a favore di soggetti disabili cig n. 72178538B7</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>3,635.84</t>
+          <t>75000</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>DELIBERAZIONE N.120 DEL 01/03/2018</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>DIREZIONE AMMINISTRATIVA TERRITORIALE DOTT.GABRIELE GATTI</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;id=90</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Farmacia Lessini - C.F. GMBGDN53P20C041E</t>
+          <t>Coop.va Sociale Comunità dei Giovani onlus</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>8,544.42</t>
+          <t>7,160.00</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Sezione di Reinserimento Sociale tel. 045/8408074; dipendenze@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale Accreditato, riconsciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno dei progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Farmacia Santa Maria - C.F. FCCNTN58L11E522G</t>
+          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DEL TITOLARE DI TESSERA SANITARIA N. 501096163.</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>5,387.66</t>
+          <t>€ 1,300.17</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>DGRV n. 631 del 07.03.2006; il titolare della tessera sanitaria n. 501096163 residente a Villa Bartolomea VR, in data 14/03/2018 ha presentato domanda, ai sensi della DGRV n. 631/06</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>Determina Dirigenziale n. 552 del 28/03/2018</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Farmacia Dal Colle Giuliana - C.F. DLCGLN52S62B402V</t>
+          <t>icd b 2°sem e m 4°sem comuni vari anno 2017</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>4,413.17</t>
+          <t>3203360</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>determina n.606 del 06/04/2018 DGRV 1338_2013</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>scorrimento graduatorie da provvedimento regionale e trasferimento ai comuni responsabili dell'istruttoria</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Farmacie pubbliche e private convenzionate afferenti al Distretto 1 e 2 Ulss 9 Scaligera</t>
+          <t>Farmacia Costabella di Zoppi Maria Laura - C.F. ZPPMLR45A50A737C</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>10,045.12</t>
+          <t>10,506.32</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>DGR n. 1919 del 23.12.2015 - Nota Regionale Prot. 397804 del 17.10.2016 - Delibera Direttore Generale n. 1115 del 28.12.2017</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>Direttore UOC Servizio Farmaceutico Territoriale Dott. Luigi Mezzalira</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E583" t="inlineStr">
         <is>
-          <t>Corresponsione alle Farmacie pubbliche e private convenzionate afferenti al Distretto 1 e 2 delle competenze dovute per lo svolgimento del servizio di prenotazione e consegna referto come da Accordo Regionale Progetto Farmacup</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAM ENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. BANDO POTENZIAMENTO RETE E CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO DISTRETTO 2. Nr. gara 6706346</t>
+          <t>Farmacia Comunale Dott. Carlo Barioni - C.F. BRNCRL72E31D548Y</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>7750</t>
+          <t>3,245.90</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 214/2018</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E584" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;amp;id=113</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Enti vari - distretto 3 e distretto 4 progetti di rete familiari DGRV1251/2016</t>
+          <t>Farmacia Rossignoli di Cristina - Maddalena e Carla snc C.F. RSSCRL66A44L781A</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>15,300.00</t>
+          <t>3,635.84</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>delibera 226 del 12/04/2018 - DGRV 1251/2016</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Giuseppe Gagni</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E585" t="inlineStr">
         <is>
-          <t>convenzione: https://simog.anticorruzione.it/AVCP-SimogWeb/checkAuthentication</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>utenti vari - Distretti 1 e 2 Servizio Integrazione Lavorativa contributi S.I.L. novembre dicembre 2017</t>
+          <t>Farmacia Lessini - C.F. GMBGDN53P20C041E</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>65818.00</t>
+          <t>8,544.42</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>deliberazione 821/2016</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 821 del 29/12/2016</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>UTENTI VARI DISTRETTO 3 – PRESA D’ATTO ATTIVAZIONE IMPEGNATIVA DI CURA DOMICILAIARE IN FAVORE DI PERSONE AFFETTE DA SCLEROSI LATERALE AMIOTROFICA (IDCsla): DI CUI ALLE DGR N. 571/2017 E N. 964/2017 E APPROVAZIONE GRADUATORIE ICDsla, ICDa, ICDf E ICDp DEI MESI DI LUGLIO E AGOSTO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>Farmacia Santa Maria - C.F. FCCNTN58L11E522G</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>€. 127.880,00</t>
+          <t>5,387.66</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>DELIBERA N. 780 DEL 14/09/2017</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 – PRESA D’ATTO ATTIVAZIONE IMPEGNATIVA DI CURA DOMICILAIARE IN FAVORE DI PERSONE AFFETTE DA SCLEROSI LATERALE AMIOTROFICA (IDCsla): DI CUI ALLE DGR N. 571/2017 E N. 964/2017 E APPROVAZIONE GRADUATORIE ICDsla, ICDa, ICDf E ICDp DEI MESI DI LUGLIO E AGOSTO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Enti Vari - ICD M - Distreti 1 e 2 periodo luglio - dicembre 2017</t>
+          <t>Farmacia Dal Colle Giuliana - C.F. DLCGLN52S62B402V</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>277200</t>
-[...2 lines deleted...]
-      <c r="C588" t="inlineStr"/>
+          <t>4,413.17</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr">
+        <is>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+        </is>
+      </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
-[...2 lines deleted...]
-      <c r="E588" t="inlineStr"/>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+        </is>
+      </c>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+        </is>
+      </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Farmacia Costabella - C.F. CTTDRD81A01L781F</t>
+          <t>Farmacie pubbliche e private convenzionate afferenti al Distretto 1 e 2 Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>€ 11,274.39</t>
+          <t>10,045.12</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>DGR n. 1919 del 23.12.2015 - Nota Regionale Prot. 397804 del 17.10.2016 - Delibera Direttore Generale n. 1115 del 28.12.2017</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direttore UOC Servizio Farmaceutico Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E589" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
+          <t>Corresponsione alle Farmacie pubbliche e private convenzionate afferenti al Distretto 1 e 2 delle competenze dovute per lo svolgimento del servizio di prenotazione e consegna referto come da Accordo Regionale Progetto Farmacup</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>enti vari - contributi anno 2017 a sostegno progetto tempo libero soggetti disabili provvedimenti distretti 1 e 2</t>
+          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAM ENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. BANDO POTENZIAMENTO RETE E CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO DISTRETTO 2. Nr. gara 6706346</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>70,126.50</t>
+          <t>7750</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>delibera n. 440 del 28/06/2018</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 214/2018</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
           <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t>erogazione del contributo a sostegno e parziale abbattimento dei costi sostenuti dalle associazioni di volontariato operanti nel campo del tempo libero ed integrazione sociale a favore di soggetti disabili distretti 1 e 2;</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;id=113</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>contributi per la modifica degli strumenti di guida art.27 legge 104 del 1992 anno 2017</t>
+          <t>Enti vari - distretto 3 e distretto 4 progetti di rete familiari DGRV1251/2016</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>13266.31</t>
+          <t>15,300.00</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>art.27 legge 104 del 1992 prot.368689 Regione Veneto,pec prot.n.0170499 aulss 9 scaligera</t>
+          <t>delibera 226 del 12/04/2018 - DGRV 1251/2016</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>dott.Giuseppe Ggani</t>
+          <t>UOS attività amministrativa socio sanitaria dott.Giuseppe Gagni</t>
         </is>
       </c>
       <c r="E591" t="inlineStr">
         <is>
-          <t>delibera n. 229 del 12/042018</t>
+          <t>convenzione: https://simog.anticorruzione.it/AVCP-SimogWeb/checkAuthentication</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Distretto 4 ICD iv° trim.2017 e programmazione anno 2018</t>
+          <t>utenti vari - Distretti 1 e 2 Servizio Integrazione Lavorativa contributi S.I.L. novembre dicembre 2017</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>3,973,668.00</t>
+          <t>65818.00</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>determina n.675 del 20.04.2018</t>
+          <t>deliberazione 821/2016</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>DOTT.GIANMARCO ERBISTI</t>
-[...2 lines deleted...]
-      <c r="E592" t="inlineStr"/>
+          <t>Direttore Distretto di competenza</t>
+        </is>
+      </c>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>Deliberazione del Direttore Generale n. 821 del 29/12/2016</t>
+        </is>
+      </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Enti vari - &amp;quot;PROGETTO SOLLIEVO&amp;quot; Finanziamento anno 2018-DGRV N.1489 del 18/09/2017.Continuazione attività anno 2018</t>
+          <t>UTENTI VARI DISTRETTO 3 – PRESA D’ATTO ATTIVAZIONE IMPEGNATIVA DI CURA DOMICILAIARE IN FAVORE DI PERSONE AFFETTE DA SCLEROSI LATERALE AMIOTROFICA (IDCsla): DI CUI ALLE DGR N. 571/2017 E N. 964/2017 E APPROVAZIONE GRADUATORIE ICDsla, ICDa, ICDf E ICDp DEI MESI DI LUGLIO E AGOSTO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>173,554.92</t>
+          <t>€. 127.880,00</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>delibera n.251 del 19/04/2018</t>
+          <t>DELIBERA N. 780 DEL 14/09/2017</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
-[...2 lines deleted...]
-      <c r="E593" t="inlineStr"/>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+        </is>
+      </c>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>DISTRETTO 3 – PRESA D’ATTO ATTIVAZIONE IMPEGNATIVA DI CURA DOMICILAIARE IN FAVORE DI PERSONE AFFETTE DA SCLEROSI LATERALE AMIOTROFICA (IDCsla): DI CUI ALLE DGR N. 571/2017 E N. 964/2017 E APPROVAZIONE GRADUATORIE ICDsla, ICDa, ICDf E ICDp DEI MESI DI LUGLIO E AGOSTO 2017 E RELATIVE LIQUIDAZIONI.</t>
+        </is>
+      </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Fondazione Historie onlus ETS</t>
+          <t>Enti Vari - ICD M - Distreti 1 e 2 periodo luglio - dicembre 2017</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>7750</t>
-[...6 lines deleted...]
-      </c>
+          <t>277200</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr"/>
       <c r="D594" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Distretto di competenza</t>
+        </is>
+      </c>
+      <c r="E594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DEL TITOLARE DI TESSERA SANITARIA N. 690178499.</t>
+          <t>Farmacia Costabella - C.F. CTTDRD81A01L781F</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>€ 1,809.06</t>
+          <t>€ 11,274.39</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>DGRV n. 631 del 07.03.2006; il titolare della tessera sanitaria n. 690178499 in data 28/02/2018 ha presentato domanda.</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E595" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N. 426 DEL 14/03/2018</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>FEVOS ONLUS - CONTRIBUTI ANNO 2017 A SOSTEGNO DI PROGETTO TRASPORTO ED ACCOMPAGNAMENTO DI SOGGETTI AFFERENTI L’AREA SOCIALE E NON AUTOSUFFICIENZA INTEGRATI E DI AIUTO ALLE PERSONE IN DIFFICOLTÀ. PROVVEDIMENTI DISTRETTI 1 E 2. CIG - 7226644F45.</t>
+          <t>enti vari - contributi anno 2017 a sostegno progetto tempo libero soggetti disabili provvedimenti distretti 1 e 2</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>22,117.50</t>
+          <t>70,126.50</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>deliberazione n. 52/2018</t>
+          <t>delibera n. 440 del 28/06/2018</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
+          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E596" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando_apridoc&amp;amp;id=95&amp;amp;allegato=172</t>
+          <t>erogazione del contributo a sostegno e parziale abbattimento dei costi sostenuti dalle associazioni di volontariato operanti nel campo del tempo libero ed integrazione sociale a favore di soggetti disabili distretti 1 e 2;</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Farmacia Dani Dott. Roberto snc - C.F. DNARRT51L02L781U</t>
+          <t>contributi per la modifica degli strumenti di guida art.27 legge 104 del 1992 anno 2017</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>€ 3,737.06</t>
+          <t>13266.31</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>art.27 legge 104 del 1992 prot.368689 Regione Veneto,pec prot.n.0170499 aulss 9 scaligera</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>dott.Giuseppe Ggani</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1471 n. 05.09.2018</t>
+          <t>delibera n. 229 del 12/042018</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Farmacia Santa Maria - C.F. FCCNTN58L11E522G</t>
+          <t>Distretto 4 ICD iv° trim.2017 e programmazione anno 2018</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>€ 5,569.44</t>
+          <t>3,973,668.00</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>determina n.675 del 20.04.2018</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
-[...6 lines deleted...]
-      </c>
+          <t>DOTT.GIANMARCO ERBISTI</t>
+        </is>
+      </c>
+      <c r="E598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Farmacia Turri Emilio - C.F. TRRMLE51H05E284Z</t>
+          <t>Enti vari - "PROGETTO SOLLIEVO" Finanziamento anno 2018-DGRV N.1489 del 18/09/2017.Continuazione attività anno 2018</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>€ 4,904.66</t>
+          <t>173,554.92</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>delibera n.251 del 19/04/2018</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
+        </is>
+      </c>
+      <c r="E599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Farmacia Lessini - C.F. GMBGDN53P20C041E</t>
+          <t>Fondazione Historie onlus ETS</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>€ 9,148.50</t>
+          <t>7750</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>DELIBERA N.214 DEL 05/04/2018</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;id=113</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>TIROCINI INS/REINSERIMENTO LAVORATIVO</t>
+          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DEL TITOLARE DI TESSERA SANITARIA N. 690178499.</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>32,503.00</t>
-[...2 lines deleted...]
-      <c r="C601" t="inlineStr"/>
+          <t>€ 1,809.06</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr">
+        <is>
+          <t>DGRV n. 631 del 07.03.2006; il titolare della tessera sanitaria n. 690178499 in data 28/02/2018 ha presentato domanda.</t>
+        </is>
+      </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>Direzione UOC Dipendenze Verona; tel. 045/8076201 - 8622235; Reinserimento 045/8408074; reinserimento@aulss9.veneto.it;</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t>modalità previste DGRV 1324 del 23.07.2013; progetto formativo; referente o tutor didattico - organizzativo, soggetto ospitante, ecc.</t>
+          <t>DETERMINA DIRIGENZIALE N. 426 DEL 14/03/2018</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: EROGAZIONE DI ACCONTO AL TITOLARE DI TESSERA SANITARIA N. 602016736 PER CONTO DEL FIGLIO TITOLARE DI TESSERA SANITARIA N. 612570549.</t>
+          <t>FEVOS ONLUS - CONTRIBUTI ANNO 2017 A SOSTEGNO DI PROGETTO TRASPORTO ED ACCOMPAGNAMENTO DI SOGGETTI AFFERENTI L’AREA SOCIALE E NON AUTOSUFFICIENZA INTEGRATI E DI AIUTO ALLE PERSONE IN DIFFICOLTÀ. PROVVEDIMENTI DISTRETTI 1 E 2. CIG - 7226644F45.</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>€ 19,254.41</t>
+          <t>22,117.50</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
+          <t>deliberazione n. 52/2018</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N. 1053 DEL 27/06/2018</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando_apridoc&amp;id=95&amp;allegato=172</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>contributi alle comunità religiose anno 2015 dgrv 2197/2017</t>
+          <t>Farmacia Dani Dott. Roberto snc - C.F. DNARRT51L02L781U</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>371,651.00</t>
+          <t>€ 3,737.06</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>delibera n.259 del 19/04/2018</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Giuseppe Gagni</t>
-[...2 lines deleted...]
-      <c r="E603" t="inlineStr"/>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+        </is>
+      </c>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>Determina Dirigenziale n. 1471 n. 05.09.2018</t>
+        </is>
+      </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>utenti vari - IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTI 1 e 2 -NOVEMBRE 2017 -FEBBRAIO 2018</t>
+          <t>Farmacia Santa Maria - C.F. FCCNTN58L11E522G</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>1274671.00</t>
+          <t>€ 5,569.44</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>deliberazioni nn. 198/2017 - 244/2017 - 548/2017 - 619/2017 - 749/2017 - 753/2017 - 951/2017 - 1004/2017</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E604" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 1 e 2: PRESA D'ATTO DELLE GRADUATORIE ICDa,ICDf, ICDp, ICD m, ICD b e ICD SLA anno 2017 E RELATIVE LIQUIDAZIONI. PERIODO NOVEMBRE 2017 - FEBBRAIO 2018</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>UTENTI VARI DISTRETTO 3- IMPEGNATIVE DI CURA DOMICILIARE (ICD): PRESA D'ATTO DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI OTTOBRE E NOVEMBRE 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
+          <t>Farmacia Turri Emilio - C.F. TRRMLE51H05E284Z</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>€. 128.570,00</t>
+          <t>€ 4,904.66</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 1045 DEL 15/12/2017</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E605" t="inlineStr">
         <is>
-          <t>DISTRETTO 3- IMPEGNATIVE DI CURA DOMICILIARE (ICD): PRESA D'ATTO DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI OTTOBRE E NOVEMBRE 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: I° SEM. 2017 E ICD MESE DI GIUGNO</t>
+          <t>Farmacia Lessini - C.F. GMBGDN53P20C041E</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>€. 700.005,00</t>
+          <t>€ 9,148.50</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>DELIBERA N. 680 DEL 27/07/2017</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
-          <t>PRESA D'ATTO DELLA GRADUATORIA ICDb DEL I° SEMESTRE 2017, ICDm DEL II° TRIMESTRE 2017, ICDa e ICDf E ICDp DEI MESE DI GIUGNO 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>UTENTI VARI PRESA D'ATTO DELLA GRADUATORIA ICDm DEL IV° TRIMESTRE 2016, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI DICEMBRE 2016 E RELATIVE LIQUIDAZIONI.</t>
+          <t>TIROCINI INS/REINSERIMENTO LAVORATIVO</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>€. 721.694,00</t>
-[...6 lines deleted...]
-      </c>
+          <t>32,503.00</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr"/>
       <c r="D607" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Direzione UOC Dipendenze Verona; tel. 045/8076201 - 8622235; Reinserimento 045/8408074; reinserimento@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
-          <t>PRESA D'ATTO DELLA GRADUATORIA ICDm DEL IV° TRIMESTRE 2016, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI DICEMBRE 2016 E RELATIVE LIQUIDAZIONI.</t>
+          <t>modalità previste DGRV 1324 del 23.07.2013; progetto formativo; referente o tutor didattico - organizzativo, soggetto ospitante, ecc.</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLA GRADUATORIA ICDm DEL I° TRIMESTRE 2017, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI MARZO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: EROGAZIONE DI ACCONTO AL TITOLARE DI TESSERA SANITARIA N. 602016736 PER CONTO DEL FIGLIO TITOLARE DI TESSERA SANITARIA N. 612570549.</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>€. 198.675,00</t>
+          <t>€ 19,254.41</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>DELIBERA N. 440 DEL 19/05/2017</t>
+          <t>D.M. 03/11/1989, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E608" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLA GRADUATORIA ICDm DEL I° TRIMESTRE 2017, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI MARZO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>DETERMINA DIRIGENZIALE N. 1053 DEL 27/06/2018</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI GENNAIO E FEBBRAIO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>contributi alle comunità religiose anno 2015 dgrv 2197/2017</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>€. 121.874,00</t>
+          <t>371,651.00</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>DELIBERA N. 294 DEL 06/04/2017</t>
+          <t>delibera n.259 del 19/04/2018</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOS attività amministrativa socio sanitaria dott.Giuseppe Gagni</t>
+        </is>
+      </c>
+      <c r="E609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI APRILE E MAGGIO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>utenti vari - IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTI 1 e 2 -NOVEMBRE 2017 -FEBBRAIO 2018</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>€. 125.250,00</t>
+          <t>1274671.00</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>DELIBERA N. 559 DEL 22/06/2017</t>
+          <t>deliberazioni nn. 198/2017 - 244/2017 - 548/2017 - 619/2017 - 749/2017 - 753/2017 - 951/2017 - 1004/2017</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Direttore Distretto di competenza</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI APRILE E MAGGIO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 1 e 2: PRESA D'ATTO DELLE GRADUATORIE ICDa,ICDf, ICDp, ICD m, ICD b e ICD SLA anno 2017 E RELATIVE LIQUIDAZIONI. PERIODO NOVEMBRE 2017 - FEBBRAIO 2018</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAM ENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. BANDO POTENZIAMENTO RETE E CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO DISTRETTI N.1 E 2. Nr. gara 6706346</t>
+          <t>UTENTI VARI DISTRETTO 3- IMPEGNATIVE DI CURA DOMICILIARE (ICD): PRESA D'ATTO DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI OTTOBRE E NOVEMBRE 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>7,015.00</t>
+          <t>€. 128.570,00</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 551 del 15/06/2017</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 1045 DEL 15/12/2017</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
-          <t>bando pubblico https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;amp;id=22</t>
+          <t>DISTRETTO 3- IMPEGNATIVE DI CURA DOMICILIARE (ICD): PRESA D'ATTO DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI OTTOBRE E NOVEMBRE 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>utenti vari - CONTRIBUTO PER SOGGIORNI CLIMATICI A FAVORE DI CITTADINI DISABILI ULTRASESSANTENNI RESIDENTI NEL COMUNE DI VERONA - ANNO 2017.</t>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: I° SEM. 2017 E ICD MESE DI GIUGNO</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>€. 700.005,00</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>DDG 577 04/07/2017</t>
+          <t>DELIBERA N. 680 DEL 27/07/2017</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>Ufficio assistenza Residenziale Dirigente Amministrativo Giuseppe Gagni tel 045/9287001; giuseppe.gagni@aulss9.veneto.it presso la sede della uoc area amministrativa e programmazione socio sanitaria tel 045/9287001 - Antonella Frera 0459287015 afrera@ulss9,veneto.it</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E612" t="inlineStr">
         <is>
-          <t>REGOLAMENTO</t>
+          <t>PRESA D'ATTO DELLA GRADUATORIA ICDb DEL I° SEMESTRE 2017, ICDm DEL II° TRIMESTRE 2017, ICDa e ICDf E ICDp DEI MESE DI GIUGNO 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAM ENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. BANDO POTENZIAMENTO RETE E CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO DISTRETTO N.3. NR. GARA 6706346 – SIMOG.</t>
+          <t>UTENTI VARI PRESA D'ATTO DELLA GRADUATORIA ICDm DEL IV° TRIMESTRE 2016, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI DICEMBRE 2016 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>30,676.00</t>
+          <t>€. 721.694,00</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 569 del 22/06/2017</t>
+          <t>DELIBERA N. 134 DEL 23/02/2017</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
-          <t>Bando pubblico https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;amp;id=22</t>
+          <t>PRESA D'ATTO DELLA GRADUATORIA ICDm DEL IV° TRIMESTRE 2016, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI DICEMBRE 2016 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>CONTRIBUTO PER MODIFICA DEGLI STRUMENTI DI GUIDA ANNO 2017- ART. 27 L. 104/92 - EX ULSS 22</t>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLA GRADUATORIA ICDm DEL I° TRIMESTRE 2017, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI MARZO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>3189,18 EURO</t>
+          <t>€. 198.675,00</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>LEGGE N. 104 DEL 05/02/1992, ART. 27 C.1 - NOTA REGIONE VENETO PROT. N. 368689/E.940.20.1 DEL 04/09/2017</t>
+          <t>DELIBERA N. 440 DEL 19/05/2017</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1834 DEL 04/10/2017</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLA GRADUATORIA ICDm DEL I° TRIMESTRE 2017, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI MARZO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>ASSISTITO B.O. - TRAPIANTATO D'ORGANO - RIMBORSO SPESE SOSTENUTE PER VIAGGI E VITTO - VISITE ED ESAMI POST TRAPIANTO - PERIODO 20/03 - 19/06/2017</t>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI GENNAIO E FEBBRAIO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>212,28 EURO</t>
+          <t>€. 121.874,00</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>D.G.R.V. N. 631 DEL 07/03/2006</t>
+          <t>DELIBERA N. 294 DEL 06/04/2017</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N.1714 DEL 15/09/2017</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI GENNAIO E FEBBRAIO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>EROGAZIONE ACCONTO SU SPESE DA SOSTENERE ALL'ESTERO PER CURE IN FORMA INDIRETTA - ASSISTITO B.A.</t>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI APRILE E MAGGIO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>59942,30 EURO</t>
+          <t>€. 125.250,00</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 - D.P.C.M. 01/12/2000 - D.G.R.V. N. 2878 DEL 17/09/2004</t>
+          <t>DELIBERA N. 559 DEL 22/06/2017</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 975 DEL 31/05/2017</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI APRILE E MAGGIO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>RIMBORSO SPESE SANITARIE PER INVIO CAMPIONI BIOLOGICI PRESSO LA STRUTTURA ESTERA: BIOCORRECTION LTD - ISRAELE - ASSISTITO S.J.R. PERIODO 04/03 - 06/03/2017</t>
+          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAM ENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. BANDO POTENZIAMENTO RETE E CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO DISTRETTI N.1 E 2. Nr. gara 6706346</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>8184,00 EURO</t>
+          <t>7,015.00</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>D.M. 03/11/89 - B.P.C.M.01/12/2000</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 551 del 15/06/2017</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 867 DEL 17/05/2017</t>
+          <t>bando pubblico https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;id=22</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>CONTRIBUTO PER CURE TERMALI, CURE CLIMATICHE E SOGGIORNI TERAPEUTICI A N. 10 ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO</t>
+          <t>utenti vari - CONTRIBUTO PER SOGGIORNI CLIMATICI A FAVORE DI CITTADINI DISABILI ULTRASESSANTENNI RESIDENTI NEL COMUNE DI VERONA - ANNO 2017.</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>6463,80 EURO</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
+          <t>DDG 577 04/07/2017</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Ufficio assistenza Residenziale Dirigente Amministrativo Giuseppe Gagni tel 045/9287001; giuseppe.gagni@aulss9.veneto.it presso la sede della uoc area amministrativa e programmazione socio sanitaria tel 045/9287001 - Antonella Frera 0459287015 afrera@ulss9,veneto.it</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1713 DEL 15/09/2017</t>
+          <t>REGOLAMENTO</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 7 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO SOGGIORNO IN PAESI UE</t>
+          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAM ENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. BANDO POTENZIAMENTO RETE E CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO DISTRETTO N.3. NR. GARA 6706346 – SIMOG.</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>1189,33 EURO</t>
+          <t>30,676.00</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 569 del 22/06/2017</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="E619" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1211 DEL 30/06/2017</t>
+          <t>Bando pubblico https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;id=22</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 8 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO SOGGIORNO IN PAESI UE</t>
+          <t>CONTRIBUTO PER MODIFICA DEGLI STRUMENTI DI GUIDA ANNO 2017- ART. 27 L. 104/92 - EX ULSS 22</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>1286,42 EURO</t>
+          <t>3189,18 EURO</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>LEGGE N. 104 DEL 05/02/1992, ART. 27 C.1 - NOTA REGIONE VENETO PROT. N. 368689/E.940.20.1 DEL 04/09/2017</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
           <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E620" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE 377 DEL 08/03/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1834 DEL 04/10/2017</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>ASSISTITO B.A. RIMBORSO SPESE PER CURE ALL'ESTERO FORMA INDIRETTA - NEURORIABILITAZIONE - PRESSO LA KLINIK VALENS - SVIZZERA PERIODO DAL 09/10 AL 30/10/2016</t>
+          <t>ASSISTITO B.O. - TRAPIANTATO D'ORGANO - RIMBORSO SPESE SOSTENUTE PER VIAGGI E VITTO - VISITE ED ESAMI POST TRAPIANTO - PERIODO 20/03 - 19/06/2017</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>15410,93 EURO</t>
+          <t>212,28 EURO</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>D.M. 03/11/89 D.P.C.M. 01/12/2000 NOTA REGIONALE N. 22722/2015 1/50.1 DEL 30/11/2011 D.G.R.V. N. 2878/2004 - LEGGE 104/92</t>
+          <t>D.G.R.V. N. 631 DEL 07/03/2006</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
           <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E621" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 233 DEL 22/02/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N.1714 DEL 15/09/2017</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>CONTRIBUTO PER CURE TERMALI A NUMERO 7 ASSISTITI INVALIDI DI GUERRA O PER SERVIZIO</t>
+          <t>EROGAZIONE ACCONTO SU SPESE DA SOSTENERE ALL'ESTERO PER CURE IN FORMA INDIRETTA - ASSISTITO B.A.</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>2389,50 EURO</t>
+          <t>59942,30 EURO</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
+          <t>D.M. 03/11/1989 - D.P.C.M. 01/12/2000 - D.G.R.V. N. 2878 DEL 17/09/2004</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
           <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E622" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1210 DEL 30/06/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 975 DEL 31/05/2017</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>CONTRIBUTO PER CURE CLIMATICHE, SOGGIORNI TERAPEUTICI, CURE TERMALI - ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO - RIMBORSO A 4 ASSISTITI</t>
+          <t>RIMBORSO SPESE SANITARIE PER INVIO CAMPIONI BIOLOGICI PRESSO LA STRUTTURA ESTERA: BIOCORRECTION LTD - ISRAELE - ASSISTITO S.J.R. PERIODO 04/03 - 06/03/2017</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>1903,50 EURO</t>
+          <t>8184,00 EURO</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
+          <t>D.M. 03/11/89 - B.P.C.M.01/12/2000</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
           <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E623" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N. 232 DEL 22/02/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 867 DEL 17/05/2017</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>ACAT VERONA EST onlus</t>
+          <t>CONTRIBUTO PER CURE TERMALI, CURE CLIMATICHE E SOGGIORNI TERAPEUTICI A N. 10 ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>€ 8,502.28</t>
+          <t>6463,80 EURO</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E624" t="inlineStr">
         <is>
-          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1713 DEL 15/09/2017</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>ASSISTITO P.G. TRAPIANTATO D'ORGANO - RIMBORSO SPESE PER VIAGGI E VITTO - CONTROLLI POST-TRAPIANTO- PERIODO 24/10/2016 - 22/09/2017</t>
+          <t>RIMBORSO A N. 7 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO SOGGIORNO IN PAESI UE</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>EURO 1271,60</t>
+          <t>1189,33 EURO</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>DGR N.631 DEL 07/03/2006</t>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
           <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E625" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2034 DEL 31/10/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1211 DEL 30/06/2017</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>CONTRIBUTO CURE TERMALI, CURE CLIMATICHE E SOGGIORNI TERAPEUTICI A N. 11 ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO</t>
+          <t>RIMBORSO A N. 8 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO SOGGIORNO IN PAESI UE</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>EURO 5088,00</t>
+          <t>1286,42 EURO</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>L.R.25/2004 - DGRV 1245/2015 - DGRV 114 DEL 27/01/2009</t>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
           <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E626" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2070 DEL 08/11/2014</t>
+          <t>DETERMINAZIONE DIRIGENZIALE 377 DEL 08/03/2017</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>CONTRIBUTO CURE TERMALI, CURE CLIMATICHE E SOGGIORNI TERAPEUTICI A N. 16ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO</t>
+          <t>ASSISTITO B.A. RIMBORSO SPESE PER CURE ALL'ESTERO FORMA INDIRETTA - NEURORIABILITAZIONE - PRESSO LA KLINIK VALENS - SVIZZERA PERIODO DAL 09/10 AL 30/10/2016</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>EURO 6966,00</t>
+          <t>15410,93 EURO</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>L.R.25/2004 - DGRV 1245/2015 - DGRV 114 DEL 27/01/2009</t>
+          <t>D.M. 03/11/89 D.P.C.M. 01/12/2000 NOTA REGIONALE N. 22722/2015 1/50.1 DEL 30/11/2011 D.G.R.V. N. 2878/2004 - LEGGE 104/92</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
           <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E627" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2159 DEL 15/11/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 233 DEL 22/02/2017</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>ASSISTITO S.J.R. - RIMBORSO SPESE PER CURE ALL'ESTERO - INVIO CAMPIONI BIOLOGICI -PRESSO BIOCORRECTION LTD - ISRAELE - PERIODO 05/09 - 10/09/2017</t>
+          <t>CONTRIBUTO PER CURE TERMALI A NUMERO 7 ASSISTITI INVALIDI DI GUERRA O PER SERVIZIO</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>EURO 8360,00</t>
+          <t>2389,50 EURO</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989</t>
+          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
           <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E628" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2071 DEL 08/11/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1210 DEL 30/06/2017</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>utenti vari - Distretti 1 e 2_Servizio Integrazione Lavorativa contributi S.I.L. anno 2017</t>
+          <t>CONTRIBUTO PER CURE CLIMATICHE, SOGGIORNI TERAPEUTICI, CURE TERMALI - ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO - RIMBORSO A 4 ASSISTITI</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>312,302.00</t>
+          <t>1903,50 EURO</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>dleiberazione 821/2016</t>
+          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E629" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 821 del 29/12/2016</t>
+          <t>DETERMINA DIRIGENZIALE N. 232 DEL 22/02/2017</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>utenti vari - IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTi 1 e 2 -GENNAIO-OTTOBRE 2017</t>
+          <t>ACAT VERONA EST onlus</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>2,913,116.15</t>
+          <t>€ 8,502.28</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>deliberazioni nn. 198/2017 - 244/2017 - 548/2017 - 619/2017 - 749/2017 - 753/2017 - 951/2017 - 1004/2017</t>
+          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
+          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="E630" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 1 e 2: PRESA D'ATTO DELLE GRADUATORIE ICDa,ICDf, ICDp, ICD m, ICD b e ICD SLA anno 2017 E RELATIVE LIQUIDAZIONI. PERIODO GENNAIO-OTTOBRE 2017</t>
+          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Enti Vari - ICD B - Distreti 1 e 2 periodo gennaio - giugno 2017</t>
+          <t>ASSISTITO P.G. TRAPIANTATO D'ORGANO - RIMBORSO SPESE PER VIAGGI E VITTO - CONTROLLI POST-TRAPIANTO- PERIODO 24/10/2016 - 22/09/2017</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>1,093,920.00</t>
+          <t>EURO 1271,60</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+          <t>DGR N.631 DEL 07/03/2006</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E631" t="inlineStr">
         <is>
-          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2034 DEL 31/10/2017</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>UTENTI VARI DISTRETTO 3 - PROGRAMMA REGIONALE ATTUATIVO PER GLI INTERVENTI, LA RICERCA E L'ASSISTENZA DOMICILIARE DEI SOGGETTI AFFETTI DA SCLERORI LATERALE AMIOTROFICA (SLA): LIQUIDAZIONE CONTRIBUTI IV° TRIMESTRE 2016.</t>
+          <t>CONTRIBUTO CURE TERMALI, CURE CLIMATICHE E SOGGIORNI TERAPEUTICI A N. 11 ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>€. 4.581,90</t>
+          <t>EURO 5088,00</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>DELIBERA N. 193 DEL 09/03/2017</t>
+          <t>L.R.25/2004 - DGRV 1245/2015 - DGRV 114 DEL 27/01/2009</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E632" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 - PROGRAMMA REGIONALE ATTUATIVO PER GLI INTERVENTI, LA RICERCA E L'ASSISTENZA DOMICILIARE DEI SOGGETTI AFFETTI DA SCLERORI LATERALE AMIOTROFICA (SLA): LIQUIDAZIONE CONTRIBUTI IV° TRIMESTRE 2016. DDR N.2499/11, N. 2354/12, N.1986/2013 E DECRETI DEL DIRIGENTE REGIONALE PER I SERVIZI SOCIALI N. 375/2012 E N. 254/2013.</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2070 DEL 08/11/2014</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Enti Vari - ICD M - Distreti 1 e 2 periodo gennaio - giugno 2017</t>
+          <t>CONTRIBUTO CURE TERMALI, CURE CLIMATICHE E SOGGIORNI TERAPEUTICI A N. 16ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>510,400.00</t>
+          <t>EURO 6966,00</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+          <t>L.R.25/2004 - DGRV 1245/2015 - DGRV 114 DEL 27/01/2009</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
-          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2159 DEL 15/11/2017</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>COOP. EMMANUEL P.I. 1381580230; ASS. S.MARTINO P.I. 0296150234; COOP. ANDERLINI P.I. 01338280231; ASS. PICCOLA FRATERNITA' C.F. 91003350237; FONDAZIONE &amp;quot;M. ZANETTI&amp;quot; P.I. 01396090233; COOP. DON RIGHETT P.I. 01623410238; COOP. LA GINESTRA P.I. 02027400239; COOP L'OFFICINA DELL'AIAS P.I. 02924130236.</t>
+          <t>ASSISTITO S.J.R. - RIMBORSO SPESE PER CURE ALL'ESTERO - INVIO CAMPIONI BIOLOGICI -PRESSO BIOCORRECTION LTD - ISRAELE - PERIODO 05/09 - 10/09/2017</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>€. 38.366,03</t>
+          <t>EURO 8360,00</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>DELIBERA N. 326 del 20/04/2017</t>
+          <t>D.M. 03/11/1989</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E634" t="inlineStr">
         <is>
-          <t>DGR N. 2011/2016 E DDR N. 126/2016 &amp;quot;CONTRIBUTO A RISTORO DELLE SPESE PER IL TRASPORTO E IL VITTO DELLE PERSONE CON DISABILITA' GRAVE FREQUENTANTI I CENTRI DIURNI - ART. 55 L.R. 7/99 - ANNO 2016&amp;quot;. PROVVEDIEMNTO DI RIPARTO DELLA SOMMA E LIQUIDAZIONE.</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2071 DEL 08/11/2017</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>TIROCINI INS/REINSERIMENTO LAVORATIVO</t>
+          <t>utenti vari - Distretti 1 e 2_Servizio Integrazione Lavorativa contributi S.I.L. anno 2017</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>28,122.00</t>
-[...2 lines deleted...]
-      <c r="C635" t="inlineStr"/>
+          <t>312,302.00</t>
+        </is>
+      </c>
+      <c r="C635" t="inlineStr">
+        <is>
+          <t>dleiberazione 821/2016</t>
+        </is>
+      </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>Direzione UOC Dipendenze Verona; telef. 045/8076201 - 8622235; Reinserimento 045/8408074; mail: reinserimento@aulss9.veneto.it;</t>
+          <t>Direttore Distretto di competenza</t>
         </is>
       </c>
       <c r="E635" t="inlineStr">
         <is>
-          <t>modalità previste DGRV 1324 del 23.07.2013; progetto formativo; referente o tutor didattico-organizzativo; soggetto ospitante, ecc.</t>
+          <t>Deliberazione del Direttore Generale n. 821 del 29/12/2016</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>ACAT Basso Veronese onlus 2017</t>
+          <t>utenti vari - IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTi 1 e 2 -GENNAIO-OTTOBRE 2017</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>€ 8,502.28</t>
+          <t>2,913,116.15</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+          <t>deliberazioni nn. 198/2017 - 244/2017 - 548/2017 - 619/2017 - 749/2017 - 753/2017 - 951/2017 - 1004/2017</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+          <t>Direttore Distretto di competenza</t>
         </is>
       </c>
       <c r="E636" t="inlineStr">
         <is>
-          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 1 e 2: PRESA D'ATTO DELLE GRADUATORIE ICDa,ICDf, ICDp, ICD m, ICD b e ICD SLA anno 2017 E RELATIVE LIQUIDAZIONI. PERIODO GENNAIO-OTTOBRE 2017</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>ACAT V.O. Veronese Orientale onlus</t>
+          <t>Enti Vari - ICD B - Distreti 1 e 2 periodo gennaio - giugno 2017</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>€ 8,502.28</t>
+          <t>1,093,920.00</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+          <t>Direttore Distretto di competenza</t>
         </is>
       </c>
       <c r="E637" t="inlineStr">
         <is>
-          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>ACAT VERONA onlus</t>
+          <t>UTENTI VARI DISTRETTO 3 - PROGRAMMA REGIONALE ATTUATIVO PER GLI INTERVENTI, LA RICERCA E L'ASSISTENZA DOMICILIARE DEI SOGGETTI AFFETTI DA SCLERORI LATERALE AMIOTROFICA (SLA): LIQUIDAZIONE CONTRIBUTI IV° TRIMESTRE 2016.</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>€ 4,683.42</t>
+          <t>€. 4.581,90</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+          <t>DELIBERA N. 193 DEL 09/03/2017</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E638" t="inlineStr">
         <is>
-          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+          <t>DISTRETTO 3 - PROGRAMMA REGIONALE ATTUATIVO PER GLI INTERVENTI, LA RICERCA E L'ASSISTENZA DOMICILIARE DEI SOGGETTI AFFETTI DA SCLERORI LATERALE AMIOTROFICA (SLA): LIQUIDAZIONE CONTRIBUTI IV° TRIMESTRE 2016. DDR N.2499/11, N. 2354/12, N.1986/2013 E DECRETI DEL DIRIGENTE REGIONALE PER I SERVIZI SOCIALI N. 375/2012 E N. 254/2013.</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
+          <t>Enti Vari - ICD M - Distreti 1 e 2 periodo gennaio - giugno 2017</t>
+        </is>
+      </c>
+      <c r="B639" t="inlineStr">
+        <is>
+          <t>510,400.00</t>
+        </is>
+      </c>
+      <c r="C639" t="inlineStr">
+        <is>
+          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+        </is>
+      </c>
+      <c r="D639" t="inlineStr">
+        <is>
+          <t>Direttore Distretto di competenza</t>
+        </is>
+      </c>
+      <c r="E639" t="inlineStr">
+        <is>
+          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+        </is>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="inlineStr">
+        <is>
+          <t>COOP. EMMANUEL P.I. 1381580230; ASS. S.MARTINO P.I. 0296150234; COOP. ANDERLINI P.I. 01338280231; ASS. PICCOLA FRATERNITA' C.F. 91003350237; FONDAZIONE "M. ZANETTI" P.I. 01396090233; COOP. DON RIGHETT P.I. 01623410238; COOP. LA GINESTRA P.I. 02027400239; COOP L'OFFICINA DELL'AIAS P.I. 02924130236.</t>
+        </is>
+      </c>
+      <c r="B640" t="inlineStr">
+        <is>
+          <t>€. 38.366,03</t>
+        </is>
+      </c>
+      <c r="C640" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 326 del 20/04/2017</t>
+        </is>
+      </c>
+      <c r="D640" t="inlineStr">
+        <is>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+        </is>
+      </c>
+      <c r="E640" t="inlineStr">
+        <is>
+          <t>DGR N. 2011/2016 E DDR N. 126/2016 "CONTRIBUTO A RISTORO DELLE SPESE PER IL TRASPORTO E IL VITTO DELLE PERSONE CON DISABILITA' GRAVE FREQUENTANTI I CENTRI DIURNI - ART. 55 L.R. 7/99 - ANNO 2016". PROVVEDIEMNTO DI RIPARTO DELLA SOMMA E LIQUIDAZIONE.</t>
+        </is>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="inlineStr">
+        <is>
+          <t>TIROCINI INS/REINSERIMENTO LAVORATIVO</t>
+        </is>
+      </c>
+      <c r="B641" t="inlineStr">
+        <is>
+          <t>28,122.00</t>
+        </is>
+      </c>
+      <c r="C641" t="inlineStr"/>
+      <c r="D641" t="inlineStr">
+        <is>
+          <t>Direzione UOC Dipendenze Verona; telef. 045/8076201 - 8622235; Reinserimento 045/8408074; mail: reinserimento@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="E641" t="inlineStr">
+        <is>
+          <t>modalità previste DGRV 1324 del 23.07.2013; progetto formativo; referente o tutor didattico-organizzativo; soggetto ospitante, ecc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="inlineStr">
+        <is>
+          <t>ACAT Basso Veronese onlus 2017</t>
+        </is>
+      </c>
+      <c r="B642" t="inlineStr">
+        <is>
+          <t>€ 8,502.28</t>
+        </is>
+      </c>
+      <c r="C642" t="inlineStr">
+        <is>
+          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+        </is>
+      </c>
+      <c r="D642" t="inlineStr">
+        <is>
+          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="E642" t="inlineStr">
+        <is>
+          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+        </is>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="inlineStr">
+        <is>
+          <t>ACAT V.O. Veronese Orientale onlus</t>
+        </is>
+      </c>
+      <c r="B643" t="inlineStr">
+        <is>
+          <t>€ 8,502.28</t>
+        </is>
+      </c>
+      <c r="C643" t="inlineStr">
+        <is>
+          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+        </is>
+      </c>
+      <c r="D643" t="inlineStr">
+        <is>
+          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="E643" t="inlineStr">
+        <is>
+          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+        </is>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="inlineStr">
+        <is>
+          <t>ACAT VERONA onlus</t>
+        </is>
+      </c>
+      <c r="B644" t="inlineStr">
+        <is>
+          <t>€ 4,683.42</t>
+        </is>
+      </c>
+      <c r="C644" t="inlineStr">
+        <is>
+          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+        </is>
+      </c>
+      <c r="D644" t="inlineStr">
+        <is>
+          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="E644" t="inlineStr">
+        <is>
+          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+        </is>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="inlineStr">
+        <is>
           <t>ACAT VERONA SUD onlus</t>
         </is>
       </c>
-      <c r="B639" t="inlineStr">
+      <c r="B645" t="inlineStr">
         <is>
           <t>€ 4,809.74</t>
         </is>
       </c>
-      <c r="C639" t="inlineStr">
+      <c r="C645" t="inlineStr">
         <is>
           <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
         </is>
       </c>
-      <c r="D639" t="inlineStr">
+      <c r="D645" t="inlineStr">
         <is>
           <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
         </is>
       </c>
-      <c r="E639" t="inlineStr">
+      <c r="E645" t="inlineStr">
         <is>
           <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>