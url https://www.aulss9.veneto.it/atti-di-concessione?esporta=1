--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -410,17708 +410,17978 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E645"/>
+  <dimension ref="A1:E655"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Beneficiario</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Norma</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Responsabile</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Individuazione beneficiario</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE DGR N.1338/2013 E SS.MM.II.: LIQUIDAZIONE DEL MESE DI GIUGNO 2026 DEL CONTRIBUTO ICDA, ICDSLA, ICDP E ICDF di tutti i Distretti e ICDM/Mgs/Bplus Distretto 4( nota n.352556 del 17/06/2026 Regione Veneto)</t>
+          <t>UTENTI VARI- IMPEGNATIVE DI CURA DOMICILIARE DGR N.1338/2013 E SS.MM.II.: LIQUIDAZIONE DEL MESE DI SETTEMBRE 2026 DEL CONTRIBUTO ICDa, ICDsla, ICDp E ICDf di tutti i Distretti + integrazione ICDMgs/b del Distretto 4 Ovest Veronese</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>€ 662.064,58</t>
+          <t>€ 386.378,14</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 - D.G.R. 1047/2015 - D.G.R. 571/2017- D.G.R. n 1558/2023 -</t>
+          <t>D.G.R.V. n.1338/2013e ss.mm.ii. - D.G.R.V. n.1047/2015</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
+          <t>Dott. Alessandro Ferronato- U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Utenti beneficiari di impegnativa di cura domiciliare ( ICD) di tipo ICDa, ICDsla, ICDp, ICDf, ICDm, ICDMgs, ICDBplus</t>
+          <t>Utenti beneficiari di impegnativa di cura domiciliare ( ICD) anno 2026 di tipo ICDa, ICDsla, ICDp, ICDf, ICDMgs, ICDb</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>UTENTI VARI - MANIFESTAZIONE INTERESSE "BEN-ESSERE A LAVORO" PER IL FINANZIAMENTO DI PROGETTI IN MATERIA DI TUTELA DELLA SALUTE E DELLA SICUREZZA SUL LAVORO - APPROVAZIONE GRADUATORIA</t>
+          <t>UTENTI VARI SIL D4 LUGLIO 2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>775.000,00</t>
+          <t>15.645.00</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE AULSS 9 N. 857 DEL 30/08/2024</t>
+          <t>DDR 703 DEL 2024 DDR 777 DEL 2024 DGR 596 DEL 2021</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>DIRETTORE UOC SPISAL DOTT.SSA STEFANIA DOLCI</t>
+          <t>DOTT. EBBA CARMELA BUFFONE - DOTT. ALESSANDRO FERRONATO</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>UTENTI VARI</t>
+          <t>UTENTI VARI SIL D4 LUGLIO 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>UTENTI VARI-AVVISO MANIFESTAZIONE DI INTERESSE "BEN-ESSERE A LAVORO 2" PER IL FINANZIAMENTO DI PROGETTI IN MATERIA DI TUTELA DELLA SALUTE E DELLA SICUREZZA SUL LAVORO - APPROVAZIONE GRADUATORIA</t>
+          <t>UTENTI VARI SIL D4 GIUGNO 2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>284.000,00</t>
+          <t>17.532.00</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE AULSS 9 N. 1320 DEL 23/12/2024</t>
+          <t>DDR 703 DEL 2024 DDR 777 DEL 2024 DGR 596 DEL 2021</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>DIRETTORE UOC SPISAL DOTT.SSA STEFANIA DOLCI</t>
-[...2 lines deleted...]
-      <c r="E4" t="inlineStr"/>
+          <t>DOTT. EBBA CARMELA BUFFONE - DOTT. ALESSANDRO FERRONATO</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>UTENTI VARI SIL D4 GIUGNO 2026</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>UTENTI VARI - MANIFESTAZIONE DI INTERESSE "SICURI A LAVORO" PER IL FINANZIAMENTO DI PROGETTI IN MATERIA DI TUTELA DELLA SALUTE E DELLA SICUREZZA SUL LAVORO - APPROVAZIONE GRADUATORIA</t>
+          <t>UTENTI VARI SIL D4 MAGGIO 2026</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>275.800,00</t>
+          <t>19.283.50</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Deliberazione AULSS 9 n. 98 del 30/01/2026</t>
+          <t>DDR 703 DEL 2024 DDR 770 DEL 2024 DGR 596 DEL 2021</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Direttore UOC SPISAL dott.ssa Stefania Dolci</t>
+          <t>DOTT.SSA EBBA CARMELA BUFFONE - DOTT. ALESSANDRO FERRONATO</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>UTENTI VARI</t>
+          <t>UTENTI VARI SIL D4 MAGGIO 2026</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE CITTADINANZATTIVA  - TRIBUNALE PER I DIRITTI DEL MALATO E DELL'ANZIANO APS DI LEGNAGO -  CODICE FISCALE E PARTITA IVA 91004740238</t>
+          <t>UTENTI VARI SIL D4 APRILE 2026</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Euro 1.000,00</t>
+          <t>17.698.50</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>D.LGS. 117/2017</t>
+          <t>DDR 703 DEL 2024 DDR 777 DEL 2024 DGR 596 DEL 2021</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>DIRETTORE DIREZIONE AMMINISTRATIVA DI OSPEDALE  DOTT. STEFANO ZENARI</t>
+          <t>DOTT.SSA EBBA CARMELA BUFFONE - DOTT. ALESSANDRO FERRONATO</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>DELIBERA N. 630 DEL 28/05/2026</t>
+          <t>UTENTI VARI SIL D4 APRILE 2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE DGR N.1338/2013 E SS.MM.II.: LIQUIDAZIONE DEL MESE DI MAGGIO 2026 DEL CONTRIBUTO ICDA, ICDSLA, ICDP E ICDF</t>
+          <t>UTENTI VARI SIL D4 MARZO 2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>€ 374.737,14</t>
+          <t>20.131.00</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 - D.G.R. 1047/2015 - D.G.R. N571/2017</t>
+          <t>DDR 703 DEL 2024 DDR 777 DEL 2024 DGR 596 DEL 2021</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato- U.O.S. Attività Amministrativa Socio Sanitaria</t>
+          <t>DOTT.SSA EBBA CARMELA BUFFONE - DOTT. ALESSANDRO FERRONATO</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Utenti beneficiari di impegnativa di cura domiciliare (ICD) di tipo ICDa, ICDsla, ICDp, ICDf di tutti i Distretti ULSS 9</t>
+          <t>UTENTI VARI SIL D4 MARZO 2026</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>ORGANIZZAZIONE DI VOLONTARIATO AOI MUTILATI DELLA VOCE - TESTA COLLO ODV - SEDE VIA F.LLI ROSSELLI 1 37138 VERONA - C.F. 80025880230</t>
+          <t>UTENTI VARI SIL D4 FEBBRRAIO 2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Euro 34.706,28</t>
+          <t>18.242,79</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>D.LGS 3/07/2021 N. 117 - D.LGS 502/1992 - L.R. 56/1994</t>
+          <t>DGR 596 2021 - DDR 703DEL 2024 DDR 777 DEL 2024</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>DOTT. STEFANO ZENARI</t>
+          <t>DOTT.SSA EBBA CARMELA BUFFONE - DOTT ALESSANDRO FERRONATO</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>DELIBERA N. 496 DEL 23/04/2026</t>
+          <t>UTENTI VARI SIL D4 FEBBRAIO 2026</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (D.G.R.N.1338/2013 E SS.MM.II.):LIQUIDAZIONE DEL MESE DI APRILE 2026 DEL CONTRIBUTO ICDA, ICDSLA, ICDP, ICDF - COMPETENZA MARZO 2026</t>
+          <t>UTENTI VARI- IMPEGNATIVE DI CURA DOMICILIARE DGR N.1338/2013 E SS.MM.II.: LIQUIDAZIONE DEL MESE DI AGOSTO 2026 DEL CONTRIBUTO ICDA, ICDSLA, ICDP E ICDF di tutti i Distretti + ICDM/MGS/B/BPLUS del Distretto 4 Ovest Veronese</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>€ 338.551,86</t>
+          <t>€ 1.225.618,86</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>D.G.R.V. N.1338/2013 E SS.MM.II. - D.G.R. N.1047/2015 - D.G.R. N.571/2017</t>
+          <t>D.G.R.V n.1338/2013 - D.G.R.V n.1047/2015 - D.G.R.V n. 571/2017 - D.G.R.V. n.1558/2023</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato- U.O.S. Attività Amministrativa Socio Sanitaria</t>
+          <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Utenti beneficiari di impegnativa di cura domiciliare ( ICD) di tipo: ICDa, ICDsla, ICDp, ICDf di tutti i Distretti Ulss 9</t>
+          <t>Utenti beneficiari di impegnativa di cura domiciliare ( ICD) di tipo ICDa, ICDsla, ICDp, ICDf, ICDm, ICDMgs, ICDb, ICDbplus</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>UTENTI VARI- IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R. N.1338/2013 E ss.mm.ii.): LIQUIDAZIONE DEL MESE DI MARZO 2026 DEL CONTRIBUTO DI ICDA, ICDSLA, ICDF, ICDP SPETTANTE AI SOGGETTI BENEFICIARI DI TUTTI I DISTRETTI SECONDO LA TEMPISTICA DI PAGAMENTO DEFINITA DALLA REGIONE VENETO ( D.G.R. N.1047/2015)- COMPETENZA MESI DI GENNAIO E FEBBRAIO 2026.</t>
+          <t>UTENTI VARI SIL D4 GENNAIO 2026</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>€ 697.331,72</t>
+          <t>17.319,00</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>D.G.R.V. n.1338/2013 e ss.mm.ii. - D.G.R.V. n.1047/2015 - D.G.R.V. n.571/2017</t>
+          <t>DDG 770 DEL 01/08/2024 - DGR 703 DEL 27/11/2024</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
+          <t>DOTT.SSA EBBA CARMELA BUFFONE E DOTT ALESSANDRO FERRONATO</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>UTENTI BENEFICIARI DI IMPEGNATIVE DI CURA DOMICILIARE DI ICDA, ICDSLA, ICDP, ICDF DI TUTTI I DISTRETTI ULSS 9</t>
+          <t>UTENTI VARI SIL D4 GENNAIO 2026</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE DGR N.1338/2013 E SS.MM.II.: LIQUIDAZIONE DEL MESE DI LUGLIO 2026 DEL CONTRIBUTO ICDA, ICDSLA, ICDP E ICDF di tutti i Distretti + INTEGRAZIONE ICDBPLUS Distretto 4</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>€ 399.627,86</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>D.G.R. V n.1338/2013 - D.G.R.V. n.1047/2015 - D.G.R.V. n.571/2017 e ss.m.ii.</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Utenti beneficiari di impegnativa di cura domiciliare (ICD) di tipo ICDa, ICDsla, ICDp, ICDf</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE DGR N.1338/2013 E SS.MM.II.: LIQUIDAZIONE DEL MESE DI GIUGNO 2026 DEL CONTRIBUTO ICDA, ICDSLA, ICDP E ICDF di tutti i Distretti e ICDM/Mgs/Bplus Distretto 4( nota n.352556 del 17/06/2026 Regione Veneto)</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>€ 662.064,58</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>D.G.R. n.1338/2013 - D.G.R. 1047/2015 - D.G.R. 571/2017- D.G.R. n 1558/2023 -</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Utenti beneficiari di impegnativa di cura domiciliare ( ICD) di tipo ICDa, ICDsla, ICDp, ICDf, ICDm, ICDMgs, ICDBplus</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>UTENTI VARI - MANIFESTAZIONE INTERESSE "BEN-ESSERE A LAVORO" PER IL FINANZIAMENTO DI PROGETTI IN MATERIA DI TUTELA DELLA SALUTE E DELLA SICUREZZA SUL LAVORO - APPROVAZIONE GRADUATORIA</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>775.000,00</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>DELIBERAZIONE AULSS 9 N. 857 DEL 30/08/2024</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>DIRETTORE UOC SPISAL DOTT.SSA STEFANIA DOLCI</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>UTENTI VARI</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>UTENTI VARI-AVVISO MANIFESTAZIONE DI INTERESSE "BEN-ESSERE A LAVORO 2" PER IL FINANZIAMENTO DI PROGETTI IN MATERIA DI TUTELA DELLA SALUTE E DELLA SICUREZZA SUL LAVORO - APPROVAZIONE GRADUATORIA</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>284.000,00</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>DELIBERAZIONE AULSS 9 N. 1320 DEL 23/12/2024</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>DIRETTORE UOC SPISAL DOTT.SSA STEFANIA DOLCI</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>UTENTI VARI - MANIFESTAZIONE DI INTERESSE "SICURI A LAVORO" PER IL FINANZIAMENTO DI PROGETTI IN MATERIA DI TUTELA DELLA SALUTE E DELLA SICUREZZA SUL LAVORO - APPROVAZIONE GRADUATORIA</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>275.800,00</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Deliberazione AULSS 9 n. 98 del 30/01/2026</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Direttore UOC SPISAL dott.ssa Stefania Dolci</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>UTENTI VARI</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>ASSOCIAZIONE CITTADINANZATTIVA  - TRIBUNALE PER I DIRITTI DEL MALATO E DELL'ANZIANO APS DI LEGNAGO -  CODICE FISCALE E PARTITA IVA 91004740238</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Euro 1.000,00</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>D.LGS. 117/2017</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>DIRETTORE DIREZIONE AMMINISTRATIVA DI OSPEDALE  DOTT. STEFANO ZENARI</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 630 DEL 28/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE DGR N.1338/2013 E SS.MM.II.: LIQUIDAZIONE DEL MESE DI MAGGIO 2026 DEL CONTRIBUTO ICDA, ICDSLA, ICDP E ICDF</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>€ 374.737,14</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 - D.G.R. 1047/2015 - D.G.R. N571/2017</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro Ferronato- U.O.S. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Utenti beneficiari di impegnativa di cura domiciliare (ICD) di tipo ICDa, ICDsla, ICDp, ICDf di tutti i Distretti ULSS 9</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>ORGANIZZAZIONE DI VOLONTARIATO AOI MUTILATI DELLA VOCE - TESTA COLLO ODV - SEDE VIA F.LLI ROSSELLI 1 37138 VERONA - C.F. 80025880230</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Euro 34.706,28</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>D.LGS 3/07/2021 N. 117 - D.LGS 502/1992 - L.R. 56/1994</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>DOTT. STEFANO ZENARI</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 496 DEL 23/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (D.G.R.N.1338/2013 E SS.MM.II.):LIQUIDAZIONE DEL MESE DI APRILE 2026 DEL CONTRIBUTO ICDA, ICDSLA, ICDP, ICDF - COMPETENZA MARZO 2026</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>€ 338.551,86</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>D.G.R.V. N.1338/2013 E SS.MM.II. - D.G.R. N.1047/2015 - D.G.R. N.571/2017</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro Ferronato- U.O.S. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Utenti beneficiari di impegnativa di cura domiciliare ( ICD) di tipo: ICDa, ICDsla, ICDp, ICDf di tutti i Distretti Ulss 9</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>UTENTI VARI- IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R. N.1338/2013 E ss.mm.ii.): LIQUIDAZIONE DEL MESE DI MARZO 2026 DEL CONTRIBUTO DI ICDA, ICDSLA, ICDF, ICDP SPETTANTE AI SOGGETTI BENEFICIARI DI TUTTI I DISTRETTI SECONDO LA TEMPISTICA DI PAGAMENTO DEFINITA DALLA REGIONE VENETO ( D.G.R. N.1047/2015)- COMPETENZA MESI DI GENNAIO E FEBBRAIO 2026.</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>€ 697.331,72</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>D.G.R.V. n.1338/2013 e ss.mm.ii. - D.G.R.V. n.1047/2015 - D.G.R.V. n.571/2017</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>UTENTI BENEFICIARI DI IMPEGNATIVE DI CURA DOMICILIARE DI ICDA, ICDSLA, ICDP, ICDF DI TUTTI I DISTRETTI ULSS 9</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1412/2024 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO E MALATTIA DI PARKINSON. FINANZIAMENTO DELL’ATTIVITA’ 2024/2025. DGR N. 
 1873/2013”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B21" t="inlineStr">
         <is>
           <t>281000</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C21" t="inlineStr">
         <is>
           <t>DGR N. 1412/2024 
 DGRG 1873/2013</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>DGR N. 1412/2024 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO E MALATTIA DI PARKINSON. FINANZIAMENTO DELL’ATTIVITA’ 2024/2025. DGR N. 
 1873/2013”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" t="inlineStr">
+    <row r="22">
+      <c r="A22" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 DICEMBRE 2025</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B22" t="inlineStr">
         <is>
           <t>16.525,50</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C22" t="inlineStr">
         <is>
           <t>DEL 596/2021 E DEL 770/2024</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>DOTT ALESSANDRO FERRONATO E DOTT.SSA EBBA CARMELA BUFFONE</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 DICEMBRE 2025</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" t="inlineStr">
+    <row r="23">
+      <c r="A23" t="inlineStr">
         <is>
           <t>UTENTYI VARI SIL D4 NOVEMBRE 2025</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B23" t="inlineStr">
         <is>
           <t>18.968,00</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
+      <c r="C23" t="inlineStr">
         <is>
           <t>DEL 596/2021 E DEL 770/2024</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>DOTT ALESSANDRO FERRONATO E DOTT.SSA EBBA CARMELA BUFFONE</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 NOVEMBRE 2025</t>
         </is>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" t="inlineStr">
+    <row r="24">
+      <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">UTENTI VARI SIL D4 OTTOBRE 2025 </t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
+      <c r="B24" t="inlineStr">
         <is>
           <t>€ 22.069,50</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C24" t="inlineStr">
         <is>
           <t>DEL 596/2021 DEL 770/2024</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>DOTT ALESSANDRO FERRONATO E DOTT.SSA EBBA CARMELA BUFFONE</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 OTTOBRE 2025</t>
         </is>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" t="inlineStr">
+    <row r="25">
+      <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">UTENTI VARI SIL D4 SETTEMBRE 2025 </t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
+      <c r="B25" t="inlineStr">
         <is>
           <t>19.315,50</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
+      <c r="C25" t="inlineStr">
         <is>
           <t>DEL 596 DEL 2021 E DEL 770DEL 2024</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t xml:space="preserve">DOTT ALESSANDRO FERRONATO E DOTT.SSA EBBA CARMELA BUFFONE </t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">UTENTI VARI SIL D4 SETTEMBRE 2025 </t>
         </is>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" t="inlineStr">
+    <row r="26">
+      <c r="A26" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 LUGLIO 2025</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
+      <c r="B26" t="inlineStr">
         <is>
           <t>€ 15.270,00</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C26" t="inlineStr">
         <is>
           <t>DEL 596 FONDO REGIOLANE PER L'OCCUPAZIONE 
 DEL 770 DEL 2024 SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>DOTT ALESSANDRO FERRONATO - DOTT.SSA EBBA CARMELA BUFFONE</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 LUGLIO 2025</t>
         </is>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" t="inlineStr">
+    <row r="27">
+      <c r="A27" t="inlineStr">
         <is>
           <t>UTENTI  VARI SIL D4 GIUGNO 2025</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B27" t="inlineStr">
         <is>
           <t>€ 17.462,00</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C27" t="inlineStr">
         <is>
           <t>DEL 596 DEL 2021 FONDO REGIONALE PER L'OCCUPAZIONE 
 DEL 770 DEL 2024 SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>DOTT ALESSANDRO FERRONATO - DOTT.SSA EBBA CARMELA BUFFONE</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 GIUGNO 2025</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" t="inlineStr">
+    <row r="28">
+      <c r="A28" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 MAGGIO 2025</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
+      <c r="B28" t="inlineStr">
         <is>
           <t>€ 20.091,50</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C28" t="inlineStr">
         <is>
           <t>DEL 596 DEL 2021 FONDO REGIONALE PER L'OCCUPAZIONE 
 DDR 770 DEL 2024 SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>DOTT ALESSANDRO FERRONATO - DOTT.SSA  EBBA CARMELA BUFFONE</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 MAGGIO 2025</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" t="inlineStr">
+    <row r="29">
+      <c r="A29" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 APRILE 2025</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
+      <c r="B29" t="inlineStr">
         <is>
           <t>€ 19.017,00</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
+      <c r="C29" t="inlineStr">
         <is>
           <t>DEL 770 DEL 2024 - SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI. 
 DEL 596 DEL 2021 FONDO REGIONALE PER L'OCCUPAZIONE</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - DOTT.SSA EBBA CARMELA BUFFONE</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 APRILE 2025</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" t="inlineStr">
+    <row r="30">
+      <c r="A30" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 MARZO 2025</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
+      <c r="B30" t="inlineStr">
         <is>
           <t>19.690,50</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
+      <c r="C30" t="inlineStr">
         <is>
           <t>DEL 591 del 2021 Fondo Regionale per l'ìoccupazione 
 DDR 770 SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D30" t="inlineStr">
         <is>
           <t xml:space="preserve">DOTT. ALESSANDRO FERRONATO - DOTT.SSA BIANCOTTO MARIA </t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 MARZO 2025</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" t="inlineStr">
+    <row r="31">
+      <c r="A31" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 FEBBRAIO 2025 D4</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
+      <c r="B31" t="inlineStr">
         <is>
           <t>19.871,79</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
+      <c r="C31" t="inlineStr">
         <is>
           <t>DEL 596/2021 FONDO REGIONALE PER L'OCCUPAZIONE - 
 DDR 770/2024 SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>DOTT. FERRONATO ALESSANDRO  E DOTT.SSA BIANCOTTO</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL FEBBRAIO 2025 D4</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" t="inlineStr">
+    <row r="32">
+      <c r="A32" t="inlineStr">
         <is>
           <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/2013 e ss.mm.ii.): LIQUIDAZIONE DEL MESE DI FEBBRAIO 2026  DEL CONTRIBUTO DI ICDA, ICDSLA, ICDF, ICDP, ICDB ( INT. Distretto 4) + ICDB, ICDBPLUS, ICDM, ICDMGS (SOLO Distretto 4) SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LA TEMPISTICA DI PAGAMENTO DEFINITA DALLA REGIONE VENETO ( D.G.R. N.1047/2015).</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
+      <c r="B32" t="inlineStr">
         <is>
           <t>€ 999.722,83</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
+      <c r="C32" t="inlineStr">
         <is>
           <t>D.G.R.V. n.1338/2013 e ss.mm.ii. - D.G.R.V. n.571/2017 - D.G.R. V. n.670/2020 e D.G.R.V. n.1174/2021 - D.G.R.V. n. 1047/2015</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve">UTENTI BENEFICIARI DI IMPEGNATIVE DI CURA DOMICILIARE DI ICDA, ICDSLA, ICDF, ICDP, ICDB ( Distretto 4) + ICDB, ICDBPLUS, ICDM, ICDMGS (Distretto 4) </t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" t="inlineStr">
+    <row r="33">
+      <c r="A33" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 GENNAIO 2025</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
+      <c r="B33" t="inlineStr">
         <is>
           <t>18.387,50</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
+      <c r="C33" t="inlineStr">
         <is>
           <t>DELIBERAZIONI 596/2021 E 401/2023</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t>DOTT.SSA BIANCOTTO E DOTT FERRONATO</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t>DEL SIL 2023. 04.401_SIL DEL_2021_08_596_Fondo_per_Occupazione15_pdf</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" t="inlineStr">
+    <row r="34">
+      <c r="A34" t="inlineStr">
         <is>
           <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/2013 e ss.mm.ii.): LIQUIDAZIONE DEL MESE DI GENNAIO 2026  DEL CONTRIBUTO DI ICDA, ICDSLA, ICDF, ICDP, ICDB ( INT.) SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LA TEMPISTICA DI PAGAMENTO DEFINITA DALLA REGIONE VENETO ( D.G.R. N.1047/2015).</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
+      <c r="B34" t="inlineStr">
         <is>
           <t>€ 184.166,31</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
+      <c r="C34" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 e ss.mm.ii. - D.G.R.N.1047/2015 - D.G.R.N.571//2017</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa S.S.</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E34" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE  ICDA, ICDSLA, ICDF, ICDP, ICDB RESIDENTI NEI DISTRETTI 1-2, 3 E 4</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" t="inlineStr">
+    <row r="35">
+      <c r="A35" t="inlineStr">
         <is>
           <t>DAT: DELIBERAZIONE DEL DIRETTORE GENERALE N. 1117/2025 “RECEPIMENTO DELLE RISULTANZE 
 DELLA GARA REGIONALE DEL SERVIZIO DI ASSISTENZA INTEGRATIVA SCOLASTICA IN FAVORE DI 
 ALUNNI/STUDENTI CON DISABILITÀ DELLA VISTA E DELL’UDITO RESIDENTI NEL TERRITORIO DELLA 
 REGIONE DEL VENETO, PER GLI ANNI SCOLASTICI RICOMPRESI NEL BIENNIO 01/08/2025-31/07/2027, 
 CON FACOLTÀ DI RINNOVO PER IL SUCCESSIVO ANNO SCOLASTICO 2027-2028”. STIPULA ACCORDO 
 CONTRATTUALE.</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
+      <c r="B35" t="inlineStr">
         <is>
           <t>2.804.850,00 OLTRE IVA</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
+      <c r="C35" t="inlineStr">
         <is>
           <t>DELIBERA DIRETTORE GENERALE N. 1117/2025; 
 D.Lgs. n. 36/2023</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D35" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E35" t="inlineStr">
         <is>
           <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 1117/2025 “RECEPIMENTO DELLE RISULTANZE 
 DELLA GARA REGIONALE DEL SERVIZIO DI ASSISTENZA INTEGRATIVA SCOLASTICA IN FAVORE DI 
 ALUNNI/STUDENTI CON DISABILITÀ DELLA VISTA E DELL’UDITO RESIDENTI NEL TERRITORIO DELLA 
 REGIONE DEL VENETO, PER GLI ANNI SCOLASTICI RICOMPRESI NEL BIENNIO 01/08/2025-31/07/2027, 
 CON FACOLTÀ DI RINNOVO PER IL SUCCESSIVO ANNO SCOLASTICO 2027-2028”. STIPULA ACCORDO 
 CONTRATTUALE.</t>
         </is>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" t="inlineStr">
+    <row r="36">
+      <c r="A36" t="inlineStr">
         <is>
           <t>DAT: DDR N. 49 DEL 27 MAGGIO 2024 “PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE 
 PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI 
 BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 
 269/1998. ASSEGNAZIONE FINANZIAMENTO CON COPERTURA A CARICO DELLA LINEA DI SPESA GSA 
 N. 0062/ 2024”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
+      <c r="B36" t="inlineStr">
         <is>
           <t>125977,17</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
+      <c r="C36" t="inlineStr">
         <is>
           <t>DDR N. 49 DEL 27 MAGGIO 2024</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D36" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 Direttore UOC Infanzia, Adolescenza, Famiglia e Consultori del Distretto 1-2</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E36" t="inlineStr">
         <is>
           <t>DDR N. 49 DEL 27 MAGGIO 2024 “PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE 
 PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI 
 BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 
 269/1998. ASSEGNAZIONE FINANZIAMENTO CON COPERTURA A CARICO DELLA LINEA DI SPESA GSA 
 N. 0062/ 2024”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" t="inlineStr">
+    <row r="37">
+      <c r="A37" t="inlineStr">
         <is>
           <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD): LIQUIDAZIONE DEL MESE DI DICEMBRE 2025 DI ICDa, ICDsla, ICDp, ICDf (TUTTI I DISTRETTI) E ICDb ( DISTRETTO 4) COMPRENSIVA DEI CONGUAGLI DOVUTI AL 31/12/2025.</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
+      <c r="B37" t="inlineStr">
         <is>
           <t>€ 594.093,90</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
+      <c r="C37" t="inlineStr">
         <is>
           <t>D.G.R.V. n.1338/2013 e ss.mm.ii. - D.G.R.V. n.571/2017</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D37" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato- U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E37" t="inlineStr">
         <is>
           <t>Utenti titolari di impegnativa di cura domiciliare di tipo A, SLA, P, F, B ai sensi D.G.R.V. n.1338/2013 e ss.mm.ii., D.G.R. n.571/2017.</t>
         </is>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" t="inlineStr">
+    <row r="38">
+      <c r="A38" t="inlineStr">
         <is>
           <t>DAT: ADESIONE AL PROGETTO REGIONALE “E-INCLUSION VENETO TALK” - DGR N. 748/2025, DDR N. 
 26/2025 E DDR N. 11806/2025 - CUP H19G25000170001. RECEPIMENTO FINANZIAMENTO.</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
+      <c r="B38" t="inlineStr">
         <is>
           <t>31.847,54</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C38" t="inlineStr">
         <is>
           <t>DGR N. 748/2025 
 DDR N. 26/2025 
 DDR N. 11806/2025</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D38" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 le UU.OO.CC. Disabilità e N.A. e 
 l’UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E38" t="inlineStr">
         <is>
           <t>ADESIONE AL PROGETTO REGIONALE “E-INCLUSION VENETO TALK”</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" t="inlineStr">
+    <row r="39">
+      <c r="A39" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1012/2025 E DDR N. 11394/2025 - CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA 
 DI CUI ALLA LEGGE N. 104/1992 ART. 27. ANNO 2025. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
+      <c r="B39" t="inlineStr">
         <is>
           <t>8829.31</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
+      <c r="C39" t="inlineStr">
         <is>
           <t>DGR N. 1012/2025 E DDR N. 11394/2025</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D39" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale  
 UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E39" t="inlineStr">
         <is>
           <t>ELENCO IN ALLEGATO</t>
         </is>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" t="inlineStr">
+    <row r="40">
+      <c r="A40" t="inlineStr">
         <is>
           <t>DAT: AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA COSTITUZIONE DI UN ELENCO AZIENDALE DI 
 RETI ORGANIZZATE ED AUTORIZZATE, MEDIANTE LA FORMA DELL’ACCREDITAMENTO, PER LA 
 REALIZZAZIONE DI INTERVENTI E SERVIZI A FAVORE DELLE PERSONE CON DISABILITÀ GRAVE, DI 
 CUI ALLA LEGGE N. 112/2016 E ALLA DGR N. 2141/2017. NOMINA COMMISSIONE.</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
+      <c r="B40" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
+      <c r="C40" t="inlineStr">
         <is>
           <t>LEGGE N. 112/2016 E ALLA DGR N. 2141/2017</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D40" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale 
 UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E40" t="inlineStr">
         <is>
           <t>AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA COSTITUZIONE DI UN ELENCO AZIENDALE DI 
 RETI ORGANIZZATE ED AUTORIZZATE, MEDIANTE LA FORMA DELL’ACCREDITAMENTO, PER LA 
 REALIZZAZIONE DI INTERVENTI E SERVIZI A FAVORE DELLE PERSONE CON DISABILITÀ GRAVE, DI 
 CUI ALLA LEGGE N. 112/2016 E ALLA DGR N. 2141/2017. NOMINA COMMISSIONE.</t>
         </is>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" t="inlineStr">
+    <row r="41">
+      <c r="A41" t="inlineStr">
         <is>
           <t>UTENTI VATI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD): LIQUIDAZIONE DEL MESE DI NOVEMBRE 2025 DI ICDa, ICDsla, ICDp, ICDd (TUTTI I DISTRETTI) E ICDm, ICDmgs, ICDBplus, ICDB INT. (SOLO DISTRETTO 4)</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
+      <c r="B41" t="inlineStr">
         <is>
           <t>€ 696.602,90</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
+      <c r="C41" t="inlineStr">
         <is>
           <t>D.G.R. n.1338/2013 e ss.mm.ii. - D.G.R.n.571/2017, D.G.R. n.1174/2021, D.G.R. n.1558/2023</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D41" t="inlineStr">
         <is>
           <t>dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
+      <c r="E41" t="inlineStr">
         <is>
           <t>Utenti titolari di impegnativa di cura domiciliare di tipo A, SLA, P, F, M, Mgs, Bplus, B (ai sensi D.G.R.V. n.1338/ e ss.mm.ii, D.G.R.n.571/2017, D.G.R. n.1174/2021, D.G.R. n.1558/2023)</t>
         </is>
       </c>
     </row>
-    <row r="32">
-      <c r="A32" t="inlineStr">
+    <row r="42">
+      <c r="A42" t="inlineStr">
         <is>
           <t>DAT: CONTRIBUTI A SOSTEGNO DI ATTIVITA’ SPORTIVA A FAVORE DI SOGGETTI DISABILI. ANNUALITA’ 
 2025. PROVVEDIMENTI</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
+      <c r="B42" t="inlineStr">
         <is>
           <t>Euro 92.000,00 (Euro 35.000,00 per i Distretti 1 e 2, Euro 25.000,00 per il Distretto 3 ed Euro 32.000,00 per il Distretto 4);</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
+      <c r="C42" t="inlineStr">
         <is>
           <t>DGR n. 1159 del 15 ottobre 2024</t>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
+      <c r="D42" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 Responsabile UOS Attività Amministrativa Socio Sanitaria  
 Direttori UOC Disabilità e Non Autosufficienz</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E42" t="inlineStr">
         <is>
           <t>CONTRIBUTI A SOSTEGNO DI ATTIVITA’ SPORTIVA A FAVORE DI SOGGETTI DISABILI. ANNUALITA’ 
 2025. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
-    <row r="33">
-      <c r="A33" t="inlineStr">
+    <row r="43">
+      <c r="A43" t="inlineStr">
         <is>
           <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD): LIQUIDAZIONE DEL MESE DI OTTOBRE 2025 DI ICDa, ICDsla, ICDp. ICDf (TUTTI I DISTRETTI) E ICDb (INTEGRAZIONI DISTRETTO 4)</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
+      <c r="B43" t="inlineStr">
         <is>
           <t>€ 398.929,86</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
+      <c r="C43" t="inlineStr">
         <is>
           <t>DGRV N.1338/2013 e ss.mm.ii.</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D43" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO-U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E43" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE DI TIPO A, SLA, P, F B ( AI SENSI DGRV N.1338 E SUCCESSIVE MODIFICAZIONI ED INTEGRAZIONI)</t>
         </is>
       </c>
     </row>
-    <row r="34">
-      <c r="A34" t="inlineStr">
+    <row r="44">
+      <c r="A44" t="inlineStr">
         <is>
           <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD): LIQUIDAZIONE DEL MESE DI SETTEMBRE 2025 DI ICDa, ICDsla, ICDp, ICDf (TUTTI I DISTRETTI) E ICDb ( INTEGRAZIONI DISTRETTO 4)</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
+      <c r="B44" t="inlineStr">
         <is>
           <t>€ 403.024,86</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
+      <c r="C44" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 e ss.mm.ii</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D44" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
+      <c r="E44" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE DI TIPO A, SLA, P, F, B ( AI SENSI D.G.R.V. N.1338/2013 E SUCCESSIVE MODIFICIAZIONI E INTEGRAZIONI).</t>
         </is>
       </c>
     </row>
-    <row r="35">
-      <c r="A35" t="inlineStr">
+    <row r="45">
+      <c r="A45" t="inlineStr">
         <is>
           <t>DAT: EROGAZIONE DI CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO (ODV) O 
 ASSOCIAZIONI DI PROMOZIONE SOCIALE (APS) DISPONIBILI ALL’IMPLEMENTAZIONE E ALLA 
 PROMOZIONE DI AZIONI CHE CONCORRANO ALLO SVILUPPO DELLE ATTIVITÀ CONNESSE AL 
 CENTRO PER L’AFFIDO E LA SOLIDARIETÀ FAMILIARE E PER COSTRUIRE PERCORSI LOCALI DI 
 PROMOZIONE DELLA SOLIDARIETÀ FAMILIARE NEI DISTRETTI 3 E 4. DELIBERAZIONI DEL DIRETTORE 
 GENERALE N. 663/2025 E N. 1039/2025. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B35" t="inlineStr">
+      <c r="B45" t="inlineStr">
         <is>
           <t>28000 + 12000</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
+      <c r="C45" t="inlineStr">
         <is>
           <t>DELIBERA N. 663/2025 E N. 1039/2025.</t>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D45" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 Sentiti i Direttori UOC Infazia, Adolescenza, Famiglia e Consultori dei Distretti 3 e 4</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
+      <c r="E45" t="inlineStr">
         <is>
           <t>EROGAZIONE DI CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO (ODV) O 
 ASSOCIAZIONI DI PROMOZIONE SOCIALE (APS) DISPONIBILI ALL’IMPLEMENTAZIONE E ALLA 
 PROMOZIONE DI AZIONI CHE CONCORRANO ALLO SVILUPPO DELLE ATTIVITÀ CONNESSE AL 
 CENTRO PER L’AFFIDO E LA SOLIDARIETÀ FAMILIARE E PER COSTRUIRE PERCORSI LOCALI DI 
 PROMOZIONE DELLA SOLIDARIETÀ FAMILIARE NEI DISTRETTI 3 E 4. DELIBERAZIONI DEL DIRETTORE 
 GENERALE N. 663/2025 E N. 1039/2025. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="36">
-      <c r="A36" t="inlineStr">
+    <row r="46">
+      <c r="A46" t="inlineStr">
         <is>
           <t>DAT: ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI. RECEPIMENTO 515/2025 E DDR N. 25/2025.</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
+      <c r="B46" t="inlineStr">
         <is>
           <t>409116,46</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
+      <c r="C46" t="inlineStr">
         <is>
           <t>DELIBERA n° 1193/2025 
 DDR n. 52 del 30 novembre 2021 
 Legge n. 205 del 27 dicembre 2017 
 DGR n. 229 del 13 marzo 2024 
 DGR n. 515 del 13.5.2025</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D46" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 UOS Attività Amministrativa Socio Sanitaria 
 UU.OO.CC. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E46" t="inlineStr">
         <is>
           <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI. RECEPIMENTO 515/2025 E DDR N. 25/2025.</t>
         </is>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" t="inlineStr">
+    <row r="47">
+      <c r="A47" t="inlineStr">
         <is>
           <t>DAT: LIQUIDAZIONE CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO O ASSOCIAZIONI DI 
 PROMOZIONE SOCIALE, OPERANTI NELL’AMBITO TERRITORIALE DELL’ AULSS 9 SCALIGERA PER LA 
 REALIZZAZIONE DI “PROGETTI DI INCLUSIONE SOCIALE E DI ATTIVITÀ’ DEL TEMPO LIBERO E DI 
 TRASPORTO E ACCOMPAGNAMENTO” IN FAVORE DI SOGGETTI CON DISABILITA’ (ANCHE DI TIPO 
 PSICHICO) IN SITUAZIONE DI GRAVITA’. ANNO 2024.</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
+      <c r="B47" t="inlineStr">
         <is>
           <t>172000</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
+      <c r="C47" t="inlineStr">
         <is>
           <t>DELIBERA n° 1174/2025 
 DELIBERA n° 693/2024 
 Legge n. 241/1990 
 LR 40/93</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D47" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 il Responsabile U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
+      <c r="E47" t="inlineStr">
         <is>
           <t>LIQUIDAZIONE CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO O ASSOCIAZIONI DI 
 PROMOZIONE SOCIALE, OPERANTI NELL’AMBITO TERRITORIALE DELL’ AULSS 9 SCALIGERA PER LA 
 REALIZZAZIONE DI “PROGETTI DI INCLUSIONE SOCIALE E DI ATTIVITÀ’ DEL TEMPO LIBERO E DI 
 TRASPORTO E ACCOMPAGNAMENTO” IN FAVORE DI SOGGETTI CON DISABILITA’ (ANCHE DI TIPO 
 PSICHICO) IN SITUAZIONE DI GRAVITA’. ANNO 2024.</t>
         </is>
       </c>
     </row>
-    <row r="38">
-      <c r="A38" t="inlineStr">
+    <row r="48">
+      <c r="A48" t="inlineStr">
         <is>
           <t>DAT: RECEPIMENTO DELLE RISULTANZE DELLA GARA REGIONALE DEL SERVIZIO DI ASSISTENZA 
 INTEGRATIVA SCOLASTICA IN FAVORE DI ALUNNI/STUDENTI CON DISABILITÀ DELLA VISTA E 
 DELL’UDITO RESIDENTI NEL TERRITORIO DELLA REGIONE DEL VENETO, PER GLI ANNI SCOLASTICI 
 RICOMPRESI NEL BIENNIO 01/08/2025-31/07/2027, CON FACOLTÀ DI RINNOVO PER IL SUCCESSIVO 
 ANNO SCOLASTICO 2027-2028.</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
+      <c r="B48" t="inlineStr">
         <is>
           <t>EURO 2.804.850,00 oltre IVA 5%</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
+      <c r="C48" t="inlineStr">
         <is>
           <t>DELIBERA N. 1117 DEL 09/09/2025 
 D.Lgs. 36/2023 
 D.Lgs. 209/2024 
 Deliberazione del Direttore Generale di Azienda Zero n.424 del 20 giugno 2025</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
+      <c r="D48" t="inlineStr">
         <is>
           <t>-Il Direttore di UOC Direzione Amministrativa Territoriale 
 Dott. Alessandro Ferronato, sostituito dalla Dott.ssa Eufemia Gazerro, giusta deliberazione n. 159 del 13/02/2025. 
 -il Responsabile U.O.S. Attività Amministrativa Socio Sanitaria  
 -i Direttori UU.OO.CC. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E48" t="inlineStr">
         <is>
           <t>RECEPIMENTO DELLE RISULTANZE DELLA GARA REGIONALE DEL SERVIZIO DI ASSISTENZA 
 INTEGRATIVA SCOLASTICA IN FAVORE DI ALUNNI/STUDENTI CON DISABILITÀ DELLA VISTA E 
 DELL’UDITO RESIDENTI NEL TERRITORIO DELLA REGIONE DEL VENETO, PER GLI ANNI SCOLASTICI 
 RICOMPRESI NEL BIENNIO 01/08/2025-31/07/2027, CON FACOLTÀ DI RINNOVO PER IL SUCCESSIVO 
 ANNO SCOLASTICO 2027-2028.</t>
         </is>
       </c>
     </row>
-    <row r="39">
-      <c r="A39" t="inlineStr">
+    <row r="49">
+      <c r="A49" t="inlineStr">
         <is>
           <t>DAT: AUTORIZZAZIONE PROROGA DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, 
 SEMICONVITTO E TRASPORTO SCOLASTICO UTENTI FREQUENTANTI L’ISTITUTO SCOLASTICO 
 PARITARIO FORTUNATA GRESNER DI VERONA.</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
+      <c r="B49" t="inlineStr">
         <is>
           <t>euro 652.975,10 oltre IVA, se dovuta</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
+      <c r="C49" t="inlineStr">
         <is>
           <t>Delibera 1113 del 09/09/2025 
 DGR n. 1953/2019</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D49" t="inlineStr">
         <is>
           <t>-Il Direttore di UOC Direzione Amministrativa Territoriale 
 Dott. Alessandro Ferronato, sostituito dalla Dott.ssa Eufemia Gazerro, giusta deliberazione n. 159 del 13/02/2025 
 -Direttori U.O.C. Disabilità e Non Autosufficienza  
 -Responsabile U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E49" t="inlineStr">
         <is>
           <t>AUTORIZZAZIONE PROROGA DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, 
 SEMICONVITTO E TRASPORTO SCOLASTICO UTENTI FREQUENTANTI L’ISTITUTO SCOLASTICO 
 PARITARIO FORTUNATA GRESNER DI VERONA.</t>
         </is>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" t="inlineStr">
+    <row r="50">
+      <c r="A50" t="inlineStr">
         <is>
           <t xml:space="preserve">UTENTI VARI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD): LIQUIDAZIONE MESE DI AGOSTO 2025 DI ICDa, ICDsla, ICDp, ICDf (TUTTI I DISTRETTI ) E ICDb, ICDbplus, ICDm, ICDmgs (DISTRETTO 4) </t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
+      <c r="B50" t="inlineStr">
         <is>
           <t>€ 1.209.767,00</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
+      <c r="C50" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 e ss.mm.ii.</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
+      <c r="D50" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO- U.O.S.  ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E50" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE (AI SENSI D.G.R.V. N.1338/2013 E SUCCESSIVE) DI TIPO A, SLA, P, F, B, BPLUS, M, MGS.</t>
         </is>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" t="inlineStr">
+    <row r="51">
+      <c r="A51" t="inlineStr">
         <is>
           <t>DAT: PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
 TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI SERVIZIO PER 
 L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI PRESSO UNITA’ DI 
 OFFERTA SEMIRESIDENZIALI PER PERSONE CON DISABILITA. PERIODO 01.07.2025 - 31.12.2026.</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
+      <c r="B51" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
+      <c r="C51" t="inlineStr">
         <is>
           <t>DGR 1301/2024 
 DGR 670/2025 
 D.Lgs. 62/2024</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D51" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 Direttori delle UU.OO.CC. Disabilità e Non Autosufficienza e 
 Responsabile della UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E51" t="inlineStr">
         <is>
           <t>PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
 TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI SERVIZIO PER 
 L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI PRESSO UNITA’ DI 
 OFFERTA SEMIRESIDENZIALI PER PERSONE CON DISABILITA. PERIODO 01.07.2025 - 31.12.2026.</t>
         </is>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" t="inlineStr">
+    <row r="52">
+      <c r="A52" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVA DI CURA DOMICILIARE ( ICD): LIQUIDAZIONE MESE DI LUGLIO 2025 PER ICDa, ICDsla, ICDp, ICDf  + integrazione 1° trim.2025 ICDm del  D4</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
+      <c r="B52" t="inlineStr">
         <is>
           <t>454.408,72</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
+      <c r="C52" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E SS.MM.II. - D.G.R.V. N.1047/2015</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
+      <c r="D52" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - UOS ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
+      <c r="E52" t="inlineStr">
         <is>
           <t xml:space="preserve">UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE( ICD) DI TIPO A, SLA, P F, M </t>
         </is>
       </c>
     </row>
-    <row r="43">
-      <c r="A43" t="inlineStr">
+    <row r="53">
+      <c r="A53" t="inlineStr">
         <is>
           <t>DAT: ADESIONE AL PROGETTO HOME CARE PREMIUM (HCP) 2025.</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
+      <c r="B53" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
+      <c r="C53" t="inlineStr">
         <is>
           <t>D.M. n. 463/1998 
 Legge n. 328/2000 
 Deliberazione del Direttore Generale n. 648 del 22/06/2022 
 DGR n. 1159/2024</t>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
+      <c r="D53" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 L’UOC Direzione Amministrativa Territoriale e 
 Le UOC Disabilità e Non Autosufficienza dei Distretti 1-2 e 3</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
+      <c r="E53" t="inlineStr">
         <is>
           <t>ADESIONE AL PROGETTO HOME CARE PREMIUM (HCP) 2025.</t>
         </is>
       </c>
     </row>
-    <row r="44">
-      <c r="A44" t="inlineStr">
+    <row r="54">
+      <c r="A54" t="inlineStr">
         <is>
           <t>DAT: SISTEMA VENETO ADOZIONI – ANNUALITÀ 2024-2025. RECEPIMENTO DGR N. 650/2024 E DDR N. 
 77/2024 E 49/2025. PROVVEDIMENTI CONSEGUENTI.</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
+      <c r="B54" t="inlineStr">
         <is>
           <t>56110.86</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="C54" t="inlineStr">
         <is>
           <t>DGR 650/2024 
 DDR 77/2024 e 49/2025</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
+      <c r="D54" t="inlineStr">
         <is>
           <t>Il Direttore UOC Direzione Amministrativa Territoriale 
 L’UOS Attività Amministrativa Socio Sanitaria e 
 le UU.OO.CC Infanzia Adolescenza Famiglia e Consultori</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
+      <c r="E54" t="inlineStr">
         <is>
           <t>SISTEMA VENETO ADOZIONI – ANNUALITÀ 2024-2025. RECEPIMENTO DGR N. 650/2024 E DDR N. 
 77/2024 E 49/2025. PROVVEDIMENTI CONSEGUENTI.</t>
         </is>
       </c>
     </row>
-    <row r="45">
-      <c r="A45" t="inlineStr">
+    <row r="55">
+      <c r="A55" t="inlineStr">
         <is>
           <t>ALLE FARMACIE RURALI</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
+      <c r="B55" t="inlineStr">
         <is>
           <t>€ 55.296,00</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
+      <c r="C55" t="inlineStr">
         <is>
           <t>DGR 375/2017 - DDR 12/2025</t>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
+      <c r="D55" t="inlineStr">
         <is>
           <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
+      <c r="E55" t="inlineStr">
         <is>
           <t>Interventi regionali aggiuntivi a favore delle Farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2025</t>
         </is>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" t="inlineStr">
+    <row r="56">
+      <c r="A56" t="inlineStr">
         <is>
           <t>DAT: PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
 TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI SERVIZIO PER 
 L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI PRESSO UNITA’ DI 
 OFFERTA RESIDENZIALI PER PERSONE CON DISABILITA. PERIODO 01.07.2025-31.12.2026.</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
+      <c r="B56" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
+      <c r="C56" t="inlineStr">
         <is>
           <t>Deliberazione del Direttore Generale n. 245 del 01/03/2024 
 DGR n. 1103/2019 
 DGR n. 912/2022 
 DGR n. 1438/2017</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
+      <c r="D56" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
+      <c r="E56" t="inlineStr">
         <is>
           <t>PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
 TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI SERVIZIO PER 
 L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI PRESSO UNITA’ DI 
 OFFERTA RESIDENZIALI PER PERSONE CON DISABILITA. PERIODO 01.07.2025-31.12.2026.</t>
         </is>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" t="inlineStr">
+    <row r="57">
+      <c r="A57" t="inlineStr">
         <is>
           <t xml:space="preserve">DAT: RECEPIMENTO DGR N. 285 DEL 24 MARZO 2025 - PIANO OPERATIVO PER IL POTENZIAMENTO DELLE 
 FUNZIONI DEI “CENTRI PER LA FAMIGLIA” NELL’AMBITO DELLE COMPETENZE SOCIALI DEI 
 CONSULTORI FAMILIARI DELLE AZIENDE ULSS DEL VENETO. DECRETO 23 DICEMBRE 2024 DEL 
 MINISTRO PER LA FAMIGLIA, LA NATALITA’ E LE PARI OPPORTUNITA’ 
  </t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
+      <c r="B57" t="inlineStr">
         <is>
           <t>Euro 144.516,50 Distretto 1 Verona città Euro 58.007,51 Distretto 2 dell’Est veronese Euro 67.242,50 Distretto 3 della Pianura veronese Euro 129.034,50 Distretto 4 dell’Ovest veronese</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C57" t="inlineStr">
         <is>
           <t>DGR 285/2025 
 DECRETO 23/2024</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D57" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E57" t="inlineStr">
         <is>
           <t>RECEPIMENTO DGR N. 285 DEL 24 MARZO 2025 - PIANO OPERATIVO PER IL POTENZIAMENTO DELLE 
 FUNZIONI DEI “CENTRI PER LA FAMIGLIA” NELL’AMBITO DELLE COMPETENZE SOCIALI DEI 
 CONSULTORI FAMILIARI DELLE AZIENDE ULSS DEL VENETO. DECRETO 23 DICEMBRE 2024 DEL 
 MINISTRO PER LA FAMIGLIA, LA NATALITA’ E LE PARI OPPORTUNITA’</t>
         </is>
       </c>
     </row>
-    <row r="48">
-      <c r="A48" t="inlineStr">
+    <row r="58">
+      <c r="A58" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD)- LIQUIDAZIONI MESE DI GIUGNO 2025 PER ICDa, ICDsla, ICDp, ICDf  di tutti i Distretti + INTEGRAZIONE 1° TRIMESTRE 2025 PER ICDm/Mgs/B/Bplus (D.G.R. N. 586/2025) per Distretto 4</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
+      <c r="B58" t="inlineStr">
         <is>
           <t>€ 690.483,86</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
+      <c r="C58" t="inlineStr">
         <is>
           <t>DGRV N.1338/2013 E ss.mm.ii. - DGRV N.1047/2015 - DGRV N.586/2025</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
+      <c r="D58" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E58" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE ( ICD) DI TIPO ICDa, ICDsla, ICDp, ICDf di tutti i Distretti e ICDm, ICDmgs, ICDBplus, ICDb per Distretto 4 Ovest Veronese.</t>
         </is>
       </c>
     </row>
-    <row r="49">
-      <c r="A49" t="inlineStr">
+    <row r="59">
+      <c r="A59" t="inlineStr">
         <is>
           <t>DAT: PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
 TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI SERVIZIO PER 
 L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI AFFERENTI ALL’AREA 
 ANZIANI. PERIODO 01.07.2025-30.06.2026.</t>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
+      <c r="B59" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
+      <c r="C59" t="inlineStr">
         <is>
           <t>DGR n. 996/2022 
 DGRV n. 1438/2017</t>
         </is>
       </c>
-      <c r="D49" t="inlineStr">
+      <c r="D59" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
+      <c r="E59" t="inlineStr">
         <is>
           <t>PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI 
 TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI SERVIZIO PER 
 L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI AFFERENTI ALL’AREA 
 ANZIANI. PERIODO 01.07.2025-30.06.2026.</t>
         </is>
       </c>
     </row>
-    <row r="50">
-      <c r="A50" t="inlineStr">
+    <row r="60">
+      <c r="A60" t="inlineStr">
         <is>
           <t>DAT: RECEPIMENTO DGR N. 564/2025 E DDR N. 9/2025 E APPROVAZIONE CONVENZIONE TRA AZIENDA 
 ULSS 9 SCALIGERA E AZIENDA ZERO PER L'ATTUAZIONE DEL PROGETTO “SOSTEGNO NELLA 
 GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA DI NORMA 
 ULTRASESSANTACINQUENNE, ASSISTITA A DOMICILIO, NON AUTOSUFFICIENTE IN STATO DI 
 COMPROVATA VULNERABILITÀ. PERIODO 2025-2026".</t>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
+      <c r="B60" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
+      <c r="C60" t="inlineStr">
         <is>
           <t>DGR 564/2025 
 DDR 9/2025</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
+      <c r="D60" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
+      <c r="E60" t="inlineStr">
         <is>
           <t>RECEPIMENTO DGR N. 564/2025 E DDR N. 9/2025 E APPROVAZIONE CONVENZIONE TRA AZIENDA 
 ULSS 9 SCALIGERA E AZIENDA ZERO PER L'ATTUAZIONE DEL PROGETTO “SOSTEGNO NELLA 
 GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA DI NORMA 
 ULTRASESSANTACINQUENNE, ASSISTITA A DOMICILIO, NON AUTOSUFFICIENTE IN STATO DI 
 COMPROVATA VULNERABILITÀ. PERIODO 2025-2026".</t>
         </is>
       </c>
     </row>
-    <row r="51">
-      <c r="A51" t="inlineStr">
+    <row r="61">
+      <c r="A61" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1233/2023 E N. DDR 143/2024 - SISTEMA VENETO ADOZIONI (P.T.V.A.). INTERVENTI REGIONALI 
 IN MATERIA ADOZIONE NAZIONALE ED INTERNAZIONALE (L. 476/98)”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
+      <c r="B61" t="inlineStr">
         <is>
           <t>61367,31</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
+      <c r="C61" t="inlineStr">
         <is>
           <t>DGR N. 1233/2023 
 DDR 143/2024 
 L. 476/98</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
+      <c r="D61" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 Sentiti i Direttori UU.OO.CC. Infanzia, Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
+      <c r="E61" t="inlineStr">
         <is>
           <t>DGR N. 1233/2023 E N. DDR 143/2024 - SISTEMA VENETO ADOZIONI (P.T.V.A.). INTERVENTI REGIONALI 
 IN MATERIA ADOZIONE NAZIONALE ED INTERNAZIONALE (L. 476/98)”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" t="inlineStr">
+    <row r="62">
+      <c r="A62" t="inlineStr">
         <is>
           <t>DAT: INTERVENTI PER LA TUTELA DEI MINORI RESIDENTI NEL DISTRETTO 3 PIANURA VERONESE E NEL 
 DISTRETTO 4 OVEST VERONESE. PROVVEDIMENTI ANNO 2025.</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
+      <c r="B62" t="inlineStr">
         <is>
           <t>Distretto 3 Euro 1.401.000,00 bilancio sociale e Euro 500.000,00 bilancio sanitario; per il Distretto 4 Euro 1.682.000,00 bilancio sociale e Euro 750.000,00 bilancio sanitario;</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="C62" t="inlineStr">
         <is>
           <t>DGR n. 3972/2002 
 L.R. 22/2002 
 DGR 1438/2017</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
+      <c r="D62" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 Direttori UU.OO.CC. Infanzia, Adolescenza Famiglia e Consultori dei Distretti 3 e 4</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="E62" t="inlineStr">
         <is>
           <t>INTERVENTI PER LA TUTELA DEI MINORI RESIDENTI NEL DISTRETTO 3 PIANURA VERONESE E NEL 
 DISTRETTO 4 OVEST VERONESE. PROVVEDIMENTI ANNO 2025.</t>
         </is>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" t="inlineStr">
+    <row r="63">
+      <c r="A63" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R.V. N.1338/2013 e ss.mm.ii.): LIQUIDAZIONE DEL MESE DI MAGGIO 2025 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF CON COMPETENZA ANNO 2025, SECONDO LA TEMPISTICA DI PAGAMENTO PREVISTA DALLA VIGENTE NORMATIVA REGIONALE.</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
+      <c r="B63" t="inlineStr">
         <is>
           <t>€ 384.465,86</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C63" t="inlineStr">
         <is>
           <t>D.R.G.V. N. 1338/2013 e ss.mm.ii. - D.G.R.V. N.1047/2015</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
+      <c r="D63" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E63" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD) -AI SENSI D.G.R.N.V.N.1338/2013-  e ss.mm.ii. DI TIPO: ICDA, ICDsla, ICDp, ICDf.</t>
         </is>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" t="inlineStr">
+    <row r="64">
+      <c r="A64" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1412/2024 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO E MALATTIA DI PARKINSON. FINANZIAMENTO DELL’ATTIVITA’ 2024/2025. DGR N. 
 1873/2013”. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
+      <c r="B64" t="inlineStr">
         <is>
           <t>Euro 281.000,00</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
+      <c r="C64" t="inlineStr">
         <is>
           <t>DGR N. 1412/2024 
 DGR N. 1873/2013</t>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
+      <c r="D64" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 Direttore UOC Non autosufficienza per il Distretto 3, 
 Responsabile UOS Centro Decadimento Cognitivo e Demenze per il Distretto 1-2,  
 Direttore del Distretto 4 
 Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
+      <c r="E64" t="inlineStr">
         <is>
           <t>DGR N. 1412/2024 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO E MALATTIA DI PARKINSON. FINANZIAMENTO DELL’ATTIVITA’ 2024/2025. DGR N. 
 1873/2013”. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="55">
-      <c r="A55" t="inlineStr">
+    <row r="65">
+      <c r="A65" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( DGRV N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI APRILE 2025 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF CON COMPETENZA ANNO 2025. SECONDO LA TEMPISTICA DI PAGAMENTO PREVISTA DALLA NORMATIVA REGIONALE.</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
+      <c r="B65" t="inlineStr">
         <is>
           <t>€ 412.461,86</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
+      <c r="C65" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E ss.mm.ii. - D.G.R.V. N.1047/2015</t>
         </is>
       </c>
-      <c r="D55" t="inlineStr">
+      <c r="D65" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
+      <c r="E65" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE ( ICD) AI SENSI DELLA D.G.R.V. N.1338/2013 e ss.mm.ii. DI TIPO: ICDa, ICDsla, ICDp, ICDf.</t>
         </is>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" t="inlineStr">
+    <row r="66">
+      <c r="A66" t="inlineStr">
         <is>
           <t>DAT: ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI. PRESA D’ATTO DGR N. 229/2024, DDR N. 18/2024 E DDR N. 36/2024.</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
+      <c r="B66" t="inlineStr">
         <is>
           <t>Euro 351.942,28 (Distretti 1 e 2 Euro 179.013,47, Distretto 3 Euro 58.931,55 e Distretto 4 Euro 113.997,26)</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
+      <c r="C66" t="inlineStr">
         <is>
           <t>DGR N. 229/2024 
 DDR N. 18/2024 
 DDR N. 36/2024</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
+      <c r="D66" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 Sentiti i Direttori UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
+      <c r="E66" t="inlineStr">
         <is>
           <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI. PRESA D’ATTO DGR N. 229/2024, DDR N. 18/2024 E DDR N. 36/2024.</t>
         </is>
       </c>
     </row>
-    <row r="57">
-      <c r="A57" t="inlineStr">
+    <row r="67">
+      <c r="A67" t="inlineStr">
         <is>
           <t>DAT: DGR 1401/2023, DDR N. 144/2023 “PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA 
 VALORIZZAZIONE DEI CONSULTORI FAMILIARI E IL POTENZIAMENTO DEGLI INTERVENTI SOCIALI IN 
 FAVORE DELLE FAMIGLIE NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI 
 DELLE AZIENDE ULSS DEL VENETO”. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
+      <c r="B67" t="inlineStr">
         <is>
           <t>euro 416.290,13</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
+      <c r="C67" t="inlineStr">
         <is>
           <t>DGR 1401/2023, DDR N. 144/2023</t>
         </is>
       </c>
-      <c r="D57" t="inlineStr">
+      <c r="D67" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 Direttore della U.O.C. Infanzia, Adolescenza, Famiglia e Consultori Distretto 4</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
+      <c r="E67" t="inlineStr">
         <is>
           <t>DGR 1401/2023, DDR N. 144/2023 “PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA 
 VALORIZZAZIONE DEI CONSULTORI FAMILIARI E IL POTENZIAMENTO DEGLI INTERVENTI SOCIALI IN 
 FAVORE DELLE FAMIGLIE NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI 
 DELLE AZIENDE ULSS DEL VENETO”. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
     </row>
-    <row r="58">
-      <c r="A58" t="inlineStr">
+    <row r="68">
+      <c r="A68" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (DGRV N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI MARZO 2025 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF, ICDB ( D4 INT. 2024) CON COMPETENZA ANNO 2025, SECONDO LA TEMPISTICA DI PAGAMENTO PREVISTA DA NORMATIVA REGIONALE.</t>
         </is>
       </c>
-      <c r="B58" t="inlineStr">
+      <c r="B68" t="inlineStr">
         <is>
           <t>€ 726.854,72</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
+      <c r="C68" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 e ss.mm.ii. - D.G.R.V. N.1047/2015</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
+      <c r="D68" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr">
+      <c r="E68" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD) AI SENSI DELLA D.G.R.V. N.1338/2013 e ss.mm.ii. DI TIPO: ICDa, ICDsla, ICDp, ICDF, ICDb.</t>
         </is>
       </c>
     </row>
-    <row r="59">
-      <c r="A59" t="inlineStr">
+    <row r="69">
+      <c r="A69" t="inlineStr">
         <is>
           <t>DAT: DGR 1276/2022, DDR N. 107/2022 E DDR N. 65/2023 “PIANO OPERATIVO, PER L’ANNO 2022, DELLE 
 ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ 
 NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS 
 DEL VENETO”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B59" t="inlineStr">
+      <c r="B69" t="inlineStr">
         <is>
           <t>Euro 416.100,16</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
+      <c r="C69" t="inlineStr">
         <is>
           <t>DGR 1276/2022 - DDE N. 107/2022 - DDR N. 65/2023</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
+      <c r="D69" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024. 
 UOC Infanzia Adolescenza Famiglia e Consultori Distretto 4</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
+      <c r="E69" t="inlineStr">
         <is>
           <t>DAT: DGR 1276/2022, DDR N. 107/2022 E DDR N. 65/2023 “PIANO OPERATIVO, PER L’ANNO 2022, DELLE 
 ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ 
 NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS 
 DEL VENETO”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="60">
-      <c r="A60" t="inlineStr">
+    <row r="70">
+      <c r="A70" t="inlineStr">
         <is>
           <t>DAT: MEDICINA GENERALE - “PROGETTO SERVIZIO MEDICO DISTRETTUALE (ASSISTENZA PRIMARIA AD 
 ATTIVITÀ ORARIA DIURNA) PER CITTADINI SENZA MEDICO DI ASSISTENZA PRIMARIA A CICLO DI 
 SCELTA IN ATTUAZIONE DELLA DGRV N. 1561 DEL 30.12.2024”. APPROVAZIONE.</t>
         </is>
       </c>
-      <c r="B60" t="inlineStr">
+      <c r="B70" t="inlineStr">
         <is>
           <t>euro 990.000,00 costo presunto</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
+      <c r="C70" t="inlineStr">
         <is>
           <t>DGRV n. 1561 del 30.12.2024</t>
         </is>
       </c>
-      <c r="D60" t="inlineStr">
+      <c r="D70" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n. 555 del 29.05.2024, sentito il Responsabile UOS Medicina 
 Convenzionata, Privati Accreditati e Controlli,</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
+      <c r="E70" t="inlineStr">
         <is>
           <t>MEDICINA GENERALE - “PROGETTO SERVIZIO MEDICO DISTRETTUALE (ASSISTENZA PRIMARIA AD 
 ATTIVITÀ ORARIA DIURNA) PER CITTADINI SENZA MEDICO DI ASSISTENZA PRIMARIA A CICLO DI 
 SCELTA IN ATTUAZIONE DELLA DGRV N. 1561 DEL 30.12.2024”. APPROVAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="61">
-      <c r="A61" t="inlineStr">
+    <row r="71">
+      <c r="A71" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1403 DEL 20/11/2023 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA 
 DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. 
 FINANZIAMENTO ATTIVITÀ EDIZIONE PROGETTUALE 2023/2024”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B61" t="inlineStr">
+      <c r="B71" t="inlineStr">
         <is>
           <t>Euro 281.000,00 complessivi</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
+      <c r="C71" t="inlineStr">
         <is>
           <t>DGR N. 1403 DEL 20/11/2023 
 DGR N. 1873/2013</t>
         </is>
       </c>
-      <c r="D61" t="inlineStr">
+      <c r="D71" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 Responsabile 
 del Progetto Dott.ssa Laura De Togni Direttore UOS Centro Decadimento Cognitivo e Demenze e dalla Dott.ssa Luisa 
 Andreetta, Direttore UOC Disabilità e Non Autosufficienza dei Distretti 1-2 e 3; 
 l’UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
+      <c r="E71" t="inlineStr">
         <is>
           <t>DGR N. 1403 DEL 20/11/2023 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA 
 DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. 
 FINANZIAMENTO ATTIVITÀ EDIZIONE PROGETTUALE 2023/2024”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="62">
-      <c r="A62" t="inlineStr">
+    <row r="72">
+      <c r="A72" t="inlineStr">
         <is>
           <t>FARMACIE PUBBLICHE E PRIVATE</t>
         </is>
       </c>
-      <c r="B62" t="inlineStr">
+      <c r="B72" t="inlineStr">
         <is>
           <t>€ 180.484,36</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
+      <c r="C72" t="inlineStr">
         <is>
           <t>DGR N. 1658/2019 - DDR n. 74 DEL 29.12.2022 - DDR n. 2 DEL 10.02.2025 - Delibera del Direttore Generale n. 303 del 11.03.2025</t>
         </is>
       </c>
-      <c r="D62" t="inlineStr">
+      <c r="D72" t="inlineStr">
         <is>
           <t>Il Direttore UOC Asistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
+      <c r="E72" t="inlineStr">
         <is>
           <t>Recepimento del Decreto n. 2 del 10.02.2025 nell'ambito della progettualità "Farmacia dei servizi" - Ready Fin n. 13065</t>
         </is>
       </c>
     </row>
-    <row r="63">
-      <c r="A63" t="inlineStr">
+    <row r="73">
+      <c r="A73" t="inlineStr">
         <is>
           <t>DAT: APPROVAZIONE DELLO SCHEMA DI CONVENZIONE CON LA REGIONE VENETO PER L’ATTUAZIONE 
 DELLA PROGETTUALITÀ REGIONALE INDIVIDUATA DALLA DGR N. 1133/2024 A FAVORE DELLE 
 PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO (PCASD) - FONDO AUTISMO 2023-2024 - CUP 
 H19G24000550001</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
+      <c r="B73" t="inlineStr">
         <is>
           <t>69.200,59</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
+      <c r="C73" t="inlineStr">
         <is>
           <t>DGR 1133/2024</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
+      <c r="D73" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. dott. Alessandro Ferronato, giusta Deliberazione di incarico n. 555 del 29/05/2024, sentito il Direttore dei Servizi Socio 
 Sanitari 
 UOC Contabilità e Bilancio, 
 le UU OO CC IAF e Consultori Familiari, 
 le UOC Disabilità e Non autosufficienz</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E73" t="inlineStr">
         <is>
           <t>APPROVAZIONE DELLO SCHEMA DI CONVENZIONE CON LA REGIONE VENETO PER L’ATTUAZIONE 
 DELLA PROGETTUALITÀ REGIONALE INDIVIDUATA DALLA DGR N. 1133/2024 A FAVORE DELLE 
 PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO (PCASD) - FONDO AUTISMO 2023-2024 - CUP 
 H19G24000550001</t>
         </is>
       </c>
     </row>
-    <row r="64">
-      <c r="A64" t="inlineStr">
+    <row r="74">
+      <c r="A74" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( DGRV N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI FEBBRAIO 2025 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF, ICDM ( DISTRETTO 4), ICDMGS (DISTRETTO 4), ICDBPLUS (DISTRETTO 4) CON COMPETENZA ANNO 2024 SECONDO LA TEMPISTICA DI PAGAMENTO REGIONALE.</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
+      <c r="B74" t="inlineStr">
         <is>
           <t>€ 1.045.037,32</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
+      <c r="C74" t="inlineStr">
         <is>
           <t>D.G.R.V.N.1338/2013 E SS.MM.II. - D.G.R.V. N.1047/2015</t>
         </is>
       </c>
-      <c r="D64" t="inlineStr">
+      <c r="D74" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO- U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
+      <c r="E74" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE (ICD) , AI SENSI DELLA DGRV N.1338/2013 E SS.MM..II., DI TIPO:  ICDA, ICDSLA, ICDP, ICDF, ICDM,  ICDMGS, ICDBPLUS.</t>
         </is>
       </c>
     </row>
-    <row r="65">
-      <c r="A65" t="inlineStr">
+    <row r="75">
+      <c r="A75" t="inlineStr">
         <is>
           <t>DAT: RECEPIMENTO DGR 1299/2024 E 1303/2024 DI AGGIORNAMENTO DELLE RETTE 2024/2026 – 
 COMUNITÀ TERAPEUTICHE RIABILITATIVE PROTETTE PER MINORI CON PATOLOGIE PSICHIATRICHE 
 E COMUNITÀ EDUCATIVE RIABILITATIVE PER MINORI/ADOLESCENTI CON PROBLEMI 
 PSICOPATOLOGICI</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
+      <c r="B75" t="inlineStr">
         <is>
           <t>aggiornamento rette 2024_2025_2026</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
+      <c r="C75" t="inlineStr">
         <is>
           <t>DGR 1299/2024 E 1303/2024</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
+      <c r="D75" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n. 555 del 29/05/2024 
 Direttori delle UU OO CC IAFCC 
 UOS Attività Amministrativa Socio-Sanitaria</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
+      <c r="E75" t="inlineStr">
         <is>
           <t>RECEPIMENTO DGR 1299/2024 E 1303/2024 DI AGGIORNAMENTO DELLE RETTE 2024/2026 – 
 COMUNITÀ TERAPEUTICHE RIABILITATIVE PROTETTE PER MINORI CON PATOLOGIE PSICHIATRICHE 
 E COMUNITÀ EDUCATIVE RIABILITATIVE PER MINORI/ADOLESCENTI CON PROBLEMI 
 PSICOPATOLOGICI</t>
         </is>
       </c>
     </row>
-    <row r="66">
-      <c r="A66" t="inlineStr">
+    <row r="76">
+      <c r="A76" t="inlineStr">
         <is>
           <t>DAT: RECEPIMENTO DGR N. 1301 DEL 14.11.2024 “AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL 
 FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DELLA DISABILITÀ DI CUI 
 ALLA DGR N. 912/2022. DELIBERAZIONE/CR N. 132 DEL 29 OTTOBRE 2024”. PROVVEDIMENTI 
 CONSEGUENTI</t>
         </is>
       </c>
-      <c r="B66" t="inlineStr">
+      <c r="B76" t="inlineStr">
         <is>
           <t>variazione rette C.A. e C.D. anni 2024-2025-2026 con copertura FRNA</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
+      <c r="C76" t="inlineStr">
         <is>
           <t>DGR N. 1301 DEL 14.11.2024 
 DGR N. 912/2022 
 DELIBERAZIONE/CR N. 132 DEL 29 OTTOBRE 2024 
 UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="D66" t="inlineStr">
+      <c r="D76" t="inlineStr">
         <is>
           <t xml:space="preserve">Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 sentiti i Direttori UOC Disabilità e Non Autosufficienza 
  </t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
+      <c r="E76" t="inlineStr">
         <is>
           <t>RECEPIMENTO DGR N. 1301 DEL 14.11.2024 “AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL 
 FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DELLA DISABILITÀ DI CUI 
 ALLA DGR N. 912/2022. DELIBERAZIONE/CR N. 132 DEL 29 OTTOBRE 2024”. PROVVEDIMENTI 
 CONSEGUENTI</t>
         </is>
       </c>
     </row>
-    <row r="67">
-      <c r="A67" t="inlineStr">
+    <row r="77">
+      <c r="A77" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1160 DEL 15.10.2024 E DDR N. 68 DEL 31.10.2024 “CONTRIBUTI PER LA MODIFICA DEGLI 
 STRUMENTI DI GUIDA. ANNO 2024. LEGGE N. 104/1992 ART. 27”. PROVVEDIMENTI</t>
         </is>
       </c>
-      <c r="B67" t="inlineStr">
+      <c r="B77" t="inlineStr">
         <is>
           <t>8045,04</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
+      <c r="C77" t="inlineStr">
         <is>
           <t>DGR 1160 DEL 15/10 
 /2024 e DDR 68 DEL 31/10/2024</t>
         </is>
       </c>
-      <c r="D67" t="inlineStr">
+      <c r="D77" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024  
 UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
+      <c r="E77" t="inlineStr">
         <is>
           <t>DGR N. 1160 DEL 15.10.2024 E DDR N. 68 DEL 31.10.2024 “CONTRIBUTI PER LA MODIFICA DEGLI 
 STRUMENTI DI GUIDA. ANNO 2024. LEGGE N. 104/1992 ART. 27”. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
-    <row r="68">
-      <c r="A68" t="inlineStr">
+    <row r="78">
+      <c r="A78" t="inlineStr">
         <is>
           <t>DAT: PROGETTO "SPIR.NET 2 - SALUTE PROTEZIONE INTERNAZIONALE RICHIEDENTI NETWORK". PRESA 
 D'ATTO DELLA CONVENZIONE DI SOVVENZIONE "FAMI" (FONDO ASILO, MIGRAZIONE E 
 INTEGRAZIONE) 2021 / 2027 (CODICE PROGETTO: PROG-708)</t>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
+      <c r="B78" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
+      <c r="C78" t="inlineStr">
         <is>
           <t>Delibera 219 del 23/02/2025</t>
         </is>
       </c>
-      <c r="D68" t="inlineStr">
+      <c r="D78" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n. 555 del 29/05/2024</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
+      <c r="E78" t="inlineStr">
         <is>
           <t>PROGETTO "SPIR.NET 2 - SALUTE PROTEZIONE INTERNAZIONALE RICHIEDENTI NETWORK". PRESA 
 D'ATTO DELLA CONVENZIONE DI SOVVENZIONE "FAMI" (FONDO ASILO, MIGRAZIONE E 
 INTEGRAZIONE) 2021 / 2027 (CODICE PROGETTO: PROG-708)</t>
         </is>
       </c>
     </row>
-    <row r="69">
-      <c r="A69" t="inlineStr">
+    <row r="79">
+      <c r="A79" t="inlineStr">
         <is>
           <t>DAT: DGR N. 597/2023 E DEL DDR N. 74/2023 “FONDO PER L'ASSISTENZA ALLE PERSONE CON DISABILITÀ 
 GRAVE PRIVE DEL SOSTEGNO FAMILIARE - INDIRIZZI DI PROGRAMMAZIONE ANNUALITÀ 2022. 
 DECRETO DEL MINISTRO DEL LAVORO E DELLE POLITICHE SOCIALI E IL MINISTRO PER LA 
 DISABILITÀ DI CONCERTO CON IL MINISTRO DELL'ECONOMIA E DELLE FINANZE E IL MINISTRO 
 DELLA SALUTE DEL 21 DICEMBRE 2022”. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
+      <c r="B79" t="inlineStr">
         <is>
           <t>Euro 619.355,98 per l’Ambito VEN_20 Verona, Euro 203.226,35 per l’Ambito VEN_21 Legnago e Euro 403.260,40 per l’Ambito VEN_22 Bussolengo);</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
+      <c r="C79" t="inlineStr">
         <is>
           <t>DGR n. n. 597 del 19.05.2023 e del DDR n. 74 del 22 novembre 2023</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
+      <c r="D79" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024, 
 in concerto con i Direttori UOC Disabilità e Non Autosufficienza 
 UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
+      <c r="E79" t="inlineStr">
         <is>
           <t>DGR N. 597/2023 E DEL DDR N. 74/2023 “FONDO PER L'ASSISTENZA ALLE PERSONE CON DISABILITÀ 
 GRAVE PRIVE DEL SOSTEGNO FAMILIARE - INDIRIZZI DI PROGRAMMAZIONE ANNUALITÀ 2022. 
 DECRETO DEL MINISTRO DEL LAVORO E DELLE POLITICHE SOCIALI E IL MINISTRO PER LA 
 DISABILITÀ DI CONCERTO CON IL MINISTRO DELL'ECONOMIA E DELLE FINANZE E IL MINISTRO 
 DELLA SALUTE DEL 21 DICEMBRE 2022”. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="70">
-      <c r="A70" t="inlineStr">
+    <row r="80">
+      <c r="A80" t="inlineStr">
         <is>
           <t>DAT: ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI – PRESA D’ATTO DEL FINANZIAMENTO RECEPIMENTO FINANZIAMENTO REGIONALE DI 
 CUI AL DECRETO DELL'U.O. NON AUTOSUFFICIENZA N. 36 DEL 08/09/2023. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
+      <c r="B80" t="inlineStr">
         <is>
           <t>Distretti 1 e 2 Euro 172.623,32, Distretto 3 Euro 56.612,19 e Distretto 4 Euro 109.648,93</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
+      <c r="C80" t="inlineStr">
         <is>
           <t>DECRETO DELL'U.O. NON AUTOSUFFICIENZA N. 36 DEL 08/09/2023. 
 DDR n. 36 del 8 settembre 2023 
 DDG n. 847/2022 e n. 335/2024 
 Direttore Generale n. 847/2022 e n. 335/2024,</t>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
+      <c r="D80" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024, 
 in concerto con i Direttori UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
+      <c r="E80" t="inlineStr">
         <is>
           <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI – PRESA D’ATTO DEL FINANZIAMENTO RECEPIMENTO FINANZIAMENTO REGIONALE DI 
 CUI AL DECRETO DELL'U.O. NON AUTOSUFFICIENZA N. 36 DEL 08/09/2023. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" t="inlineStr">
+    <row r="81">
+      <c r="A81" t="inlineStr">
         <is>
           <t xml:space="preserve">Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2024 
  </t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
+      <c r="B81" t="inlineStr">
         <is>
           <t>Euro 37.240,50</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
+      <c r="C81" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D71" t="inlineStr">
+      <c r="D81" t="inlineStr">
         <is>
           <t xml:space="preserve">UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato 
  </t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
+      <c r="E81" t="inlineStr">
         <is>
           <t xml:space="preserve">DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021 
  </t>
         </is>
       </c>
     </row>
-    <row r="72">
-      <c r="A72" t="inlineStr">
+    <row r="82">
+      <c r="A82" t="inlineStr">
         <is>
           <t xml:space="preserve">Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2024 
  </t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
+      <c r="B82" t="inlineStr">
         <is>
           <t>Euro 41.012,00</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
+      <c r="C82" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D72" t="inlineStr">
+      <c r="D82" t="inlineStr">
         <is>
           <t xml:space="preserve">UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato 
  </t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
+      <c r="E82" t="inlineStr">
         <is>
           <t xml:space="preserve">DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021 
  </t>
         </is>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" t="inlineStr">
+    <row r="83">
+      <c r="A83" t="inlineStr">
         <is>
           <t xml:space="preserve">Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2024 
  </t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
+      <c r="B83" t="inlineStr">
         <is>
           <t>Euro 44.106,00</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
+      <c r="C83" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D73" t="inlineStr">
+      <c r="D83" t="inlineStr">
         <is>
           <t xml:space="preserve">UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato 
  </t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
+      <c r="E83" t="inlineStr">
         <is>
           <t xml:space="preserve">DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021 
  </t>
         </is>
       </c>
     </row>
-    <row r="74">
-      <c r="A74" t="inlineStr">
+    <row r="84">
+      <c r="A84" t="inlineStr">
         <is>
           <t xml:space="preserve">Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2024 
  </t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
+      <c r="B84" t="inlineStr">
         <is>
           <t>Euro 38.974,00</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
+      <c r="C84" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D74" t="inlineStr">
+      <c r="D84" t="inlineStr">
         <is>
           <t xml:space="preserve">UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato 
  </t>
         </is>
       </c>
-      <c r="E74" t="inlineStr">
+      <c r="E84" t="inlineStr">
         <is>
           <t xml:space="preserve">DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021 
  </t>
         </is>
       </c>
     </row>
-    <row r="75">
-      <c r="A75" t="inlineStr">
+    <row r="85">
+      <c r="A85" t="inlineStr">
         <is>
           <t xml:space="preserve">Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2024 
  </t>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
+      <c r="B85" t="inlineStr">
         <is>
           <t>Euro 28.512,00</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
+      <c r="C85" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D75" t="inlineStr">
+      <c r="D85" t="inlineStr">
         <is>
           <t xml:space="preserve">UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato 
  </t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
+      <c r="E85" t="inlineStr">
         <is>
           <t xml:space="preserve">DELIBERA ULSS 9 N° 770 del 01/08/2024 e N° 596 del 13-08-2021 
  </t>
         </is>
       </c>
     </row>
-    <row r="76">
-      <c r="A76" t="inlineStr">
+    <row r="86">
+      <c r="A86" t="inlineStr">
         <is>
           <t>DAT: RECEPIMENTO DDR N. 66 DEL 25 OTTOBRE 2024 “LIQUIDAZIONE ALLE AZIENDE ULSS, PER IL 
 TRAMITE DI AZIENDA ZERO, DELLE RISORSE IMPEGNATE CON DDR N. 86/2023 PER LE FUNZIONI 
 DELEGATE DALLA REGIONE DEL VENETO IN MATERIA DI SERVIZI SOCIALI, RIFERITE ALL'ANNO 
 SCOLASTICO 2024-2025. L.R. N. 11/2001, DGR N. 935/2023, DGR N. 1399/2023 E DDR N. 86/2023”. 
 PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B76" t="inlineStr">
+      <c r="B86" t="inlineStr">
         <is>
           <t>Euro 2.918.800.00 per l'anno scolastico 2023-2024, e la somma di Euro 2.918.800.00 per l'anno scolastico 2024-2025</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
+      <c r="C86" t="inlineStr">
         <is>
           <t>DDR N. 86/2023 
 L.R. N. 11/2001 
 DGR N. 935/2023 
 DGR N. 1399/2023</t>
         </is>
       </c>
-      <c r="D76" t="inlineStr">
+      <c r="D86" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024, in concerto con il Direttore U.O.C. Sociale 
 UOC Disabilità e Non Autosufficienza 
 Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E76" t="inlineStr">
+      <c r="E86" t="inlineStr">
         <is>
           <t>RECEPIMENTO DDR N. 66 DEL 25 OTTOBRE 2024 “LIQUIDAZIONE ALLE AZIENDE ULSS, PER IL 
 TRAMITE DI AZIENDA ZERO, DELLE RISORSE IMPEGNATE CON DDR N. 86/2023 PER LE FUNZIONI 
 DELEGATE DALLA REGIONE DEL VENETO IN MATERIA DI SERVIZI SOCIALI, RIFERITE ALL'ANNO 
 SCOLASTICO 2024-2025. L.R. N. 11/2001, DGR N. 935/2023, DGR N. 1399/2023 E DDR N. 86/2023”. 
 PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="77">
-      <c r="A77" t="inlineStr">
+    <row r="87">
+      <c r="A87" t="inlineStr">
         <is>
           <t>DAT: DGR N. 777/2020 E DDR 150/2022 “SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL 
 COMPIMENTO DELLA MAGGIORE ETÀ VIVONO FUORI DALLA FAMIGLIA D'ORIGINE SULLA BASE DI 
 UN PROVVEDIMENTO DELL'AUTORITÀ GIUDIZIARIA. MINISTERO DEL LAVORO E DELLE POLITICHE 
 SOCIALI. ANNUALITÀ 2019-2020. ART. 1, COMMA 250, LEGGE 27 DICEMBRE 2017, N. 205”. 
 APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B77" t="inlineStr">
+      <c r="B87" t="inlineStr">
         <is>
           <t>62500</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
+      <c r="C87" t="inlineStr">
         <is>
           <t>DGR N. 777/2020 E DDR 150/2022</t>
         </is>
       </c>
-      <c r="D77" t="inlineStr">
+      <c r="D87" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n.555 del 29/05/2024 
 UOC Infanzia, Adolescenza, Famiglia e Consultori del Distretto 4</t>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
+      <c r="E87" t="inlineStr">
         <is>
           <t>DGR N. 777/2020 E DDR 150/2022 “SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL 
 COMPIMENTO DELLA MAGGIORE ETÀ VIVONO FUORI DALLA FAMIGLIA D'ORIGINE SULLA BASE DI 
 UN PROVVEDIMENTO DELL'AUTORITÀ GIUDIZIARIA. MINISTERO DEL LAVORO E DELLE POLITICHE 
 SOCIALI. ANNUALITÀ 2019-2020. ART. 1, COMMA 250, LEGGE 27 DICEMBRE 2017, N. 205”. 
 APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="78">
-      <c r="A78" t="inlineStr">
+    <row r="88">
+      <c r="A88" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R.V. N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI GENNAIO 2025 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF E INTEGRAZIONI ICDB ( DISTR.4) CON COMPETENZA 2024.</t>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
+      <c r="B88" t="inlineStr">
         <is>
           <t>€ 190.261,94</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
+      <c r="C88" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
+      <c r="D88" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
+      <c r="E88" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE, AI SENSI D.G.R. N.1338/2013 E SS.MM.II., DI ICDA, ICDSLA, ICDP, ICDF, ICDB.</t>
         </is>
       </c>
     </row>
-    <row r="79">
-      <c r="A79" t="inlineStr">
+    <row r="89">
+      <c r="A89" t="inlineStr">
         <is>
           <t>DAT: DDR N. 89 DEL 24 AGOSTO 2023 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA 
 PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI 
 IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E 
 MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2023”. 
 APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
+      <c r="B89" t="inlineStr">
         <is>
           <t>EURO 125.801,96 - 50% a titolo di acconto - restante 50% a saldo ENTRO IL 31/12/2025</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
+      <c r="C89" t="inlineStr">
         <is>
           <t>DDR 89/2023 
 DGR 1041/2016 E 1624/2017 
 L.N. 269/1998</t>
         </is>
       </c>
-      <c r="D79" t="inlineStr">
+      <c r="D89" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 Direttore UOC Infanzia, Adolescenza, Famiglia e Consultori del Distretto 1-2, Dott. Leonardo Zoccante, Responsabile del Progetto</t>
         </is>
       </c>
-      <c r="E79" t="inlineStr">
+      <c r="E89" t="inlineStr">
         <is>
           <t>DDR N. 89 DEL 24 AGOSTO 2023 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA 
 PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI 
 IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E 
 MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2023”. 
 APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="80">
-      <c r="A80" t="inlineStr">
+    <row r="90">
+      <c r="A90" t="inlineStr">
         <is>
           <t>DAT: SERVIZIO DI ASSISTENZA SCOLASTICA INTEGRATIVA A FAVORE DI ALUNNI/STUDENTI DISABILI 
 DELLA VISTA E DELL'UDITO, RESIDENTI NEL TERRITORIO DELLA REGIONE DEL VENETO. ANNI 
 SCOLASTICI 2023-2024 E 2024-2025. REVISIONE PREZZI.</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
+      <c r="B90" t="inlineStr">
         <is>
           <t>Euro 164.285,05</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
+      <c r="C90" t="inlineStr">
         <is>
           <t>nota di Azienda Zero prot n. 24677 del 14/10/2024 e del successivo DDR n. 72 dell’11/11/2024</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
+      <c r="D90" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 f.f. Dott. Alessandro Ferronato, giusta deliberazione di incarico n. 555 del 29/05/2024 
 In concerto con i Direttori UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
-      <c r="E80" t="inlineStr">
+      <c r="E90" t="inlineStr">
         <is>
           <t>SERVIZIO DI ASSISTENZA SCOLASTICA INTEGRATIVA A FAVORE DI ALUNNI/STUDENTI DISABILI 
 DELLA VISTA E DELL'UDITO, RESIDENTI NEL TERRITORIO DELLA REGIONE DEL VENETO. ANNI 
 SCOLASTICI 2023-2024 E 2024-2025. REVISIONE PREZZI.</t>
         </is>
       </c>
     </row>
-    <row r="81">
-      <c r="A81" t="inlineStr">
+    <row r="91">
+      <c r="A91" t="inlineStr">
         <is>
           <t>DAT:RECEPIMENTO DELLA D.G.R. N. 465 DEL 2 MAGGIO 2024. APPROVAZIONE DELL’APPENDICE 
 ALL’ACCORDO CONTRATTUALE STIPULATO AI SENSI DELLA D.G.R. 1231/2018 – BUDGET DI 
 PRESENZE E CASE MIX PER DEFINIZIONE PER L’ANNO 2025 DEL BUDGET E DEL CASE MIX PER 
 CIASCUN ENTE GESTORE DEI CENTRI SERVIZI PER ANZIANI NON AUTOSUFFICIENTI OPERANTI NEL 
 TERRITORIO DELL’AZIENDA ULSS 9.</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
+      <c r="B91" t="inlineStr">
         <is>
           <t>Euro 4.160.613,84 per ciascuno degli anni del triennio 2024-2025-2026</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
+      <c r="C91" t="inlineStr">
         <is>
           <t>DGR 465/2024 
 DGR 1231/20218</t>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
+      <c r="D91" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
+      <c r="E91" t="inlineStr">
         <is>
           <t>DAT: RECEPIMENTO DELLA D.G.R. N. 465 DEL 2 MAGGIO 2024. APPROVAZIONE DELL’APPENDICE 
 ALL’ACCORDO CONTRATTUALE STIPULATO AI SENSI DELLA D.G.R. 1231/2018 – BUDGET DI 
 PRESENZE E CASE MIX PER DEFINIZIONE PER L’ANNO 2025 DEL BUDGET E DEL CASE MIX PER 
 CIASCUN ENTE GESTORE DEI CENTRI SERVIZI PER ANZIANI NON AUTOSUFFICIENTI OPERANTI NEL 
 TERRITORIO DELL’AZIENDA ULSS 9.</t>
         </is>
       </c>
     </row>
-    <row r="82">
-      <c r="A82" t="inlineStr">
+    <row r="92">
+      <c r="A92" t="inlineStr">
         <is>
           <t>ADESIONE DELL’AZIENDA ULSS 9 SCALIGERA AL PROGETTO PER LA PREVENZIONE DELLE 
 DIFFICOLTÀ DI APPRENDIMENTO PRE.DIS.A PROMOSSO DAL ROTARY CLUB VERONA SCALIGERO IN 
 COLLABORAZIONE CON I ROTARY CLUB DI VERONA E PROVINCIA, CON L’UFFICIO SCOLASTICO 
 TERRITORIALE DI VERONA E CON IL COMUNE DI VERONA</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
+      <c r="B92" t="inlineStr">
         <is>
           <t>/</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
+      <c r="C92" t="inlineStr">
         <is>
           <t>Deliberazione del Direttore Generale n. 1287 del 20 dicembre 2023;</t>
         </is>
       </c>
-      <c r="D82" t="inlineStr">
+      <c r="D92" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale; Direttore UOC Infanzia, Adolescenza, Famiglia e Consultori D1-2.</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
+      <c r="E92" t="inlineStr">
         <is>
           <t>ADESIONE DELL’AZIENDA ULSS 9 SCALIGERA AL PROGETTO PER LA PREVENZIONE DELLE 
 DIFFICOLTÀ DI APPRENDIMENTO PRE.DIS.A PROMOSSO DAL ROTARY CLUB VERONA SCALIGERO IN 
 COLLABORAZIONE CON I ROTARY CLUB DI VERONA E PROVINCIA, CON L’UFFICIO SCOLASTICO 
 TERRITORIALE DI VERONA E CON IL COMUNE DI VERONA</t>
         </is>
       </c>
     </row>
-    <row r="83">
-      <c r="A83" t="inlineStr">
+    <row r="93">
+      <c r="A93" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 DICEMBRE 2024</t>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
+      <c r="B93" t="inlineStr">
         <is>
           <t>€17.742,50</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
+      <c r="C93" t="inlineStr">
         <is>
           <t>DELIBERE ULSS 596/2021 E 401/2023</t>
         </is>
       </c>
-      <c r="D83" t="inlineStr">
+      <c r="D93" t="inlineStr">
         <is>
           <t>DOTT.SSA MARIA BIANCOTTO</t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
+      <c r="E93" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 DICEMBRE 2024</t>
         </is>
       </c>
     </row>
-    <row r="84">
-      <c r="A84" t="inlineStr">
+    <row r="94">
+      <c r="A94" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 NOVEMBRE 2024</t>
         </is>
       </c>
-      <c r="B84" t="inlineStr">
+      <c r="B94" t="inlineStr">
         <is>
           <t>€ 20.336,50</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
+      <c r="C94" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 596/2021 E 401/2023</t>
         </is>
       </c>
-      <c r="D84" t="inlineStr">
+      <c r="D94" t="inlineStr">
         <is>
           <t>DOTT.SSA MARIA  BIANCOTTO</t>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
+      <c r="E94" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D4 NOVEMBRE 2024</t>
         </is>
       </c>
     </row>
-    <row r="85">
-      <c r="A85" t="inlineStr">
+    <row r="95">
+      <c r="A95" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 OTTOBRE 2024</t>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
+      <c r="B95" t="inlineStr">
         <is>
           <t>€ 20.598,00</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
+      <c r="C95" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 596/2021 E 401/2023</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr">
+      <c r="D95" t="inlineStr">
         <is>
           <t>DOTT.SSA MARIA BAINCOTTO</t>
         </is>
       </c>
-      <c r="E85" t="inlineStr">
+      <c r="E95" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 OTTOBRE 2024</t>
         </is>
       </c>
     </row>
-    <row r="86">
-      <c r="A86" t="inlineStr">
+    <row r="96">
+      <c r="A96" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R.V. N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI DICEMBRE 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF + INTEGRAZIONE ICDB DISTRETTO 4, SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA NORMATIVA ( D.G.R.V. N.1047/2015).</t>
         </is>
       </c>
-      <c r="B86" t="inlineStr">
+      <c r="B96" t="inlineStr">
         <is>
           <t>€ 569.474,63</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
+      <c r="C96" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D86" t="inlineStr">
+      <c r="D96" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E86" t="inlineStr">
+      <c r="E96" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE AI SENSI D.G.R.V. N.1338/2013 E SS.MM.II. DI ICDA, ICDSLA, ICDP, ICDF E INTEGRAZIONE ICDB ( D4)</t>
         </is>
       </c>
     </row>
-    <row r="87">
-      <c r="A87" t="inlineStr">
+    <row r="97">
+      <c r="A97" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R.V.N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI NOVEMBRE 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF E ICDMGS ( DISTRETTO 4), ICDM ( DISTRETTO 4), ICDBPLUS ( DISTRETTO 4), ICDB ( INT. DISTRETTO4).</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
+      <c r="B97" t="inlineStr">
         <is>
           <t>€ 685.821,30</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
+      <c r="C97" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D87" t="inlineStr">
+      <c r="D97" t="inlineStr">
         <is>
           <t>DOTT ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
+      <c r="E97" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE, AI SENSI D.G.R.V.N.1338/2013 E SS.MM.II., DI ICDA, ICDSLA, ICDP, ICDF E ICDMGS ( DISTRETTO 4), ICDM ( DISTRETTO 4), ICDBPLUS ( DISTRETTO 4), ICDB ( INT. DISTRETTO4).</t>
         </is>
       </c>
     </row>
-    <row r="88">
-      <c r="A88" t="inlineStr">
+    <row r="98">
+      <c r="A98" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R.N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI OTTOBRE 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF, ICD BPLUS E DI ICDB ( INTEGRAZIONE PER DISTRETTO 4)</t>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
+      <c r="B98" t="inlineStr">
         <is>
           <t>€ 430.390,13</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr">
+      <c r="C98" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D88" t="inlineStr">
+      <c r="D98" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO - U.O.S. ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E88" t="inlineStr">
+      <c r="E98" t="inlineStr">
         <is>
           <t>UTENTI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE AI SENSI D.G.R.N.1338/2013 E SS.MM.II. DI ICDA, ICDSLA, ICDP, ICDF, ICD BPLUS E DI ICDB ( PER DISTRETTO 4)</t>
         </is>
       </c>
     </row>
-    <row r="89">
-      <c r="A89" t="inlineStr">
+    <row r="99">
+      <c r="A99" t="inlineStr">
         <is>
           <t xml:space="preserve">DAT: PROGETTO "BENESSERE PSICOLOGICO DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE" - 
 SECONDA ANNUALITÀ - (DGR 1283 DEL 25/10/2023 E DDR N. 147/2023 E N. 5/2024. APPROVAZIONE 
 RENDICONTAZIONE. 
  </t>
         </is>
       </c>
-      <c r="B89" t="inlineStr">
+      <c r="B99" t="inlineStr">
         <is>
           <t>132373,39</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
+      <c r="C99" t="inlineStr">
         <is>
           <t>DGR 1283 DEL 25/10/2023 E DDR N. 147/2023 E N. 5/2024</t>
         </is>
       </c>
-      <c r="D89" t="inlineStr">
+      <c r="D99" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 UOS Attività Amministrativa Socio Sanitaria 
 Direttore UOC Infanzia Adolescenza e Famiglia Distretto 4 Dott. Emanuele Zullini, responsabile del Progetto</t>
         </is>
       </c>
-      <c r="E89" t="inlineStr">
+      <c r="E99" t="inlineStr">
         <is>
           <t>PROGETTO "BENESSERE PSICOLOGICO DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE" - 
 SECONDA ANNUALITÀ - (DGR 1283 DEL 25/10/2023 E DDR N. 147/2023 E N. 5/2024. APPROVAZIONE 
 RENDICONTAZIONE. 
 Relazione finale e  scheda di rendicontazione economica</t>
         </is>
       </c>
     </row>
-    <row r="90">
-      <c r="A90" t="inlineStr">
+    <row r="100">
+      <c r="A100" t="inlineStr">
         <is>
           <t>DAT: DECRETO N. 48 DEL 14 GIUGNO 2022 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL 
 FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI 
 FAMILIARI PUBBLICI”, AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 7 
 FEBBRAIO 2022. ANNO 2022”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B90" t="inlineStr">
+      <c r="B100" t="inlineStr">
         <is>
           <t>190522,05</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
+      <c r="C100" t="inlineStr">
         <is>
           <t>DECRETO 48/2022 
 DELIBERA GIUNTA REGIONALE 102/2022</t>
         </is>
       </c>
-      <c r="D90" t="inlineStr">
+      <c r="D100" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 Direttore UOC Infanzia, Adolescenza, Famiglia e Consultori del Distretto</t>
         </is>
       </c>
-      <c r="E90" t="inlineStr">
+      <c r="E100" t="inlineStr">
         <is>
           <t>DECRETO N. 48 DEL 14 GIUGNO 2022 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL 
 FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI 
 FAMILIARI PUBBLICI”, AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 7 
 FEBBRAIO 2022. ANNO 2022”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="91">
-      <c r="A91" t="inlineStr">
+    <row r="101">
+      <c r="A101" t="inlineStr">
         <is>
           <t>DAT: DGR 1426/2021, DDR N. 68/2021 E DDR 54/2022 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE 
 VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE 
 COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”. 
 APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
+      <c r="B101" t="inlineStr">
         <is>
           <t>126298,24 D1-2 + 41297,51 D3 + 80147,74 D4</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
+      <c r="C101" t="inlineStr">
         <is>
           <t>DGR 1426/2021 
 DDR 68/2021 
 DDR54/2022</t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
+      <c r="D101" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 Direttore UOC Infanzia Adolescenza, Famiglia e Consultori Distretto 1-2</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
+      <c r="E101" t="inlineStr">
         <is>
           <t>DGR 1426/2021, DDR N. 68/2021 E DDR 54/2022 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE 
 VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE 
 COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”. 
 APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="92">
-      <c r="A92" t="inlineStr">
+    <row r="102">
+      <c r="A102" t="inlineStr">
         <is>
           <t>PROGETTO REGIONALE “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO DI CUI ALLA DGR N. 1403/2023. RIMODULAZIONE BUDGET.</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
+      <c r="B102" t="inlineStr">
         <is>
           <t>9534,78 CENTRI SOLLIEVO + 1753,20 CENTRI SERVIZI PARKISON</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
+      <c r="C102" t="inlineStr">
         <is>
           <t>DGR 1403/2023</t>
         </is>
       </c>
-      <c r="D92" t="inlineStr">
+      <c r="D102" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E92" t="inlineStr">
+      <c r="E102" t="inlineStr">
         <is>
           <t>PROGETTO REGIONALE “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO DI CUI ALLA DGR N. 1403/2023. RIMODULAZIONE BUDGET.</t>
         </is>
       </c>
     </row>
-    <row r="93">
-      <c r="A93" t="inlineStr">
+    <row r="103">
+      <c r="A103" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1397/2023 E DDR N. 48 DEL 9 SETTEMBRE 2024 "CONTRIBUTI PER GLI INTERVENTI PER 
 L'ADATTAMENTO DI MEZZI DI LOCOMOZIONE PRIVATI. DETERMINAZIONI IN MERITO ALLA 
 LIQUIDAZIONE DEI CONTRIBUTI ALLE AZIENDE ULSS PER IL TRAMITE DI AZIENDA ZERO. L.R. N. 
 16/2007 - ART.16". PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B93" t="inlineStr">
+      <c r="B103" t="inlineStr">
         <is>
           <t>36597,61</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
+      <c r="C103" t="inlineStr">
         <is>
           <t>DGR 1397/2023 
 DDR 48/2024 
 LR 16/2007 ART. 16</t>
         </is>
       </c>
-      <c r="D93" t="inlineStr">
+      <c r="D103" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E93" t="inlineStr">
+      <c r="E103" t="inlineStr">
         <is>
           <t>DGR N. 1397/2023 E DDR N. 48 DEL 9 SETTEMBRE 2024 "CONTRIBUTI PER GLI INTERVENTI PER 
 L'ADATTAMENTO DI MEZZI DI LOCOMOZIONE PRIVATI. DETERMINAZIONI IN MERITO ALLA 
 LIQUIDAZIONE DEI CONTRIBUTI ALLE AZIENDE ULSS PER IL TRAMITE DI AZIENDA ZERO. L.R. N. 
 16/2007 - ART.16". PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="94">
-      <c r="A94" t="inlineStr">
+    <row r="104">
+      <c r="A104" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1014 DEL 3 SETTEMBRE 2024 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO 
 DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI L.R. N. 55/1982 E SS.MM.II. - 
 DGR N. 4304/1999 – ANNO 2024”. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B94" t="inlineStr">
+      <c r="B104" t="inlineStr">
         <is>
           <t>868661,00</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
+      <c r="C104" t="inlineStr">
         <is>
           <t>DGR 1014_2024 
 L.R. 55_1982 
 DGR 4304_1999</t>
         </is>
       </c>
-      <c r="D94" t="inlineStr">
+      <c r="D104" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E94" t="inlineStr">
+      <c r="E104" t="inlineStr">
         <is>
           <t>DGR N. 1014 DEL 3 SETTEMBRE 2024 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO 
 DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI L.R. N. 55/1982 E SS.MM.II. - 
 DGR N. 4304/1999 – ANNO 2024”. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="95">
-      <c r="A95" t="inlineStr">
+    <row r="105">
+      <c r="A105" t="inlineStr">
         <is>
           <t>DAT: NOMINA COMMISSIONE TECNICA PER LA VERIFICA DELLE PROGETTUALITA’ PRESENTATE DAI 
 CONSULTORI FAMILIARI SOCIO EDUCATIVI (CFSE) FINALIZZATE AD INTEGRARE ED ESSERE 
 COMPLEMENTARI ALLE ATTIVITA’ DEI CONSULTORI PUBBLICI.</t>
         </is>
       </c>
-      <c r="B95" t="inlineStr">
+      <c r="B105" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
+      <c r="C105" t="inlineStr">
         <is>
           <t>DELIBERA DEL DIRETTORE GENERALE 1011_2024</t>
         </is>
       </c>
-      <c r="D95" t="inlineStr">
+      <c r="D105" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E95" t="inlineStr">
+      <c r="E105" t="inlineStr">
         <is>
           <t>NOMINA COMMISSIONE TECNICA PER LA VERIFICA DELLE PROGETTUALITA’ PRESENTATE DAI 
 CONSULTORI FAMILIARI SOCIO EDUCATIVI (CFSE) FINALIZZATE AD INTEGRARE ED ESSERE 
 COMPLEMENTARI ALLE ATTIVITA’ DEI CONSULTORI PUBBLICI.</t>
         </is>
       </c>
     </row>
-    <row r="96">
-      <c r="A96" t="inlineStr">
+    <row r="106">
+      <c r="A106" t="inlineStr">
         <is>
           <t>DAT: DDR N. 49 DEL 27 MAGGIO 2024 “PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE 
 PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI 
 BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 
 269/1998. ASSEGNAZIONE FINANZIAMENTO CON COPERTURA A CARICO DELLA LINEA DI SPESA GSA 
 N. 0062/ 2024” . PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B96" t="inlineStr">
+      <c r="B106" t="inlineStr">
         <is>
           <t>125977,17</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
+      <c r="C106" t="inlineStr">
         <is>
           <t>DDR N. 49 DEL 27 MAGGIO 2024</t>
         </is>
       </c>
-      <c r="D96" t="inlineStr">
+      <c r="D106" t="inlineStr">
         <is>
           <t>IL DIRETTORE UOC DIREZIONE AMMINISTRATIVA TERRITORIALE 
 UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori e l’UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E96" t="inlineStr">
+      <c r="E106" t="inlineStr">
         <is>
           <t>DDR N. 49 DEL 27 MAGGIO 2024 “PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE 
 PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI 
 BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 
 269/1998. ASSEGNAZIONE FINANZIAMENTO CON COPERTURA A CARICO DELLA LINEA DI SPESA GSA 
 N. 0062/ 2024” . PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="97">
-      <c r="A97" t="inlineStr">
+    <row r="107">
+      <c r="A107" t="inlineStr">
         <is>
           <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R. N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI SETTEMBRE 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDM E ICDMGS ( DISTRETTO 4), ICDP, ICDF, ICDBPLUS (DISTRETTO 4)  E INTEGRAZIONE ICDB ( DISTRETTO 4)</t>
         </is>
       </c>
-      <c r="B97" t="inlineStr">
+      <c r="B107" t="inlineStr">
         <is>
           <t>€ 430.215,79</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
+      <c r="C107" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D97" t="inlineStr">
+      <c r="D107" t="inlineStr">
         <is>
           <t>DOTT. ALESSANDRO FERRONATO</t>
         </is>
       </c>
-      <c r="E97" t="inlineStr">
+      <c r="E107" t="inlineStr">
         <is>
           <t>UTENTI VARI TITOLARI DI IMPEGNATIVA DI CURA DOMICILIARE ( D.G.R. N.1338/2013 E SS.MM.II.) ICDA, ICDSLA, ICDM E ICDMGS ( DISTRETTO 4), ICDP, ICDF, ICDBPLUS (DISTRETTO 4)  E INTEGRAZIONE ICDB ( DISTRETTO 4)</t>
         </is>
       </c>
     </row>
-    <row r="98">
-      <c r="A98" t="inlineStr">
+    <row r="108">
+      <c r="A108" t="inlineStr">
         <is>
           <t>ASSOCIAZIONE CITTADINANZATTIVA  - TRIBUNALE PER I DIRITTI DEL MALATO E DELL'ANZIANO APS DI LEGNAGO -  CODICE FISCALE E PARTITA IVA 91004740238</t>
         </is>
       </c>
-      <c r="B98" t="inlineStr">
+      <c r="B108" t="inlineStr">
         <is>
           <t>EURO 2.500,00</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
+      <c r="C108" t="inlineStr">
         <is>
           <t>D.LGS. 117/2017</t>
         </is>
       </c>
-      <c r="D98" t="inlineStr">
+      <c r="D108" t="inlineStr">
         <is>
           <t>DIRETTORE DIREZIONE AMMINISTRATIVA DI OSPEDALE  DOTT. STEFANO ZENARI</t>
         </is>
       </c>
-      <c r="E98" t="inlineStr">
+      <c r="E108" t="inlineStr">
         <is>
           <t>DELIBERA N. 1257 DEL 12/12/2024</t>
         </is>
       </c>
     </row>
-    <row r="99">
-      <c r="A99" t="inlineStr">
+    <row r="109">
+      <c r="A109" t="inlineStr">
         <is>
           <t xml:space="preserve">Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2024 
  </t>
         </is>
       </c>
-      <c r="B99" t="inlineStr">
+      <c r="B109" t="inlineStr">
         <is>
           <t>Euro 38.030,50</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
+      <c r="C109" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D99" t="inlineStr">
+      <c r="D109" t="inlineStr">
         <is>
           <t xml:space="preserve">UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato 
  </t>
         </is>
       </c>
-      <c r="E99" t="inlineStr">
+      <c r="E109" t="inlineStr">
         <is>
           <t xml:space="preserve">DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021 
  </t>
         </is>
       </c>
     </row>
-    <row r="100">
-[...268 lines deleted...]
-    </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>UTENTI VARI SIL D4 LUGLIO 2024</t>
+          <t>’Associazione Volontari Ospedalieri AVO di San Bonifacio ODV, Codice Fiscale n. 92022440231, con sede in San Bonifacio, Via Circonvallazione</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>16.884,50</t>
+          <t>EURO 1.930,00</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>DELIBERE 596/2021 E 401/2023</t>
+          <t>art. 14, comma 7, del D.Lgs. 30 dicembre 1992, n. 502 e s.m.i. - art. 11 della L.R. 14 settembre 1994, n. 56 - L.R. 30 agosto 1993, n. 40 - D.Lgs 3 luglio 2017, n. 117</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>DOTT.SSA MARIA BIANCOTTO E DOTT FERRONATO ALESSANDRO</t>
+          <t>DOTT. STEFANO ZENARI</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>DELIBERE 596/2021 E 401/2023</t>
+          <t>DELIBERA N. 1188 DEL 20/11/2024</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>UTENTI VARI SIL D4 GIUGNO 2024</t>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 3° trimestre 2024</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>19.184,00</t>
+          <t>48.457,38</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI 596/2021 E 401/2023</t>
+          <t>Delibera n°770 del 01/08/2024</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>DOTT.SSA MARIA BIANCOTTO E DOTT. FERRONATO ALESSANDRO</t>
+          <t>Dott.  Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI 596/2021 E 401/2023</t>
+          <t>Delibera n°770 del 01/08/2024</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
+        <is>
+          <t>UTENTI VARI SIL DIST 4 SETTEMBRE 2024</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>€ 18.728,00</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>DEL N 596/2021 E 401/2023</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>DOTT.SSA MARIA BIANCOTTO</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>UTENTI VARI SIL DIST 4 SETTEMBRE 2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>UTENTI VARI SIL DIST 4 AGOSTO 2024</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>€ 12.376,50</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>DELIBERAZIONI 596/2021 E 401/2023</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>DOTT.SSA MARIA BIANCOTTO</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>ITENTI VARI SIL DIST 4 AGOSTO 2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (D.G.R.N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI AGOSTO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA, ICDSLA, ICDP, ICDF, ICDB ( DISTRETTO 4), ICDMGS (DISTRETTO 4), ICDM (DISTRETTO 4), ICDBPLUS ( DISTRETTO 4)</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>€ 1.275.416,86</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>DOTT. ALESSANDRO FERRONATO</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE ICDA, ICDSLA, ICDP, ICDF, ICDB ( DISTRETTO 4), ICDMGS (DISTRETTO 4), ICDM (DISTRETTO 4), ICDBPLUS ( DISTRETTO 4)</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>€ 60.281,24</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>LR 78/1980</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>Indennità di residenza ai Farmacisti rurali dell'Azienda Ulss 9 Scaligera Biennio 2024-2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>Utenti SIL DISTRETTO  3 -  2° trimestre 2024</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>64579,85</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>Delibera 770 del 01/08/2024</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Dott. Alessandro  Ferronato</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Delibera 770 del 01/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>ALLE FARMACIE RURALI</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>€ 56.955,00</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>DGR 375/2017 - DDR 19/2024</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI LUGLIO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICD A - ICDSLA - ICDP E ICDF.</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>€ 408.378,86</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>DOTT. ALESSANDRO FERRONATO</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE -ICD A/SLA/P/F</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (d.g.r. n.1338/2013 e ss.mm.ii.):LIQUIDAZIONE DEL MESE DI GIUGNO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA - ICDSLA - ICDP E ICDF</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>€ 429.074,86</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>D.G.R N.1338/2013 E SS.MM.II.</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>DOTT. ALESSANDRO FERRONATO</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE -ICD A/SLA/P/F</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>UTENTI VARI SIL D4 LUGLIO 2024</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>16.884,50</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>DELIBERE 596/2021 E 401/2023</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>DOTT.SSA MARIA BIANCOTTO E DOTT FERRONATO ALESSANDRO</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>DELIBERE 596/2021 E 401/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>UTENTI VARI SIL D4 GIUGNO 2024</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>19.184,00</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>DELIBERAZIONI 596/2021 E 401/2023</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>DOTT.SSA MARIA BIANCOTTO E DOTT. FERRONATO ALESSANDRO</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>DELIBERAZIONI 596/2021 E 401/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
         <is>
           <t>DAT: APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED 
 ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA ED I SOGGETTI VINCITORI DELLA PROCEDURA DI 
 CO-PROGETTAZIONE DEL SERVIZO DENOMINATO “SPORTELLO ASSISTENTI FAMIGLIARI” AVVIATA 
 CON DDG N. 1288/2023</t>
         </is>
       </c>
-      <c r="B112" t="inlineStr">
+      <c r="B122" t="inlineStr">
         <is>
           <t>282000</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
+      <c r="C122" t="inlineStr">
         <is>
           <t>DDG N. 1288/2023 - DELIBERA 794 del 08_08_2024</t>
         </is>
       </c>
-      <c r="D112" t="inlineStr">
+      <c r="D122" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E112" t="inlineStr">
+      <c r="E122" t="inlineStr">
         <is>
           <t>Vedi accordo di collaborazione in allegato</t>
         </is>
       </c>
     </row>
-    <row r="113">
-      <c r="A113" t="inlineStr">
+    <row r="123">
+      <c r="A123" t="inlineStr">
         <is>
           <t>DAT: SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – PROSECUZIONE DEGLI INTERVENTI FINALIZZATI AGLI 
 INSERIMENTI LAVORATIVI PER PERSONE DISABILI/SVANTAGGIATE AI SENSI DELLA DGR N. 634/2023. 
 ANNO 2024. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B113" t="inlineStr">
+      <c r="B123" t="inlineStr">
         <is>
           <t>850000</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
+      <c r="C123" t="inlineStr">
         <is>
           <t>DGR 634/2023 - DELIBERA 770 DEL 01_08_2024</t>
         </is>
       </c>
-      <c r="D113" t="inlineStr">
+      <c r="D123" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E113" t="inlineStr">
+      <c r="E123" t="inlineStr">
         <is>
           <t>Utenti SIL distroo 1_2_3_4</t>
         </is>
       </c>
     </row>
-    <row r="114">
-      <c r="A114" t="inlineStr">
+    <row r="124">
+      <c r="A124" t="inlineStr">
         <is>
           <t>DAT: DDR 107 DEL 28 OTTOBRE 2022 “PIANO OPERATIVO, PER L’ANNO 2022 , DELLE ATTIVITÀ DELLA 
 REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO 
 DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO. 
 ACCERTAMENTO DELL’ENTRATA, ASSEGNAZIONE E IMPEGNO DI SPESA. DELIBERAZIONE N. 1276 
 DEL 18 OTTOBRE 2022 DELLA GIUNTA REGIONALE”. RECEPIMENTO FINANZIAMENTO E AVVIO 
 ATTIVITA’ PROGETTUALI.</t>
         </is>
       </c>
-      <c r="B114" t="inlineStr">
+      <c r="B124" t="inlineStr">
         <is>
           <t>416100,16</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr">
+      <c r="C124" t="inlineStr">
         <is>
           <t>DDR 107 DEL 28/10/2022 DELIBERA N. 649 DEL 21/06/2024</t>
         </is>
       </c>
-      <c r="D114" t="inlineStr">
+      <c r="D124" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E114" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A115" t="inlineStr">
+      <c r="E124" t="inlineStr"/>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
         <is>
           <t>DAT: CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2023</t>
         </is>
       </c>
-      <c r="B115" t="inlineStr">
+      <c r="B125" t="inlineStr">
         <is>
           <t>93451,04</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr">
+      <c r="C125" t="inlineStr">
         <is>
           <t>DELIBERA N. 648 DEL 21/06/2024</t>
         </is>
       </c>
-      <c r="D115" t="inlineStr">
+      <c r="D125" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E115" t="inlineStr">
+      <c r="E125" t="inlineStr">
         <is>
           <t>Vedi elenco in delibera</t>
         </is>
       </c>
     </row>
-    <row r="116">
-      <c r="A116" t="inlineStr">
+    <row r="126">
+      <c r="A126" t="inlineStr">
         <is>
           <t>DAT: LIQUIDAZIONE CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO O APS, OPERANTI 
 NELL’AMBITO TERRITORIALE DELL’ AULSS 9 SCALIGERA PER LA REALIZZAZIONE DI “PROGETTI DI 
 INCLUSIONE SOCIALE E DI ATTIVITÀ’ DEL TEMPO LIBERO E DI TRASPORTO E ACCOMPAGNAMENTO” 
 IN FAVORE DI SOGGETTI CON DISABILITA’ (ANCHE DI TIPO PSICHICO) IN SITUAZIONE DI GRAVITA’. 
 ANNO 2023.</t>
         </is>
       </c>
-      <c r="B116" t="inlineStr">
+      <c r="B126" t="inlineStr">
         <is>
           <t>172000</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
+      <c r="C126" t="inlineStr">
         <is>
           <t>DELIBERA N. 693 DEL 03/07/2024</t>
         </is>
       </c>
-      <c r="D116" t="inlineStr">
+      <c r="D126" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E116" t="inlineStr">
+      <c r="E126" t="inlineStr">
         <is>
           <t>vedi elenco in delibera</t>
         </is>
       </c>
     </row>
-    <row r="117">
-      <c r="A117" t="inlineStr">
+    <row r="127">
+      <c r="A127" t="inlineStr">
         <is>
           <t>DAT:DGR N. 1403/2023 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO 
 COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITÀ 
 EDIZIONE PROGETTUALE 2023/2024”. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B117" t="inlineStr">
+      <c r="B127" t="inlineStr">
         <is>
           <t>281000</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr">
+      <c r="C127" t="inlineStr">
         <is>
           <t>DGR 1403/2023 DELIBERA N. 745 DEL 26/07/2024</t>
         </is>
       </c>
-      <c r="D117" t="inlineStr">
+      <c r="D127" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E117" t="inlineStr">
+      <c r="E127" t="inlineStr">
         <is>
           <t>vedi elenco in delibera</t>
         </is>
       </c>
     </row>
-    <row r="118">
-      <c r="A118" t="inlineStr">
+    <row r="128">
+      <c r="A128" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2024</t>
         </is>
       </c>
-      <c r="B118" t="inlineStr">
+      <c r="B128" t="inlineStr">
         <is>
           <t>Euro 39.986,00</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
+      <c r="C128" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D118" t="inlineStr">
+      <c r="D128" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
-      <c r="E118" t="inlineStr">
+      <c r="E128" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
-    <row r="119">
-      <c r="A119" t="inlineStr">
+    <row r="129">
+      <c r="A129" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2024</t>
         </is>
       </c>
-      <c r="B119" t="inlineStr">
+      <c r="B129" t="inlineStr">
         <is>
           <t>Euro 39.970,00</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
+      <c r="C129" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D119" t="inlineStr">
+      <c r="D129" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
-      <c r="E119" t="inlineStr">
+      <c r="E129" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
-    <row r="120">
-      <c r="A120" t="inlineStr">
+    <row r="130">
+      <c r="A130" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Aprile 2024</t>
         </is>
       </c>
-      <c r="B120" t="inlineStr">
+      <c r="B130" t="inlineStr">
         <is>
           <t>Euro 38.642,00</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
+      <c r="C130" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D120" t="inlineStr">
+      <c r="D130" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
-      <c r="E120" t="inlineStr">
+      <c r="E130" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
-    <row r="121">
-      <c r="A121" t="inlineStr">
+    <row r="131">
+      <c r="A131" t="inlineStr">
         <is>
           <t>RIMBORSO CURE TRANSFONTALIERA DI PMA</t>
         </is>
       </c>
-      <c r="B121" t="inlineStr">
+      <c r="B131" t="inlineStr">
         <is>
           <t>€ 5.645,50</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
+      <c r="C131" t="inlineStr">
         <is>
           <t>D.Lgs. 04703/2914 n. 38 - direttiva 2011/24/UE - DIRETTIVA 2021/52/UE</t>
         </is>
       </c>
-      <c r="D121" t="inlineStr">
+      <c r="D131" t="inlineStr">
         <is>
           <t>DIRETTORE U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE 
 DOTT. SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
-      <c r="E121" t="inlineStr">
+      <c r="E131" t="inlineStr">
         <is>
           <t>DETERMINA N. 2342 DEL 17/11/2023</t>
         </is>
       </c>
     </row>
-    <row r="122">
-      <c r="A122" t="inlineStr">
+    <row r="132">
+      <c r="A132" t="inlineStr">
         <is>
           <t>RIMBORSO CURE TRANSFRONTALIERE DI PMA</t>
         </is>
       </c>
-      <c r="B122" t="inlineStr">
+      <c r="B132" t="inlineStr">
         <is>
           <t>€ 5.015,45</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
+      <c r="C132" t="inlineStr">
         <is>
           <t>D.LGS. 04/03/2014 N. 38 -DIRETTIVA 2011/24/UE - DIRETTIVA 2021/52/UE</t>
         </is>
       </c>
-      <c r="D122" t="inlineStr">
+      <c r="D132" t="inlineStr">
         <is>
           <t>DIRETTORE F.F. U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE 
 DOTT. ALESSANDRO FERRONATO</t>
         </is>
       </c>
-      <c r="E122" t="inlineStr">
+      <c r="E132" t="inlineStr">
         <is>
           <t>DETERMINA N. 1199 DEL 12/06/2024</t>
         </is>
       </c>
     </row>
-    <row r="123">
-      <c r="A123" t="inlineStr">
+    <row r="133">
+      <c r="A133" t="inlineStr">
         <is>
           <t>RIMBORSO SPESE SANITARIE SOSTENUTE ALL'ESTERO IN AMBITO U.E. DA UTENTI VARI</t>
         </is>
       </c>
-      <c r="B123" t="inlineStr">
+      <c r="B133" t="inlineStr">
         <is>
           <t>€ 1.820,67</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
+      <c r="C133" t="inlineStr">
         <is>
           <t>ART. 25 lettera A) e lettera B) Regolamento CEE 987/09 E ART. 34 del Regolamento CEE 572/72</t>
         </is>
       </c>
-      <c r="D123" t="inlineStr">
+      <c r="D133" t="inlineStr">
         <is>
           <t>DIRETTORE U.OC. D.A.T.  F.F. DOTT. ALESSANDRO FERRONATO</t>
         </is>
       </c>
-      <c r="E123" t="inlineStr">
+      <c r="E133" t="inlineStr">
         <is>
           <t>DETERMINA N. 1280 DEL 24/06/2024</t>
         </is>
       </c>
     </row>
-    <row r="124">
-      <c r="A124" t="inlineStr">
+    <row r="134">
+      <c r="A134" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 MAGGIO 2024</t>
         </is>
       </c>
-      <c r="B124" t="inlineStr">
+      <c r="B134" t="inlineStr">
         <is>
           <t>€ 21.814,00</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr">
+      <c r="C134" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 596/2021 E 401/2023</t>
         </is>
       </c>
-      <c r="D124" t="inlineStr">
+      <c r="D134" t="inlineStr">
         <is>
           <t xml:space="preserve">UOC DISABILITA' NON AUTOSUFFICIENZA DOTT.SSA MARIA BIANCOTTO </t>
         </is>
       </c>
-      <c r="E124" t="inlineStr">
+      <c r="E134" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 596/2021 E 401/2023</t>
         </is>
       </c>
     </row>
-    <row r="125">
-      <c r="A125" t="inlineStr">
+    <row r="135">
+      <c r="A135" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 APRILE 2024</t>
         </is>
       </c>
-      <c r="B125" t="inlineStr">
+      <c r="B135" t="inlineStr">
         <is>
           <t>20.993,00</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
+      <c r="C135" t="inlineStr">
         <is>
           <t>DELIBERE N 596/2021 E 401/2023</t>
         </is>
       </c>
-      <c r="D125" t="inlineStr">
+      <c r="D135" t="inlineStr">
         <is>
           <t>DOTT.SSA MARIA BIANCOTTO DIRETTORE U.O.C. DISABILITA' NON AUTOSUFFICIENZA</t>
         </is>
       </c>
-      <c r="E125" t="inlineStr">
+      <c r="E135" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 APRILE2024</t>
         </is>
       </c>
     </row>
-    <row r="126">
-      <c r="A126" t="inlineStr">
+    <row r="136">
+      <c r="A136" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 FEBBRAIO  2024</t>
         </is>
       </c>
-      <c r="B126" t="inlineStr">
+      <c r="B136" t="inlineStr">
         <is>
           <t>€ 21.499,03</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
+      <c r="C136" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 9 596/2021 E 401/2023</t>
         </is>
       </c>
-      <c r="D126" t="inlineStr">
+      <c r="D136" t="inlineStr">
         <is>
           <t>DOTT.SSA MARIA BIANCOTTO  UOC DISABILITA' NON AUTOSUF DISTRETTO 4</t>
         </is>
       </c>
-      <c r="E126" t="inlineStr">
+      <c r="E136" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 9 596/2021 E 401/2023</t>
         </is>
       </c>
     </row>
-    <row r="127">
-      <c r="A127" t="inlineStr">
+    <row r="137">
+      <c r="A137" t="inlineStr">
         <is>
           <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ( D.G.R. N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI MAGGIO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA - ICDSLA - ICDP - ICDF E ICDM/Mgs (DISTRETTO 4)</t>
         </is>
       </c>
-      <c r="B127" t="inlineStr">
+      <c r="B137" t="inlineStr">
         <is>
           <t>€ 617.656,86</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr">
+      <c r="C137" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D127" t="inlineStr">
+      <c r="D137" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E127" t="inlineStr">
+      <c r="E137" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
     </row>
-    <row r="128">
-      <c r="A128" t="inlineStr">
+    <row r="138">
+      <c r="A138" t="inlineStr">
         <is>
           <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/2013 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI APRILE 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA- ICDSLA - ICDF - ICDP</t>
         </is>
       </c>
-      <c r="B128" t="inlineStr">
+      <c r="B138" t="inlineStr">
         <is>
           <t>€409.536,86</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr">
+      <c r="C138" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D128" t="inlineStr">
+      <c r="D138" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E128" t="inlineStr">
+      <c r="E138" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
     </row>
-    <row r="129">
-      <c r="A129" t="inlineStr">
+    <row r="139">
+      <c r="A139" t="inlineStr">
         <is>
           <t xml:space="preserve">UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/213 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI MARZO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA - ICDSLA - ICDP- ICDF </t>
         </is>
       </c>
-      <c r="B129" t="inlineStr">
+      <c r="B139" t="inlineStr">
         <is>
           <t>€ 408.855,86</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr">
+      <c r="C139" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D129" t="inlineStr">
+      <c r="D139" t="inlineStr">
         <is>
           <t>DOTT. Alessandro Ferronato - U.o.s. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E129" t="inlineStr">
+      <c r="E139" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
     </row>
-    <row r="130">
-      <c r="A130" t="inlineStr">
+    <row r="140">
+      <c r="A140" t="inlineStr">
         <is>
           <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/213 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI FEBBRAIO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA - ICDSLA - ICDP, ICDF E ICDM-MGS (DISTRETTI 3 E 4) E ICDB (DISTRETTO 4)</t>
         </is>
       </c>
-      <c r="B130" t="inlineStr">
+      <c r="B140" t="inlineStr">
         <is>
           <t>1.439.757,90</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
+      <c r="C140" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D130" t="inlineStr">
+      <c r="D140" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E130" t="inlineStr">
+      <c r="E140" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
     </row>
-    <row r="131">
-      <c r="A131" t="inlineStr">
+    <row r="141">
+      <c r="A141" t="inlineStr">
         <is>
           <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. N.1338/213 E SS.MM.II.): LIQUIDAZIONE DEL MESE DI GENNAIO 2024 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDA - ICDSLA - ICDP, ICDF</t>
         </is>
       </c>
-      <c r="B131" t="inlineStr">
+      <c r="B141" t="inlineStr">
         <is>
           <t>€ 208.324,51</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr">
+      <c r="C141" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
-      <c r="D131" t="inlineStr">
+      <c r="D141" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato - U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E131" t="inlineStr">
+      <c r="E141" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SS.MM.II.</t>
         </is>
       </c>
     </row>
-    <row r="132">
-      <c r="A132" t="inlineStr">
+    <row r="142">
+      <c r="A142" t="inlineStr">
         <is>
           <t>DAT: DGRV N. 778/2023 "LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA 
 REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO 
 AUTISTICO, IN ATTUAZIONE DELLA DGRV N. 1721/2022". APPROVAZIONE CONVENZIONE PER LA 
 REALIZZAZIONE DEGLI INTERVENTI (LINEE D, E, F, G E H). CODICE CUP F31H23000110002.</t>
         </is>
       </c>
-      <c r="B132" t="inlineStr">
+      <c r="B142" t="inlineStr">
         <is>
           <t>/</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
+      <c r="C142" t="inlineStr">
         <is>
           <t>DELIBERA N 560 DEL 31/05/2024 DGRV 778/2023</t>
         </is>
       </c>
-      <c r="D132" t="inlineStr">
+      <c r="D142" t="inlineStr">
         <is>
           <t xml:space="preserve">Direttore di UOC Direzione Amministrativa Territoriale, le UU.OO.CC. Disabilità e Non autosufficienza,UOS Attività Amministrativa Socio Sanitaria 
  </t>
         </is>
       </c>
-      <c r="E132" t="inlineStr">
+      <c r="E142" t="inlineStr">
         <is>
           <t>DGRV N. 778/2023 "LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA 
 REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO 
 AUTISTICO, IN ATTUAZIONE DELLA DGRV N. 1721/2022". APPROVAZIONE CONVENZIONE PER LA 
 REALIZZAZIONE DEGLI INTERVENTI (LINEE D, E, F, G E H). CODICE CUP F31H23000110002.</t>
         </is>
       </c>
     </row>
-    <row r="133">
-      <c r="A133" t="inlineStr">
+    <row r="143">
+      <c r="A143" t="inlineStr">
         <is>
           <t>DAT: RECEPIMENTO DGR 1401 DEL 20 NOVEBRE 2023 “PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA 
 VALORIZZAZIONE DEI CONSULTORI FAMILIARI E IL POTEZIAMENTO DEGLI INTERVENTI SOCIALI IN 
 FAVORE DELLE FAMIGLIE NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI 
 DELLE AZIENDE ULSS DEL VENETO. DECRETO DELL’1 AGOSTO 2023 DEL MINISTERO PER LA 
 FAMIGLIA, LA NATALITA’ E LE PARI OPPORTUNITA’”</t>
         </is>
       </c>
-      <c r="B133" t="inlineStr">
+      <c r="B143" t="inlineStr">
         <is>
           <t>416290,13</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr">
+      <c r="C143" t="inlineStr">
         <is>
           <t>delibera 520 del 20/05/2024, dgr 1401 del 20/11/2023</t>
         </is>
       </c>
-      <c r="D133" t="inlineStr">
+      <c r="D143" t="inlineStr">
         <is>
           <t>i Direttori delle UUOOCC Infanzia, Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
-      <c r="E133" t="inlineStr">
+      <c r="E143" t="inlineStr">
         <is>
           <t>RECEPIMENTO DGR 1401 DEL 20 NOVEBRE 2023 “PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA 
 VALORIZZAZIONE DEI CONSULTORI FAMILIARI E IL POTEZIAMENTO DEGLI INTERVENTI SOCIALI IN 
 FAVORE DELLE FAMIGLIE NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI 
 DELLE AZIENDE ULSS DEL VENETO. DECRETO DELL’1 AGOSTO 2023 DEL MINISTERO PER LA 
 FAMIGLIA, LA NATALITA’ E LE PARI OPPORTUNITA’”</t>
         </is>
       </c>
     </row>
-    <row r="134">
-      <c r="A134" t="inlineStr">
+    <row r="144">
+      <c r="A144" t="inlineStr">
         <is>
           <t>UTENTI SIL- DISTRETTO 3  - 1 TRIMESTRE 2024</t>
         </is>
       </c>
-      <c r="B134" t="inlineStr">
+      <c r="B144" t="inlineStr">
         <is>
           <t>56816,96</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr">
+      <c r="C144" t="inlineStr">
         <is>
           <t>Delibera</t>
         </is>
       </c>
-      <c r="D134" t="inlineStr">
+      <c r="D144" t="inlineStr">
         <is>
           <t>Responsabile Amministrativo Dott. Ferronato</t>
         </is>
       </c>
-      <c r="E134" t="inlineStr">
+      <c r="E144" t="inlineStr">
         <is>
           <t>Utenti SIL Distretto 3  1° trimestre 2024</t>
         </is>
       </c>
     </row>
-    <row r="135">
-      <c r="A135" t="inlineStr">
+    <row r="145">
+      <c r="A145" t="inlineStr">
         <is>
           <t>Utenti SIL  Distretto 3-   4 Trimestre 2023</t>
         </is>
       </c>
-      <c r="B135" t="inlineStr">
+      <c r="B145" t="inlineStr">
         <is>
           <t>€35747,43</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
+      <c r="C145" t="inlineStr">
         <is>
           <t>Delibera n°401 del 28.04.2023</t>
         </is>
       </c>
-      <c r="D135" t="inlineStr">
+      <c r="D145" t="inlineStr">
         <is>
           <t>Responsabile Amministrativo Dott. Ferronato</t>
         </is>
       </c>
-      <c r="E135" t="inlineStr">
+      <c r="E145" t="inlineStr">
         <is>
           <t>Utenti SIL - Distretto 3 - 4 trimestre 2023</t>
         </is>
       </c>
     </row>
-    <row r="136">
-      <c r="A136" t="inlineStr">
+    <row r="146">
+      <c r="A146" t="inlineStr">
         <is>
           <t>N. 8 assistiti - rimborso spese sostenute durante un temporaneo soggiorno all'estero in paesi UE, SEE e Svizzera</t>
         </is>
       </c>
-      <c r="B136" t="inlineStr">
+      <c r="B146" t="inlineStr">
         <is>
           <t>1889,76</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
+      <c r="C146" t="inlineStr">
         <is>
           <t>Ministero della Salute DGRUERI/II/1325/I.3.b/1 del 28/07/2010</t>
         </is>
       </c>
-      <c r="D136" t="inlineStr">
+      <c r="D146" t="inlineStr">
         <is>
           <t>Direttore UOC Direzione Amministrativa Territoriale Dott.ssa Flavia DAl Bosco</t>
         </is>
       </c>
-      <c r="E136" t="inlineStr">
+      <c r="E146" t="inlineStr">
         <is>
           <t>n. 8 assistiti</t>
         </is>
       </c>
     </row>
-    <row r="137">
-      <c r="A137" t="inlineStr">
+    <row r="147">
+      <c r="A147" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo 2024</t>
         </is>
       </c>
-      <c r="B137" t="inlineStr">
+      <c r="B147" t="inlineStr">
         <is>
           <t>Euro 39.939,00</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr">
+      <c r="C147" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D137" t="inlineStr">
+      <c r="D147" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
-      <c r="E137" t="inlineStr">
+      <c r="E147" t="inlineStr">
         <is>
           <t xml:space="preserve">DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021 
  </t>
         </is>
       </c>
     </row>
-    <row r="138">
-      <c r="A138" t="inlineStr">
+    <row r="148">
+      <c r="A148" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL D 4 MARZO 2024</t>
         </is>
       </c>
-      <c r="B138" t="inlineStr">
+      <c r="B148" t="inlineStr">
         <is>
           <t>22.202,50</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
+      <c r="C148" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 9 596 DEL 13/08/21 E 401 DEL 28/04/2023</t>
         </is>
       </c>
-      <c r="D138" t="inlineStr">
+      <c r="D148" t="inlineStr">
         <is>
           <t>DOTT.SSA MARIA BIANCOTTO</t>
         </is>
       </c>
-      <c r="E138" t="inlineStr">
+      <c r="E148" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 9 596 DEL 13/08/21 E 401 DEL 28/04/2023</t>
         </is>
       </c>
     </row>
-    <row r="139">
-      <c r="A139" t="inlineStr">
+    <row r="149">
+      <c r="A149" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2024</t>
         </is>
       </c>
-      <c r="B139" t="inlineStr">
+      <c r="B149" t="inlineStr">
         <is>
           <t>Euro 37.960,26</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
+      <c r="C149" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 E N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D139" t="inlineStr">
+      <c r="D149" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
-      <c r="E139" t="inlineStr">
+      <c r="E149" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
-    <row r="140">
-      <c r="A140" t="inlineStr">
+    <row r="150">
+      <c r="A150" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2024</t>
         </is>
       </c>
-      <c r="B140" t="inlineStr">
+      <c r="B150" t="inlineStr">
         <is>
           <t>Euro 36.829,00</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
+      <c r="C150" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D140" t="inlineStr">
+      <c r="D150" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza D1-2  f.f. Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
-      <c r="E140" t="inlineStr">
+      <c r="E150" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
-    <row r="141">
-      <c r="A141" t="inlineStr">
+    <row r="151">
+      <c r="A151" t="inlineStr">
         <is>
           <t>DAT: RECEPIMENTO DDR N. 5 DEL 22 GENNAIO 2024 “FINANZIAMENTO PER FAVORIRE L’ACCESSO AI 
 SERVIZI PSICOLOGICI DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE, AI SENSI DEL DECRETO DEL 
 13 OTTOBRE 2023, DEL MINISTRO DELLA SALUTE DI CONCERTO CON IL MINISTRO DELL’ECONOMIA 
 E DELLE FINANZE E DEL DECRETO N. 147 DEL 27 NOVEMBRE 2023 - SECONDA ANNUALITÀ. 
 RIPARTO, ASSEGNAZIONE E LIQUIDAZIONE ALLE AZIENDE ULSS DEL VENETO”. PROVVEDIMENTI 
 ATTUATIVI.</t>
         </is>
       </c>
-      <c r="B141" t="inlineStr">
+      <c r="B151" t="inlineStr">
         <is>
           <t>132.373,39</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
+      <c r="C151" t="inlineStr">
         <is>
           <t>DDR 5/2024 DELIBERA 354 DEL 04/04/2024</t>
         </is>
       </c>
-      <c r="D141" t="inlineStr">
+      <c r="D151" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E141" t="inlineStr">
+      <c r="E151" t="inlineStr">
         <is>
           <t>RECEPIMENTO DDR N. 5 DEL 22 GENNAIO 2024 “FINANZIAMENTO PER FAVORIRE L’ACCESSO AI 
 SERVIZI PSICOLOGICI DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE, AI SENSI DEL DECRETO DEL 
 13 OTTOBRE 2023, DEL MINISTRO DELLA SALUTE DI CONCERTO CON IL MINISTRO DELL’ECONOMIA 
 E DELLE FINANZE E DEL DECRETO N. 147 DEL 27 NOVEMBRE 2023 - SECONDA ANNUALITÀ. 
 RIPARTO, ASSEGNAZIONE E LIQUIDAZIONE ALLE AZIENDE ULSS DEL VENETO”. PROVVEDIMENTI 
 ATTUATIVI.</t>
         </is>
       </c>
     </row>
-    <row r="142">
-      <c r="A142" t="inlineStr">
+    <row r="152">
+      <c r="A152" t="inlineStr">
         <is>
           <t>DAT: RECEPIMENTO DGR 1557 DEL 12 DICEMBRE 2023 “FONDO PER LA CURA DEI SOGGETTI CON 
 DISTURBO DELLO SPETTRO AUTISTICO. APPROVAZIONE DEI PROGETTI REGIONALI E 
 ASSEGNAZIONE DELLE RELATIVE RISORSE PER LE ANNUALITÀ 2021 E 2022. DGR N. 332/2023 E N. 
 333/2023”.</t>
         </is>
       </c>
-      <c r="B142" t="inlineStr">
+      <c r="B152" t="inlineStr">
         <is>
           <t>vedi ripartizione in delibera</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr">
+      <c r="C152" t="inlineStr">
         <is>
           <t>DGR 1557/2023 DGR 332/2023 DGR 333/2023 DELIBERA 352 DEL 04/04/2024</t>
         </is>
       </c>
-      <c r="D142" t="inlineStr">
+      <c r="D152" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E142" t="inlineStr">
+      <c r="E152" t="inlineStr">
         <is>
           <t>RECEPIMENTO DGR 1557 DEL 12 DICEMBRE 2023 “FONDO PER LA CURA DEI SOGGETTI CON 
 DISTURBO DELLO SPETTRO AUTISTICO. APPROVAZIONE DEI PROGETTI REGIONALI E 
 ASSEGNAZIONE DELLE RELATIVE RISORSE PER LE ANNUALITÀ 2021 E 2022. DGR N. 332/2023 E N. 
 333/2023”.</t>
         </is>
       </c>
     </row>
-    <row r="143">
-      <c r="A143" t="inlineStr">
+    <row r="153">
+      <c r="A153" t="inlineStr">
         <is>
           <t>DAT: DGR N. 198/2018 “SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL COMPIMENTO 
 DELLA MAGGIORE ETA’ VIVONO FUORI DALLA FAMIGLIA D’ORIGINE SULLA BASE DI UN 
 PROVVEDIMENTO DELL’AUTORITA’ GIUDIZIARIA. MINISTERO DEL LAVORO E DELLE POLITICHE 
 SOCIALI. ART. 1, COMMA 250. LEGGE 27 DICEMBRE 2017, N. 205”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B143" t="inlineStr">
+      <c r="B153" t="inlineStr">
         <is>
           <t>62.500</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
+      <c r="C153" t="inlineStr">
         <is>
           <t>DGR 198/2018 E DELIBERA 344 DEL 28/03/2024</t>
         </is>
       </c>
-      <c r="D143" t="inlineStr">
+      <c r="D153" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E143" t="inlineStr">
+      <c r="E153" t="inlineStr">
         <is>
           <t>DGR N. 198/2018 “SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL COMPIMENTO 
 DELLA MAGGIORE ETA’ VIVONO FUORI DALLA FAMIGLIA D’ORIGINE SULLA BASE DI UN 
 PROVVEDIMENTO DELL’AUTORITA’ GIUDIZIARIA. MINISTERO DEL LAVORO E DELLE POLITICHE 
 SOCIALI. ART. 1, COMMA 250. LEGGE 27 DICEMBRE 2017, N. 205”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="144">
-      <c r="A144" t="inlineStr">
+    <row r="154">
+      <c r="A154" t="inlineStr">
         <is>
           <t>DAT: ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI - RECEPIMENTO FINANZIAMENTO REGIONALE DI CUI AL DECRETO DELL'U.O. NON 
 AUTOSUFFICIENZA N. 32DEL 03/09/2022. PROVVEDIMENTI</t>
         </is>
       </c>
-      <c r="B144" t="inlineStr">
+      <c r="B154" t="inlineStr">
         <is>
           <t>308.199,25</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr">
+      <c r="C154" t="inlineStr">
         <is>
           <t>DELIBERA N.335 DEL 28/03/2024</t>
         </is>
       </c>
-      <c r="D144" t="inlineStr">
+      <c r="D154" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E144" t="inlineStr">
+      <c r="E154" t="inlineStr">
         <is>
           <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER 
 FAMILIARI - RECEPIMENTO FINANZIAMENTO REGIONALE DI CUI AL DECRETO DELL'U.O. NON 
 AUTOSUFFICIENZA N. 32DEL 03/09/2022. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
-    <row r="145">
-      <c r="A145" t="inlineStr">
+    <row r="155">
+      <c r="A155" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1401 DEL 11/11/2022 “PROGETTO REGIONALE SOLLIEVO A FAVORE DI PERSONE AFFETTE DA 
 DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. 
 FINANZIAMENTO ATTIVITA’ EDIZIONE PROGETTUALE 2022/2023”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
-      <c r="B145" t="inlineStr">
+      <c r="B155" t="inlineStr">
         <is>
           <t>281000</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr">
+      <c r="C155" t="inlineStr">
         <is>
           <t>DGR 1401/2022 E DELIBERA N.333 DEL 28/03/2024</t>
         </is>
       </c>
-      <c r="D145" t="inlineStr">
+      <c r="D155" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale e l’UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E145" t="inlineStr">
+      <c r="E155" t="inlineStr">
         <is>
           <t>DGR N. 1401 DEL 11/11/2022 “PROGETTO REGIONALE SOLLIEVO A FAVORE DI PERSONE AFFETTE DA 
 DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. 
 FINANZIAMENTO ATTIVITA’ EDIZIONE PROGETTUALE 2022/2023”. APPROVAZIONE 
 RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
-    <row r="146">
-      <c r="A146" t="inlineStr">
+    <row r="156">
+      <c r="A156" t="inlineStr">
         <is>
           <t>DAT: DGRV N. 778/2023 "LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA 
 REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO 
 AUTISTICO, IN ATTUAZIONE DELLA DGRV N. 1721/2022". CODICE CUP F31H23000110002. 
 PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B146" t="inlineStr">
+      <c r="B156" t="inlineStr">
         <is>
           <t>vedi ripartizione per linea</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
+      <c r="C156" t="inlineStr">
         <is>
           <t>DGRV 778/2023 E DELIBERA 279 DEL 13/03/2024</t>
         </is>
       </c>
-      <c r="D146" t="inlineStr">
+      <c r="D156" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale e l’UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E146" t="inlineStr">
+      <c r="E156" t="inlineStr">
         <is>
           <t>DGRV N. 778/2023 "LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA 
 REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO 
 AUTISTICO, IN ATTUAZIONE DELLA DGRV N. 1721/2022". CODICE CUP F31H23000110002. 
 PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
-    <row r="147">
-      <c r="A147" t="inlineStr">
+    <row r="157">
+      <c r="A157" t="inlineStr">
         <is>
           <t>DAT: DGR N. 912/2022: STIPULA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI 
 ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA ED I SOGGETTI ACCREDITATI EROGATORI DI 
 PRESTAZIONI SANITARIE, SOCIO SANITARIE E SOCIALI PRESSO RSA, COMUNITA' ALLOGGIO, 
 GRUPPI APPARTAMENTO PER PERSONE CON DISABILITA'.</t>
         </is>
       </c>
-      <c r="B147" t="inlineStr">
+      <c r="B157" t="inlineStr">
         <is>
           <t>/</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr">
+      <c r="C157" t="inlineStr">
         <is>
           <t>DGR 912/22 DELIBERA N.245 DEL 01/03/2024</t>
         </is>
       </c>
-      <c r="D147" t="inlineStr">
+      <c r="D157" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E147" t="inlineStr">
+      <c r="E157" t="inlineStr">
         <is>
           <t>DGR N. 912/2022: STIPULA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI 
 ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA ED I SOGGETTI ACCREDITATI EROGATORI DI 
 PRESTAZIONI SANITARIE, SOCIO SANITARIE E SOCIALI PRESSO RSA, COMUNITA' ALLOGGIO, 
 GRUPPI APPARTAMENTO PER PERSONE CON DISABILITA'.</t>
         </is>
       </c>
     </row>
-    <row r="148">
-      <c r="A148" t="inlineStr">
+    <row r="158">
+      <c r="A158" t="inlineStr">
         <is>
           <t>DAT: AVVISO PUBBLICO PER L’ATTIVAZIONE DI UN PARTENARIATO CON ETS AI FINI DELL’AVVIO DI UNA 
 CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DI ATTIVITA’ DENOMINATA “SPORTELLO 
 ASSISTENTI FAMIGLIARI” DISTRETTO 3 E 4. NOMINA COMMISSIONE.</t>
         </is>
       </c>
-      <c r="B148" t="inlineStr">
+      <c r="B158" t="inlineStr">
         <is>
           <t>/</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
+      <c r="C158" t="inlineStr">
         <is>
           <t>DELIBERA 1288 DEL 20/12/2023 E DELIBERA 206 DEL 28/02/2024</t>
         </is>
       </c>
-      <c r="D148" t="inlineStr">
+      <c r="D158" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E148" t="inlineStr">
+      <c r="E158" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’ATTIVAZIONE DI UN PARTENARIATO CON ETS AI FINI DELL’AVVIO DI UNA 
 CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DI ATTIVITA’ DENOMINATA “SPORTELLO 
 ASSISTENTI FAMIGLIARI” DISTRETTO 3 E 4. NOMINA COMMISSIONE.</t>
         </is>
       </c>
     </row>
-    <row r="149">
-      <c r="A149" t="inlineStr">
+    <row r="159">
+      <c r="A159" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’ATTIVAZIONE DI UN PARTENARIATO CON ETS AI FINI DELL’AVVIO DI UNA 
 CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DI ATTIVITA’ DENOMINATA “SPORTELLO 
 ASSISTENTI FAMIGLIARI” DISTRETTO 3 E 4. NOMINA COMMISSIONE.</t>
         </is>
       </c>
-      <c r="B149" t="inlineStr">
+      <c r="B159" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
+      <c r="C159" t="inlineStr">
         <is>
           <t>DELIBERA 1288 DEL 20/12/2023 E DELIBERA 206 DEL 28/02/2024</t>
         </is>
       </c>
-      <c r="D149" t="inlineStr">
+      <c r="D159" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
-      <c r="E149" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A150" t="inlineStr">
+      <c r="E159" t="inlineStr"/>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
         <is>
           <t>UTENTI VARI SIL DIST 4 GENNAIO 2024</t>
         </is>
       </c>
-      <c r="B150" t="inlineStr">
+      <c r="B160" t="inlineStr">
         <is>
           <t>19.213,50</t>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
+      <c r="C160" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 9 596/2021 E 401/2023</t>
         </is>
       </c>
-      <c r="D150" t="inlineStr">
+      <c r="D160" t="inlineStr">
         <is>
           <t>DOTT.SSA MARIA BIANCOTTO</t>
         </is>
       </c>
-      <c r="E150" t="inlineStr">
+      <c r="E160" t="inlineStr">
         <is>
           <t>DELIBERAZIONI ULSS 9 596/2021 E 401/2023</t>
         </is>
       </c>
     </row>
-    <row r="151">
-      <c r="A151" t="inlineStr">
+    <row r="161">
+      <c r="A161" t="inlineStr">
         <is>
           <t>FARMACIE PUBBLICHE E PRIVATE</t>
         </is>
       </c>
-      <c r="B151" t="inlineStr">
+      <c r="B161" t="inlineStr">
         <is>
           <t>€ 201.629,40</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr">
+      <c r="C161" t="inlineStr">
         <is>
           <t>DGR n. 1658/2019 - DDR n. 74 del 29.12.2022 - DDR n. 2 del 15.02.2024 - Delibera Direttore Generale n. 295 del 21.03.2024</t>
         </is>
       </c>
-      <c r="D151" t="inlineStr">
+      <c r="D161" t="inlineStr">
         <is>
           <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
         </is>
       </c>
-      <c r="E151" t="inlineStr">
+      <c r="E161" t="inlineStr">
         <is>
           <t>Recepimento del Decreto n. 2 del 15.02.2024 nell'ambito della progettualità "Farmacia dei Servizi" - Ready Fin n. 13065</t>
         </is>
       </c>
     </row>
-    <row r="152">
-      <c r="A152" t="inlineStr">
+    <row r="162">
+      <c r="A162" t="inlineStr">
         <is>
           <t>Utenti vari SIL D 4 Dicembre 2023</t>
         </is>
       </c>
-      <c r="B152" t="inlineStr">
+      <c r="B162" t="inlineStr">
         <is>
           <t>19.474,50</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr">
+      <c r="C162" t="inlineStr">
         <is>
           <t>Delibrazioni ULSS 9 n. 596/2021 e 401/2023</t>
         </is>
       </c>
-      <c r="D152" t="inlineStr">
+      <c r="D162" t="inlineStr">
         <is>
           <t>Tessari Andrea, Ferronato Alessandro</t>
         </is>
       </c>
-      <c r="E152" t="inlineStr">
+      <c r="E162" t="inlineStr">
         <is>
           <t>Delibrazioni ULSS 9 n. 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
-    <row r="153">
-      <c r="A153" t="inlineStr">
+    <row r="163">
+      <c r="A163" t="inlineStr">
         <is>
           <t>Utenti vari SIL D 4 Novembre 2023</t>
         </is>
       </c>
-      <c r="B153" t="inlineStr">
+      <c r="B163" t="inlineStr">
         <is>
           <t>22.225,50</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
+      <c r="C163" t="inlineStr">
         <is>
           <t>Delibrazioni ULSS 9 n. 596/2021 e 401/2023</t>
         </is>
       </c>
-      <c r="D153" t="inlineStr">
+      <c r="D163" t="inlineStr">
         <is>
           <t>TESSARI ANDREA, FERRONATO ALESSANDRO</t>
         </is>
       </c>
-      <c r="E153" t="inlineStr">
+      <c r="E163" t="inlineStr">
         <is>
           <t>Delibrazioni ULSS 9 n. 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
-    <row r="154">
-      <c r="A154" t="inlineStr">
+    <row r="164">
+      <c r="A164" t="inlineStr">
         <is>
           <t>Utenti vari SIL D 4 Ottobre 2023</t>
         </is>
       </c>
-      <c r="B154" t="inlineStr">
+      <c r="B164" t="inlineStr">
         <is>
           <t>21.424,00</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
+      <c r="C164" t="inlineStr">
         <is>
           <t>Deliberazioni ULSS 9 n 596/2021 e 401/2023</t>
         </is>
       </c>
-      <c r="D154" t="inlineStr">
+      <c r="D164" t="inlineStr">
         <is>
           <t xml:space="preserve">Tessari Andrea, Ferronato Alessandro </t>
         </is>
       </c>
-      <c r="E154" t="inlineStr">
+      <c r="E164" t="inlineStr">
         <is>
           <t>Deliberazioni ULSS 9 n 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
-    <row r="155">
-      <c r="A155" t="inlineStr">
+    <row r="165">
+      <c r="A165" t="inlineStr">
         <is>
           <t>ACCORDI CONTRATTUALI AI SENSI DELLA DGRV N.1438/2017 E DEFINIZIONE DEI RAPPORTI 
 GIURIDICI ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA E GLI ENTI GESTORI DEL PRIVATO 
 SOCIALE PER L'ACCOGLIENZA DI MINORI IN CONDIZIONE DI PREGIUDIZIO O RISCHIO DI PREGIUDIZIO 
 E DI MINORI AFFETTI DA DISTURBI NEUROPSICHIATRICI ANNUALITA’ 2024, 2025 E 2026</t>
         </is>
       </c>
-      <c r="B155" t="inlineStr">
+      <c r="B165" t="inlineStr">
         <is>
           <t>/</t>
         </is>
       </c>
-      <c r="C155" t="inlineStr">
+      <c r="C165" t="inlineStr">
         <is>
           <t>DELIBERA N. 97 DEL 07/02/2024 DGRV 1438/2017</t>
         </is>
       </c>
-      <c r="D155" t="inlineStr">
+      <c r="D165" t="inlineStr">
         <is>
           <t>Direttore della U.O.C. Direzione Amministrativa Territoriale, U.O.S. Attività Amministrativa Socio Sanitaria, in collaborazione con le UU.OO.CC. Infanzia, Adolescenza, Famiglia e Consultori,  UU.OO.SS. Neuropsichiatria Infantile e le UU.OO.SS. Età Evolutiva</t>
         </is>
       </c>
-      <c r="E155" t="inlineStr">
+      <c r="E165" t="inlineStr">
         <is>
           <t>ELENCO</t>
         </is>
       </c>
     </row>
-    <row r="156">
-      <c r="A156" t="inlineStr">
+    <row r="166">
+      <c r="A166" t="inlineStr">
         <is>
           <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2023</t>
         </is>
       </c>
-      <c r="B156" t="inlineStr">
+      <c r="B166" t="inlineStr">
         <is>
           <t>Euro 33.195,00</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr">
+      <c r="C166" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D156" t="inlineStr">
+      <c r="D166" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza D1-2 f.f.  Dott.ssa Luisa Andreetta - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
-      <c r="E156" t="inlineStr">
+      <c r="E166" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
-    <row r="157">
-      <c r="A157" t="inlineStr">
+    <row r="167">
+      <c r="A167" t="inlineStr">
         <is>
           <t>DAT.: DDR N. 32 DEL 28 MAGGIO 2021 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL 
 FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI 
 FAMILIARI PUBBLICI” , AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 2 
 FEBBRAIO 2021. ANNO 2021”. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
-      <c r="B157" t="inlineStr">
+      <c r="B167" t="inlineStr">
         <is>
           <t>/</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr">
+      <c r="C167" t="inlineStr">
         <is>
           <t>DELIBERA N. 53 DEL 31/01/2024 DDR 32 DEL 28/05/2021</t>
         </is>
       </c>
-      <c r="D157" t="inlineStr">
+      <c r="D167" t="inlineStr">
         <is>
           <t>UOC DIRETTORE DIREZIONE AMMINISTRATIVA TERRITORIALE  E UOS ATTIVITA' AMMINISTRATIVA SOCIO SANITARIA</t>
         </is>
       </c>
-      <c r="E157" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A158" t="inlineStr">
+      <c r="E167" t="inlineStr"/>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
         <is>
           <t>DAT: DDR N. 58 DEL 13 LUGLIO 2022 AD OGGETTO: “ RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO 
 PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE 
 PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI 
 BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. 
 APPROVAZIONE RENDICONTAZIONE .</t>
         </is>
       </c>
-      <c r="B158" t="inlineStr">
+      <c r="B168" t="inlineStr">
         <is>
           <t>/</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
+      <c r="C168" t="inlineStr">
         <is>
           <t>DELIBERA N.52 DEL 31/01/2024 DDR 58 DEL 13/07/2022</t>
         </is>
       </c>
-      <c r="D158" t="inlineStr">
+      <c r="D168" t="inlineStr">
         <is>
           <t>UOC DIRETTORE DAT E UOC INFANZIA ADOLESCENZA D1-2</t>
         </is>
       </c>
-      <c r="E158" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A159" t="inlineStr">
+      <c r="E168" t="inlineStr"/>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
         <is>
           <t>ASSOCIAZIONE CITTADINANZATTIVA - TRIBUNALE PER I DIRITTI DEL MALATO E DELL'ANZIANO APS VIA XXIV MAGGIO 10 LEGNAGO (VR) - CODICE FISCALE E P. IVA 91004740238</t>
         </is>
       </c>
-      <c r="B159" t="inlineStr">
+      <c r="B169" t="inlineStr">
         <is>
           <t>Euro 2.500,00</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
+      <c r="C169" t="inlineStr">
         <is>
           <t>L. 383/2000 - L.R. 27/2001 -D-LGS n. 117/2017</t>
         </is>
       </c>
-      <c r="D159" t="inlineStr">
+      <c r="D169" t="inlineStr">
         <is>
           <t>DOTT. STEFANO ZENARI</t>
         </is>
       </c>
-      <c r="E159" t="inlineStr">
+      <c r="E169" t="inlineStr">
         <is>
           <t>DELIBERA N. 1242 DEL 06/12/2023</t>
         </is>
       </c>
     </row>
-    <row r="160">
-      <c r="A160" t="inlineStr">
+    <row r="170">
+      <c r="A170" t="inlineStr">
         <is>
           <t>ORGANIZZAZIONE DI VOLONTARIATO AOI MUTILATI DELLA VOCE - TESTA COLLO ODV - SEDE VIA F.LLI ROSSELLI 1 37138 VERONA - C.F. 80025880230</t>
         </is>
       </c>
-      <c r="B160" t="inlineStr">
+      <c r="B170" t="inlineStr">
         <is>
           <t>Euro 39.664,32</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
+      <c r="C170" t="inlineStr">
         <is>
           <t>D.LGS 3/07/2021 N. 117 - D.LGS 502/1992 - L.R. 56/1994</t>
         </is>
       </c>
-      <c r="D160" t="inlineStr">
+      <c r="D170" t="inlineStr">
         <is>
           <t>DOTT. STEFANO ZENARI</t>
         </is>
       </c>
-      <c r="E160" t="inlineStr">
+      <c r="E170" t="inlineStr">
         <is>
           <t>DELIBERA N. 1316 DEL 21/12/2023</t>
         </is>
       </c>
     </row>
-    <row r="161">
-      <c r="A161" t="inlineStr">
+    <row r="171">
+      <c r="A171" t="inlineStr">
         <is>
           <t>UTENTI VARI- IMPEGNATIVE DI CURA DOMICILIARE (D.G.R.V. N.1338/2013 E S.M.I.): LIQUIDAZIONE DEL MESE DI DICEMBRE 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDa, ICDsla, ICDp, ICDf E ICDm E ICDb PER INTEGRAZIONI</t>
         </is>
       </c>
-      <c r="B161" t="inlineStr">
+      <c r="B171" t="inlineStr">
         <is>
           <t>€ 600.942,00</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
+      <c r="C171" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E S.M.I.</t>
         </is>
       </c>
-      <c r="D161" t="inlineStr">
+      <c r="D171" t="inlineStr">
         <is>
           <t>U.O.S. Attività Amministrativa Socio Sanitaria  Dott. Alessandro Ferronato</t>
         </is>
       </c>
-      <c r="E161" t="inlineStr">
+      <c r="E171" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E S.M.I.</t>
         </is>
       </c>
     </row>
-    <row r="162">
-      <c r="A162" t="inlineStr">
+    <row r="172">
+      <c r="A172" t="inlineStr">
         <is>
           <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (D.G.R.V. N.1338/2013 E S.M.I.): LIQUIDAZIONE DEL MESE DI NOVEMBRE 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDa, ICDsla, ICDp, ICDf, ICDMgs, ICDm</t>
         </is>
       </c>
-      <c r="B162" t="inlineStr">
+      <c r="B172" t="inlineStr">
         <is>
           <t>€ 597.670,14</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr">
+      <c r="C172" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E S.M.I.</t>
         </is>
       </c>
-      <c r="D162" t="inlineStr">
+      <c r="D172" t="inlineStr">
         <is>
           <t>U.O.S. Attività Amministrativa Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
-      <c r="E162" t="inlineStr">
+      <c r="E172" t="inlineStr">
         <is>
           <t>D.G.R.V. N.1338/2013 E S.M.I.</t>
         </is>
       </c>
     </row>
-    <row r="163">
-      <c r="A163" t="inlineStr">
+    <row r="173">
+      <c r="A173" t="inlineStr">
         <is>
           <t>UTENTI VARI -IMPEGNATIVE DI CURA DOMICILIARE (D.G.R.V. n.1338/2013 E S.M.I.):LIQUIDAZIONE DEL MESE DI OTTOBRE 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DI ICDa,ICDsla,ICDp,ICDf e ICDbintegrazione</t>
         </is>
       </c>
-      <c r="B163" t="inlineStr">
+      <c r="B173" t="inlineStr">
         <is>
           <t>€ 418.833,86</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr">
+      <c r="C173" t="inlineStr">
         <is>
           <t>D.G.R.V.n.1338/2013 e s.m.i.</t>
         </is>
       </c>
-      <c r="D163" t="inlineStr">
+      <c r="D173" t="inlineStr">
         <is>
           <t>U.O.S. Attività Amministrativa Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
-      <c r="E163" t="inlineStr">
+      <c r="E173" t="inlineStr">
         <is>
           <t>D.G.R.V.n.1338/2013 e s.m.i.</t>
         </is>
       </c>
     </row>
-    <row r="164">
-      <c r="A164" t="inlineStr">
+    <row r="174">
+      <c r="A174" t="inlineStr">
         <is>
           <t>DAT: PROGETTO TURISMO SOCIALE E INCLUSIVO DGR N.193 DEL 28/02/2022, DDG N.849 DEL 23/08/2022. PRESA ATTO DELLA RELAZIONE CONCLUSIVA DELLE ATTIVITA' E DELLA RENDICONTAZIONE DEI COST SOSTENUTI NELL'AMBITO DELLE ATTIVITA' PROGETTUALI. CUP H69I22000450003.</t>
         </is>
       </c>
-      <c r="B164" t="inlineStr">
+      <c r="B174" t="inlineStr">
         <is>
           <t>130842</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
+      <c r="C174" t="inlineStr">
         <is>
           <t>DELIBERA 1388 DEL 28/12/2023 DGR 193 DEL 28/02/2022 DDG 849 DEL 23/08/2022</t>
         </is>
       </c>
-      <c r="D164" t="inlineStr">
+      <c r="D174" t="inlineStr">
         <is>
           <t>DIRETTORE UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
-      <c r="E164" t="inlineStr">
+      <c r="E174" t="inlineStr">
         <is>
           <t>PROGETTO TURISMO SOCIALE E INCLUSIVO DGR N.193 DEL 28/02/2022, DDG N.849 DEL 23/08/2022. PRESA ATTO DELLA RELAZIONE CONCLUSIVA DELLE ATTIVITA' E DELLA RENDICONTAZIONE DEI COST SOSTENUTI NELL'AMBITO DELLE ATTIVITA' PROGETTUALI. CUP H69I22000450003.</t>
         </is>
       </c>
     </row>
-    <row r="165">
-      <c r="A165" t="inlineStr">
+    <row r="175">
+      <c r="A175" t="inlineStr">
         <is>
           <t>DGR 1265/2023 CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA LEGGE 104/2022 ART 27 ANNO 2023 PROVVEDIMENTI</t>
         </is>
       </c>
-      <c r="B165" t="inlineStr">
+      <c r="B175" t="inlineStr">
         <is>
           <t>8282,92</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr">
+      <c r="C175" t="inlineStr">
         <is>
           <t>DELIBERA 1308 DEL 20/12/2023 DGR 1265/2023</t>
         </is>
       </c>
-      <c r="D165" t="inlineStr">
+      <c r="D175" t="inlineStr">
         <is>
           <t>DIRETTORE UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
-      <c r="E165" t="inlineStr">
+      <c r="E175" t="inlineStr">
         <is>
           <t>DGR 1265/2023 CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA LEGGE 104/2022 ART 27 ANNO 2023 PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
-    <row r="166">
-      <c r="A166" t="inlineStr">
+    <row r="176">
+      <c r="A176" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1298/2023: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE 
 APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 
 2023”. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B166" t="inlineStr">
+      <c r="B176" t="inlineStr">
         <is>
           <t>76496,29</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
+      <c r="C176" t="inlineStr">
         <is>
           <t>delibera 1247 del 06/12/2023 dgr 1298/2023</t>
         </is>
       </c>
-      <c r="D166" t="inlineStr">
+      <c r="D176" t="inlineStr">
         <is>
           <t>DIRETTORE UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
-      <c r="E166" t="inlineStr"/>
-[...269 lines deleted...]
-      </c>
+      <c r="E176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2023</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2023</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Euro 38.376,00</t>
+          <t>Euro 38.416,00</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2023</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Euro 40.661,00</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2023</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Euro 38.128,00</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2023</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Euro 30.822,50</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2023</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Euro 35.696,00</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2023</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Euro 41.970,50</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2023</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Euro 44.046,00</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Aprile 2023</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Euro 39.005,50</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo 2023</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Euro 44.103,00</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2023</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Euro 38.751,50</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2023</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Euro 38.376,00</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>DELIBERA ULSS 9 N° 401 del 28/04/2023 e N° 596 del 13-08-2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
         <is>
           <t>DAT: DGR N. 1031 DEL 22 AGOSTO 2023 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO 
 DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI L.R. N. 55/1982 E SS.MM.II. - 
 DGR N. 4304/1999 – ANNO 2023”. PROVVEDIMENTI.</t>
         </is>
       </c>
-      <c r="B178" t="inlineStr">
+      <c r="B188" t="inlineStr">
         <is>
           <t>831.434,50</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr">
+      <c r="C188" t="inlineStr">
         <is>
           <t>delebera 1107 del 08/11/2023</t>
         </is>
       </c>
-      <c r="D178" t="inlineStr">
+      <c r="D188" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 di incaricare l’UOS Attività Amministrativa Socio Sanitaria dell’esecuzione del presente provvedimento</t>
         </is>
       </c>
-      <c r="E178" t="inlineStr">
+      <c r="E188" t="inlineStr">
         <is>
           <t>elenco</t>
         </is>
       </c>
     </row>
-    <row r="179">
-      <c r="A179" t="inlineStr">
+    <row r="189">
+      <c r="A189" t="inlineStr">
         <is>
           <t>DAT: AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI 
 ALL’ISTITUTO POVERETTE CASA NAZARETH PER L’ ANNO SCOLASTICO 2023/2024 – DECISIONE A 
 CONTRARRE E DI AFFIDAMENTO – CIG ZF73CC2F26</t>
         </is>
       </c>
-      <c r="B179" t="inlineStr">
+      <c r="B189" t="inlineStr">
         <is>
           <t>35.397</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr">
+      <c r="C189" t="inlineStr">
         <is>
           <t>Determina 2307/2023</t>
         </is>
       </c>
-      <c r="D179" t="inlineStr">
+      <c r="D189" t="inlineStr">
         <is>
           <t>Responsabile U.O.S. Attività Amministrativa Socio Sanitaria, dott. Alessandro Ferronato, delegato, da ultimo, dal Direttore 
 Generale dell’Azienda con deliberazione n. 4 del 01/03/2021</t>
         </is>
       </c>
-      <c r="E179" t="inlineStr">
+      <c r="E189" t="inlineStr">
         <is>
           <t>Istituto Poverette Casa Nazareth</t>
         </is>
       </c>
     </row>
-    <row r="180">
-      <c r="A180" t="inlineStr">
+    <row r="190">
+      <c r="A190" t="inlineStr">
         <is>
           <t>DAT: FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. APPROVAZIONE 
 MODALITA’ ORGANIZZATIVE SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI 
 DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI E I C.F.P. ANNO SCOLASTICO 2023/2024.</t>
         </is>
       </c>
-      <c r="B180" t="inlineStr">
+      <c r="B190" t="inlineStr">
         <is>
           <t>380.624,37</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
+      <c r="C190" t="inlineStr">
         <is>
           <t>DELIBERA 1146 DEL 16/11/2023</t>
         </is>
       </c>
-      <c r="D180" t="inlineStr">
+      <c r="D190" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 con  incarico a Direttori delle UOC Disabilità e Non Autosufficienza competenti ed Responsabile UOS Attività Amministrativa Socio Sanitaria dell’esecuzione del presente provvedimento</t>
         </is>
       </c>
-      <c r="E180" t="inlineStr">
+      <c r="E190" t="inlineStr">
         <is>
           <t>vedi delibera</t>
         </is>
       </c>
     </row>
-    <row r="181">
-      <c r="A181" t="inlineStr">
+    <row r="191">
+      <c r="A191" t="inlineStr">
         <is>
           <t>DAT: DDR N. 89 DEL 24 AGOSTO 2023 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA 
 PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI 
 IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E 
 MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2023”.</t>
         </is>
       </c>
-      <c r="B181" t="inlineStr">
+      <c r="B191" t="inlineStr">
         <is>
           <t>125.801,96</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
+      <c r="C191" t="inlineStr">
         <is>
           <t>delibera 1118 del 08/11/2023 DDR 89/2023</t>
         </is>
       </c>
-      <c r="D181" t="inlineStr">
+      <c r="D191" t="inlineStr">
         <is>
           <t>Direttore di UOC Direzione Amministrativa Territoriale 
 di incaricare l’UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori, ognuno per quanto di rispettiva competenza,</t>
         </is>
       </c>
-      <c r="E181" t="inlineStr">
+      <c r="E191" t="inlineStr">
         <is>
           <t>acquisizione personale equipe specilistiche</t>
         </is>
       </c>
     </row>
-    <row r="182">
-      <c r="A182" t="inlineStr">
+    <row r="192">
+      <c r="A192" t="inlineStr">
         <is>
           <t>DAT: RICONOSCIMENTO DI UN CONTRIBUTO ANNUALE PER L’INSERIMENTO DI UN ALLIEVO DISABILE 
 SENSORIALE PRESSO IL CONVITTO STATALE PER SORDI “A. MAGAROTTO” DI ROMA IN ATTUAZIONE 
 DELLE DGRV 819/2018, 1033/2018 E DGRV 935/2023. ANNO SCOLASTICO 2023 – 2024.</t>
         </is>
       </c>
-      <c r="B182" t="inlineStr">
+      <c r="B192" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr">
+      <c r="C192" t="inlineStr">
         <is>
           <t>DETERMINA 2395 DEL 23/11/2023 DGRV 819/2018 DGRV 1033/2018 E 935/2023</t>
         </is>
       </c>
-      <c r="D182" t="inlineStr">
+      <c r="D192" t="inlineStr">
         <is>
           <t>Responsabile U.O.S. Attività Amministrativa Socio Sanitaria, Dott. Alessandro Ferronato, delegato, da ultimo, dal Direttore 
 Generale dell’Azienda con deliberazione n. 4 del 01/03/2021</t>
         </is>
       </c>
-      <c r="E182" t="inlineStr">
+      <c r="E192" t="inlineStr">
         <is>
           <t>Istituto A Magarotto di Roma</t>
         </is>
       </c>
     </row>
-    <row r="183">
-      <c r="A183" t="inlineStr">
+    <row r="193">
+      <c r="A193" t="inlineStr">
         <is>
           <t>DAT: RECEPIMENTO DGR N. 1168 DEL 28.09.2023 “AGGIORNAMENTO DELLA PROGRAMMAZIONE DEI 
 POSTI PER PERSONE RELIGIOSE NON AUTOSUFFICIENTI ALL’INTERNO DEI CENTRI DI SERVIZIO 
 GESTITI DALLE CONGREGAZIONI RELIGIOSE. ART.41 L.R. N.5/2001, ART.2 E ART. 5 L.R. N. 30/2009. 
 DELIBERAZIONE N. 82/CR/2023”. PROVVEDIMENTI CONSEGUENTI</t>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
+      <c r="B193" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
+      <c r="C193" t="inlineStr">
         <is>
           <t>delibera 1120 DEL 30/11/2023 DGRV 1168 DEL 28/09/2023</t>
         </is>
       </c>
-      <c r="D183" t="inlineStr">
+      <c r="D193" t="inlineStr">
         <is>
           <t>Il Direttore di UOC Direzione Amministrativa Territoriale 
 UOC Direzione Amministrativa Territoriale e l’UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
-      <c r="E183" t="inlineStr">
+      <c r="E193" t="inlineStr">
         <is>
           <t>elenco</t>
-        </is>
-[...264 lines deleted...]
-          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO”. PROVVEDIMENTI (CODICE PROGETTO H69122000450003).</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>"PROGETTO FONDAZIONE CARIVERONA "MEET GENERATION - PERCORSI DI CONNESSIONE PER LA CAPABILITY DI ADOLESCENTI, GIOVANI, FAMIGLIE E COMUNITA'". PROROGA AL 31/12/2023 E RIMODULAZIONE BUDGET.</t>
-[...2 lines deleted...]
-      <c r="B194" t="inlineStr"/>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 luglio 2023</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>€ 215,000.00</t>
+        </is>
+      </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>delibera 778 del 09/08/2023</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>l’UOS Attività Amministrativa Socio Sanitaria e il Direttore dell'UOC Disabilità e Non Autosufficienza del Distretto 3 Dott.ssa Luisa Andreetta</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>"PROGETTO FONDAZIONE CARIVERONA "MEET GENERATION - PERCORSI DI CONNESSIONE PER LA CAPABILITY DI ADOLESCENTI, GIOVANI, FAMIGLIE E COMUNITA'". PROROGA AL 31/12/2023 E RIMODULAZIONE BUDGET.</t>
+          <t>Delibera 401 del 28 aprile 2023</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 Aprile 2023</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>€ 69,759.38</t>
+          <t>€ 215,000.00</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott.ssa i</t>
-[...2 lines deleted...]
-      <c r="E195" t="inlineStr"/>
+          <t>Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Delibera 401 del 28 Aprile 2023</t>
+        </is>
+      </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 Marzo 2023</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>€ 14,808.24</t>
+          <t>€ 215,000.00</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1909 DEL 17/08/2022</t>
+          <t>Delibera 401 del 28 Aprile 2023</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>ISTITUZIONE DELL’ELENCO FORNITORI PER L’EROGAZIONE DI PRESTAZIONI INTEGRATIVE PREVISTE NELL’AMBITO DEL PROGETTO “HOME CARE PREMIUM 2022”.</t>
-[...2 lines deleted...]
-      <c r="B197" t="inlineStr"/>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 Gennaio 2023</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>€ 215,000.00</t>
+        </is>
+      </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>DELIBERA 557 DEL 07/06/2023</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria UU.OO.CC. Disabilità e Non Autosufficienza D1-2-3</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>ISTITUZIONE DELL’ELENCO FORNITORI PER L’EROGAZIONE DI PRESTAZIONI INTEGRATIVE PREVISTE NELL’AMBITO DEL PROGETTO “HOME CARE PREMIUM 2022”.</t>
+          <t>Delibera N° 401 del 28/04/2023</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI DI SERVIZI PER L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI AFFERENTI ALL’AREA ANZIANI, E RICOGNIZIONE DELL’OFFERTA COMPLESSIVA, AI SENSI DELLE DGR N. 1231 DEL 14/08/2018, N. 996 DEL 09/08/2022 E N. 1720 DEL 30/12/2022. PERIODO 01.07.2023-30.06.2025.</t>
-[...2 lines deleted...]
-      <c r="B198" t="inlineStr"/>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>€ 387,056.86</t>
+        </is>
+      </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>delibera 556 del 07_06_2023</t>
+          <t>D.G.R. N.1338/2013 e S.M.I.</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI DI SERVIZI PER L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI AFFERENTI ALL’AREA ANZIANI, E RICOGNIZIONE DELL’OFFERTA COMPLESSIVA, AI SENSI DELLE DGR N. 1231 DEL 14/08/2018, N. 996 DEL 09/08/2022 E N. 1720 DEL 30/12/2022. PERIODO 01.07.2023-30.06.2025.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E S.M.I.) ICDa, ICDsla, ICDp, ICDf: LIQUIDAZIONE DEL MESE DI LUGLIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R.V. N.1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Febbraio 2023</t>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 giugno 2023</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>22,934.86</t>
+          <t>€ 215,000.00</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>Delibera 401 del 28 aprile 2023</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Febbraio 2023</t>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 maggio 2023</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>22,934.86</t>
+          <t>€ 215,000.00</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>Delibera 401 del 28 Aprile 2023</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 3 PIANURA VERONESE PER L’ANNO 2023 – CIG ZC5393215B, CIG Z0C3932375</t>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 Febbraio 2023</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>7540</t>
+          <t>€ 215,000.00</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>determina 2848 del 20/12/2022</t>
+          <t>Delibera 401 del 28/04/2023 Attività SIL 2023</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 3 PIANURA VERONESE PER L’ANNO 2023 – CIG ZC5393215B, CIG Z0C3932375</t>
+          <t>Delibera 401 del 28 aprile 2023</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Giugno 2023</t>
+          <t>Utenti Vari Servizio Integrazione Lavorativa Distretto 3 Dicembre 2022</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>20,568.00</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>Delibera 229 del 10.03.2022</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>Delibera n° 229 del 31/01/2022</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Maggio 2023</t>
-[...6 lines deleted...]
-      </c>
+          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO”. PROVVEDIMENTI (CODICE PROGETTO H69122000450003).</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr"/>
       <c r="C203" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>DELIBERA 794 DEL 21_08_2023</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO”. PROVVEDIMENTI (CODICE PROGETTO H69122000450003).</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>ALLE FARMACIE RURALI</t>
-[...6 lines deleted...]
-      </c>
+          <t>"PROGETTO FONDAZIONE CARIVERONA "MEET GENERATION - PERCORSI DI CONNESSIONE PER LA CAPABILITY DI ADOLESCENTI, GIOVANI, FAMIGLIE E COMUNITA'". PROROGA AL 31/12/2023 E RIMODULAZIONE BUDGET.</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr"/>
       <c r="C204" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 19/2023</t>
+          <t>delibera 778 del 09/08/2023</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
+          <t>l’UOS Attività Amministrativa Socio Sanitaria e il Direttore dell'UOC Disabilità e Non Autosufficienza del Distretto 3 Dott.ssa Luisa Andreetta</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2023</t>
+          <t>"PROGETTO FONDAZIONE CARIVERONA "MEET GENERATION - PERCORSI DI CONNESSIONE PER LA CAPABILITY DI ADOLESCENTI, GIOVANI, FAMIGLIE E COMUNITA'". PROROGA AL 31/12/2023 E RIMODULAZIONE BUDGET.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Aprile 2023</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>20,754.50</t>
+          <t>€ 69,759.38</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
-[...6 lines deleted...]
-      </c>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott.ssa i</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE IL PONTE SERVIZI SOCIALI DI NOVENTA VICENTINA (VI), LA FONDAZIONE LA GRANDE CASA DI CITTADELLA (PD) E L’ASSOCIAZIONE PAVONIANA LA “FAMIGLIA” DI MONTAGNANA (PD) PER L’INSERIMENTO DI MINORI CON PARTICOLARI PROBLEMATICHE DI ORDINE FAMILIARE E COMPORTAMENTALI</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>42569</t>
+          <t>€ 14,808.24</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>DELIBERA 616 DEL 21/06/2023</t>
+          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria e il Direttore f.f. UOC Infanzia Adolescenza Famiglia del Distretto 3 e Direttore UOC Infanzia Adolescenza Famiglia del Distretto 4</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE IL PONTE SERVIZI SOCIALI DI NOVENTA VICENTINA (VI), LA FONDAZIONE LA GRANDE CASA DI CITTADELLA (PD) E L’ASSOCIAZIONE PAVONIANA LA “FAMIGLIA” DI MONTAGNANA (PD) PER L’INSERIMENTO DI MINORI CON PARTICOLARI PROBLEMATICHE DI ORDINE FAMILIARE E COMPORTAMENTALI</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1909 DEL 17/08/2022</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs</t>
-[...6 lines deleted...]
-      </c>
+          <t>ISTITUZIONE DELL’ELENCO FORNITORI PER L’EROGAZIONE DI PRESTAZIONI INTEGRATIVE PREVISTE NELL’AMBITO DEL PROGETTO “HOME CARE PREMIUM 2022”.</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr"/>
       <c r="C207" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 e ss.mm.ii.</t>
+          <t>DELIBERA 557 DEL 07/06/2023</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria UU.OO.CC. Disabilità e Non Autosufficienza D1-2-3</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SS.MM.II. ICDa/sla/p/f/Mgs(int.)/b (int.): LIQUIDAZIONE DEL MESE DI APRILE 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
+          <t>ISTITUZIONE DELL’ELENCO FORNITORI PER L’EROGAZIONE DI PRESTAZIONI INTEGRATIVE PREVISTE NELL’AMBITO DEL PROGETTO “HOME CARE PREMIUM 2022”.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs</t>
-[...6 lines deleted...]
-      </c>
+          <t>APPROVAZIONE SCHEMA ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI DI SERVIZI PER L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI AFFERENTI ALL’AREA ANZIANI, E RICOGNIZIONE DELL’OFFERTA COMPLESSIVA, AI SENSI DELLE DGR N. 1231 DEL 14/08/2018, N. 996 DEL 09/08/2022 E N. 1720 DEL 30/12/2022. PERIODO 01.07.2023-30.06.2025.</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr"/>
       <c r="C208" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 e S.M.I.</t>
+          <t>delibera 556 del 07_06_2023</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E S.M.I.)ICDa, ICDsla, ICDp, ICDf, ICDMgs(int.D4): LIQUIDAZIONE DEL MESE DI GIUGNO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N. 1047/2015.</t>
+          <t>APPROVAZIONE SCHEMA ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS N. 9 SCALIGERA E GLI ENTI GESTORI DEI CENTRI DI SERVIZI PER L’EROGAZIONE DI PRESTAZIONI SANITARIE, SOCIOSANITARIE E SOCIALI AFFERENTI ALL’AREA ANZIANI, E RICOGNIZIONE DELL’OFFERTA COMPLESSIVA, AI SENSI DELLE DGR N. 1231 DEL 14/08/2018, N. 996 DEL 09/08/2022 E N. 1720 DEL 30/12/2022. PERIODO 01.07.2023-30.06.2025.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
+          <t>Utenti Vari SIL D 4 Febbraio 2023</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>€ 69,759.38</t>
+          <t>22,934.86</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott.ssa Flavia Dal Bosco</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 826 DEL 04/04/2023</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 4 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
+          <t>Utenti Vari SIL D 4 Febbraio 2023</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>€ 1,155.01</t>
+          <t>22,934.86</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>DIRETTORE FLAVIA DAL BOSCO UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1390 DEL 19/06/2023</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONVENZIONE PER LA GESTIONE DEI SERVIZI DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, TRASPORTO SCOLASTICO E SEMICONVITTO UTENTI DISABILI FREQUENTANTI L’ISTITUTO FORTUNATA GRESNER PER GLI ANNI SCOLASTICI 2022/23, 2023/24, 2024/25</t>
+          <t>SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 3 PIANURA VERONESE PER L’ANNO 2023 – CIG ZC5393215B, CIG Z0C3932375</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>3369995.7</t>
+          <t>7540</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>delibera 123 del 07/02/2023</t>
+          <t>determina 2848 del 20/12/2022</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONVENZIONE PER LA GESTIONE DEI SERVIZI DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, TRASPORTO SCOLASTICO E SEMICONVITTO UTENTI DISABILI FREQUENTANTI L’ISTITUTO FORTUNATA GRESNER PER GLI ANNI SCOLASTICI 2022/23, 2023/24, 2024/25</t>
+          <t>SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 3 PIANURA VERONESE PER L’ANNO 2023 – CIG ZC5393215B, CIG Z0C3932375</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. RECEPIMENTO RISORSE ASSEGNATE A.S. 2022/2023 E APPROVAZIONE MODALITA’ ORGANIZZATIVE SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI E I CFP ANNO SCOLASTICO 2022/2023 - DGRV N. 1722 DEL 30 DICEMBRE 2022</t>
+          <t>Utenti Vari SIL D 4 Giugno 2023</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>3654542.97</t>
+          <t>20,568.00</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>DELIBERA 114 DEL07/02/2023</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, Direttori UOC Disabilità e non autosufficienza</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. RECEPIMENTO RISORSE ASSEGNATE A.S. 2022/2023 E APPROVAZIONE MODALITA’ ORGANIZZATIVE SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI E I CFP ANNO SCOLASTICO 2022/2023 - DGRV N. 1722 DEL 30 DICEMBRE 2022</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>FARMACIE PUBBLICHE E PRIVATE</t>
+          <t>Utenti Vari SIL D 4 Maggio 2023</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>€ 448,098.96</t>
+          <t>23.798.50</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>DGR n. 1658/2019 - DDR n. 47/2020 - DDR n. 48/2020 - DDR n. 64/2022 - Delibera Direttore Generale n. 85 del 01.02.2023</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Recepimento del Decreto n. 64 del 01.12.2022 nell'ambito della Progettualità "Farmacia dei Servizi" Readyfin n. 11060</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>D.G.R. N. 1427/2021, DDR N. 77/2021 E DDR N. 51/2022 . PROGETTO TERRITORIALE VENETO ADOZIONI (P.T.V.A.). APPROVAZIONE RENDICONTAZIONE</t>
-[...2 lines deleted...]
-      <c r="B214" t="inlineStr"/>
+          <t>ALLE FARMACIE RURALI</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>€ 66,228.00</t>
+        </is>
+      </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>DGR 1427_2021 DELIBERA 615 DEL 21_06_2023</t>
+          <t>DGR n. 375/2017 - DDR n. 19/2023</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Direttore f.f. dell’ UOC Infanzia Adolescenza e Famiglia distretto 1-2</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>D.G.R. N. 1427/2021, DDR N. 77/2021 E DDR N. 51/2022 . PROGETTO TERRITORIALE VENETO ADOZIONI (P.T.V.A.). APPROVAZIONE RENDICONTAZIONE.</t>
+          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2023</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 PIANURA VERONESE - STIPULA CONVENZIONE TRA A.ULSS 9 SCALIGERA E IL “CENTRO AIUTO VITA ODV” DI LEGNAGO (VR) PER LA REALIZZAZIONE DI UN SERVIZIO DI ACCOGLIENZA TEMPORANEA PRESSO UNA STRUTTURA SEMI-PROTETTA PER MAMME CON FIGLI. PERIODO 01.06.2023-31.05.2026</t>
+          <t>Utenti Vari SIL D 4 Aprile 2023</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>3500</t>
+          <t>20,754.50</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>DELIBERA 614 DEL 21/06/2023</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>UOC Infanzia Adolescenza e Famiglia del Distretto 3 e l’UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 PIANURA VERONESE - STIPULA CONVENZIONE TRA A.ULSS 9 SCALIGERA E IL “CENTRO AIUTO VITA ODV” DI LEGNAGO (VR) PER LA REALIZZAZIONE DI UN SERVIZIO DI ACCOGLIENZA TEMPORANEA PRESSO UNA STRUTTURA SEMI-PROTETTA PER MAMME CON FIGLI. PERIODO 01.06.2023-31.05.2026 DELIBERA 614 DEL 21/06/2023</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/Mgs</t>
+          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE IL PONTE SERVIZI SOCIALI DI NOVENTA VICENTINA (VI), LA FONDAZIONE LA GRANDE CASA DI CITTADELLA (PD) E L’ASSOCIAZIONE PAVONIANA LA “FAMIGLIA” DI MONTAGNANA (PD) PER L’INSERIMENTO DI MINORI CON PARTICOLARI PROBLEMATICHE DI ORDINE FAMILIARE E COMPORTAMENTALI</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>€ 634,730.86</t>
+          <t>42569</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 e S.M.I.</t>
+          <t>DELIBERA 616 DEL 21/06/2023</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria e il Direttore f.f. UOC Infanzia Adolescenza Famiglia del Distretto 3 e Direttore UOC Infanzia Adolescenza Famiglia del Distretto 4</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E S.M.I.)ICDa/sla/p/f/m/mgs: LIQUIDAZIONE DEL MESE DI MAGGIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
+          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE IL PONTE SERVIZI SOCIALI DI NOVENTA VICENTINA (VI), LA FONDAZIONE LA GRANDE CASA DI CITTADELLA (PD) E L’ASSOCIAZIONE PAVONIANA LA “FAMIGLIA” DI MONTAGNANA (PD) PER L’INSERIMENTO DI MINORI CON PARTICOLARI PROBLEMATICHE DI ORDINE FAMILIARE E COMPORTAMENTALI</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs/B</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>€ 389,157.86</t>
+          <t>€ 389,797.86</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 e ss.mm.ii.</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SS.MM.II. ICDa,ICDsla,ICDp,ICDf, ICDb(int.),ICDmgs(int.):LIQUIDAZIONE DEL MESE DI MARZO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SS.MM.II. ICDa/sla/p/f/Mgs(int.)/b (int.): LIQUIDAZIONE DEL MESE DI APRILE 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>DGR N. 1680 DEL 29.11.2021 “PROGETTO REGIONALE SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITÀ EDIZIONE PROGETTUALE 2021/2022”. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>277000</t>
+          <t>€ 386,515.86</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>dgr 1680/2021 delibera 281/2023</t>
+          <t>D.G.R. N.1338/2013 e S.M.I.</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio sanitaria va Socio Sanitaria</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>DGR N. 1680 DEL 29.11.2021 “PROGETTO REGIONALE SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITÀ EDIZIONE PROGETTUALE 2021/2022”.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E S.M.I.)ICDa, ICDsla, ICDp, ICDf, ICDMgs(int.D4): LIQUIDAZIONE DEL MESE DI GIUGNO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N. 1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Marzo 2023</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>24,954.00</t>
+          <t>€ 69,759.38</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott.ssa Flavia Dal Bosco</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 826 DEL 04/04/2023</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>RICONOSCIMENTO DI UN CONTRIBUTO PER L’ INSERIMENTO DI UN ALLIEVO DISABILE SENSORIALE PRESSO IL CONVITTO STATALE PER SORDI “A. MAGAROTTO” DI ROMA IN ATTUAZIONE DELLE DGRV 819/2018 E 1033/2018. ANNO SCOLASTICO 2022 – 2023</t>
+          <t>RIMBORSO A N. 4 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>4500</t>
+          <t>€ 1,155.01</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>dgrv 819/2018-1033/2018-determina 700 del 28/03/2023</t>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>DIRETTORE FLAVIA DAL BOSCO UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>RICONOSCIMENTO DI UN CONTRIBUTO PER L’ INSERIMENTO DI UN ALLIEVO DISABILE SENSORIALE PRESSO IL CONVITTO STATALE PER SORDI “A. MAGAROTTO” DI ROMA IN ATTUAZIONE DELLE DGRV 819/2018 E 1033/2018. ANNO SCOLASTICO 2022 – 2023</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1390 DEL 19/06/2023</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI ALL’ISTITUTO POVERETTE CASA NAZARETH PER L’ ANNO SCOLASTICO 2022/2023</t>
+          <t>APPROVAZIONE CONVENZIONE PER LA GESTIONE DEI SERVIZI DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, TRASPORTO SCOLASTICO E SEMICONVITTO UTENTI DISABILI FREQUENTANTI L’ISTITUTO FORTUNATA GRESNER PER GLI ANNI SCOLASTICI 2022/23, 2023/24, 2024/25</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>34200</t>
+          <t>3369995.7</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>determina 554 del 02/03/2023</t>
+          <t>delibera 123 del 07/02/2023</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Dirigente responsabile dell’U.O.S. Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI ALL’ISTITUTO POVERETTE CASA NAZARETH PER L’ ANNO SCOLASTICO 2022/2023 – DETERMINAZIONE A CONTRARRE E DI AFFIDAMENTO – CIG ZE13914879</t>
+          <t>APPROVAZIONE CONVENZIONE PER LA GESTIONE DEI SERVIZI DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, TRASPORTO SCOLASTICO E SEMICONVITTO UTENTI DISABILI FREQUENTANTI L’ISTITUTO FORTUNATA GRESNER PER GLI ANNI SCOLASTICI 2022/23, 2023/24, 2024/25</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2022/2023</t>
+          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. RECEPIMENTO RISORSE ASSEGNATE A.S. 2022/2023 E APPROVAZIONE MODALITA’ ORGANIZZATIVE SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI E I CFP ANNO SCOLASTICO 2022/2023 - DGRV N. 1722 DEL 30 DICEMBRE 2022</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>10,958.27</t>
+          <t>3654542.97</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>determina n. 553 del 02/03/2023</t>
+          <t>DELIBERA 114 DEL07/02/2023</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Responsabile dell’U.O.S. Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Direzione Amministrativa Territoriale, Direttori UOC Disabilità e non autosufficienza</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2022/2023 DETERMINAZIONE A CONTRARRE E AFFIDAMENTO. CIG Z9D3866161</t>
+          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. RECEPIMENTO RISORSE ASSEGNATE A.S. 2022/2023 E APPROVAZIONE MODALITA’ ORGANIZZATIVE SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI E I CFP ANNO SCOLASTICO 2022/2023 - DGRV N. 1722 DEL 30 DICEMBRE 2022</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2022</t>
+          <t>FARMACIE PUBBLICHE E PRIVATE</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>36.688,00 Euro</t>
+          <t>€ 448,098.96</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>DGR n. 1658/2019 - DDR n. 47/2020 - DDR n. 48/2020 - DDR n. 64/2022 - Delibera Direttore Generale n. 85 del 01.02.2023</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>Recepimento del Decreto n. 64 del 01.12.2022 nell'ambito della Progettualità "Farmacia dei Servizi" Readyfin n. 11060</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
-[...6 lines deleted...]
-      </c>
+          <t>D.G.R. N. 1427/2021, DDR N. 77/2021 E DDR N. 51/2022 . PROGETTO TERRITORIALE VENETO ADOZIONI (P.T.V.A.). APPROVAZIONE RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr"/>
       <c r="C224" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
+          <t>DGR 1427_2021 DELIBERA 615 DEL 21_06_2023</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>Direttore f.f. dell’ UOC Infanzia Adolescenza e Famiglia distretto 1-2</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SUCC.MOD.ICD A/SLA/P/F/MGS(INTEGRAZIONE D.4): LIQUIDAZIONE DEL MESE DI GENNAIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
+          <t>D.G.R. N. 1427/2021, DDR N. 77/2021 E DDR N. 51/2022 . PROGETTO TERRITORIALE VENETO ADOZIONI (P.T.V.A.). APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 GENNAIO 2023</t>
+          <t>DISTRETTO 3 PIANURA VERONESE - STIPULA CONVENZIONE TRA A.ULSS 9 SCALIGERA E IL “CENTRO AIUTO VITA ODV” DI LEGNAGO (VR) PER LA REALIZZAZIONE DI UN SERVIZIO DI ACCOGLIENZA TEMPORANEA PRESSO UNA STRUTTURA SEMI-PROTETTA PER MAMME CON FIGLI. PERIODO 01.06.2023-31.05.2026</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>22,098.50</t>
+          <t>3500</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>DELIBERA 614 DEL 21/06/2023</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Infanzia Adolescenza e Famiglia del Distretto 3 e l’UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
+          <t>DISTRETTO 3 PIANURA VERONESE - STIPULA CONVENZIONE TRA A.ULSS 9 SCALIGERA E IL “CENTRO AIUTO VITA ODV” DI LEGNAGO (VR) PER LA REALIZZAZIONE DI UN SERVIZIO DI ACCOGLIENZA TEMPORANEA PRESSO UNA STRUTTURA SEMI-PROTETTA PER MAMME CON FIGLI. PERIODO 01.06.2023-31.05.2026 DELIBERA 614 DEL 21/06/2023</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>FARMACIE PUBBLICHE E PRIVATE</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/Mgs</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>€ 2,403.40</t>
+          <t>€ 634,730.86</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>DGR n. 279/2017 - DDR n. 80 del 30.12.2022 - Delibera Direttore Generale n. 192 del 28.02.2023</t>
+          <t>D.G.R. N.1338/2013 e S.M.I.</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Ridefinizione remunerazione alle Farmacie Pubbliche e Private convenzionate nell'ambito della Progettualità "Farmacia dei Servizi" in attuazione del Decreto n. 80 del 30.12.2022 - ready-fin 13053</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E S.M.I.)ICDa/sla/p/f/m/mgs: LIQUIDAZIONE DEL MESE DI MAGGIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Dicembre 2022</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs/B</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>23051</t>
+          <t>€ 389,157.86</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>D.G.R. N.1338/2013 e ss.mm.ii.</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SS.MM.II. ICDa,ICDsla,ICDp,ICDf, ICDb(int.),ICDmgs(int.):LIQUIDAZIONE DEL MESE DI MARZO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE A/SLA/M/MGS/P/F/B</t>
+          <t>DGR N. 1680 DEL 29.11.2021 “PROGETTO REGIONALE SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITÀ EDIZIONE PROGETTUALE 2021/2022”. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>€ 1,424,226.78</t>
+          <t>277000</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
+          <t>dgr 1680/2021 delibera 281/2023</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio sanitaria va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SUCC.MOD.NI ICDa, ICDsla, ICDm, ICDMgs, ICDp, ICDf, ICDb: LIQUIDAZIONE DEL MESE DI FEBBRAIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
+          <t>DGR N. 1680 DEL 29.11.2021 “PROGETTO REGIONALE SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITÀ EDIZIONE PROGETTUALE 2021/2022”.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>DDR N. 27 DEL 21/05/2021 “ RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. APPROVAZIONE RENDICONTAZIONE</t>
-[...2 lines deleted...]
-      <c r="B229" t="inlineStr"/>
+          <t>Utenti Vari SIL D 4 Marzo 2023</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>24,954.00</t>
+        </is>
+      </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>delibera 75 del 31/01/2023 ddr 27 del 21/05/21</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale,UOC Infanzia Adolescenza del D1-2</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>DDR N. 27 DEL 21/05/2021 “ RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>DGR 1255/2020 E DDR N. 118 DEL 13 OTTOBRE 2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO. APPROVAZIONE RENDICONTAZIONE</t>
-[...2 lines deleted...]
-      <c r="B230" t="inlineStr"/>
+          <t>RICONOSCIMENTO DI UN CONTRIBUTO PER L’ INSERIMENTO DI UN ALLIEVO DISABILE SENSORIALE PRESSO IL CONVITTO STATALE PER SORDI “A. MAGAROTTO” DI ROMA IN ATTUAZIONE DELLE DGRV 819/2018 E 1033/2018. ANNO SCOLASTICO 2022 – 2023</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>4500</t>
+        </is>
+      </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>delibera 74 del 31/01/2023 dgr 1255/22020 ddr 118/2020</t>
+          <t>dgrv 819/2018-1033/2018-determina 700 del 28/03/2023</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, Direttore f.f. dell’ UOC Infanzia Adolescenza, Famiglia Distretto1-2</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>DGR 1255/2020 E DDR N. 118 DEL 13 OTTOBRE 2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>RICONOSCIMENTO DI UN CONTRIBUTO PER L’ INSERIMENTO DI UN ALLIEVO DISABILE SENSORIALE PRESSO IL CONVITTO STATALE PER SORDI “A. MAGAROTTO” DI ROMA IN ATTUAZIONE DELLE DGRV 819/2018 E 1033/2018. ANNO SCOLASTICO 2022 – 2023</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>PROSECUZIONE ANNO 2023 DEL PROGETTO REGIONALE "SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1401/2022). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI ALL’ISTITUTO POVERETTE CASA NAZARETH PER L’ ANNO SCOLASTICO 2022/2023</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>281000</t>
+          <t>34200</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>DELIBERA 538 DEL 31/05/2023</t>
+          <t>determina 554 del 02/03/2023</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Direttore UOC Non autosufficienza per il Distretto 3 dott.ssa Luisa Andreetta, il Direttore UOS Centro Decadimento Cognitivo e Demenze Dott.ssa Laura De Togni per il Distretto 1-2 e il Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Dirigente responsabile dell’U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>PROSECUZIONE ANNO 2023 DEL PROGETTO REGIONALE "SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1401/2022). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI ALL’ISTITUTO POVERETTE CASA NAZARETH PER L’ ANNO SCOLASTICO 2022/2023 – DETERMINAZIONE A CONTRARRE E DI AFFIDAMENTO – CIG ZE13914879</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DDR 93 DEL 3_10_ 2022 RIPARTO, ASSEGNAZIONE E LIQUIDAZIONE ALLE AZIENDE ULSS FINANZIAMENTO PER FAVORIRE ACCESSO AI SERVIZI PSICOLOGICI DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE AI SENSI DECRETO 30_11_ 2021 MINISTRO SALUTE DI CONCERTO CON MINISTRO ECONOMIA E FINANZE E DECRETO 57 DEL 13_07_ 2022 DIRETTORE UNITA ORGANIZZATIVA FAMIGLIA MINORI GIOVANI E SERVIZIO CIVILE</t>
+          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2022/2023</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>132373.39</t>
+          <t>10,958.27</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>DELIBERA 451 DEL 10/05/2023</t>
+          <t>determina n. 553 del 02/03/2023</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>’UOS Attività Amministrativa Socio Sanitaria, e le UU.OO.CC Infanzia Adolescenza Famiglia e Consultor</t>
+          <t>Responsabile dell’U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DDR N. 93 DEL 3 OTTOBRE 2022 "RIPARTO, ASSEGNAZIONE E LIQUIDAZIONE ALLE AZIENDE ULSS DEL FINANZIAMENTO PER FAVORIRE L'ACCESSO AI SERVIZI PSICOLOGICI DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE, AI SENSI DEL DECRETO DEL 30 NOVEMBRE 2021 DEL MINISTRO DELLA SALUTE DI CONCERTO CON IL MINISTRO DELL'ECONOMIA E DELLE FINANZE E DEL DECRETO N. 57 DEL 13 LUGLIO 2022 DEL DIRETTORE DELLA UNITÀ ORGANIZZATIVA FAMIGLIA, MINORI GIOVANI E SERVIZIO CIVILE</t>
+          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2022/2023 DETERMINAZIONE A CONTRARRE E AFFIDAMENTO. CIG Z9D3866161</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 1728 DEL 30 DICEMBRE 2022 “PROGRAMMAZIONE E ATTRIBUZIONE ALLE AZIENDE ULSS E AGLI AMBITI TERRITORIALI SOCIALI DELLE RISORSE FINANZIARIE REGIONALI E STATALI PER LA NON AUTOSUFFICIENZA - ANNI 2022-2023-2024”. PROVVEDIMENTI ANNO 2023.</t>
-[...2 lines deleted...]
-      <c r="B233" t="inlineStr"/>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2022</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>36.688,00 Euro</t>
+        </is>
+      </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>delibera 369 del 18/04/2023 dgrv 1728 del 30/12/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale,Responsabile UOS Attività Amministrativa Socio Sanitaria e i Responsabili UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 1728 DEL 30 DICEMBRE 2022 “PROGRAMMAZIONE E ATTRIBUZIONE ALLE AZIENDE ULSS E AGLI AMBITI TERRITORIALI SOCIALI DELLE RISORSE FINANZIARIE REGIONALI E STATALI PER LA NON AUTOSUFFICIENZA - ANNI 2022-2023-2024”. PROVVEDIMENTI ANNO 2023.</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PER L’ANNO 2023 PER IL DISTRETTO 2 EST VERONESE - CIG ZD639324F5, CIG Z28393261A, CIG ZDA3932BEB</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>11000</t>
+          <t>€ 257,551.69</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>determina 2849 del 20/12/2022</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PER L’ANNO 2023 PER IL DISTRETTO 2 EST VERONESE - CIG ZD639324F5, CIG Z28393261A, CIG ZDA3932BEB</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SUCC.MOD.ICD A/SLA/P/F/MGS(INTEGRAZIONE D.4): LIQUIDAZIONE DEL MESE DI GENNAIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>PROGETTO “RETE DI ACCOGLIENZA E INTEGRAZIONE SOCIALE DI SOGGETTI MARGINALI E DEBOLI” ANNO 2023</t>
+          <t>Utenti Vari SIL D 4 GENNAIO 2023</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>10000</t>
+          <t>22,098.50</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>DELIBERA 1302 DEL 21/12/2022</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a direttore f.f. della UOC Dipendenze di Verona</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>PROGETTO “RETE DI ACCOGLIENZA E INTEGRAZIONE SOCIALE DI SOGGETTI MARGINALI E DEBOLI” ANNO 2023</t>
+          <t>DELIBERAZIONI ULSS 596/2021 e 401/2023</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 PIANURA VERONESE. PROROGA FINO AL 30.04.2023 DELLA DELEGA DEI COMUNI DI SALIZZOLE (VR), CONCAMARISE (VR), PALU’ (VR), ANGIARI (VR), ROVERCHIARA (VR), BEVILACQUA (VR), TERRAZZO (VR), BOSCHI SANT’ANNA (VR) E OPPEANO (VR) PER IL SERVIZIO DI ASSISTENZA SOCIALE PROFESSIONALE</t>
+          <t>FARMACIE PUBBLICHE E PRIVATE</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>42170</t>
+          <t>€ 2,403.40</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>DELIBERA 1301 DEL 21/12/2022</t>
+          <t>DGR n. 279/2017 - DDR n. 80 del 30.12.2022 - Delibera Direttore Generale n. 192 del 28.02.2023</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott.ssa Roberta Joppi</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 PIANURA VERONESE. PROROGA FINO AL 30.04.2023 DELLA DELEGA DEI COMUNI DI SALIZZOLE (VR), CONCAMARISE (VR), PALU’ (VR), ANGIARI (VR), ROVERCHIARA (VR), BEVILACQUA (VR), TERRAZZO (VR), BOSCHI SANT’ANNA (VR) E OPPEANO (VR) PER IL SERVIZIO DI ASSISTENZA SOCIALE PROFESSIONALE</t>
+          <t>Ridefinizione remunerazione alle Farmacie Pubbliche e Private convenzionate nell'ambito della Progettualità "Farmacia dei Servizi" in attuazione del Decreto n. 80 del 30.12.2022 - ready-fin 13053</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>INTERVENTI DI SOSTEGNO ALLA GENITORIALITA’ VULNERABILE NEL DISTRETTO OVEST VERONESE - PROGRAMMA P.I.P.P.I 9 - ANNUALITA’ 2020 – 2021. DGR N. 671/2020 E DDR N. 82/2020 - APPROVAZIONE RENDICONTAZIONE.</t>
-[...2 lines deleted...]
-      <c r="B237" t="inlineStr"/>
+          <t>Utenti Vari SIL D 4 Dicembre 2022</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>23051</t>
+        </is>
+      </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>delibera 1295/2022 dgr 671/2020 ddr 82/2020</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e UOC Infanzia Adolescenza Famiglia Distretto 4 Ovest Verronese</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>INTERVENTI DI SOSTEGNO ALLA GENITORIALITA’ VULNERABILE NEL DISTRETTO OVEST VERONESE - PROGRAMMA P.I.P.P.I 9 - ANNUALITA’ 2020 – 2021. DGR N. 671/2020 E DDR N. 82/2020 - APPROVAZIONE RENDICONTAZIONE.</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Novembre 2022</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE A/SLA/M/MGS/P/F/B</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>26,001.50</t>
+          <t>€ 1,424,226.78</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE AI SENSI D.G.R. N.1338/2013 E SUCC.MOD.NI ICDa, ICDsla, ICDm, ICDMgs, ICDp, ICDf, ICDb: LIQUIDAZIONE DEL MESE DI FEBBRAIO 2023 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Ottobre 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>DDR N. 27 DEL 21/05/2021 “ RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. APPROVAZIONE RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr"/>
       <c r="C239" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>delibera 75 del 31/01/2023 ddr 27 del 21/05/21</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale,UOC Infanzia Adolescenza del D1-2</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DDR N. 27 DEL 21/05/2021 “ RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Agosto 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGR 1255/2020 E DDR N. 118 DEL 13 OTTOBRE 2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO. APPROVAZIONE RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr"/>
       <c r="C240" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>delibera 74 del 31/01/2023 dgr 1255/22020 ddr 118/2020</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale, Direttore f.f. dell’ UOC Infanzia Adolescenza, Famiglia Distretto1-2</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DGR 1255/2020 E DDR N. 118 DEL 13 OTTOBRE 2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Luglio 2022</t>
+          <t>PROSECUZIONE ANNO 2023 DEL PROGETTO REGIONALE "SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1401/2022). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>21.141.50</t>
+          <t>281000</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DELIBERA 538 DEL 31/05/2023</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>Direttore UOC Non autosufficienza per il Distretto 3 dott.ssa Luisa Andreetta, il Direttore UOS Centro Decadimento Cognitivo e Demenze Dott.ssa Laura De Togni per il Distretto 1-2 e il Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>PROSECUZIONE ANNO 2023 DEL PROGETTO REGIONALE "SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1401/2022). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Giugno 2022</t>
+          <t>RECEPIMENTO DDR 93 DEL 3_10_ 2022 RIPARTO, ASSEGNAZIONE E LIQUIDAZIONE ALLE AZIENDE ULSS FINANZIAMENTO PER FAVORIRE ACCESSO AI SERVIZI PSICOLOGICI DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE AI SENSI DECRETO 30_11_ 2021 MINISTRO SALUTE DI CONCERTO CON MINISTRO ECONOMIA E FINANZE E DECRETO 57 DEL 13_07_ 2022 DIRETTORE UNITA ORGANIZZATIVA FAMIGLIA MINORI GIOVANI E SERVIZIO CIVILE</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>23,543.00</t>
+          <t>132373.39</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DELIBERA 451 DEL 10/05/2023</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>’UOS Attività Amministrativa Socio Sanitaria, e le UU.OO.CC Infanzia Adolescenza Famiglia e Consultor</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>RECEPIMENTO DDR N. 93 DEL 3 OTTOBRE 2022 "RIPARTO, ASSEGNAZIONE E LIQUIDAZIONE ALLE AZIENDE ULSS DEL FINANZIAMENTO PER FAVORIRE L'ACCESSO AI SERVIZI PSICOLOGICI DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE, AI SENSI DEL DECRETO DEL 30 NOVEMBRE 2021 DEL MINISTRO DELLA SALUTE DI CONCERTO CON IL MINISTRO DELL'ECONOMIA E DELLE FINANZE E DEL DECRETO N. 57 DEL 13 LUGLIO 2022 DEL DIRETTORE DELLA UNITÀ ORGANIZZATIVA FAMIGLIA, MINORI GIOVANI E SERVIZIO CIVILE</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 MAGGIO 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>RECEPIMENTO DGR N. 1728 DEL 30 DICEMBRE 2022 “PROGRAMMAZIONE E ATTRIBUZIONE ALLE AZIENDE ULSS E AGLI AMBITI TERRITORIALI SOCIALI DELLE RISORSE FINANZIARIE REGIONALI E STATALI PER LA NON AUTOSUFFICIENZA - ANNI 2022-2023-2024”. PROVVEDIMENTI ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr"/>
       <c r="C243" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>delibera 369 del 18/04/2023 dgrv 1728 del 30/12/2022</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale,Responsabile UOS Attività Amministrativa Socio Sanitaria e i Responsabili UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>RECEPIMENTO DGR N. 1728 DEL 30 DICEMBRE 2022 “PROGRAMMAZIONE E ATTRIBUZIONE ALLE AZIENDE ULSS E AGLI AMBITI TERRITORIALI SOCIALI DELLE RISORSE FINANZIARIE REGIONALI E STATALI PER LA NON AUTOSUFFICIENZA - ANNI 2022-2023-2024”. PROVVEDIMENTI ANNO 2023.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2022</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PER L’ANNO 2023 PER IL DISTRETTO 2 EST VERONESE - CIG ZD639324F5, CIG Z28393261A, CIG ZDA3932BEB</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>37.238,00 euro</t>
+          <t>11000</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>determina 2849 del 20/12/2022</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PER L’ANNO 2023 PER IL DISTRETTO 2 EST VERONESE - CIG ZD639324F5, CIG Z28393261A, CIG ZDA3932BEB</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/M/MGS</t>
+          <t>PROGETTO “RETE DI ACCOGLIENZA E INTEGRAZIONE SOCIALE DI SOGGETTI MARGINALI E DEBOLI” ANNO 2023</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>€ 356,111.00</t>
+          <t>10000</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
+          <t>DELIBERA 1302 DEL 21/12/2022</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a direttore f.f. della UOC Dipendenze di Verona</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.MOD.) ICD A/SLA/M(distretti n.3-4)/MGS(distretti n.3-4): LIQUIDAZIONE DEL MESE DI NOVEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. 1047/2015.</t>
+          <t>PROGETTO “RETE DI ACCOGLIENZA E INTEGRAZIONE SOCIALE DI SOGGETTI MARGINALI E DEBOLI” ANNO 2023</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 1273/2022 "APPROVAZIONE DEL BANDO PER L'ASSEGNAZIONE DI CONTRIBUTI PER LE SPESE SOSTENUTE NEL CORSO DEL 2021 PER IL PAGAMENTO DELLE RETTE RELATIVE ALL'INSERIMENTO DI MINORI IN COMUNITÀ DI ACCOGLIENZA A CARATTERE RESIDENZIALE”. APPROVAZIONE DOMANDA DI CONTRIBUTO PER SPESE SOSTENUTE NELL’ANNO 2021 PER INSERIMENTO MINORI IN COMUNITA’ DI ACCOGLIENZA A CARATTERE RESIDENZIALE DISTRETTI 3 E 4.</t>
-[...2 lines deleted...]
-      <c r="B246" t="inlineStr"/>
+          <t>DISTRETTO 3 PIANURA VERONESE. PROROGA FINO AL 30.04.2023 DELLA DELEGA DEI COMUNI DI SALIZZOLE (VR), CONCAMARISE (VR), PALU’ (VR), ANGIARI (VR), ROVERCHIARA (VR), BEVILACQUA (VR), TERRAZZO (VR), BOSCHI SANT’ANNA (VR) E OPPEANO (VR) PER IL SERVIZIO DI ASSISTENZA SOCIALE PROFESSIONALE</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>42170</t>
+        </is>
+      </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>dgr 1273/2022 e delibera 1125 del 11/11/2022</t>
+          <t>DELIBERA 1301 DEL 21/12/2022</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 1273/2022 "APPROVAZIONE DEL BANDO PER L'ASSEGNAZIONE DI CONTRIBUTI PER LE SPESE SOSTENUTE NEL CORSO DEL 2021 PER IL PAGAMENTO DELLE RETTE RELATIVE ALL'INSERIMENTO DI MINORI IN COMUNITÀ DI ACCOGLIENZA A CARATTERE RESIDENZIALE”. APPROVAZIONE DOMANDA DI CONTRIBUTO PER SPESE SOSTENUTE NELL’ANNO 2021 PER INSERIMENTO MINORI IN COMUNITA’ DI ACCOGLIENZA A CARATTERE RESIDENZIALE DISTRETTI 3 E 4.</t>
+          <t>DISTRETTO 3 PIANURA VERONESE. PROROGA FINO AL 30.04.2023 DELLA DELEGA DEI COMUNI DI SALIZZOLE (VR), CONCAMARISE (VR), PALU’ (VR), ANGIARI (VR), ROVERCHIARA (VR), BEVILACQUA (VR), TERRAZZO (VR), BOSCHI SANT’ANNA (VR) E OPPEANO (VR) PER IL SERVIZIO DI ASSISTENZA SOCIALE PROFESSIONALE</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>PROROGA DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, SEMICONVITTO E TRASPORTO SCOLASTICO UTENTI FREQUENTANTI L’ISTITUTO SCOLASTICO PARITARIO FORTUNATA GRESNER</t>
-[...6 lines deleted...]
-      </c>
+          <t>INTERVENTI DI SOSTEGNO ALLA GENITORIALITA’ VULNERABILE NEL DISTRETTO OVEST VERONESE - PROGRAMMA P.I.P.P.I 9 - ANNUALITA’ 2020 – 2021. DGR N. 671/2020 E DDR N. 82/2020 - APPROVAZIONE RENDICONTAZIONE.</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr"/>
       <c r="C247" t="inlineStr">
         <is>
-          <t>delibera 898 del 09/09/2022</t>
+          <t>delibera 1295/2022 dgr 671/2020 ddr 82/2020</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e UOC Infanzia Adolescenza Famiglia Distretto 4 Ovest Verronese</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>PROROGA DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, SEMICONVITTO E TRASPORTO SCOLASTICO UTENTI FREQUENTANTI L’ISTITUTO SCOLASTICO PARITARIO FORTUNATA GRESNER</t>
+          <t>INTERVENTI DI SOSTEGNO ALLA GENITORIALITA’ VULNERABILE NEL DISTRETTO OVEST VERONESE - PROGRAMMA P.I.P.P.I 9 - ANNUALITA’ 2020 – 2021. DGR N. 671/2020 E DDR N. 82/2020 - APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD P- ICD F</t>
+          <t>Utenti Vari SIL D 4 Novembre 2022</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>€ 275,828.26</t>
+          <t>26,001.50</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.) ICDp/ICDf: LIQUIDAZIONE DEL MESE DI NOVEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>RETTIFICA DELIBERAZIONE N. 881 DEL 09.09.2022 riparto del "Fondo per l'assistenza alle persone con disabilità grave prive del sostegno familiare" per l'annualità 2020. DGR n. 2141/2017, DGR n. 154/2018. Recepimento finanziamento e provvedimenti attuativi. Biennio 2022-2023</t>
-[...2 lines deleted...]
-      <c r="B249" t="inlineStr"/>
+          <t>Utenti Vari SIL D 4 Ottobre 2022</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>23,824.00</t>
+        </is>
+      </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>delibera 1090 del 28/10/2022 delibera 881 del 09/09/2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Disabilità e Non Autosufficienza</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>RETTIFICA PER MERO ERRORE MATERIALE DELLA DELIBERAZIONE N. 881 DEL 09.09.2022 riparto del "Fondo per l'assistenza alle persone con disabilità grave prive del sostegno familiare" per l'annualità 2020. DGR n. 2141/2017, DGR n. 154/2018. Recepimento finanziamento e provvedimenti attuativi. Biennio 2022-2023</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2022</t>
+          <t>Utenti Vari SIL D 4 Agosto 2022</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>81769.66</t>
+          <t>16,333.50</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>delibera 1089 del 28/10/2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, Responsabile UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC. Infanzia Adolescenza e Famiglia</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DDR N. 29 DEL 26 SETTEMBRE 2022 "DDR N. 24 DEL 5 SETTEMBRE 2022PER PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO E ALLE LORO FAMIGLIE</t>
-[...2 lines deleted...]
-      <c r="B251" t="inlineStr"/>
+          <t>Utenti Vari SIL D 4 Luglio 2022</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>21.141.50</t>
+        </is>
+      </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>DELIBERA 1030 DEL 18/10/2022 DDR 29/2022 E 24/2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale,UOS Attività Amministrativa Socio Sanitaria, le UU.OO.CC. IAF e Consultori Familiari, il Dipartimento di Salute Mentale e le UU.OO.CC. Disabilità e Non Autosufficienza,</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DDR N. 29 DEL 26 SETTEMBRE 2022 "DDR N. 24 DEL 5 SETTEMBRE 2022. INTEGRAZIONE AGLI SCHEMI DI ACCORDO DI COLLABORAZIONE TRA LA REGIONE DEL VENETO, L'AZIENDA OSPEDALIERA INTEGRATA UNIVERSITARIA DI VERONA, L'AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA E LE AZIENDE ULSS DEL VENETO PER LA REALIZZAZIONE DEL PROGETTO "DEFINIZIONE DI MODELLI ORIENTATI ALLA FORMULAZIONE DEL PIANO INDIVIDUALIZZATO E DEL 'PROGETTO DI VITA', BASATI SUI COSTRUTTI DI 'QUALITY OF LIFE', INDIRIZZATI ALLE PERSONE CON DISTURBI DELLO SPETTRO AUTISTICO (PCASD) E ALLE LORO FAMIGLIE, IN ETÀ EVOLUTIVA E DELLA TRANSIZIONE (7-21 ANNI)"- FONDO 2020A - FONDO 2020B. DGR N.73/2022"</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020.” APPROVAZIONE RENDICONTAZIONE.</t>
-[...2 lines deleted...]
-      <c r="B252" t="inlineStr"/>
+          <t>Utenti Vari SIL D 4 Giugno 2022</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>23,543.00</t>
+        </is>
+      </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>DDR 50_2020 DELIBERA 954 DEL 27/09/2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020.” APPROVAZIONE RENDICONTAZIONE.</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>DDR N. 58 DEL 13 LUGLIO 2022 AD OGGETTO: RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2022</t>
-[...2 lines deleted...]
-      <c r="B253" t="inlineStr"/>
+          <t>Utenti Vari SIL D 4 MAGGIO 2022</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>25,180.50</t>
+        </is>
+      </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>DELIBERA 1287 DEL 21/12/2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Infanzia Adolescenza Consultori</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>DDR N. 58 DEL 13 LUGLIO 2022 AD OGGETTO: RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>DGR N. 1274/2022: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2022</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2022</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>69501.76</t>
+          <t>37.238,00 euro</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>DELIBERA 1265 DEL 21/12/2022 DGR 1274/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>DGR N. 1274/2022: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2022</t>
+          <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/M/MGS</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>43.754,00 euro</t>
+          <t>€ 356,111.00</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.MOD.) ICD A/SLA/M(distretti n.3-4)/MGS(distretti n.3-4): LIQUIDAZIONE DEL MESE DI NOVEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. 1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>RECEPIMENTO DGR N. 1273/2022 "APPROVAZIONE DEL BANDO PER L'ASSEGNAZIONE DI CONTRIBUTI PER LE SPESE SOSTENUTE NEL CORSO DEL 2021 PER IL PAGAMENTO DELLE RETTE RELATIVE ALL'INSERIMENTO DI MINORI IN COMUNITÀ DI ACCOGLIENZA A CARATTERE RESIDENZIALE”. APPROVAZIONE DOMANDA DI CONTRIBUTO PER SPESE SOSTENUTE NELL’ANNO 2021 PER INSERIMENTO MINORI IN COMUNITA’ DI ACCOGLIENZA A CARATTERE RESIDENZIALE DISTRETTI 3 E 4.</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr"/>
       <c r="C256" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>dgr 1273/2022 e delibera 1125 del 11/11/2022</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>RECEPIMENTO DGR N. 1273/2022 "APPROVAZIONE DEL BANDO PER L'ASSEGNAZIONE DI CONTRIBUTI PER LE SPESE SOSTENUTE NEL CORSO DEL 2021 PER IL PAGAMENTO DELLE RETTE RELATIVE ALL'INSERIMENTO DI MINORI IN COMUNITÀ DI ACCOGLIENZA A CARATTERE RESIDENZIALE”. APPROVAZIONE DOMANDA DI CONTRIBUTO PER SPESE SOSTENUTE NELL’ANNO 2021 PER INSERIMENTO MINORI IN COMUNITA’ DI ACCOGLIENZA A CARATTERE RESIDENZIALE DISTRETTI 3 E 4.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2022</t>
+          <t>PROROGA DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, SEMICONVITTO E TRASPORTO SCOLASTICO UTENTI FREQUENTANTI L’ISTITUTO SCOLASTICO PARITARIO FORTUNATA GRESNER</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>40.842,00 euro</t>
+          <t>435316.73</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>delibera 898 del 09/09/2022</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>PROROGA DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA E ANIMAZIONE ESTIVA, SEMICONVITTO E TRASPORTO SCOLASTICO UTENTI FREQUENTANTI L’ISTITUTO SCOLASTICO PARITARIO FORTUNATA GRESNER</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 1 VERONA CITTA’ – PERIODO 1.1.2023-31.3.2023 - – CIG Z8F3955838</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD P- ICD F</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>17000</t>
+          <t>€ 275,828.26</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>determina 2929 del 29/12/2022</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 1 VERONA CITTA’ – PERIODO 1.1.2023-31.3.2023 - – CIG Z8F3955838</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.) ICDp/ICDf: LIQUIDAZIONE DEL MESE DI NOVEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>SERVIZIO PUNTO PRELIEVI IN FAVORE DI PERSONE FRAGILI PRESSO IL CENTRO SERVIZI VILLA SAN GIACOMO – COMUNE DI BOSCO CHIESANUOVA – PERIODO 22.12.2022-30.03.2023 - CIG Z0A390E653</t>
-[...6 lines deleted...]
-      </c>
+          <t>RETTIFICA DELIBERAZIONE N. 881 DEL 09.09.2022 riparto del "Fondo per l'assistenza alle persone con disabilità grave prive del sostegno familiare" per l'annualità 2020. DGR n. 2141/2017, DGR n. 154/2018. Recepimento finanziamento e provvedimenti attuativi. Biennio 2022-2023</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr"/>
       <c r="C259" t="inlineStr">
         <is>
-          <t>determina 2782 del 13/12/2022</t>
+          <t>delibera 1090 del 28/10/2022 delibera 881 del 09/09/2022</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>SERVIZIO PUNTO PRELIEVI IN FAVORE DI PERSONE FRAGILI PRESSO IL CENTRO SERVIZI VILLA SAN GIACOMO – COMUNE DI BOSCO CHIESANUOVA – PERIODO 22.12.2022-30.03.2023 - CIG Z0A390E653</t>
+          <t>RETTIFICA PER MERO ERRORE MATERIALE DELLA DELIBERAZIONE N. 881 DEL 09.09.2022 riparto del "Fondo per l'assistenza alle persone con disabilità grave prive del sostegno familiare" per l'annualità 2020. DGR n. 2141/2017, DGR n. 154/2018. Recepimento finanziamento e provvedimenti attuativi. Biennio 2022-2023</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Settembre 2022</t>
+          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2022</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>20,655.50</t>
+          <t>81769.66</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>delibera 1089 del 28/10/2022</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale, Responsabile UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC. Infanzia Adolescenza e Famiglia</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2022</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 APRILE 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>RECEPIMENTO DDR N. 29 DEL 26 SETTEMBRE 2022 "DDR N. 24 DEL 5 SETTEMBRE 2022PER PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO E ALLE LORO FAMIGLIE</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr"/>
       <c r="C261" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DELIBERA 1030 DEL 18/10/2022 DDR 29/2022 E 24/2022</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale,UOS Attività Amministrativa Socio Sanitaria, le UU.OO.CC. IAF e Consultori Familiari, il Dipartimento di Salute Mentale e le UU.OO.CC. Disabilità e Non Autosufficienza,</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>RECEPIMENTO DDR N. 29 DEL 26 SETTEMBRE 2022 "DDR N. 24 DEL 5 SETTEMBRE 2022. INTEGRAZIONE AGLI SCHEMI DI ACCORDO DI COLLABORAZIONE TRA LA REGIONE DEL VENETO, L'AZIENDA OSPEDALIERA INTEGRATA UNIVERSITARIA DI VERONA, L'AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA E LE AZIENDE ULSS DEL VENETO PER LA REALIZZAZIONE DEL PROGETTO "DEFINIZIONE DI MODELLI ORIENTATI ALLA FORMULAZIONE DEL PIANO INDIVIDUALIZZATO E DEL 'PROGETTO DI VITA', BASATI SUI COSTRUTTI DI 'QUALITY OF LIFE', INDIRIZZATI ALLE PERSONE CON DISTURBI DELLO SPETTRO AUTISTICO (PCASD) E ALLE LORO FAMIGLIE, IN ETÀ EVOLUTIVA E DELLA TRANSIZIONE (7-21 ANNI)"- FONDO 2020A - FONDO 2020B. DGR N.73/2022"</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE AI SENSI DELLA DGRV N.1438/2017 E DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA E GLI ENTI GESTORI DEL PRIVATO SOCIALE PER L'ACCOGLIENZA DI MINORI IN CONDIZIONE DI PREGIUDIZIO O RISCHIO DI PREGIUDIZIO ANNUALITA’ 2022 E 2023</t>
+          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020.” APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
       <c r="B262" t="inlineStr"/>
       <c r="C262" t="inlineStr">
         <is>
-          <t>delibera 1245 del 13/12/2022</t>
+          <t>DDR 50_2020 DELIBERA 954 DEL 27/09/2022</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale,U.O.S. Attività Amministrativa Socio Sanitaria, in collaborazione con le UU.OO.CC. Infanzia, Adolescenza e Famiglia, le UU.OO.SS. Neuropsichiatria Infantile e le UU.OO.SS. Età Evolutiva dell’Azienda ULSS 9 Scaligera</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE AI SENSI DELLA DGRV N.1438/2017 E DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA E GLI ENTI GESTORI DEL PRIVATO SOCIALE PER L'ACCOGLIENZA DI MINORI IN CONDIZIONE DI PREGIUDIZIO O RISCHIO DI PREGIUDIZIO ANNUALITA’ 2022 E 2023</t>
+          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020.” APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>RINNOVO ACCORDO CONTRATTUALE TRA L’AZIENDA ULSS 9 SCALIGERA E L’ OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A DI PESCHIERA DEL GARDA (VR) PER LA GESTIONE DELL’OSPEDALE DI COMUNITA</t>
+          <t>DDR N. 58 DEL 13 LUGLIO 2022 AD OGGETTO: RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2022</t>
         </is>
       </c>
       <c r="B263" t="inlineStr"/>
       <c r="C263" t="inlineStr">
         <is>
-          <t>delibera 1028 del 18/10/2022</t>
+          <t>DELIBERA 1287 DEL 21/12/2022</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale e UOC Direttore Cure Primarie Distretto 4</t>
+          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Infanzia Adolescenza Consultori</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>RINNOVO ACCORDO CONTRATTUALE TRA L’AZIENDA ULSS 9 SCALIGERA E L’ OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A DI PESCHIERA DEL GARDA (VR) PER LA GESTIONE DELL’OSPEDALE DI COMUNITA</t>
+          <t>DDR N. 58 DEL 13 LUGLIO 2022 AD OGGETTO: RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPE SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR N. 1041/ 2016 E N. 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2022</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>DGR N. 990/2022 ACCREDITAMENTO HOSPICE SAN GIUSEPPE DI MARZANA DELL’AZIENDA ULSS 9 SCALIGERA</t>
-[...2 lines deleted...]
-      <c r="B264" t="inlineStr"/>
+          <t>DGR N. 1274/2022: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2022</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>69501.76</t>
+        </is>
+      </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>DELIBERA 990 DEL 04/10/2022 DGR 990/2022</t>
+          <t>DELIBERA 1265 DEL 21/12/2022 DGR 1274/2022</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale e Direttore UOC Cure Palliative</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>DGR N. 990/2022 ACCREDITAMENTO HOSPICE SAN GIUSEPPE DI MARZANA DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>DGR N. 1274/2022: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2022</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE: ICD A/SLA/P/F/B (INTEGR.)/MGS(INTEGR.)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2022</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>€ 554,537.86</t>
+          <t>43.754,00 euro</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.MOD)ICD A/SLA/P/F/B(INTEGRAZIONE DISTRETTO 4)/MGS (INTEGRAZIONE DISTRETTO 4): LIQUIDAZIONE DEL MESE DI DICEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>DGR N. 1236/2022 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2022</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2022</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>5388.19</t>
+          <t>41.620,50 euro</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>DELIBERA1261 DEL 21/12/2022 DGR 1236/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>DGR N. 1236/2022 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Associazione Cittadinanzattiva - Tribunale per i diritti del malato e dell'anziano APS cia XXIV Maggio 10 Legnago (VR) - Codice Fiscale e P.IVA 91004740238</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2022</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>euro 2.500,00</t>
+          <t>40.842,00 euro</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>L. 383/2000 - L.R. 27/2001 -D-Lgs n. 117/2017</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Dott.ssa Flavia Dal Bosco</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>delibera n. 1238 del 13/12/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2022</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 1 VERONA CITTA’ – PERIODO 1.1.2023-31.3.2023 - – CIG Z8F3955838</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>28.949,00 euro</t>
+          <t>17000</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>determina 2929 del 29/12/2022</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE PRESSO IL DISTRETTO 1 VERONA CITTA’ – PERIODO 1.1.2023-31.3.2023 - – CIG Z8F3955838</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Settembre 2022</t>
+          <t>SERVIZIO PUNTO PRELIEVI IN FAVORE DI PERSONE FRAGILI PRESSO IL CENTRO SERVIZI VILLA SAN GIACOMO – COMUNE DI BOSCO CHIESANUOVA – PERIODO 22.12.2022-30.03.2023 - CIG Z0A390E653</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>1795.5</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>determina 2782 del 13/12/2022</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>SERVIZIO PUNTO PRELIEVI IN FAVORE DI PERSONE FRAGILI PRESSO IL CENTRO SERVIZI VILLA SAN GIACOMO – COMUNE DI BOSCO CHIESANUOVA – PERIODO 22.12.2022-30.03.2023 - CIG Z0A390E653</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: EROGAZIONE DI ACCONTO A B.A.</t>
+          <t>Utenti Vari SIL D 4 Settembre 2022</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>€ 21,718.53</t>
+          <t>20,655.50</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989, circolare 33/89, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2285 DEL 04/10/2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>DGR N. 1107/2019 E DDR N. 112/2019 "FONDO POLITICHE DELLA FAMIGLIA - DECR.MIN. 30/4 2019. PROGRAMMA ATTUATIVO REGIONE VENETO PER SOSTEGNO NATALITA' E GENITORIALITA' NELL'AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI". APPROVAZIONE RENDICONTAZIONE</t>
-[...2 lines deleted...]
-      <c r="B271" t="inlineStr"/>
+          <t>Utenti Vari SIL D 4 APRILE 2022</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>21772</t>
+        </is>
+      </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>DGR 1107_2019 DDR 112_2019 DELIBERA 958 DEL 27_09_2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>DGR N. 1107/2019 E DDR N. 112/2019 "FONDO POLITICHE DELLA FAMIGLIA - DECR.MIN. 30/4 2019. PROGRAMMA ATTUATIVO REGIONE VENETO PER SOSTEGNO NATALITA' E GENITORIALITA' NELL'AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI". APPROVAZIONE RENDICONTAZIONE</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 5 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACCORDO CONTRATTUALE AI SENSI DELLA DGRV N.1438/2017 E DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA E GLI ENTI GESTORI DEL PRIVATO SOCIALE PER L'ACCOGLIENZA DI MINORI IN CONDIZIONE DI PREGIUDIZIO O RISCHIO DI PREGIUDIZIO ANNUALITA’ 2022 E 2023</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr"/>
       <c r="C272" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>delibera 1245 del 13/12/2022</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Direzione Amministrativa Territoriale,U.O.S. Attività Amministrativa Socio Sanitaria, in collaborazione con le UU.OO.CC. Infanzia, Adolescenza e Famiglia, le UU.OO.SS. Neuropsichiatria Infantile e le UU.OO.SS. Età Evolutiva dell’Azienda ULSS 9 Scaligera</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N. 2826 DEL 16/12/2022</t>
+          <t>ACCORDO CONTRATTUALE AI SENSI DELLA DGRV N.1438/2017 E DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L'AZIENDA ULSS 9 SCALIGERA E GLI ENTI GESTORI DEL PRIVATO SOCIALE PER L'ACCOGLIENZA DI MINORI IN CONDIZIONE DI PREGIUDIZIO O RISCHIO DI PREGIUDIZIO ANNUALITA’ 2022 E 2023</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Ottobre 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>RINNOVO ACCORDO CONTRATTUALE TRA L’AZIENDA ULSS 9 SCALIGERA E L’ OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A DI PESCHIERA DEL GARDA (VR) PER LA GESTIONE DELL’OSPEDALE DI COMUNITA</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr"/>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>delibera 1028 del 18/10/2022</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale e UOC Direttore Cure Primarie Distretto 4</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>RINNOVO ACCORDO CONTRATTUALE TRA L’AZIENDA ULSS 9 SCALIGERA E L’ OSPEDALE P. PEDERZOLI - CASA DI CURA PRIVATA S.P.A DI PESCHIERA DEL GARDA (VR) PER LA GESTIONE DELL’OSPEDALE DI COMUNITA</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Novembre 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGR N. 990/2022 ACCREDITAMENTO HOSPICE SAN GIUSEPPE DI MARZANA DELL’AZIENDA ULSS 9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr"/>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>DELIBERA 990 DEL 04/10/2022 DGR 990/2022</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale e Direttore UOC Cure Palliative</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>DGR N. 990/2022 ACCREDITAMENTO HOSPICE SAN GIUSEPPE DI MARZANA DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Agosto 2022</t>
+          <t>UTENTI VARI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE: ICD A/SLA/P/F/B (INTEGR.)/MGS(INTEGR.)</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>€ 554,537.86</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE MOD.</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.MOD)ICD A/SLA/P/F/B(INTEGRAZIONE DISTRETTO 4)/MGS (INTEGRAZIONE DISTRETTO 4): LIQUIDAZIONE DEL MESE DI DICEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI SECONDO LE TEMPISTICHE DI PAGAMENTO PREVISTE DALLA D.G.R. N.1047/2015.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2021/22</t>
-[...2 lines deleted...]
-      <c r="B276" t="inlineStr"/>
+          <t>DGR N. 1236/2022 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2022</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>5388.19</t>
+        </is>
+      </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>delibera 900 del 09_09_2022 dgrv 819_2018 dgrv 1033_2018</t>
+          <t>DELIBERA1261 DEL 21/12/2022 DGR 1236/2022</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale e UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2021/22</t>
+          <t>DGR N. 1236/2022 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2022</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>DGR N. 730/2021 E DDR N. 40/2021 “LEGGE 112 DEL 2016. DECRETO DEL PRESIDENTE DEL CONSIGLIO DEI MINISTRI, SU PROPOSTA DEL MINISTRO DEL LAVORO E DELLE POLITICHE SOCIALI, DI CONCERTO CON IL MINISTRO DELLA SALUTE E IL MINISTRO DELL'ECONOMIA E DELLE FINANZE DEL 21 DICEMBRE 2020, RECANTE RIPARTO DEL "FONDO PER L'ASSISTENZA ALLE PERSONE CON DISABILITÀ GRAVE PRIVE DEL SOSTEGNO FAMILIARE" PER L'ANNUALITÀ 2020. DGR N. 2141/2017, DGR N. 154/2018”. RECEPIMENTO FINANZIAMENTO E PROVVEDIMENTI ATTUATIVI. BIENNIO 2022-2023.</t>
+          <t>Associazione Cittadinanzattiva - Tribunale per i diritti del malato e dell'anziano APS cia XXIV Maggio 10 Legnago (VR) - Codice Fiscale e P.IVA 91004740238</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>236346.36</t>
+          <t>euro 2.500,00</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>delibera 881 del 09_09_2022 dgr 730 del 2021 ddr 40 del 2021</t>
+          <t>L. 383/2000 - L.R. 27/2001 -D-Lgs n. 117/2017</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Disabilità e Non Autosufficienza</t>
+          <t>Dott.ssa Flavia Dal Bosco</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>DGR N. 730/2021 E DDR N. 40/2021 “LEGGE 112 DEL 2016. DECRETO DEL PRESIDENTE DEL CONSIGLIO DEI MINISTRI, SU PROPOSTA DEL MINISTRO DEL LAVORO E DELLE POLITICHE SOCIALI, DI CONCERTO CON IL MINISTRO DELLA SALUTE E IL MINISTRO DELL'ECONOMIA E DELLE FINANZE DEL 21 DICEMBRE 2020, RECANTE RIPARTO DEL "FONDO PER L'ASSISTENZA ALLE PERSONE CON DISABILITÀ GRAVE PRIVE DEL SOSTEGNO FAMILIARE" PER L'ANNUALITÀ 2020. DGR N. 2141/2017, DGR N. 154/2018”. RECEPIMENTO FINANZIAMENTO E PROVVEDIMENTI ATTUATIVI. BIENNIO 2022-2023.</t>
+          <t>delibera n. 1238 del 13/12/2022</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>DGR N. 958 DEL 2 AGOSTO 2022 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E SS.MM.II). ANNO 2022</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2022</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>827396</t>
+          <t>28.949,00 euro</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>delibera 1029 del 18/10/2022 DGR 958/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>DGR N. 958 DEL 2 AGOSTO 2022 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E SS.MM.II). ANNO 2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>DGRV N. 912/2022 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DISABILITA'. DELIBERAZIONE N. 63/CR/2022"</t>
-[...2 lines deleted...]
-      <c r="B279" t="inlineStr"/>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Settembre 2022</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>€ 200,000.00</t>
+        </is>
+      </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>delibera 1000 del 11/10/2022 dgrv 912/2022</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale ,UU.OO.CC Disabilita e non Autosufficenza, UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>DGRV N. 912/2022 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DISABILITA'. DELIBERAZIONE N. 63/CR/2022"</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGRV N. 966 DEL 09.08.2022 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA ANZIANI CON AGGIORNAMENTO DEI FABBISOGNI E DELLA PROGRAMMAZIONE. DELIBERAZIONE N. 73/CR/2022</t>
-[...2 lines deleted...]
-      <c r="B280" t="inlineStr"/>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: EROGAZIONE DI ACCONTO A B.A.</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>€ 21,718.53</t>
+        </is>
+      </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>delibera 997 del 11/10/2022 dgrv 966/2022</t>
+          <t>D.M. 03/11/1989, circolare 33/89, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale e UOS Attività Amministrativa Socio Sanitaria e alle UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGRV N. 966 DEL 09.08.2022 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA ANZIANI CON AGGIORNAMENTO DEI FABBISOGNI E DELLA PROGRAMMAZIONE. DELIBERAZIONE N. 73/CR/2022</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2285 DEL 04/10/2022</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGR N. 1107/2019 E DDR N. 112/2019 "FONDO POLITICHE DELLA FAMIGLIA - DECR.MIN. 30/4 2019. PROGRAMMA ATTUATIVO REGIONE VENETO PER SOSTEGNO NATALITA' E GENITORIALITA' NELL'AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI". APPROVAZIONE RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr"/>
       <c r="C281" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>DGR 1107_2019 DDR 112_2019 DELIBERA 958 DEL 27_09_2022</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ( AI SENSI D.G.R. N.1338/2013 E SUCC.) ICD A/SLA/P/F (+ INTEGRAZIONI ICDmgs E ICDb): LIQUIDAZIONE DEL MESE DI OTTOBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
+          <t>DGR N. 1107/2019 E DDR N. 112/2019 "FONDO POLITICHE DELLA FAMIGLIA - DECR.MIN. 30/4 2019. PROGRAMMA ATTUATIVO REGIONE VENETO PER SOSTEGNO NATALITA' E GENITORIALITA' NELL'AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI". APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
+          <t>RIMBORSO A N. 5 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>€ 374,412.86</t>
+          <t>€ 4,256.19</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.) ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI SETTEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
+          <t>DETERMINA DIRIGENZIALE N. 2826 DEL 16/12/2022</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>DGR N. 1426/2021 E DDR N. 68/2021 “PIANO OPERATIVO DELLE ATTIVITA’ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITA’ E DELLA GENITORIALITA’ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”.</t>
-[...2 lines deleted...]
-      <c r="B283" t="inlineStr"/>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Ottobre 2022</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>€ 200,000.00</t>
+        </is>
+      </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>dgr 1426/2021 ddr 68/2021 delibera 636/2022</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Infanzia Adolescenza Famiglia e Consultori</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>DGR N. 1426/2021 E DDR N. 68/2021 “PIANO OPERATIVO DELLE ATTIVITA’ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITA’ E DELLA GENITORIALITA’ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”.</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>STIPULA CONVENZIONE CON L’ASSOCIAZIONE “SANTA MARIA DEL CAMMINO ONLUS” PER LA REALIZZAZIONE DI UN SERVIZIO DI PRONTA ACCOGLIENZA IN UNA STRUTTURA PROTETTA PER DONNE VITTIME DI VIOLENZA CON O SENZA FIGLI.</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Novembre 2022</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>17500</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>dgr 863/2018 delibera 628/2022</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Direttore U.O.C. Infanzia Adolescenza e Famiglia del Distretto 3 Pianura Veronese e il Responsabile U.O.S. Attività Amministrativa Socio Sanitaria</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>STIPULA CONVENZIONE CON L’ASSOCIAZIONE “SANTA MARIA DEL CAMMINO ONLUS” PER LA REALIZZAZIONE DI UN SERVIZIO DI PRONTA ACCOGLIENZA IN UNA STRUTTURA PROTETTA PER DONNE VITTIME DI VIOLENZA CON O SENZA FIGLI.</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Maggio 2022</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Agosto 2022</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Rimborsi SIL mese di Maggio 2022 di cui Delibera n°229 del 10/03/2022.</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Marzo 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2021/22</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr"/>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>delibera 900 del 09_09_2022 dgrv 819_2018 dgrv 1033_2018</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale e UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Rimborsi Sil mese di Marzo 2022 di cui Delibera 229 10/03/2022</t>
+          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2021/22</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Febbraio 2022</t>
+          <t>DGR N. 730/2021 E DDR N. 40/2021 “LEGGE 112 DEL 2016. DECRETO DEL PRESIDENTE DEL CONSIGLIO DEI MINISTRI, SU PROPOSTA DEL MINISTRO DEL LAVORO E DELLE POLITICHE SOCIALI, DI CONCERTO CON IL MINISTRO DELLA SALUTE E IL MINISTRO DELL'ECONOMIA E DELLE FINANZE DEL 21 DICEMBRE 2020, RECANTE RIPARTO DEL "FONDO PER L'ASSISTENZA ALLE PERSONE CON DISABILITÀ GRAVE PRIVE DEL SOSTEGNO FAMILIARE" PER L'ANNUALITÀ 2020. DGR N. 2141/2017, DGR N. 154/2018”. RECEPIMENTO FINANZIAMENTO E PROVVEDIMENTI ATTUATIVI. BIENNIO 2022-2023.</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>236346.36</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>delibera 881 del 09_09_2022 dgr 730 del 2021 ddr 40 del 2021</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Rimborso SIL mese di Febbraio 2022 di cui Delibera 229 del 10/03/2022.</t>
+          <t>DGR N. 730/2021 E DDR N. 40/2021 “LEGGE 112 DEL 2016. DECRETO DEL PRESIDENTE DEL CONSIGLIO DEI MINISTRI, SU PROPOSTA DEL MINISTRO DEL LAVORO E DELLE POLITICHE SOCIALI, DI CONCERTO CON IL MINISTRO DELLA SALUTE E IL MINISTRO DELL'ECONOMIA E DELLE FINANZE DEL 21 DICEMBRE 2020, RECANTE RIPARTO DEL "FONDO PER L'ASSISTENZA ALLE PERSONE CON DISABILITÀ GRAVE PRIVE DEL SOSTEGNO FAMILIARE" PER L'ANNUALITÀ 2020. DGR N. 2141/2017, DGR N. 154/2018”. RECEPIMENTO FINANZIAMENTO E PROVVEDIMENTI ATTUATIVI. BIENNIO 2022-2023.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
+          <t>DGR N. 958 DEL 2 AGOSTO 2022 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E SS.MM.II). ANNO 2022</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>€ 61,541.40</t>
+          <t>827396</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>LR 78/1980</t>
+          <t>delibera 1029 del 18/10/2022 DGR 958/2022</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Indennità di residenza ai Farmacisti rurali dell'Azienda 9 Scaligera - biennio 2022/2023</t>
+          <t>DGR N. 958 DEL 2 AGOSTO 2022 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E SS.MM.II). ANNO 2022</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGRV N. 912/2022 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DISABILITA'. DELIBERAZIONE N. 63/CR/2022"</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr"/>
       <c r="C289" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
+          <t>delibera 1000 del 11/10/2022 dgrv 912/2022</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>UOC Direzione Amministrativa Territoriale ,UU.OO.CC Disabilita e non Autosufficenza, UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 457 DEL 24/02/2022</t>
+          <t>DGRV N. 912/2022 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DISABILITA'. DELIBERAZIONE N. 63/CR/2022"</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>RECEPIMENTO DGRV N. 966 DEL 09.08.2022 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA ANZIANI CON AGGIORNAMENTO DEI FABBISOGNI E DELLA PROGRAMMAZIONE. DELIBERAZIONE N. 73/CR/2022</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr"/>
       <c r="C290" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>delibera 997 del 11/10/2022 dgrv 966/2022</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale e UOS Attività Amministrativa Socio Sanitaria e alle UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>RECEPIMENTO DGRV N. 966 DEL 09.08.2022 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA ANZIANI CON AGGIORNAMENTO DEI FABBISOGNI E DELLA PROGRAMMAZIONE. DELIBERAZIONE N. 73/CR/2022</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo 2022</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>46.964,00 euro</t>
+          <t>€ 381,803.14</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ( AI SENSI D.G.R. N.1338/2013 E SUCC.) ICD A/SLA/P/F (+ INTEGRAZIONI ICDmgs E ICDb): LIQUIDAZIONE DEL MESE DI OTTOBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2022</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>44.608,28 euro</t>
+          <t>€ 374,412.86</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.) ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI SETTEMBRE 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGR N. 1426/2021 E DDR N. 68/2021 “PIANO OPERATIVO DELLE ATTIVITA’ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITA’ E DELLA GENITORIALITA’ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”.</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr"/>
       <c r="C293" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
-[...2 lines deleted...]
-      <c r="D293" t="inlineStr"/>
+          <t>dgr 1426/2021 ddr 68/2021 delibera 636/2022</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria e le UU.OO.CC Infanzia Adolescenza Famiglia e Consultori</t>
+        </is>
+      </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>DGR N. 1426/2021 E DDR N. 68/2021 “PIANO OPERATIVO DELLE ATTIVITA’ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITA’ E DELLA GENITORIALITA’ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PER IL DISTRETTO 2 EST VERONESE - CIG Z733723B94, CIG Z4E3723C64, CIG ZFA3723CAB.</t>
+          <t>STIPULA CONVENZIONE CON L’ASSOCIAZIONE “SANTA MARIA DEL CAMMINO ONLUS” PER LA REALIZZAZIONE DI UN SERVIZIO DI PRONTA ACCOGLIENZA IN UNA STRUTTURA PROTETTA PER DONNE VITTIME DI VIOLENZA CON O SENZA FIGLI.</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>5600</t>
+          <t>17500</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>delibera 1309/2021 determina 1643 del 13/07/2022</t>
+          <t>dgr 863/2018 delibera 628/2022</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Responsabile UOC Direzione Amministrativa Territoriale</t>
+          <t>Direttore U.O.C. Infanzia Adolescenza e Famiglia del Distretto 3 Pianura Veronese e il Responsabile U.O.S. Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PER IL DISTRETTO 2 EST VERONESE - CIG Z733723B94, CIG Z4E3723C64, CIG ZFA3723CAB.</t>
+          <t>STIPULA CONVENZIONE CON L’ASSOCIAZIONE “SANTA MARIA DEL CAMMINO ONLUS” PER LA REALIZZAZIONE DI UN SERVIZIO DI PRONTA ACCOGLIENZA IN UNA STRUTTURA PROTETTA PER DONNE VITTIME DI VIOLENZA CON O SENZA FIGLI.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PRESSO IL DISTRETTO 1 VERONA CITTA’ – CIG Z923723D12</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Maggio 2022</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>32550</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>del 1309/2021 determina 1642 del 13/07/2022</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Responsabile UOC Direzione Amministrativa Territoriale</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PRESSO IL DISTRETTO 1 VERONA CITTA’ – CIG Z923723D12</t>
+          <t>Rimborsi SIL mese di Maggio 2022 di cui Delibera n°229 del 10/03/2022.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Marzo 2022</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>€ 111,880.00</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE DI TIPO B/M/MGS: LIQUIDAZIONE DEL MESE DI AGOSTO 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI RESIDENTI NEL DISTRETTO 3 PIANURA VERONESE- COMUNE DI LEGNAGO - (COMP.1° SEMESTRE 2022 PER ICDB E 2° TRIMESTRE 2022 PER ICDM E ICDMGS)</t>
+          <t>Rimborsi Sil mese di Marzo 2022 di cui Delibera 229 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2022</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Febbraio 2022</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>47.045,00 euro</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
+          <t>Rimborso SIL mese di Febbraio 2022 di cui Delibera 229 del 10/03/2022.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs</t>
+          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>€ 382,520.86</t>
+          <t>€ 61,541.40</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>LR 78/1980</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/int.Mgs: LIQUIDAZIONE DEL MESE DI GIUGNO 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO (COMPETENZA ANNO 2022)</t>
+          <t>Indennità di residenza ai Farmacisti rurali dell'Azienda 9 Scaligera - biennio 2022/2023</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture per disabili e psichiatrici</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA P.M.</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>7625</t>
+          <t>€ 61,932.73</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>determina 717 del 23/03/2022</t>
+          <t>D.M. 03/11/1989 CIRCOLARE REGIONE VENETO 31/12/1991 N. 44487/20131</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture per disabili e psichiatrici</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 457 DEL 24/02/2022</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DEL TITOLARE DI TESSERA C.A.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2022</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>1,898.52</t>
+          <t>45.141,00 euro</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>la Regione Veneto, con DGRV n. 631 del 07.03.2006; il titolare della tessera sanitaria C.A. residente a Villa Bartolomea VR, in data 17/01/2022 ha presentato domanda, ai sensi della DGRV n. 631/06,</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1433 DEL 15/06/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Aprile 2022</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo 2022</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>46.964,00 euro</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Rimborso SIl mese di Aprile 2022 di cui Delibera 229 del 10/03/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Gennaio 2022</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2022</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>44.608,28 euro</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Rimborso mensile utenti SIL di cui Delibera n°229 del 10/03/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Aprile 2022</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2022</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>43.158,00 euro</t>
+          <t>38.031,00 euro</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
-      <c r="D303" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2021</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PER IL DISTRETTO 2 EST VERONESE - CIG Z733723B94, CIG Z4E3723C64, CIG ZFA3723CAB.</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>43.539,00 euro</t>
+          <t>5600</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>delibera 1309/2021 determina 1643 del 13/07/2022</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>Responsabile UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PER IL DISTRETTO 2 EST VERONESE - CIG Z733723B94, CIG Z4E3723C64, CIG ZFA3723CAB.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PRESSO IL DISTRETTO 1 VERONA CITTA’ – CIG Z923723D12</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>€ 371,773.86</t>
+          <t>32550</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>del 1309/2021 determina 1642 del 13/07/2022</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>Responsabile UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. n.1338/2013) ICDA/SLA/P/F: LIQUIDAZIONE DEL MESE DI LUGLIO 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO</t>
+          <t>PROROGA SERVIZIO DI ATTIVITA’ RIABILITATIVA DOMICILIARE SECONDO SEMESTRE 2022 PRESSO IL DISTRETTO 1 VERONA CITTA’ – CIG Z923723D12</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>ALLE FARMACIE RURALI</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>€ 66,711.00</t>
+          <t>€ 111,880.00</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 31/2022</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2022</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE DI TIPO B/M/MGS: LIQUIDAZIONE DEL MESE DI AGOSTO 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI RESIDENTI NEL DISTRETTO 3 PIANURA VERONESE- COMUNE DI LEGNAGO - (COMP.1° SEMESTRE 2022 PER ICDB E 2° TRIMESTRE 2022 PER ICDM E ICDMGS)</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2022</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>€ 630,627.46</t>
+          <t>47.045,00 euro</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/Mgs: LIQUIDAZIONE DEL MESE DI MAGGIO 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO (COMPETENZA ANNO 2022)</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 959 DEL 13/07/2021, DECRETO N. 34 DEL 02.11.2021 E DECRETO N. 60 DEL 24.12.202 RELATIVI AL PROGETTO “RETE VENETA RICONOSCIMENTO PRECOCE DEI DISTURBI DELLO SPETTRO AUTISTICO - NETWORK NIDA 2021-2022”. RECEPIMENTO ACCORDO DI COLLABORAZIONE CON LA REGIONE DEL VENETO PER LA REALIZZAZIONE DEL PROGETTO.</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/Mgs</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>45000</t>
+          <t>€ 382,520.86</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>DGR N. 959 DEL 13/07/2021, DECRETO N. 34 DEL 02.11.2021 E DECRETO N. 60 DEL 24.12.2021 DELIBERA N. 339 DEL 07/04/2022</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a Direttori UOC IAF dei Distretti 1-2-3-4 e il Responsabile UOS Attività Amministrativa Socio Sanitaria Socio Sanitaria</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 959 DEL 13/07/2021, DECRETO N. 34 DEL 02.11.2021 E DECRETO N. 60 DEL 24.12.202 RELATIVI AL PROGETTO “RETE VENETA RICONOSCIMENTO PRECOCE DEI DISTURBI DELLO SPETTRO AUTISTICO - NETWORK NIDA 2021-2022”. RECEPIMENTO ACCORDO DI COLLABORAZIONE CON LA REGIONE DEL VENETO PER LA REALIZZAZIONE DEL PROGETTO.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/int.Mgs: LIQUIDAZIONE DEL MESE DI GIUGNO 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO (COMPETENZA ANNO 2022)</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” – DGR N. 193/2022. PRESA D’ATTO DELL’ADESIONE AL PROGETTO E DETERMINAZIONI CONSEGUENTI. CUP H69I22000450003</t>
+          <t>Conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture per disabili e psichiatrici</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>11894.73</t>
+          <t>7625</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>DELIBERA 849 DEL 23_08_2022 DGR 193/2022</t>
+          <t>determina 717 del 23/03/2022</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, Direttori UU.OO.CC. Disabilità e Non Autosufficienza, UOC Sociale e UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” – DGR N. 193/2022. PRESA D’ATTO DELL’ADESIONE AL PROGETTO E DETERMINAZIONI CONSEGUENTI. CUP H69I22000450003</t>
+          <t>Conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture per disabili e psichiatrici</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER FAMILIARI AI SENSI DEL DECRETO INTERMINISTERIALE DEL 27/10/2020, DELLA DGR N. 295/2021, DEL DDR N. 52/2021 E DEL DDR N. 9/2022. PROVVEDIMENTI.</t>
+          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DEL TITOLARE DI TESSERA C.A.</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>600920.71</t>
+          <t>1,898.52</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>delibera 847 del 23_08_2022 DGR N. 295/2021, DDR N. 52/2021 DDR N. 9/2022.</t>
+          <t>la Regione Veneto, con DGRV n. 631 del 07.03.2006; il titolare della tessera sanitaria C.A. residente a Villa Bartolomea VR, in data 17/01/2022 ha presentato domanda, ai sensi della DGRV n. 631/06,</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale, Direttore dei Servizi Sociosanit ,UOS Attività Amministrativa Socio Sanitaria ari,i Direttori UU.OO.CC. Disabilità e Non Autosufficienza,</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER FAMILIARI AI SENSI DEL DECRETO INTERMINISTERIALE DEL 27/10/2020, DELLA DGR N. 295/2021, DEL DDR N. 52/2021 E DEL DDR N. 9/2022. PROVVEDIMENTI</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1433 DEL 15/06/2022</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Comune di San Bonifacio - Comune Capofila dei Comuni dell'Est Veronese</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Aprile 2022</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>€ 10,000</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>DDG N.629 del 14/06/2022</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Direttore f.f. UOC Dipendenze Verona</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>continuazione anche per annualità 2022 di convenzione relativa al Progetto "Rete di accoglienza ed integrazione sociale di soggetti marginali e deboli", coordinato dal Comune di San Bonifacio, Capofila dei Comuni dell'Est Veronese (Distretto 2) in collaborazione con la Coop. Self Help.</t>
+          <t>Rimborso SIl mese di Aprile 2022 di cui Delibera 229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 GIUGNO 2022</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Gennaio 2022</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Delibera n° 229 del 10/03/2022</t>
+          <t>Rimborso mensile utenti SIL di cui Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 142/2022 “PROGRAMMA DI INTERVENTI PER LA PREVENZIONE DELL’ISTITUZIONALIZZAZIONE (P.I.P.P.I.10) NEL DISTRETTO 3 PIANURA VERONESE. ANNUALITA’ 2021-2022. RECEPIMENTO DGR N. 895/2021 E DDR N. 45/2022”. AVVIO FASE IMPLEMENTAZIONE PROGRAMMA E PREVISIONE BUDGET AZIONI PROGETTUALI.</t>
-[...2 lines deleted...]
-      <c r="B313" t="inlineStr"/>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Aprile 2022</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>43.158,00 euro</t>
+        </is>
+      </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>DELIBERA 651 DEL 22/06/2022-142/2022-DGR 895/2021 - DDR 45/2022</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale le UOC Infanzia Adolescenza Famiglia e l’UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 142/2022 “PROGRAMMA DI INTERVENTI PER LA PREVENZIONE DELL’ISTITUZIONALIZZAZIONE (P.I.P.P.I.10) NEL DISTRETTO 3 PIANURA VERONESE. ANNUALITA’ 2021-2022. RECEPIMENTO DGR N. 895/2021 E DDR N. 45/2022”. AVVIO FASE IMPLEMENTAZIONE PROGRAMMA E PREVISIONE BUDGET AZIONI PROGETTUALI.</t>
+          <t>DELIBERA ULSS 9 N° 229 del 10-03-2022 E N° 596 del 13-08-2021</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>CENTRO AFFIDO E SOLIDARIETA FAMILIARE CASF AZIENDA ULSS 9 SCALIGERA CONVENZIONE ASSOCIAZIONI FAMIGLIE AFFIDATARIE PER LA REALIZZAZIONE DELLE ATTIVITA APPROVATO CON DELIBERA N. 376_2019.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2021</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>40000</t>
+          <t>43.539,00 euro</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>DELIBERA 685 DEL 29_06_2022</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Direttore di UOC Direzione Amministrativa Territoriale, U.O.S. Attività Amministrativa Socio Sanitaria e le U.O.C. Infanzia Adolescenza Famiglia del Distretto 3 e del Distretto 4</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>CENTRO PER L’AFFIDO E LA SOLIDARIETA’ FAMILIARE (CASF) NELL’AZIENDA ULSS 9 SCALIGERA: STIPULA CONVENZIONE CON ASSOCIAZIONI DI FAMIGLIE AFFIDATARIE PER LA REALIZZAZIONE DELLE ATTIVITA’ DI CUI AL REGOLAMENTO AZIENDALE APPROVATO CON DELIBERA N. 376/2019.</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/Mgs</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>€ 1,246,322.86</t>
+          <t>€ 371,773.86</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.) ICDA-ICDSLA-ICDP-ICDF-ICDM(DISTR.4)-ICDMGS(DISTR.4)-ICDB(DISTR.4): LIQUIDAZIONE DEL MESE DI AGOSTO 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (D.G.R. n.1338/2013) ICDA/SLA/P/F: LIQUIDAZIONE DEL MESE DI LUGLIO 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>D.G.R. N. 1050/2020, DDR 107/2020 E DDR N. 9/2021: “SISTEMA VENETO ADOZIONI (P.T.V.A.). INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE E INTERNAZIONALE (L. 476/98)”. APPROVAZIONE RENDICONTAZIONE.</t>
-[...2 lines deleted...]
-      <c r="B316" t="inlineStr"/>
+          <t>ALLE FARMACIE RURALI</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>€ 66,711.00</t>
+        </is>
+      </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>delibera 660 del 22/06/2022 dgr 1050_2020 ddr 107_2020 ddr 9_2021</t>
+          <t>DGR n. 375/2017 - DDR n. 31/2022</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Direttore di UOC Direzione Amministrativa Territoriale Sentito il Direttore f.f. UOC Infanzia, Adolescenza, Famiglia del Distretto 1-2,</t>
+          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>D.G.R. N. 1050/2020, DDR 107/2020 E DDR N. 9/2021: “SISTEMA VENETO ADOZIONI (P.T.V.A.). INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE E INTERNAZIONALE (L. 476/98)”. APPROVAZIONE RENDICONTAZIONE.</t>
+          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2022</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON ASSOCIAZIONE “NOI FAMIGLIE PADOVANE CONTRO L’EMARGINAZIONE ONLUS” PER L’INSERIMENTO DI UN MINORE CON PARTICOLARI PROBLEMATICHE, PER UN SOSTEGNO E CONTROLLO DELLA SITUAZIONE EVOLUTIVA.</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>15000</t>
+          <t>€ 630,627.46</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>DELIBERA 646 DEL 22/06/2022</t>
+          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale, l’UOS Attività Amministrativa Socio Sanitaria e il Direttore f.f. UOC Infanzia Adolescenza Famiglia del Distretto 3</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON ASSOCIAZIONE “NOI FAMIGLIE PADOVANE CONTRO L’EMARGINAZIONE ONLUS” PER L’INSERIMENTO DI UN MINORE CON PARTICOLARI PROBLEMATICHE, PER UN SOSTEGNO E CONTROLLO DELLA SITUAZIONE EVOLUTIVA.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/Mgs: LIQUIDAZIONE DEL MESE DI MAGGIO 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO (COMPETENZA ANNO 2022)</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Rettifica determinazione 717/2022 conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture</t>
+          <t>RECEPIMENTO DGR N. 959 DEL 13/07/2021, DECRETO N. 34 DEL 02.11.2021 E DECRETO N. 60 DEL 24.12.202 RELATIVI AL PROGETTO “RETE VENETA RICONOSCIMENTO PRECOCE DEI DISTURBI DELLO SPETTRO AUTISTICO - NETWORK NIDA 2021-2022”. RECEPIMENTO ACCORDO DI COLLABORAZIONE CON LA REGIONE DEL VENETO PER LA REALIZZAZIONE DEL PROGETTO.</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>45000</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>determina 1867 del 10/08/2022-717 del 23/03/2022</t>
+          <t>DGR N. 959 DEL 13/07/2021, DECRETO N. 34 DEL 02.11.2021 E DECRETO N. 60 DEL 24.12.2021 DELIBERA N. 339 DEL 07/04/2022</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a Direttori UOC IAF dei Distretti 1-2-3-4 e il Responsabile UOS Attività Amministrativa Socio Sanitaria Socio Sanitaria</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Rettifica determinazione 717/2022 conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture per disabili e psichiatrici</t>
+          <t>RECEPIMENTO DGR N. 959 DEL 13/07/2021, DECRETO N. 34 DEL 02.11.2021 E DECRETO N. 60 DEL 24.12.202 RELATIVI AL PROGETTO “RETE VENETA RICONOSCIMENTO PRECOCE DEI DISTURBI DELLO SPETTRO AUTISTICO - NETWORK NIDA 2021-2022”. RECEPIMENTO ACCORDO DI COLLABORAZIONE CON LA REGIONE DEL VENETO PER LA REALIZZAZIONE DEL PROGETTO.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Luglio 2022</t>
+          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” – DGR N. 193/2022. PRESA D’ATTO DELL’ADESIONE AL PROGETTO E DETERMINAZIONI CONSEGUENTI. CUP H69I22000450003</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>€ 200,000.00</t>
+          <t>11894.73</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>DELIBERA 849 DEL 23_08_2022 DGR 193/2022</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale, Direttori UU.OO.CC. Disabilità e Non Autosufficienza, UOC Sociale e UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Delibera n°229 del 10/03/2022</t>
+          <t>PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” – DGR N. 193/2022. PRESA D’ATTO DELL’ADESIONE AL PROGETTO E DETERMINAZIONI CONSEGUENTI. CUP H69I22000450003</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Recepimento contributo da parte di Fondazione Cariverona per piano vaccinale Covid-19</t>
+          <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER FAMILIARI AI SENSI DEL DECRETO INTERMINISTERIALE DEL 27/10/2020, DELLA DGR N. 295/2021, DEL DDR N. 52/2021 E DEL DDR N. 9/2022. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>30000</t>
+          <t>600920.71</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>delibera 145 del 01/04/2021</t>
-[...2 lines deleted...]
-      <c r="D320" t="inlineStr"/>
+          <t>delibera 847 del 23_08_2022 DGR N. 295/2021, DDR N. 52/2021 DDR N. 9/2022.</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>Direttore UOC Direzione Amministrativa Territoriale, Direttore dei Servizi Sociosanit ,UOS Attività Amministrativa Socio Sanitaria ari,i Direttori UU.OO.CC. Disabilità e Non Autosufficienza,</t>
+        </is>
+      </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Recepimento contributo da parte di Fondazione Cariverona per piano vaccinale Covid-19</t>
+          <t>ATTUAZIONE DEGLI INTERVENTI A SOSTEGNO DEL RUOLO DI CURA E ASSISTENZA DEI CAREGIVER FAMILIARI AI SENSI DEL DECRETO INTERMINISTERIALE DEL 27/10/2020, DELLA DGR N. 295/2021, DEL DDR N. 52/2021 E DEL DDR N. 9/2022. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>DGR N. 1782 DEL 22.12.2020 “PROGETTO REGIONALE SOLLIEVO”A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATA CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITA’ SETTIMA EDIZIONE PROGETTUALE 2020/2021”. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>Comune di San Bonifacio - Comune Capofila dei Comuni dell'Est Veronese</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>338,000</t>
+          <t>€ 10,000</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>DGR N. 1782 DEL 22.12.2020 delibera 310 del 31/03/2022</t>
+          <t>DDG N.629 del 14/06/2022</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Direttore f.f. UOC Dipendenze Verona</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>DGR N. 1782 DEL 22.12.2020 “PROGETTO REGIONALE SOLLIEVO”A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATA CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITA’ SETTIMA EDIZIONE PROGETTUALE 2020/2021”. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>continuazione anche per annualità 2022 di convenzione relativa al Progetto "Rete di accoglienza ed integrazione sociale di soggetti marginali e deboli", coordinato dal Comune di San Bonifacio, Capofila dei Comuni dell'Est Veronese (Distretto 2) in collaborazione con la Coop. Self Help.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Comunità dei Giovani Società Cooperativa Sociale</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 GIUGNO 2022</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>€ 5,460.00</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>DDG n. 323 del 31/03/2022 - Integrazione della DDG n. 235 del 10/03/2022</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Approvazione Progetto "Week-End No Slot" nell'ambito dei progetti afferenti al Piano GAP.</t>
+          <t>Delibera n° 229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Cooperative Sociali e Onlus del territorio dell'ULSS9 Scaligera - Approvazione Progetti in riferimento al "Piano Aziendale di intervento sul disturbo da gioco d'azzardo 2018"</t>
-[...6 lines deleted...]
-      </c>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 142/2022 “PROGRAMMA DI INTERVENTI PER LA PREVENZIONE DELL’ISTITUZIONALIZZAZIONE (P.I.P.P.I.10) NEL DISTRETTO 3 PIANURA VERONESE. ANNUALITA’ 2021-2022. RECEPIMENTO DGR N. 895/2021 E DDR N. 45/2022”. AVVIO FASE IMPLEMENTAZIONE PROGRAMMA E PREVISIONE BUDGET AZIONI PROGETTUALI.</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr"/>
       <c r="C323" t="inlineStr">
         <is>
-          <t>DDG n. 235 del 10.03.2022 - DDG n. 875/2018 (approvazione Piano Aziendale di intervento sul disturbo da gioco d'azzardo 2018 confermato con DDGn 735/2019)</t>
+          <t>DELIBERA 651 DEL 22/06/2022-142/2022-DGR 895/2021 - DDR 45/2022</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
+          <t>UOC Direzione Amministrativa Territoriale le UOC Infanzia Adolescenza Famiglia e l’UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>I progetti dovranno essere realizzati entro i termini fissati dalla Regione per il completamento del Piano GAP annualità 2018.</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 142/2022 “PROGRAMMA DI INTERVENTI PER LA PREVENZIONE DELL’ISTITUZIONALIZZAZIONE (P.I.P.P.I.10) NEL DISTRETTO 3 PIANURA VERONESE. ANNUALITA’ 2021-2022. RECEPIMENTO DGR N. 895/2021 E DDR N. 45/2022”. AVVIO FASE IMPLEMENTAZIONE PROGRAMMA E PREVISIONE BUDGET AZIONI PROGETTUALI.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa per la Sezione Riabilitazione e Reinserimento Sociale e Lavorativo - UOC Dipendenze Verona Distretti 1 e 2</t>
+          <t>CENTRO AFFIDO E SOLIDARIETA FAMILIARE CASF AZIENDA ULSS 9 SCALIGERA CONVENZIONE ASSOCIAZIONI FAMIGLIE AFFIDATARIE PER LA REALIZZAZIONE DELLE ATTIVITA APPROVATO CON DELIBERA N. 376_2019.</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>€ 40,000.00</t>
+          <t>40000</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 229 del 10/03/2022</t>
+          <t>DELIBERA 685 DEL 29_06_2022</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Dott. Camillo Smacchia UOC Dipendenze Verona</t>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale, U.O.S. Attività Amministrativa Socio Sanitaria e le U.O.C. Infanzia Adolescenza Famiglia del Distretto 3 e del Distretto 4</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Attività dell'Azienda in favore dell'integrazione lavorativa di persone con dipendenze attraverso la Sezione Riabilitazione e Reinserimento Sociale e Lavorativo operante presso la UOC Dipendenze Verona _ Distretti 1 e 2.</t>
+          <t>CENTRO PER L’AFFIDO E LA SOLIDARIETA’ FAMILIARE (CASF) NELL’AZIENDA ULSS 9 SCALIGERA: STIPULA CONVENZIONE CON ASSOCIAZIONI DI FAMIGLIE AFFIDATARIE PER LA REALIZZAZIONE DELLE ATTIVITA’ DI CUI AL REGOLAMENTO AZIENDALE APPROVATO CON DELIBERA N. 376/2019.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Comune di San Bonifacio - Comune Capofila dei Comuni dell' Area Est Veronese</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/Mgs</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>€ 10,000.00</t>
+          <t>€ 1,246,322.86</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 876 del 17/11/2021</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Erogazione di servizi previsti nel progetto di interventi nei territori dei Comuni dell'Area Est Veronese. Continuazione del progetto del Comune Capofila anche per annualità 2021.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (AI SENSI D.G.R. N.1338/2013 E SUCC.) ICDA-ICDSLA-ICDP-ICDF-ICDM(DISTR.4)-ICDMGS(DISTR.4)-ICDB(DISTR.4): LIQUIDAZIONE DEL MESE DI AGOSTO 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2022, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017</t>
-[...6 lines deleted...]
-      </c>
+          <t>D.G.R. N. 1050/2020, DDR 107/2020 E DDR N. 9/2021: “SISTEMA VENETO ADOZIONI (P.T.V.A.). INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE E INTERNAZIONALE (L. 476/98)”. APPROVAZIONE RENDICONTAZIONE.</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr"/>
       <c r="C326" t="inlineStr">
         <is>
-          <t>DGR 1338/2013 E 571/2017 DELIBERA 236 DEL 10/03/2022</t>
+          <t>delibera 660 del 22/06/2022 dgr 1050_2020 ddr 107_2020 ddr 9_2021</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e alle UU.OO.CC.Disabilità e Non Autosufficienza</t>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale Sentito il Direttore f.f. UOC Infanzia, Adolescenza, Famiglia del Distretto 1-2,</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA: PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2022, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017</t>
+          <t>D.G.R. N. 1050/2020, DDR 107/2020 E DDR N. 9/2021: “SISTEMA VENETO ADOZIONI (P.T.V.A.). INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE E INTERNAZIONALE (L. 476/98)”. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – APPROVAZIONE ATTIVITA’ ANNO 2022</t>
+          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON ASSOCIAZIONE “NOI FAMIGLIE PADOVANE CONTRO L’EMARGINAZIONE ONLUS” PER L’INSERIMENTO DI UN MINORE CON PARTICOLARI PROBLEMATICHE, PER UN SOSTEGNO E CONTROLLO DELLA SITUAZIONE EVOLUTIVA.</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>880000</t>
+          <t>15000</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>delibera 229 del 10/03/2022</t>
+          <t>DELIBERA 646 DEL 22/06/2022</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale, l’UOS Attività Amministrativa Socio Sanitaria e il Direttore f.f. UOC Infanzia Adolescenza Famiglia del Distretto 3</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – APPROVAZIONE ATTIVITA’ ANNO 2022</t>
+          <t>INTEGRAZIONE ALLA DELIBERAZIONE DEL DIRETTORE GENERALE N. 1138/2020. APPROVAZIONE ACCORDO CONTRATTUALE CON ASSOCIAZIONE “NOI FAMIGLIE PADOVANE CONTRO L’EMARGINAZIONE ONLUS” PER L’INSERIMENTO DI UN MINORE CON PARTICOLARI PROBLEMATICHE, PER UN SOSTEGNO E CONTROLLO DELLA SITUAZIONE EVOLUTIVA.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>PROSECUZIONE ANNO 2022 DEL PROGETTO REGIONALE "SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1680/2021). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
+          <t>Rettifica determinazione 717/2022 conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>277000</t>
+          <t>0</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>DGR 1680/2021 DELIBERA 213 DEL 03_03_2022</t>
+          <t>determina 1867 del 10/08/2022-717 del 23/03/2022</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Direttore UOC Non autosufficienza Distretto 3, il Direttore UOS Centro Decadimento Cognitivo e Demenze Distretto 1-2,Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>PROSECUZIONE ANNO 2022 DEL PROGETTO REGIONALE "SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1680/2021). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
+          <t>Rettifica determinazione 717/2022 conferimento incarico per modello calcolo compartecipazione utenti e disabili inseriti strutture per disabili e psichiatrici</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 Luglio 2022</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>€ 369,774.86</t>
+          <t>€ 200,000.00</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI APRILE 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO (COMPETENZA ANNO 2022)</t>
+          <t>Delibera n°229 del 10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>DGR N. 1736/2021 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55 DEL 1982 E L.R. N. 7 DEL 1997). ANNO 2021</t>
+          <t>Recepimento contributo da parte di Fondazione Cariverona per piano vaccinale Covid-19</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>899108.8</t>
+          <t>30000</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>dgr 1736/2021 delibera 105 del 03/02/2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>delibera 145 del 01/04/2021</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
-          <t>DGR N. 1736/2021 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55 DEL 1982 E L.R. N. 7 DEL 1997). ANNO 2021</t>
+          <t>Recepimento contributo da parte di Fondazione Cariverona per piano vaccinale Covid-19</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>DGR N. 1677/2021: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2021</t>
+          <t>DGR N. 1782 DEL 22.12.2020 “PROGETTO REGIONALE SOLLIEVO”A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATA CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITA’ SETTIMA EDIZIONE PROGETTUALE 2020/2021”. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>38798</t>
+          <t>338,000</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>dgr 1677*/2021 delibera 102 del 03/02/2022</t>
+          <t>DGR N. 1782 DEL 22.12.2020 delibera 310 del 31/03/2022</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>DGR N. 1677/2021: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2021</t>
+          <t>DGR N. 1782 DEL 22.12.2020 “PROGETTO REGIONALE SOLLIEVO”A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATA CON DGR N. 1873/2013. FINANZIAMENTO ATTIVITA’ SETTIMA EDIZIONE PROGETTUALE 2020/2021”. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>DGR N. 1676/2021 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2021</t>
+          <t>Comunità dei Giovani Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>8410</t>
+          <t>€ 5,460.00</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>DGR 1676/2021 DELIBERA 89 DEL 28/01/2022</t>
+          <t>DDG n. 323 del 31/03/2022 - Integrazione della DDG n. 235 del 10/03/2022</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>DGR N. 1676/2021 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2021</t>
+          <t>Approvazione Progetto "Week-End No Slot" nell'ambito dei progetti afferenti al Piano GAP.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>RIMBORSI SIL D 4 DICEMBRE 2021</t>
+          <t>Cooperative Sociali e Onlus del territorio dell'ULSS9 Scaligera - Approvazione Progetti in riferimento al "Piano Aziendale di intervento sul disturbo da gioco d'azzardo 2018"</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>20571</t>
+          <t>€99.287,20 costo complessivo Progetti</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DDG n. 235 del 10.03.2022 - DDG n. 875/2018 (approvazione Piano Aziendale di intervento sul disturbo da gioco d'azzardo 2018 confermato con DDGn 735/2019)</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Rimborsi SIL Distretto 4Dicembre 2021</t>
+          <t>I progetti dovranno essere realizzati entro i termini fissati dalla Regione per il completamento del Piano GAP annualità 2018.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Utenti vari prestazione di prevenzione, cura e riabilitazione rivolte a persone affette da disturbo da gioco d'azzardo- UOC Dipendenze Verona e UOCX Dipendenze Bussolengo e Legnago</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa per la Sezione Riabilitazione e Reinserimento Sociale e Lavorativo - UOC Dipendenze Verona Distretti 1 e 2</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>€ 689,347.00</t>
+          <t>€ 40,000.00</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>L.208/2015 Ministero della Salute - DGR n.913/2020 Regione Veneto - Decreto n.163/2020 Direzione Servizi Sociali Regione Veneto - Deliberazione n.60 del 28/01/2021 del 2021del Commissario Az ULSS 9 Scaligera</t>
+          <t>Deliberazione del Direttore Generale n. 229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi. Coordinati dal Direttore dei Servizi Socio Sanitari.</t>
+          <t>Dott. Camillo Smacchia UOC Dipendenze Verona</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Progetto" Piano operativo regionale per il contrasto al Gioco d'azzardo patologico. programmazione biennio 2018-2019". Approvazione del "Piano Aziendale di interventi sul disturbo di da gioco d'azzardo a valere su Fondo 2018.</t>
+          <t>Attività dell'Azienda in favore dell'integrazione lavorativa di persone con dipendenze attraverso la Sezione Riabilitazione e Reinserimento Sociale e Lavorativo operante presso la UOC Dipendenze Verona _ Distretti 1 e 2.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa per la Sezione Riabilitazione e Reinserimento Sociale e Lavorativo - UOC Dipendenze Verona Distretti 1 e 2</t>
+          <t>Comune di San Bonifacio - Comune Capofila dei Comuni dell' Area Est Veronese</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>€ 40,000.00</t>
+          <t>€ 10,000.00</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Deliberazione Direttore generale n. 120 del 31.03.2021</t>
+          <t>Deliberazione del Direttore Generale n. 876 del 17/11/2021</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Dott. Camillo Smacchia UOC Dipendenze Verona</t>
+          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Deliberazione Direttore generale n. 120 del 31.03.2021</t>
+          <t>Erogazione di servizi previsti nel progetto di interventi nei territori dei Comuni dell'Area Est Veronese. Continuazione del progetto del Comune Capofila anche per annualità 2021.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Milonga Soc.Coop. C.F.-Partita IVA n. 03476710235</t>
+          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2022, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>€ 33.449,84 IVA compresa</t>
+          <t>12,863,238.00</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n.1192 del 23/06/2021</t>
+          <t>DGR 1338/2013 E 571/2017 DELIBERA 236 DEL 10/03/2022</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>UOC provveditorato Economato e Gestione della Logistica</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e alle UU.OO.CC.Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Rinnovo del contratto per il Servizio di supporto educativo e riabilitativo per persone con problemi di dipendenza, finalizzato al potenziamento delle capacità lavorative e di autogestione della quotidianità. GIG ZA33219EDD. Determina a contrarre. Il costo totale riportato verrà inserito in sede di stesura di Bilancio Economico Preventivo e budget generale suddiviso per gli anni 2021- 2022- 2023- 2024, come specificato nell'Atto di Determina.</t>
+          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA: PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2022, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Società Cooperativa Sociale Il Samaritano Onlus C.F.-Partita IVA n. 03629530233</t>
+          <t>SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – APPROVAZIONE ATTIVITA’ ANNO 2022</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>€50.233,04 IVA compresa</t>
+          <t>880000</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n.1191 del 23/06/2021</t>
+          <t>delibera 229 del 10/03/2022</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>UOC provveditorato Economato e Gestione della Logistica</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Rinnovo del contratto per il Servizio di supporto educativo e riabilitativo per persone con problemi di dipendenza, in situazioni di disagio e di grave marginalità sociale. CIG 8791152022. Determina a contrarre. Il costo totale riportato verrà inserito in sede di stesura di Bilancio Economico Preventivo e budget generale suddiviso per gli anni 2021- 2022- 2023- 2024, come specificato nell'Atto di Determina.</t>
+          <t>SERVIZI INTEGRAZIONE LAVORATIVA (SIL) – APPROVAZIONE ATTIVITA’ ANNO 2022</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Azalea Cooperativa Sociale a.r.l. Onlus C.F.-Partita IVA n. 02110180235</t>
+          <t>PROSECUZIONE ANNO 2022 DEL PROGETTO REGIONALE "SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1680/2021). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>€50.233,04 IVA compresa</t>
+          <t>277000</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n.1190 del 23/06/2021</t>
+          <t>DGR 1680/2021 DELIBERA 213 DEL 03_03_2022</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>UOC provveditorato Economato e Gestione della Logistica</t>
+          <t>Direttore UOC Non autosufficienza Distretto 3, il Direttore UOS Centro Decadimento Cognitivo e Demenze Distretto 1-2,Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Rinnovo del contratto per il Servizio di supporto educativo e riabilitativo per il recupero e potenziamento delle capacità residue, anche attraverso attività ergo-terapiche, per persone con problemi di dipendenza GIG 8791055016. Determina a contrarre. Il costo totale riportato verrà inserito in sede di stesura di Bilancio Economico Preventivo e budget generale suddiviso per gli anni 2021- 2022- 2023- 2024, come specificato nell'Atto di Determina.</t>
+          <t>PROSECUZIONE ANNO 2022 DEL PROGETTO REGIONALE "SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON (DGR N. 1680/2021). RECEPIMENTO DEL FINANZIAMENTO REGIONALE E PROSECUZIONE DELLE ATTIVITA</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Associazioni di Volontariato impegnate nel trattamento dell'alcool dipendenza - Clubs Alcologici Territoriali - ACAT-</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>€ 63,475.21</t>
+          <t>€ 369,774.86</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>DDG n.900 del 25/11/2021 (rif. DGRV n.866 del 31/0372009 - all. A progetto Dipendenze, DGRV n. 929 del 22/05/2012 - All.A progetto Dipendenze 2012/2014, DGRV n. 247 del 03/0372015)</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento delle Dipendenze - UOSD Alcologia e Dipendenze di Marzana VR f.f. dott.ssa Flavia Corso.</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Contributo totale assegnato per anno 2020 ACAT in elenco nel documento.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI APRILE 2022 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO (COMPETENZA ANNO 2022)</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Comunità Terapeutiche Accreditate del territorio dell'ULSS9 Scaligera - Approvazione Progetto Aziendale "IO CON VOI,VOI CON NOI"</t>
+          <t>DGR N. 1736/2021 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55 DEL 1982 E L.R. N. 7 DEL 1997). ANNO 2021</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>€ 97,000</t>
+          <t>899108.8</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>DGR n.1196/2020 - Deliberazione Direttore Generale 1152 del 31/12/2020 - proposta progettuale aulss9 Scaligera prot.162367 del 16/10/2020 - conferma ammissibilità nota Regione Veneto prot. n.461141 del 29/10/2020</t>
+          <t>dgr 1736/2021 delibera 105 del 03/02/2022</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento delle Dipendenze - UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>realizzazione di progettualità in materia di contrasto al disagio giovanile e ad ogni forma di dipendenza promosse dai Dipartimenti per le Dipendenze del Veneto. Fondo Nazionale per le Politiche Sociali anno 2020</t>
+          <t>DGR N. 1736/2021 “CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55 DEL 1982 E L.R. N. 7 DEL 1997). ANNO 2021</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 periodo LUGLIO- DICEMBRE 2021</t>
+          <t>DGR N. 1677/2021: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2021</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>€ 98,988.09</t>
+          <t>38798</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Delibera n°120 del 31/03/2021</t>
+          <t>dgr 1677*/2021 delibera 102 del 03/02/2022</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>DELIBERA N° 120 del 31/03/2021</t>
+          <t>DGR N. 1677/2021: “CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2021</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>DGR N. 1215/2021 E DDR N. 59/2021 “INDIRIZZI E INDICAZIONI PER LE AZIENDE ULSS DEL VENETO PER L’IMPLEMENTAZIONE DEL SERVIZIO “UNITA’ FUNZIONALE DISTRETTUALE ADOLESCENTI – UFDA. L. N. 106 DEL 23 LUGLIO 2021”. RECEPIMENTO FINANZIAMENTO E ATTUAZIONE IMPLEMENTAZIONE DEL SERVIZIO UNITÀ FUNZIONALE DISTRETTUALE ADOLESCENTI (UFDA)</t>
-[...2 lines deleted...]
-      <c r="B342" t="inlineStr"/>
+          <t>DGR N. 1676/2021 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2021</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>8410</t>
+        </is>
+      </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>DGR N. 1215/2021 E DDR N. 59/2021 L. N. 106 DEL 23 LUGLIO 2021 delibera109 del 03/02/2022</t>
+          <t>DGR 1676/2021 DELIBERA 89 DEL 28/01/2022</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria,i Dipartimenti delle Dipendenze e della Salute Mentale e le UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>DGR N. 1215/2021 E DDR N. 59/2021 “INDIRIZZI E INDICAZIONI PER LE AZIENDE ULSS DEL VENETO PER L’IMPLEMENTAZIONE DEL SERVIZIO “UNITA’ FUNZIONALE DISTRETTUALE ADOLESCENTI – UFDA. L. N. 106 DEL 23 LUGLIO 2021”. RECEPIMENTO FINANZIAMENTO E ATTUAZIONE IMPLEMENTAZIONE DEL SERVIZIO UNITÀ FUNZIONALE DISTRETTUALE ADOLESCENTI (UFDA)</t>
+          <t>DGR N. 1676/2021 “CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104/1992 ART. 27. ANNO 2021</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Marzo 2022</t>
+          <t>RIMBORSI SIL D 4 DICEMBRE 2021</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>24,530.50</t>
+          <t>20571</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>RIMBORSO TIROCINI SIL D 4 MARZO 2022</t>
+          <t>Rimborsi SIL Distretto 4Dicembre 2021</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>attivita equipe in materia abuso sessuale e grave maltrattamento minori approvazione rendicontazione</t>
-[...2 lines deleted...]
-      <c r="B344" t="inlineStr"/>
+          <t>Utenti vari prestazione di prevenzione, cura e riabilitazione rivolte a persone affette da disturbo da gioco d'azzardo- UOC Dipendenze Verona e UOCX Dipendenze Bussolengo e Legnago</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>€ 689,347.00</t>
+        </is>
+      </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>ddr 54/2020-dgr 1041/2016-1624/207- L. N. 269/1998-delibera 78 del 27/01/2022</t>
+          <t>L.208/2015 Ministero della Salute - DGR n.913/2020 Regione Veneto - Decreto n.163/2020 Direzione Servizi Sociali Regione Veneto - Deliberazione n.60 del 28/01/2021 del 2021del Commissario Az ULSS 9 Scaligera</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi. Coordinati dal Direttore dei Servizi Socio Sanitari.</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>DDR N. 54 DEL 15/05/2020 “RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998”. APPROVAZIONE RENDICONTAZION</t>
+          <t>Progetto" Piano operativo regionale per il contrasto al Gioco d'azzardo patologico. programmazione biennio 2018-2019". Approvazione del "Piano Aziendale di interventi sul disturbo di da gioco d'azzardo a valere su Fondo 2018.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa per la Sezione Riabilitazione e Reinserimento Sociale e Lavorativo - UOC Dipendenze Verona Distretti 1 e 2</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>€ 100,443.00</t>
+          <t>€ 40,000.00</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
+          <t>Deliberazione Direttore generale n. 120 del 31.03.2021</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Dott. Camillo Smacchia UOC Dipendenze Verona</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICDA E ICD-SLA: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI - MESE DI GENNAIO 2022 (AI SENSI D.G.R. N.1338/2013 E SUCC.)</t>
+          <t>Deliberazione Direttore generale n. 120 del 31.03.2021</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>UTENTI VARI ASSISTENZA DOMICILIARE FINO A NOVEMBRE 2021 e SOLLIEVO</t>
+          <t>Milonga Soc.Coop. C.F.-Partita IVA n. 03476710235</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>€. 69.924,31</t>
+          <t>€ 33.449,84 IVA compresa</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>DDG 154 del 26 febbraio 2021 RECEPIMENTO FONDO NON AUTOSUFFICIENZA</t>
+          <t>Determina Dirigenziale n.1192 del 23/06/2021</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>DOTT.SSA LUISA ANDREETTA</t>
+          <t>UOC provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>PROGETTUALITA’ STRAORDINARIE DI ASSISTENZA DOMICILIARE e SOLLIEVO IN AMBITO NON AUTOSUFFICIENZA</t>
+          <t>Rinnovo del contratto per il Servizio di supporto educativo e riabilitativo per persone con problemi di dipendenza, finalizzato al potenziamento delle capacità lavorative e di autogestione della quotidianità. GIG ZA33219EDD. Determina a contrarre. Il costo totale riportato verrà inserito in sede di stesura di Bilancio Economico Preventivo e budget generale suddiviso per gli anni 2021- 2022- 2023- 2024, come specificato nell'Atto di Determina.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>INTERVENTI A FAVORE DEI NEOMAGGIORENNI CHE VIVONO FUORI DALLA FAMIGLIA. PROGETTO “CARE LEAVERS” TERZA ANNUALITA’. RECEPIMENTO DGR N. 1218/2021 E DDR N. 76/2021.</t>
+          <t>Società Cooperativa Sociale Il Samaritano Onlus C.F.-Partita IVA n. 03629530233</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>63520.41</t>
+          <t>€50.233,04 IVA compresa</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>DGR N. 1218/2021 E DDR N. 76/2021. DELIBERA 346 DEL 07/04/2022</t>
+          <t>Determina Dirigenziale n.1191 del 23/06/2021</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale ,UOS Attività Amministrativa Socio Sanitaria, UOC Infanzia Adolescenza del Distretto 4 Ovest Veronese</t>
+          <t>UOC provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>NTERVENTI A FAVORE DEI NEOMAGGIORENNI CHE VIVONO FUORI DALLA FAMIGLIA. PROGETTO “CARE LEAVERS” TERZA ANNUALITA’. RECEPIMENTO DGR N. 1218/2021 E DDR N. 76/2021.</t>
+          <t>Rinnovo del contratto per il Servizio di supporto educativo e riabilitativo per persone con problemi di dipendenza, in situazioni di disagio e di grave marginalità sociale. CIG 8791152022. Determina a contrarre. Il costo totale riportato verrà inserito in sede di stesura di Bilancio Economico Preventivo e budget generale suddiviso per gli anni 2021- 2022- 2023- 2024, come specificato nell'Atto di Determina.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>DECRETO N. 32 DEL 28 MAGGIO 2021 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI” , AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 2 FEBBRAIO 2021. ANNO 2021”.</t>
+          <t>Azalea Cooperativa Sociale a.r.l. Onlus C.F.-Partita IVA n. 02110180235</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>189530</t>
+          <t>€50.233,04 IVA compresa</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>DECRETO 32 DEL 28 MAGGIO 2021 , DGR N. 102 DEL 2 FEBBRAIO 2021, DELIBERA 372 DEL14_04_2022</t>
+          <t>Determina Dirigenziale n.1190 del 23/06/2021</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e UU.OO.CC Infanzia Adolescenza Famiglia e Consultori, Socio Sanitaria</t>
+          <t>UOC provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>DECRETO N. 32 DEL 28 MAGGIO 2021 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI” , AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 2 FEBBRAIO 2021. ANNO 2021”.</t>
+          <t>Rinnovo del contratto per il Servizio di supporto educativo e riabilitativo per il recupero e potenziamento delle capacità residue, anche attraverso attività ergo-terapiche, per persone con problemi di dipendenza GIG 8791055016. Determina a contrarre. Il costo totale riportato verrà inserito in sede di stesura di Bilancio Economico Preventivo e budget generale suddiviso per gli anni 2021- 2022- 2023- 2024, come specificato nell'Atto di Determina.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Associazioni di Volontariato impegnate nel trattamento dell'alcool dipendenza - Clubs Alcologici Territoriali - ACAT-</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>€ 244,222.00</t>
+          <t>€ 63,475.21</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DDG n.900 del 25/11/2021 (rif. DGRV n.866 del 31/0372009 - all. A progetto Dipendenze, DGRV n. 929 del 22/05/2012 - All.A progetto Dipendenze 2012/2014, DGRV n. 247 del 03/0372015)</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Direzione Dipartimento delle Dipendenze - UOSD Alcologia e Dipendenze di Marzana VR f.f. dott.ssa Flavia Corso.</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD-P (DISTRETTO 1-2 E DISTRETTO 3) E ICD-F: LIQUIDAZIONE DEL MESE DI FEBBRAIO 2022 DEL CONTRIBUTO AI SOGGETTI BENEFICIARI (COMPETENZA GENNAIO 2022).</t>
+          <t>Contributo totale assegnato per anno 2020 ACAT in elenco nel documento.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>UTENTI VARI AFFIDI FAMILIARI</t>
+          <t>Comunità Terapeutiche Accreditate del territorio dell'ULSS9 Scaligera - Approvazione Progetto Aziendale "IO CON VOI,VOI CON NOI"</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>€. 855.836,20</t>
+          <t>€ 97,000</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>DELIBERA n 406 del 17 GIUGNO 2021</t>
+          <t>DGR n.1196/2020 - Deliberazione Direttore Generale 1152 del 31/12/2020 - proposta progettuale aulss9 Scaligera prot.162367 del 16/10/2020 - conferma ammissibilità nota Regione Veneto prot. n.461141 del 29/10/2020</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>DOTT. EMANUELE ZULLINI</t>
+          <t>Direzione Dipartimento delle Dipendenze - UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>INTERVENTI PER LA TUTELA DEI MINORI RESIDENTI NEL DISTRETTO 3 PIANURA VERONESE E NEL DISTRETTO 4.</t>
+          <t>realizzazione di progettualità in materia di contrasto al disagio giovanile e ad ogni forma di dipendenza promosse dai Dipartimenti per le Dipendenze del Veneto. Fondo Nazionale per le Politiche Sociali anno 2020</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>UTENTI VARI VITA INDIPENDENTE</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 periodo LUGLIO- DICEMBRE 2021</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>€. 312.875,98</t>
+          <t>€ 98,988.09</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>DELIBERA N. 910 del 05/11/2020</t>
+          <t>Delibera n°120 del 31/03/2021</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>DOTT.SSA LUISA ANDREETTA, DOTT. GIAN MARCO ERBISTI, DOTT. ELMER SOFFIATTI</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>PROGETTO DI SPERIMENTAZIONE VITA INDIPENDENTE - LIQUIDAZIONI ANNO 2021</t>
+          <t>DELIBERA N° 120 del 31/03/2021</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Febbraio 2021</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGR N. 1215/2021 E DDR N. 59/2021 “INDIRIZZI E INDICAZIONI PER LE AZIENDE ULSS DEL VENETO PER L’IMPLEMENTAZIONE DEL SERVIZIO “UNITA’ FUNZIONALE DISTRETTUALE ADOLESCENTI – UFDA. L. N. 106 DEL 23 LUGLIO 2021”. RECEPIMENTO FINANZIAMENTO E ATTUAZIONE IMPLEMENTAZIONE DEL SERVIZIO UNITÀ FUNZIONALE DISTRETTUALE ADOLESCENTI (UFDA)</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr"/>
       <c r="C352" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DGR N. 1215/2021 E DDR N. 59/2021 L. N. 106 DEL 23 LUGLIO 2021 delibera109 del 03/02/2022</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria,i Dipartimenti delle Dipendenze e della Salute Mentale e le UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DGR N. 1215/2021 E DDR N. 59/2021 “INDIRIZZI E INDICAZIONI PER LE AZIENDE ULSS DEL VENETO PER L’IMPLEMENTAZIONE DEL SERVIZIO “UNITA’ FUNZIONALE DISTRETTUALE ADOLESCENTI – UFDA. L. N. 106 DEL 23 LUGLIO 2021”. RECEPIMENTO FINANZIAMENTO E ATTUAZIONE IMPLEMENTAZIONE DEL SERVIZIO UNITÀ FUNZIONALE DISTRETTUALE ADOLESCENTI (UFDA)</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 1606 DEL DECRETO DEL DIRETTORE DELLA U.O. NON AUTOSUFFICIENZA N. 45 DEL 29.11.2021.</t>
+          <t>Utenti Vari SIL D 4 Marzo 2022</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>848058.07</t>
+          <t>24,530.50</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>DGR N. 1606_ 2021, DECRETO DEL DIRETTORE DELLA U.O. NON AUTOSUFFICIENZA N. 45 DEL 29.11.2021,DELIBERA 364 DEL 14_04_2022</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria Socio Sanitaria</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGR N. 1606 DEL DECRETO DEL DIRETTORE DELLA U.O. NON AUTOSUFFICIENZA N. 45 DEL 29.11.2021.</t>
+          <t>RIMBORSO TIROCINI SIL D 4 MARZO 2022</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Comunità e Strutture Terapeutiche extra Regione Veneto</t>
-[...6 lines deleted...]
-      </c>
+          <t>attivita equipe in materia abuso sessuale e grave maltrattamento minori approvazione rendicontazione</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr"/>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Deliberazione Direttore Generale n. 171 del 17.02.2022</t>
+          <t>ddr 54/2020-dgr 1041/2016-1624/207- L. N. 269/1998-delibera 78 del 27/01/2022</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Accesso in Comunità Terapeutiche in riferimento a dettami Nazionali e Regionali - DPR 309/90 - L.R. n.22/2002.</t>
+          <t>DDR N. 54 DEL 15/05/2020 “RIPARTO E ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITÀ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETÀ, EX DGR 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998”. APPROVAZIONE RENDICONTAZION</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>€ 383,494.86</t>
+          <t>€ 100,443.00</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI MARZO 2022 DEL CONTRIBUTO AI SOGGETTI BENEFICIARI- COMPETENZA 2022; IMPEGNATIVE ICD B AD INTEGRAZIONE COMPETENZA ANNO 2021.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICDA E ICD-SLA: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI - MESE DI GENNAIO 2022 (AI SENSI D.G.R. N.1338/2013 E SUCC.)</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>DDR N. 27/2021 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITA’ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETA’, EX DGR N. 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2021”. RECEPIMENTO FINANZIAMENTO.</t>
+          <t>UTENTI VARI ASSISTENZA DOMICILIARE FINO A NOVEMBRE 2021 e SOLLIEVO</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>125,089.79</t>
+          <t>€. 69.924,31</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>DDR 27/2021 EX DGR N. 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998.DELIBERA 1007 DEL 16/12/2021</t>
+          <t>DDG 154 del 26 febbraio 2021 RECEPIMENTO FONDO NON AUTOSUFFICIENZA</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e alle UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori</t>
+          <t>DOTT.SSA LUISA ANDREETTA</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>DDR N. 27/2021 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITA’ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETA’, EX DGR N. 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2021”. RECEPIMENTO FINANZIAMENTO.</t>
+          <t>PROGETTUALITA’ STRAORDINARIE DI ASSISTENZA DOMICILIARE e SOLLIEVO IN AMBITO NON AUTOSUFFICIENZA</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>utenti vari Home Care Premium gennaio-novembre 2021</t>
+          <t>INTERVENTI A FAVORE DEI NEOMAGGIORENNI CHE VIVONO FUORI DALLA FAMIGLIA. PROGETTO “CARE LEAVERS” TERZA ANNUALITA’. RECEPIMENTO DGR N. 1218/2021 E DDR N. 76/2021.</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>215907,50 euro</t>
+          <t>63520.41</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>delibera 318 del 30/05/2019</t>
+          <t>DGR N. 1218/2021 E DDR N. 76/2021. DELIBERA 346 DEL 07/04/2022</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>dott.ssa Luisa Andreetta</t>
+          <t>UOC Direzione Amministrativa Territoriale ,UOS Attività Amministrativa Socio Sanitaria, UOC Infanzia Adolescenza del Distretto 4 Ovest Veronese</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>progetto Home Care Premium</t>
+          <t>NTERVENTI A FAVORE DEI NEOMAGGIORENNI CHE VIVONO FUORI DALLA FAMIGLIA. PROGETTO “CARE LEAVERS” TERZA ANNUALITA’. RECEPIMENTO DGR N. 1218/2021 E DDR N. 76/2021.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Gennaio 2021</t>
+          <t>DECRETO N. 32 DEL 28 MAGGIO 2021 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI” , AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 2 FEBBRAIO 2021. ANNO 2021”.</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>18,431.00</t>
+          <t>189530</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DECRETO 32 DEL 28 MAGGIO 2021 , DGR N. 102 DEL 2 FEBBRAIO 2021, DELIBERA 372 DEL14_04_2022</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e UU.OO.CC Infanzia Adolescenza Famiglia e Consultori, Socio Sanitaria</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DECRETO N. 32 DEL 28 MAGGIO 2021 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI” , AI SENSI DELLA DELIBERA DELLA GIUNTA REGIONALE N. 102 DEL 2 FEBBRAIO 2021. ANNO 2021”.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Febbraio 2022</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>20,843.75</t>
+          <t>€ 244,222.00</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>RIMBORSO TIROCINI SIL D 4 FEBBRAIO 2022</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD-P (DISTRETTO 1-2 E DISTRETTO 3) E ICD-F: LIQUIDAZIONE DEL MESE DI FEBBRAIO 2022 DEL CONTRIBUTO AI SOGGETTI BENEFICIARI (COMPETENZA GENNAIO 2022).</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>FARMACIE PUBBLICHE E PRIVATE</t>
+          <t>UTENTI VARI AFFIDI FAMILIARI</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>€ 2,425.36</t>
+          <t>€. 855.836,20</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>DGR n. 279/2017 - DDR n. 5 del 09.03.2022 - Delibera Direttore Generale n. 292 del 28.03.2022</t>
+          <t>DELIBERA n 406 del 17 GIUGNO 2021</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>DOTT. EMANUELE ZULLINI</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Erogazione compenso alle Farmacie pubbliche e private nell'ambito della progettualità "Farmacia dei Servizi" per l'anno 2019 in attuazione del Decreto n. 5 del 09.03.2022 - Ready-fin n. 10781</t>
+          <t>INTERVENTI PER LA TUTELA DEI MINORI RESIDENTI NEL DISTRETTO 3 PIANURA VERONESE E NEL DISTRETTO 4.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Ordine degli Avvocati di Verona per attivazione "Sportello di consulenze legali per la gestione dei pazienti con disturbo da gioco d'azzardo patologico"</t>
+          <t>UTENTI VARI VITA INDIPENDENTE</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>€ 3,000</t>
+          <t>€. 312.875,98</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n.981 del 09/12/2021 - approvazione Convenzione tra Azienda ULSS9 Scaligera e Ordine degli Avvocati di Verona</t>
+          <t>DELIBERA N. 910 del 05/11/2020</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
+          <t>DOTT.SSA LUISA ANDREETTA, DOTT. GIAN MARCO ERBISTI, DOTT. ELMER SOFFIATTI</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Sportello attivato per tramite di operatori SerD, una volta al mese presso la sede dell'Ordine a Verona.</t>
+          <t>PROGETTO DI SPERIMENTAZIONE VITA INDIPENDENTE - LIQUIDAZIONI ANNO 2021</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
+          <t>Utenti Vari SIL D 4 Febbraio 2021</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>€ 1,101,803.00</t>
+          <t>21,832.43</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/B/M/Mgs: LIQUIDAZIONE DEL MESE DI FEBBRAIO 2022 DEL CONTRIBUTO AI SOGGETTI BENEFICIARI (competenza anno 2021)</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>RIMBORSI SIL D GENNAIO 2022</t>
+          <t>RECEPIMENTO DGR N. 1606 DEL DECRETO DEL DIRETTORE DELLA U.O. NON AUTOSUFFICIENZA N. 45 DEL 29.11.2021.</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>17961</t>
+          <t>848058.07</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>DEL 596/2021 e 229/2022</t>
+          <t>DGR N. 1606_ 2021, DECRETO DEL DIRETTORE DELLA U.O. NON AUTOSUFFICIENZA N. 45 DEL 29.11.2021,DELIBERA 364 DEL 14_04_2022</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria Socio Sanitaria</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>RIMBORSI TIROCINI SIL D 4 GENNAIO 2022</t>
+          <t>RECEPIMENTO DGR N. 1606 DEL DECRETO DEL DIRETTORE DELLA U.O. NON AUTOSUFFICIENZA N. 45 DEL 29.11.2021.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>FARMACIE PUBBLICHE E PRIVATE</t>
+          <t>Comunità e Strutture Terapeutiche extra Regione Veneto</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>€ 7,327.32</t>
+          <t>€ 250.000 IVA compresa</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>DGR n. 279/2017 - DDR n. 49 del 09.12.2021 - Delibera Direttore Generale n. 137 del 10.02.2022</t>
+          <t>Deliberazione Direttore Generale n. 171 del 17.02.2022</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>UOC Dipendenze di Verona f.f. dott. Camillo Smacchia e UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Erogazione compenso alle Farmacie pubbliche e private nell'ambito della progettualità "Farmacia dei Servizi" per l'anno 2018 in attuazione del Decreto n. 49 del 09.12.2021 - Ready-fin n. 10482 - Cod. Progetto 035FARMSERV21</t>
+          <t>Accesso in Comunità Terapeutiche in riferimento a dettami Nazionali e Regionali - DPR 309/90 - L.R. n.22/2002.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>€ 113,250.44</t>
+          <t>€ 383,494.86</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICDp e ICDf: LIQUIDAZIONE DEL MESE DI GENNAIO 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI (AI SENSI D.G.R. N.1338/2013 E SUCCESSIVE)</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI MARZO 2022 DEL CONTRIBUTO AI SOGGETTI BENEFICIARI- COMPETENZA 2022; IMPEGNATIVE ICD B AD INTEGRAZIONE COMPETENZA ANNO 2021.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 periodo LUGLIO- DICEMBRE 2021</t>
+          <t>DDR N. 27/2021 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITA’ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETA’, EX DGR N. 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2021”. RECEPIMENTO FINANZIAMENTO.</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>€ 98,988.09</t>
+          <t>125,089.79</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Delibera n°120 del 31/03/2021</t>
+          <t>DDR 27/2021 EX DGR N. 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998.DELIBERA 1007 DEL 16/12/2021</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale con incarico a UOS Attività Amministrativa Socio Sanitaria e alle UU.OO.CC. Infanzia Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>DELIBERA N° 120 del 31/03/2021</t>
+          <t>DDR N. 27/2021 “RIPARTO ED ASSEGNAZIONE DEL FINANZIAMENTO PER LA PROSECUZIONE DELLE ATTIVITA’ DELLE EQUIPES SPECIALISTICHE PROVINCIALI/INTERPROVINCIALI IN MATERIA DI ABUSO SESSUALE E GRAVE MALTRATTAMENTO DEI BAMBINI/E DEI RAGAZZI/E MINORI D’ETA’, EX DGR N. 1041/2016 E 1624/2017, DI CUI ALLA L. N. 269/1998. ANNO 2021”. RECEPIMENTO FINANZIAMENTO.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE CITTADINANZATTIVA – TRIBUNALE DEL MALATO E DELL'ANZIANO APS - VIA XXIV MAGGIO 10 LEGNAGO - VR - CODICE FISCALE E PARTITA IVA 91004740238</t>
+          <t>utenti vari Home Care Premium gennaio-novembre 2021</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>EURO 2.500,00</t>
+          <t>215907,50 euro</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>D.LGS 3 LUGLIO 2017 N. 117</t>
+          <t>delibera 318 del 30/05/2019</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>DIRETTORE DIREZIONE AMMINISTRATIVA DI OSPEDALE DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>dott.ssa Luisa Andreetta</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>DELIBERA N. 811 DEL 28/10/2021</t>
+          <t>progetto Home Care Premium</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE N. 402 DEL 15.06.2021 - ATTIVAZIONE FORMAZIONE PER PROFESSIONISTI E VOLONTARI DEI CENTRI SOLLIEVO ATTIVI AI SENSI DELLA DGR 1782/2020</t>
+          <t>Utenti Vari SIL D 4 Gennaio 2021</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>9500</t>
+          <t>18,431.00</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>DGR 1782/2020 delibera 402/2021</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE N. 402 DEL 15.06.2021 - ATTIVAZIONE FORMAZIONE PER PROFESSIONISTI E VOLONTARI DEI CENTRI SOLLIEVO ATTIVI AI SENSI DELLA DGR 1782/2020</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020”. PROVVEDIMENTI.</t>
+          <t>Utenti Vari SIL D 4 Febbraio 2022</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>188855.39</t>
+          <t>20,843.75</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>DDR 50/2020 DELIBERA 778/2021</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020”. PROVVEDIMENTI.</t>
+          <t>RIMBORSO TIROCINI SIL D 4 FEBBRAIO 2022</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>FINANZIAMENTO REGIONALE "PROGRAMMA INTERVENTI PER SOSTENERE I CITTADINI CONSUMATORI NEL FRONTEGGIARE LE CONSEGUENZE SOCIO-ECONOMICHE DELL'EPIDEMIA DI COVID-19. ART. 148 DELLA LEGGE 23 DICEMBRE 2020, N. 388". DGR N. 1763/2020 E N. 989/2021. APPROVAZIONE RENDICONTAZIONE.</t>
-[...2 lines deleted...]
-      <c r="B370" t="inlineStr"/>
+          <t>FARMACIE PUBBLICHE E PRIVATE</t>
+        </is>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>€ 2,425.36</t>
+        </is>
+      </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>. ART. 148 DELLA LEGGE 23 DICEMBRE 2020 N. 388 DGR N. 1763/2020 E N. 989/2021 DELIBERA 734/2021</t>
+          <t>DGR n. 279/2017 - DDR n. 5 del 09.03.2022 - Delibera Direttore Generale n. 292 del 28.03.2022</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>FINANZIAMENTO REGIONALE "PROGRAMMA INTERVENTI PER SOSTENERE I CITTADINI CONSUMATORI NEL FRONTEGGIARE LE CONSEGUENZE SOCIO-ECONOMICHE DELL'EPIDEMIA DI COVID-19. ART. 148 DELLA LEGGE 23 DICEMBRE 2020, N. 388". DGR N. 1763/2020 E N. 989/2021. APPROVAZIONE RENDICONTAZIONE.</t>
+          <t>Erogazione compenso alle Farmacie pubbliche e private nell'ambito della progettualità "Farmacia dei Servizi" per l'anno 2019 in attuazione del Decreto n. 5 del 09.03.2022 - Ready-fin n. 10781</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DEL PROGETTO TERRITORIALE VENETO ADOZIONI P.T.V.A.2020-2021 DELL’AZIENDA 9 SCALIGERA DGR N. 1050/ 2020, DDR N.1072020 E DDGR N. 9/2021. PROVVEDIMENTI.</t>
-[...2 lines deleted...]
-      <c r="B371" t="inlineStr"/>
+          <t>Ordine degli Avvocati di Verona per attivazione "Sportello di consulenze legali per la gestione dei pazienti con disturbo da gioco d'azzardo patologico"</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>€ 3,000</t>
+        </is>
+      </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>DGR N. 1050/ 2020, DDR N.1072020 E DDGR N. 9/2021 DELIBERA 722/2021</t>
+          <t>Deliberazione del Direttore Generale n.981 del 09/12/2021 - approvazione Convenzione tra Azienda ULSS9 Scaligera e Ordine degli Avvocati di Verona</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Dipendenze di Bussolengo e Legnago f.f. dott.ssa Sabrina Migliozzi.</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DEL PROGETTO TERRITORIALE VENETO ADOZIONI (P.T.V.A.) 2020-2021 DELL’AZIENDA 9 SCALIGERA. DGR N. 1050/ 2020, DDR N.1072020 E DDGR N. 9/2021. PROVVEDIMENTI.</t>
+          <t>Sportello attivato per tramite di operatori SerD, una volta al mese presso la sede dell'Ordine a Verona.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. PROVVEDIMENTI</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>15000</t>
+          <t>€ 1,101,803.00</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>DGR N. 1782/2020 DELIBERA 718/2021</t>
+          <t>D.G.R. N.1338/2013 E SUCCESSIVE</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.S. ATTIVITA' AMM.VA SOCIO SANITARIA- dott. A.Ferronato</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. PROVVEDIMENTI</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/B/M/Mgs: LIQUIDAZIONE DEL MESE DI FEBBRAIO 2022 DEL CONTRIBUTO AI SOGGETTI BENEFICIARI (competenza anno 2021)</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2021</t>
+          <t>RIMBORSI SIL D GENNAIO 2022</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>81769.99</t>
+          <t>17961</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>delibera 955 del 02/12/2021</t>
+          <t>DEL 596/2021 e 229/2022</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>TESSARI ANDREA FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2021</t>
+          <t>RIMBORSI TIROCINI SIL D 4 GENNAIO 2022</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 5 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
+          <t>FARMACIE PUBBLICHE E PRIVATE</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>€ 1,185.06</t>
+          <t>€ 7,327.32</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>DGR n. 279/2017 - DDR n. 49 del 09.12.2021 - Delibera Direttore Generale n. 137 del 10.02.2022</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N. 2499 DEL 07/12/2021</t>
+          <t>Erogazione compenso alle Farmacie pubbliche e private nell'ambito della progettualità "Farmacia dei Servizi" per l'anno 2018 in attuazione del Decreto n. 49 del 09.12.2021 - Ready-fin n. 10482 - Cod. Progetto 035FARMSERV21</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020.</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>30000</t>
+          <t>€ 113,250.44</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>DGR N. 1782/2020 DDG n. 402/2021 delibera 897/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. PROVVEDIMENTI</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICDp e ICDf: LIQUIDAZIONE DEL MESE DI GENNAIO 2022 DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI (AI SENSI D.G.R. N.1338/2013 E SUCCESSIVE)</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 periodo LUGLIO- DICEMBRE 2021</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>€ 29,323.98</t>
+          <t>€ 98,988.09</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>LR 78/1980</t>
+          <t>Delibera n°120 del 31/03/2021</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Aggiornamento dell'Allegato A alla Determina n. 1515 del 14/09/2020 relativa al contributo dell'indennità di residenza alle Farmacie rurali per l'anno 2021</t>
+          <t>DELIBERA N° 120 del 31/03/2021</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>ASSOCIAZIONE CITTADINANZATTIVA – TRIBUNALE DEL MALATO E DELL'ANZIANO APS - VIA XXIV MAGGIO 10 LEGNAGO - VR - CODICE FISCALE E PARTITA IVA 91004740238</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>€ 359,830.67</t>
+          <t>EURO 2.500,00</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>D.LGS 3 LUGLIO 2017 N. 117</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>DIRETTORE DIREZIONE AMMINISTRATIVA DI OSPEDALE DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B-distretto 4: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI SETTEMBRE 2021 (AI SENSI D.G.R. N.1338 E SUCC)</t>
+          <t>DELIBERA N. 811 DEL 28/10/2021</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>ALLE FARMACIE RURALI</t>
+          <t>DELIBERAZIONE N. 402 DEL 15.06.2021 - ATTIVAZIONE FORMAZIONE PER PROFESSIONISTI E VOLONTARI DEI CENTRI SOLLIEVO ATTIVI AI SENSI DELLA DGR 1782/2020</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>€ 41,002.71</t>
+          <t>9500</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 21/2021</t>
+          <t>DGR 1782/2020 delibera 402/2021</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2021</t>
+          <t>DELIBERAZIONE N. 402 DEL 15.06.2021 - ATTIVAZIONE FORMAZIONE PER PROFESSIONISTI E VOLONTARI DEI CENTRI SOLLIEVO ATTIVI AI SENSI DELLA DGR 1782/2020</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2021</t>
+          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020”. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>46.003,50 Euro</t>
+          <t>188855.39</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DDR 50/2020 DELIBERA 778/2021</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DDR N. 50 DEL 12 MAGGIO 2020 “RIPARTO E ASSEGNAZIONE ALLA AZIENDE ULSS DEL FINANZIAMENTO PER LA PROSECUZIONE DEL PROGETTO REGIONALE SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI”, AI SENSI DELL’ART. 47 DELLA L.R. N. 45/2017. ANNO 2020”. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>DGR N. 1664 DEL 1 DICEMBRE 2020 – APPROVAZIONE “REGOLAMENTO PROGETTI VITA INDIPENDENTE”.</t>
-[...6 lines deleted...]
-      </c>
+          <t>FINANZIAMENTO REGIONALE "PROGRAMMA INTERVENTI PER SOSTENERE I CITTADINI CONSUMATORI NEL FRONTEGGIARE LE CONSEGUENZE SOCIO-ECONOMICHE DELL'EPIDEMIA DI COVID-19. ART. 148 DELLA LEGGE 23 DICEMBRE 2020, N. 388". DGR N. 1763/2020 E N. 989/2021. APPROVAZIONE RENDICONTAZIONE.</t>
+        </is>
+      </c>
+      <c r="B380" t="inlineStr"/>
       <c r="C380" t="inlineStr">
         <is>
-          <t>dgr 1664/2020 delibera 848 del 04/11/2021</t>
+          <t>. ART. 148 DELLA LEGGE 23 DICEMBRE 2020 N. 388 DGR N. 1763/2020 E N. 989/2021 DELIBERA 734/2021</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Direttori UU.OO.CC. Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>DGR N. 1664 DEL 1 DICEMBRE 2020 – APPROVAZIONE “REGOLAMENTO PROGETTI VITA INDIPENDENTE”.</t>
+          <t>FINANZIAMENTO REGIONALE "PROGRAMMA INTERVENTI PER SOSTENERE I CITTADINI CONSUMATORI NEL FRONTEGGIARE LE CONSEGUENZE SOCIO-ECONOMICHE DELL'EPIDEMIA DI COVID-19. ART. 148 DELLA LEGGE 23 DICEMBRE 2020, N. 388". DGR N. 1763/2020 E N. 989/2021. APPROVAZIONE RENDICONTAZIONE.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2021</t>
-[...6 lines deleted...]
-      </c>
+          <t>PRESA D’ATTO DEL PROGETTO TERRITORIALE VENETO ADOZIONI P.T.V.A.2020-2021 DELL’AZIENDA 9 SCALIGERA DGR N. 1050/ 2020, DDR N.1072020 E DDGR N. 9/2021. PROVVEDIMENTI.</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr"/>
       <c r="C381" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DGR N. 1050/ 2020, DDR N.1072020 E DDGR N. 9/2021 DELIBERA 722/2021</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>PRESA D’ATTO DEL PROGETTO TERRITORIALE VENETO ADOZIONI (P.T.V.A.) 2020-2021 DELL’AZIENDA 9 SCALIGERA. DGR N. 1050/ 2020, DDR N.1072020 E DDGR N. 9/2021. PROVVEDIMENTI.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>FINANZIAMENTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI: L.R. N. 45 DEL 29 DICEMBRE 2017, ART. 47”. DGR 1981/2018 E DDR 97/2019. APPROVAZIONE RENDICONTAZIONE</t>
-[...2 lines deleted...]
-      <c r="B382" t="inlineStr"/>
+          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. PROVVEDIMENTI</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>LR. 45 DEL 29 DICEMBRE 2017. DGR 1981/2018 E DDR 97/2019 DELIBERA 733/2021</t>
+          <t>DGR N. 1782/2020 DELIBERA 718/2021</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>FINANZIAMENTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI: L.R. N. 45 DEL 29 DICEMBRE 2017, ART. 47”. DGR 1981/2018 E DDR 97/2019. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>DGR N. 1255/2020 E DDR N. 118/2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”. PROVVEDIMENTI</t>
-[...2 lines deleted...]
-      <c r="B383" t="inlineStr"/>
+          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2021</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>81769.99</t>
+        </is>
+      </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>DGR N. 1255/2020 E DDR N. 118/2020 DELIBERA 726/2021</t>
+          <t>delibera 955 del 02/12/2021</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>DGR N. 1255/2020 E DDR N. 118/2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”. PROVVEDIMENTI</t>
+          <t>CONSULTORI FAMILIARI PRIVATI – CONTRIBUTI ANNO 2021</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2020/21.</t>
-[...2 lines deleted...]
-      <c r="B384" t="inlineStr"/>
+          <t>RIMBORSO A N. 5 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
+        </is>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>€ 1,185.06</t>
+        </is>
+      </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>DGRV 19/2018 DGRV 1033/2018 delibera 671/2021</t>
-[...2 lines deleted...]
-      <c r="D384" t="inlineStr"/>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2020/21.</t>
+          <t>DETERMINA DIRIGENZIALE N. 2499 DEL 07/12/2021</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 6 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
+          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020.</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>€ 2,745.78</t>
+          <t>30000</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>DGR N. 1782/2020 DDG n. 402/2021 delibera 897/2021</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N. 1733 DEL 08/09/2021</t>
+          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Marzo 2021</t>
+          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>21,326.90</t>
+          <t>€ 29,323.98</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>LR 78/1980</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>Aggiornamento dell'Allegato A alla Determina n. 1515 del 14/09/2020 relativa al contributo dell'indennità di residenza alle Farmacie rurali per l'anno 2021</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Aprile 2021</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>24,096.00</t>
+          <t>€ 359,830.67</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B-distretto 4: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI SETTEMBRE 2021 (AI SENSI D.G.R. N.1338 E SUCC)</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Maggio 2021</t>
+          <t>ALLE FARMACIE RURALI</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>24,559.50</t>
+          <t>€ 41,002.71</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DGR n. 375/2017 - DDR n. 21/2021</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>Il Direttore ff UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>Interventi regionali aggiuntivi a favore delle farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2021</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Giugno 2021</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2021</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>24,421.50</t>
+          <t>46.003,50 Euro</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Novembre 2021</t>
+          <t>DGR N. 1664 DEL 1 DICEMBRE 2020 – APPROVAZIONE “REGOLAMENTO PROGETTI VITA INDIPENDENTE”.</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>22,996.30</t>
+          <t>86000</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>dgr 1664/2020 delibera 848 del 04/11/2021</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>Direttori UU.OO.CC. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DGR N. 1664 DEL 1 DICEMBRE 2020 – APPROVAZIONE “REGOLAMENTO PROGETTI VITA INDIPENDENTE”.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2021</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>€ 1,332,381.38</t>
+          <t>46.145,50 Euro</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD a/sla/p/f/b(Dist.3 e Dist.4)/m (Dist.3 e Dist.4): LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI AGOSTO 2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
-[...6 lines deleted...]
-      </c>
+          <t>FINANZIAMENTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI: L.R. N. 45 DEL 29 DICEMBRE 2017, ART. 47”. DGR 1981/2018 E DDR 97/2019. APPROVAZIONE RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="B392" t="inlineStr"/>
       <c r="C392" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>LR. 45 DEL 29 DICEMBRE 2017. DGR 1981/2018 E DDR 97/2019 DELIBERA 733/2021</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI LUGLIO 2021</t>
+          <t>FINANZIAMENTO REGIONALE “SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI: L.R. N. 45 DEL 29 DICEMBRE 2017, ART. 47”. DGR 1981/2018 E DDR 97/2019. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. RIAPERTURA TERMINI BANDO PER AMBITI DISTRETTI 1-2-3 PER LA REALIZZAZIONE DI ATTIVITÀ A FAVORE DI PERSONE CON DISORDINI DEL MOVIMENTO (MALATTIA DI PARKINSON).</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGR N. 1255/2020 E DDR N. 118/2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”. PROVVEDIMENTI</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr"/>
       <c r="C393" t="inlineStr">
         <is>
-          <t>dgr 1782/2020 delibera 766/2021</t>
+          <t>DGR N. 1255/2020 E DDR N. 118/2020 DELIBERA 726/2021</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. RIAPERTURA TERMINI BANDO PER AMBITI DISTRETTI 1-2-3 PER LA REALIZZAZIONE DI ATTIVITÀ A FAVORE DI PERSONE CON DISORDINI DEL MOVIMENTO (MALATTIA DI PARKINSON).</t>
+          <t>DGR N. 1255/2020 E DDR N. 118/2020 “PIANO OPERATIVO DELLE ATTIVITÀ DELLA REGIONE VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI DELLE 9 AZIENDE ULSS DEL VENETO”. PROVVEDIMENTI</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
-[...6 lines deleted...]
-      </c>
+          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2020/21.</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr"/>
       <c r="C394" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
-[...6 lines deleted...]
-      </c>
+          <t>DGRV 19/2018 DGRV 1033/2018 delibera 671/2021</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI GIUGNO 2021.</t>
+          <t>SERVIZI SOCIALI. FUNZIONI NON FONDAMENTALI DELLE PROVINCE E DELLA CITTA' METROPOLITANA DI VENEZIA RIALLOCATE IN CAPO ALLA REGIONE E DELEGATE ALLE AZIENDE ULSS. DGRV N. 819/2018 E DGRV N. 1033/2018. APPROVAZIONE RENDICONTAZIONE ANNO SCOLASTICO 2020/21.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Luglio 2021</t>
+          <t>RIMBORSO A N. 6 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>19,881.00</t>
+          <t>€ 2,745.78</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
+          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
+          <t>DETERMINA DIRIGENZIALE N. 1733 DEL 08/09/2021</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Agosto 2021</t>
+          <t>Utenti Vari SIL D 4 Marzo 2021</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>16,408.64</t>
+          <t>21,326.90</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Ottobre 2021</t>
+          <t>Utenti Vari SIL D 4 Aprile 2021</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>22,439.00</t>
+          <t>24,096.00</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Utenti Vari SIL D 4 Settembre 2021</t>
+          <t>Utenti Vari SIL D 4 Maggio 2021</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>22,005.50</t>
+          <t>24,559.50</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>l’Associazione Volontari Ospedalieri AVO Sezione di San Bonifacio, Codice Fiscale n. 92022440231, con sede in San Bonifacio, Via Circonvallazione</t>
+          <t>Utenti Vari SIL D 4 Giugno 2021</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Euro 2.860,00</t>
+          <t>24,421.50</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>l’art. 14, comma 7, del D.Lgs. 30 dicembre 1992, n. 502 e s.m.i. - L.R. 30 agosto 1993, n. 40 -D.Lgs 3 luglio 2017, n. 117</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>DELIBERA N. 843 DEL 04/11/2021</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>ORGANIZZAZIONE DI VOLONTARIATO AOI MUTILATI DELLA VOCE - TESTA COLLO ODV - SEDE VIA F.LLI ROSSELLI 1 37138 VERONA - C.F. 80025880230</t>
+          <t>Utenti Vari SIL D 4 Novembre 2021</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Euro 39.664,32</t>
+          <t>22,996.30</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>D.LGS 3/07/2021 N. 117 - D.LGS 502/1992 - L.R. 56/1994</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>DELIBERA N. 984 DEL 09/12/2021</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2021</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>42.928,00 Euro</t>
+          <t>€ 1,332,381.38</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD a/sla/p/f/b(Dist.3 e Dist.4)/m (Dist.3 e Dist.4): LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI AGOSTO 2021</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>€ 601,696.35</t>
+          <t>€ 348,000.82</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/M/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI MAGGIO 2021.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI LUGLIO 2021</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. RIAPERTURA TERMINI BANDO PER AMBITI DISTRETTI 1-2-3 PER LA REALIZZAZIONE DI ATTIVITÀ A FAVORE DI PERSONE CON DISORDINI DEL MOVIMENTO (MALATTIA DI PARKINSON).</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>€ 337,463.19</t>
+          <t>30000</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>dgr 1782/2020 delibera 766/2021</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI APRILE 2021.</t>
+          <t>PROGETTO “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1782/2020. RIAPERTURA TERMINI BANDO PER AMBITI DISTRETTI 1-2-3 PER LA REALIZZAZIONE DI ATTIVITÀ A FAVORE DI PERSONE CON DISORDINI DEL MOVIMENTO (MALATTIA DI PARKINSON).</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2021</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>46.717,50 Euro</t>
+          <t>€ 359,706.86</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI GIUGNO 2021.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Vari SIL D 4 Luglio 2021</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>€ 541,667.73</t>
+          <t>19,881.00</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI DICEMBRE 2021 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2021</t>
+          <t>Utenti Vari SIL D 4 Agosto 2021</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>48.344,50 Euro</t>
+          <t>16,408.64</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2021</t>
+          <t>Utenti Vari SIL D 4 Ottobre 2021</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>47.056,50 Euro</t>
+          <t>22,439.00</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Vari SIL D 4 Settembre 2021</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>€ 649,264.86</t>
+          <t>22,005.50</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>ERBISTI GIANMARCO FERRONATO ALESSANDRO</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/MGS: LIQUIDAZIONE DEL MESE DI NOVEMBRE 2021 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO AI SENSI DELLA D.G.R. N.1338/2013,E SUCC.MOD, e D.G.R. n.571/2017.</t>
+          <t>DELIBERAZIONE ULSS 805/2020 E DEL 120/2021</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>l’Associazione Volontari Ospedalieri AVO Sezione di San Bonifacio, Codice Fiscale n. 92022440231, con sede in San Bonifacio, Via Circonvallazione</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>€ 365,200.86</t>
+          <t>Euro 2.860,00</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>l’art. 14, comma 7, del D.Lgs. 30 dicembre 1992, n. 502 e s.m.i. - L.R. 30 agosto 1993, n. 40 -D.Lgs 3 luglio 2017, n. 117</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B(distretto 4): LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI - MESE DI OTTOBRE 2021 (AI SENSI D.G.R. N.1338 E SUCC.)</t>
+          <t>DELIBERA N. 843 DEL 04/11/2021</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI O I CFP ANNO SCOLASTICO 2021_2022.</t>
+          <t>ORGANIZZAZIONE DI VOLONTARIATO AOI MUTILATI DELLA VOCE - TESTA COLLO ODV - SEDE VIA F.LLI ROSSELLI 1 37138 VERONA - C.F. 80025880230</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>367222</t>
+          <t>Euro 39.664,32</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>DGRV 819/2018 , 1033/2018 e 1094/2021 delibera 883 del 17/11/2021</t>
+          <t>D.LGS 3/07/2021 N. 117 - D.LGS 502/1992 - L.R. 56/1994</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI O I CFP ANNO SCOLASTICO 2021/2022. DETERMINAZIONI</t>
+          <t>DELIBERA N. 984 DEL 09/12/2021</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 periodo gennaio.giugno 2021</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2021</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>€ 98,988.09</t>
+          <t>42.928,00 Euro</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Delibera n°120 del 31/03/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>Delibera n°120 del 31/03/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>ATTIVITA’ DI SEMICONVITTO DI CUI ALLE DGRV N. 1033/2018 E 1094/2021 PER LA DELEGA DELL’ESERCIZIO DELLE FUNZIONI IN MATERIA DI POLITICHE SOCIALI IN ATTUAZIONE DELLA DGRV N. 819/2018. INSERIMENTO DI ALLIEVI DISABILI SENSORIALI PRESSO ISTITUTI SPECIALIZZATI NELL’ANNO SCOLASTICO 2021-2022.</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>227438.24</t>
+          <t>€ 601,696.35</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>dgrv 1033/2018 - 819/2018 - 1094/2021 deliberazione 956 del 02/12/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>ATTIVITA’ DI SEMICONVITTO DI CUI ALLE DGRV N. 1033/2018 E 1094/2021 PER LA DELEGA DELL’ESERCIZIO DELLE FUNZIONI IN MATERIA DI POLITICHE SOCIALI IN ATTUAZIONE DELLA DGRV N. 819/2018. INSERIMENTO DI ALLIEVI DISABILI SENSORIALI PRESSO ISTITUTI SPECIALIZZATI NELL’ANNO SCOLASTICO 2021-2022.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/M/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI MAGGIO 2021.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>DGR N. 1375/2020 “SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGR N. 739/2015 NEL QUADRO DEGLI INDIRIZZI PROGRAMMATORI DI CUI ALLA DGR N. 2141/2017, DGR N. 154/2018 E DGR 1254/2020 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE E ALL’OCCUPABILITA’ DELLE PERSONE CON DISABILITA’”. APPROVAZIONE ACCORDI CONTRATTUALI CON SOGGETTI CAPOFILA DELLE RETI.</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>362000</t>
+          <t>€ 337,463.19</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>DGR 1375/2020 DGR 739/2015 DGR 154/2018 DGR 1254/2020 DELIBERA 847 DEL 04/11/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>DGR N. 1375/2020 “SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGR N. 739/2015 NEL QUADRO DEGLI INDIRIZZI PROGRAMMATORI DI CUI ALLA DGR N. 2141/2017, DGR N. 154/2018 E DGR 1254/2020 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE E ALL’OCCUPABILITA’ DELLE PERSONE CON DISABILITA’”. APPROVAZIONE ACCORDI CONTRATTUALI CON SOGGETTI CAPOFILA DELLE RETI.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI APRILE 2021.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2021/2022. DELIBERA A CONTRARRE E AFFIDAMENTO.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2021</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>23680.8</t>
+          <t>46.717,50 Euro</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>delibera 842 del 04/11/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2021/2022. DELIBERA A CONTRARRE E AFFIDAMENTO.</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2021</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>34.797,00 Euro</t>
+          <t>€ 541,667.73</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL MESE DI DICEMBRE 2021 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>DGR N. 429_2021 E DDR N. 28_2021 EMERGENZA COVID 19. ULTERIORI MISURE STRAORDINARIE DI SOSTEGNO AI CENTRI SERVIZIO ACCREDITATI</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2021</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>1,204,673.02</t>
+          <t>48.344,50 Euro</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>DGR 429_2021 DDR 28_2021 DELIBERA 529_2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>DGR N. 429/2021 E DDR N. 28/2021 “EMERGENZA COVID-19. ULTERIORI MISURE STRAORDINARIE DI SOSTEGNO AI CENTRI SERVIZIO ACCREDITATI IN RELAZIONE AGLI EFFETTI NEGATIVI DOVUTI ALLE RESTRIZIONI ED ALLE MAGGIORI SPESE SOSTENUTE PER L’ASSISTENZA CONNESSE ALL’EMERGENZA SANITARIA. DETERMINAZIONE CONTRIBUTO STRAORDINARIO”.</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2021</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>€ 330,743.14</t>
+          <t>47.056,50 Euro</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F - LIQUIDAZIONE DEL MESE DI OTTOBRE 2020 AI SOGGETTI BENEFICIARI DI ICD A/SLA/P/F AI SENSI DELLA D.G.R.V. N.1338/2013 E SUCCESSIVE.</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2020</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>24.150,50 Euro</t>
+          <t>€ 649,264.86</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>D.G.R. n.1338/2013 e succ.- D.G.R. n.571/2017</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M/MGS: LIQUIDAZIONE DEL MESE DI NOVEMBRE 2021 AI SOGGETTI BENEFICIARI DEL CONTRIBUTO AI SENSI DELLA D.G.R. N.1338/2013,E SUCC.MOD, e D.G.R. n.571/2017.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo - Maggio 2020 BONUS COVID19</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>40.000 Euro</t>
+          <t>€ 365,200.86</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>DELIBERA N. 738 del 18/09/2020</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>DELIBERA N. 738 del 18/09/2020</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B(distretto 4): LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI - MESE DI OTTOBRE 2021 (AI SENSI D.G.R. N.1338 E SUCC.)</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
+          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI O I CFP ANNO SCOLASTICO 2021_2022.</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>€ 54,310.96</t>
+          <t>367222</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>LR 78/1980</t>
+          <t>DGRV 819/2018 , 1033/2018 e 1094/2021 delibera 883 del 17/11/2021</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>Indennità di residenza ai Farmacisti rurali dell'Azienda Ulss 9 Scaligera Biennio 2020-2021</t>
+          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI O I CFP ANNO SCOLASTICO 2021/2022. DETERMINAZIONI</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Utenti Servizio Integrazione lavorativa Distretto 3 anno 2020</t>
+          <t>Utenti Vari Servizio Integrazione lavorativa Distretto 3 periodo gennaio.giugno 2021</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>€ 186,483.20</t>
+          <t>€ 98,988.09</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Delibera n° 474/20 Delibera n° 475 /20 , Delibera 627/20</t>
+          <t>Delibera n°120 del 31/03/2021</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>Dott.ssa Luisa Andreetta</t>
-[...2 lines deleted...]
-      <c r="E421" t="inlineStr"/>
+          <t>Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>Delibera n°120 del 31/03/2021</t>
+        </is>
+      </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 3 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO SOGGIORNO IN PAESI UE</t>
+          <t>ATTIVITA’ DI SEMICONVITTO DI CUI ALLE DGRV N. 1033/2018 E 1094/2021 PER LA DELEGA DELL’ESERCIZIO DELLE FUNZIONI IN MATERIA DI POLITICHE SOCIALI IN ATTUAZIONE DELLA DGRV N. 819/2018. INSERIMENTO DI ALLIEVI DISABILI SENSORIALI PRESSO ISTITUTI SPECIALIZZATI NELL’ANNO SCOLASTICO 2021-2022.</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>€ 2,180.35</t>
+          <t>227438.24</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>dgrv 1033/2018 - 819/2018 - 1094/2021 deliberazione 956 del 02/12/2021</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N. 1053 DEL 01/07/2020</t>
+          <t>ATTIVITA’ DI SEMICONVITTO DI CUI ALLE DGRV N. 1033/2018 E 1094/2021 PER LA DELEGA DELL’ESERCIZIO DELLE FUNZIONI IN MATERIA DI POLITICHE SOCIALI IN ATTUAZIONE DELLA DGRV N. 819/2018. INSERIMENTO DI ALLIEVI DISABILI SENSORIALI PRESSO ISTITUTI SPECIALIZZATI NELL’ANNO SCOLASTICO 2021-2022.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2020</t>
+          <t>DGR N. 1375/2020 “SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGR N. 739/2015 NEL QUADRO DEGLI INDIRIZZI PROGRAMMATORI DI CUI ALLA DGR N. 2141/2017, DGR N. 154/2018 E DGR 1254/2020 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE E ALL’OCCUPABILITA’ DELLE PERSONE CON DISABILITA’”. APPROVAZIONE ACCORDI CONTRATTUALI CON SOGGETTI CAPOFILA DELLE RETI.</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>42.387,50 Euro</t>
+          <t>362000</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DGR 1375/2020 DGR 739/2015 DGR 154/2018 DGR 1254/2020 DELIBERA 847 DEL 04/11/2021</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti Dott. Elmer Soffiati</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DGR N. 1375/2020 “SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGR N. 739/2015 NEL QUADRO DEGLI INDIRIZZI PROGRAMMATORI DI CUI ALLA DGR N. 2141/2017, DGR N. 154/2018 E DGR 1254/2020 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE E ALL’OCCUPABILITA’ DELLE PERSONE CON DISABILITA’”. APPROVAZIONE ACCORDI CONTRATTUALI CON SOGGETTI CAPOFILA DELLE RETI.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2021/2022. DELIBERA A CONTRARRE E AFFIDAMENTO.</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>€ 611,388.86</t>
+          <t>23680.8</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>delibera 842 del 04/11/2021</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Gianmarco Erbisti</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI MAGGIO 2020 AI SOGGETTI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE ICDa, ICDsla, ICDp, ICDf e ICDm(D4) AI SENSI DELLA D.G.R.N.1338/2013.</t>
+          <t>SERVIZIO DI TRASCRIZIONE E ADATTAMENTO TESTI PER ALUNNI/STUDENTI CIECHI E IPOVEDENTI PER L’ANNO SCOLASTICO 2021/2022. DELIBERA A CONTRARRE E AFFIDAMENTO.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>AOI MUTILATI DELAL VOCE - TESTA/ COLLO ODV</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2021</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>19832.16</t>
+          <t>34.797,00 Euro</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>D.LGS N. 502/1992 E S.M.I. - L.R. 56/1994 - D.LGS. 117/2017</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>dott.ssa Flavia Dal Bosco</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>DELIBERA N. 794 DEL 05/12/2019</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE di B.F.</t>
+          <t>DGR N. 429_2021 E DDR N. 28_2021 EMERGENZA COVID 19. ULTERIORI MISURE STRAORDINARIE DI SOSTEGNO AI CENTRI SERVIZIO ACCREDITATI</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>€ 1,086.83</t>
+          <t>1,204,673.02</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>DGRV n. 631 del 07.03.2006; utente in data 16/01/2020 ha presentato domanda.</t>
+          <t>DGR 429_2021 DDR 28_2021 DELIBERA 529_2021</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
-[...2 lines deleted...]
-      <c r="E426" t="inlineStr"/>
+          <t>UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>DGR N. 429/2021 E DDR N. 28/2021 “EMERGENZA COVID-19. ULTERIORI MISURE STRAORDINARIE DI SOSTEGNO AI CENTRI SERVIZIO ACCREDITATI IN RELAZIONE AGLI EFFETTI NEGATIVI DOVUTI ALLE RESTRIZIONI ED ALLE MAGGIORI SPESE SOSTENUTE PER L’ASSISTENZA CONNESSE ALL’EMERGENZA SANITARIA. DETERMINAZIONE CONTRIBUTO STRAORDINARIO”.</t>
+        </is>
+      </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>DGR N. 1564/2020 E DDR N. 40/2020 “DISPOSIZIONI PER L’INCLUSIONE SOCIALE, LA RIMOZIONE DELLE BARRIERE ALLA COMUNICAZIONE E IL RICONOSCIMENTO E LA PROMOZIONE DELLA LINGUA DEI SEGNI ITALIANA E DELLA LINGUA DEI SEGNI ITALIANA TATTILE. L.R. N. 11 DEL 23 FEBBRAIO 2018”</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>euro 17.000,00</t>
+          <t>€ 330,743.14</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>DGR N. 1564/2020 E DDR N. 40/2020 L.R. 11/2018 delibera 157 del 26/02/2021</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>DGR N. 1564/2020 E DDR N. 40/2020 “DISPOSIZIONI PER L’INCLUSIONE SOCIALE, LA RIMOZIONE DELLE BARRIERE ALLA COMUNICAZIONE E IL RICONOSCIMENTO E LA PROMOZIONE DELLA LINGUA DEI SEGNI ITALIANA E DELLA LINGUA DEI SEGNI ITALIANA TATTILE. L.R. N. 11 DEL 23 FEBBRAIO 2018”</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F - LIQUIDAZIONE DEL MESE DI OTTOBRE 2020 AI SOGGETTI BENEFICIARI DI ICD A/SLA/P/F AI SENSI DELLA D.G.R.V. N.1338/2013 E SUCCESSIVE.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Associazione Italiana Tutela Salute Mentale A.I.T.Sa.M.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2020</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>18,000</t>
+          <t>24.150,50 Euro</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>DDG 238 DEL 29/04/2021</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>DSM</t>
-[...2 lines deleted...]
-      <c r="E428" t="inlineStr"/>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+        </is>
+      </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2020</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo - Maggio 2020 BONUS COVID19</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>38.791,00 euro</t>
+          <t>40.000 Euro</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DELIBERA N. 738 del 18/09/2020</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
           <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DELIBERA N. 738 del 18/09/2020</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2020</t>
+          <t>Ai Farmacisti/Direttori delle Farmacie Rurali dell'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>35.208,50 euro</t>
+          <t>€ 54,310.96</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>LR 78/1980</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/202</t>
+          <t>Indennità di residenza ai Farmacisti rurali dell'Azienda Ulss 9 Scaligera Biennio 2020-2021</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Servizio Integrazione lavorativa Distretto 3 anno 2020</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>€ 451,613.86</t>
+          <t>€ 186,483.20</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>Delibera n° 474/20 Delibera n° 475 /20 , Delibera 627/20</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott.ssa Luisa Andreetta</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2020</t>
+          <t>RIMBORSO A N. 3 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO SOGGIORNO IN PAESI UE</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>40.680,00 Euro</t>
+          <t>€ 2,180.35</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti Dott. Elmer Soffiati</t>
+          <t>DIRETTORE GABRIELE GATTI UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DETERMINA DIRIGENZIALE N. 1053 DEL 01/07/2020</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI O I C.F.P. ANNO SCOLASTICO 2020/2021.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2020</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>318,913.20</t>
+          <t>42.387,50 Euro</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>DDG 1063 DEL 17/12/2020</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Direttori delle UOC Disabilità e Non Autosufficienza competenti ed il Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>Dott. Gianmarco Erbisti Dott. Elmer Soffiati</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>DDG 1063 DEL 17/12/2020</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DI C.A.</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>€ 1,033.58</t>
+          <t>€ 611,388.86</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>DGRV n. 631 del 07.03.2006; utente in data 14/01/2020 ha presentato domanda.</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
-[...2 lines deleted...]
-      <c r="E434" t="inlineStr"/>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Gianmarco Erbisti</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>LIQUIDAZIONE DEL MESE DI MAGGIO 2020 AI SOGGETTI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE ICDa, ICDsla, ICDp, ICDf e ICDm(D4) AI SENSI DELLA D.G.R.N.1338/2013.</t>
+        </is>
+      </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: SALDO CONTRIBUTO A FAVORE DI M.A.</t>
+          <t>AOI MUTILATI DELAL VOCE - TESTA/ COLLO ODV</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>€ 1.184.52</t>
+          <t>19832.16</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
-[...3 lines deleted...]
-      <c r="E435" t="inlineStr"/>
+          <t>D.LGS N. 502/1992 E S.M.I. - L.R. 56/1994 - D.LGS. 117/2017</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>dott.ssa Flavia Dal Bosco</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 794 DEL 05/12/2019</t>
+        </is>
+      </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>DGR N. 1780/2020: “CONTRIBUTI AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2020”.</t>
+          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE di B.F.</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>53,095.69</t>
+          <t>€ 1,086.83</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>DGR N. 1780/2020 DELIBERA 105 DEL 11/02/2021</t>
+          <t>DGRV n. 631 del 07.03.2006; utente in data 16/01/2020 ha presentato domanda.</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>contributo emergenza Covid-19 DGR 1741/2020 DDR 160/2020 Centri Servizi Anziani</t>
+          <t>DGR N. 1564/2020 E DDR N. 40/2020 “DISPOSIZIONI PER L’INCLUSIONE SOCIALE, LA RIMOZIONE DELLE BARRIERE ALLA COMUNICAZIONE E IL RICONOSCIMENTO E LA PROMOZIONE DELLA LINGUA DEI SEGNI ITALIANA E DELLA LINGUA DEI SEGNI ITALIANA TATTILE. L.R. N. 11 DEL 23 FEBBRAIO 2018”</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>754,000</t>
+          <t>euro 17.000,00</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>DGR 1741/2020 DDR 160/2020 DELIBERA 62 DEL 28/01/2021</t>
+          <t>DGR N. 1564/2020 E DDR N. 40/2020 L.R. 11/2018 delibera 157 del 26/02/2021</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>DGR N. 1741/2020 E DDR N. 160/2020 “EMERGENZA COVID -19. CONTRIBUTO, A TITOLO DI RISTORO COMPENSATIVO DEGLI EFFETTI NEGATIVI DOVUTI ALLE RESTRIZIONI CONNESSE ALL’EMERGENZA SANITARIA, AI CENTRI DI SERVIZI ACCREDITATI PER L’ASSISTENZA AD ANZIANI NON AUTOSUFFICIENTI”.</t>
+          <t>DGR N. 1564/2020 E DDR N. 40/2020 “DISPOSIZIONI PER L’INCLUSIONE SOCIALE, LA RIMOZIONE DELLE BARRIERE ALLA COMUNICAZIONE E IL RICONOSCIMENTO E LA PROMOZIONE DELLA LINGUA DEI SEGNI ITALIANA E DELLA LINGUA DEI SEGNI ITALIANA TATTILE. L.R. N. 11 DEL 23 FEBBRAIO 2018”</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Associazione Italiana Tutela Salute Mentale A.I.T.Sa.M.</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>€ 457,357.71</t>
+          <t>18,000</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DDG 238 DEL 29/04/2021</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
-[...6 lines deleted...]
-      </c>
+          <t>DSM</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2020</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>€ 1,294,380.66</t>
+          <t>38.791,00 euro</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B(DISTRETTO 4)/M (DISTRETTO4: LIQUIDAZIONE DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DEL MESE DI FEBBRAIO 2021 (AI SENSI D.G.R.V. N.1338 E SUCC.)</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2020</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>€ 217,878.27</t>
+          <t>35.208,50 euro</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>UOC Disabilità e Non Autosufficienza D1-2 Dott. Elmer Soffiati - UOS. Attività Amm.va Socio Sanitaria Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DEL MESE DI GENNAIO 2021 (AI SENSI DELLA D.G.R.V. N.1338 E SUCC.)</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/202</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
           <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>€ 463,230.85</t>
+          <t>€ 451,613.86</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI DICEMBRE 2020 (AI SENSI DELLA D.G.R.V. N.1338/2013) E SUCC.</t>
+          <t>LIQUIDAZIONE DEL MESE DI SETTEMBRE 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F (E ICD B/M D.3) AI SENSI DELLA D.G.R.V. N.1338/2013 E SUCCESSIVE.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2020</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2020</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>30.376,00 euro</t>
+          <t>40.680,00 Euro</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>Dott. Gianmarco Erbisti Dott. Elmer Soffiati</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>CONTRIBUTO ANNO 2019 AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O FAY O ABA O PERFETTI. DRGV N. 1754/2019.PROVVEDIMENTI.</t>
+          <t>FUNZIONI IN MATERIA DI POLITICHE SOCIALI DELEGATE DALLA REGIONE VENETO. SERVIZIO DI TRASPORTO SCOLASTICO A FAVORE DI SOGGETTI DISABILI FREQUENTANTI GLI ISTITUTI SUPERIORI O I C.F.P. ANNO SCOLASTICO 2020/2021.</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>43,230</t>
+          <t>318,913.20</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>L.R. 6/1999</t>
+          <t>DDG 1063 DEL 17/12/2020</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>DIRETTORE U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Direttori delle UOC Disabilità e Non Autosufficienza competenti ed il Responsabile UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>DELIBERA N. 184 DEL 12/03/2020</t>
+          <t>DDG 1063 DEL 17/12/2020</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Utenti Servizio Integrazione lavorativa Distretto 3 Sett- Dic 2019</t>
+          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DI C.A.</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>€ 90,439.36</t>
+          <t>€ 1,033.58</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Delibera n° 471 del 01/08/2019</t>
+          <t>DGRV n. 631 del 07.03.2006; utente in data 14/01/2020 ha presentato domanda.</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2017 distretti 1 e 2 gennaio febbraio e marzo 2020 periodo</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: SALDO CONTRIBUTO A FAVORE DI M.A.</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>24,544.00</t>
+          <t>€ 1.184.52</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
-[...11 lines deleted...]
-      </c>
+          <t>D.M. 03/11/1989, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr"/>
+      <c r="E445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>ALLE FARMACIE RURALI</t>
+          <t>DGR N. 1780/2020: “CONTRIBUTI AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2020”.</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>€ 41,619.96</t>
+          <t>53,095.69</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 39/2020</t>
+          <t>DGR N. 1780/2020 DELIBERA 105 DEL 11/02/2021</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>Interventi regionali aggiuntivi a favore delle Farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2020</t>
+          <t>DGR N. 1780/2020: “CONTRIBUTI AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFICI CHE APPLICANO IL METODO DOMAN, VOIJTA, FAY, ABA, PERFETTI O FELDENKRAIS. L.R. N. 6/99 – ANNO 2020”.</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA C.G.</t>
+          <t>contributo emergenza Covid-19 DGR 1741/2020 DDR 160/2020 Centri Servizi Anziani</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>€ 4,058.14</t>
+          <t>754,000</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>D.M. 03.11.1989</t>
+          <t>DGR 1741/2020 DDR 160/2020 DELIBERA 62 DEL 28/01/2021</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2319 DEL 23.12.2019</t>
+          <t>DGR N. 1741/2020 E DDR N. 160/2020 “EMERGENZA COVID -19. CONTRIBUTO, A TITOLO DI RISTORO COMPENSATIVO DEGLI EFFETTI NEGATIVI DOVUTI ALLE RESTRIZIONI CONNESSE ALL’EMERGENZA SANITARIA, AI CENTRI DI SERVIZI ACCREDITATI PER L’ASSISTENZA AD ANZIANI NON AUTOSUFFICIENTI”.</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA F.L.</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>€ 3,240.00</t>
+          <t>€ 457,357.71</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>DM 03/11/1989</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 303 DEL 26/02/2020</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B(DISTRETTO 3)/M (DISTRETTO 3): LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI MARZO 2021.</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: EROGAZIONE DI ACCONTO AL TITOLARE DI TESSERA SANITARIA N. 612570549</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>€ 75,444.88</t>
+          <t>€ 1,294,380.66</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N 1779 DEL 04/10/2019</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/B(DISTRETTO 4)/M (DISTRETTO4: LIQUIDAZIONE DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DEL MESE DI FEBBRAIO 2021 (AI SENSI D.G.R.V. N.1338 E SUCC.)</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>€ 1,409,159.70</t>
+          <t>€ 217,878.27</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI FEBBRAIO 2020 DELLE IMPEGNATIVE DI CURA DOMICILIARE: ICD a/sla/p/f/m/b AI SENSI DELLA D.G.R. N.1338 E SUCCESSIVE.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO SPETTANTE AI SOGGETTI BENEFICIARI DEL MESE DI GENNAIO 2021 (AI SENSI DELLA D.G.R.V. N.1338 E SUCC.)</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>€ 216,068.00</t>
+          <t>€ 463,230.85</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI GENNAIO 2020 DELLE IMPEGNATIVE DI CURA DOMICILIARE: ICD a/sla/p/f AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F: LIQUIDAZIONE DEL CONTRIBUTO AI SOGGETTI BENEFICIARI DEL MESE DI DICEMBRE 2020 (AI SENSI DELLA D.G.R.V. N.1338/2013) E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2019</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2020</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>41.125,75 Euro</t>
+          <t>30.376,00 euro</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Aprile 2021</t>
+          <t>CONTRIBUTO ANNO 2019 AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O FAY O ABA O PERFETTI. DRGV N. 1754/2019.PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>41.052,50 Euro</t>
+          <t>43,230</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>L.R. 6/1999</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>DIRETTORE U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DELIBERA N. 184 DEL 12/03/2020</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>DGR N. 1757 DEL 29.11.2019 “PROSECUZIONE DEL PROGETTO REGIONALE “SOLLIEVO” A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO, APPROVATO CON DGR 1757/2019.</t>
+          <t>Utenti Servizio Integrazione lavorativa Distretto 3 Sett- Dic 2019</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>EURO 277.000,00</t>
+          <t>€ 90,439.36</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>DGR N. 1757 DEL 29.11.2019 DELIBERA 115 DEL 29/03/2021</t>
+          <t>Delibera n° 471 del 01/08/2019</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott. Elmer Soffiati</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2021</t>
+          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2017 distretti 1 e 2 gennaio febbraio e marzo 2020 periodo</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>€ 36,201.50</t>
+          <t>24,544.00</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>Dott. Erbisti Gianmarco</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019 e come da verbale UVMD</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>contributi per la modifica strumenti di guida anno 2020</t>
+          <t>ALLE FARMACIE RURALI</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>16,063.44</t>
+          <t>€ 41,619.96</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>delibera n.106 del 11/02/2021</t>
+          <t>DGR n. 375/2017 - DDR n. 39/2020</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria Dott. Ferronato A.</t>
-[...2 lines deleted...]
-      <c r="E456" t="inlineStr"/>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>Interventi regionali aggiuntivi a favore delle Farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2020</t>
+        </is>
+      </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE CITTADINANZATTIVA - TRIBUNALE DEL MALATO E DELL'ANZIANO APS CODICE FISCALE E PARTITA IVA 91004740238</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA C.G.</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>EURO 2.500,00</t>
+          <t>€ 4,058.14</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>LEGGE N. 383/2000 E L.R. 27/2001</t>
+          <t>D.M. 03.11.1989</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>DELIBERA N. 827 DEL 15/10/2020</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2319 DEL 23.12.2019</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>enti vari - contrb anno 2019 sostegno tempo libero disabili e att.di trasporto e aiuto alle persone in difficoltà</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: RIMBORSO AL TITOLARE DI TESSERA SANITARIA F.L.</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>euro 142.000,00</t>
+          <t>€ 3,240.00</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>delibera n. 637 del 06/08/2020</t>
+          <t>DM 03/11/1989</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>CONTRIBUTI A SOSTEGNO PROGETTI DI INCLUSIONE SOCIALE E ATTIVITA’ DI TEMPO LIBERO IN FAVORE DI SOGGETTI DISABILI IN SITUAZIONE DI GRAVITA’ E DI ATTIVITA’ DI TRASPORTO E ACCOMPAGNAMENTO IN FAVORE DI SOGGETTI AFFERENTI ALL’AREA SOCIALE E DELLA NON AUTOSUFFICIENZA E DI AIUTO ALLE PERSONE IN DIFFICOLTA’. ANNO 2019.</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 303 DEL 26/02/2020</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2020</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: EROGAZIONE DI ACCONTO AL TITOLARE DI TESSERA SANITARIA N. 612570549</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>19.971,50 Euro</t>
+          <t>€ 75,444.88</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>D.M. 03/11/1989, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>Il Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N 1779 DEL 04/10/2019</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Enti vari - "PROGETTO SOLLIEVO"-DGRV N.1975/2019</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>14500</t>
+          <t>€ 1,409,159.70</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>delibera n. 617 del 30/07/2020</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
-[...2 lines deleted...]
-      <c r="E460" t="inlineStr"/>
+          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>LIQUIDAZIONE DEL MESE DI FEBBRAIO 2020 DELLE IMPEGNATIVE DI CURA DOMICILIARE: ICD a/sla/p/f/m/b AI SENSI DELLA D.G.R. N.1338 E SUCCESSIVE.</t>
+        </is>
+      </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo - Maggio 2020 BONUS REGIONE COVID19</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>239.000.00 Euro</t>
+          <t>€ 216,068.00</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>DELIBERA N. 475 del 11/06/2020</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti Dott. Elmer Soffiati</t>
+          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>DELIBERA N. 475 del 11/06/2020</t>
+          <t>LIQUIDAZIONE DEL MESE DI GENNAIO 2020 DELLE IMPEGNATIVE DI CURA DOMICILIARE: ICD a/sla/p/f AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>RIPARTO RISORSE PER ATTUAZIONE DEGLI INTERVENTI EI SERVIZI PER ASSIST PERSONE CON DISAB GRAVE PRIVE DEL SOSTEGNO FAM DOPO DI NOI DGR1254 DEL 1 SETTEMBRE 2020</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2019</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>869786</t>
+          <t>41.125,75 Euro</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>DGR 1254 DEL2020 DDR 38 DEL2020 LEGGE112 DEL 2016 DGR 1254 DEL2020</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
+          <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>RIPARTO RISORSE PER ATTUAZIONE DEGLI INTERVENTI EI SERVIZI PER ASSIST PERSONE CON DISAB GRAVE PRIVE DEL SOSTEGNO FAM DOPO DI NOI DGR 1254 DEL 1 SETTEMBRE 2020</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA: PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2021, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017.</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Aprile 2021</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Euro 12.736.219,00</t>
+          <t>41.052,50 Euro</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>DGR N. 1338/2013 E N. 571/2017delibera 158 del 26/02/2021</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA: PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2021, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017.</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo 2021</t>
+          <t>DGR N. 1757 DEL 29.11.2019 “PROSECUZIONE DEL PROGETTO REGIONALE “SOLLIEVO” A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO, APPROVATO CON DGR 1757/2019.</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>41.779,00 Euro</t>
+          <t>EURO 277.000,00</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DGR N. 1757 DEL 29.11.2019 DELIBERA 115 DEL 29/03/2021</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
+          <t>DGR N. 1757 DEL 29.11.2019 “PROSECUZIONE DEL PROGETTO REGIONALE “SOLLIEVO” A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO, APPROVATO CON DGR 1757/2019.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>ORGANIZZAZIONE DI VOLONTARIATO AOI - MUTILATI DELLA VOCE - TESTACOLLO ODV</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio 2021</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>19.832.16 EURO</t>
+          <t>€ 36,201.50</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>D.LGS 3 LUGLIO 2017 N. 117</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>DELIBERA N. 1099 DEL 24/12/2020</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>UTENTI VARI"PROGETTI VITA INDIPENDENTE E INCLUSIONE SOCIALE BANDO 2017 PERIODO MARZO-GIUGNO 2020</t>
+          <t>contributi per la modifica strumenti di guida anno 2020</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>€.27.128,00</t>
+          <t>16,063.44</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
+          <t>delibera n.106 del 11/02/2021</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>Dott. Erbisti Gianmarco</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOS attività amministrativa socio sanitaria Dott. Ferronato A.</t>
+        </is>
+      </c>
+      <c r="E466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>CONTRIBUTI ALLE COMUNITA' RELIGIOSE CHE ASSISTONO I PROPRI RELIGIOSI ANNO 2019 DGRV 1695/2020</t>
+          <t>ASSOCIAZIONE CITTADINANZATTIVA - TRIBUNALE DEL MALATO E DELL'ANZIANO APS CODICE FISCALE E PARTITA IVA 91004740238</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>895,763.60</t>
+          <t>EURO 2.500,00</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>DELIBERA N.110 DEL 11/02/2021</t>
+          <t>LEGGE N. 383/2000 E L.R. 27/2001</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria Dott. Ferronato A.</t>
-[...2 lines deleted...]
-      <c r="E467" t="inlineStr"/>
+          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 827 DEL 15/10/2020</t>
+        </is>
+      </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>A.I.T.Sa.M. Associazione di Volontariato - Approvazione Progetto per l'erogazione di contirbuti x sostenere azioni si supporto UOC PSICHIATRIA 3 periodo APRILE2020-MARZO2021</t>
+          <t>enti vari - contrb anno 2019 sostegno tempo libero disabili e att.di trasporto e aiuto alle persone in difficoltà</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>€. 18.000=</t>
+          <t>euro 142.000,00</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>delibera ULSS 9 Scaligera n. 501 del 18/06/2020</t>
+          <t>delibera n. 637 del 06/08/2020</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>Dr. Roccato Stefano</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>BANDO approvato con deliberazione 324/20 APPROVAZIONE DEL PROGETTO presentato dalla Associazione di Volontariato A.I.T.Sa.M. con deliberazione n. 501/20</t>
+          <t>CONTRIBUTI A SOSTEGNO PROGETTI DI INCLUSIONE SOCIALE E ATTIVITA’ DI TEMPO LIBERO IN FAVORE DI SOGGETTI DISABILI IN SITUAZIONE DI GRAVITA’ E DI ATTIVITA’ DI TRASPORTO E ACCOMPAGNAMENTO IN FAVORE DI SOGGETTI AFFERENTI ALL’AREA SOCIALE E DELLA NON AUTOSUFFICIENZA E DI AIUTO ALLE PERSONE IN DIFFICOLTA’. ANNO 2019.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>APRROVAZIONE DEL BANDO PER L'EROGAZIONE DI COBNTRIBUTI A FAVORE DI ASSOCIAZIONI DI VOLONTARIATO - SUPPORTO A UOC PSICHIATRIA 3 periodo APRILE2020-MARZO2021</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2020</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>€. 18.000=</t>
+          <t>19.971,50 Euro</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>delibera ULSS 9 Scaligera n. 324 del 23/04/2020</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>Dr. Roccato Stefano</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>BANDO per l'erogazione di contributi a favore di Associazioni di Volontariato per sostenere le azioni di supporto al UOC Psichiatria 3 del DSM a favore di utenti psichiatrici - periodo APRILE 20 - MARZO 21</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Associazione Italiana Tutela Salute Mentale A.I.T.Sa.M.</t>
+          <t>Enti vari - "PROGETTO SOLLIEVO"-DGRV N.1975/2019</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>€. 18.000,00</t>
+          <t>14500</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>DDG 238 DEL 29/04/2021</t>
+          <t>delibera n. 617 del 30/07/2020</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>Dr. Stefano Roccato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2021</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo - Maggio 2020 BONUS REGIONE COVID19</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>€ 40,738.50</t>
+          <t>239.000.00 Euro</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DELIBERA N. 475 del 11/06/2020</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>Dott. Gianmarco Erbisti Dott. Elmer Soffiati</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DELIBERA N. 475 del 11/06/2020</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>RIPARTO RISORSE PER ATTUAZIONE DEGLI INTERVENTI EI SERVIZI PER ASSIST PERSONE CON DISAB GRAVE PRIVE DEL SOSTEGNO FAM DOPO DI NOI DGR1254 DEL 1 SETTEMBRE 2020</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>€ 645,472.58</t>
+          <t>869786</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DGR 1254 DEL2020 DDR 38 DEL2020 LEGGE112 DEL 2016 DGR 1254 DEL2020</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M: LIQUIDAZIONE AI SOGGETTI BENEFICIARI DEL MESE DI NOVEMBRE 2020 (AI SENSI D.G.R.N.1338/2013 E SUCCESSIVE)</t>
+          <t>RIPARTO RISORSE PER ATTUAZIONE DEGLI INTERVENTI EI SERVIZI PER ASSIST PERSONE CON DISAB GRAVE PRIVE DEL SOSTEGNO FAM DOPO DI NOI DGR 1254 DEL 1 SETTEMBRE 2020</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2020</t>
+          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA: PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2021, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017.</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Euro 26.938,00</t>
+          <t>Euro 12.736.219,00</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>DGR N. 1338/2013 E N. 571/2017delibera 158 del 26/02/2021</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+          <t>FONDO REGIONALE PER LA NON AUTOSUFFICIENZA: PROGRAMMAZIONE DELLE RISORSE DESTINATE ALLE IMPEGNATIVE DI CURA DOMICILIARI (ICD), ANNO 2021, AI SENSI DELLA DGR N. 1338/2013 E N. 571/2017.</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo 2021</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>€ 325,198.32</t>
+          <t>41.779,00 Euro</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI LUGLIO 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F AI SENSI DELLA D.G.R.V. N.1338/2013</t>
+          <t>DELIBERA ULSS 9 N° 805 DEL 08-10-2020 E N° 120 DEL 31-03-2021</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2017 distretto 1/2 periodo aprile- ottobre 2019 aprile 2019 ottobre 2019</t>
+          <t>ORGANIZZAZIONE DI VOLONTARIATO AOI - MUTILATI DELLA VOCE - TESTACOLLO ODV</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>€ 16,127.00</t>
+          <t>19.832.16 EURO</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
+          <t>D.LGS 3 LUGLIO 2017 N. 117</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>Dott.GianMarco Erbisti</t>
+          <t>DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>Delibera del direttore Generale Aulss 9 n° 326 del 30/05/2019 e come da verbale UVMD</t>
+          <t>DELIBERA N. 1099 DEL 24/12/2020</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>UTENTI VARI"PROGETTI VITA INDIPENDENTE E INCLUSIONE SOCIALE BANDO 2017 PERIODO MARZO-GIUGNO 2020</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>€ 332,039.86</t>
+          <t>€.27.128,00</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
+          <t>Dott. Erbisti Gianmarco</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI APRILE 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F AI SENSI DELLA D.G.R.V. N.1338/2013</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019 E COME DA VERBALE UVMD</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>CONTRIBUTI ALLE COMUNITA' RELIGIOSE CHE ASSISTONO I PROPRI RELIGIOSI ANNO 2019 DGRV 1695/2020</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>€ 449,595.86</t>
+          <t>895,763.60</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERA N.110 DEL 11/02/2021</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOS attività amministrativa socio sanitaria Dott. Ferronato A.</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Alle Farmacie Pubbliche e Private convenzionate</t>
+          <t>A.I.T.Sa.M. Associazione di Volontariato - Approvazione Progetto per l'erogazione di contirbuti x sostenere azioni si supporto UOC PSICHIATRIA 3 periodo APRILE2020-MARZO2021</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>€ 121,485.70</t>
+          <t>€. 18.000=</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Decreto n. 44 del 06/08/2020 - Delibera n. 59 del 28/01/2021 - Delibera n. 134 del 19/02/2021</t>
+          <t>delibera ULSS 9 Scaligera n. 501 del 18/06/2020</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>Direttore f.f. UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
+          <t>Dr. Roccato Stefano</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>Erogazione contributo alle Farmacie Pubbliche e Private convenzionate afferenti all'Azienda Ulss 9 Scaligera per il perfezionamento del processo di dematerializzazione della ricetta medica con l'attivazione della distinta contabile riepilogativa(DCR)elettronica</t>
+          <t>BANDO approvato con deliberazione 324/20 APPROVAZIONE DEL PROGETTO presentato dalla Associazione di Volontariato A.I.T.Sa.M. con deliberazione n. 501/20</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>UTENTI VARI PROGETTO VITA INDIPENDENTE DISTRETTO 1/2 COMUNE DI VERONA 2020</t>
+          <t>APRROVAZIONE DEL BANDO PER L'EROGAZIONE DI COBNTRIBUTI A FAVORE DI ASSOCIAZIONI DI VOLONTARIATO - SUPPORTO A UOC PSICHIATRIA 3 periodo APRILE2020-MARZO2021</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>€. 18.000=</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 190 del 12/03/2020</t>
+          <t>delibera ULSS 9 Scaligera n. 324 del 23/04/2020</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>Dott Alessandro Ferronato</t>
-[...2 lines deleted...]
-      <c r="E479" t="inlineStr"/>
+          <t>Dr. Roccato Stefano</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>BANDO per l'erogazione di contributi a favore di Associazioni di Volontariato per sostenere le azioni di supporto al UOC Psichiatria 3 del DSM a favore di utenti psichiatrici - periodo APRILE 20 - MARZO 21</t>
+        </is>
+      </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>UTENTI VARI"PROGETTI VITA INDIPENDENTE E INCLUSIONE SOCIALEDISTRETTO1/2 MAGGIO-DICEMBRE 2020 BANDO 2017</t>
+          <t>Associazione Italiana Tutela Salute Mentale A.I.T.Sa.M.</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>€. 18.000,00</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
+          <t>DDG 238 DEL 29/04/2021</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>Dott Alessandro Ferronato</t>
-[...2 lines deleted...]
-      <c r="E480" t="inlineStr"/>
+          <t>Dr. Stefano Roccato</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>Bando per l'erogazione di contributi a favore di Associazioni di Volontariato per sostenere le azioni di supporto al UOC Psichiatria 3 del DSM a favore di utenti psichiatrici - periodo APRILE 21 - MARZO 22.</t>
+        </is>
+      </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2020</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Febbraio 2021</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>36.650,50 Euro</t>
+          <t>€ 40,738.50</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
           <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Servizio trasporto scolastico disabili superiori/cfp a.s.2019/20 -contributo a famiglie e comuni</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>140552.53</t>
+          <t>€ 645,472.58</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Delibera DG Ulss 9 Scaligera n.808 del 12/12/2019</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>dr Gian Marco Erbisti e dr Elmer Soffiati</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>Delibera DG Ulss 9 Scaligera n.808 del 12/12/2019</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F/M: LIQUIDAZIONE AI SOGGETTI BENEFICIARI DEL MESE DI NOVEMBRE 2020 (AI SENSI D.G.R.N.1338/2013 E SUCCESSIVE)</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2020</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>€ 1,261,099.90</t>
+          <t>Euro 26.938,00</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI AGOSTO 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F/B(d4)/M(d4) AI SENSI DELLA D.G.R.V.N.1338/2013 E SUCC.</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>€ 371,722.86</t>
+          <t>€ 325,198.32</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Gianmarco Erbisti</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI GIUGNO 2020 AI SOGGETTI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE ICDa, ICDsla, ICDp, ICDf e ICDm (D3) ai sensi della D.G.R. n.1338/2013.</t>
+          <t>LIQUIDAZIONE DEL MESE DI LUGLIO 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F AI SENSI DELLA D.G.R.V. N.1338/2013</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>CONTRIBUTI ALLE COMUNITA' RELIGIOSE CHE ASSISTONO I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI. ANNO 2018. DGR N. 1750/2019.</t>
+          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2017 distretto 1/2 periodo aprile- ottobre 2019 aprile 2019 ottobre 2019</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>893354.98</t>
+          <t>€ 16,127.00</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>delibera 185 del 12/03/2020</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
-[...2 lines deleted...]
-      <c r="E485" t="inlineStr"/>
+          <t>Dott.GianMarco Erbisti</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>Delibera del direttore Generale Aulss 9 n° 326 del 30/05/2019 e come da verbale UVMD</t>
+        </is>
+      </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Contributi per la modifica degli strumenti di guida anno 2019</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>6001.37</t>
+          <t>€ 332,039.86</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>delibera 2017 del 19/03/2020</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
-[...2 lines deleted...]
-      <c r="E486" t="inlineStr"/>
+          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>LIQUIDAZIONE DEL MESE DI APRILE 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F AI SENSI DELLA D.G.R.V. N.1338/2013</t>
+        </is>
+      </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>UTENTI VARI - RIMBORSO TIROCINI SIL- DISTRETTO 4</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>31,248.01</t>
+          <t>€ 449,595.86</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>DDG 471/*2019 e DDG 778/2018</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>UOS Attività Amm.va Socio Sanitaria dott Gianmarco Erbisti</t>
+          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>RIMBORSI TIROCINI SIL MAGGIO 2019</t>
+          <t>LIQUIDAZIONE DEL MESE DI MARZO 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F/B/M AI SENSI D.G.R.V. N.1338/2013</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD_LIQUIDAZIONE DEL MESE DI OTTOBRE 2019</t>
+          <t>Alle Farmacie Pubbliche e Private convenzionate</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>€ 321,648.86</t>
+          <t>€ 121,485.70</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>D.G.R. 1338/2013 e succ.</t>
+          <t>Decreto n. 44 del 06/08/2020 - Delibera n. 59 del 28/01/2021 - Delibera n. 134 del 19/02/2021</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>UOS ATTIVITA' AMM.VA SOCIO SANITARIA- dott. Gianmarco Erbisti</t>
+          <t>Direttore f.f. UOC Assistenza Farmaceutica Territoriale Dott.ssa Antonella Ferrari</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI OTTOBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD a/sla/p/f AI SENSI DELLA D.G.R. N.1338 E SUCC.</t>
+          <t>Erogazione contributo alle Farmacie Pubbliche e Private convenzionate afferenti all'Azienda Ulss 9 Scaligera per il perfezionamento del processo di dematerializzazione della ricetta medica con l'attivazione della distinta contabile riepilogativa(DCR)elettronica</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>UTENTI VARI- RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
+          <t>UTENTI VARI PROGETTO VITA INDIPENDENTE DISTRETTO 1/2 COMUNE DI VERONA 2020</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>€ 105,061.07</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>DDG N.471/2019 E DDG N.778/2018</t>
+          <t>Delibera Direttore Generale Aulss9 n° 190 del 12/03/2020</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>UOS ATTIVITA' AMM.VA SOCIO SANITARIA- dott. Gianmarco Erbisti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD- LIQUIDAZIONE DEL MESE DI AGOSTO 2019</t>
+          <t>UTENTI VARI"PROGETTI VITA INDIPENDENTE E INCLUSIONE SOCIALEDISTRETTO1/2 MAGGIO-DICEMBRE 2020 BANDO 2017</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>€ 1,157,831.96</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>D.G.R. 1338/2013 E SUCC.</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amm.va Socio Sanitaria - dott. Gianmarco Erbisti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Enti vari - "PROGETTO SOLLIEVO" Finanziamento anno 2019-DGRV N.1975 del 21/12/2018.Prosecuzione attività anno 2019</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2020</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>280900</t>
+          <t>36.650,50 Euro</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>delibera 244 del 18/04/19 -dgr 1975 del 21/12/2018</t>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
-[...2 lines deleted...]
-      <c r="E491" t="inlineStr"/>
+          <t>Dott. Elmer Soffiati Dott. Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 778 del 06/12/2018 e N. 474 del 11/06/2020</t>
+        </is>
+      </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE SELF HELP S. GIACOMO</t>
+          <t>Servizio trasporto scolastico disabili superiori/cfp a.s.2019/20 -contributo a famiglie e comuni</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>€ 20,000.00</t>
+          <t>140552.53</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>L.R. 40/93; Legge n.266/1991; Delib. ANAC 32 del 20.01.2016; Delib. n.784 del 13/12/2018; Delib. n. 812 del 20/12/2018; Delib. n. 82 del 21/02/2019</t>
+          <t>Delibera DG Ulss 9 Scaligera n.808 del 12/12/2019</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria dott. GM. Erbisti e Direttori UOC Dipendenze Verona UOSD Alcologia e Dipendenze; Dipartimento Dipendenze ULSS 9</t>
+          <t>dr Gian Marco Erbisti e dr Elmer Soffiati</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>Erogazione contributo a parziale abbattimento dei costi sostenuti per la realizzazione del Progetto LA RETE SOCIALE E L'AUTO AIUTO: PERCORSI DI SOSTEGNO PER IL SUPERAMENTO DELLE CONDIZIONI DI DIPENDENZA; Esito lavori della Commissione preposta alla valutazione dei progetti pervenuti e ammessi a contributo, previa pubblicazione apposito bando/schema di avviso; cig ZAA25EC571.</t>
+          <t>Delibera DG Ulss 9 Scaligera n.808 del 12/12/2019</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>A.G.A.T.A. Associazione Genitori Aiuto Tossicodipendenti Argine; Interventi di prevenzione e trattamento del gioco d'azzardo patologico;</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>24,960.00</t>
+          <t>€ 1,261,099.90</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>L.R. 40/93; Legge n.266/1991; Delib. ANAC 32 del 20.01.2016; Delib. n. 600 del 27.09.2018; Delib. n. 686 del 25.10.2018</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria dott. GM. Erbisti e Direttori UOC Dipendenze Bussolengo-Legnago UOSD Gioco d'Azzardo Patologico - Dipartimento Dipendenze ULSS 9</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>Erogazione contributo a parziale abbattimento dei costi sostenuti per la realizzazione del Progetto STOP GAMBLING; Esito lavori della Commissione preposta alla valutazione dei progetti pervenuti e ammessi a contributo, previa pubblicazione apposito bando/schema di avviso; cig Z9324F29B7.</t>
+          <t>LIQUIDAZIONE DEL MESE DI AGOSTO 2020 AI SOGGETTI BENEFICIARI DELLE IMPEGNATIVE DI CURA ICD A/SLA/P/F/B(d4)/M(d4) AI SENSI DELLA D.G.R.V.N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2019</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>44.642,00 Euro</t>
+          <t>€ 371,722.86</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria- Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>LIQUIDAZIONE DEL MESE DI GIUGNO 2020 AI SOGGETTI BENEFICIARI DI IMPEGNATIVA DI CURA DOMICILIARE ICDa, ICDsla, ICDp, ICDf e ICDm (D3) ai sensi della D.G.R. n.1338/2013.</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>CONTRIBUTI ALLE COMUNITA' RELIGIOSE CHE ASSISTONO I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI. ANNO 2018. DGR N. 1750/2019.</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>€ 100,108.00</t>
+          <t>893354.98</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>delibera 185 del 12/03/2020</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2016 DISTRETTO 1 e 2 periodo novembre - dicembre 2019</t>
+          <t>Contributi per la modifica degli strumenti di guida anno 2019</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>€ 24,947.00</t>
+          <t>6001.37</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n°472 del 12/07/2018</t>
+          <t>delibera 2017 del 19/03/2020</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>Dott. Erbisti Gianmarco</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Consultori Familiari Privati Contributi anno 2018</t>
+          <t>UTENTI VARI - RIMBORSO TIROCINI SIL- DISTRETTO 4</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>58,406.90</t>
+          <t>31,248.01</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>delibera 743 del 23/11/2018</t>
+          <t>DDG 471/*2019 e DDG 778/2018</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>Direttore Servizib Sociob sanitari-Direttire U.O.C. Infanzia Adolescenza e Famiglia</t>
-[...2 lines deleted...]
-      <c r="E497" t="inlineStr"/>
+          <t>UOS Attività Amm.va Socio Sanitaria dott Gianmarco Erbisti</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>RIMBORSI TIROCINI SIL MAGGIO 2019</t>
+        </is>
+      </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>contributi per l'eliminazione delle barriere architettoniche - ripartizione ai comuni ulss 9 scaligera</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD_LIQUIDAZIONE DEL MESE DI OTTOBRE 2019</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>244,600.00</t>
+          <t>€ 321,648.86</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>delibera 684 del 24/10/2019</t>
+          <t>D.G.R. 1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria</t>
-[...2 lines deleted...]
-      <c r="E498" t="inlineStr"/>
+          <t>UOS ATTIVITA' AMM.VA SOCIO SANITARIA- dott. Gianmarco Erbisti</t>
+        </is>
+      </c>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>LIQUIDAZIONE DEL MESE DI OTTOBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD a/sla/p/f AI SENSI DELLA D.G.R. N.1338 E SUCC.</t>
+        </is>
+      </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD - LIQUIDAZIONE DEL MESE DI SETTEMBRE 2019</t>
+          <t>UTENTI VARI- RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>€ 460,411.96</t>
+          <t>€ 105,061.07</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>D.G.R. 1338/2013 E SUCC.</t>
+          <t>DDG N.471/2019 E DDG N.778/2018</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amministrativa Socio Sanitaria - Dott. G.Marco Erbisti</t>
+          <t>UOS ATTIVITA' AMM.VA SOCIO SANITARIA- dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI SETTEMBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD a/sla/p/f/b/m AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
+          <t>RIMBORSI TIROCINI SIL PERIODO GENNAIO/APRILE 2019 DISTRETTO 4</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2019</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD- LIQUIDAZIONE DEL MESE DI AGOSTO 2019</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>38.315,50 Euro</t>
+          <t>€ 1,157,831.96</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>D.G.R. 1338/2013 E SUCC.</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>U.O.S. Attività Amm.va Socio Sanitaria - dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>LIQUIDAZIONE MESE DI AGOSTO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE - ICD a/sla/p/f/b/m AI SENSI DELLA D.G.R. 1338/2013</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Enti vari - "PROGETTO SOLLIEVO" Finanziamento anno 2019-DGRV N.1975 del 21/12/2018.Prosecuzione attività anno 2019</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>€ 641,841.69</t>
+          <t>280900</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/13 E SUCC.</t>
+          <t>delibera 244 del 18/04/19 -dgr 1975 del 21/12/2018</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amministrativa Socio Sanitaria - Dott. G.M.Erbisti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>ASSOCIAZIONE SELF HELP S. GIACOMO</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>285,442.78</t>
+          <t>€ 20,000.00</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>D.G.R. 1338/2013 - D.G.R. 1047/2015</t>
+          <t>L.R. 40/93; Legge n.266/1991; Delib. ANAC 32 del 20.01.2016; Delib. n.784 del 13/12/2018; Delib. n. 812 del 20/12/2018; Delib. n. 82 del 21/02/2019</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria -Dott. Erbisti GianMarco</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria dott. GM. Erbisti e Direttori UOC Dipendenze Verona UOSD Alcologia e Dipendenze; Dipartimento Dipendenze ULSS 9</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE GENNAIO 2019 IMPEGNATIVE DI CURA DOMICILIARE - ICD A /SLA/P/F AI SENSI D.G.R. N.1338/2013.</t>
+          <t>Erogazione contributo a parziale abbattimento dei costi sostenuti per la realizzazione del Progetto LA RETE SOCIALE E L'AUTO AIUTO: PERCORSI DI SOSTEGNO PER IL SUPERAMENTO DELLE CONDIZIONI DI DIPENDENZA; Esito lavori della Commissione preposta alla valutazione dei progetti pervenuti e ammessi a contributo, previa pubblicazione apposito bando/schema di avviso; cig ZAA25EC571.</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2018</t>
+          <t>A.G.A.T.A. Associazione Genitori Aiuto Tossicodipendenti Argine; Interventi di prevenzione e trattamento del gioco d'azzardo patologico;</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>35.976,00 Euro</t>
+          <t>24,960.00</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
+          <t>L.R. 40/93; Legge n.266/1991; Delib. ANAC 32 del 20.01.2016; Delib. n. 600 del 27.09.2018; Delib. n. 686 del 25.10.2018</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria dott. GM. Erbisti e Direttori UOC Dipendenze Bussolengo-Legnago UOSD Gioco d'Azzardo Patologico - Dipartimento Dipendenze ULSS 9</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
+          <t>Erogazione contributo a parziale abbattimento dei costi sostenuti per la realizzazione del Progetto STOP GAMBLING; Esito lavori della Commissione preposta alla valutazione dei progetti pervenuti e ammessi a contributo, previa pubblicazione apposito bando/schema di avviso; cig Z9324F29B7.</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Consultori Familiari Privati Contributi Anno 2019</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2019</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>58,406.90</t>
+          <t>44.642,00 Euro</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>delibera 775 del 28/11/2019</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale-Direttore UOC Infanzia Adolescenza e Famiglia</t>
-[...2 lines deleted...]
-      <c r="E504" t="inlineStr"/>
+          <t>Dott. Gianmarco Erbisti</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+        </is>
+      </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2019</t>
+          <t>UTENTI VARI-IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>39.427,50 Euro</t>
+          <t>€ 100,108.00</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>LIQUIDAZIONE DEL MESE DI DICEMBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE: ICD A/SLA AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>UTENTI VARI_IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2016 DISTRETTO 1 e 2 periodo novembre - dicembre 2019</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>€ 303,725.76</t>
+          <t>€ 24,947.00</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>Delibera Direttore Generale Aulss9 n°472 del 12/07/2018</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>UOS Attività Amm.va Socio Sanitaria- Dott. G.Erbisti</t>
+          <t>Dott. Erbisti Gianmarco</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DI LUGLIO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F AI SENSI DELLA D.G.R. N.1338/2013.</t>
+          <t>Delibera Direttore Generale Aulss9 n°472 del 12/07/2018 e come da verbale UVMD</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Enti vari - SOLLIEVO area disabilità Distretto 4 Ovest Veronese II° semestre 2019</t>
+          <t>Consultori Familiari Privati Contributi anno 2018</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>55,000.00</t>
+          <t>58,406.90</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>delibera n.426 del 15/07/2019</t>
+          <t>delibera 743 del 23/11/2018</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
+          <t>Direttore Servizib Sociob sanitari-Direttire U.O.C. Infanzia Adolescenza e Famiglia</t>
         </is>
       </c>
       <c r="E507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>contributi per l'eliminazione delle barriere architettoniche - ripartizione ai comuni ulss 9 scaligera</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>€ 329,294.86</t>
+          <t>244,600.00</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>D.G.R. 1338/2013 E SUCC.</t>
+          <t>delibera 684 del 24/10/2019</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria -Dott. Erbisti GianMarco</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOS attività amministrativa socio sanitaria</t>
+        </is>
+      </c>
+      <c r="E508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Utenti Vari "Progetti Vita Indipendente e Inclusione Sociale. Bando 2015" DISTRETTO 1 e 2 periodo 2017</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE ICD - LIQUIDAZIONE DEL MESE DI SETTEMBRE 2019</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>€ 20,565.60</t>
+          <t>€ 460,411.96</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Delibera Direttore generale n°763 del 21/12/2016</t>
+          <t>D.G.R. 1338/2013 E SUCC.</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>Dott. Giuseppe Gagni</t>
+          <t>U.O.S. Attività Amministrativa Socio Sanitaria - Dott. G.Marco Erbisti</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>Delibera Direttore generale n°763 del 21/12/2016 e come da verbale UVMD</t>
+          <t>LIQUIDAZIONE DEL MESE DI SETTEMBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD a/sla/p/f/b/m AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>utenti vari - IMPEGNATIVE DI CURA DOMICILIARE (ICD F) DISTRETTO 4 LUGLIO 2018</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Luglio 2019</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>35945</t>
+          <t>38.315,50 Euro</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>DGR 1338/2013 -Det. Dir. 675 del 20/04/2018 e Det. Dir. 1753 del 24/10/2018</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria -Dott. Erbisti GianMarco</t>
+          <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD F) DISTRETTO 4: LIQUIDAZIONI PERIODO LUGLIO 2018.</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo- Ottobre 2018</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>270,853.00</t>
+          <t>€ 641,841.69</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>DELIBERA N.1150 DEL 28/12/2017</t>
+          <t>D.G.R. N.1338/13 E SUCC.</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati</t>
+          <t>U.O.S. Attività Amministrativa Socio Sanitaria - Dott. G.M.Erbisti</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>DELIBERA N.1150 DEL 28/12/2017</t>
+          <t>LIQUIDAZIONE DEL MESE DI MAGGIO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE(ICD a/sla/m/p/f) AI SENSI DELLA D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Ai Farmacisti Titolari/Direttori delle Farmacie rurali sussidiate del territorio dell'Azienda Ulss 9 Scaligera</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>51,263.24</t>
+          <t>285,442.78</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>LR 78/1080</t>
+          <t>D.G.R. 1338/2013 - D.G.R. 1047/2015</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria -Dott. Erbisti GianMarco</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>Determina n. 1800 del 31.10.2018 di modifica dell'allegato alla determina n. 1010 del 20.06.2018 relativa alla indennità di residenza biennio 2018-2019 e concessione indennità di residenza al Dott.Pietropoli Alessio titolare farmacia di Sandrà del Comune di Castelnuovo del Garda e al Dott. De Vecchi Claudio titolare della farmacia di Villa Bartolomea</t>
+          <t>LIQUIDAZIONE GENNAIO 2019 IMPEGNATIVE DI CURA DOMICILIARE - ICD A /SLA/P/F AI SENSI D.G.R. N.1338/2013.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Novembre 2018</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>€ 656,003.97</t>
+          <t>35.976,00 Euro</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>D.G.R.n.1338/2013 e succ.</t>
+          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
+          <t>Dott. Elmer Soffiati</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI NOVEMBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE: ICD A/SLA/P/F/M AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
+          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Contributi per la modifica degli strumenti di guida anno 2018</t>
+          <t>Consultori Familiari Privati Contributi Anno 2019</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>13266.31</t>
+          <t>58,406.90</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>art.27 legge 104 del 1992 prot.501869. Regione Veneto,pec prot.n.179588 aulss 9 scaligera</t>
+          <t>delibera 775 del 28/11/2019</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore UOC Direzione Amministrativa Territoriale-Direttore UOC Infanzia Adolescenza e Famiglia</t>
+        </is>
+      </c>
+      <c r="E514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>contributi alle comunità religiose anno 2016-2017 dgrv 1737/2018</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Giugno 2019</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>974,893.44</t>
+          <t>39.427,50 Euro</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>delibera n.264 del 02/05/2019</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
-[...2 lines deleted...]
-      <c r="E515" t="inlineStr"/>
+          <t>Dott. Gianmarco Erbisti</t>
+        </is>
+      </c>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+        </is>
+      </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>progetto PTVA - CIFA ONLUS</t>
+          <t>UTENTI VARI_IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>5,134.69</t>
+          <t>€ 303,725.76</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>DGR 66 del 27.01.2017 - DDG 225/2018</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>Direttrice U.O.C. Infanzia, Adolescenza e Famiglia Dott.ssa Maria Scudellari</t>
+          <t>UOS Attività Amm.va Socio Sanitaria- Dott. G.Erbisti</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>contributo a parziale abbattimento dei costi che gli enti sostengono nell’ambito del progetto PTVA DGR 66 del 27.01.2017. Enti che la Regione Veneto ha indicato per ragioni tecnico qualitative dalla stessa Regione valutate.</t>
+          <t>LIQUIDAZIONE DI LUGLIO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE ICD A/SLA/P/F AI SENSI DELLA D.G.R. N.1338/2013.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>progetto PTVA - AMICI DEI BAMBINI</t>
+          <t>Enti vari - SOLLIEVO area disabilità Distretto 4 Ovest Veronese II° semestre 2019</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>5,134.69</t>
+          <t>55,000.00</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>DGR 66 del 27.01.2017 - DDG 225/2018</t>
+          <t>delibera n.426 del 15/07/2019</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>Direttrice U.O.C. Infanzia, Adolescenza e Famiglia Dott.ssa Maria Scudellari</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
+        </is>
+      </c>
+      <c r="E517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Utenti Vari "Progetti Vita Indipendente e Inclusione Sociale. Bando 2015" DISTRETTO 1 e 2 periodo 2018</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>€ 23,677.40</t>
+          <t>€ 329,294.86</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Delibera Direttore generale n°763 del 21/12/2016</t>
+          <t>D.G.R. 1338/2013 E SUCC.</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>Dott. Giuseppe Gagni</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria -Dott. Erbisti GianMarco</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>Delibera Direttore generale n°763 del 21/12/2016 e come da verbale UVMD</t>
+          <t>Liquidazione di marzo 2019 delle Impegnative di Cura Domiciliare - ICD a/sla/p/f/b ai sensi della D.G.R. n.1338/2013.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Associazione Volontari Ospedalieri “AVO” Sezione di San Bonifacio - Codice fiscale n. 92022440231,</t>
+          <t>Utenti Vari "Progetti Vita Indipendente e Inclusione Sociale. Bando 2015" DISTRETTO 1 e 2 periodo 2017</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Euro 1.603,00</t>
+          <t>€ 20,565.60</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>L.R. 30/08/1993 N. 40 - D.LGS. 03/07/2017 N. 117</t>
+          <t>Delibera Direttore generale n°763 del 21/12/2016</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>DIRETTORE DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Dott. Giuseppe Gagni</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>DELIBERA N. 723 DEL 08/11/2018</t>
+          <t>Delibera Direttore generale n°763 del 21/12/2016 e come da verbale UVMD</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>SERVIZIO DI TRASPORTO A FAVORE DI SOGGETTI DISABILI. APPLICAZIONE CONVENZIONE DI CUI ALLA DGRV N. 1033/2018 PER LA DELEGA DELL'ESERCIZIO DELLE FUNZIONI IN MATERIA DI POLITICHE SOCIALI IN ATTUAZIONE DELLA DGRV N. 819/2018. PROVVEDIMENTI.</t>
+          <t>utenti vari - IMPEGNATIVE DI CURA DOMICILIARE (ICD F) DISTRETTO 4 LUGLIO 2018</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>610044</t>
+          <t>35945</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>delibera n.654 del 11/10/2018-dgrv n.1033/2018-dgrv 819/2018</t>
+          <t>DGR 1338/2013 -Det. Dir. 675 del 20/04/2018 e Det. Dir. 1753 del 24/10/2018</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.e Direttori UOC Disabilità e Non Autosufficienza</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria -Dott. Erbisti GianMarco</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t>delibera n.654 del 11/10/2018-dgrv n.1033/2018-dgrv 819/2018</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD F) DISTRETTO 4: LIQUIDAZIONI PERIODO LUGLIO 2018.</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2017 DISTRETTO 1 e 2 periodo novembre - dicembre 2019</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Marzo- Ottobre 2018</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>€ 12,132.00</t>
+          <t>270,853.00</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
+          <t>DELIBERA N.1150 DEL 28/12/2017</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>Dott. Erbisti Gianmarco</t>
+          <t>Dott. Elmer Soffiati</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019 e come da verbale UVMD</t>
+          <t>DELIBERA N.1150 DEL 28/12/2017</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2019</t>
+          <t>Ai Farmacisti Titolari/Direttori delle Farmacie rurali sussidiate del territorio dell'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>46.505,00 Euro</t>
+          <t>51,263.24</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>LR 78/1080</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>Determina n. 1800 del 31.10.2018 di modifica dell'allegato alla determina n. 1010 del 20.06.2018 relativa alla indennità di residenza biennio 2018-2019 e concessione indennità di residenza al Dott.Pietropoli Alessio titolare farmacia di Sandrà del Comune di Castelnuovo del Garda e al Dott. De Vecchi Claudio titolare della farmacia di Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Euro 27.195,54</t>
+          <t>€ 656,003.97</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>DDG 471/2019 e DGR 778/2018</t>
+          <t>D.G.R.n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
+          <t>Dott. Gianmarco Erbisti - UOS Attività Amm.va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>RIMBORSI TIROCINI SIL SETTEMBRE 2019 DISTRETTO 4</t>
+          <t>LIQUIDAZIONE DEL MESE DI NOVEMBRE 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE: ICD A/SLA/P/F/M AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
+          <t>Contributi per la modifica degli strumenti di guida anno 2018</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Euro 21.228,40</t>
+          <t>13266.31</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>DDG 471/2019 e DGR 778/2018</t>
+          <t>art.27 legge 104 del 1992 prot.501869. Regione Veneto,pec prot.n.179588 aulss 9 scaligera</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
-          <t>RIMBORSO TIROCINI SIL AGOSTO 2019 DISTRETTO 4</t>
+          <t>delibera 232 del 18/04/2019</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2016 DISTRETTO 1 e 2 settembre-ottobre 2019</t>
+          <t>contributi alle comunità religiose anno 2016-2017 dgrv 1737/2018</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>€ 23,183.00</t>
+          <t>974,893.44</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n°472 del 12/07/2018</t>
+          <t>delibera n.264 del 02/05/2019</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>Dott. Erbisti Gianmarco</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
+        </is>
+      </c>
+      <c r="E525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
+          <t>progetto PTVA - CIFA ONLUS</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Euro 26428,36</t>
+          <t>5,134.69</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>DDG 471/2019 e DGR 778/2018</t>
+          <t>DGR 66 del 27.01.2017 - DDG 225/2018</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
+          <t>Direttrice U.O.C. Infanzia, Adolescenza e Famiglia Dott.ssa Maria Scudellari</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>RIMBORSI TIROCINI SIL LUGLIO 2019 DISTRETTO 4</t>
+          <t>contributo a parziale abbattimento dei costi che gli enti sostengono nell’ambito del progetto PTVA DGR 66 del 27.01.2017. Enti che la Regione Veneto ha indicato per ragioni tecnico qualitative dalla stessa Regione valutate.</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2019</t>
+          <t>progetto PTVA - AMICI DEI BAMBINI</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>28.760,00 Euro</t>
+          <t>5,134.69</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DGR 66 del 27.01.2017 - DDG 225/2018</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>Direttrice U.O.C. Infanzia, Adolescenza e Famiglia Dott.ssa Maria Scudellari</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>contributo a parziale abbattimento dei costi che gli enti sostengono nell’ambito del progetto PTVA DGR 66 del 27.01.2017. Enti che la Regione Veneto ha indicato per ragioni tecnico qualitative dalla stessa Regione valutate.</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARI (ICD)</t>
+          <t>Utenti Vari "Progetti Vita Indipendente e Inclusione Sociale. Bando 2015" DISTRETTO 1 e 2 periodo 2018</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>€ 277,158.85</t>
+          <t>€ 23,677.40</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>D.G.R. N. 1338/2013 e succ.</t>
+          <t>Delibera Direttore generale n°763 del 21/12/2016</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti- UOS Attività Amm.va Socio Sanitaria</t>
+          <t>Dott. Giuseppe Gagni</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD a/sla/p/f/b/m): liquidazione contributi del mese di aprile 2019 ai sensi della D.G.R. n.1338/2013 e succ.</t>
+          <t>Delibera Direttore generale n°763 del 21/12/2016 e come da verbale UVMD</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Associazione Volontari Ospedalieri “AVO” Sezione di San Bonifacio - Codice fiscale n. 92022440231,</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>1,397,834.72</t>
+          <t>Euro 1.603,00</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>D.G.R. N.1338/2013 - D.G.R. N.1047/2015</t>
+          <t>L.R. 30/08/1993 N. 40 - D.LGS. 03/07/2017 N. 117</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amministrativa Socio Sanitaria Dott. Gianmarco Erbisti</t>
+          <t>DIRETTORE DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t>Liquidazione di febbraio 2019 delle Impegnative di Cura Domiciliare-ICD a/sla/p/f/b/m ai sensi della D.G.R. n.1338/2013.</t>
+          <t>DELIBERA N. 723 DEL 08/11/2018</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
+          <t>SERVIZIO DI TRASPORTO A FAVORE DI SOGGETTI DISABILI. APPLICAZIONE CONVENZIONE DI CUI ALLA DGRV N. 1033/2018 PER LA DELEGA DELL'ESERCIZIO DELLE FUNZIONI IN MATERIA DI POLITICHE SOCIALI IN ATTUAZIONE DELLA DGRV N. 819/2018. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Euro 28869,31</t>
+          <t>610044</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>DDG 471/2019 e DGR 778/2018</t>
+          <t>delibera n.654 del 11/10/2018-dgrv n.1033/2018-dgrv 819/2018</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.e Direttori UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
-          <t>RIMBORSI TIROCINI SIL DISTRETTO 4 GIUGNO 2019</t>
+          <t>delibera n.654 del 11/10/2018-dgrv n.1033/2018-dgrv 819/2018</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
+          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2017 DISTRETTO 1 e 2 periodo novembre - dicembre 2019</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>€ 310,977.76</t>
+          <t>€ 12,132.00</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>D.G.R. n.1338/2013 e succ.</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>U.O.S. Attività Amministrativa Socio Santaria - Dott. Gianmarco Erbisti</t>
+          <t>Dott. Erbisti Gianmarco</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t>LIQUIDAZIONE DEL MESE DI GIUGNO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE (ICD a/sla/p/f) AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
+          <t>Delibera Direttore Generale Aulss9 n° 326 del 30/05/2019 e come da verbale UVMD</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio-Aprile 2019</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Ottobre 2019</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>150.949,79 Euro</t>
+          <t>46.505,00 Euro</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>DELIBERA N. 1150 DEL 28/12/2017 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
           <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
-          <t>DELIBERA N. 1150 DEL 28/12/2017 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Utenti vari "Progetti di Vita Indipendente e Inclusione Sociale" Bando 2016 DISTRETTO 1 e 2 Periodo da settembre 2018 ad agosto 2019</t>
+          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>€ 52,100.00</t>
+          <t>Euro 27.195,54</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n°472 del 12 /07/2018</t>
+          <t>DDG 471/2019 e DGR 778/2018</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>Dott.GianMarco Erbisti</t>
+          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale Aulss9 n°472 del 12 /07/2018 e come da verbale UVMD</t>
+          <t>RIMBORSI TIROCINI SIL SETTEMBRE 2019 DISTRETTO 4</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>progetto PTVA - SOS Bambino international adoption</t>
+          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>5,134.69</t>
+          <t>Euro 21.228,40</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>DGR 66 del 27.01.2017 - DDG 225/2018</t>
+          <t>DDG 471/2019 e DGR 778/2018</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>Direttrice U.O.C. Infanzia, Adolescenza e Famiglia Dott.ssa Maria Scudellari</t>
+          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>contributo a parziale abbattimento dei costi che gli enti sostengono nell’ambito del progetto PTVA DGR 66 del 27.01.2017. Enti che la Regione Veneto ha indicato per ragioni tecnico qualitative dalla stessa Regione valutate.</t>
+          <t>RIMBORSO TIROCINI SIL AGOSTO 2019 DISTRETTO 4</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2018</t>
+          <t>Utenti Vari " Progetto Vita Indipendente e Inclusione Sociale Bando 2016 DISTRETTO 1 e 2 settembre-ottobre 2019</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>29.766,00 Euro</t>
+          <t>€ 23,183.00</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
+          <t>Delibera Direttore Generale Aulss9 n°472 del 12/07/2018</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati</t>
+          <t>Dott. Erbisti Gianmarco</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
-          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
+          <t>Delibera Direttore Generale n°472 del 12/07/2018 e come da verbale UVND</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>DIOCESI DI VERONA, Codice Fiscale e Partita IVA n. 93019070239,</t>
+          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>169,600.00</t>
+          <t>Euro 26428,36</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>art. 19 Costituzione- art. 11 Accordo Santa Sede e Repubblica Italiana 18/02/1984 esecutivo con L. 25/03/1985 n. 121 - L. 833/1978 - DPR 20/12/1979 n. 761 - L.56/1994 - DLgs 502/1992 e DGRV n. 3583/2009</t>
-[...2 lines deleted...]
-      <c r="D536" t="inlineStr"/>
+          <t>DDG 471/2019 e DGR 778/2018</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr">
+        <is>
+          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
+        </is>
+      </c>
       <c r="E536" t="inlineStr">
         <is>
-          <t>DELIBERA N. 815 DEL 20/12/2018</t>
+          <t>RIMBORSI TIROCINI SIL LUGLIO 2019 DISTRETTO 4</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Associazione Italiana Mutilati della Voce Onlus di Verona codice fiscale - Partita IVA 80025880230</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Agosto 2019</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>19,832.16</t>
+          <t>28.760,00 Euro</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>L. 19/2011 - art. 45 L n. 833/1978 0</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>DIRETTORE AMMINISTRATIVO DI OSPEDALE</t>
+          <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
-          <t>DELIBERA N. 864 DEL 28/12/2018</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>contributi alle comunità religiose anno 2014 dgr 2009 del 06/12/2016 Decreto 130 del 06/12/2016</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARI (ICD)</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>361830</t>
+          <t>€ 277,158.85</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>delibera n.549 del 30/08/2018</t>
+          <t>D.G.R. N. 1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Giuseppe Gagni</t>
+          <t>Dott. Gianmarco Erbisti- UOS Attività Amm.va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t>delibera n.549 del 30/08/2018</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD a/sla/p/f/b/m): liquidazione contributi del mese di aprile 2019 ai sensi della D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>ALLE FARMACIE RURALI</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>€ 47,653.53</t>
+          <t>1,397,834.72</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 55/2019</t>
+          <t>D.G.R. N.1338/2013 - D.G.R. N.1047/2015</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>U.O.S. Attività Amministrativa Socio Sanitaria Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>Interventi regionali aggiuntivi a favore delle Farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2019</t>
+          <t>Liquidazione di febbraio 2019 delle Impegnative di Cura Domiciliare-ICD a/sla/p/f/b/m ai sensi della D.G.R. n.1338/2013.</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>enti vari - contributi anno 2018 a sostegno progetto tempo libero soggetti disabili provvedimenti distretti 1 _ 2 e 4</t>
+          <t>UTENTI VARI - RIMBORSO TIROCINI SIL - DISTRETTO 4</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>129,244.01</t>
+          <t>Euro 28869,31</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>delibera 661 del 17_10_19 e 753 del 21_11_19</t>
+          <t>DDG 471/2019 e DGR 778/2018</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
+          <t>UOS Amm.va Socio Sanitaria- Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
-          <t>erogazione del contributo a sostegno e parziale abbattimento dei costi sostenuti dalle associazioni di volontoriato operanti nel campo del tempo libero ed integrazione sociale a favore di soggetti disabili distretto 1_2 e 4</t>
+          <t>RIMBORSI TIROCINI SIL DISTRETTO 4 GIUGNO 2019</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2019</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>40.696,00 Euro</t>
+          <t>€ 310,977.76</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>D.G.R. n.1338/2013 e succ.</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>U.O.S. Attività Amministrativa Socio Santaria - Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>LIQUIDAZIONE DEL MESE DI GIUGNO 2019 DELLE IMPEGNATIVE DI CURA DOMICILIARE (ICD a/sla/p/f) AI SENSI DELLA D.G.R. N.1338/2013 E SUCC.</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizi Integrazione Lavorativa Distretto 3 periodo Maggio - Agosto19</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Gennaio-Aprile 2019</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>77.420,38 Euro</t>
+          <t>150.949,79 Euro</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>Delibera n° 471 del 01/08/2019</t>
+          <t>DELIBERA N. 1150 DEL 28/12/2017 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati</t>
-[...2 lines deleted...]
-      <c r="E542" t="inlineStr"/>
+          <t>Dott. Gianmarco Erbisti</t>
+        </is>
+      </c>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 1150 DEL 28/12/2017 e DELIBERA N. 778 del 06/12/2018</t>
+        </is>
+      </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Utenti Vari Servizi Integrazione Lavorativa Distretto 3 periodo gennaio- aprile 2019</t>
+          <t>Utenti vari "Progetti di Vita Indipendente e Inclusione Sociale" Bando 2016 DISTRETTO 1 e 2 Periodo da settembre 2018 ad agosto 2019</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>82652,20 Euro</t>
+          <t>€ 52,100.00</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Delibera n° 471 del 01/08/2019</t>
+          <t>Delibera Direttore Generale Aulss9 n°472 del 12 /07/2018</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>Dott. Elmer Soffiati</t>
-[...2 lines deleted...]
-      <c r="E543" t="inlineStr"/>
+          <t>Dott.GianMarco Erbisti</t>
+        </is>
+      </c>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>Delibera Direttore Generale Aulss9 n°472 del 12 /07/2018 e come da verbale UVMD</t>
+        </is>
+      </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Ai Farmacisti Titolari/Direttori delle Farmacie rurali sussidiate del territorio dell'Azienda Ulss 9 Scaligera</t>
+          <t>progetto PTVA - SOS Bambino international adoption</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>€ 26,225.85</t>
+          <t>5,134.69</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>LR 78/1080</t>
+          <t>DGR 66 del 27.01.2017 - DDG 225/2018</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direttrice U.O.C. Infanzia, Adolescenza e Famiglia Dott.ssa Maria Scudellari</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
-          <t>Aggiornamento dell'allegato A alla determina n. 1800 del 31.10.2018 relativa al contributo dell'indennità di residenza alle Farmacie rurali per l'anno 2019</t>
+          <t>contributo a parziale abbattimento dei costi che gli enti sostengono nell’ambito del progetto PTVA DGR 66 del 27.01.2017. Enti che la Regione Veneto ha indicato per ragioni tecnico qualitative dalla stessa Regione valutate.</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2019</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Dicembre 2018</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>41.968,00 Euro</t>
+          <t>29.766,00 Euro</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>Dott. Gianmarco Erbisti</t>
+          <t>Dott. Elmer Soffiati</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
-          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
+          <t>DELIBERA N. 1150 DEL 28/12/2017</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE CITTADINANZATTIVA TRIBUNALE PER I DIRITTI DEL MALATO E DELL'ANZIANO ONLUS - LEGNAGO VIAXXIV MAGGIO, 10 - CODICE FISCALE E P. IVA 910047402381</t>
+          <t>DIOCESI DI VERONA, Codice Fiscale e Partita IVA n. 93019070239,</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>169,600.00</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>LEGGE N. 383/2000 E L.R. 27/2001</t>
-[...7 lines deleted...]
-      <c r="E546" t="inlineStr"/>
+          <t>art. 19 Costituzione- art. 11 Accordo Santa Sede e Repubblica Italiana 18/02/1984 esecutivo con L. 25/03/1985 n. 121 - L. 833/1978 - DPR 20/12/1979 n. 761 - L.56/1994 - DLgs 502/1992 e DGRV n. 3583/2009</t>
+        </is>
+      </c>
+      <c r="D546" t="inlineStr"/>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 815 DEL 20/12/2018</t>
+        </is>
+      </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)-anno 2018</t>
+          <t>Associazione Italiana Mutilati della Voce Onlus di Verona codice fiscale - Partita IVA 80025880230</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>€ 1,901,444</t>
+          <t>19,832.16</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>D.G.R. 1338/2013 - D.G.R. 1047/2015</t>
+          <t>L. 19/2011 - art. 45 L n. 833/1978 0</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>Dott. Erbisti GianMarco - UOS Attività Amm.va Socio Sanitaria</t>
+          <t>DIRETTORE AMMINISTRATIVO DI OSPEDALE</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICDa/ICDsla/ICDp/ICDf/ICDm/ICDb): liquidazioni periodo agosto-dicembre 2018.</t>
+          <t>DELIBERA N. 864 DEL 28/12/2018</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Erogazione contributi per Associazioni di Volontariato nel settore Alcoldipendenze; Valutazione progetti presentati e ammessi a contributo; anno 2018</t>
+          <t>contributi alle comunità religiose anno 2014 dgr 2009 del 06/12/2016 Decreto 130 del 06/12/2016</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>€ 72,000.00</t>
+          <t>361830</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>L.R. 40/93; Legge n.266/1991; Delib. n. 537 del 2308.2018; Delib. n. 651 del 11/10/2018</t>
+          <t>delibera n.549 del 30/08/2018</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale / Dipartimento per le Dipendenze ULSS 9</t>
+          <t>UOS attività amministrativa socio sanitaria dott.Giuseppe Gagni</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per l'erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando per la presentazione di Progetti.</t>
+          <t>delibera n.549 del 30/08/2018</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Farmacia Selva di Progno - C.F. RDGGTR72C22L781A</t>
+          <t>ALLE FARMACIE RURALI</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>€ 5,321.01</t>
+          <t>€ 47,653.53</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>DGR n. 375/2017 - DDR n. 55/2019</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
           <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
+          <t>Interventi regionali aggiuntivi a favore delle Farmacie rurali aventi diritto all'erogazione del contributo per l'anno 2019</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Farmacia Dott.ssa Erika Zerbinato - C.F. ZRBRKE72T60E512W</t>
+          <t>enti vari - contributi anno 2018 a sostegno progetto tempo libero soggetti disabili provvedimenti distretti 1 _ 2 e 4</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>€ 3,940.56</t>
+          <t>129,244.01</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>delibera 661 del 17_10_19 e 753 del 21_11_19</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
+          <t>erogazione del contributo a sostegno e parziale abbattimento dei costi sostenuti dalle associazioni di volontoriato operanti nel campo del tempo libero ed integrazione sociale a favore di soggetti disabili distretto 1_2 e 4</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Farmacia Fiori snc - C.F. LLALSN68T27A794N</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Settembre 2019</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>€ 4,819.54</t>
+          <t>40.696,00 Euro</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>utenti vari icd distretto 4 2017</t>
+          <t>Utenti Vari Servizi Integrazione Lavorativa Distretto 3 periodo Maggio - Agosto19</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>3798384</t>
+          <t>77.420,38 Euro</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>dgrv 1338 del 2013</t>
+          <t>Delibera n° 471 del 01/08/2019</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>Direttore UOC non autosufficienza Dott. Gabriele Bezzan</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott. Elmer Soffiati</t>
+        </is>
+      </c>
+      <c r="E552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>utenti vari sil distretto 4 2017</t>
+          <t>Utenti Vari Servizi Integrazione Lavorativa Distretto 3 periodo gennaio- aprile 2019</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>253612.23</t>
+          <t>82652,20 Euro</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>deliberazione ulss9 743 del 2017</t>
+          <t>Delibera n° 471 del 01/08/2019</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>Direttore UOC non autosufficienza Dott. Gabriele Bezzan</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott. Elmer Soffiati</t>
+        </is>
+      </c>
+      <c r="E553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLA GRADUATORIA ICDm DEL III° TRIMESTRE 2017, E DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI SETTEMBRE 2017</t>
+          <t>Ai Farmacisti Titolari/Direttori delle Farmacie rurali sussidiate del territorio dell'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>€. 204.285,00</t>
+          <t>€ 26,225.85</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 948 DEL 09/11/2017</t>
+          <t>LR 78/1080</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
-          <t>DISTRETTO 3- IMPEGNATIVE DI CURA DOMICILIARE (ICD): PRESA D'ATTO DELLA GRADUATORIA ICDm DEL III° TRIMESTRE 2017, E DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI SETTEMBRE 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
+          <t>Aggiornamento dell'allegato A alla determina n. 1800 del 31.10.2018 relativa al contributo dell'indennità di residenza alle Farmacie rurali per l'anno 2019</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N.2461 DEL 20/12/2017 AVENTE PER OGGETTO:"ASSISTITO B.A.-ACCONTO SPESE PER CURE DI NEURORIABILITAZIONE - FORMA INDIRETTA - KLINIK VALENS (CH)-PERIODO 07/01-24/02/2018" - RETTIFICA</t>
+          <t>Utenti vari Servizio Integrazione Lavorativa Distretti 1-2 periodo Maggio 2019</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>EURO 43549,55</t>
+          <t>41.968,00 Euro</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 - DPCM 1/12/2000 - DGR 2878 DEL 17/09/2004</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Dott. Gianmarco Erbisti</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2546 DEL 29/12/2017</t>
+          <t>DELIBERA N. 471 DEL 01/08/2019 e DELIBERA N. 778 del 06/12/2018</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Farmacia Gallo Dott.ssa Silvia - C.F. GLLSLV80L59C890X</t>
+          <t>ASSOCIAZIONE CITTADINANZATTIVA TRIBUNALE PER I DIRITTI DEL MALATO E DELL'ANZIANO ONLUS - LEGNAGO VIAXXIV MAGGIO, 10 - CODICE FISCALE E P. IVA 910047402381</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>€ 4,264.63</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>LEGGE N. 383/2000 E L.R. 27/2001</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
-[...6 lines deleted...]
-      </c>
+          <t>DIRETTORE U.O.C. DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD)-anno 2018</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>€ 45,779.69</t>
+          <t>€ 1,901,444</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>DGR n. 279 del 14.03.2017 - Decreto n. 162 del 20.10.2017 - Delibera Direttore Generale n. 550 del 30.08.2018</t>
+          <t>D.G.R. 1338/2013 - D.G.R. 1047/2015</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>Dott. Erbisti GianMarco - UOS Attività Amm.va Socio Sanitaria</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
-          <t>Erogazione compenso alle Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera aderenti al Progetto Regionale "Farmacia dei Servizi" anno 2017 in attuazione del Decreto n. 162 del 20.10.2017</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICDa/ICDsla/ICDp/ICDf/ICDm/ICDb): liquidazioni periodo agosto-dicembre 2018.</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Farmacia Dal Colle Giuliana - C.F. DLCGLN52S62B402V</t>
+          <t>Erogazione contributi per Associazioni di Volontariato nel settore Alcoldipendenze; Valutazione progetti presentati e ammessi a contributo; anno 2018</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>€ 4,879.71</t>
+          <t>€ 72,000.00</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>L.R. 40/93; Legge n.266/1991; Delib. n. 537 del 2308.2018; Delib. n. 651 del 11/10/2018</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>UOC Direzione Amministrativa Territoriale / Dipartimento per le Dipendenze ULSS 9</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
+          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per l'erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando per la presentazione di Progetti.</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>ANGIARI 01275970232; BEVILACQUA 82001750239; BONAVIGO 00663500239; BOSCHI S.ANNA 00686570235; BOVOLONE 00659880231; CASALEONE 00659900237; CASTAGNARO 82005890239; CEREA 00659890230; CONCAMARISE 82002330239; GAZZO VERONESE 82002770236; ISOLA RIZZA 00660940230; LEGNAGO 00597030238; MINERBE 00345850234; NOGARA 80092120231; OPPEANO 80030260238; PALU’ 00680720233; RONCO ALL'ADIGE 80007680236; ROVERCHIARA 82002370235; SALIZZOLE 00709050231; SANGUINETTO 00661100230; S.PIETRO DI MORUBIO 82002650230; SORGA’ 80010890232; TERRAZZO 82001090230; VILLABARTOLOMEA 82000850238; ZEVIO 00660750233.</t>
+          <t>Farmacia Selva di Progno - C.F. RDGGTR72C22L781A</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>€. 408.998,61</t>
+          <t>€ 5,321.01</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>DELIBERA N. 636 DEL 13/07/2017</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 – DGR N. 2004/2016 E DGR N. 2213/2016. ASSEGNAZIONE CONTRIBUTI ANNO 2016 AI COMUNI DEL DISTRETTO 3 PER L'ASSISTENZA DOMICILIARE INTEGRATA.</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Enti Vari - ICD B - Distreti 1 e 2 periodo luglio - dicembre 2017</t>
+          <t>Farmacia Dott.ssa Erika Zerbinato - C.F. ZRBRKE72T60E512W</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>1016760</t>
-[...2 lines deleted...]
-      <c r="C560" t="inlineStr"/>
+          <t>€ 3,940.56</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr">
+        <is>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
+        </is>
+      </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
-[...2 lines deleted...]
-      <c r="E560" t="inlineStr"/>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+        </is>
+      </c>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
+        </is>
+      </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>ASSISTITO B.A. - ACCONTO SPESE PER CURE DI NEURORIABILITAZIONE - FORMA INDIRETTA -KLINIK (CH) - PERIODO 07/01 - 24/02/2018</t>
+          <t>Farmacia Fiori snc - C.F. LLALSN68T27A794N</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>EURO 43549,55</t>
+          <t>€ 4,819.54</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 - DPCM 1/12/2000 - DGR 2878 DEL 17/09/2004</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2461 DEL 20/12/2017</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>ASSISTITO B.A. - CONCESSIONE ACCONTO SULLE SPESE SANITARIE PER CICLO DI NEURORIABILITAZIONE KLINIK VALENS (CH) PERIODO 07/10 - 28/10/2017</t>
+          <t>utenti vari icd distretto 4 2017</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>EURO 25930,03</t>
+          <t>3798384</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 - DPCM 1/12/2000 - DGR 2878 DEL 17/09/2004</t>
+          <t>dgrv 1338 del 2013</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Direttore UOC non autosufficienza Dott. Gabriele Bezzan</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1921 DEL 13/10/2017</t>
+          <t>procedura prevista dalla dgrv 1338 del 2013</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Ai Farmacisti Titolari/Direttori delle Farmacie rurali sussidiate del territorio dell'Azienda Ulss 9 Scaligera</t>
+          <t>utenti vari sil distretto 4 2017</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>50,230.92</t>
+          <t>253612.23</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>LR 78/1080</t>
+          <t>deliberazione ulss9 743 del 2017</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direttore UOC non autosufficienza Dott. Gabriele Bezzan</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1010 del 20.06.2018</t>
+          <t>procedura prevista dalla deliberazione ulss 9 743 del 2017</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera</t>
+          <t>UTENTI VARI - IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLA GRADUATORIA ICDm DEL III° TRIMESTRE 2017, E DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI SETTEMBRE 2017</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>21,973.35</t>
+          <t>€. 204.285,00</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>Decreto n. 160/2017 - Delibera Direttore Generale n. 419 del 21.06.2018</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 948 DEL 09/11/2017</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t>Erogazione contributo alle Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera aderenti al progetto di "Revisione dell'uso dei medicinali dei pazienti affetti da asma" Decreto 160/2017</t>
+          <t>DISTRETTO 3- IMPEGNATIVE DI CURA DOMICILIARE (ICD): PRESA D'ATTO DELLA GRADUATORIA ICDm DEL III° TRIMESTRE 2017, E DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI SETTEMBRE 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>11 Verona - Partita IVA 80025880230 legale rappresentante Rag. Ottorino Zanolli</t>
+          <t>DETERMINA DIRIGENZIALE N.2461 DEL 20/12/2017 AVENTE PER OGGETTO:"ASSISTITO B.A.-ACCONTO SPESE PER CURE DI NEURORIABILITAZIONE - FORMA INDIRETTA - KLINIK VALENS (CH)-PERIODO 07/01-24/02/2018" - RETTIFICA</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>19,832.16</t>
+          <t>EURO 43549,55</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>DPCM 29/11/2001 - Legge quadro 266/1991 - D.lgs 502/1992 e smi L.R. n. 56/1994</t>
+          <t>D.M. 03/11/1989 - DPCM 1/12/2000 - DGR 2878 DEL 17/09/2004</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>Direttore U.O.C. Direzione Amministrativa di Ospedale Dott.ssa Flavia Dal Bosco</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t>Deliberazione n. 313 del 25/05/2018</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2546 DEL 29/12/2017</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Farmacia Fiori snc - C.F. LLALSN68T27A794N</t>
+          <t>Farmacia Gallo Dott.ssa Silvia - C.F. GLLSLV80L59C890X</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>4,272.36</t>
+          <t>€ 4,264.63</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Farmacia Dott.ssa Erika Zerbinato - C.F. ZRBRKE72T60E512W</t>
+          <t>Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>3,637.02</t>
+          <t>€ 45,779.69</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>DGR n. 279 del 14.03.2017 - Decreto n. 162 del 20.10.2017 - Delibera Direttore Generale n. 550 del 30.08.2018</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>Erogazione compenso alle Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera aderenti al Progetto Regionale "Farmacia dei Servizi" anno 2017 in attuazione del Decreto n. 162 del 20.10.2017</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Farmacia Dani Dott. Roberto snc - C.F. DNARRT51L02L781U</t>
+          <t>Farmacia Dal Colle Giuliana - C.F. DLCGLN52S62B402V</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>3,621.46</t>
+          <t>€ 4,879.71</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Farmacia Turri Emilio - C.F. TRRMLE51H05E284Z</t>
+          <t>ANGIARI 01275970232; BEVILACQUA 82001750239; BONAVIGO 00663500239; BOSCHI S.ANNA 00686570235; BOVOLONE 00659880231; CASALEONE 00659900237; CASTAGNARO 82005890239; CEREA 00659890230; CONCAMARISE 82002330239; GAZZO VERONESE 82002770236; ISOLA RIZZA 00660940230; LEGNAGO 00597030238; MINERBE 00345850234; NOGARA 80092120231; OPPEANO 80030260238; PALU’ 00680720233; RONCO ALL'ADIGE 80007680236; ROVERCHIARA 82002370235; SALIZZOLE 00709050231; SANGUINETTO 00661100230; S.PIETRO DI MORUBIO 82002650230; SORGA’ 80010890232; TERRAZZO 82001090230; VILLABARTOLOMEA 82000850238; ZEVIO 00660750233.</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>4,349.78</t>
+          <t>€. 408.998,61</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>DELIBERA N. 636 DEL 13/07/2017</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>DISTRETTO 3 – DGR N. 2004/2016 E DGR N. 2213/2016. ASSEGNAZIONE CONTRIBUTI ANNO 2016 AI COMUNI DEL DISTRETTO 3 PER L'ASSISTENZA DOMICILIARE INTEGRATA.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Farmacia Gallo Dott.ssa Silvia - C.F. GLLSLV80L59C890X</t>
+          <t>Enti Vari - ICD B - Distreti 1 e 2 periodo luglio - dicembre 2017</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>3,826.51</t>
-[...6 lines deleted...]
-      </c>
+          <t>1016760</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr"/>
       <c r="D570" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Distretto di competenza</t>
+        </is>
+      </c>
+      <c r="E570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>INVALIDI DI GUERRA E CATEGORIE ASSIMILATE: LIQUIDAZIONE CONTRIBUTI ECONOMICI PER CURE CLIMATICHE, SOGGIORNI TERAPEUTICI, CURE TERMALI E CURE IDROPINICHE A TUTTO IL MESE DI DICEMBRE 2017.</t>
+          <t>ASSISTITO B.A. - ACCONTO SPESE PER CURE DI NEURORIABILITAZIONE - FORMA INDIRETTA -KLINIK (CH) - PERIODO 07/01 - 24/02/2018</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>€ 3,402.00</t>
+          <t>EURO 43549,55</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
+          <t>D.M. 03/11/1989 - DPCM 1/12/2000 - DGR 2878 DEL 17/09/2004</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>Il Dirigente USD attività amministrative ospedale territorio Dott. Dario Artioli</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2525 DEL 27/12/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2461 DEL 20/12/2017</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Coop.va Sociale Self Help onlus</t>
+          <t>ASSISTITO B.A. - CONCESSIONE ACCONTO SULLE SPESE SANITARIE PER CICLO DI NEURORIABILITAZIONE KLINIK VALENS (CH) PERIODO 07/10 - 28/10/2017</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>EURO 25930,03</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>ddg n. 825 del 29.12.2016</t>
+          <t>D.M. 03/11/1989 - DPCM 1/12/2000 - DGR 2878 DEL 17/09/2004</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Alcologia tel. 045/8075477; dipendenze@aulss9.veneto.it;</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
-          <t>Apertura bando per la presentazione di progetti per l'erogazione di contributi a sostegno e parziale abbattimento dei costi sostenuti da Enti, aventi diritto ed operanti sull'ambito territoriale del Dustretto 1 (esperienze di prevenzione e reinserimento con int. riabilitativi ed. e socio-sanitari di sostegno a tdp e alc; anno 2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1921 DEL 13/10/2017</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Coop.va Sociale Il Samaritano onlus</t>
+          <t>Ai Farmacisti Titolari/Direttori delle Farmacie rurali sussidiate del territorio dell'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>16,299.50</t>
+          <t>50,230.92</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
+          <t>LR 78/1080</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Sezione di Reinserimento Sociale tel. 045/8408074; dipendenze@aulss9.veneto.it;</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale accreditato, riconosciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno di progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
+          <t>Determina Dirigenziale n. 1010 del 20.06.2018</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Coop.va Sociale Azalea onlus</t>
+          <t>Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>14,754.00</t>
+          <t>21,973.35</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
-[...2 lines deleted...]
-      <c r="D574" t="inlineStr"/>
+          <t>Decreto n. 160/2017 - Delibera Direttore Generale n. 419 del 21.06.2018</t>
+        </is>
+      </c>
+      <c r="D574" t="inlineStr">
+        <is>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+        </is>
+      </c>
       <c r="E574" t="inlineStr">
         <is>
-          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale accreditato, riconosciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno di progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
+          <t>Erogazione contributo alle Farmacie pubbliche e private convenzionate afferenti all'Azienda Ulss 9 Scaligera aderenti al progetto di "Revisione dell'uso dei medicinali dei pazienti affetti da asma" Decreto 160/2017</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Coop.va Sociale Self Help onlus</t>
+          <t>11 Verona - Partita IVA 80025880230 legale rappresentante Rag. Ottorino Zanolli</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>1,600.00</t>
+          <t>19,832.16</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
+          <t>DPCM 29/11/2001 - Legge quadro 266/1991 - D.lgs 502/1992 e smi L.R. n. 56/1994</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Sezione di Reinserimento Sociale tel. 045/8408074; dipendenze@aulss9.veneto.it;</t>
+          <t>Direttore U.O.C. Direzione Amministrativa di Ospedale Dott.ssa Flavia Dal Bosco</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale accreditato, riconosciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno di progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
+          <t>Deliberazione n. 313 del 25/05/2018</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>utenti vari servizio integrazione lavorativa distretto 1-2 GENNAIO-FEBBRAIO 2018</t>
+          <t>Farmacia Fiori snc - C.F. LLALSN68T27A794N</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>66457.5</t>
+          <t>4,272.36</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>DELIBERA N.1150 DEL 28/12/2017</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>DOTT.ELMER SOFFIATI</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
-          <t>DELIBERA N.1150/2017</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAMENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO ex ulss 20</t>
+          <t>Farmacia Dott.ssa Erika Zerbinato - C.F. ZRBRKE72T60E512W</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>57,444.92</t>
+          <t>3,637.02</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 828 del 29/12/2016</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
-          <t>bando pubblico ex DGRV n. 1463 del 21 settembre 2016</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>utenti vari sil distretto 4 2018</t>
+          <t>Farmacia Dani Dott. Roberto snc - C.F. DNARRT51L02L781U</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>47498.34</t>
+          <t>3,621.46</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>deliberazione 743 del 2017 ulss 9</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>Direttore UOC non autosufficienza Dott. Gabriele Bezzan</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
-          <t>deliberazione 743 del 2017 ulss 9</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>associazione C.S.I. contributo anno 2017 a sostegno di attività sportiva svolta a favore di soggetti disabili cig n. 72178538B7</t>
+          <t>Farmacia Turri Emilio - C.F. TRRMLE51H05E284Z</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>75000</t>
+          <t>4,349.78</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE N.120 DEL 01/03/2018</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>DIREZIONE AMMINISTRATIVA TERRITORIALE DOTT.GABRIELE GATTI</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;id=90</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Coop.va Sociale Comunità dei Giovani onlus</t>
+          <t>Farmacia Gallo Dott.ssa Silvia - C.F. GLLSLV80L59C890X</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>7,160.00</t>
+          <t>3,826.51</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Sezione di Reinserimento Sociale tel. 045/8408074; dipendenze@aulss9.veneto.it;</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
-          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale Accreditato, riconsciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno dei progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DEL TITOLARE DI TESSERA SANITARIA N. 501096163.</t>
+          <t>INVALIDI DI GUERRA E CATEGORIE ASSIMILATE: LIQUIDAZIONE CONTRIBUTI ECONOMICI PER CURE CLIMATICHE, SOGGIORNI TERAPEUTICI, CURE TERMALI E CURE IDROPINICHE A TUTTO IL MESE DI DICEMBRE 2017.</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>€ 1,300.17</t>
+          <t>€ 3,402.00</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>DGRV n. 631 del 07.03.2006; il titolare della tessera sanitaria n. 501096163 residente a Villa Bartolomea VR, in data 14/03/2018 ha presentato domanda, ai sensi della DGRV n. 631/06</t>
+          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>Il Dirigente USD attività amministrative ospedale territorio Dott. Dario Artioli</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 552 del 28/03/2018</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2525 DEL 27/12/2017</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>icd b 2°sem e m 4°sem comuni vari anno 2017</t>
+          <t>Coop.va Sociale Self Help onlus</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>3203360</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>determina n.606 del 06/04/2018 DGRV 1338_2013</t>
+          <t>ddg n. 825 del 29.12.2016</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
+          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Alcologia tel. 045/8075477; dipendenze@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
-          <t>scorrimento graduatorie da provvedimento regionale e trasferimento ai comuni responsabili dell'istruttoria</t>
+          <t>Apertura bando per la presentazione di progetti per l'erogazione di contributi a sostegno e parziale abbattimento dei costi sostenuti da Enti, aventi diritto ed operanti sull'ambito territoriale del Dustretto 1 (esperienze di prevenzione e reinserimento con int. riabilitativi ed. e socio-sanitari di sostegno a tdp e alc; anno 2017</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Farmacia Costabella di Zoppi Maria Laura - C.F. ZPPMLR45A50A737C</t>
+          <t>Coop.va Sociale Il Samaritano onlus</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>10,506.32</t>
+          <t>16,299.50</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Sezione di Reinserimento Sociale tel. 045/8408074; dipendenze@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="E583" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale accreditato, riconosciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno di progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Farmacia Comunale Dott. Carlo Barioni - C.F. BRNCRL72E31D548Y</t>
+          <t>Coop.va Sociale Azalea onlus</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>3,245.90</t>
+          <t>14,754.00</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
-[...6 lines deleted...]
-      </c>
+          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
+        </is>
+      </c>
+      <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale accreditato, riconosciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno di progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Farmacia Rossignoli di Cristina - Maddalena e Carla snc C.F. RSSCRL66A44L781A</t>
+          <t>Coop.va Sociale Self Help onlus</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>3,635.84</t>
+          <t>1,600.00</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Sezione di Reinserimento Sociale tel. 045/8408074; dipendenze@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="E585" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale accreditato, riconosciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno di progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Farmacia Lessini - C.F. GMBGDN53P20C041E</t>
+          <t>utenti vari servizio integrazione lavorativa distretto 1-2 GENNAIO-FEBBRAIO 2018</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>8,544.42</t>
+          <t>66457.5</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>DELIBERA N.1150 DEL 28/12/2017</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>DOTT.ELMER SOFFIATI</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>DELIBERA N.1150/2017</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Farmacia Santa Maria - C.F. FCCNTN58L11E522G</t>
+          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAMENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO ex ulss 20</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>5,387.66</t>
+          <t>57,444.92</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>Deliberazione del Direttore Generale n. 828 del 29/12/2016</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>bando pubblico ex DGRV n. 1463 del 21 settembre 2016</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Farmacia Dal Colle Giuliana - C.F. DLCGLN52S62B402V</t>
+          <t>utenti vari sil distretto 4 2018</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>4,413.17</t>
+          <t>47498.34</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+          <t>deliberazione 743 del 2017 ulss 9</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direttore UOC non autosufficienza Dott. Gabriele Bezzan</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+          <t>deliberazione 743 del 2017 ulss 9</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Farmacie pubbliche e private convenzionate afferenti al Distretto 1 e 2 Ulss 9 Scaligera</t>
+          <t>associazione C.S.I. contributo anno 2017 a sostegno di attività sportiva svolta a favore di soggetti disabili cig n. 72178538B7</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>10,045.12</t>
+          <t>75000</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>DGR n. 1919 del 23.12.2015 - Nota Regionale Prot. 397804 del 17.10.2016 - Delibera Direttore Generale n. 1115 del 28.12.2017</t>
+          <t>DELIBERAZIONE N.120 DEL 01/03/2018</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>Direttore UOC Servizio Farmaceutico Territoriale Dott. Luigi Mezzalira</t>
+          <t>DIREZIONE AMMINISTRATIVA TERRITORIALE DOTT.GABRIELE GATTI</t>
         </is>
       </c>
       <c r="E589" t="inlineStr">
         <is>
-          <t>Corresponsione alle Farmacie pubbliche e private convenzionate afferenti al Distretto 1 e 2 delle competenze dovute per lo svolgimento del servizio di prenotazione e consegna referto come da Accordo Regionale Progetto Farmacup</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;id=90</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAM ENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. BANDO POTENZIAMENTO RETE E CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO DISTRETTO 2. Nr. gara 6706346</t>
+          <t>Coop.va Sociale Comunità dei Giovani onlus</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>7750</t>
+          <t>7,160.00</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 214/2018</t>
+          <t>ddg n. 259 del 21.04.2016 e s.m.i.</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
+          <t>Direzione Dipartimento Dipendenze; Direzione UOC Servizio Dipendenze tel. 045/8076201 - 045/8622235; Sezione di Reinserimento Sociale tel. 045/8408074; dipendenze@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;id=113</t>
+          <t>Azioni in continuità ad atti convenzionali avviati con Enti del Privato Sociale Accreditato, riconsciuti nell'ambito della programmazione territoriale del Piano di Zona; rapporto economico a sostegno dei progetti terapeutici individualizzati; contributi a parziale abbattimento dei costi del singolo P.T.I.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Enti vari - distretto 3 e distretto 4 progetti di rete familiari DGRV1251/2016</t>
+          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DEL TITOLARE DI TESSERA SANITARIA N. 501096163.</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>15,300.00</t>
+          <t>€ 1,300.17</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>delibera 226 del 12/04/2018 - DGRV 1251/2016</t>
+          <t>DGRV n. 631 del 07.03.2006; il titolare della tessera sanitaria n. 501096163 residente a Villa Bartolomea VR, in data 14/03/2018 ha presentato domanda, ai sensi della DGRV n. 631/06</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Giuseppe Gagni</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E591" t="inlineStr">
         <is>
-          <t>convenzione: https://simog.anticorruzione.it/AVCP-SimogWeb/checkAuthentication</t>
+          <t>Determina Dirigenziale n. 552 del 28/03/2018</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>utenti vari - Distretti 1 e 2 Servizio Integrazione Lavorativa contributi S.I.L. novembre dicembre 2017</t>
+          <t>icd b 2°sem e m 4°sem comuni vari anno 2017</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>65818.00</t>
+          <t>3203360</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>deliberazione 821/2016</t>
+          <t>determina n.606 del 06/04/2018 DGRV 1338_2013</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
         </is>
       </c>
       <c r="E592" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 821 del 29/12/2016</t>
+          <t>scorrimento graduatorie da provvedimento regionale e trasferimento ai comuni responsabili dell'istruttoria</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>UTENTI VARI DISTRETTO 3 – PRESA D’ATTO ATTIVAZIONE IMPEGNATIVA DI CURA DOMICILAIARE IN FAVORE DI PERSONE AFFETTE DA SCLEROSI LATERALE AMIOTROFICA (IDCsla): DI CUI ALLE DGR N. 571/2017 E N. 964/2017 E APPROVAZIONE GRADUATORIE ICDsla, ICDa, ICDf E ICDp DEI MESI DI LUGLIO E AGOSTO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>Farmacia Costabella di Zoppi Maria Laura - C.F. ZPPMLR45A50A737C</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>€. 127.880,00</t>
+          <t>10,506.32</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>DELIBERA N. 780 DEL 14/09/2017</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E593" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 – PRESA D’ATTO ATTIVAZIONE IMPEGNATIVA DI CURA DOMICILAIARE IN FAVORE DI PERSONE AFFETTE DA SCLEROSI LATERALE AMIOTROFICA (IDCsla): DI CUI ALLE DGR N. 571/2017 E N. 964/2017 E APPROVAZIONE GRADUATORIE ICDsla, ICDa, ICDf E ICDp DEI MESI DI LUGLIO E AGOSTO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Enti Vari - ICD M - Distreti 1 e 2 periodo luglio - dicembre 2017</t>
+          <t>Farmacia Comunale Dott. Carlo Barioni - C.F. BRNCRL72E31D548Y</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>277200</t>
-[...2 lines deleted...]
-      <c r="C594" t="inlineStr"/>
+          <t>3,245.90</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr">
+        <is>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
+        </is>
+      </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
-[...2 lines deleted...]
-      <c r="E594" t="inlineStr"/>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+        </is>
+      </c>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+        </is>
+      </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Farmacia Costabella - C.F. CTTDRD81A01L781F</t>
+          <t>Farmacia Rossignoli di Cristina - Maddalena e Carla snc C.F. RSSCRL66A44L781A</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>€ 11,274.39</t>
+          <t>3,635.84</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E595" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>enti vari - contributi anno 2017 a sostegno progetto tempo libero soggetti disabili provvedimenti distretti 1 e 2</t>
+          <t>Farmacia Lessini - C.F. GMBGDN53P20C041E</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>70,126.50</t>
+          <t>8,544.42</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>delibera n. 440 del 28/06/2018</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E596" t="inlineStr">
         <is>
-          <t>erogazione del contributo a sostegno e parziale abbattimento dei costi sostenuti dalle associazioni di volontariato operanti nel campo del tempo libero ed integrazione sociale a favore di soggetti disabili distretti 1 e 2;</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>contributi per la modifica degli strumenti di guida art.27 legge 104 del 1992 anno 2017</t>
+          <t>Farmacia Santa Maria - C.F. FCCNTN58L11E522G</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>13266.31</t>
+          <t>5,387.66</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>art.27 legge 104 del 1992 prot.368689 Regione Veneto,pec prot.n.0170499 aulss 9 scaligera</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>dott.Giuseppe Ggani</t>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
-          <t>delibera n. 229 del 12/042018</t>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Distretto 4 ICD iv° trim.2017 e programmazione anno 2018</t>
+          <t>Farmacia Dal Colle Giuliana - C.F. DLCGLN52S62B402V</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>3,973,668.00</t>
+          <t>4,413.17</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>determina n.675 del 20.04.2018</t>
+          <t>DGR n. 375/2017 - DDR n. 151/2017 - DDR n. 163/2017</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>DOTT.GIANMARCO ERBISTI</t>
-[...2 lines deleted...]
-      <c r="E598" t="inlineStr"/>
+          <t>Coordinatore Farmacia Territoriale Dott. Luigi Mezzalira</t>
+        </is>
+      </c>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>Determina Dirigenziale n. 2536 del 27.12.2017</t>
+        </is>
+      </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Enti vari - "PROGETTO SOLLIEVO" Finanziamento anno 2018-DGRV N.1489 del 18/09/2017.Continuazione attività anno 2018</t>
+          <t>Farmacie pubbliche e private convenzionate afferenti al Distretto 1 e 2 Ulss 9 Scaligera</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>173,554.92</t>
+          <t>10,045.12</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>delibera n.251 del 19/04/2018</t>
+          <t>DGR n. 1919 del 23.12.2015 - Nota Regionale Prot. 397804 del 17.10.2016 - Delibera Direttore Generale n. 1115 del 28.12.2017</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
-[...2 lines deleted...]
-      <c r="E599" t="inlineStr"/>
+          <t>Direttore UOC Servizio Farmaceutico Territoriale Dott. Luigi Mezzalira</t>
+        </is>
+      </c>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>Corresponsione alle Farmacie pubbliche e private convenzionate afferenti al Distretto 1 e 2 delle competenze dovute per lo svolgimento del servizio di prenotazione e consegna referto come da Accordo Regionale Progetto Farmacup</t>
+        </is>
+      </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Fondazione Historie onlus ETS</t>
+          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAM ENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. BANDO POTENZIAMENTO RETE E CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO DISTRETTO 2. Nr. gara 6706346</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
           <t>7750</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>DELIBERA N.214 DEL 05/04/2018</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 214/2018</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
+          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
           <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;id=113</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DEL TITOLARE DI TESSERA SANITARIA N. 690178499.</t>
+          <t>Enti vari - distretto 3 e distretto 4 progetti di rete familiari DGRV1251/2016</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>€ 1,809.06</t>
+          <t>15,300.00</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>DGRV n. 631 del 07.03.2006; il titolare della tessera sanitaria n. 690178499 in data 28/02/2018 ha presentato domanda.</t>
+          <t>delibera 226 del 12/04/2018 - DGRV 1251/2016</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
+          <t>UOS attività amministrativa socio sanitaria dott.Giuseppe Gagni</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N. 426 DEL 14/03/2018</t>
+          <t>convenzione: https://simog.anticorruzione.it/AVCP-SimogWeb/checkAuthentication</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>FEVOS ONLUS - CONTRIBUTI ANNO 2017 A SOSTEGNO DI PROGETTO TRASPORTO ED ACCOMPAGNAMENTO DI SOGGETTI AFFERENTI L’AREA SOCIALE E NON AUTOSUFFICIENZA INTEGRATI E DI AIUTO ALLE PERSONE IN DIFFICOLTÀ. PROVVEDIMENTI DISTRETTI 1 E 2. CIG - 7226644F45.</t>
+          <t>utenti vari - Distretti 1 e 2 Servizio Integrazione Lavorativa contributi S.I.L. novembre dicembre 2017</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>22,117.50</t>
+          <t>65818.00</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>deliberazione n. 52/2018</t>
+          <t>deliberazione 821/2016</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
+          <t>Direttore Distretto di competenza</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando_apridoc&amp;id=95&amp;allegato=172</t>
+          <t>Deliberazione del Direttore Generale n. 821 del 29/12/2016</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Farmacia Dani Dott. Roberto snc - C.F. DNARRT51L02L781U</t>
+          <t>UTENTI VARI DISTRETTO 3 – PRESA D’ATTO ATTIVAZIONE IMPEGNATIVA DI CURA DOMICILAIARE IN FAVORE DI PERSONE AFFETTE DA SCLEROSI LATERALE AMIOTROFICA (IDCsla): DI CUI ALLE DGR N. 571/2017 E N. 964/2017 E APPROVAZIONE GRADUATORIE ICDsla, ICDa, ICDf E ICDp DEI MESI DI LUGLIO E AGOSTO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>€ 3,737.06</t>
+          <t>€. 127.880,00</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>DELIBERA N. 780 DEL 14/09/2017</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1471 n. 05.09.2018</t>
+          <t>DISTRETTO 3 – PRESA D’ATTO ATTIVAZIONE IMPEGNATIVA DI CURA DOMICILAIARE IN FAVORE DI PERSONE AFFETTE DA SCLEROSI LATERALE AMIOTROFICA (IDCsla): DI CUI ALLE DGR N. 571/2017 E N. 964/2017 E APPROVAZIONE GRADUATORIE ICDsla, ICDa, ICDf E ICDp DEI MESI DI LUGLIO E AGOSTO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Farmacia Santa Maria - C.F. FCCNTN58L11E522G</t>
+          <t>Enti Vari - ICD M - Distreti 1 e 2 periodo luglio - dicembre 2017</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>€ 5,569.44</t>
-[...6 lines deleted...]
-      </c>
+          <t>277200</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr"/>
       <c r="D604" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Distretto di competenza</t>
+        </is>
+      </c>
+      <c r="E604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Farmacia Turri Emilio - C.F. TRRMLE51H05E284Z</t>
+          <t>Farmacia Costabella - C.F. CTTDRD81A01L781F</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>€ 4,904.66</t>
+          <t>€ 11,274.39</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
           <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
           <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E605" t="inlineStr">
         <is>
           <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Farmacia Lessini - C.F. GMBGDN53P20C041E</t>
+          <t>enti vari - contributi anno 2017 a sostegno progetto tempo libero soggetti disabili provvedimenti distretti 1 e 2</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>€ 9,148.50</t>
+          <t>70,126.50</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>DGR n. 375/2017 - DDR 3/2018</t>
+          <t>delibera n. 440 del 28/06/2018</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
+          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
+          <t>erogazione del contributo a sostegno e parziale abbattimento dei costi sostenuti dalle associazioni di volontariato operanti nel campo del tempo libero ed integrazione sociale a favore di soggetti disabili distretti 1 e 2;</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>TIROCINI INS/REINSERIMENTO LAVORATIVO</t>
+          <t>contributi per la modifica degli strumenti di guida art.27 legge 104 del 1992 anno 2017</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>32,503.00</t>
-[...2 lines deleted...]
-      <c r="C607" t="inlineStr"/>
+          <t>13266.31</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr">
+        <is>
+          <t>art.27 legge 104 del 1992 prot.368689 Regione Veneto,pec prot.n.0170499 aulss 9 scaligera</t>
+        </is>
+      </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>Direzione UOC Dipendenze Verona; tel. 045/8076201 - 8622235; Reinserimento 045/8408074; reinserimento@aulss9.veneto.it;</t>
+          <t>dott.Giuseppe Ggani</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
-          <t>modalità previste DGRV 1324 del 23.07.2013; progetto formativo; referente o tutor didattico - organizzativo, soggetto ospitante, ecc.</t>
+          <t>delibera n. 229 del 12/042018</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: EROGAZIONE DI ACCONTO AL TITOLARE DI TESSERA SANITARIA N. 602016736 PER CONTO DEL FIGLIO TITOLARE DI TESSERA SANITARIA N. 612570549.</t>
+          <t>Distretto 4 ICD iv° trim.2017 e programmazione anno 2018</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>€ 19,254.41</t>
+          <t>3,973,668.00</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
+          <t>determina n.675 del 20.04.2018</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
-[...6 lines deleted...]
-      </c>
+          <t>DOTT.GIANMARCO ERBISTI</t>
+        </is>
+      </c>
+      <c r="E608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>contributi alle comunità religiose anno 2015 dgrv 2197/2017</t>
+          <t>Enti vari - "PROGETTO SOLLIEVO" Finanziamento anno 2018-DGRV N.1489 del 18/09/2017.Continuazione attività anno 2018</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>371,651.00</t>
+          <t>173,554.92</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>delibera n.259 del 19/04/2018</t>
+          <t>delibera n.251 del 19/04/2018</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>UOS attività amministrativa socio sanitaria dott.Giuseppe Gagni</t>
+          <t>Direttore direzione Amministrativa territoriale dr. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>utenti vari - IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTI 1 e 2 -NOVEMBRE 2017 -FEBBRAIO 2018</t>
+          <t>Fondazione Historie onlus ETS</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>1274671.00</t>
+          <t>7750</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>deliberazioni nn. 198/2017 - 244/2017 - 548/2017 - 619/2017 - 749/2017 - 753/2017 - 951/2017 - 1004/2017</t>
+          <t>DELIBERA N.214 DEL 05/04/2018</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
+          <t>UOS attività amministrativa socio sanitaria dott.Erbisti G.</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 1 e 2: PRESA D'ATTO DELLE GRADUATORIE ICDa,ICDf, ICDp, ICD m, ICD b e ICD SLA anno 2017 E RELATIVE LIQUIDAZIONI. PERIODO NOVEMBRE 2017 - FEBBRAIO 2018</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;id=113</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>UTENTI VARI DISTRETTO 3- IMPEGNATIVE DI CURA DOMICILIARE (ICD): PRESA D'ATTO DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI OTTOBRE E NOVEMBRE 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
+          <t>PROVVIDENZE A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO DA VIVENTE: RIMBORSO SPESE A FAVORE DEL TITOLARE DI TESSERA SANITARIA N. 690178499.</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>€. 128.570,00</t>
+          <t>€ 1,809.06</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 1045 DEL 15/12/2017</t>
+          <t>DGRV n. 631 del 07.03.2006; il titolare della tessera sanitaria n. 690178499 in data 28/02/2018 ha presentato domanda.</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
-          <t>DISTRETTO 3- IMPEGNATIVE DI CURA DOMICILIARE (ICD): PRESA D'ATTO DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI OTTOBRE E NOVEMBRE 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
+          <t>DETERMINA DIRIGENZIALE N. 426 DEL 14/03/2018</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: I° SEM. 2017 E ICD MESE DI GIUGNO</t>
+          <t>FEVOS ONLUS - CONTRIBUTI ANNO 2017 A SOSTEGNO DI PROGETTO TRASPORTO ED ACCOMPAGNAMENTO DI SOGGETTI AFFERENTI L’AREA SOCIALE E NON AUTOSUFFICIENZA INTEGRATI E DI AIUTO ALLE PERSONE IN DIFFICOLTÀ. PROVVEDIMENTI DISTRETTI 1 E 2. CIG - 7226644F45.</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>€. 700.005,00</t>
+          <t>22,117.50</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>DELIBERA N. 680 DEL 27/07/2017</t>
+          <t>deliberazione n. 52/2018</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="E612" t="inlineStr">
         <is>
-          <t>PRESA D'ATTO DELLA GRADUATORIA ICDb DEL I° SEMESTRE 2017, ICDm DEL II° TRIMESTRE 2017, ICDa e ICDf E ICDp DEI MESE DI GIUGNO 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando_apridoc&amp;id=95&amp;allegato=172</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>UTENTI VARI PRESA D'ATTO DELLA GRADUATORIA ICDm DEL IV° TRIMESTRE 2016, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI DICEMBRE 2016 E RELATIVE LIQUIDAZIONI.</t>
+          <t>Farmacia Dani Dott. Roberto snc - C.F. DNARRT51L02L781U</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>€. 721.694,00</t>
+          <t>€ 3,737.06</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>DELIBERA N. 134 DEL 23/02/2017</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
-          <t>PRESA D'ATTO DELLA GRADUATORIA ICDm DEL IV° TRIMESTRE 2016, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI DICEMBRE 2016 E RELATIVE LIQUIDAZIONI.</t>
+          <t>Determina Dirigenziale n. 1471 n. 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLA GRADUATORIA ICDm DEL I° TRIMESTRE 2017, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI MARZO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>Farmacia Santa Maria - C.F. FCCNTN58L11E522G</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>€. 198.675,00</t>
+          <t>€ 5,569.44</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>DELIBERA N. 440 DEL 19/05/2017</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLA GRADUATORIA ICDm DEL I° TRIMESTRE 2017, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI MARZO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI GENNAIO E FEBBRAIO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>Farmacia Turri Emilio - C.F. TRRMLE51H05E284Z</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>€. 121.874,00</t>
+          <t>€ 4,904.66</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>DELIBERA N. 294 DEL 06/04/2017</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI GENNAIO E FEBBRAIO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI APRILE E MAGGIO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>Farmacia Lessini - C.F. GMBGDN53P20C041E</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>€. 125.250,00</t>
+          <t>€ 9,148.50</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>DELIBERA N. 559 DEL 22/06/2017</t>
+          <t>DGR n. 375/2017 - DDR 3/2018</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Il Direttore UOC Assistenza Farmaceutica Territoriale Dott. Luigi Mezzalira</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI APRILE E MAGGIO 2017 E RELATIVE LIQUIDAZIONI.</t>
+          <t>Determina Dirigenziale n. 1471 del 05.09.2018</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAM ENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. BANDO POTENZIAMENTO RETE E CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO DISTRETTI N.1 E 2. Nr. gara 6706346</t>
+          <t>TIROCINI INS/REINSERIMENTO LAVORATIVO</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>7,015.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>32,503.00</t>
+        </is>
+      </c>
+      <c r="C617" t="inlineStr"/>
       <c r="D617" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
+          <t>Direzione UOC Dipendenze Verona; tel. 045/8076201 - 8622235; Reinserimento 045/8408074; reinserimento@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
-          <t>bando pubblico https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;id=22</t>
+          <t>modalità previste DGRV 1324 del 23.07.2013; progetto formativo; referente o tutor didattico - organizzativo, soggetto ospitante, ecc.</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>utenti vari - CONTRIBUTO PER SOGGIORNI CLIMATICI A FAVORE DI CITTADINI DISABILI ULTRASESSANTENNI RESIDENTI NEL COMUNE DI VERONA - ANNO 2017.</t>
+          <t>ASSISTENZA SANITARIA IN FORMA INDIRETTA ALL'ESTERO: EROGAZIONE DI ACCONTO AL TITOLARE DI TESSERA SANITARIA N. 602016736 PER CONTO DEL FIGLIO TITOLARE DI TESSERA SANITARIA N. 612570549.</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>€ 19,254.41</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>DDG 577 04/07/2017</t>
+          <t>D.M. 03/11/1989, al D.P.C.M. 01.12.2000, all’Accordo tra il Governo, le Regioni e le Province Autonome di Trento e Bolzano del 06/02/2003, alla D.G.R. n. 2878 del 17/09/2004 e al D.M. del 13/01/2003</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>Ufficio assistenza Residenziale Dirigente Amministrativo Giuseppe Gagni tel 045/9287001; giuseppe.gagni@aulss9.veneto.it presso la sede della uoc area amministrativa e programmazione socio sanitaria tel 045/9287001 - Antonella Frera 0459287015 afrera@ulss9,veneto.it</t>
+          <t>Direttore UOC Direzione Amministrativa Territoriale Dott. Gabriele Gatti</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
-          <t>REGOLAMENTO</t>
+          <t>DETERMINA DIRIGENZIALE N. 1053 DEL 27/06/2018</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAM ENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. BANDO POTENZIAMENTO RETE E CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO DISTRETTO N.3. NR. GARA 6706346 – SIMOG.</t>
+          <t>contributi alle comunità religiose anno 2015 dgrv 2197/2017</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>30,676.00</t>
+          <t>371,651.00</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 569 del 22/06/2017</t>
+          <t>delibera n.259 del 19/04/2018</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOS attività amministrativa socio sanitaria dott.Giuseppe Gagni</t>
+        </is>
+      </c>
+      <c r="E619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>CONTRIBUTO PER MODIFICA DEGLI STRUMENTI DI GUIDA ANNO 2017- ART. 27 L. 104/92 - EX ULSS 22</t>
+          <t>utenti vari - IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTI 1 e 2 -NOVEMBRE 2017 -FEBBRAIO 2018</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>3189,18 EURO</t>
+          <t>1274671.00</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>LEGGE N. 104 DEL 05/02/1992, ART. 27 C.1 - NOTA REGIONE VENETO PROT. N. 368689/E.940.20.1 DEL 04/09/2017</t>
+          <t>deliberazioni nn. 198/2017 - 244/2017 - 548/2017 - 619/2017 - 749/2017 - 753/2017 - 951/2017 - 1004/2017</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Direttore Distretto di competenza</t>
         </is>
       </c>
       <c r="E620" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1834 DEL 04/10/2017</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 1 e 2: PRESA D'ATTO DELLE GRADUATORIE ICDa,ICDf, ICDp, ICD m, ICD b e ICD SLA anno 2017 E RELATIVE LIQUIDAZIONI. PERIODO NOVEMBRE 2017 - FEBBRAIO 2018</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>ASSISTITO B.O. - TRAPIANTATO D'ORGANO - RIMBORSO SPESE SOSTENUTE PER VIAGGI E VITTO - VISITE ED ESAMI POST TRAPIANTO - PERIODO 20/03 - 19/06/2017</t>
+          <t>UTENTI VARI DISTRETTO 3- IMPEGNATIVE DI CURA DOMICILIARE (ICD): PRESA D'ATTO DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI OTTOBRE E NOVEMBRE 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>212,28 EURO</t>
+          <t>€. 128.570,00</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>D.G.R.V. N. 631 DEL 07/03/2006</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 1045 DEL 15/12/2017</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E621" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N.1714 DEL 15/09/2017</t>
+          <t>DISTRETTO 3- IMPEGNATIVE DI CURA DOMICILIARE (ICD): PRESA D'ATTO DELLE GRADUATORIE ICDsla, ICDa,ICDf E ICDp DEI MESE DI OTTOBRE E NOVEMBRE 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>EROGAZIONE ACCONTO SU SPESE DA SOSTENERE ALL'ESTERO PER CURE IN FORMA INDIRETTA - ASSISTITO B.A.</t>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: I° SEM. 2017 E ICD MESE DI GIUGNO</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>59942,30 EURO</t>
+          <t>€. 700.005,00</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989 - D.P.C.M. 01/12/2000 - D.G.R.V. N. 2878 DEL 17/09/2004</t>
+          <t>DELIBERA N. 680 DEL 27/07/2017</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E622" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 975 DEL 31/05/2017</t>
+          <t>PRESA D'ATTO DELLA GRADUATORIA ICDb DEL I° SEMESTRE 2017, ICDm DEL II° TRIMESTRE 2017, ICDa e ICDf E ICDp DEI MESE DI GIUGNO 2017 E DELLE RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>RIMBORSO SPESE SANITARIE PER INVIO CAMPIONI BIOLOGICI PRESSO LA STRUTTURA ESTERA: BIOCORRECTION LTD - ISRAELE - ASSISTITO S.J.R. PERIODO 04/03 - 06/03/2017</t>
+          <t>UTENTI VARI PRESA D'ATTO DELLA GRADUATORIA ICDm DEL IV° TRIMESTRE 2016, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI DICEMBRE 2016 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>8184,00 EURO</t>
+          <t>€. 721.694,00</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>D.M. 03/11/89 - B.P.C.M.01/12/2000</t>
+          <t>DELIBERA N. 134 DEL 23/02/2017</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E623" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 867 DEL 17/05/2017</t>
+          <t>PRESA D'ATTO DELLA GRADUATORIA ICDm DEL IV° TRIMESTRE 2016, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI DICEMBRE 2016 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>CONTRIBUTO PER CURE TERMALI, CURE CLIMATICHE E SOGGIORNI TERAPEUTICI A N. 10 ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO</t>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLA GRADUATORIA ICDm DEL I° TRIMESTRE 2017, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI MARZO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>6463,80 EURO</t>
+          <t>€. 198.675,00</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
+          <t>DELIBERA N. 440 DEL 19/05/2017</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E624" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1713 DEL 15/09/2017</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLA GRADUATORIA ICDm DEL I° TRIMESTRE 2017, DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESE DI MARZO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 7 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO SOGGIORNO IN PAESI UE</t>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI GENNAIO E FEBBRAIO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>1189,33 EURO</t>
+          <t>€. 121.874,00</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>DELIBERA N. 294 DEL 06/04/2017</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E625" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1211 DEL 30/06/2017</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI GENNAIO E FEBBRAIO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>RIMBORSO A N. 8 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO SOGGIORNO IN PAESI UE</t>
+          <t>UTENTI VARI IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI APRILE E MAGGIO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>1286,42 EURO</t>
+          <t>€. 125.250,00</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
+          <t>DELIBERA N. 559 DEL 22/06/2017</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
         </is>
       </c>
       <c r="E626" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE 377 DEL 08/03/2017</t>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 3: PRESA D'ATTO DELLE GRADUATORIE ICDa e ICDf E ICDp DEI MESI DI APRILE E MAGGIO 2017 E RELATIVE LIQUIDAZIONI.</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>ASSISTITO B.A. RIMBORSO SPESE PER CURE ALL'ESTERO FORMA INDIRETTA - NEURORIABILITAZIONE - PRESSO LA KLINIK VALENS - SVIZZERA PERIODO DAL 09/10 AL 30/10/2016</t>
+          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAM ENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. BANDO POTENZIAMENTO RETE E CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO DISTRETTI N.1 E 2. Nr. gara 6706346</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>15410,93 EURO</t>
+          <t>7,015.00</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>D.M. 03/11/89 D.P.C.M. 01/12/2000 NOTA REGIONALE N. 22722/2015 1/50.1 DEL 30/11/2011 D.G.R.V. N. 2878/2004 - LEGGE 104/92</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 551 del 15/06/2017</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="E627" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 233 DEL 22/02/2017</t>
+          <t>bando pubblico https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;id=22</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>CONTRIBUTO PER CURE TERMALI A NUMERO 7 ASSISTITI INVALIDI DI GUERRA O PER SERVIZIO</t>
+          <t>utenti vari - CONTRIBUTO PER SOGGIORNI CLIMATICI A FAVORE DI CITTADINI DISABILI ULTRASESSANTENNI RESIDENTI NEL COMUNE DI VERONA - ANNO 2017.</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>2389,50 EURO</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
+          <t>DDG 577 04/07/2017</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Ufficio assistenza Residenziale Dirigente Amministrativo Giuseppe Gagni tel 045/9287001; giuseppe.gagni@aulss9.veneto.it presso la sede della uoc area amministrativa e programmazione socio sanitaria tel 045/9287001 - Antonella Frera 0459287015 afrera@ulss9,veneto.it</t>
         </is>
       </c>
       <c r="E628" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 1210 DEL 30/06/2017</t>
+          <t>REGOLAMENTO</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>CONTRIBUTO PER CURE CLIMATICHE, SOGGIORNI TERAPEUTICI, CURE TERMALI - ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO - RIMBORSO A 4 ASSISTITI</t>
+          <t>Enti Vari - “PROGETTO SOLLIEVO” FINANZIAM ENTO ANNO 2016-2017 - DGRV N. 1463 DEL 21 SETTEMBRE 2016. BANDO POTENZIAMENTO RETE E CONTINUITÀ ANNO 2016-2017. PROVVEDIMENTI AMBITO DISTRETTO N.3. NR. GARA 6706346 – SIMOG.</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>1903,50 EURO</t>
+          <t>30,676.00</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
+          <t>DELIBERAZIONE DEL DIRETTORE GENERALE N. 569 del 22/06/2017</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
+          <t>Direttore dei Servizi Socio Sanitari - Dr. Raffaele Grottola tel 0459287009 –PEC: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="E629" t="inlineStr">
         <is>
-          <t>DETERMINA DIRIGENZIALE N. 232 DEL 22/02/2017</t>
+          <t>Bando pubblico https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bando&amp;id=22</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>ACAT VERONA EST onlus</t>
+          <t>CONTRIBUTO PER MODIFICA DEGLI STRUMENTI DI GUIDA ANNO 2017- ART. 27 L. 104/92 - EX ULSS 22</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>€ 8,502.28</t>
+          <t>3189,18 EURO</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+          <t>LEGGE N. 104 DEL 05/02/1992, ART. 27 C.1 - NOTA REGIONE VENETO PROT. N. 368689/E.940.20.1 DEL 04/09/2017</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E630" t="inlineStr">
         <is>
-          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1834 DEL 04/10/2017</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>ASSISTITO P.G. TRAPIANTATO D'ORGANO - RIMBORSO SPESE PER VIAGGI E VITTO - CONTROLLI POST-TRAPIANTO- PERIODO 24/10/2016 - 22/09/2017</t>
+          <t>ASSISTITO B.O. - TRAPIANTATO D'ORGANO - RIMBORSO SPESE SOSTENUTE PER VIAGGI E VITTO - VISITE ED ESAMI POST TRAPIANTO - PERIODO 20/03 - 19/06/2017</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>EURO 1271,60</t>
+          <t>212,28 EURO</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>DGR N.631 DEL 07/03/2006</t>
+          <t>D.G.R.V. N. 631 DEL 07/03/2006</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
           <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E631" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2034 DEL 31/10/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N.1714 DEL 15/09/2017</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>CONTRIBUTO CURE TERMALI, CURE CLIMATICHE E SOGGIORNI TERAPEUTICI A N. 11 ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO</t>
+          <t>EROGAZIONE ACCONTO SU SPESE DA SOSTENERE ALL'ESTERO PER CURE IN FORMA INDIRETTA - ASSISTITO B.A.</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>EURO 5088,00</t>
+          <t>59942,30 EURO</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>L.R.25/2004 - DGRV 1245/2015 - DGRV 114 DEL 27/01/2009</t>
+          <t>D.M. 03/11/1989 - D.P.C.M. 01/12/2000 - D.G.R.V. N. 2878 DEL 17/09/2004</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
           <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E632" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2070 DEL 08/11/2014</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 975 DEL 31/05/2017</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>CONTRIBUTO CURE TERMALI, CURE CLIMATICHE E SOGGIORNI TERAPEUTICI A N. 16ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO</t>
+          <t>RIMBORSO SPESE SANITARIE PER INVIO CAMPIONI BIOLOGICI PRESSO LA STRUTTURA ESTERA: BIOCORRECTION LTD - ISRAELE - ASSISTITO S.J.R. PERIODO 04/03 - 06/03/2017</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>EURO 6966,00</t>
+          <t>8184,00 EURO</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>L.R.25/2004 - DGRV 1245/2015 - DGRV 114 DEL 27/01/2009</t>
+          <t>D.M. 03/11/89 - B.P.C.M.01/12/2000</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
           <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2159 DEL 15/11/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 867 DEL 17/05/2017</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>ASSISTITO S.J.R. - RIMBORSO SPESE PER CURE ALL'ESTERO - INVIO CAMPIONI BIOLOGICI -PRESSO BIOCORRECTION LTD - ISRAELE - PERIODO 05/09 - 10/09/2017</t>
+          <t>CONTRIBUTO PER CURE TERMALI, CURE CLIMATICHE E SOGGIORNI TERAPEUTICI A N. 10 ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>EURO 8360,00</t>
+          <t>6463,80 EURO</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>D.M. 03/11/1989</t>
+          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
           <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E634" t="inlineStr">
         <is>
-          <t>DETERMINAZIONE DIRIGENZIALE N. 2071 DEL 08/11/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1713 DEL 15/09/2017</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>utenti vari - Distretti 1 e 2_Servizio Integrazione Lavorativa contributi S.I.L. anno 2017</t>
+          <t>RIMBORSO A N. 7 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO SOGGIORNO IN PAESI UE</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>312,302.00</t>
+          <t>1189,33 EURO</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>dleiberazione 821/2016</t>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E635" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 821 del 29/12/2016</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1211 DEL 30/06/2017</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>utenti vari - IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTi 1 e 2 -GENNAIO-OTTOBRE 2017</t>
+          <t>RIMBORSO A N. 8 ASSISTITI PER CURE ALL'ESTERO DURANTE TEMPORANEO SOGGIORNO IN PAESI UE</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>2,913,116.15</t>
+          <t>1286,42 EURO</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>deliberazioni nn. 198/2017 - 244/2017 - 548/2017 - 619/2017 - 749/2017 - 753/2017 - 951/2017 - 1004/2017</t>
+          <t>REG. CEE 987/09 ART. 25 LETT. A) E B) - REG.CEE N. 572/72 ART. 34 - NOTA DEL MINISTERO DELLA SALUTE D.G.RUERI/II//I.3.B/1 DEL 28/07/2010</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E636" t="inlineStr">
         <is>
-          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 1 e 2: PRESA D'ATTO DELLE GRADUATORIE ICDa,ICDf, ICDp, ICD m, ICD b e ICD SLA anno 2017 E RELATIVE LIQUIDAZIONI. PERIODO GENNAIO-OTTOBRE 2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE 377 DEL 08/03/2017</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Enti Vari - ICD B - Distreti 1 e 2 periodo gennaio - giugno 2017</t>
+          <t>ASSISTITO B.A. RIMBORSO SPESE PER CURE ALL'ESTERO FORMA INDIRETTA - NEURORIABILITAZIONE - PRESSO LA KLINIK VALENS - SVIZZERA PERIODO DAL 09/10 AL 30/10/2016</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>1,093,920.00</t>
+          <t>15410,93 EURO</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+          <t>D.M. 03/11/89 D.P.C.M. 01/12/2000 NOTA REGIONALE N. 22722/2015 1/50.1 DEL 30/11/2011 D.G.R.V. N. 2878/2004 - LEGGE 104/92</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E637" t="inlineStr">
         <is>
-          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 233 DEL 22/02/2017</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>UTENTI VARI DISTRETTO 3 - PROGRAMMA REGIONALE ATTUATIVO PER GLI INTERVENTI, LA RICERCA E L'ASSISTENZA DOMICILIARE DEI SOGGETTI AFFETTI DA SCLERORI LATERALE AMIOTROFICA (SLA): LIQUIDAZIONE CONTRIBUTI IV° TRIMESTRE 2016.</t>
+          <t>CONTRIBUTO PER CURE TERMALI A NUMERO 7 ASSISTITI INVALIDI DI GUERRA O PER SERVIZIO</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>€. 4.581,90</t>
+          <t>2389,50 EURO</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>DELIBERA N. 193 DEL 09/03/2017</t>
+          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E638" t="inlineStr">
         <is>
-          <t>DISTRETTO 3 - PROGRAMMA REGIONALE ATTUATIVO PER GLI INTERVENTI, LA RICERCA E L'ASSISTENZA DOMICILIARE DEI SOGGETTI AFFETTI DA SCLERORI LATERALE AMIOTROFICA (SLA): LIQUIDAZIONE CONTRIBUTI IV° TRIMESTRE 2016. DDR N.2499/11, N. 2354/12, N.1986/2013 E DECRETI DEL DIRIGENTE REGIONALE PER I SERVIZI SOCIALI N. 375/2012 E N. 254/2013.</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 1210 DEL 30/06/2017</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Enti Vari - ICD M - Distreti 1 e 2 periodo gennaio - giugno 2017</t>
+          <t>CONTRIBUTO PER CURE CLIMATICHE, SOGGIORNI TERAPEUTICI, CURE TERMALI - ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO - RIMBORSO A 4 ASSISTITI</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>510,400.00</t>
+          <t>1903,50 EURO</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+          <t>L.R. N.25/2004 - D.G.R. N.1169/2015 - D.G.R.V. N. 1245/2015 - L.N. N.833/78 - D.G.R.V. N. 114/2009</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>Direttore Distretto di competenza</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E639" t="inlineStr">
         <is>
-          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+          <t>DETERMINA DIRIGENZIALE N. 232 DEL 22/02/2017</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>COOP. EMMANUEL P.I. 1381580230; ASS. S.MARTINO P.I. 0296150234; COOP. ANDERLINI P.I. 01338280231; ASS. PICCOLA FRATERNITA' C.F. 91003350237; FONDAZIONE "M. ZANETTI" P.I. 01396090233; COOP. DON RIGHETT P.I. 01623410238; COOP. LA GINESTRA P.I. 02027400239; COOP L'OFFICINA DELL'AIAS P.I. 02924130236.</t>
+          <t>ACAT VERONA EST onlus</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>€. 38.366,03</t>
+          <t>€ 8,502.28</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>DELIBERA N. 326 del 20/04/2017</t>
+          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="E640" t="inlineStr">
         <is>
-          <t>DGR N. 2011/2016 E DDR N. 126/2016 "CONTRIBUTO A RISTORO DELLE SPESE PER IL TRASPORTO E IL VITTO DELLE PERSONE CON DISABILITA' GRAVE FREQUENTANTI I CENTRI DIURNI - ART. 55 L.R. 7/99 - ANNO 2016". PROVVEDIEMNTO DI RIPARTO DELLA SOMMA E LIQUIDAZIONE.</t>
+          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>TIROCINI INS/REINSERIMENTO LAVORATIVO</t>
+          <t>ASSISTITO P.G. TRAPIANTATO D'ORGANO - RIMBORSO SPESE PER VIAGGI E VITTO - CONTROLLI POST-TRAPIANTO- PERIODO 24/10/2016 - 22/09/2017</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>28,122.00</t>
-[...2 lines deleted...]
-      <c r="C641" t="inlineStr"/>
+          <t>EURO 1271,60</t>
+        </is>
+      </c>
+      <c r="C641" t="inlineStr">
+        <is>
+          <t>DGR N.631 DEL 07/03/2006</t>
+        </is>
+      </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>Direzione UOC Dipendenze Verona; telef. 045/8076201 - 8622235; Reinserimento 045/8408074; mail: reinserimento@aulss9.veneto.it;</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E641" t="inlineStr">
         <is>
-          <t>modalità previste DGRV 1324 del 23.07.2013; progetto formativo; referente o tutor didattico-organizzativo; soggetto ospitante, ecc.</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2034 DEL 31/10/2017</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>ACAT Basso Veronese onlus 2017</t>
+          <t>CONTRIBUTO CURE TERMALI, CURE CLIMATICHE E SOGGIORNI TERAPEUTICI A N. 11 ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>€ 8,502.28</t>
+          <t>EURO 5088,00</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+          <t>L.R.25/2004 - DGRV 1245/2015 - DGRV 114 DEL 27/01/2009</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E642" t="inlineStr">
         <is>
-          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2070 DEL 08/11/2014</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>ACAT V.O. Veronese Orientale onlus</t>
+          <t>CONTRIBUTO CURE TERMALI, CURE CLIMATICHE E SOGGIORNI TERAPEUTICI A N. 16ASSISTITI INVALIDI DI GUERRA E PER SERVIZIO</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>€ 8,502.28</t>
+          <t>EURO 6966,00</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+          <t>L.R.25/2004 - DGRV 1245/2015 - DGRV 114 DEL 27/01/2009</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E643" t="inlineStr">
         <is>
-          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2159 DEL 15/11/2017</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>ACAT VERONA onlus</t>
+          <t>ASSISTITO S.J.R. - RIMBORSO SPESE PER CURE ALL'ESTERO - INVIO CAMPIONI BIOLOGICI -PRESSO BIOCORRECTION LTD - ISRAELE - PERIODO 05/09 - 10/09/2017</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>€ 4,683.42</t>
+          <t>EURO 8360,00</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+          <t>D.M. 03/11/1989</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+          <t>DIRETTORE SERVIZIO U.O.C. FUNZIONI AMMINISTRATIVE DELL'OSPEDALE E DEL DISTRETTO DOTT.SSA FLAVIA DAL BOSCO</t>
         </is>
       </c>
       <c r="E644" t="inlineStr">
         <is>
-          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+          <t>DETERMINAZIONE DIRIGENZIALE N. 2071 DEL 08/11/2017</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
+          <t>utenti vari - Distretti 1 e 2_Servizio Integrazione Lavorativa contributi S.I.L. anno 2017</t>
+        </is>
+      </c>
+      <c r="B645" t="inlineStr">
+        <is>
+          <t>312,302.00</t>
+        </is>
+      </c>
+      <c r="C645" t="inlineStr">
+        <is>
+          <t>dleiberazione 821/2016</t>
+        </is>
+      </c>
+      <c r="D645" t="inlineStr">
+        <is>
+          <t>Direttore Distretto di competenza</t>
+        </is>
+      </c>
+      <c r="E645" t="inlineStr">
+        <is>
+          <t>Deliberazione del Direttore Generale n. 821 del 29/12/2016</t>
+        </is>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="inlineStr">
+        <is>
+          <t>utenti vari - IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTi 1 e 2 -GENNAIO-OTTOBRE 2017</t>
+        </is>
+      </c>
+      <c r="B646" t="inlineStr">
+        <is>
+          <t>2,913,116.15</t>
+        </is>
+      </c>
+      <c r="C646" t="inlineStr">
+        <is>
+          <t>deliberazioni nn. 198/2017 - 244/2017 - 548/2017 - 619/2017 - 749/2017 - 753/2017 - 951/2017 - 1004/2017</t>
+        </is>
+      </c>
+      <c r="D646" t="inlineStr">
+        <is>
+          <t>Direttore Distretto di competenza</t>
+        </is>
+      </c>
+      <c r="E646" t="inlineStr">
+        <is>
+          <t>IMPEGNATIVE DI CURA DOMICILIARE (ICD) DISTRETTO 1 e 2: PRESA D'ATTO DELLE GRADUATORIE ICDa,ICDf, ICDp, ICD m, ICD b e ICD SLA anno 2017 E RELATIVE LIQUIDAZIONI. PERIODO GENNAIO-OTTOBRE 2017</t>
+        </is>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="inlineStr">
+        <is>
+          <t>Enti Vari - ICD B - Distreti 1 e 2 periodo gennaio - giugno 2017</t>
+        </is>
+      </c>
+      <c r="B647" t="inlineStr">
+        <is>
+          <t>1,093,920.00</t>
+        </is>
+      </c>
+      <c r="C647" t="inlineStr">
+        <is>
+          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+        </is>
+      </c>
+      <c r="D647" t="inlineStr">
+        <is>
+          <t>Direttore Distretto di competenza</t>
+        </is>
+      </c>
+      <c r="E647" t="inlineStr">
+        <is>
+          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+        </is>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="inlineStr">
+        <is>
+          <t>UTENTI VARI DISTRETTO 3 - PROGRAMMA REGIONALE ATTUATIVO PER GLI INTERVENTI, LA RICERCA E L'ASSISTENZA DOMICILIARE DEI SOGGETTI AFFETTI DA SCLERORI LATERALE AMIOTROFICA (SLA): LIQUIDAZIONE CONTRIBUTI IV° TRIMESTRE 2016.</t>
+        </is>
+      </c>
+      <c r="B648" t="inlineStr">
+        <is>
+          <t>€. 4.581,90</t>
+        </is>
+      </c>
+      <c r="C648" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 193 DEL 09/03/2017</t>
+        </is>
+      </c>
+      <c r="D648" t="inlineStr">
+        <is>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+        </is>
+      </c>
+      <c r="E648" t="inlineStr">
+        <is>
+          <t>DISTRETTO 3 - PROGRAMMA REGIONALE ATTUATIVO PER GLI INTERVENTI, LA RICERCA E L'ASSISTENZA DOMICILIARE DEI SOGGETTI AFFETTI DA SCLERORI LATERALE AMIOTROFICA (SLA): LIQUIDAZIONE CONTRIBUTI IV° TRIMESTRE 2016. DDR N.2499/11, N. 2354/12, N.1986/2013 E DECRETI DEL DIRIGENTE REGIONALE PER I SERVIZI SOCIALI N. 375/2012 E N. 254/2013.</t>
+        </is>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="inlineStr">
+        <is>
+          <t>Enti Vari - ICD M - Distreti 1 e 2 periodo gennaio - giugno 2017</t>
+        </is>
+      </c>
+      <c r="B649" t="inlineStr">
+        <is>
+          <t>510,400.00</t>
+        </is>
+      </c>
+      <c r="C649" t="inlineStr">
+        <is>
+          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+        </is>
+      </c>
+      <c r="D649" t="inlineStr">
+        <is>
+          <t>Direttore Distretto di competenza</t>
+        </is>
+      </c>
+      <c r="E649" t="inlineStr">
+        <is>
+          <t>deliberazioni nn. 198/2017, 619/2017, 749/2017</t>
+        </is>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="inlineStr">
+        <is>
+          <t>COOP. EMMANUEL P.I. 1381580230; ASS. S.MARTINO P.I. 0296150234; COOP. ANDERLINI P.I. 01338280231; ASS. PICCOLA FRATERNITA' C.F. 91003350237; FONDAZIONE "M. ZANETTI" P.I. 01396090233; COOP. DON RIGHETT P.I. 01623410238; COOP. LA GINESTRA P.I. 02027400239; COOP L'OFFICINA DELL'AIAS P.I. 02924130236.</t>
+        </is>
+      </c>
+      <c r="B650" t="inlineStr">
+        <is>
+          <t>€. 38.366,03</t>
+        </is>
+      </c>
+      <c r="C650" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 326 del 20/04/2017</t>
+        </is>
+      </c>
+      <c r="D650" t="inlineStr">
+        <is>
+          <t>DIPARTIMENTO DISTRETTO - DOTT. DARIO ZANON</t>
+        </is>
+      </c>
+      <c r="E650" t="inlineStr">
+        <is>
+          <t>DGR N. 2011/2016 E DDR N. 126/2016 "CONTRIBUTO A RISTORO DELLE SPESE PER IL TRASPORTO E IL VITTO DELLE PERSONE CON DISABILITA' GRAVE FREQUENTANTI I CENTRI DIURNI - ART. 55 L.R. 7/99 - ANNO 2016". PROVVEDIEMNTO DI RIPARTO DELLA SOMMA E LIQUIDAZIONE.</t>
+        </is>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="inlineStr">
+        <is>
+          <t>TIROCINI INS/REINSERIMENTO LAVORATIVO</t>
+        </is>
+      </c>
+      <c r="B651" t="inlineStr">
+        <is>
+          <t>28,122.00</t>
+        </is>
+      </c>
+      <c r="C651" t="inlineStr"/>
+      <c r="D651" t="inlineStr">
+        <is>
+          <t>Direzione UOC Dipendenze Verona; telef. 045/8076201 - 8622235; Reinserimento 045/8408074; mail: reinserimento@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="E651" t="inlineStr">
+        <is>
+          <t>modalità previste DGRV 1324 del 23.07.2013; progetto formativo; referente o tutor didattico-organizzativo; soggetto ospitante, ecc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="inlineStr">
+        <is>
+          <t>ACAT Basso Veronese onlus 2017</t>
+        </is>
+      </c>
+      <c r="B652" t="inlineStr">
+        <is>
+          <t>€ 8,502.28</t>
+        </is>
+      </c>
+      <c r="C652" t="inlineStr">
+        <is>
+          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+        </is>
+      </c>
+      <c r="D652" t="inlineStr">
+        <is>
+          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="E652" t="inlineStr">
+        <is>
+          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+        </is>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="inlineStr">
+        <is>
+          <t>ACAT V.O. Veronese Orientale onlus</t>
+        </is>
+      </c>
+      <c r="B653" t="inlineStr">
+        <is>
+          <t>€ 8,502.28</t>
+        </is>
+      </c>
+      <c r="C653" t="inlineStr">
+        <is>
+          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+        </is>
+      </c>
+      <c r="D653" t="inlineStr">
+        <is>
+          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="E653" t="inlineStr">
+        <is>
+          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+        </is>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="inlineStr">
+        <is>
+          <t>ACAT VERONA onlus</t>
+        </is>
+      </c>
+      <c r="B654" t="inlineStr">
+        <is>
+          <t>€ 4,683.42</t>
+        </is>
+      </c>
+      <c r="C654" t="inlineStr">
+        <is>
+          <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
+        </is>
+      </c>
+      <c r="D654" t="inlineStr">
+        <is>
+          <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="E654" t="inlineStr">
+        <is>
+          <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
+        </is>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="inlineStr">
+        <is>
           <t>ACAT VERONA SUD onlus</t>
         </is>
       </c>
-      <c r="B645" t="inlineStr">
+      <c r="B655" t="inlineStr">
         <is>
           <t>€ 4,809.74</t>
         </is>
       </c>
-      <c r="C645" t="inlineStr">
+      <c r="C655" t="inlineStr">
         <is>
           <t>L.R.40/93;Legge n.266/1991; DDG n. 272 del 30/03/2017;</t>
         </is>
       </c>
-      <c r="D645" t="inlineStr">
+      <c r="D655" t="inlineStr">
         <is>
           <t>Direzione Dipartimento Dipendenze; UOC SerD Verona; UOC SerD Legnago; Dist.1-2-3; tel. 045/8076201 - dip.dipendenze@aulss9.veneto.it;</t>
         </is>
       </c>
-      <c r="E645" t="inlineStr">
+      <c r="E655" t="inlineStr">
         <is>
           <t>Apertura bando per la presentazione di progetti per la gestione di gruppi di auto aiuto per alcoldipendenti. Commissione di valutazione per erogazione contributi a sostegno e parziale abbattimento dei costi sostenuti dalle Associazioni aderenti al bando.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>