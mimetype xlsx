--- v0 (2026-06-13)
+++ v1 (2026-09-04)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U262"/>
+  <dimension ref="A1:U295"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -501,16961 +501,19041 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>SI2026DET1075</t>
+          <t>1094</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, TRAMITE PIATTAFORMA MEPA, ALLA DITTA ZUCCHETTI AMBIENTE S.R.L. DELLA FORNITURA DEL SOFTWARE “WINWASTE” PER LA GESTIONE DELLA TRACCIABILITÀ RIFIUTI.</t>
+          <t>OGGETTO: AVVISO DI INDAGINE DI MERCATO AI SENSI DELL’ART. 50, COMMA 1 DEL D.LGS. 36/2023 FINALIZZATA ALL’EVENTUALE FORNITURA DEL “SERVIZIO DI NOLEGGIO IN FULL SERVICE DEI DISPOSITIVI DI PROTEZIONE INDIVIDUALE NECESSARI PER LA PROTEZIONE DALLE RADIAZIONI IONIZZANTI NEI CONTROLLI RADIOSCOPICI SULLA BASE DEI NUOVI FABBISOGNI DELL’ULSS 9 SCALIGERA” PER UN PERIODO DI 2 ANNI E PER UN IMPORTO DI € 199.000,00 Iva Esclusa.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F2" t="inlineStr"/>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>&lt;h1 class="pt-1"&gt;OGGETTO: AVVISO DI INDAGINE DI MERCATO AI SENSI DELL’ART. 50, COMMA 1 DEL D.LGS. 36/2023 FINALIZZATA ALL’EVENTUALE FORNITURA DEL “SERVIZIO DI NOLEGGIO IN FULL SERVICE DEI DISPOSITIVI DI PROTEZIONE INDIVIDUALE NECESSARI PER LA PROTEZIONE DALLE RADIAZIONI IONIZZANTI NEI CONTROLLI RADIOSCOPICI SULLA BASE DEI NUOVI FABBISOGNI DELL’ULSS 9 SCALIGERA” PER UN PERIODO DI 2 ANNI E PER UN IMPORTO DI € 199.000,00 Iva Esclusa.&lt;/h1&gt;</t>
+        </is>
+      </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>27/08/2026 12:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
-[...3 lines deleted...]
-        <v>12800</v>
+          <t>11/09/2026 12:00</t>
+        </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="U2" t="inlineStr"/>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>GASPARINI LAURO</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>VIA GIANELLA 1 - 37045 LEGNAGO VR</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>3346534197</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>lauro.gasparini@aulss9.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>SI2026DEL687</t>
+          <t>PEVRDM20260825IDM_MEPA6533787</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>SI-AFFIDAMENTO DIRETTO ALLA DITTA SINED S.R.L.DELLA FORNITURA DEI SERVIZI DI ASSISTENZA E MANUTENZIONE DEL SISTEMA INFORMATICO DIPARTIMENTALE "MEDWARE" IN USO PRESSO LE UU.OO. DI NEFROLOGIA E DIALISI DELL'AZIENDA ULSS N. 9 SCALIGERA PER L’ANNO 2026</t>
+          <t>PROT. N. 0152298 DEL 25/08/2026 - ID MEPA 6533787 - INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO TRAMITE PIATTAFORMA MEPA, FINALIZZATA AD UN EVENTUALE AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D.LGS. 36/2023, PER LA FORNITURA DI SIRINGHE STERILI MONOUSO VENTILATE CON AGO PER PRELIEVO ARTERIOSO PER EMOGASANALISI ED ELETTROLITI CON DISPOSITIVO DI SICUREZZA, PER UN PERIODO DI 12 MESI</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>AVVISO</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
-          <t>05/06/2026 12:00</t>
+          <t>25/08/2026 14:00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>25/08/2032 14:00</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>05/06/2026 12:00</t>
-[...3 lines deleted...]
-        <v>52630.1</v>
+          <t>11/09/2026 23:59</t>
+        </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R3" t="inlineStr"/>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - CLARA FERRARI</t>
+        </is>
+      </c>
       <c r="S3" t="inlineStr"/>
-      <c r="T3" t="inlineStr"/>
-      <c r="U3" t="inlineStr"/>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>SI2026DEL660</t>
+          <t>150826/2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – M6.C1 INV. N. 1.1 - "CASE DELLA COMUNITA' E PRESA IN CARICO DELLA PERSONA" - AGGIUDICAZIONE DELLA PROCEDURA NEGOZIATA SOTTO SOGLIA PER LA FORNITURA DI SISTEMI DI VIDEOCONFERENZA PER LE CASE DI COMUNITA’.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO SULLA PIATTAFORMA SINTEL DI ARIA SPA FINALIZZATA ALL’EVENTUALE FORNITURA DI N. 1 COLPOSCOPIO PER L’U.O.C. OSTETRICIA E GINECOLOGIA DELL’OSPEDALE DI VILLAFRANCA. ID SINTEL 223426589</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>AVVISO</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Si</t>
-[...6 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
+          <t>21/08/2026 12:00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
-[...3 lines deleted...]
-        <v>50730</v>
+          <t>01/01/2032 12:00</t>
+        </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R4" t="inlineStr"/>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO</t>
+        </is>
+      </c>
       <c r="S4" t="inlineStr"/>
-      <c r="T4" t="inlineStr"/>
-      <c r="U4" t="inlineStr"/>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t>0442622788</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>SI2026DET780</t>
+          <t>Avviso pubblico di co-progettazione</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – M6.C1 INV. N. 1.1 - "CASE DELLA COMUNITA' E PRESA IN CARICO DELLA PERSONA" - AFFIDAMENTO DIRETTO TRAMITE MEPA DELLA FORNITURA DI N. 18 SISTEMI ELIMINA CODE COMPRENSIVI DEI SERVIZI DI ASSISTENZA E MANUTENZIONE PER 12 MESI - CUP: F98I22000150001, F38I22000180003, F18I22000430001, F68I22000180001, F98I22000140003, F28I22000170003, F18I22000410003, F18I25000070002, F38I22000160003, F28I25000090002, F88I22000420001, F88I22000410003, F38I22000150003, F18I22000420003, F88I22000400003, F64E25000140005</t>
+          <t>APPROVAZIONE DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON UN ENTE DEL TERZO SETTORE AI FINI DELLA COPROGETTAZIONE E DELLA SUCCESSIVA REALIZZAZIONE DEL SERVIZIO DI SOSTEGNO E SVILUPPO DELLE ATTIVITÀ DI PREVENZIONE UNIVERSALE E SELETTIVA DELLE DIPENDENZE PATOLOGICHE DA SVOLGERE, A SUPPORTO DEL SERD, IN AMBITO TERRITORIALE E SCOLASTICO NEL TERRITORIO DEL DISTRETTO 3 DELLA PIANURA VERONESE.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>AVVISO</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Si</t>
-[...6 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
+          <t>20/08/2026 12:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
+          <t>21/09/2026 12:00</t>
         </is>
       </c>
       <c r="P5" t="n">
-        <v>121889.49</v>
+        <v>102500</v>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R5" t="inlineStr"/>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t>ROBERTO REALE; LUCA BRUNELLI</t>
+        </is>
+      </c>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
-      <c r="U5" t="inlineStr"/>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t>roberto.reale@aulss9.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA APERTA A TUTTI GLI ISCRITTI SULLA PIATTAFORMA TELEMATICA SINTEL AI SENSI DELL’ART. 187 E DELL’ART. 50 COMMA 1 LETTERA E) DEL D. LGS. 36/2023 PER L’AFFIDAMENTO IN CONCESSIONE DEL SERVIZIO DI GESTIONE DELL’ASILO NIDO AZIENDALE “FIOR DI NIDO” DELL’ULSS N. 9 SCALIGERA</t>
+          <t>RECEPIMENTO DGR N. 201 DEL 24 MARZO 2026 “INIZIATIVA SPERIMENTALE PER IL RAFFORZAMENTO DEI CENTRI PER LA FAMIGLIA” E APPROVAZIONE DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ENTI DEL TERZO SETTORE AI FINI DELL’AVVIO DI UNA CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DELLE ATTIVITA’ RIVOLTE AL RAFFORZAMENTO DEI CENTRI PER LA FAMIGLIA.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>AVVISO</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
+          <t>20/08/2026 09:00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>27/06/2032 12:00</t>
+          <t>01/01/2032 09:00</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>27/06/2026 12:00</t>
-        </is>
+          <t>09/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P6" t="n">
+        <v>683053.4</v>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
-      <c r="T6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T6" t="inlineStr"/>
+      <c r="U6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>SI2026DET1016</t>
+          <t>Prot. n. 148782/2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>NEXT GENERATION EU - PNRR - M6 C2 I 1.3.1.B - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI/PROVINCE AUTONOME - AFFIDAMENTO DIRETTO TRAMITE MEPA ALLA DITTA METEDA S.R.L. DEGLI ADEGUAMENTI SOFTWARE CONFORMI ALLE SPECIFICHE FSE 2.0 - CUP: F67H22003910001</t>
+          <t>AVVISO DI INDAGINE DI MERCATO SULLA PIATTAFORMA SINTEL DI ARIA SPA FINALIZZATA ALL’EVENTUALE AFFIDAMENTO IN CONCESSIONE DEL SERVIZIO DI GESTIONE DEL BAR E CORNER MARKET (CON PRODOTTI DOLCI, SALATI E BIBITE) PRESSO IL P.O. DI LEGNAGO DELL’AZIENDA ULSS 9 SCALIGERA - Id Sintel 223367339</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>AVVISO</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>TD MEPA 6294796</t>
+          <t>223367339</t>
         </is>
       </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
-          <t>28/05/2026 12:00</t>
+          <t>18/08/2026 12:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>28/05/2026 12:00</t>
-[...3 lines deleted...]
-        <v>36000</v>
+          <t>14/09/2026 12:00</t>
+        </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>PEVRDM20260814IDM_MEPA6525366</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DIRETTO DEL SERVIZIO DI TRASLOCO E FACCHINAGGIO PER LE SEDI DELL’AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>PROT.0147461 INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO TRAMITE PIATTAFORMA MePA FINALIZZATA AD UN EVENTUALE AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1, LETTERA b) DEL D.LGS. 36/2023 PER LA FORNITURA DI SISTEMI DI CHIUSURA DEL FORAME OVALE PERVIO E DEL DIFETTO DEL SETTO INTERATRIALE, PER UN PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>AVVISO</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
-          <t>26/05/2026 10:15</t>
+          <t>14/08/2026 12:00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>26/05/2032 10:00</t>
+          <t>14/08/2032 00:00</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>09/06/2026 12:00</t>
+          <t>11/09/2026 12:00</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R8" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="R8" t="inlineStr"/>
+      <c r="S8" t="inlineStr"/>
+      <c r="T8" t="inlineStr"/>
+      <c r="U8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>PEVRDM20260810IDM_MEPA6520170</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO FINALIZZATO A UN AFFIDAMENTO DIRETTO, AI SENSI DELL'ART. 50, COMMA 1, LETT. B), DEL D.LGS. N. 36/2023, DEL &amp;quot;SERVIZIO DI ASSICURAZIONE PER LA RESPONSABILITA' PROFESSIONALE DEI DIPENDENTI TECNICI DELL'AZIENDA ULSS 9 SCALIGERA&amp;quot;</t>
+          <t>Prot. n. 0143279 del 06/08/2026 INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO TRAMITE PIATTAFORMA MePA FINALIZZATA AD UN EVENTUALE AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1, LETTERA b) DEL D.LGS. 36/2023 PER LA FORNITURA DI SENSORI DI SATURIMETRIA MONOUSO/RIUTILIZZABILI CON TECNOLOGIA DI PRODUZIONE NELLCOR, ORIGINALI O EQUIVALENTI,, PER UN PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>AVVISO</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr">
         <is>
-          <t>18/05/2026 12:00</t>
+          <t>10/08/2026 12:00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>28/06/2032 12:00</t>
+          <t>10/08/2032 12:00</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>29/05/2026 18:00</t>
+          <t>02/09/2026 12:00</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R9" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="R9" t="inlineStr"/>
+      <c r="S9" t="inlineStr"/>
+      <c r="T9" t="inlineStr"/>
+      <c r="U9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>PEVRDM20260804IDM_MEPA6510339</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI CAMPIONAMENTI AMBIENTALI E PERSONALI E MONITORAGGIO BIOLOGICO PER LA VALUTAZIONE DELL’ESPOSIZIONE OCCUPAZIONALE AD AGENTI CHIMICI E FARMACI CTA E DI ANALISI DI MATRICI SOLIDE PER LA RICERCA DI AMIANTO, PRESSO UNITA’ OPERATIVE E SERVIZI OSPEDALIERI E TERRITORIALI DELL’AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>PROT. N. 0140744 DEL 04/08/2026 - ID MEPA N. 6510339 - INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO TRAMITE PIATTAFORMA MEPA, FINALIZZATA AD UN EVENTUALE AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D.LGS. 36/2023, PER LA FORNITURA DI MATERIALE DI CONSUMO PER BIOPSIA MAMMARIA E PROCEDURA STEREOTASSICA OCCORRENTE ALLA UOSD BREAST UNIT DI MARZANA E ALLA UOC RADIOLOGIA DELL’OSPEDALE DI VILLAFRANCA, PER UN PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>AVVISO</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr">
         <is>
-          <t>06/05/2026 12:00</t>
+          <t>04/08/2026 13:30</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>06/05/2032 12:00</t>
+          <t>03/08/2032 13:30</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>19/05/2026 12:00</t>
+          <t>02/09/2026 23:59</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>Via Pacinotti, 16 - 37135</t>
+          <t>Via Valverde 42</t>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t>0458075709</t>
         </is>
       </c>
       <c r="U10" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>0080968/2026</t>
+          <t>0140107</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER LA FORNITURA DI TRATTAMENTI DIALITICI EXTRACORPOREI DI IMMUNOADSORBIMENTO CON MEMBRANE RIGENERABILI</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO CON TECNOLOGIA MONOTEST PER LA DETERMINAZIONE DELLA SIEROLOGIA IgG E IgM PER West Nile Virus (WNV) PER IL LABORATORIO ANALISI DELL’OSPEDALE DI LEGNAGO</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>AVVISO</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 218944168&lt;/p&gt;</t>
+          <t>&lt;h2 class="sottotitolo mb-4"&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 222786469&lt;/h2&gt;</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr">
         <is>
-          <t>05/05/2026 00:00</t>
+          <t>03/08/2026 12:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>20/05/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>20/05/2026 15:00</t>
+          <t>31/08/2026 15:00</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
         </is>
       </c>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr">
         <is>
-          <t>0442 622604</t>
-[...6 lines deleted...]
-      </c>
+          <t>0442622604</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>0078579/2026</t>
+          <t>PEVRDM20260730IDM_MEPA6502922</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI N. 3 SISTEMI ANALITICI PER L'IDENTIFICAZIONE GENOMICA DI BACILLI TUBERCOLARI E LA RICERCA DI MUTAZIONI DI INTERESSE ONCOEMATOLOGICO E COAGULATIVO PER LE UU.OO. DI LABORATORIO ANALISI E MICROBIOLOGIA DELL’AULSS 9 SCALIGERA</t>
+          <t>PROT. N. 0138667 DEL 30/07/2026 - ID MEPA 6502922 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVO TRAMITE PIATTAFORMA MEPA, FINALIZZATA AD UN EVENTUALE AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D.LGS. 36/2023, PER LA FORNITURA DEL MATERIALE DI CONSUMO PER INIETTORI MEDRAD STELLANT D E MRX PERION DI PROPRIETA’ PER UN PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>AVVISO</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr">
         <is>
-          <t>05/05/2026 00:00</t>
+          <t>30/07/2026 15:45</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>26/05/2031 00:00</t>
+          <t>29/07/2032 15:45</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>26/05/2026 15:00</t>
+          <t>31/08/2026 23:59</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
-      <c r="T12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T12" t="inlineStr"/>
+      <c r="U12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>DM</t>
+          <t>PEVRDM20260730IDM_MEPA6497129</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO FINALIZZATA AD UN AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50 COMMA 1 LETTERA B) DEL D.LGS. 36/2023, PER LA FORNITURA DI KIT MONOUSO PER IL TRATTAMENTO DELLE EMORROIDI E DI DUE APPARECCHIATURE IN NOLEGGIO PER UN PERIODO DI 2 ANNI.</t>
+          <t>Prot. n. 0136698 del 28/07/2026. INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO TRAMITE PIATTAFORMA MePA FINALIZZATA AD UN EVENTUALE AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1, LETTERA b) DEL D.LGS. 36/2023 PER LA FORNITURA DI SISTEMI DI CEMENTAZIONE CON CEMENTO PRECARICATO, PER UN PERIODO DI 18 MESI.</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>AVVISO</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr">
         <is>
-          <t>04/05/2026 10:45</t>
+          <t>30/07/2026 12:00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>29/04/2031 23:59</t>
+          <t>30/07/2032 12:00</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>15/05/2026 23:59</t>
+          <t>27/08/2026 12:00</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...21 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr"/>
+      <c r="S13" t="inlineStr"/>
+      <c r="T13" t="inlineStr"/>
+      <c r="U13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>DM</t>
+          <t>PEVRDM20260728IDM_MEPA6496940</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO FINALIZZATA AD UN AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50 COMMA 1 LETTERA B) DEL D.LGS. 36/2023, PER LA FORNITURA DI DISPOSITIVI BIZACT PER TONSILLECTOMIA, PER IL PERIODO DI 2 ANNI.</t>
+          <t>ID MEPA 6496940 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVO TRAMITE PIATTAFORMA MEPA, FINALIZZATA AD UN EVENTUALE AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D.LGS. 36/2023, PER LA FORNITURA DEL MATERIALE DI CONSUMO PER INIETTORI MEDRAD STELLANT D E MRX PERION DI PROPRIETA’ ED IL NOLEGGIO DI N. 3 INIETTORI STELLANT CWS CON ACQUISIZIONE DEL RELATIVO MATERIALE DI CONSUMO PER UN PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>AVVISO</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="F14" t="inlineStr"/>
+          <t>Annullato</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;la presente IdM è stata revocata sulla piattaforma Mepa &lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr">
         <is>
-          <t>30/04/2026 15:15</t>
+          <t>28/07/2026 16:30</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>30/04/2032 15:15</t>
+          <t>27/07/2032 16:30</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>15/05/2026 23:59</t>
+          <t>27/08/2026 23:59</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t>Via Pacinotti, 16</t>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
-          <t>045 8075709</t>
+          <t>0458075709</t>
         </is>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="inlineStr"/>
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>0131164</t>
+        </is>
+      </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>DAT: SISTEMA VENETO ADOZIONI - ANNUALITÀ 2025-2026. RECEPIMENTO DGR N. 551/2025 E DDR n. 62/2025. PROVVEDIMENTI CONSEGUENTI.</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER la FORNITURA di REAGENTI, CALIBRATORI, CONTROLLI E OGNI ALTRO MATERIALE NECESSSARIO PER L’ESECUZIONE DI test DA ESEGUIRSI SU STRUMENTAZIONE ANALITICA BASATA SU METODO IMMUNOFLUORESCENZA TRACE (Time Resolved Amplified Cryptate Emission) OCCORRENTE ALL’U.O.C. LABORATORIO ANALISI DELL’OSPEDALE DI LEGNAGO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>AVVISO</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr"/>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 222411186&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr">
         <is>
-          <t>24/04/2026 00:00</t>
+          <t>23/07/2026 00:00</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>24/04/2032 00:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>08/05/2026 00:00</t>
+          <t>04/08/2026 15:00</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
-          <t>II Direttore di UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
         </is>
       </c>
       <c r="S15" t="inlineStr"/>
-      <c r="T15" t="inlineStr"/>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t>0442 622604</t>
+        </is>
+      </c>
       <c r="U15" t="inlineStr"/>
     </row>
     <row r="16">
-      <c r="A16" t="inlineStr"/>
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>0131181</t>
+        </is>
+      </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO SULLA PIATTAFORMA SINTEL DI ARIA SPA FINALIZZATA ALL'EVENTUALE FORNITURA DI COLONNA ENDOSCOPICA PER ORL PER L'U.O.S.D. OTORINOLARINGOIATRIA DELL'OSPEDALE DI SAN BONIFACIO.</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI LA FORNITURA IN NOLEGGIO DI UN SISTEMA DI ANALISI AUTOMATIZZATA COPROPARASSITOLOGICA DELLE FECI PER L’U.O.S.D. MICROBIOLOGIA DI LEGNAGO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>AVVISO</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...2 lines deleted...]
-      <c r="F16" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 222408991&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
+          <t>23/07/2026 00:00</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>02/04/2032 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>04/08/2026 15:00</t>
+        </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
-          <t xml:space="preserve">UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE </t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
         </is>
       </c>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr">
         <is>
-          <t>0442 622788 / 2832</t>
-[...6 lines deleted...]
-      </c>
+          <t>0442 622604</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr"/>
     </row>
     <row r="17">
-      <c r="A17" t="inlineStr"/>
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>SI2026DEL937</t>
+        </is>
+      </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO PER L’ AFFIDAMENTO DELLA FORNITURA DI MATERIALE DI CONSUMO PER UMIDIFICATORI FISHER &amp; PAYKEL</t>
+          <t>PRESA D'ATTO DELLA DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 466 DEL 10/07/2026 RELATIVA AL CONFERIMENTO IN PROPRIETÀ DELLE POSTAZIONI DI LAVORO ACQUISTATE NELL'AMBITO DEL SUB-INVESTIMENTO PNRR M6 C1 I 1.2.3 "TELEMEDICINA PER UN MIGLIORE SUPPORTO AI PAZIENTI CRONICI".</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>DELIBERA</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr">
         <is>
-          <t>01/04/2026 17:10</t>
+          <t>22/07/2026 12:00</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>01/04/2032 17:10</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>15/04/2026 23:59</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>22/07/2026 12:00</t>
+        </is>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
-      <c r="T17" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T17" t="inlineStr"/>
+      <c r="U17" t="inlineStr"/>
     </row>
     <row r="18">
-      <c r="A18" t="inlineStr"/>
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>DAT: PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” - CUP H19124001040001. APPROVAZIONE NUOVO AVVISO PUBBLICO DI MANIFESTAZIONE D’INTERESSE RELATIVO ALL’INDIVIDUAZIONE DI SOGGETTI PUBBLICI O PRIVATI INTERESSATI A RICOPRIRE IL RUOLO DI PARTNER NEL TERRITORIO DELL’AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI GESTIONE DELLE ATTIVITA’ DELLE CELLE MORTUARIE E IL RELATIVO SERVIZIO MORTUARIO PRESSO I PRESIDI OSPEDALIERI DI LEGNAGO E BOVOLONE - ID SINTEL 222215435</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>AVVISO</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
+          <t>17/07/2026 14:00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>27/03/2032 00:00</t>
+          <t>05/08/2032 17:00</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>15/04/2026 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>05/08/2026 17:00</t>
+        </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
-      <c r="U18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U18" t="inlineStr"/>
     </row>
     <row r="19">
-      <c r="A19" t="inlineStr"/>
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>PEVRDM20260706IDM_MEPA6446856</t>
+        </is>
+      </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO FINALIZZATA AD UN AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50 COMMA 1 LETTERA B) DEL D.LGS. 36/2023, PER LA FORNITURA IN NOLEGGIO DI N. 2 INIETTORI ANGIOGRAFICI PER L’U.O.C. DI CARDIOLOGIA / U.O. EMODINAMICA DELL’OSPEDALE DI LEGNAGO E RELATIVO MATERIALE DI CONSUMO, PER IL PERIODO DI UN ANNO.</t>
+          <t>ID MEPA 6446856 - AVVISO DI INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO FINALIZZATA AD UN AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1, LETTERA b) DEL D.LGS. 36/2023 PER LA FORNITURA DI TRATTAMENTI PER EMODIALISI DOMICILIARE (DHHD) PER LE UU.OO.CC. NEFROLOGIA E DIALISI DELL’AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>AVVISO</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr"/>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;IL PRESENTE AVVISO E' STATO PUBBLICATO IN DATA 06/07/2026 SU PIATTAFORMA MEPA CON ID 6446856&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr">
         <is>
-          <t>26/03/2026 16:15</t>
+          <t>06/07/2026 16:50</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>26/03/2032 16:15</t>
+          <t>05/07/2032 16:50</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>20/04/2026 23:59</t>
-[...8 lines deleted...]
-        <v>0</v>
+          <t>22/07/2026 23:59</t>
+        </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
-          <t>Clara Maria Ferrari</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr">
         <is>
-          <t>045/8075709</t>
+          <t>0458075709</t>
         </is>
       </c>
       <c r="U19" t="inlineStr">
         <is>
           <t>dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>SI2026DEL367</t>
+          <t>0122001</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>SI-PRESA D’ATTO DEL SUBENTRO NEI CONTRATTI DI APPALTO IN ESSERE AGGIUDICATI ALLA SOCIETA’ VODAFONE ITALIA S.P.A. A SEGUITO DI FUSIONE PER INCORPORAZIONE NELLA SOCIETA’ FASTWEB S.P.A.</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER la FORNITURA di test antigenici rapidi POCT SARS-CoV2 e virus respiratori comuni per i PS aziendali DELL’AULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>AVVISO</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...2 lines deleted...]
-      <c r="F20" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 221699531&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr">
         <is>
-          <t>26/03/2026 00:00</t>
+          <t>03/07/2026 12:00</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>26/03/2032 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>20/07/2026 15:00</t>
+        </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R20" t="inlineStr"/>
+      <c r="R20" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
       <c r="S20" t="inlineStr"/>
-      <c r="T20" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="T20" t="inlineStr">
+        <is>
+          <t>0442622604</t>
+        </is>
+      </c>
+      <c r="U20" t="inlineStr"/>
     </row>
     <row r="21">
-      <c r="A21" t="inlineStr"/>
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>0122138</t>
+        </is>
+      </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO FINALIZZATA AD UN AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50 COMMA 1 LETTERA b) DEL D.LGS. 36/2023, PER LA FORNITURA DI SFINTERI URINARI ARTIFICIALI PER IL PERIODO DI UN ANNO.</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER la FORNITURA di REAGENTI PER LA DIAGNOSTICA DELLE ARBOVIROSI CON METODO MOLECOLARE PCR OCCORRENTI ALL’U.O.C. LABORATORIO ANALISI DI LEGNAGO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>AVVISO</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr"/>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 221699199&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr">
         <is>
-          <t>19/03/2026 14:45</t>
+          <t>03/07/2026 12:00</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>19/03/2032 14:45</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>03/04/2026 23:59</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>20/07/2026 15:00</t>
+        </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...21 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R21" t="inlineStr"/>
+      <c r="S21" t="inlineStr"/>
+      <c r="T21" t="inlineStr"/>
+      <c r="U21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>SI2026DEL347</t>
+          <t>0121176/2026</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>SI-CONVENZIONE CON LA REGIONE DEL VENETO PER L’ADESIONE AI SERVIZI DEL CENTRO ARCHIVISTICO REGIONALE – PIATTAFORMA SDICO – IN ATTUAZIONE DELLA DGR N. 1478 DEL 15/10/2019</t>
+          <t>AVVISO DI INDAGINE DI MERCATO SULLA PIATTAFORMA SINTEL DI ARIA SPA FINALIZZATA ALL’EVENTUALE FORNITURA DI N. 4 OTTOTIPI COMPUTERIZZATI CON SCHERMO A LED COMPLETI DI TABLET CON FUNZIONE DI TELECOMANDO ED OTTOTIPO PER VICINO, PER L’U.O.C. OCULISTICA DELL’OSPEDALE DI LEGNAGO E PER I POLIAMBULATORI DI BUSSOLENGO.</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>AVVISO</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr">
         <is>
-          <t>18/03/2026 00:00</t>
+          <t>03/07/2026 11:00</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>18/03/2032 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 11:00</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>23/10/2026 12:00</t>
+        </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
-      <c r="U22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U22" t="inlineStr"/>
     </row>
     <row r="23">
-      <c r="A23" t="inlineStr"/>
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>104474/2026</t>
+        </is>
+      </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO SULLA PIATTAFORMA SINTEL DI ARIA SPA FINALIZZATA ALLL’EVENTUALE FORNITURA DI UN SISTEMA PER RADIOGRAFIA DIGITALE PER LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI LEGNAGO.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO SULLA PIATTAFORMA SINTEL DI ARIA SPA FINALIZZATA ALL’EVENTUALE FORNITURA DI N. 1 AUTOREFRATTOMETRO PORTATILE PEDIATRICO PER L’U.O.C. OCULISTICA DELL’OSPEDALE DI BUSSOLENGO. ID SINTEL 220557098</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>AVVISO</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr">
         <is>
-          <t>13/03/2026 09:00</t>
+          <t>01/07/2026 12:00</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>13/03/2032 09:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>13/04/2026 17:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>03/10/2026 12:00</t>
+        </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R23" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC PROVVEDITORATO, ECONOMATO E GESTIONE LOGISTICA</t>
         </is>
       </c>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr">
         <is>
+          <t>0442622832</t>
+        </is>
+      </c>
+      <c r="U23" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>SI2026DET1219</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.3.1. B - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI/PROVINCE AUTONOME - AFFIDAMENTO DIRETTO, TRAMITE PIATTAFORMA MEPA, DELLA FORNITURA DEI SERVIZI DI ATTIVAZIONE DELLA VALIDAZIONE DEI DOCUMENTI SECONDO LO STANDARD "FSE 2.0". CUP: F67H22003910001</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr"/>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>TD MEPA 6401868</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>F67H22003910001</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr"/>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>25/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>25/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P24" t="n">
+        <v>15990</v>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R24" t="inlineStr"/>
+      <c r="S24" t="inlineStr"/>
+      <c r="T24" t="inlineStr"/>
+      <c r="U24" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>SI2026DEL810</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>SI-AGGIUDICAZIONE PROCEDURA NEGOZIATA SOTTO SOGLIA, TRAMITE PIATTAFORMA MEPA, PER LA FORNITURA DI PERSONAL COMPUTER, MONITOR E STAMPANTI PORTATILI PER IL DIPARTIMENTO DI PREVENZIONE E PER L'AGGIORNAMENTO TECNOLOGICO</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr"/>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>RDO MEPA 6194396</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr"/>
+      <c r="J25" t="inlineStr"/>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>25/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>25/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P25" t="n">
+        <v>76093.5</v>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R25" t="inlineStr"/>
+      <c r="S25" t="inlineStr"/>
+      <c r="T25" t="inlineStr"/>
+      <c r="U25" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>Avviso pubblico</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>DIPARTIMENTO SALUTE MENTALE. APPROVAZIONE AVVISO PUBBLICO DI MANIFESTAZIONE DI INTERESSE– ISTITUZIONE ELENCO FORNITORI (ETS ISCRITTI NEL RUNTS) PER IL SERVIZIO DI CTRP DI TIPO A “VILLA STELLINI” DI NOGARA (VR)- SRP 1– A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA E NOMINA DELLA COMMISSIONE PER LA VERIFICA DELLE CANDIDATURE.</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>AVVISO</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr"/>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr"/>
+      <c r="I26" t="inlineStr"/>
+      <c r="J26" t="inlineStr"/>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>25/06/2026 07:36</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>20/07/2027 12:00</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>20/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R26" t="inlineStr">
+        <is>
+          <t>LAILA CONSOLATI</t>
+        </is>
+      </c>
+      <c r="S26" t="inlineStr"/>
+      <c r="T26" t="inlineStr"/>
+      <c r="U26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>SI2026DEL776</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>SI-ADESIONE ALL’ACCORDO QUADRO ID 2601 “SANITA’ DIGITALE - SISTEMI INFORMATIVI CLINICOASSISTENZIALI ED. 2” LOTTO 3 PER LA REALIZZAZIONE DI UNA PIATTAFORMA INTEGRATA DI "IMAGING CLINICO, TELEMONITORAGGIO E GESTIONE DEI DATI DIAGNOSTICI PER LA NEFROLOGIA E LA DIALISI" A VALERE SUI FONDI DEL PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - CIG PADRE: 9820921065 - CUP: F16G21002120006 - F66G21001370006 - F66G21001380006.</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr"/>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>ADESIONE A.Q. CONSIP</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>F16G21002120006 - F66G21001370006 - F66G21001380006</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>9820921065</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>24/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>24/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P27" t="n">
+        <v>199837</v>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R27" t="inlineStr"/>
+      <c r="S27" t="inlineStr"/>
+      <c r="T27" t="inlineStr"/>
+      <c r="U27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>SI2026DET1187</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>SI-AFFIDAMENTO DIRETTO ALLA DITTA GPI S.P.A. DELLE ATTIVITA’ DI ADEGUAMENTO DEI SISTEMI INFORMATIVI IN USO PRESSO L’AZIENDA ULSS N. 9 SCALIGERA ALLE SPECIFICHE DI AUTENTICAZIONE MFA PER LA CHIAMATA DI CONTESTO AL FASCICOLO DA DOSSIER</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr"/>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>TD MEPA 6381472</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr"/>
+      <c r="J28" t="inlineStr"/>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P28" t="n">
+        <v>15100</v>
+      </c>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R28" t="inlineStr"/>
+      <c r="S28" t="inlineStr"/>
+      <c r="T28" t="inlineStr"/>
+      <c r="U28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>SI2026DET1186</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>SI-AFFIDAMENTO DIRETTO, TRAMITE PIATTAFORMA MEPA, ALLA DITTA ICON S.R.L. DEI SERVIZI DI ANALISI DEL CONTESTO APPLICATIVO E PREDISPOSIZIONE DI UN PROGETTO DI ADOZIONE DEL SISTEMA DI GESTIONE CENTRALIZZATA DELLE IDENTITA' DIGITALI E DELLE STRUTTURE AZIENDALI.</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr"/>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>TD MEPA 6334243</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr"/>
+      <c r="J29" t="inlineStr"/>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P29" t="n">
+        <v>12440</v>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R29" t="inlineStr"/>
+      <c r="S29" t="inlineStr"/>
+      <c r="T29" t="inlineStr"/>
+      <c r="U29" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>SI2026DET1172</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>SI-AFFIDAMENTO DIRETTO ALLA DITTA TAPMYLIFE SRL DELLA FORNITURA DEI SERVIZI DI ASSISTENZA E MANUTENZIONE, HARDWARE E SOFTWARE, DEI SISTEMI INFORMATICI“SICUREZZA OPERATORI” E “MONITORAGGIO TEMPERATURA FRIGOCONGELATORI” IN USO PRESSO L’AZIENDA ULSS N.9 SCALIGERA.</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr"/>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>TD MEPA 6303619</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr"/>
+      <c r="J30" t="inlineStr"/>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>17/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>17/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P30" t="n">
+        <v>21385</v>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R30" t="inlineStr"/>
+      <c r="S30" t="inlineStr"/>
+      <c r="T30" t="inlineStr"/>
+      <c r="U30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>SI2026DET1145</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>SI-AFFIDAMENTO DIRETTO, TRAMITE PIATTAFORMA MEPA, ALLA DITTA DIGITAL MOSAIK S.R.L. DELLA FORNITURA DI N. 2 KIT VISORE DI VIRTUAL REALITY OCULUS QUEST 3/3S CON RELATIVA LICENZA SOFTWARE E SERVIZI DI FORMAZIONE, AFFIANCAMENTO ED ASSISTENZA</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr"/>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>TD MEPA 6270201</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr"/>
+      <c r="J31" t="inlineStr"/>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P31" t="n">
+        <v>15680</v>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R31" t="inlineStr"/>
+      <c r="S31" t="inlineStr"/>
+      <c r="T31" t="inlineStr"/>
+      <c r="U31" t="inlineStr"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>SI2026DET1131</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>SI-AFFIDAMENTO DEI SERVIZI DI COMUNICAZIONE E FORMAZIONE SU "FSE" A VALERE SUI FONDI DEL NEXT GENERATION EU - P.N.R.R. – M6 C2 I 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – SOTTO PROGETTO INCREMENTO DELLE COMPETENZE DIGITALI” CUP F31F25000580006 - CIG BB0B47A3ED - DETERMINA DI LIQUIDAZIONE</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr"/>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr"/>
+      <c r="I32" t="inlineStr"/>
+      <c r="J32" t="inlineStr"/>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P32" t="n">
+        <v>87500</v>
+      </c>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R32" t="inlineStr"/>
+      <c r="S32" t="inlineStr"/>
+      <c r="T32" t="inlineStr"/>
+      <c r="U32" t="inlineStr"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>SI2026DEL703</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, TRAMITE PIATTAFORMA MEPA, DELLA FORNITURA DEI SERVIZI DI ASSISTENZA, MANUTENZIONE E SVILUPPO DEL MODELLO DI RENDICONTAZIONE DEI CONTRATTI DI ESERCIZIO DELLE MEDICINE DI GRUPPO INTEGRATE E PATTO AZIENDALE DEI MMG/PLS E DEL SERVIZIO DI AGENDA VACCINALE PER IL PERIODO 01/01/2026-31/12/2026</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr"/>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>TD MEPA 5956666</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr"/>
+      <c r="J33" t="inlineStr"/>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>10/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>10/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P33" t="n">
+        <v>94980</v>
+      </c>
+      <c r="Q33" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R33" t="inlineStr"/>
+      <c r="S33" t="inlineStr"/>
+      <c r="T33" t="inlineStr"/>
+      <c r="U33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>SI2026DET1075</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, TRAMITE PIATTAFORMA MEPA, ALLA DITTA ZUCCHETTI AMBIENTE S.R.L. DELLA FORNITURA DEL SOFTWARE “WINWASTE” PER LA GESTIONE DELLA TRACCIABILITÀ RIFIUTI.</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr"/>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>TD MEPA 6305489</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr"/>
+      <c r="J34" t="inlineStr"/>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>08/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P34" t="n">
+        <v>12800</v>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R34" t="inlineStr"/>
+      <c r="S34" t="inlineStr"/>
+      <c r="T34" t="inlineStr"/>
+      <c r="U34" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>SI2026DEL687</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>SI-AFFIDAMENTO DIRETTO ALLA DITTA SINED S.R.L.DELLA FORNITURA DEI SERVIZI DI ASSISTENZA E MANUTENZIONE DEL SISTEMA INFORMATICO DIPARTIMENTALE "MEDWARE" IN USO PRESSO LE UU.OO. DI NEFROLOGIA E DIALISI DELL'AZIENDA ULSS N. 9 SCALIGERA PER L’ANNO 2026</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr"/>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>TD MEPA 6267642</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr"/>
+      <c r="J35" t="inlineStr"/>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P35" t="n">
+        <v>52630.1</v>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R35" t="inlineStr"/>
+      <c r="S35" t="inlineStr"/>
+      <c r="T35" t="inlineStr"/>
+      <c r="U35" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>SI2026DET780</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>SI-NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – M6.C1 INV. N. 1.1 - "CASE DELLA COMUNITA' E PRESA IN CARICO DELLA PERSONA" - AFFIDAMENTO DIRETTO TRAMITE MEPA DELLA FORNITURA DI N. 18 SISTEMI ELIMINA CODE COMPRENSIVI DEI SERVIZI DI ASSISTENZA E MANUTENZIONE PER 12 MESI - CUP: F98I22000150001, F38I22000180003, F18I22000430001, F68I22000180001, F98I22000140003, F28I22000170003, F18I22000410003, F18I25000070002, F38I22000160003, F28I25000090002, F88I22000420001, F88I22000410003, F38I22000150003, F18I22000420003, F88I22000400003, F64E25000140005</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr"/>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>TD MEPA 6271337</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr"/>
+      <c r="J36" t="inlineStr"/>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>29/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>29/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P36" t="n">
+        <v>121889.49</v>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R36" t="inlineStr"/>
+      <c r="S36" t="inlineStr"/>
+      <c r="T36" t="inlineStr"/>
+      <c r="U36" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA APERTA A TUTTI GLI ISCRITTI SULLA PIATTAFORMA TELEMATICA SINTEL AI SENSI DELL’ART. 187 E DELL’ART. 50 COMMA 1 LETTERA E) DEL D. LGS. 36/2023 PER L’AFFIDAMENTO IN CONCESSIONE DEL SERVIZIO DI GESTIONE DELL’ASILO NIDO AZIENDALE “FIOR DI NIDO” DELL’ULSS N. 9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr"/>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr"/>
+      <c r="I37" t="inlineStr"/>
+      <c r="J37" t="inlineStr"/>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>29/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>27/06/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>27/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R37" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO, ECONOMATO E GESTIONE LOGISTICA</t>
+        </is>
+      </c>
+      <c r="S37" t="inlineStr"/>
+      <c r="T37" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
+      <c r="U37" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>SI2026DEL660</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>SI-NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – M6.C1 INV. N. 1.1 - "CASE DELLA COMUNITA' E PRESA IN CARICO DELLA PERSONA" - AGGIUDICAZIONE DELLA PROCEDURA NEGOZIATA SOTTO SOGLIA PER LA FORNITURA DI SISTEMI DI VIDEOCONFERENZA PER LE CASE DI COMUNITA’.</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr"/>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>RDO MEPA RDO 6296329</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr"/>
+      <c r="J38" t="inlineStr"/>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>29/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>29/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P38" t="n">
+        <v>50730</v>
+      </c>
+      <c r="Q38" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R38" t="inlineStr"/>
+      <c r="S38" t="inlineStr"/>
+      <c r="T38" t="inlineStr"/>
+      <c r="U38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>SI2026DET1016</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>NEXT GENERATION EU - PNRR - M6 C2 I 1.3.1.B - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI/PROVINCE AUTONOME - AFFIDAMENTO DIRETTO TRAMITE MEPA ALLA DITTA METEDA S.R.L. DEGLI ADEGUAMENTI SOFTWARE CONFORMI ALLE SPECIFICHE FSE 2.0 - CUP: F67H22003910001</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr"/>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>TD MEPA 6294796</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr"/>
+      <c r="J39" t="inlineStr"/>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>28/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>28/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P39" t="n">
+        <v>36000</v>
+      </c>
+      <c r="Q39" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R39" t="inlineStr"/>
+      <c r="S39" t="inlineStr"/>
+      <c r="T39" t="inlineStr"/>
+      <c r="U39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DIRETTO DEL SERVIZIO DI TRASLOCO E FACCHINAGGIO PER LE SEDI DELL’AZIENDA ULSS 9 SCALIGERA.</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>AVVISO</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr"/>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr"/>
+      <c r="I40" t="inlineStr"/>
+      <c r="J40" t="inlineStr"/>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>26/05/2026 10:15</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>26/05/2032 10:00</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>09/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R40" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE LOGISTICA</t>
+        </is>
+      </c>
+      <c r="S40" t="inlineStr">
+        <is>
+          <t>Via Pacinotti n.16</t>
+        </is>
+      </c>
+      <c r="T40" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
+      <c r="U40" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO FINALIZZATO A UN AFFIDAMENTO DIRETTO, AI SENSI DELL'ART. 50, COMMA 1, LETT. B), DEL D.LGS. N. 36/2023, DEL "SERVIZIO DI ASSICURAZIONE PER LA RESPONSABILITA' PROFESSIONALE DEI DIPENDENTI TECNICI DELL'AZIENDA ULSS 9 SCALIGERA"</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>AVVISO</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr"/>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr"/>
+      <c r="I41" t="inlineStr"/>
+      <c r="J41" t="inlineStr"/>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>18/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>28/06/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>29/05/2026 18:00</t>
+        </is>
+      </c>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R41" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="S41" t="inlineStr">
+        <is>
+          <t>Via Pacinotti, 16 - 37135 VERONA</t>
+        </is>
+      </c>
+      <c r="T41" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
+      <c r="U41" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI CAMPIONAMENTI AMBIENTALI E PERSONALI E MONITORAGGIO BIOLOGICO PER LA VALUTAZIONE DELL’ESPOSIZIONE OCCUPAZIONALE AD AGENTI CHIMICI E FARMACI CTA E DI ANALISI DI MATRICI SOLIDE PER LA RICERCA DI AMIANTO, PRESSO UNITA’ OPERATIVE E SERVIZI OSPEDALIERI E TERRITORIALI DELL’AZIENDA ULSS 9 SCALIGERA.</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>AVVISO</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr"/>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr"/>
+      <c r="I42" t="inlineStr"/>
+      <c r="J42" t="inlineStr"/>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>06/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>06/05/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>19/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R42" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="S42" t="inlineStr">
+        <is>
+          <t>Via Pacinotti, 16 - 37135</t>
+        </is>
+      </c>
+      <c r="T42" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
+      <c r="U42" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>0078579/2026</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI N. 3 SISTEMI ANALITICI PER L'IDENTIFICAZIONE GENOMICA DI BACILLI TUBERCOLARI E LA RICERCA DI MUTAZIONI DI INTERESSE ONCOEMATOLOGICO E COAGULATIVO PER LE UU.OO. DI LABORATORIO ANALISI E MICROBIOLOGIA DELL’AULSS 9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>AVVISO</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 218926394&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>218926394</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr"/>
+      <c r="J43" t="inlineStr"/>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>05/05/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>26/05/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>26/05/2026 15:00</t>
+        </is>
+      </c>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R43" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
+      <c r="S43" t="inlineStr"/>
+      <c r="T43" t="inlineStr">
+        <is>
+          <t>0442622604</t>
+        </is>
+      </c>
+      <c r="U43" t="inlineStr">
+        <is>
+          <t>emailprotocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>0142152</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER la FORNITURA DI UN SISTEMA DIAGNOSTICO PER LA DETERMINAZIONE DELLA CALPROTECTINA OCCORRENTE ALL’U.O.C. DI LABORATORIO ANALISI DI VILLAFRANCA/ BUSSOLENGO</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>AVVISO</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>&lt;h2 class="sottotitolo mb-4"&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 222883604&lt;/h2&gt;</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr"/>
+      <c r="I44" t="inlineStr"/>
+      <c r="J44" t="inlineStr"/>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>05/05/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>31/08/2026 15:00</t>
+        </is>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R44" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
+      <c r="S44" t="inlineStr"/>
+      <c r="T44" t="inlineStr">
+        <is>
+          <t>0442622604</t>
+        </is>
+      </c>
+      <c r="U44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>0080968/2026</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO PER LA FORNITURA DI TRATTAMENTI DIALITICI EXTRACORPOREI DI IMMUNOADSORBIMENTO CON MEMBRANE RIGENERABILI</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>AVVISO</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 218944168&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>218944168</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr"/>
+      <c r="J45" t="inlineStr"/>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>05/05/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>20/05/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>20/05/2026 15:00</t>
+        </is>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R45" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
+      <c r="S45" t="inlineStr"/>
+      <c r="T45" t="inlineStr">
+        <is>
+          <t>0442 622604</t>
+        </is>
+      </c>
+      <c r="U45" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>DM</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO FINALIZZATA AD UN AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50 COMMA 1 LETTERA B) DEL D.LGS. 36/2023, PER LA FORNITURA DI KIT MONOUSO PER IL TRATTAMENTO DELLE EMORROIDI E DI DUE APPARECCHIATURE IN NOLEGGIO PER UN PERIODO DI 2 ANNI.</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>AVVISO</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr"/>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr"/>
+      <c r="I46" t="inlineStr"/>
+      <c r="J46" t="inlineStr"/>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>04/05/2026 10:45</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>29/04/2031 23:59</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>15/05/2026 23:59</t>
+        </is>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R46" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="S46" t="inlineStr">
+        <is>
+          <t>Via Pacinotti, 16</t>
+        </is>
+      </c>
+      <c r="T46" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
+      <c r="U46" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>DM</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO FINALIZZATA AD UN AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50 COMMA 1 LETTERA B) DEL D.LGS. 36/2023, PER LA FORNITURA DI DISPOSITIVI BIZACT PER TONSILLECTOMIA, PER IL PERIODO DI 2 ANNI.</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>AVVISO</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr"/>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr"/>
+      <c r="I47" t="inlineStr"/>
+      <c r="J47" t="inlineStr"/>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>30/04/2026 15:15</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>30/04/2032 15:15</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>15/05/2026 23:59</t>
+        </is>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R47" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="S47" t="inlineStr">
+        <is>
+          <t>Via Pacinotti, 16</t>
+        </is>
+      </c>
+      <c r="T47" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
+      <c r="U47" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr"/>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>DAT: SISTEMA VENETO ADOZIONI - ANNUALITÀ 2025-2026. RECEPIMENTO DGR N. 551/2025 E DDR n. 62/2025. PROVVEDIMENTI CONSEGUENTI.</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>AVVISO</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr"/>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr"/>
+      <c r="I48" t="inlineStr"/>
+      <c r="J48" t="inlineStr"/>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>24/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>24/04/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>08/05/2026 00:00</t>
+        </is>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R48" t="inlineStr">
+        <is>
+          <t>II Direttore di UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="S48" t="inlineStr"/>
+      <c r="T48" t="inlineStr"/>
+      <c r="U48" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr"/>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO SULLA PIATTAFORMA SINTEL DI ARIA SPA FINALIZZATA ALL'EVENTUALE FORNITURA DI COLONNA ENDOSCOPICA PER ORL PER L'U.O.S.D. OTORINOLARINGOIATRIA DELL'OSPEDALE DI SAN BONIFACIO.</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr"/>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr"/>
+      <c r="I49" t="inlineStr"/>
+      <c r="J49" t="inlineStr"/>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>02/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>02/04/2032 00:00</t>
+        </is>
+      </c>
+      <c r="P49" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q49" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE </t>
+        </is>
+      </c>
+      <c r="S49" t="inlineStr"/>
+      <c r="T49" t="inlineStr">
+        <is>
+          <t>0442 622788 / 2832</t>
+        </is>
+      </c>
+      <c r="U49" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr"/>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO PER L’ AFFIDAMENTO DELLA FORNITURA DI MATERIALE DI CONSUMO PER UMIDIFICATORI FISHER &amp; PAYKEL</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr"/>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr"/>
+      <c r="I50" t="inlineStr"/>
+      <c r="J50" t="inlineStr"/>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>01/04/2026 17:10</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>01/04/2032 17:10</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>15/04/2026 23:59</t>
+        </is>
+      </c>
+      <c r="P50" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R50" t="inlineStr">
+        <is>
+          <t>Caterina Viani</t>
+        </is>
+      </c>
+      <c r="S50" t="inlineStr"/>
+      <c r="T50" t="inlineStr">
+        <is>
+          <t>045/8075758</t>
+        </is>
+      </c>
+      <c r="U50" t="inlineStr">
+        <is>
+          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr"/>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>DAT: PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” - CUP H19124001040001. APPROVAZIONE NUOVO AVVISO PUBBLICO DI MANIFESTAZIONE D’INTERESSE RELATIVO ALL’INDIVIDUAZIONE DI SOGGETTI PUBBLICI O PRIVATI INTERESSATI A RICOPRIRE IL RUOLO DI PARTNER NEL TERRITORIO DELL’AZIENDA ULSS 9 SCALIGERA.</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr"/>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr"/>
+      <c r="I51" t="inlineStr"/>
+      <c r="J51" t="inlineStr"/>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>27/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>27/03/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>15/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="P51" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R51" t="inlineStr">
+        <is>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="S51" t="inlineStr"/>
+      <c r="T51" t="inlineStr"/>
+      <c r="U51" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr"/>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO FINALIZZATA AD UN AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50 COMMA 1 LETTERA B) DEL D.LGS. 36/2023, PER LA FORNITURA IN NOLEGGIO DI N. 2 INIETTORI ANGIOGRAFICI PER L’U.O.C. DI CARDIOLOGIA / U.O. EMODINAMICA DELL’OSPEDALE DI LEGNAGO E RELATIVO MATERIALE DI CONSUMO, PER IL PERIODO DI UN ANNO.</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr"/>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr"/>
+      <c r="I52" t="inlineStr"/>
+      <c r="J52" t="inlineStr"/>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>26/03/2026 16:15</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>26/03/2032 16:15</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>20/04/2026 23:59</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>20/04/2026 23:59</t>
+        </is>
+      </c>
+      <c r="P52" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R52" t="inlineStr">
+        <is>
+          <t>Clara Maria Ferrari</t>
+        </is>
+      </c>
+      <c r="S52" t="inlineStr">
+        <is>
+          <t>Via Valverde 42</t>
+        </is>
+      </c>
+      <c r="T52" t="inlineStr">
+        <is>
+          <t>045/8075709</t>
+        </is>
+      </c>
+      <c r="U52" t="inlineStr">
+        <is>
+          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>SI2026DEL367</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>SI-PRESA D’ATTO DEL SUBENTRO NEI CONTRATTI DI APPALTO IN ESSERE AGGIUDICATI ALLA SOCIETA’ VODAFONE ITALIA S.P.A. A SEGUITO DI FUSIONE PER INCORPORAZIONE NELLA SOCIETA’ FASTWEB S.P.A.</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr"/>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr"/>
+      <c r="I53" t="inlineStr"/>
+      <c r="J53" t="inlineStr"/>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>26/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>26/03/2032 00:00</t>
+        </is>
+      </c>
+      <c r="P53" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R53" t="inlineStr"/>
+      <c r="S53" t="inlineStr"/>
+      <c r="T53" t="inlineStr"/>
+      <c r="U53" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr"/>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVO FINALIZZATA AD UN AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50 COMMA 1 LETTERA b) DEL D.LGS. 36/2023, PER LA FORNITURA DI SFINTERI URINARI ARTIFICIALI PER IL PERIODO DI UN ANNO.</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr"/>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr"/>
+      <c r="I54" t="inlineStr"/>
+      <c r="J54" t="inlineStr"/>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>19/03/2026 14:45</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>19/03/2032 14:45</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>03/04/2026 23:59</t>
+        </is>
+      </c>
+      <c r="P54" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R54" t="inlineStr">
+        <is>
+          <t>Clara Maria Ferrari</t>
+        </is>
+      </c>
+      <c r="S54" t="inlineStr">
+        <is>
+          <t>Via Valverde 42</t>
+        </is>
+      </c>
+      <c r="T54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">045/807 5746 </t>
+        </is>
+      </c>
+      <c r="U54" t="inlineStr">
+        <is>
+          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>SI2026DEL347</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>SI-CONVENZIONE CON LA REGIONE DEL VENETO PER L’ADESIONE AI SERVIZI DEL CENTRO ARCHIVISTICO REGIONALE – PIATTAFORMA SDICO – IN ATTUAZIONE DELLA DGR N. 1478 DEL 15/10/2019</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr"/>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr"/>
+      <c r="I55" t="inlineStr"/>
+      <c r="J55" t="inlineStr"/>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>18/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>18/03/2032 00:00</t>
+        </is>
+      </c>
+      <c r="P55" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R55" t="inlineStr"/>
+      <c r="S55" t="inlineStr"/>
+      <c r="T55" t="inlineStr"/>
+      <c r="U55" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr"/>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO SULLA PIATTAFORMA SINTEL DI ARIA SPA FINALIZZATA ALLL’EVENTUALE FORNITURA DI UN SISTEMA PER RADIOGRAFIA DIGITALE PER LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI LEGNAGO.</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr"/>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>216230193</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr"/>
+      <c r="J56" t="inlineStr"/>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>13/03/2026 09:00</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>13/03/2032 09:00</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>13/04/2026 17:00</t>
+        </is>
+      </c>
+      <c r="P56" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R56" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="S56" t="inlineStr"/>
+      <c r="T56" t="inlineStr">
+        <is>
           <t>0442 622832</t>
         </is>
       </c>
-      <c r="U23" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B24" t="inlineStr">
+      <c r="U56" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr"/>
+      <c r="B57" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO SULLA PIATTAFORMA SINTEL DI ARIA SPA FINALIZZATA ALL’EVENTUALE FORNITURA DI LETTO OPERATORIO PER OCULISTICA PER L’U.O.C. OCULISTICA DELL’OSPEDALE DI BUSSOLENGO.</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
+      <c r="C57" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F24" t="inlineStr">
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;table cellpadding="0" cellspacing="0"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td&gt;
-			&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA &amp;egrave; STATO PUBBLICATO L&amp;#39;AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it&amp;nbsp; E SELEZIONARE L&amp;#39;ID DELLA PROCEDURA NR. 216320530&lt;/p&gt;
+			&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 216320530&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 	&lt;/tbody&gt;
 &lt;/table&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H24" t="inlineStr">
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
         <is>
           <t>216320530</t>
         </is>
       </c>
-      <c r="I24" t="inlineStr"/>
-[...2093 lines deleted...]
-      </c>
+      <c r="I57" t="inlineStr"/>
       <c r="J57" t="inlineStr"/>
       <c r="K57" t="inlineStr">
         <is>
-          <t>20/11/2025 00:00</t>
+          <t>12/03/2026 11:00</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>20/11/2031 00:00</t>
+          <t>12/03/2032 11:00</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>01/04/2026 16:30</t>
         </is>
       </c>
       <c r="P57" t="n">
-        <v>56000</v>
+        <v>0</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...2 lines deleted...]
-      <c r="R57" t="inlineStr"/>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE </t>
+        </is>
+      </c>
       <c r="S57" t="inlineStr"/>
-      <c r="T57" t="inlineStr"/>
+      <c r="T57" t="inlineStr">
+        <is>
+          <t>0442 622788 / 2832</t>
+        </is>
+      </c>
       <c r="U57" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t>FONDO PER L’ALZHEIMER E LE DEMENZE. RECEPIMENTO DGR N. 1344/2024 E DDR N. 32/2025. PROVVEDIMENTI.</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL   SERVIZIO DI TRASPORTO  MATERIALE BIOLOGICO E CHEMIOTERAPICI TRA DIVERSE SEDI OSPEDALIERE DEL TERRITORIO DELL’AZIENDA ULSS 9  SCALIGERA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F58" t="inlineStr"/>
       <c r="G58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr"/>
       <c r="J58" t="inlineStr"/>
       <c r="K58" t="inlineStr">
         <is>
-          <t>18/11/2025 00:00</t>
+          <t>11/03/2026 15:05</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>18/11/2031 00:00</t>
+          <t>11/03/2032 15:05</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>02/12/2025 00:00</t>
+          <t>20/03/2026 00:00</t>
         </is>
       </c>
       <c r="P58" t="n">
         <v>0</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R58" t="inlineStr"/>
       <c r="S58" t="inlineStr"/>
-      <c r="T58" t="inlineStr"/>
+      <c r="T58" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
       <c r="U58" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
-          <t>PROGETTO HOME CARE PREMIUM (HCP) 2025. RIAPERTURA TERMINI AVVISO PUBBLICO PER LA COSTITUZIONE DI UN ELENCO DI SOGGETTI ATTUATORI DI PRESTAZIONI INTEGRATIVE PREVISTE DAL PROGETTO “HOME CARE PREMIUM 2025”.</t>
+          <t>INDAGINE DI MERCATO SULLA PIATTAFORMA SINTEL DI ARIA SPA FINALIZZATA ALL’EVENTUALE FORNITURA DI COLONNA ENDOSCOPICA PER ORL PER L’U.O.S.D. OTORINOLARINGOIATRIA DELL’OSPEDALE DI SAN BONIFACIO.</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F59" t="inlineStr"/>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 216270704&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr"/>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>216270704</t>
+        </is>
+      </c>
       <c r="I59" t="inlineStr"/>
       <c r="J59" t="inlineStr"/>
       <c r="K59" t="inlineStr">
         <is>
-          <t>18/11/2025 00:00</t>
+          <t>11/03/2026 11:00</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>18/11/2031 00:00</t>
+          <t>11/03/2032 11:00</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>07/12/2025 00:00</t>
+          <t>31/03/2026 16:30</t>
         </is>
       </c>
       <c r="P59" t="n">
         <v>0</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R59" t="inlineStr">
         <is>
-          <t>Responsabile UOS Attività Amministrativa Socio Sanitaria e il Direttore UOC Disabilità dei Distretti 1-2 e 3</t>
+          <t xml:space="preserve">UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE </t>
         </is>
       </c>
       <c r="S59" t="inlineStr"/>
-      <c r="T59" t="inlineStr"/>
+      <c r="T59" t="inlineStr">
+        <is>
+          <t>0442 622788 / 2832</t>
+        </is>
+      </c>
       <c r="U59" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEL SERVIZIO DELL’ATTIVITÀ   DI   PUBBLICITÀ   E   DI   GESTIONE INTEGRATA DEGLI STRUMENTI DI COMUNICAZIONE DELL’AZIENDA ULSS 9 SCALIGERA</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI RASSEGNA STAMPA E RASSEGNA VIDEO INFORMATIZZATA PER L'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F60" t="inlineStr"/>
       <c r="G60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr"/>
       <c r="J60" t="inlineStr"/>
       <c r="K60" t="inlineStr">
         <is>
-          <t>17/11/2025 00:00</t>
+          <t>09/03/2026 10:00</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>17/11/2031 00:00</t>
+          <t>09/03/2032 10:00</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>01/12/2025 00:00</t>
+          <t>24/03/2026 23:59</t>
         </is>
       </c>
       <c r="P60" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...2 lines deleted...]
-      <c r="R60" t="inlineStr"/>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R60" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
       <c r="S60" t="inlineStr"/>
       <c r="T60" t="inlineStr">
         <is>
           <t>0458075709</t>
         </is>
       </c>
       <c r="U60" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER EVENTUALE AFFIDAMENTO DIRETTO FORNITURA DI  NR.  21  DEFIBRILLATORI MANUALI E SEMIAUTOMATICI PER VARIE SEDI ULSS 9 SCALIGERA.   </t>
+          <t>SI - AVVISO INDAGINE DI MERCATO FINALIZZATA ALL’INDIVIDUAZIONE DEGLI OPERATORI ECONOMICI DA INVITARE ALLA SUCCESSIVA PROCEDURA NEGOZIATA SENZA BANDO AI SENSI DELL’ART. 50, COMMA 1, LETTERA E) DEL D.LGS. N. 36/2023 PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA DELLE PIATTAFORME WEB QUALITY E MY PRENOTA E ALTRI PORTALI AZIENDALI IN USO PER L’ANNO 2026-2027.</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F61" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F61" t="inlineStr"/>
       <c r="G61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H61" t="inlineStr"/>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>215973000</t>
+        </is>
+      </c>
       <c r="I61" t="inlineStr"/>
       <c r="J61" t="inlineStr"/>
       <c r="K61" t="inlineStr">
         <is>
-          <t>11/11/2025 23:59</t>
+          <t>04/03/2026 00:00</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>11/11/2031 23:59</t>
+          <t>04/03/2032 00:00</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>26/11/2025 23:59</t>
+          <t>20/03/2026 13:00</t>
         </is>
       </c>
       <c r="P61" t="n">
         <v>0</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R61" t="inlineStr"/>
       <c r="S61" t="inlineStr"/>
       <c r="T61" t="inlineStr"/>
       <c r="U61" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t>SI-AFFIDAMENTO DIRETTO DEI SERVIZI DI ANALISI E VALUTAZIONE DEL LIVELLO DI DIGITALIZZAZIONE DEGLI OSPEDALI DEA ALLA DITTA HIMSS ITALY S.R.L. MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO</t>
+          <t xml:space="preserve">  PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE DELL’OSPEDALE DI COMUNITÀ PRESSO IL CENTRO POLIFUNZIONALE SANITARIO DI CAPRINO VERONESE DELL'AZIENDA ULSS 9 SCALIGERA - CIG BA9B53A43E - ID SINTEL 215737747</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F62" t="inlineStr"/>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t xml:space="preserve">ODA MEPA </t>
-[...7 lines deleted...]
-      <c r="J62" t="inlineStr"/>
+          <t>215737747</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr"/>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>BA9B53A43E</t>
+        </is>
+      </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>11/11/2025 00:00</t>
+          <t>02/03/2026 11:00</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>11/11/2031 00:00</t>
+          <t>02/03/2032 11:00</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>03/04/2026 13:00</t>
         </is>
       </c>
       <c r="P62" t="n">
-        <v>43500</v>
+        <v>3375600</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...4 lines deleted...]
-      <c r="T62" t="inlineStr"/>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="R62" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione Logistica</t>
+        </is>
+      </c>
+      <c r="S62" t="inlineStr">
+        <is>
+          <t>Via Pacinotti, 36 - 37135 Verona</t>
+        </is>
+      </c>
+      <c r="T62" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
       <c r="U62" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER LA FORNITURA DI UN CLUSTER IPERCONVERGENTE DI SERVER PER IL SISTEMA RIS/PACS - SDAPA ICT – ID 2681 MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E  DIGITALE OSPEDALIERO - CIG. B8DC8835E0</t>
+          <t xml:space="preserve">DAT: DGR N. 1052/2025 “PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. FINANZIAMENTO DELL’ATTIVITA’ 2025/2026. DGR N. 1873/2013”. PROVVEDIMENTI. </t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F63" t="inlineStr"/>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
-      <c r="I63" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="I63" t="inlineStr"/>
+      <c r="J63" t="inlineStr"/>
       <c r="K63" t="inlineStr">
         <is>
-          <t>29/10/2025 00:00</t>
+          <t>27/02/2026 00:00</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>29/10/2031 00:00</t>
+          <t>27/02/2032 00:00</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>14/11/2025 10:00</t>
+          <t>18/03/2026 00:00</t>
         </is>
       </c>
       <c r="P63" t="n">
-        <v>505000</v>
+        <v>295800</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>Sopra</t>
-[...2 lines deleted...]
-      <c r="R63" t="inlineStr"/>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Direttore di UOC Direzione Amministrativa Territoriale </t>
+        </is>
+      </c>
       <c r="S63" t="inlineStr"/>
       <c r="T63" t="inlineStr"/>
       <c r="U63" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="64">
-      <c r="A64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
-          <t>SI-ADESIONE ALLA CONVENZIONE STIPULATA DA CONSIP S.P.A. DENOMINATA “LICENZE SOFTWARE MULTIBRAND 7” - LOTTO 12 “NUTANIX E SERVIZI CONNESSI” PER IL RINNOVO DEL SERVIZIO DI "SUBSCRITPION" DELLE LICENZE NUTANIX IN SCADENZA</t>
+          <t xml:space="preserve">  PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SANITARIO DI PAZIENTI ED EMODIALIZZATI IN AMBULANZA ( TRASPORTI SECONDARI) NELL'AMBITO DELL'AZIENDA ULSS 9 SCALIGERA. CIG BA8FDAEC82 - ID SINTEL 215491399 - GARA REVOCATA CON DELIB. N.390 DEL 31.03.2026</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F64" t="inlineStr"/>
       <c r="G64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>ADESIONE CONV. CONSIP</t>
+          <t>215491399</t>
         </is>
       </c>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="inlineStr"/>
       <c r="K64" t="inlineStr">
         <is>
-          <t>28/10/2025 00:00</t>
+          <t>26/02/2026 11:00</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>28/10/2031 00:00</t>
+          <t>26/02/2032 11:00</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>31/03/2026 13:00</t>
         </is>
       </c>
       <c r="P64" t="n">
-        <v>99469.44</v>
+        <v>17380100</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R64" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="T64" t="inlineStr"/>
+      <c r="R64" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione Logistica</t>
+        </is>
+      </c>
+      <c r="S64" t="inlineStr">
+        <is>
+          <t>Via Pacinotti, 36 - 37135 Verona</t>
+        </is>
+      </c>
+      <c r="T64" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
       <c r="U64" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t>BANDO PER L’EROGAZIONE DI CONTRIBUTI A PARZIALE ABBATTIMENTO DEI COSTI A FAVORE DI ASSOCIAZIONI DI VOLONTARIATO, OPERANTI NELL’AMBITO TERRITORIALE DELL’AULSS 9 SCALIGERA, ISCRITTE AL REGISTRO REGIONALE DELLE ASSOCIAZIONI DI VOLONTARIATO DEL VENETO, PER LA GESTIONE DI GRUPPI DI AUTO/AIUTO CON ALCOLDIPENDENTI NELL’AMBITO DELLE PATOLOGIE ALCOL CORRELATE DELEGATE AL DIPARTIMENTO DIPENDENZE AULSS 9 SCALIGERA” – ANNO 2025.</t>
+          <t>POSTICIPAZIONE SCADENZA INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI SODIO OXIBATO SOLUZIONE ORALE 500 mg/ml 180 ml e MESALAZINA COMPRESSE GASTRORESISTENTI RILASCIO MODIFICATO 800 MG PER un periodo di 12 mesi - Scadenza 26 febbraio 2026 alle 12:00</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F65" t="inlineStr"/>
       <c r="G65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr"/>
       <c r="J65" t="inlineStr"/>
       <c r="K65" t="inlineStr">
         <is>
-          <t>24/10/2025 07:30</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>24/10/2031 07:30</t>
+          <t>23/02/2032 00:00</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>07/11/2025 07:30</t>
+          <t>26/02/2026 12:00</t>
         </is>
       </c>
       <c r="P65" t="n">
         <v>0</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R65" t="inlineStr"/>
       <c r="S65" t="inlineStr"/>
-      <c r="T65" t="inlineStr"/>
+      <c r="T65" t="inlineStr">
+        <is>
+          <t>0458075768</t>
+        </is>
+      </c>
       <c r="U65" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER EVENTUALE AFFIDAMENTO DIRETTO FORNITURA DI  NR.  4  SISTEMI PER ANESTESIA RIANIMAZIONE OCCORRENTI AI GRUPPI OPERATORI DEGLI OSPEDALI DI LEGNAGO E SAN BONIFACIO – ULSS 9 SCALIGERA.   </t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA TECNICA SULLE SOLUZIONI INFORMATICHE FORNITE DALLA DITTA ENGINEERING INGEGNERIA INFORMATICA S.P.A. IN USO PRESSO L’AZIENDA ULSS N. 9 SCALIGERA PER IL PERIODO 2026 - 2027</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F66" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F66" t="inlineStr"/>
       <c r="G66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr"/>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>215425873</t>
+        </is>
+      </c>
       <c r="I66" t="inlineStr"/>
       <c r="J66" t="inlineStr"/>
       <c r="K66" t="inlineStr">
         <is>
-          <t>20/10/2025 14:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>20/10/2031 14:00</t>
+          <t>23/02/2032 00:00</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>03/11/2025 23:59</t>
+          <t>11/03/2026 13:00</t>
         </is>
       </c>
       <c r="P66" t="n">
         <v>0</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R66" t="inlineStr"/>
       <c r="S66" t="inlineStr"/>
       <c r="T66" t="inlineStr"/>
       <c r="U66" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="inlineStr"/>
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>SI2026DEL199</t>
+        </is>
+      </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE AI SENSI DELL’ART. 50 DEL D. LGS.VO 36/2023 –  FORNITURA DI SENSORI PER SATURIMETRIA CON TECNOLOGIA MASIMO VALIDA PER 24 MESI.</t>
+          <t>SI-FORNITURA DI PERSONAL COMPUTER DESKTOP IN CONVENZIONE CONSIP “PC DESKTOP, WORKSTATION E MONITOR 4 - ID 2781” LOTTO 1</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F67" t="inlineStr"/>
       <c r="G67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr"/>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>ADESIONE CONV. CONSIP</t>
+        </is>
+      </c>
       <c r="I67" t="inlineStr"/>
       <c r="J67" t="inlineStr"/>
       <c r="K67" t="inlineStr">
         <is>
-          <t>16/10/2025 11:10</t>
+          <t>18/02/2026 12:00</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>16/10/2031 11:10</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>30/10/2025 23:59</t>
+          <t>18/02/2026 12:00</t>
         </is>
       </c>
       <c r="P67" t="n">
-        <v>0</v>
+        <v>162759</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R67" t="inlineStr"/>
       <c r="S67" t="inlineStr"/>
-      <c r="T67" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T67" t="inlineStr"/>
+      <c r="U67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI SUPPORTO OPERATIVO PRESSO I MAGAZZINI FARMACEUTICI DELL’AZIENDA ULSS 9 SCALIGERA .</t>
+          <t>SI - AVVISO INDAGINE DI MERCATO  CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA TECNICA SUI SISTEMI ENDOX WEB E COLPOX  IN USO PRESSO L’AZIENDA ULSS 9 SCALIGERA PER IL BIENNIO 2026-2027</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F68" t="inlineStr"/>
       <c r="G68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H68" t="inlineStr"/>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>213406723</t>
+        </is>
+      </c>
       <c r="I68" t="inlineStr"/>
       <c r="J68" t="inlineStr"/>
       <c r="K68" t="inlineStr">
         <is>
-          <t>16/10/2025 10:00</t>
+          <t>13/02/2026 13:00</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>16/10/2031 10:00</t>
+          <t>13/02/2032 13:00</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>28/10/2025 13:00</t>
+          <t>02/03/2026 13:00</t>
         </is>
       </c>
       <c r="P68" t="n">
-        <v>0</v>
+        <v>116000</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R68" t="inlineStr"/>
       <c r="S68" t="inlineStr"/>
-      <c r="T68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T68" t="inlineStr"/>
       <c r="U68" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO EX ART. 77 DEL D.LGS. N. 36/2023 PER LA FORNITURA DI N. 3 SISTEMI DI IRRIGAZIONE E ASPIRAZIONE DELLE CAVITA’ OPERATORIE IN CHIRURGIA ENDOSCOPICA “ENDOFLOW II” E RELATIVO MATERIALE DI CONSUMO PER LE UU.OO.CC. DI UROLOGIA PER UN PERIODO DI 12 MESI </t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI  SODIO OXIBATO SOLUZIONE ORALE 500 mg/ml 180 ml e MESALAZINA COMPRESSE GASTRORESISTENTI RILASCIO MODIFICATO 800 MG PER  un periodo di  12 mesi  - SCADENZA ORE 15.00 DEL 23/02/2026</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F69" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F69" t="inlineStr"/>
       <c r="G69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H69" t="inlineStr"/>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>214432519</t>
+        </is>
+      </c>
       <c r="I69" t="inlineStr"/>
       <c r="J69" t="inlineStr"/>
       <c r="K69" t="inlineStr">
         <is>
-          <t>14/10/2025 15:30</t>
+          <t>11/02/2026 10:00</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>14/10/2031 15:30</t>
+          <t>11/02/2032 10:00</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>24/10/2025 23:59</t>
+          <t>23/02/2026 15:00</t>
         </is>
       </c>
       <c r="P69" t="n">
         <v>0</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R69" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R69" t="inlineStr"/>
+      <c r="S69" t="inlineStr"/>
       <c r="T69" t="inlineStr">
         <is>
-          <t>045/807 5746</t>
+          <t>045/8075768</t>
         </is>
       </c>
       <c r="U69" t="inlineStr">
         <is>
-          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t>RICHIESTA DI PREVENTIVO PER LA FORNITURA DI SISTEMI DI PRODUZIONE DI PLASMA RICCO DI PIASTRINE  "L-PRP" PER USO NON TRASFUSIONALE PER 2 ANNI</t>
+          <t>SI-AVVISO INDAGINE DI MERCATO  CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE ORDINARIA, HELP DESK, IMPLEMENTAZIONE SOFTWARE E SERVIZI SULLA PIATTAFORMA SOFTWARE “MODULO SUITE DIREZIONALE” IN USO PRESSO IL CONTROLLO DI GESTIONE DELL’AZIENDA ULSS N. 9 SCALIGERA PER L’ANNO 2026.</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F70" t="inlineStr"/>
       <c r="G70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr"/>
       <c r="J70" t="inlineStr"/>
       <c r="K70" t="inlineStr">
         <is>
-          <t>08/10/2025 11:00</t>
+          <t>03/02/2026 00:00</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>08/10/2031 11:00</t>
+          <t>03/02/2032 00:00</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>21/10/2025 12:00</t>
+          <t>18/02/2026 12:00</t>
         </is>
       </c>
       <c r="P70" t="n">
         <v>0</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="R70" t="inlineStr"/>
       <c r="S70" t="inlineStr"/>
       <c r="T70" t="inlineStr"/>
       <c r="U70" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
-          <t>DAT: DGR N. 1375/2020 - APPROVAZIONE AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA COSTITUZIONE DI UN ELENCO AZIENDALE DI RETI ORGANIZZATE ED AUTORIZZATE, MEDIANTE LA FORMA DELL’ACCREDITAMENTO, PER LA REALIZZAZIONE DI INTERVENTI E SERVIZI A FAVORE DELLE PERSONE CON DISABILITÀ GRAVE</t>
+          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL  SERVIZIO DI SUPPORTO OPERATIVO PRESSO I MAGAZZINI FARMACEUTICI DELL’AZIENDA ULSS 9 SCALIGERA </t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F71" t="inlineStr"/>
       <c r="G71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr"/>
       <c r="J71" t="inlineStr"/>
       <c r="K71" t="inlineStr">
         <is>
-          <t>29/09/2025 00:00</t>
+          <t>30/01/2026 00:00</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>29/09/2031 00:00</t>
+          <t>30/01/2032 00:00</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>28/10/2025 00:00</t>
+          <t>11/02/2026 13:00</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>11/02/2026 00:00</t>
         </is>
       </c>
       <c r="P71" t="n">
         <v>0</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R71" t="inlineStr"/>
       <c r="S71" t="inlineStr"/>
-      <c r="T71" t="inlineStr"/>
+      <c r="T71" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
       <c r="U71" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t xml:space="preserve">eproc.aulss9@pecveneto.it </t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t>APPROVAZIONE AVVISO PUBBLICO DI MANIFESTAZIONE DI INTERESSE PER L’ATTIVAZIONE DELLA CO-PROGETTAZIONE IN PARTENARIATO CON UN ENTE DEL TERZO SETTORE E LA SUCCESSIVA REALIZZAZIONE E GESTIONE DEL PROGETTO RIABILITATIVO “COLTIVARE VITA – FATTORIA IN REMS” PRESSO LA RESIDENZA PER L’ESECUZIONE DELLE MISURE DI SICUREZZA (REMS)</t>
+          <t xml:space="preserve">INDAGINE DI MERCATO CON CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI DOSIMETRIA PERSONALE E AMBIENTALE PRESSO L'AZIENDA ULSS 9 SCALIGERA </t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F72" t="inlineStr"/>
       <c r="G72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr"/>
       <c r="J72" t="inlineStr"/>
       <c r="K72" t="inlineStr">
         <is>
-          <t>24/09/2025 00:00</t>
+          <t>27/01/2026 15:00</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>24/09/2031 00:00</t>
+          <t>27/01/2032 15:00</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>20/10/2025 12:00</t>
+          <t>13/02/2026 15:00</t>
         </is>
       </c>
       <c r="P72" t="n">
         <v>0</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R72" t="inlineStr"/>
+      <c r="R72" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
       <c r="S72" t="inlineStr"/>
-      <c r="T72" t="inlineStr"/>
+      <c r="T72" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
       <c r="U72" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="inlineStr"/>
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>SI2026DEL84</t>
+        </is>
+      </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>DAT: PROGETTO HOME CARE PREMIUM (HCP) 2025. APPROVAZIONE AVVISO PUBBLICO PER LA COSTITUZIONE DI UN ELENCO DI SOGGETTI ATTUATORI DI PRESTAZIONI INTEGRATIVE PREVISTE DAL PROGETTO “HOME CARE PREMIUM 2025”.</t>
+          <t>SI-PRESA D'ATTO DEL SUBENTRO NEL CONTRATTO DI APPALTO IN ESSERE AGGIUDICATO ALLA DITTA TECNOTECA S.R.L. A SEGUITO DI FUSIONE PER INCORPORAZIONE NELLA SOCIETA’ P.A.T. S.R.L.</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F73" t="inlineStr"/>
       <c r="G73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr"/>
       <c r="J73" t="inlineStr"/>
       <c r="K73" t="inlineStr">
         <is>
-          <t>12/09/2025 00:00</t>
+          <t>26/01/2026 00:00</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>12/09/2031 00:00</t>
-[...4 lines deleted...]
-          <t>11/10/2025 00:00</t>
+          <t>26/01/2032 00:00</t>
         </is>
       </c>
       <c r="P73" t="n">
         <v>0</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R73" t="inlineStr"/>
       <c r="S73" t="inlineStr"/>
       <c r="T73" t="inlineStr"/>
       <c r="U73" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>DAT: PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” - CUP H19124001040001. RECEPIMENTO DGR N. 40/2025 E DDR N. 22/2025. PROVVEDIMENTI.</t>
+          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER  la FORNITURA IN SERVICE DI Un sistema di facoemulsificazione e FACOVITRECTOMIA OCCORRENTE ALLA U.O.C. DI OCULISTICA DELL’OSPEDALE DI LEGNAGO PER UN PERIODO DI 8 MESI. </t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F74" t="inlineStr"/>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 213263808&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr"/>
       <c r="J74" t="inlineStr"/>
       <c r="K74" t="inlineStr">
         <is>
-          <t>11/09/2025 00:00</t>
+          <t>23/01/2026 00:00</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>11/09/2031 00:00</t>
+          <t>23/01/2032 00:00</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>09/11/2025 00:00</t>
+          <t>06/02/2026 15:00</t>
         </is>
       </c>
       <c r="P74" t="n">
-        <v>183973</v>
+        <v>0</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R74" t="inlineStr">
         <is>
-          <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - Sezione attrezzature-IVD</t>
         </is>
       </c>
       <c r="S74" t="inlineStr"/>
-      <c r="T74" t="inlineStr"/>
+      <c r="T74" t="inlineStr">
+        <is>
+          <t>0442 622604</t>
+        </is>
+      </c>
       <c r="U74" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA PER L'AFFIDAMENTO DEL SERVIZIO DI TESORERIA/CASSA PER L'AZIENDA ULSS N. 9 SCALIGERA - CIG B824348DAE - ID SINTEL 206779542</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER  la FORNITURA IN SERVICE DI UN SISTEMA per esecuzione interventi di chirurgia della cataratta con facoemulsificatore IN NOLeggio, occorrente alla  UOC DI OCULISTICA OSPEDALE DI SAN BONIFACIO  PER UN PERIODO DI 8 MESI.</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F75" t="inlineStr"/>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 213264505&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr"/>
-      <c r="J75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J75" t="inlineStr"/>
       <c r="K75" t="inlineStr">
         <is>
-          <t>08/09/2025 00:00</t>
+          <t>23/01/2026 00:00</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>08/09/2031 00:00</t>
+          <t>23/01/2032 00:00</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>15/10/2025 13:00</t>
+          <t>06/02/2026 15:00</t>
         </is>
       </c>
       <c r="P75" t="n">
-        <v>757010</v>
+        <v>0</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R75" t="inlineStr">
         <is>
-          <t>UOC Provveditorato, Economato e Gestione Logistica</t>
+          <t>U.O.C. PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - Sezione attrezzature-IVD</t>
         </is>
       </c>
       <c r="S75" t="inlineStr"/>
       <c r="T75" t="inlineStr">
         <is>
-          <t>045 8075709</t>
+          <t>0442 622604</t>
         </is>
       </c>
       <c r="U75" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="inlineStr"/>
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>SI2026DEL22</t>
+        </is>
+      </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>P0157257 - Richiesta preventivo per il noleggio triennale di n. 1 IVUS e la fornitura di materiale di consumo dedicato per il servizio di emodinamica dell'Ospedale di Legnago</t>
+          <t>SI-DEFINIZIONE DEI RUOLI, RESPONSABILITA' E POTERI IN MATERIA DI CYBERSICUREZZA, AI SENSI DELLA DIRETTIVA "NIS2" E DELLA LEGGE N. 90 DEL 28/06/2024</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F76" t="inlineStr"/>
       <c r="G76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr"/>
       <c r="K76" t="inlineStr">
         <is>
-          <t>05/09/2025 13:55</t>
+          <t>15/01/2026 00:00</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>05/09/2031 13:55</t>
-[...4 lines deleted...]
-          <t>18/09/2025 23:59</t>
+          <t>15/01/2032 00:00</t>
         </is>
       </c>
       <c r="P76" t="n">
         <v>0</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R76" t="inlineStr"/>
       <c r="S76" t="inlineStr"/>
-      <c r="T76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T76" t="inlineStr"/>
       <c r="U76" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr">
         <is>
-          <t>SI-PRESA D’ATTO DELL’AFFIDAMENTO IN HOUSE AL CONSORZIO ARSENÀL.IT DEI SERVIZI PROFESSIONALI DI SANITÀ DIGITALE PER LA REALIZZAZIONE DELLE LINEE PROGETTUALI PREVISTE DALLA PROGRAMMAZIONE NAZIONALE E REGIONALE. IMPEGNO DELLA QUOTA PARTE DELL’AULSS 9 SCALIGERA</t>
+          <t>DAT: APPROVAZIONE AVVISO PUBBLICO RISERVATO AI CONSULTORI FAMILIARI SOCIO EDUCATIVI, PRESENTI NEL TERRITORIO DELL’AZIENDA ULSS 9 SCALIGERA, INTERESSATI A PRESENTARE PROGETTI FINALIZZATI A INTEGRARE LE ATTIVITÀ DEI CONSULTORI PUBBLICI SECONDO UNA LOGICA TERRITORIALE E DI RETE.</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F77" t="inlineStr"/>
       <c r="G77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr"/>
-      <c r="J77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J77" t="inlineStr"/>
       <c r="K77" t="inlineStr">
         <is>
-          <t>01/09/2025 00:00</t>
+          <t>02/01/2026 00:00</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>01/09/2031 00:00</t>
+          <t>02/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>16/01/2026 00:00</t>
         </is>
       </c>
       <c r="P77" t="n">
         <v>0</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R77" t="inlineStr"/>
+      <c r="R77" t="inlineStr">
+        <is>
+          <t>UOC Direzione Amministrativa Territoriale -UOS ATT. AMM.VA SOC SAN- UUOOCC Infanzia, Adolescenza, Famiglia e Consultori</t>
+        </is>
+      </c>
       <c r="S77" t="inlineStr"/>
       <c r="T77" t="inlineStr"/>
       <c r="U77" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="inlineStr"/>
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>SI2025DEL1707</t>
+        </is>
+      </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI GESTIONE DELLE ATTIVITA’ DELLE CELLE MORTUARIE PRESSO I PRESIDI OSPEDALIERI DI BUSSOLENGO E VILLAFRANCA DI VERONA E IL RELATIVO SERVIZIO MORTUARIO</t>
+          <t>SI-PRESA D'ATTO DEL SUBENTRO NEL CONTRATTO DI APPALTO IN ESSERE AGGIUDICATO ALLA DITTA OSLO ITALIA SRL A SEGUITO DI FUSIONE PER INCORPORAZIONE NELLA SOCIETA’ GPI S.P.A.</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F78" t="inlineStr"/>
       <c r="G78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr"/>
       <c r="J78" t="inlineStr"/>
       <c r="K78" t="inlineStr">
         <is>
-          <t>22/08/2025 10:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>22/08/2031 10:00</t>
-[...4 lines deleted...]
-          <t>02/09/2025 14:00</t>
+          <t>29/12/2031 00:00</t>
         </is>
       </c>
       <c r="P78" t="n">
         <v>0</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R78" t="inlineStr"/>
       <c r="S78" t="inlineStr"/>
-      <c r="T78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T78" t="inlineStr"/>
       <c r="U78" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="79">
-      <c r="A79" t="inlineStr"/>
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>864793-2025-TED</t>
+        </is>
+      </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI GESTIONE DELLE ATTIVITA’ DELLE CELLE MORTUARIE PRESSO I PRESIDI OSPEDALIERI DI LEGNAGO E BOVOLONE E IL RELATIVO SERVIZIO MORTUARIO</t>
+          <t>Procedura aperta per l'affidamento delle prestazioni di servizi sanitari per diverse specialità mediche presso i Presidi Ospedalieri dell'Azienda Ulss 9 Scaligera, ai sensi dell'art. 10, co. 1 e 2, del D.L. 34/2023</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F79" t="inlineStr"/>
       <c r="G79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H79" t="inlineStr"/>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>212266603</t>
+        </is>
+      </c>
       <c r="I79" t="inlineStr"/>
-      <c r="J79" t="inlineStr"/>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>B9CC681BF9</t>
+        </is>
+      </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>22/08/2025 09:50</t>
+          <t>26/12/2025 00:00</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>22/08/2031 09:50</t>
+          <t>26/12/2031 00:00</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>02/09/2025 14:00</t>
+          <t>02/02/2026 13:00</t>
         </is>
       </c>
       <c r="P79" t="n">
-        <v>0</v>
+        <v>4867560</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R79" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="S79" t="inlineStr"/>
       <c r="T79" t="inlineStr">
         <is>
           <t>0458075709</t>
         </is>
       </c>
       <c r="U79" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
-          <t>APPROVAZIONE AVVISO PUBBLICO DI MANIFESTAZIONE DI INTERESSE PER LA REALIZZAZIONE E LA GESTIONE DI UNITA’ DI OFFERTA CENTRO DIURNO – AREA DELLA SALUTE MENTALE.</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI GESTIONE DEGLI ATTI GIUDIZIARI PER CONTO DELL'AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F80" t="inlineStr"/>
       <c r="G80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr"/>
       <c r="K80" t="inlineStr">
         <is>
-          <t>18/08/2025 00:00</t>
+          <t>23/12/2025 15:30</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>18/08/2031 00:00</t>
+          <t>23/12/2031 15:30</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>30/09/2025 12:00</t>
+          <t>09/01/2026 13:00</t>
         </is>
       </c>
       <c r="P80" t="n">
         <v>0</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R80" t="inlineStr">
         <is>
-          <t>Il Direttore di UOC Direzione Amministrativa Territoriale sentito il Direttore Dipartimento Salute Mentale;</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="S80" t="inlineStr"/>
-      <c r="T80" t="inlineStr"/>
+      <c r="T80" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
       <c r="U80" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER L’AFFIDAMENTO “IN SERVICE” DI LAVAENDOSCOPI PER VIDEOENDOSCOPI E FIBROSCOPI FLESSIBILI PER LE U.O.C. GASTROENTEROLOGIA DEGLI OSPEDALI DI SAN BONIFACIO  E LEGNAGO.</t>
+          <t>AFFIDAMENTO DIRETTO FORNITURA IN NOLEGGIO DI UN  TAVOLO OPERATORIO PER SALA OPERATORIA DI CHIRURGIA VASCOLARE DELL’OSPEDALE DI LEGNAGO. .</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr"/>
       <c r="G81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="inlineStr"/>
       <c r="K81" t="inlineStr">
         <is>
-          <t>14/08/2025 00:00</t>
+          <t>22/12/2025 00:00</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>14/08/2031 00:00</t>
-[...4 lines deleted...]
-          <t>03/09/2025 23:59</t>
+          <t>22/12/2031 00:00</t>
         </is>
       </c>
       <c r="P81" t="n">
         <v>0</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R81" t="inlineStr"/>
       <c r="S81" t="inlineStr"/>
-      <c r="T81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T81" t="inlineStr"/>
       <c r="U81" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
-          <t xml:space="preserve">RICHIESTA PREVENTIVO PER LA FORNITURA DI CUSTOM PACK PER LA CHIRURGIA DELLA CATARATTA PER LE SALE OPERATORIE DI OCULISTICA DEGLI OSPEDALI DI BUSSOLENGO, SAN BONIFACIO E LEGNAGO PER UN ANNO  </t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL SERVIZIO DI TRASPORTO E CONSEGNA DI PRODOTTI ECONOMALI DAL MAGAZZINO CENTRALE DI LEGNAGO ALLE DIVERSE SEDI TERRITORIALI E OSPEDALIERE DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F82" t="inlineStr"/>
       <c r="G82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr"/>
       <c r="K82" t="inlineStr">
         <is>
-          <t>05/08/2025 09:45</t>
+          <t>16/12/2025 13:20</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>05/08/2031 09:45</t>
+          <t>16/12/2031 13:20</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>05/09/2025 23:59</t>
+          <t>23/12/2025 00:00</t>
         </is>
       </c>
       <c r="P82" t="n">
         <v>0</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R82" t="inlineStr"/>
       <c r="S82" t="inlineStr"/>
       <c r="T82" t="inlineStr">
         <is>
-          <t>0458075749</t>
+          <t>045 8075709</t>
         </is>
       </c>
       <c r="U82" t="inlineStr">
         <is>
           <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
-          <t>DAT: RECEPIMENTO DGR N. 349 DEL 4 APRILE 2024, DGR N. 514 DEL 13 MAGGIO 2025, DDR N. 52 DEL 03.10.2024 E APPROVAZIONE AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA COSTITUZIONE DI UN ELENCO AZIENDALE DI RETI ORGANIZZATE ED AUTORIZZATE, MEDIANTE LA FORMA DELL’ACCREDITAMENTO, PER LA REALIZZAZIONE DI INTERVENTI E SERVIZI A FAVORE DELLE PERSONE CON DISABILITÀ GRAVE, DI CUI ALLA LEGGE N. 112/2016 E ALLA DGR N. 2141/2017.</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI MEDIAZIONE LINGUISTICO INTERCULTURALE NELL'AMBITO DEI SERVIZI SOCIO-SANITARI DELL'AZIENDA AULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F83" t="inlineStr"/>
       <c r="G83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr"/>
       <c r="J83" t="inlineStr"/>
       <c r="K83" t="inlineStr">
         <is>
-          <t>05/08/2025 00:00</t>
+          <t>16/12/2025 12:15</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>05/08/2031 00:00</t>
+          <t>16/12/2031 12:15</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>23/12/2025 12:00</t>
         </is>
       </c>
       <c r="P83" t="n">
-        <v>1224895.2</v>
+        <v>0</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R83" t="inlineStr"/>
       <c r="S83" t="inlineStr"/>
-      <c r="T83" t="inlineStr"/>
+      <c r="T83" t="inlineStr">
+        <is>
+          <t>045/8075709</t>
+        </is>
+      </c>
       <c r="U83" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL SERVIZIO TRASPORTO E CONSEGNA DI FARMACI, VACCINI, DIAGNOSTICI E DISPOSITIVI MEDICI GESTITI DAL SERVIZIO DI FARMACIA OSPEDALIERA NEL TERRITORIO DELL’AZIENDA ULSS 9 SCALIGERA. ( II PUBBLICAZIONE)</t>
+          <t xml:space="preserve">AFFIDAMENTO DIRETTO TRAMITE PROCEDURA TELEMATICA SINTEL DELLA FORNITURA DI UN SISTEMA DI MONITORAGGIO MULTIPARAMETRICO AMAGNETICO DA DESTINARSI ALL’U.O.C. DI RADIOLOGIA DELL’OSPEDALE DI LEGNAGO </t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F84" t="inlineStr"/>
       <c r="G84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr"/>
       <c r="J84" t="inlineStr"/>
       <c r="K84" t="inlineStr">
         <is>
-          <t>05/08/2025 00:00</t>
+          <t>16/12/2025 00:00</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>05/08/2031 00:00</t>
-[...4 lines deleted...]
-          <t>13/08/2025 00:00</t>
+          <t>16/12/2031 00:00</t>
         </is>
       </c>
       <c r="P84" t="n">
         <v>0</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R84" t="inlineStr"/>
       <c r="S84" t="inlineStr"/>
-      <c r="T84" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T84" t="inlineStr"/>
       <c r="U84" t="inlineStr">
         <is>
-          <t xml:space="preserve">eproc.aulss9@pecveneto.it </t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 2.1. - VALORIZZAZIONE E POTENZIAMENTO DELLA RICERCA BIOMEDICA DEL SSN - AFFIDAMENTO DIRETTO ALLA DITTA TECNOLOGIE AVANZATE S.R.L., AI SENSI DELL’ART. 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023, DELLA FORNITURA DELLA PIATTAFORMA SOFTWARE "ITA MINING" - CUP MASTER: H47G24000060006 - CUP DERIVATO: F63C24000190006</t>
+          <t xml:space="preserve"> INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER la FORNITURA di n. 3 strumenti P.O.C.T. MICROSEMI CRP LC-767 G (o equivalenti) per la determinazione di proteina c-reattiva ed emocromo nei bambini di di eta’ inferiore a tre anni con tecnica di microcampionamento di sangue capillare</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F85" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 211535160&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr"/>
+      <c r="I85" t="inlineStr"/>
       <c r="J85" t="inlineStr"/>
       <c r="K85" t="inlineStr">
         <is>
-          <t>29/07/2025 00:00</t>
+          <t>12/12/2025 00:00</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>29/07/2031 00:00</t>
+          <t>12/12/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>22/12/2025 15:00</t>
         </is>
       </c>
       <c r="P85" t="n">
-        <v>81500</v>
+        <v>0</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...2 lines deleted...]
-      <c r="R85" t="inlineStr"/>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R85" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
       <c r="S85" t="inlineStr"/>
-      <c r="T85" t="inlineStr"/>
+      <c r="T85" t="inlineStr">
+        <is>
+          <t>0442 622604</t>
+        </is>
+      </c>
       <c r="U85" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr">
         <is>
-          <t>ADESIONE ACCORDI QUADRO STIPULATI DA AZIENDA ZERO A SEGUITO DI AGGIUDICAZIONE PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ORDINATIVO DI ADESIONE PER LOTTO N. 2 R.T.I. ZACCANTI-WALDNER. ULTERIORE AGGIORNAMENTO CONFIGURAZIONE TERZA COLONNA STORZ.</t>
+          <t>SI-NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR. PRESA D’ATTO DICHIARAZIONE DI COMPLETAMENTO E OPERATIVITÀ DELLE TECNOLOGIE E DEI SERVIZI DI INFORMATIZZAZIONE DELLE STRUTTURE OSPEDALIERE (DEA LIVELLO I E II) - DEA OSPEDALE "FRACASTORO" DI SAN BONIFACIO DI LIVELLO I - CUP F66G21001380006 - CODIFICA DEA 05050903</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F86" t="inlineStr"/>
       <c r="G86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
       <c r="J86" t="inlineStr"/>
       <c r="K86" t="inlineStr">
         <is>
-          <t>23/07/2025 00:00</t>
+          <t>10/12/2025 00:00</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>23/07/2031 00:00</t>
+          <t>10/12/2031 00:00</t>
         </is>
       </c>
       <c r="P86" t="n">
         <v>0</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R86" t="inlineStr"/>
       <c r="S86" t="inlineStr"/>
       <c r="T86" t="inlineStr"/>
       <c r="U86" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL SERVIZIO TRASPORTO E CONSEGNA DI FARMACI, VACCINI, DIAGNOSTICI E DISPOSITIVI MEDICI GESTITI DAL SERVIZIO DI FARMACIA OSPEDALIERA NEL TERRITORIO DELL’AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>SI-NEXT GENERATION EU - P.N.R.R. – M6C2 I1.3.1(B) “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – SOTTO-PROGETTO INCREMENTO DELLE COMPETENZE DIGITALI” CUP F31F25000580006 - DELIBERA DI PRESA D'ATTO FINANZIAMENTO</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr"/>
       <c r="J87" t="inlineStr"/>
       <c r="K87" t="inlineStr">
         <is>
-          <t>22/07/2025 09:45</t>
+          <t>10/12/2025 00:00</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>22/07/2031 09:45</t>
-[...4 lines deleted...]
-          <t>30/07/2025 00:00</t>
+          <t>10/12/2031 00:00</t>
         </is>
       </c>
       <c r="P87" t="n">
         <v>0</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R87" t="inlineStr"/>
       <c r="S87" t="inlineStr"/>
-      <c r="T87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T87" t="inlineStr"/>
       <c r="U87" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per la fornitura di sistemi analitici completi per l'effettuazione di esami di laboratorio, con attrezzature in locazione e fornitura di reagenti e materiale di consumo - ID SINTEL 204537182</t>
+          <t>SI-NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR. PRESA D’ATTO DICHIARAZIONE DI COMPLETAMENTO E OPERATIVITÀ DELLE TECNOLOGIE E DEI SERVIZI DI INFORMATIZZAZIONE DELLE STRUTTURE OSPEDALIERE (DEA LIVELLO I E II) - DEA OSPEDALE "MATER SALUTIS" DI LEGNAGO DI LIVELLO I - CUP F16G21002120006 - CODIFICA DEA N. 5050901</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F88" t="inlineStr"/>
       <c r="G88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr"/>
       <c r="K88" t="inlineStr">
         <is>
-          <t>09/07/2025 15:30</t>
+          <t>01/12/2025 00:00</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>09/07/2031 15:30</t>
-[...4 lines deleted...]
-          <t>25/09/2025 23:00</t>
+          <t>01/12/2031 00:00</t>
         </is>
       </c>
       <c r="P88" t="n">
         <v>0</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R88" t="inlineStr"/>
       <c r="S88" t="inlineStr"/>
-      <c r="T88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T88" t="inlineStr"/>
       <c r="U88" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr">
         <is>
-          <t>SI - APPALTO SPECIFICO PER L’ACQUISTO DELL'INFRASTRUTTURA STORAGE LOCALE DEL SISTEMA RIS/PACS REGIONALE - SDAPA ICT – ID 2681, MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO".</t>
+          <t>SI-NEXT GENERATION EU – PIANO NAZIONALE DI RIPRESA E RESILIENZA – PIANO REGIONALE DI ATTUAZIONE PNRR. PRESA D’ATTO DICHIARAZIONE DI COMPLETAMENTO E OPERATIVITÀ DELLE TECNOLOGIE E DEI SERVIZI DI INFORMATIZZAZIONE DELLE STRUTTURE OSPEDALIERE (DEA LIVELLO I E II) - DEA OSPEDALE "MAGALINI" DI VILLAFRANCA DI VERONA DI LIVELLO I - CUP N. F66G21001370006 - CODIFICA DEA N. 05050905</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F89" t="inlineStr"/>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Si</t>
-[...16 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr"/>
+      <c r="I89" t="inlineStr"/>
+      <c r="J89" t="inlineStr"/>
       <c r="K89" t="inlineStr">
         <is>
-          <t>09/07/2025 00:00</t>
+          <t>01/12/2025 00:00</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>09/07/2031 00:00</t>
-[...4 lines deleted...]
-          <t>25/07/2025 12:00</t>
+          <t>01/12/2031 00:00</t>
         </is>
       </c>
       <c r="P89" t="n">
         <v>0</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R89" t="inlineStr"/>
       <c r="S89" t="inlineStr"/>
       <c r="T89" t="inlineStr"/>
       <c r="U89" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="90">
-      <c r="A90" t="inlineStr"/>
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>SI2025DET2189</t>
+        </is>
+      </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>ERRATA CORRIGE: PROT. N. 0115795/2025. RICHIESTA PREVENTIVO PER LA FORNITURA  DI COPERTE TERMICHE AD ARIA PER IL MANTENIMENTO DELLA NORMOTERMIA E NOLEGGIO DI UNITA’ RISCALDANTI PER 2 ANNI.</t>
+          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.3.1. B - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI/PROVINCE AUTONOME - AFFIDAMENTI DIRETTI DELLE FORNITURE PER LE INTEGRAZIONI AL FSE 2.0 DEI SISTEMI SOFTWARE IN USO “ENDOX WEB”, "MEDARCHIVER" E “MEDWARE WEB” - CUP: F67H22003910001</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F90" t="inlineStr"/>
       <c r="G90" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="I90" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>TD MEPA 5756350 - 5764487 - 4430349,</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>F67H22003910001</t>
+        </is>
+      </c>
       <c r="J90" t="inlineStr"/>
       <c r="K90" t="inlineStr">
         <is>
-          <t>08/07/2025 15:36</t>
+          <t>20/11/2025 00:00</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>08/07/2031 15:36</t>
-[...4 lines deleted...]
-          <t>16/07/2025 23:59</t>
+          <t>20/11/2031 00:00</t>
         </is>
       </c>
       <c r="P90" t="n">
-        <v>0</v>
+        <v>56000</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R90" t="inlineStr"/>
       <c r="S90" t="inlineStr"/>
-      <c r="T90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T90" t="inlineStr"/>
       <c r="U90" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Trattativa privata per alienazione di immobile di proprietà dell’ULSS 9 Scaligera: Soave (VR) Via Solero 2.</t>
+          <t>FONDO PER L’ALZHEIMER E LE DEMENZE. RECEPIMENTO DGR N. 1344/2024 E DDR N. 32/2025. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F91" t="inlineStr"/>
       <c r="G91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr"/>
       <c r="J91" t="inlineStr"/>
       <c r="K91" t="inlineStr">
         <is>
-          <t>04/07/2025 11:45</t>
+          <t>18/11/2025 00:00</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>04/07/2031 11:45</t>
+          <t>18/11/2031 00:00</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>25/07/2025 12:00</t>
+          <t>02/12/2025 00:00</t>
         </is>
       </c>
       <c r="P91" t="n">
-        <v>3724000</v>
+        <v>0</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R91" t="inlineStr"/>
+      <c r="R91" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria e il Centro per i Disturbi Cognitivi e Demenze,</t>
+        </is>
+      </c>
       <c r="S91" t="inlineStr"/>
       <c r="T91" t="inlineStr"/>
       <c r="U91" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L'ATTIVAZIONE DELLA CO-PROGETTAZIONE IN PARTENARIATO CON ENTI DEL TERZO SETTORE DEI PROGETTI BUDGET DI SALUTE - AREA SALUTE MENTALE</t>
+          <t>PROGETTO HOME CARE PREMIUM (HCP) 2025. RIAPERTURA TERMINI AVVISO PUBBLICO PER LA COSTITUZIONE DI UN ELENCO DI SOGGETTI ATTUATORI DI PRESTAZIONI INTEGRATIVE PREVISTE DAL PROGETTO “HOME CARE PREMIUM 2025”.</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F92" t="inlineStr"/>
       <c r="G92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr"/>
       <c r="J92" t="inlineStr"/>
       <c r="K92" t="inlineStr">
         <is>
-          <t>03/07/2025 00:00</t>
+          <t>18/11/2025 00:00</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>03/07/2031 00:00</t>
+          <t>18/11/2031 00:00</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>05/09/2025 12:00</t>
-[...4 lines deleted...]
-          <t>05/09/2025 00:00</t>
+          <t>07/12/2025 00:00</t>
         </is>
       </c>
       <c r="P92" t="n">
         <v>0</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R92" t="inlineStr"/>
+      <c r="R92" t="inlineStr">
+        <is>
+          <t>Responsabile UOS Attività Amministrativa Socio Sanitaria e il Direttore UOC Disabilità dei Distretti 1-2 e 3</t>
+        </is>
+      </c>
       <c r="S92" t="inlineStr"/>
       <c r="T92" t="inlineStr"/>
       <c r="U92" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVO PER LA FORNITURA  DI COPERTE TERMICHE AD ARIA E NOLEGGIO DI UNITA' RISCALDANTI PER 2 ANNI</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEL SERVIZIO DELL’ATTIVITÀ   DI   PUBBLICITÀ   E   DI   GESTIONE INTEGRATA DEGLI STRUMENTI DI COMUNICAZIONE DELL’AZIENDA ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F93" t="inlineStr"/>
       <c r="G93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr"/>
       <c r="J93" t="inlineStr"/>
       <c r="K93" t="inlineStr">
         <is>
-          <t>01/07/2025 09:30</t>
+          <t>17/11/2025 00:00</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>01/07/2031 09:30</t>
+          <t>17/11/2031 00:00</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>16/07/2025 23:59</t>
+          <t>01/12/2025 00:00</t>
         </is>
       </c>
       <c r="P93" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R93" t="inlineStr"/>
       <c r="S93" t="inlineStr"/>
       <c r="T93" t="inlineStr">
         <is>
-          <t>0458075749</t>
+          <t>0458075709</t>
         </is>
       </c>
       <c r="U93" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER  la FORNITURA DI MATERIALI E SISTEMA DI ELABORAZIONE DATI PER LA GESTIONE DEL CONTROLLO DI QUALITÀ INTERNO (CQI) PER I LABORATORI ANALISI DELL’AULSS  9 SCALIGERA CON USO DI STRUMENTAZIONE IN NOLEGGIO PER UN PERIODO DI MESI 12 DAL COLLAUDO</t>
+          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER EVENTUALE AFFIDAMENTO DIRETTO FORNITURA DI  NR.  21  DEFIBRILLATORI MANUALI E SEMIAUTOMATICI PER VARIE SEDI ULSS 9 SCALIGERA.   </t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA &amp;egrave; STATO PUBBLICATO L&amp;#39;AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it&amp;nbsp; E SELEZIONARE L&amp;#39;ID DELLA PROCEDURA NR.&amp;nbsp;204262853&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="color:#333333"&gt;&lt;span style="font-family:Titillium Web"&gt;&lt;span style="font-size:12pt"&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;210003510&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H94" t="inlineStr"/>
       <c r="I94" t="inlineStr"/>
       <c r="J94" t="inlineStr"/>
       <c r="K94" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>11/11/2025 23:59</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>30/06/2031 00:00</t>
+          <t>11/11/2031 23:59</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>21/07/2025 23:59</t>
+          <t>26/11/2025 23:59</t>
         </is>
       </c>
       <c r="P94" t="n">
         <v>0</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R94" t="inlineStr"/>
       <c r="S94" t="inlineStr"/>
-      <c r="T94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T94" t="inlineStr"/>
       <c r="U94" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="95">
-      <c r="A95" t="inlineStr"/>
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>SI2025DEL1442</t>
+        </is>
+      </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI STOCCAGGIO, SANIFICAZIONE, MANUTENZIONE, RIPARAZIONE, CONSEGNA E RITIRO AL DOMICILIO DEGLI ASSISTITI DI DISPOSITIVI PROTESICI (PROTESI, AUSILI E ORTESI), ELENCHI 2A E 2B DEL D.P.C.M. 12.01.2017, DI PROPRIETÀ DELL’AZIENDA ULSS N. 9 SCALIGERA, RELATIVA AL DISTRETTO N. 4 BUSSOLENGO</t>
+          <t>SI-AFFIDAMENTO DIRETTO DEI SERVIZI DI ANALISI E VALUTAZIONE DEL LIVELLO DI DIGITALIZZAZIONE DEGLI OSPEDALI DEA ALLA DITTA HIMSS ITALY S.R.L. MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F95" t="inlineStr"/>
       <c r="G95" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="I95" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ODA MEPA </t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>F16G21002120006 - F66G21001380006 - F66G21001370006</t>
+        </is>
+      </c>
       <c r="J95" t="inlineStr"/>
       <c r="K95" t="inlineStr">
         <is>
-          <t>26/06/2025 00:00</t>
+          <t>11/11/2025 00:00</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>26/06/2031 00:00</t>
-[...4 lines deleted...]
-          <t>04/07/2025 00:00</t>
+          <t>11/11/2031 00:00</t>
         </is>
       </c>
       <c r="P95" t="n">
-        <v>139900</v>
+        <v>43500</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R95" t="inlineStr"/>
       <c r="S95" t="inlineStr"/>
-      <c r="T95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T95" t="inlineStr"/>
       <c r="U95" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="96">
-      <c r="A96" t="inlineStr"/>
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>SI_2025_363</t>
+        </is>
+      </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR MISSIONE 1 C1 - SUB-INVESTIMENTO 2.2.3. "DIGITALIZZAZIONE DELLE PROCEDURE (SUAP/SUE)” - PRESA D’ATTO DEL DECRETO DI APPROVAZIONE DEL FINANZIAMENTO ASSEGNATO DAL DIPARTIMENTO DELLA FUNZIONE PUBBLICA. CUP: F31F25000540006</t>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DI UN CLUSTER IPERCONVERGENTE DI SERVER PER IL SISTEMA RIS/PACS - SDAPA ICT – ID 2681 MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E  DIGITALE OSPEDALIERO - CIG. B8DC8835E0</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F96" t="inlineStr"/>
       <c r="G96" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H96" t="inlineStr"/>
       <c r="I96" t="inlineStr">
         <is>
-          <t>F31F25000540006</t>
-[...2 lines deleted...]
-      <c r="J96" t="inlineStr"/>
+          <t>F66G21001380006 - F66G21001370006 - F36G25000280005</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>B8DC8835E0</t>
+        </is>
+      </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>26/06/2025 00:00</t>
+          <t>29/10/2025 00:00</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>26/06/2031 00:00</t>
+          <t>29/10/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>14/11/2025 10:00</t>
         </is>
       </c>
       <c r="P96" t="n">
-        <v>106022.02</v>
+        <v>505000</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R96" t="inlineStr"/>
       <c r="S96" t="inlineStr"/>
       <c r="T96" t="inlineStr"/>
       <c r="U96" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="inlineStr"/>
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>SI2025DEL1369</t>
+        </is>
+      </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI STOCCAGGIO, SANIFICAZIONE, MANUTENZIONE, RIPARAZIONE, CONSEGNA E RITIRO AL DOMICILIO DEGLI ASSISTITI DI DISPOSITIVI PROTESICI (PROTESI, AUSILI E ORTESI), ELENCHI 2A E 2B DEL D.P.C.M. 12.01.2017, DI PROPRIETÀ DELL’AZIENDA ULSS N. 9 SCALIGERA, RELATIVO AL DISTRETTO N. 3 DELLA PIANURA VERONESE</t>
+          <t>SI-ADESIONE ALLA CONVENZIONE STIPULATA DA CONSIP S.P.A. DENOMINATA “LICENZE SOFTWARE MULTIBRAND 7” - LOTTO 12 “NUTANIX E SERVIZI CONNESSI” PER IL RINNOVO DEL SERVIZIO DI "SUBSCRITPION" DELLE LICENZE NUTANIX IN SCADENZA</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F97" t="inlineStr"/>
       <c r="G97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H97" t="inlineStr"/>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>ADESIONE CONV. CONSIP</t>
+        </is>
+      </c>
       <c r="I97" t="inlineStr"/>
       <c r="J97" t="inlineStr"/>
       <c r="K97" t="inlineStr">
         <is>
-          <t>26/06/2025 00:00</t>
+          <t>28/10/2025 00:00</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>26/06/2031 00:00</t>
-[...4 lines deleted...]
-          <t>04/07/2025 00:00</t>
+          <t>28/10/2031 00:00</t>
         </is>
       </c>
       <c r="P97" t="n">
-        <v>139900</v>
+        <v>99469.44</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R97" t="inlineStr"/>
       <c r="S97" t="inlineStr"/>
-      <c r="T97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T97" t="inlineStr"/>
       <c r="U97" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Avviso per manifestazione di interesse per invito a procedura negoziata per la gestione del nido aziendale "Fior di Nido" presso i locali dell'Ulss9 Scaligera dell'ospedale di Legnago per anni tre</t>
+          <t>BANDO PER L’EROGAZIONE DI CONTRIBUTI A PARZIALE ABBATTIMENTO DEI COSTI A FAVORE DI ASSOCIAZIONI DI VOLONTARIATO, OPERANTI NELL’AMBITO TERRITORIALE DELL’AULSS 9 SCALIGERA, ISCRITTE AL REGISTRO REGIONALE DELLE ASSOCIAZIONI DI VOLONTARIATO DEL VENETO, PER LA GESTIONE DI GRUPPI DI AUTO/AIUTO CON ALCOLDIPENDENTI NELL’AMBITO DELLE PATOLOGIE ALCOL CORRELATE DELEGATE AL DIPARTIMENTO DIPENDENZE AULSS 9 SCALIGERA” – ANNO 2025.</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F98" t="inlineStr"/>
       <c r="G98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H98" t="inlineStr"/>
       <c r="I98" t="inlineStr"/>
       <c r="J98" t="inlineStr"/>
       <c r="K98" t="inlineStr">
         <is>
-          <t>23/06/2025 17:53</t>
+          <t>24/10/2025 07:30</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>23/06/2031 17:53</t>
+          <t>24/10/2031 07:30</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>11/07/2025 12:00</t>
+          <t>07/11/2025 07:30</t>
         </is>
       </c>
       <c r="P98" t="n">
-        <v>459360</v>
+        <v>0</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R98" t="inlineStr"/>
       <c r="S98" t="inlineStr"/>
       <c r="T98" t="inlineStr"/>
       <c r="U98" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr">
         <is>
-          <t>DAT: CONTRIBUTI A SOSTEGNO DELLA REALIZZAZIONE DI PROGETTI DI INCLUSIONE SOCIALE E DI ATTIVITA’ DEL TEMPO LIBERO E TRASPORTO A FAVORE DI PERSONE CON DISABILITA’ O IN CONDIZIONI DI NON AUTOSUFFICIENZA. ANNO 2025. PROVVEDIMENTI.</t>
+          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER EVENTUALE AFFIDAMENTO DIRETTO FORNITURA DI  NR.  4  SISTEMI PER ANESTESIA RIANIMAZIONE OCCORRENTI AI GRUPPI OPERATORI DEGLI OSPEDALI DI LEGNAGO E SAN BONIFACIO – ULSS 9 SCALIGERA.   </t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F99" t="inlineStr"/>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 208955934&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H99" t="inlineStr"/>
       <c r="I99" t="inlineStr"/>
       <c r="J99" t="inlineStr"/>
       <c r="K99" t="inlineStr">
         <is>
-          <t>19/06/2025 00:00</t>
+          <t>20/10/2025 14:00</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>19/06/2031 00:00</t>
+          <t>20/10/2031 14:00</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>08/07/2025 00:00</t>
+          <t>03/11/2025 23:59</t>
         </is>
       </c>
       <c r="P99" t="n">
-        <v>172000</v>
+        <v>0</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R99" t="inlineStr"/>
       <c r="S99" t="inlineStr"/>
       <c r="T99" t="inlineStr"/>
       <c r="U99" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL  SERVIZIO DI SUPPORTO OPERATIVO PRESSO I MAGAZZINI FARMACEUTICI DELL’AZIENDA ULSS 9 SCALIGERA </t>
+          <t>INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE AI SENSI DELL’ART. 50 DEL D. LGS.VO 36/2023 –  FORNITURA DI SENSORI PER SATURIMETRIA CON TECNOLOGIA MASIMO VALIDA PER 24 MESI.</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F100" t="inlineStr"/>
       <c r="G100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H100" t="inlineStr"/>
       <c r="I100" t="inlineStr"/>
       <c r="J100" t="inlineStr"/>
       <c r="K100" t="inlineStr">
         <is>
-          <t>11/06/2025 15:00</t>
+          <t>16/10/2025 11:10</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>11/06/2031 15:00</t>
+          <t>16/10/2031 11:10</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>23/06/2025 00:00</t>
+          <t>30/10/2025 23:59</t>
         </is>
       </c>
       <c r="P100" t="n">
         <v>0</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R100" t="inlineStr"/>
+      <c r="R100" t="inlineStr">
+        <is>
+          <t>Daniela Marastoni</t>
+        </is>
+      </c>
       <c r="S100" t="inlineStr"/>
       <c r="T100" t="inlineStr">
         <is>
-          <t>045 8075709</t>
+          <t>0458075749</t>
         </is>
       </c>
       <c r="U100" t="inlineStr">
         <is>
-          <t xml:space="preserve">eproc.aulss9@pecveneto.it </t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr">
         <is>
-          <t>GARA APERTA PER L'AFFIDAMENTO DEL SERVIZIO DI VERIFICA PREVENTIVA DEL PROGETTO ESECUTIVO PER EURO 140 MILIONI DEI LAVORI DI REALIZZAZIONE DEL NUOVO OSPEDALE "MATER SALUTIS" DI LEGNAGO</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI SUPPORTO OPERATIVO PRESSO I MAGAZZINI FARMACEUTICI DELL’AZIENDA ULSS 9 SCALIGERA .</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F101" t="inlineStr"/>
       <c r="G101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H101" t="inlineStr"/>
       <c r="I101" t="inlineStr"/>
       <c r="J101" t="inlineStr"/>
       <c r="K101" t="inlineStr">
         <is>
-          <t>11/06/2025 09:45</t>
+          <t>16/10/2025 10:00</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>11/06/2031 09:45</t>
+          <t>16/10/2031 10:00</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>11/07/2025 13:00</t>
+          <t>28/10/2025 13:00</t>
         </is>
       </c>
       <c r="P101" t="n">
-        <v>706655</v>
+        <v>0</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>Sopra</t>
-[...2 lines deleted...]
-      <c r="R101" t="inlineStr"/>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R101" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
       <c r="S101" t="inlineStr"/>
-      <c r="T101" t="inlineStr"/>
+      <c r="T101" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
       <c r="U101" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="102">
-      <c r="A102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.1.1. - AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE) - PROCEDURA NEGOZIATA AI SENSI DELL’ART. 50, COMMA 1, LETT. E) DEL D.LGS. 36/2023, TRAMITE PIATTAFORMA MEPA, PER L’AFFIDAMENTO DELLA FORNITURA DI N. 2 NODI PER IL SISTEMA DI BACKUP AZIENDALE "COHESITY", COMPRENSIVO DEI SERVIZI DI INSTALLAZIONE, CONFIGURAZIONE, SUBSCRIPTION E MANUTENZIONE PER 36 MESI - CIG: B680FE2EE2 - CUP: F66G21001380006</t>
+          <t xml:space="preserve">AVVISO DI CONSULTAZIONE PRELIMINARE DI MERCATO EX ART. 77 DEL D.LGS. N. 36/2023 PER LA FORNITURA DI N. 3 SISTEMI DI IRRIGAZIONE E ASPIRAZIONE DELLE CAVITA’ OPERATORIE IN CHIRURGIA ENDOSCOPICA “ENDOFLOW II” E RELATIVO MATERIALE DI CONSUMO PER LE UU.OO.CC. DI UROLOGIA PER UN PERIODO DI 12 MESI </t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F102" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI VEDA ANCHE id 31794&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr"/>
+      <c r="I102" t="inlineStr"/>
       <c r="J102" t="inlineStr"/>
       <c r="K102" t="inlineStr">
         <is>
-          <t>10/06/2025 00:00</t>
+          <t>14/10/2025 15:30</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>10/06/2031 00:00</t>
+          <t>14/10/2031 15:30</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>24/10/2025 23:59</t>
         </is>
       </c>
       <c r="P102" t="n">
-        <v>80940</v>
+        <v>0</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R102" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="T102" t="inlineStr"/>
+      <c r="R102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Clara Ferrari </t>
+        </is>
+      </c>
+      <c r="S102" t="inlineStr">
+        <is>
+          <t>Via Valverde 42</t>
+        </is>
+      </c>
+      <c r="T102" t="inlineStr">
+        <is>
+          <t>045/807 5746</t>
+        </is>
+      </c>
       <c r="U102" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr">
         <is>
-          <t>DAT: APPROVAZIONE AVVISO PUBBLICO PER L’EROGAZIONE DI CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO (ODV) O ASSOCIAZIONI DI PROMOZIONE SOCIALE (APS) DISPONIBILI ALL’IMPLEMENTAZIONE E ALLA PROMOZIONE DI AZIONI CHE CONCORRANO ALLO SVILUPPO DELLE ATTIVITÀ CONNESSE AL CENTRO PER L’AFFIDO E LA SOLIDARIETÀ FAMILIARE E PER COSTRUIRE PERCORSI LOCALI DI PROMOZIONE DELLA SOLIDARIETÀ FAMILIARE NEI DISTRETTI 3 E 4.</t>
+          <t>RICHIESTA DI PREVENTIVO PER LA FORNITURA DI SISTEMI DI PRODUZIONE DI PLASMA RICCO DI PIASTRINE  "L-PRP" PER USO NON TRASFUSIONALE PER 2 ANNI</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F103" t="inlineStr"/>
       <c r="G103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H103" t="inlineStr"/>
       <c r="I103" t="inlineStr"/>
       <c r="J103" t="inlineStr"/>
       <c r="K103" t="inlineStr">
         <is>
-          <t>05/06/2025 00:00</t>
+          <t>08/10/2025 11:00</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>05/06/2031 00:00</t>
+          <t>08/10/2031 11:00</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>04/07/2025 00:00</t>
+          <t>21/10/2025 12:00</t>
         </is>
       </c>
       <c r="P103" t="n">
-        <v>40000</v>
+        <v>0</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R103" t="inlineStr"/>
       <c r="S103" t="inlineStr"/>
       <c r="T103" t="inlineStr"/>
       <c r="U103" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr">
         <is>
-          <t>DAT: CONTRIBUTI A SOSTEGNO DI ATTIVITA’ SPORTIVA A FAVORE DI SOGGETTI DISABILI. ANNUALITA’ 2025. PROVVEDIMENTI</t>
+          <t>DAT: DGR N. 1375/2020 - APPROVAZIONE AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA COSTITUZIONE DI UN ELENCO AZIENDALE DI RETI ORGANIZZATE ED AUTORIZZATE, MEDIANTE LA FORMA DELL’ACCREDITAMENTO, PER LA REALIZZAZIONE DI INTERVENTI E SERVIZI A FAVORE DELLE PERSONE CON DISABILITÀ GRAVE</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F104" t="inlineStr"/>
       <c r="G104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H104" t="inlineStr"/>
       <c r="I104" t="inlineStr"/>
       <c r="J104" t="inlineStr"/>
       <c r="K104" t="inlineStr">
         <is>
-          <t>05/06/2025 00:00</t>
+          <t>29/09/2025 00:00</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>05/06/2031 00:00</t>
+          <t>29/09/2031 00:00</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>04/07/2025 00:00</t>
+          <t>28/10/2025 00:00</t>
         </is>
       </c>
       <c r="P104" t="n">
-        <v>92000</v>
+        <v>0</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R104" t="inlineStr">
         <is>
-          <t>Il Direttore di UOC Direzione Amministrativa Territoriale - Direttori UU.OO.CC. Disabilità e Non Autosufficienza</t>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="S104" t="inlineStr"/>
       <c r="T104" t="inlineStr"/>
       <c r="U104" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR MISSIONE 1 C1 MISURA 1.3.1. "PIATTAFORMA DIGITALE NAZIONALE DATI - ASL/AO/IRCCS PUBBLICI (SETTEMBRE 2024)” - PRESA D’ATTO DEL DECRETO DI APPROVAZIONE DEL FINANZIAMENTO ASSEGNATO DAL DIPARTIMENTO PER LA TRASFORMAZIONE DIGITALE E RICOGNIZIONE ATTIVITA’. CUP: F51F25000000006</t>
+          <t>APPROVAZIONE AVVISO PUBBLICO DI MANIFESTAZIONE DI INTERESSE PER L’ATTIVAZIONE DELLA CO-PROGETTAZIONE IN PARTENARIATO CON UN ENTE DEL TERZO SETTORE E LA SUCCESSIVA REALIZZAZIONE E GESTIONE DEL PROGETTO RIABILITATIVO “COLTIVARE VITA – FATTORIA IN REMS” PRESSO LA RESIDENZA PER L’ESECUZIONE DELLE MISURE DI SICUREZZA (REMS)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F105" t="inlineStr"/>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H105" t="inlineStr"/>
-      <c r="I105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I105" t="inlineStr"/>
       <c r="J105" t="inlineStr"/>
       <c r="K105" t="inlineStr">
         <is>
-          <t>29/05/2025 00:00</t>
+          <t>24/09/2025 00:00</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>29/05/2031 00:00</t>
+          <t>24/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>20/10/2025 12:00</t>
         </is>
       </c>
       <c r="P105" t="n">
-        <v>30808.05</v>
+        <v>0</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R105" t="inlineStr"/>
       <c r="S105" t="inlineStr"/>
       <c r="T105" t="inlineStr"/>
       <c r="U105" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato con richiesta di preventivo per l’esternalizzazione del servizio di screening di secondo livello specialistico di pertinenza internistico-endocrinologica e cardiologica all’interno del “Programma di sorveglianza sanitaria sulla popolazione esposta a PFAS”.</t>
+          <t>DAT: PROGETTO HOME CARE PREMIUM (HCP) 2025. APPROVAZIONE AVVISO PUBBLICO PER LA COSTITUZIONE DI UN ELENCO DI SOGGETTI ATTUATORI DI PRESTAZIONI INTEGRATIVE PREVISTE DAL PROGETTO “HOME CARE PREMIUM 2025”.</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F106" t="inlineStr"/>
       <c r="G106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H106" t="inlineStr"/>
       <c r="I106" t="inlineStr"/>
       <c r="J106" t="inlineStr"/>
       <c r="K106" t="inlineStr">
         <is>
-          <t>27/05/2025 09:30</t>
+          <t>12/09/2025 00:00</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>27/05/2031 09:30</t>
+          <t>12/09/2031 00:00</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>10/06/2025 23:45</t>
+          <t>11/10/2025 00:00</t>
         </is>
       </c>
       <c r="P106" t="n">
         <v>0</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R106" t="inlineStr">
         <is>
-          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
-[...11 lines deleted...]
-      </c>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="S106" t="inlineStr"/>
+      <c r="T106" t="inlineStr"/>
       <c r="U106" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr">
         <is>
-          <t>DAT: DGR 739/2015 “QUOTE DI RESIDENZIALITA’ EXTRAOSPEDALIERA PER PERSONE AFFETTE DA SCLEROSI LATERALE AMIOTROFICA (SLA)”. APPROVAZIONE AVVISO DI MANIFESTAZIONE DI INTERESSE FINALIZZATO ALL’INDIVIDUAZIONE DI CENTRI SERVIZIO DEL TERRITORIO DELL’AZIENDA ULSS 9 SCALIGERA INTERESSATI ALL’ATTIVAZIONE DI POSTI AD ELEVATA INTENSITÀ ASSISTENZIALE PER PERSONE AFFETTE DA SLA.</t>
+          <t>DAT: PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” - CUP H19124001040001. RECEPIMENTO DGR N. 40/2025 E DDR N. 22/2025. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F107" t="inlineStr"/>
       <c r="G107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H107" t="inlineStr"/>
       <c r="I107" t="inlineStr"/>
       <c r="J107" t="inlineStr"/>
       <c r="K107" t="inlineStr">
         <is>
-          <t>20/05/2025 00:00</t>
+          <t>11/09/2025 00:00</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>20/05/2031 00:00</t>
+          <t>11/09/2031 00:00</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>18/06/2025 00:00</t>
+          <t>09/11/2025 00:00</t>
         </is>
       </c>
       <c r="P107" t="n">
-        <v>0</v>
+        <v>183973</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R107" t="inlineStr">
         <is>
-          <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="S107" t="inlineStr"/>
       <c r="T107" t="inlineStr"/>
       <c r="U107" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI REAGENTI, CALIBRATORI E CONTROLLI PER TEST DI PROCALCITONINA PER IL SERVIZIO DI LABORATORIO ANALISI DI S. BONIFACIO</t>
+          <t>PROCEDURA APERTA PER L'AFFIDAMENTO DEL SERVIZIO DI TESORERIA/CASSA PER L'AZIENDA ULSS N. 9 SCALIGERA - CIG B824348DAE - ID SINTEL 206779542</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F108" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F108" t="inlineStr"/>
       <c r="G108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H108" t="inlineStr"/>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>206779542</t>
+        </is>
+      </c>
       <c r="I108" t="inlineStr"/>
-      <c r="J108" t="inlineStr"/>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>B824348DAE</t>
+        </is>
+      </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>29/04/2025 00:00</t>
+          <t>08/09/2025 00:00</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>29/04/2031 00:00</t>
+          <t>08/09/2031 00:00</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>15/05/2025 23:59</t>
+          <t>15/10/2025 13:00</t>
         </is>
       </c>
       <c r="P108" t="n">
-        <v>0</v>
+        <v>757010</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R108" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+          <t>UOC Provveditorato, Economato e Gestione Logistica</t>
         </is>
       </c>
       <c r="S108" t="inlineStr"/>
       <c r="T108" t="inlineStr">
         <is>
-          <t>0442 622604</t>
+          <t>045 8075709</t>
         </is>
       </c>
       <c r="U108" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr">
         <is>
-          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL  SERVIZIO DI SUPPORTO OPERATIVO PRESSO I MAGAZZINI ECONOMALI DELL’AZIENDA ULSS 9 SCALIGERA DELL’AZIENDA ULSS 9 SCALIGERA </t>
+          <t>P0157257 - Richiesta preventivo per il noleggio triennale di n. 1 IVUS e la fornitura di materiale di consumo dedicato per il servizio di emodinamica dell'Ospedale di Legnago</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F109" t="inlineStr"/>
       <c r="G109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H109" t="inlineStr"/>
       <c r="I109" t="inlineStr"/>
       <c r="J109" t="inlineStr"/>
       <c r="K109" t="inlineStr">
         <is>
-          <t>22/04/2025 00:00</t>
+          <t>05/09/2025 13:55</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>22/04/2031 00:00</t>
+          <t>05/09/2031 13:55</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>07/05/2025 00:00</t>
+          <t>18/09/2025 23:59</t>
         </is>
       </c>
       <c r="P109" t="n">
         <v>0</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...2 lines deleted...]
-      <c r="R109" t="inlineStr"/>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R109" t="inlineStr">
+        <is>
+          <t>Francesca Dell'Aringa</t>
+        </is>
+      </c>
       <c r="S109" t="inlineStr"/>
       <c r="T109" t="inlineStr">
         <is>
-          <t>045 8075709</t>
+          <t>045.8075789</t>
         </is>
       </c>
       <c r="U109" t="inlineStr">
         <is>
           <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="110">
-      <c r="A110" t="inlineStr"/>
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>SI2025DEL1085</t>
+        </is>
+      </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>SI-ACCORDO QUADRO "SANITA’ DIGITALE - SISTEMI INFORMATICI SANITARI E SERVIZI AL CITTADINO - ORDINE DIRETTO (LOTTO 1)" PER LA FORNITURA DEI SERVIZI DI SUPPORTO ALLA CREAZIONE DELLA BASE INFORMATIVA ED IL SUPPORTO TECNICO ALL'UFFICIO “CENTRO ELABORAZIONE DATA SET" - 24 MESI - CIG PADRE: 9030521DAA - CIG DERIVATO: 9826261718 - AGGIORNAMENTO DEL PIANO OPERATIVO E APPROVAZIONE ADDENDUM CONTRATTUALE.</t>
+          <t>SI-PRESA D’ATTO DELL’AFFIDAMENTO IN HOUSE AL CONSORZIO ARSENÀL.IT DEI SERVIZI PROFESSIONALI DI SANITÀ DIGITALE PER LA REALIZZAZIONE DELLE LINEE PROGETTUALI PREVISTE DALLA PROGRAMMAZIONE NAZIONALE E REGIONALE. IMPEGNO DELLA QUOTA PARTE DELL’AULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F110" t="inlineStr"/>
       <c r="G110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H110" t="inlineStr"/>
       <c r="I110" t="inlineStr"/>
-      <c r="J110" t="inlineStr"/>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>B736423C63</t>
+        </is>
+      </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>18/04/2025 00:00</t>
+          <t>01/09/2025 00:00</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>18/04/2031 00:00</t>
+          <t>01/09/2031 00:00</t>
         </is>
       </c>
       <c r="P110" t="n">
         <v>0</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R110" t="inlineStr"/>
       <c r="S110" t="inlineStr"/>
       <c r="T110" t="inlineStr"/>
       <c r="U110" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr">
         <is>
-          <t>SI-PRESA D'ATTO DEL SUBENTRO NEL CONTRATTO DI APPALTO IN ESSERE AGGIUDICATO ALLA DITTA CEGEKA SERVICES SPA PER AVVENUTA FUSIONE PER INCORPORAZIONE NELLA SOCIETA’ CEGEKA S.P.A.</t>
+          <t>AVVISO DI INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI GESTIONE DELLE ATTIVITA’ DELLE CELLE MORTUARIE PRESSO I PRESIDI OSPEDALIERI DI BUSSOLENGO E VILLAFRANCA DI VERONA E IL RELATIVO SERVIZIO MORTUARIO</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F111" t="inlineStr"/>
       <c r="G111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H111" t="inlineStr"/>
       <c r="I111" t="inlineStr"/>
       <c r="J111" t="inlineStr"/>
       <c r="K111" t="inlineStr">
         <is>
-          <t>18/04/2025 00:00</t>
+          <t>22/08/2025 10:00</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>18/04/2031 00:00</t>
+          <t>22/08/2031 10:00</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>02/09/2025 14:00</t>
         </is>
       </c>
       <c r="P111" t="n">
         <v>0</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R111" t="inlineStr"/>
+      <c r="R111" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
       <c r="S111" t="inlineStr"/>
-      <c r="T111" t="inlineStr"/>
+      <c r="T111" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
       <c r="U111" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVO PER LA FORNITURA  DI UN SISTEMA DI TROMBOASPIRAZIONE MECCANICA  PER UN PERIODO DI  UN ANNO</t>
+          <t>AVVISO DI INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI GESTIONE DELLE ATTIVITA’ DELLE CELLE MORTUARIE PRESSO I PRESIDI OSPEDALIERI DI LEGNAGO E BOVOLONE E IL RELATIVO SERVIZIO MORTUARIO</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F112" t="inlineStr"/>
       <c r="G112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H112" t="inlineStr"/>
       <c r="I112" t="inlineStr"/>
       <c r="J112" t="inlineStr"/>
       <c r="K112" t="inlineStr">
         <is>
-          <t>14/04/2025 15:20</t>
+          <t>22/08/2025 09:50</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>14/04/2031 15:20</t>
+          <t>22/08/2031 09:50</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>02/05/2025 23:59</t>
+          <t>02/09/2025 14:00</t>
         </is>
       </c>
       <c r="P112" t="n">
         <v>0</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R112" t="inlineStr">
         <is>
-          <t>Daniela Marastoni</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="S112" t="inlineStr"/>
       <c r="T112" t="inlineStr">
         <is>
-          <t>0458075749</t>
+          <t>0458075709</t>
         </is>
       </c>
       <c r="U112" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI TEST GENETICI PER ANALISI MUTAZIONALI MEDIANTE PCR REAL TIME, PER DETERMINARE LE MUTAZIONI DEL GENE MTHFR E QUELLE DEI GENI RESPONSABILI DELL’EMOCROMATOSI, SU STRUMENTAZIONE GIA’ IN USO PRESSO IL LABORATORIO ANALISI DELLA SEDE OSPEDALIERA DI LEGNAGO</t>
+          <t>APPROVAZIONE AVVISO PUBBLICO DI MANIFESTAZIONE DI INTERESSE PER LA REALIZZAZIONE E LA GESTIONE DI UNITA’ DI OFFERTA CENTRO DIURNO – AREA DELLA SALUTE MENTALE.</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F113" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F113" t="inlineStr"/>
       <c r="G113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H113" t="inlineStr"/>
       <c r="I113" t="inlineStr"/>
       <c r="J113" t="inlineStr"/>
       <c r="K113" t="inlineStr">
         <is>
-          <t>10/04/2025 00:00</t>
+          <t>18/08/2025 00:00</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>10/04/2031 00:00</t>
+          <t>18/08/2031 00:00</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>09/05/2025 23:59</t>
+          <t>30/09/2025 12:00</t>
         </is>
       </c>
       <c r="P113" t="n">
         <v>0</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R113" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale sentito il Direttore Dipartimento Salute Mentale;</t>
         </is>
       </c>
       <c r="S113" t="inlineStr"/>
-      <c r="T113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T113" t="inlineStr"/>
       <c r="U113" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Indagine di mercato con richiesta di preventivo per l’affidamento diretto del Servizio di campionamenti ambientali, delle acque e relative analisi chimico-cliniche per il controllo del rischio microbiologico dell’Azienda Ulss 9 Scaligera.</t>
+          <t>INDAGINE DI MERCATO PER L’AFFIDAMENTO “IN SERVICE” DI LAVAENDOSCOPI PER VIDEOENDOSCOPI E FIBROSCOPI FLESSIBILI PER LE U.O.C. GASTROENTEROLOGIA DEGLI OSPEDALI DI SAN BONIFACIO  E LEGNAGO.</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F114" t="inlineStr"/>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 206207900&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H114" t="inlineStr"/>
       <c r="I114" t="inlineStr"/>
       <c r="J114" t="inlineStr"/>
       <c r="K114" t="inlineStr">
         <is>
-          <t>09/04/2025 12:00</t>
+          <t>14/08/2025 00:00</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>09/04/2031 12:00</t>
+          <t>14/08/2031 00:00</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>18/04/2025 23:45</t>
+          <t>03/09/2025 23:59</t>
         </is>
       </c>
       <c r="P114" t="n">
         <v>0</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R114" t="inlineStr">
         <is>
-          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
+      <c r="S114" t="inlineStr"/>
       <c r="T114" t="inlineStr">
         <is>
-          <t>0458075709</t>
+          <t>0442 622832 - 622604</t>
         </is>
       </c>
       <c r="U114" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ENTI DEL TERZO SETTORE AI FINI DI UNA COPROGETTAZIONE PER LA GESTIONE DEL PIANO TRIENNALE PER LE DIPENDENZE 2024-2026 - DGR 1396/2023 – LINEA PROGETTUALE 4 - TELEMEDICINA VR.9.2</t>
+          <t xml:space="preserve">RICHIESTA PREVENTIVO PER LA FORNITURA DI CUSTOM PACK PER LA CHIRURGIA DELLA CATARATTA PER LE SALE OPERATORIE DI OCULISTICA DEGLI OSPEDALI DI BUSSOLENGO, SAN BONIFACIO E LEGNAGO PER UN ANNO  </t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F115" t="inlineStr"/>
       <c r="G115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H115" t="inlineStr"/>
       <c r="I115" t="inlineStr"/>
       <c r="J115" t="inlineStr"/>
       <c r="K115" t="inlineStr">
         <is>
-          <t>08/04/2025 00:00</t>
+          <t>05/08/2025 09:45</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>08/04/2031 00:00</t>
+          <t>05/08/2031 09:45</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>07/05/2025 00:00</t>
+          <t>05/09/2025 23:59</t>
         </is>
       </c>
       <c r="P115" t="n">
         <v>0</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R115" t="inlineStr"/>
+      <c r="R115" t="inlineStr">
+        <is>
+          <t>Daniela Marastoni</t>
+        </is>
+      </c>
       <c r="S115" t="inlineStr"/>
-      <c r="T115" t="inlineStr"/>
+      <c r="T115" t="inlineStr">
+        <is>
+          <t>0458075749</t>
+        </is>
+      </c>
       <c r="U115" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="116">
-      <c r="A116" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr">
         <is>
-          <t xml:space="preserve">SI - AVVISO INDAGINE DI MERCATO FINALIZZATA ALL’INDIVIDUAZIONE DEGLI OPERATORI ECONOMICI DA INVITARE ALLA SUCCESSIVA PROCEDURA NEGOZIATA SENZA BANDO AI SENSI DELL’ART. 50, COMMA 1, LETTERA E) DEL D.LGS. N. 36/2023 PER L’AFFIDAMENTO DEI SERVIZI DI ASSISTENZA E MANUTENZIONE BIENNALE DEL SOFTWARE “ADVENIAS CARE” E DEI MODULI COT e  ADI-ODC-URT-HOSPICE E CARTELLA SANITARIA PER LE RSA IN CLOUD. BIENNIO 2025/2026. </t>
+          <t xml:space="preserve"> INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL SERVIZIO TRASPORTO E CONSEGNA DI FARMACI, VACCINI, DIAGNOSTICI E DISPOSITIVI MEDICI GESTITI DAL SERVIZIO DI FARMACIA OSPEDALIERA NEL TERRITORIO DELL’AZIENDA ULSS 9 SCALIGERA. ( II PUBBLICAZIONE)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F116" t="inlineStr"/>
       <c r="G116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H116" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H116" t="inlineStr"/>
       <c r="I116" t="inlineStr"/>
       <c r="J116" t="inlineStr"/>
       <c r="K116" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>05/08/2025 00:00</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>04/04/2031 00:00</t>
+          <t>05/08/2031 00:00</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>18/04/2025 13:00</t>
+          <t>13/08/2025 00:00</t>
         </is>
       </c>
       <c r="P116" t="n">
         <v>0</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R116" t="inlineStr"/>
       <c r="S116" t="inlineStr"/>
-      <c r="T116" t="inlineStr"/>
+      <c r="T116" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
       <c r="U116" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t xml:space="preserve">eproc.aulss9@pecveneto.it </t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DI DIETA POLIMERICA PER UN PERIODO DI DUE ANNI  ID SINTEL 199424256  - SCADENZA PRESENTAZIONE PREVENTIVO ORE 14,00 DEL 18/04/2025</t>
+          <t>DAT: RECEPIMENTO DGR N. 349 DEL 4 APRILE 2024, DGR N. 514 DEL 13 MAGGIO 2025, DDR N. 52 DEL 03.10.2024 E APPROVAZIONE AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA COSTITUZIONE DI UN ELENCO AZIENDALE DI RETI ORGANIZZATE ED AUTORIZZATE, MEDIANTE LA FORMA DELL’ACCREDITAMENTO, PER LA REALIZZAZIONE DI INTERVENTI E SERVIZI A FAVORE DELLE PERSONE CON DISABILITÀ GRAVE, DI CUI ALLA LEGGE N. 112/2016 E ALLA DGR N. 2141/2017.</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F117" t="inlineStr"/>
       <c r="G117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H117" t="inlineStr"/>
       <c r="I117" t="inlineStr"/>
       <c r="J117" t="inlineStr"/>
       <c r="K117" t="inlineStr">
         <is>
-          <t>03/04/2025 10:00</t>
+          <t>05/08/2025 00:00</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>03/04/2031 10:00</t>
+          <t>05/08/2031 00:00</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>18/04/2025 14:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="P117" t="n">
-        <v>0</v>
+        <v>1224895.2</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R117" t="inlineStr"/>
       <c r="S117" t="inlineStr"/>
       <c r="T117" t="inlineStr"/>
       <c r="U117" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="118">
-      <c r="A118" t="inlineStr"/>
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>SI2025DEL930</t>
+        </is>
+      </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI REAGENTI, CALIBRATORI E CONTROLLI PER TEST DI PROCALCITONINA PER L’U.O.C. DI LABORATORIO ANALISI DI LEGNAGO</t>
+          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 2.1. - VALORIZZAZIONE E POTENZIAMENTO DELLA RICERCA BIOMEDICA DEL SSN - AFFIDAMENTO DIRETTO ALLA DITTA TECNOLOGIE AVANZATE S.R.L., AI SENSI DELL’ART. 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023, DELLA FORNITURA DELLA PIATTAFORMA SOFTWARE "ITA MINING" - CUP MASTER: H47G24000060006 - CUP DERIVATO: F63C24000190006</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr"/>
       <c r="G118" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>199199222</t>
-[...2 lines deleted...]
-      <c r="I118" t="inlineStr"/>
+          <t>TD MEPA N. 5396243</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>F63C24000190006</t>
+        </is>
+      </c>
       <c r="J118" t="inlineStr"/>
       <c r="K118" t="inlineStr">
         <is>
-          <t>28/03/2025 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>28/03/2031 00:00</t>
-[...4 lines deleted...]
-          <t>09/04/2025 23:59</t>
+          <t>29/07/2031 00:00</t>
         </is>
       </c>
       <c r="P118" t="n">
-        <v>0</v>
+        <v>81500</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R118" t="inlineStr"/>
       <c r="S118" t="inlineStr"/>
-      <c r="T118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T118" t="inlineStr"/>
       <c r="U118" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="119">
-      <c r="A119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - P.N.R.R. – M6 C2 INVESTIMENTO 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI”. AFFIDAMENTO DIRETTO ALLA DITTA AGFA HEALTHCARE SPA DELL’ADEGUAMENTO DEL SISTEMA “RIS ELEFANTE” E GESTIONE METADATI - CIG. A00D6C4BBE - CUP F67H22003910001 - DETERMINA DI LIQUIDAZIONE</t>
+          <t>ADESIONE ACCORDI QUADRO STIPULATI DA AZIENDA ZERO A SEGUITO DI AGGIUDICAZIONE PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ORDINATIVO DI ADESIONE PER LOTTO N. 2 R.T.I. ZACCANTI-WALDNER. ULTERIORE AGGIORNAMENTO CONFIGURAZIONE TERZA COLONNA STORZ.</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F119" t="inlineStr"/>
       <c r="G119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H119" t="inlineStr"/>
       <c r="I119" t="inlineStr"/>
       <c r="J119" t="inlineStr"/>
       <c r="K119" t="inlineStr">
         <is>
-          <t>20/03/2025 00:00</t>
+          <t>23/07/2025 00:00</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>20/03/2031 00:00</t>
+          <t>23/07/2031 00:00</t>
         </is>
       </c>
       <c r="P119" t="n">
         <v>0</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R119" t="inlineStr"/>
       <c r="S119" t="inlineStr"/>
       <c r="T119" t="inlineStr"/>
       <c r="U119" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="120">
-      <c r="A120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR M6 C2 I 1.3.2 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE” – “INFRASTRUTTURA TECNOLOGICA DEL MDS E ANALISI DEI DATI, MODELLO PREDITTIVO PER LA VIGILANZA LEA” - AFFIDAMENTO DIRETTO TRAMITE TD SU MEPA PER LA FORNITURA DELLE IMPLEMENTAZIONI DELL’APPLICATIVO EASYCAT IN USO AL NUOVO FLUSSO SIAR – CIG N. B0D3946F55 CUP N. C97H22003120001 - DETERMINA DI RICOGNIZIONE E CHIUSURA PROGETTO E LIQUIDAZI</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL SERVIZIO TRASPORTO E CONSEGNA DI FARMACI, VACCINI, DIAGNOSTICI E DISPOSITIVI MEDICI GESTITI DAL SERVIZIO DI FARMACIA OSPEDALIERA NEL TERRITORIO DELL’AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F120" t="inlineStr"/>
       <c r="G120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H120" t="inlineStr"/>
       <c r="I120" t="inlineStr"/>
       <c r="J120" t="inlineStr"/>
       <c r="K120" t="inlineStr">
         <is>
-          <t>20/03/2025 00:00</t>
+          <t>22/07/2025 09:45</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>20/03/2031 00:00</t>
+          <t>22/07/2031 09:45</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>30/07/2025 00:00</t>
         </is>
       </c>
       <c r="P120" t="n">
         <v>0</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R120" t="inlineStr"/>
       <c r="S120" t="inlineStr"/>
-      <c r="T120" t="inlineStr"/>
+      <c r="T120" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
       <c r="U120" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr">
         <is>
-          <t>AULSS 9 - LEC - ASTA PUBBLICA PER ALIENAZIONE VEICOLI DI PROPRIETA' DELL'AULSS 9 SCALIGERA ANNO 2025 .</t>
+          <t>Procedura aperta telematica per la fornitura di sistemi analitici completi per l'effettuazione di esami di laboratorio, con attrezzature in locazione e fornitura di reagenti e materiale di consumo - ID SINTEL 204537182</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F121" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F121" t="inlineStr"/>
       <c r="G121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H121" t="inlineStr"/>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>204537182</t>
+        </is>
+      </c>
       <c r="I121" t="inlineStr"/>
       <c r="J121" t="inlineStr"/>
       <c r="K121" t="inlineStr">
         <is>
-          <t>14/03/2025 12:00</t>
+          <t>09/07/2025 15:30</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>14/03/2031 12:00</t>
+          <t>09/07/2031 15:30</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>07/04/2025 12:00</t>
+          <t>25/09/2025 23:00</t>
         </is>
       </c>
       <c r="P121" t="n">
         <v>0</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...11 lines deleted...]
-      </c>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="R121" t="inlineStr"/>
+      <c r="S121" t="inlineStr"/>
       <c r="T121" t="inlineStr">
         <is>
-          <t>0442624174</t>
+          <t>0458075709</t>
         </is>
       </c>
       <c r="U121" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="122">
-      <c r="A122" t="inlineStr"/>
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>SI2025DEL854</t>
+        </is>
+      </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>*** AGGIORNAMENTO ***  AULSS N. 9 - VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER L’EVENTUALE AFFIDAMENTO DIRETTO DI DUE SISTEMI PER BIOPSIA VUOTO ASSISTITA IN NOLEGGIO E ACQUISTO DI MATERIALE DI CONSUMO PER LE UU.OO.CC. DI RADIOLOGIA DI LEGNAGO E DI SAN BONIFACIO PER UN PERIODO DI MESI 24.</t>
+          <t>SI - APPALTO SPECIFICO PER L’ACQUISTO DELL'INFRASTRUTTURA STORAGE LOCALE DEL SISTEMA RIS/PACS REGIONALE - SDAPA ICT – ID 2681, MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO".</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...13 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr"/>
       <c r="G122" t="inlineStr">
         <is>
-          <t>No</t>
-[...4 lines deleted...]
-      <c r="J122" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>SDAPA ICT- ID 2681</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>F16G21002120006-F66G21001380006-F66G21001370006</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>B79600A6D7 - B79600B7AA</t>
+        </is>
+      </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>10/03/2025 15:30</t>
+          <t>09/07/2025 00:00</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>10/03/2031 15:30</t>
+          <t>09/07/2031 00:00</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>14/03/2025 23:59</t>
+          <t>25/07/2025 12:00</t>
         </is>
       </c>
       <c r="P122" t="n">
         <v>0</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="R122" t="inlineStr"/>
       <c r="S122" t="inlineStr"/>
-      <c r="T122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T122" t="inlineStr"/>
       <c r="U122" t="inlineStr">
         <is>
-          <t>clara.ferrari@aulss9.veneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr">
         <is>
-          <t>AULSS 9 - LEC - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER IL SERVIZIO DI MANUTENZIONE ARREDI ED AUSILI IN AMBITO OSPEDALIERO PER IL PERIODO DI UN ANNO</t>
+          <t>ERRATA CORRIGE: PROT. N. 0115795/2025. RICHIESTA PREVENTIVO PER LA FORNITURA  DI COPERTE TERMICHE AD ARIA PER IL MANTENIMENTO DELLA NORMOTERMIA E NOLEGGIO DI UNITA’ RISCALDANTI PER 2 ANNI.</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F123" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F123" t="inlineStr"/>
       <c r="G123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H123" t="inlineStr"/>
       <c r="I123" t="inlineStr"/>
       <c r="J123" t="inlineStr"/>
       <c r="K123" t="inlineStr">
         <is>
-          <t>07/03/2025 10:00</t>
+          <t>08/07/2025 15:36</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>07/03/2031 10:00</t>
+          <t>08/07/2031 15:36</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>18/03/2025 12:00</t>
+          <t>16/07/2025 23:59</t>
         </is>
       </c>
       <c r="P123" t="n">
         <v>0</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R123" t="inlineStr">
         <is>
-          <t>GASPARINI</t>
-[...6 lines deleted...]
-      </c>
+          <t>Daniela Marastoni</t>
+        </is>
+      </c>
+      <c r="S123" t="inlineStr"/>
       <c r="T123" t="inlineStr">
         <is>
-          <t>0442624174</t>
+          <t>0458075749</t>
         </is>
       </c>
       <c r="U123" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER  la  FORNITURA DI REAGENTI, CALIBRATORI E CONTROLLI PER L’ESECUZIONE DEL TEST DI PROCALCITONINA DA ESEGUIRSI SU STRUMENTO “CENTAUR” - PER L’U.O.C. DI LABORATORIO ANALISI DI VILLAFRANCA/ BUSSOLENGO  PER UN PERIODO DI MESI 12</t>
+          <t>Trattativa privata per alienazione di immobile di proprietà dell’ULSS 9 Scaligera: Soave (VR) Via Solero 2.</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F124" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F124" t="inlineStr"/>
       <c r="G124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H124" t="inlineStr"/>
       <c r="I124" t="inlineStr"/>
       <c r="J124" t="inlineStr"/>
       <c r="K124" t="inlineStr">
         <is>
-          <t>05/03/2025 00:00</t>
+          <t>04/07/2025 11:45</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>05/03/2031 00:00</t>
+          <t>04/07/2031 11:45</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>17/03/2025 00:00</t>
+          <t>25/07/2025 12:00</t>
         </is>
       </c>
       <c r="P124" t="n">
-        <v>0</v>
+        <v>3724000</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R124" t="inlineStr"/>
       <c r="S124" t="inlineStr"/>
-      <c r="T124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T124" t="inlineStr"/>
       <c r="U124" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr">
         <is>
-          <t xml:space="preserve">AULSS 9 - LEC - INDAGINE DI MERCATO AI SENSI Dlgs 36/2023, CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI MANGIMI E PRODOTTI ALIMENTARI NECESSARI ALLA FATTORIA DIDATTICA REMS DI NOGARA PER UN PERIODO DI UN ANNO </t>
+          <t>AVVISO PUBBLICO PER L'ATTIVAZIONE DELLA CO-PROGETTAZIONE IN PARTENARIATO CON ENTI DEL TERZO SETTORE DEI PROGETTI BUDGET DI SALUTE - AREA SALUTE MENTALE</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F125" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F125" t="inlineStr"/>
       <c r="G125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H125" t="inlineStr"/>
       <c r="I125" t="inlineStr"/>
       <c r="J125" t="inlineStr"/>
       <c r="K125" t="inlineStr">
         <is>
-          <t>03/03/2025 09:00</t>
+          <t>03/07/2025 00:00</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>03/03/2031 09:00</t>
+          <t>03/07/2031 00:00</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>24/03/2025 14:00</t>
+          <t>05/09/2025 12:00</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>05/09/2025 00:00</t>
         </is>
       </c>
       <c r="P125" t="n">
         <v>0</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R125" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="R125" t="inlineStr"/>
+      <c r="S125" t="inlineStr"/>
+      <c r="T125" t="inlineStr"/>
       <c r="U125" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="126">
-      <c r="A126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE)" - PROCEDURA NEGOZIATA, TRAMITE PIATTAFORMA MEPA PREVIA INDAGINE DI MERCATO, PER L’AFFIDAMENTO DELLA FORNITURA DI UNA INFRASTRUTTURA ORACLE DATABASE APPLICATION (ODA) - CIG B4913AE275 - CUP F66G21001380006 - F64E22000570005</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVO PER LA FORNITURA  DI COPERTE TERMICHE AD ARIA E NOLEGGIO DI UNITA' RISCALDANTI PER 2 ANNI</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F126" t="inlineStr"/>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr"/>
+      <c r="I126" t="inlineStr"/>
       <c r="J126" t="inlineStr"/>
       <c r="K126" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>01/07/2025 09:30</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>03/03/2031 00:00</t>
+          <t>01/07/2031 09:30</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>16/07/2025 23:59</t>
         </is>
       </c>
       <c r="P126" t="n">
-        <v>174758</v>
+        <v>0</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R126" t="inlineStr"/>
+      <c r="R126" t="inlineStr">
+        <is>
+          <t>Daniela Marastoni</t>
+        </is>
+      </c>
       <c r="S126" t="inlineStr"/>
-      <c r="T126" t="inlineStr"/>
+      <c r="T126" t="inlineStr">
+        <is>
+          <t>0458075749</t>
+        </is>
+      </c>
       <c r="U126" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="127">
-      <c r="A127" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR MISSIONE 1 C1 MISURA 1.4.3. PAGO PA - PRESA D’ATTO DEL DECRETO DI APPROVAZIONE DEL FINANZIAMENTO ASSEGNATO DAL DIPARTIMENTO PER LA TRASFORMAZIONE DIGITALE E RICOGNIZIONE ATTIVITA’. CUP: F61F24000160006</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER  la FORNITURA DI MATERIALI E SISTEMA DI ELABORAZIONE DATI PER LA GESTIONE DEL CONTROLLO DI QUALITÀ INTERNO (CQI) PER I LABORATORI ANALISI DELL’AULSS  9 SCALIGERA CON USO DI STRUMENTAZIONE IN NOLEGGIO PER UN PERIODO DI MESI 12 DAL COLLAUDO</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...2 lines deleted...]
-      <c r="F127" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 204262853&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H127" t="inlineStr"/>
-      <c r="I127" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I127" t="inlineStr"/>
       <c r="J127" t="inlineStr"/>
       <c r="K127" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>28/02/2031 00:00</t>
+          <t>30/06/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>21/07/2025 23:59</t>
         </is>
       </c>
       <c r="P127" t="n">
         <v>0</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R127" t="inlineStr"/>
+      <c r="R127" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
       <c r="S127" t="inlineStr"/>
-      <c r="T127" t="inlineStr"/>
+      <c r="T127" t="inlineStr">
+        <is>
+          <t>0442 622604</t>
+        </is>
+      </c>
       <c r="U127" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr">
         <is>
-          <t xml:space="preserve">AULSS N. 9 - VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER L’EVENTUALE AFFIDAMENTO DIRETTO DI DUE SISTEMI PER BIOPSIA VUOTO ASSISTITA IN NOLEGGIO E ACQUISTO DI MATERIALE DI CONSUMO PER LE UU.OO.CC. DI RADIOLOGIA DI LEGNAGO E DI SAN BONIFACIO PER UN PERIODO DI MESI 24. </t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI STOCCAGGIO, SANIFICAZIONE, MANUTENZIONE, RIPARAZIONE, CONSEGNA E RITIRO AL DOMICILIO DEGLI ASSISTITI DI DISPOSITIVI PROTESICI (PROTESI, AUSILI E ORTESI), ELENCHI 2A E 2B DEL D.P.C.M. 12.01.2017, DI PROPRIETÀ DELL’AZIENDA ULSS N. 9 SCALIGERA, RELATIVO AL DISTRETTO N. 3 DELLA PIANURA VERONESE</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F128" t="inlineStr">
-[...7 lines deleted...]
-      </c>
+      <c r="F128" t="inlineStr"/>
       <c r="G128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H128" t="inlineStr"/>
       <c r="I128" t="inlineStr"/>
       <c r="J128" t="inlineStr"/>
       <c r="K128" t="inlineStr">
         <is>
-          <t>26/02/2025 11:45</t>
+          <t>26/06/2025 00:00</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>26/02/2031 11:45</t>
+          <t>26/06/2031 00:00</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>12/03/2025 23:59</t>
-[...4 lines deleted...]
-          <t>14/03/2025 23:59</t>
+          <t>04/07/2025 00:00</t>
         </is>
       </c>
       <c r="P128" t="n">
-        <v>0</v>
+        <v>139900</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R128" t="inlineStr"/>
       <c r="S128" t="inlineStr"/>
       <c r="T128" t="inlineStr">
         <is>
-          <t>045/807 5746</t>
+          <t>0458075709</t>
         </is>
       </c>
       <c r="U128" t="inlineStr">
         <is>
-          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="129">
-      <c r="A129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - DELIBERA DI INDIZIONE DELL’APPALTO SPECIFICO PER L’AFFIDAMENTO DELLA FORNITURA DI POSTAZIONI PER REFERTAZIONE RADIOLOGICA TRAMITE IL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE (SDAPA) ICT PER “LA FORNITURA DI PRODOTTI E SERVIZI PER L'INFORMATICA E LE TELECOMUNICAZIONI – ID 2681”</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI STOCCAGGIO, SANIFICAZIONE, MANUTENZIONE, RIPARAZIONE, CONSEGNA E RITIRO AL DOMICILIO DEGLI ASSISTITI DI DISPOSITIVI PROTESICI (PROTESI, AUSILI E ORTESI), ELENCHI 2A E 2B DEL D.P.C.M. 12.01.2017, DI PROPRIETÀ DELL’AZIENDA ULSS N. 9 SCALIGERA, RELATIVA AL DISTRETTO N. 4 BUSSOLENGO</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F129" t="inlineStr"/>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr"/>
+      <c r="I129" t="inlineStr"/>
       <c r="J129" t="inlineStr"/>
       <c r="K129" t="inlineStr">
         <is>
-          <t>18/02/2025 00:00</t>
+          <t>26/06/2025 00:00</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>18/02/2031 00:00</t>
+          <t>26/06/2031 00:00</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>27/03/2025 12:00</t>
+          <t>04/07/2025 00:00</t>
         </is>
       </c>
       <c r="P129" t="n">
-        <v>250700</v>
+        <v>139900</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R129" t="inlineStr"/>
       <c r="S129" t="inlineStr"/>
-      <c r="T129" t="inlineStr"/>
+      <c r="T129" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
       <c r="U129" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr">
         <is>
-          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER LA FORNITURA DI MATERIALE PER BIOPSIA MAMMARIA E PROCEDURA STEREOTASSICA</t>
+          <t>SI-NEXT GENERATION EU - PNRR MISSIONE 1 C1 - SUB-INVESTIMENTO 2.2.3. "DIGITALIZZAZIONE DELLE PROCEDURE (SUAP/SUE)” - PRESA D’ATTO DEL DECRETO DI APPROVAZIONE DEL FINANZIAMENTO ASSEGNATO DAL DIPARTIMENTO DELLA FUNZIONE PUBBLICA. CUP: F31F25000540006</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F130" t="inlineStr"/>
       <c r="G130" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H130" t="inlineStr"/>
-      <c r="I130" t="inlineStr"/>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>F31F25000540006</t>
+        </is>
+      </c>
       <c r="J130" t="inlineStr"/>
       <c r="K130" t="inlineStr">
         <is>
-          <t>12/02/2025 15:45</t>
+          <t>26/06/2025 00:00</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>12/02/2031 15:45</t>
-[...9 lines deleted...]
-          <t>03/03/2025 23:59</t>
+          <t>26/06/2031 00:00</t>
         </is>
       </c>
       <c r="P130" t="n">
-        <v>0</v>
+        <v>106022.02</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...16 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R130" t="inlineStr"/>
+      <c r="S130" t="inlineStr"/>
+      <c r="T130" t="inlineStr"/>
       <c r="U130" t="inlineStr">
         <is>
-          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr">
         <is>
-          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER LA FORNITURA DI ELETTRODI PER RESETTORI WOLF.</t>
+          <t>Avviso per manifestazione di interesse per invito a procedura negoziata per la gestione del nido aziendale "Fior di Nido" presso i locali dell'Ulss9 Scaligera dell'ospedale di Legnago per anni tre</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F131" t="inlineStr"/>
       <c r="G131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H131" t="inlineStr"/>
       <c r="I131" t="inlineStr"/>
       <c r="J131" t="inlineStr"/>
       <c r="K131" t="inlineStr">
         <is>
-          <t>12/02/2025 15:30</t>
+          <t>23/06/2025 17:53</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>12/02/2031 15:30</t>
+          <t>23/06/2031 17:53</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>26/02/2025 23:59</t>
-[...4 lines deleted...]
-          <t>03/03/2025 23:59</t>
+          <t>11/07/2025 12:00</t>
         </is>
       </c>
       <c r="P131" t="n">
-        <v>0</v>
+        <v>459360</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R131" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="R131" t="inlineStr"/>
+      <c r="S131" t="inlineStr"/>
+      <c r="T131" t="inlineStr"/>
       <c r="U131" t="inlineStr">
         <is>
-          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL   SERVIZIO DI TRASPORTO  MATERIALE BIOLOGICO E CHEMIOTERAPICI TRA DIVERSE SEDI OSPEDALIERE DEL TERRITORIO DELL’AZIENDA ULSS 9  SCALIGERA</t>
+          <t>DAT: CONTRIBUTI A SOSTEGNO DELLA REALIZZAZIONE DI PROGETTI DI INCLUSIONE SOCIALE E DI ATTIVITA’ DEL TEMPO LIBERO E TRASPORTO A FAVORE DI PERSONE CON DISABILITA’ O IN CONDIZIONI DI NON AUTOSUFFICIENZA. ANNO 2025. PROVVEDIMENTI.</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F132" t="inlineStr"/>
       <c r="G132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H132" t="inlineStr"/>
       <c r="I132" t="inlineStr"/>
       <c r="J132" t="inlineStr"/>
       <c r="K132" t="inlineStr">
         <is>
-          <t>04/02/2025 00:00</t>
+          <t>19/06/2025 00:00</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>04/02/2031 00:00</t>
+          <t>19/06/2031 00:00</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>12/02/2025 00:00</t>
+          <t>08/07/2025 00:00</t>
         </is>
       </c>
       <c r="P132" t="n">
-        <v>0</v>
+        <v>172000</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R132" t="inlineStr"/>
+      <c r="R132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Direttore UOC Direzione Amministrativa Territoriale </t>
+        </is>
+      </c>
       <c r="S132" t="inlineStr"/>
-      <c r="T132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T132" t="inlineStr"/>
       <c r="U132" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr">
         <is>
-          <t>SI - AVVISO INDAGINE DI MERCATO  CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DELLA FORNITURA DI UNA PIATTAFORMA DI E-LEARNING “MOODLE” E DEI SERVIZI DI ASSISTENZA, MANUTENZIONE E PROGETTAZIONE DEI CONTENUTI PER UN PERIODO DI 12 MESI, ULTERIORMENTE RINNOVABILI PER ULTERIORI 24 MESI</t>
+          <t xml:space="preserve"> INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL  SERVIZIO DI SUPPORTO OPERATIVO PRESSO I MAGAZZINI FARMACEUTICI DELL’AZIENDA ULSS 9 SCALIGERA </t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F133" t="inlineStr"/>
       <c r="G133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H133" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H133" t="inlineStr"/>
       <c r="I133" t="inlineStr"/>
       <c r="J133" t="inlineStr"/>
       <c r="K133" t="inlineStr">
         <is>
-          <t>04/02/2025 00:00</t>
+          <t>11/06/2025 15:00</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>04/02/2031 00:00</t>
+          <t>11/06/2031 15:00</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>18/02/2025 13:00</t>
+          <t>23/06/2025 00:00</t>
         </is>
       </c>
       <c r="P133" t="n">
         <v>0</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R133" t="inlineStr"/>
       <c r="S133" t="inlineStr"/>
-      <c r="T133" t="inlineStr"/>
+      <c r="T133" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
       <c r="U133" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t xml:space="preserve">eproc.aulss9@pecveneto.it </t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr">
         <is>
-          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL  SERVIZIO DI RECUPERO DI CANI E GATTI VAGANTI VITTIME DI INCIDENTI STRADALI SUL TERRITORIO DI VERONA E PROVINCIA </t>
+          <t>GARA APERTA PER L'AFFIDAMENTO DEL SERVIZIO DI VERIFICA PREVENTIVA DEL PROGETTO ESECUTIVO PER EURO 140 MILIONI DEI LAVORI DI REALIZZAZIONE DEL NUOVO OSPEDALE "MATER SALUTIS" DI LEGNAGO</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F134" t="inlineStr"/>
       <c r="G134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H134" t="inlineStr"/>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>202828823</t>
+        </is>
+      </c>
       <c r="I134" t="inlineStr"/>
       <c r="J134" t="inlineStr"/>
       <c r="K134" t="inlineStr">
         <is>
-          <t>04/02/2025 00:00</t>
+          <t>11/06/2025 09:45</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>04/02/2031 00:00</t>
+          <t>11/06/2031 09:45</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>12/02/2025 00:00</t>
+          <t>11/07/2025 13:00</t>
         </is>
       </c>
       <c r="P134" t="n">
-        <v>0</v>
+        <v>706655</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R134" t="inlineStr"/>
       <c r="S134" t="inlineStr"/>
-      <c r="T134" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T134" t="inlineStr"/>
       <c r="U134" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="135">
-      <c r="A135" t="inlineStr"/>
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>SI2025DEL713</t>
+        </is>
+      </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO D'ASTA PUBBLICA PER L'ALIENAZIONE DI VARI IMMOBILI DI PROPRIETA' DELL'ULSS 9 SCALIGERA </t>
+          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.1.1. - AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE) - PROCEDURA NEGOZIATA AI SENSI DELL’ART. 50, COMMA 1, LETT. E) DEL D.LGS. 36/2023, TRAMITE PIATTAFORMA MEPA, PER L’AFFIDAMENTO DELLA FORNITURA DI N. 2 NODI PER IL SISTEMA DI BACKUP AZIENDALE "COHESITY", COMPRENSIVO DEI SERVIZI DI INSTALLAZIONE, CONFIGURAZIONE, SUBSCRIPTION E MANUTENZIONE PER 36 MESI - CIG: B680FE2EE2 - CUP: F66G21001380006</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...12 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr"/>
       <c r="G135" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="I135" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>RDO MEPA  5267294</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>F66G21001380006</t>
+        </is>
+      </c>
       <c r="J135" t="inlineStr"/>
       <c r="K135" t="inlineStr">
         <is>
-          <t>31/01/2025 13:00</t>
+          <t>10/06/2025 00:00</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>31/01/2031 13:00</t>
-[...4 lines deleted...]
-          <t>17/03/2025 12:00</t>
+          <t>10/06/2031 00:00</t>
         </is>
       </c>
       <c r="P135" t="n">
-        <v>0</v>
+        <v>80940</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R135" t="inlineStr"/>
       <c r="S135" t="inlineStr"/>
-      <c r="T135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T135" t="inlineStr"/>
       <c r="U135" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Indagine di mercato con richiesta di preventivo per l’affidamento diretto del Servizio di “Responsabile della protezione di dati” (Data Protection Officer – DPO) per l’Azienda Uiss 9 Scaligera.</t>
+          <t>DAT: CONTRIBUTI A SOSTEGNO DI ATTIVITA’ SPORTIVA A FAVORE DI SOGGETTI DISABILI. ANNUALITA’ 2025. PROVVEDIMENTI</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F136" t="inlineStr"/>
       <c r="G136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H136" t="inlineStr"/>
       <c r="I136" t="inlineStr"/>
       <c r="J136" t="inlineStr"/>
       <c r="K136" t="inlineStr">
         <is>
-          <t>23/01/2025 00:00</t>
+          <t>05/06/2025 00:00</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>23/01/2031 00:00</t>
+          <t>05/06/2031 00:00</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>04/07/2025 00:00</t>
         </is>
       </c>
       <c r="P136" t="n">
-        <v>0</v>
+        <v>92000</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R136" t="inlineStr">
         <is>
-          <t>UOC Provveditorato,Economato  e Gestione della Logistica</t>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale - Direttori UU.OO.CC. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="S136" t="inlineStr"/>
-      <c r="T136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T136" t="inlineStr"/>
       <c r="U136" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr">
         <is>
-          <t>AVVISO D'ASTA PUBBLICA PER ALIENAZIONE IMMOBILE DELL'ULSS 9 SCALIGERA SITO IN SOAVE (VR) VIA SOLERO 2. IMPORTO A BASE D'ASTA EURO 4.655.000,00</t>
+          <t>DAT: APPROVAZIONE AVVISO PUBBLICO PER L’EROGAZIONE DI CONTRIBUTI A FAVORE DI ORGANIZZAZIONI DI VOLONTARIATO (ODV) O ASSOCIAZIONI DI PROMOZIONE SOCIALE (APS) DISPONIBILI ALL’IMPLEMENTAZIONE E ALLA PROMOZIONE DI AZIONI CHE CONCORRANO ALLO SVILUPPO DELLE ATTIVITÀ CONNESSE AL CENTRO PER L’AFFIDO E LA SOLIDARIETÀ FAMILIARE E PER COSTRUIRE PERCORSI LOCALI DI PROMOZIONE DELLA SOLIDARIETÀ FAMILIARE NEI DISTRETTI 3 E 4.</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F137" t="inlineStr"/>
       <c r="G137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H137" t="inlineStr"/>
       <c r="I137" t="inlineStr"/>
       <c r="J137" t="inlineStr"/>
       <c r="K137" t="inlineStr">
         <is>
-          <t>13/01/2025 15:00</t>
+          <t>05/06/2025 00:00</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>13/01/2031 15:00</t>
+          <t>05/06/2031 00:00</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>03/03/2025 12:00</t>
+          <t>04/07/2025 00:00</t>
         </is>
       </c>
       <c r="P137" t="n">
-        <v>4655000</v>
+        <v>40000</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R137" t="inlineStr"/>
+      <c r="R137" t="inlineStr">
+        <is>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale - Direttori UOC Infanzia, Adolescenza, Famiglia e Consultori dei Distr</t>
+        </is>
+      </c>
       <c r="S137" t="inlineStr"/>
       <c r="T137" t="inlineStr"/>
       <c r="U137" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="138">
-      <c r="A138" t="inlineStr"/>
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>SI2025DEL651</t>
+        </is>
+      </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO  CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA PER IL SISTEMA DI TELECONSULTO PER IL PERIODO 01/01/2025-31/12/2025</t>
+          <t>SI-NEXT GENERATION EU - PNRR MISSIONE 1 C1 MISURA 1.3.1. "PIATTAFORMA DIGITALE NAZIONALE DATI - ASL/AO/IRCCS PUBBLICI (SETTEMBRE 2024)” - PRESA D’ATTO DEL DECRETO DI APPROVAZIONE DEL FINANZIAMENTO ASSEGNATO DAL DIPARTIMENTO PER LA TRASFORMAZIONE DIGITALE E RICOGNIZIONE ATTIVITA’. CUP: F51F25000000006</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F138" t="inlineStr"/>
       <c r="G138" t="inlineStr">
         <is>
-          <t>No</t>
-[...7 lines deleted...]
-      <c r="I138" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr"/>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>F51F25000000006</t>
+        </is>
+      </c>
       <c r="J138" t="inlineStr"/>
       <c r="K138" t="inlineStr">
         <is>
-          <t>13/01/2025 13:00</t>
+          <t>29/05/2025 00:00</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>13/01/2031 13:00</t>
-[...4 lines deleted...]
-          <t>29/01/2025 13:00</t>
+          <t>29/05/2031 00:00</t>
         </is>
       </c>
       <c r="P138" t="n">
-        <v>55000</v>
+        <v>30808.05</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R138" t="inlineStr"/>
       <c r="S138" t="inlineStr"/>
       <c r="T138" t="inlineStr"/>
       <c r="U138" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="139">
-      <c r="A139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr">
         <is>
-          <t>SI - AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA DELLE PIATTAFORME WEB QUALITY E MY PRENOTA E ALTRI PORTALI AZIENDALI IN USO PER L’ANNO 2025.</t>
+          <t>Avviso di indagine di mercato con richiesta di preventivo per l’esternalizzazione del servizio di screening di secondo livello specialistico di pertinenza internistico-endocrinologica e cardiologica all’interno del “Programma di sorveglianza sanitaria sulla popolazione esposta a PFAS”.</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F139" t="inlineStr"/>
       <c r="G139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H139" t="inlineStr"/>
       <c r="I139" t="inlineStr"/>
       <c r="J139" t="inlineStr"/>
       <c r="K139" t="inlineStr">
         <is>
-          <t>13/01/2025 00:00</t>
+          <t>27/05/2025 09:30</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>13/01/2031 00:00</t>
+          <t>27/05/2031 09:30</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>29/01/2025 13:00</t>
+          <t>10/06/2025 23:45</t>
         </is>
       </c>
       <c r="P139" t="n">
         <v>0</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R139" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="T139" t="inlineStr"/>
+      <c r="R139" t="inlineStr">
+        <is>
+          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="S139" t="inlineStr">
+        <is>
+          <t>Via Pacinotti n.16</t>
+        </is>
+      </c>
+      <c r="T139" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
       <c r="U139" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="140">
-      <c r="A140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr">
         <is>
-          <t>SI-PRESA D’ATTO DELL’APPROVAZIONE DELL’ADDENDUM DI PROROGA AL 31/03/2025 DELL’ACCORDO EX DDG N. 654/2021 E DDG N. 560/2022 PER LA REALIZZAZIONE DEL PIANO DEL SISTEMA INFORMATIVO SOCIO SANITARIO REGIONALE 2019/2023 – APPROVAZIONE E SOTTOSCRIZIONE ADDENDUM.</t>
+          <t>DAT: DGR 739/2015 “QUOTE DI RESIDENZIALITA’ EXTRAOSPEDALIERA PER PERSONE AFFETTE DA SCLEROSI LATERALE AMIOTROFICA (SLA)”. APPROVAZIONE AVVISO DI MANIFESTAZIONE DI INTERESSE FINALIZZATO ALL’INDIVIDUAZIONE DI CENTRI SERVIZIO DEL TERRITORIO DELL’AZIENDA ULSS 9 SCALIGERA INTERESSATI ALL’ATTIVAZIONE DI POSTI AD ELEVATA INTENSITÀ ASSISTENZIALE PER PERSONE AFFETTE DA SLA.</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F140" t="inlineStr"/>
       <c r="G140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H140" t="inlineStr"/>
       <c r="I140" t="inlineStr"/>
       <c r="J140" t="inlineStr"/>
       <c r="K140" t="inlineStr">
         <is>
-          <t>10/01/2025 00:00</t>
+          <t>20/05/2025 00:00</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>10/01/2031 00:00</t>
+          <t>20/05/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>18/06/2025 00:00</t>
         </is>
       </c>
       <c r="P140" t="n">
         <v>0</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R140" t="inlineStr"/>
+      <c r="R140" t="inlineStr">
+        <is>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="S140" t="inlineStr"/>
       <c r="T140" t="inlineStr"/>
       <c r="U140" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr">
         <is>
-          <t>SI-AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE ED ASSISTENZA DEGLI APPLICATIVI CARTELLE 2000, ABBY FLEXY CAPTURE E REPORT CONSUMI IN USO PRESSO VARI SERVIZI DELL'ULSS 9 SCALIGERA PER IL PERIODO CHE VA DAL 01/01/2025 AL 31/12/2026.</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI REAGENTI, CALIBRATORI E CONTROLLI PER TEST DI PROCALCITONINA PER IL SERVIZIO DI LABORATORIO ANALISI DI S. BONIFACIO</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F141" t="inlineStr"/>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt; SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 200751371&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H141" t="inlineStr"/>
       <c r="I141" t="inlineStr"/>
       <c r="J141" t="inlineStr"/>
       <c r="K141" t="inlineStr">
         <is>
-          <t>08/01/2025 00:00</t>
+          <t>29/04/2025 00:00</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>08/01/2031 00:00</t>
+          <t>29/04/2031 00:00</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>24/01/2025 12:00</t>
+          <t>15/05/2025 23:59</t>
         </is>
       </c>
       <c r="P141" t="n">
-        <v>22000</v>
+        <v>0</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R141" t="inlineStr"/>
+      <c r="R141" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
       <c r="S141" t="inlineStr"/>
-      <c r="T141" t="inlineStr"/>
+      <c r="T141" t="inlineStr">
+        <is>
+          <t>0442 622604</t>
+        </is>
+      </c>
       <c r="U141" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr">
         <is>
-          <t>SI-AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE ED ASSISTENZA DELLA PIATTAFORMA SOFTWARE GEDI E SERVIZI CONNESSI UTILIZZATO DAL DIPARTIMENTO DIPENDENZE PER IL PERIODO 2025/2026.</t>
+          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL  SERVIZIO DI SUPPORTO OPERATIVO PRESSO I MAGAZZINI ECONOMALI DELL’AZIENDA ULSS 9 SCALIGERA DELL’AZIENDA ULSS 9 SCALIGERA </t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F142" t="inlineStr"/>
       <c r="G142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H142" t="inlineStr"/>
       <c r="I142" t="inlineStr"/>
       <c r="J142" t="inlineStr"/>
       <c r="K142" t="inlineStr">
         <is>
-          <t>08/01/2025 00:00</t>
+          <t>22/04/2025 00:00</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>08/01/2031 00:00</t>
+          <t>22/04/2031 00:00</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>24/01/2025 12:00</t>
+          <t>07/05/2025 00:00</t>
         </is>
       </c>
       <c r="P142" t="n">
-        <v>18000</v>
+        <v>0</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R142" t="inlineStr"/>
       <c r="S142" t="inlineStr"/>
-      <c r="T142" t="inlineStr"/>
+      <c r="T142" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
       <c r="U142" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="143">
-      <c r="A143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr">
         <is>
-          <t>SI - INDAGINE DI MERCATO FINALIZZATA ALL’INDIVIDUAZIONE DEGLI OPERATORI ECONOMICI DA INVITARE ALLA SUCCESSIVA PROCEDURA NEGOZIATA SENZA BANDO AI SENSI DELL’ART. 50, COMMA 1, LETTERA E) DEL D.LGS. N. 36/2023 PER I SERVIZI DI GESTIONE DELLA PIATTAFORMA “INTEGRA PAGOPA” DI INTEGRAZIONE E RICONCILIAZIONE CONTABILE DELLE TRANSAZIONI PAGOPA CON LE APPLICAZIONI CUP/CASSE ATTIVE IN ESERCIZIO DELL’AZIENDA ULSS N. 9 SCALIGERA. BIENNIO 2025-2026</t>
+          <t>SI-ACCORDO QUADRO "SANITA’ DIGITALE - SISTEMI INFORMATICI SANITARI E SERVIZI AL CITTADINO - ORDINE DIRETTO (LOTTO 1)" PER LA FORNITURA DEI SERVIZI DI SUPPORTO ALLA CREAZIONE DELLA BASE INFORMATIVA ED IL SUPPORTO TECNICO ALL'UFFICIO “CENTRO ELABORAZIONE DATA SET" - 24 MESI - CIG PADRE: 9030521DAA - CIG DERIVATO: 9826261718 - AGGIORNAMENTO DEL PIANO OPERATIVO E APPROVAZIONE ADDENDUM CONTRATTUALE.</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F143" t="inlineStr"/>
       <c r="G143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H143" t="inlineStr"/>
       <c r="I143" t="inlineStr"/>
       <c r="J143" t="inlineStr"/>
       <c r="K143" t="inlineStr">
         <is>
-          <t>08/01/2025 00:00</t>
+          <t>18/04/2025 00:00</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>08/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>22/01/2025 13:00</t>
+          <t>18/04/2031 00:00</t>
         </is>
       </c>
       <c r="P143" t="n">
         <v>0</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R143" t="inlineStr"/>
       <c r="S143" t="inlineStr"/>
       <c r="T143" t="inlineStr"/>
       <c r="U143" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr">
         <is>
-          <t>SI-AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA BIENNALI 2025-2026 DEL SISTEMA ON LINE PER LA RACCOLTA E L’ANALISI DEI DATI DEI SERVIZI IN CONVENZIONE CON AUTOLETTIGA</t>
+          <t>SI-PRESA D'ATTO DEL SUBENTRO NEL CONTRATTO DI APPALTO IN ESSERE AGGIUDICATO ALLA DITTA CEGEKA SERVICES SPA PER AVVENUTA FUSIONE PER INCORPORAZIONE NELLA SOCIETA’ CEGEKA S.P.A.</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F144" t="inlineStr"/>
       <c r="G144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H144" t="inlineStr"/>
       <c r="I144" t="inlineStr"/>
       <c r="J144" t="inlineStr"/>
       <c r="K144" t="inlineStr">
         <is>
-          <t>07/01/2025 00:00</t>
+          <t>18/04/2025 00:00</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>07/01/2031 00:00</t>
-[...4 lines deleted...]
-          <t>22/01/2025 13:00</t>
+          <t>18/04/2031 00:00</t>
         </is>
       </c>
       <c r="P144" t="n">
-        <v>11000</v>
+        <v>0</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R144" t="inlineStr"/>
       <c r="S144" t="inlineStr"/>
       <c r="T144" t="inlineStr"/>
       <c r="U144" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr">
         <is>
-          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL  SERVIZIO DI SUPPORTO OPERATIVO PRESSO I MAGAZZINI FARMACEUTICI DELL’AZIENDA ULSS 9 SCALIGERA </t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVO PER LA FORNITURA  DI UN SISTEMA DI TROMBOASPIRAZIONE MECCANICA  PER UN PERIODO DI  UN ANNO</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F145" t="inlineStr"/>
       <c r="G145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H145" t="inlineStr"/>
       <c r="I145" t="inlineStr"/>
       <c r="J145" t="inlineStr"/>
       <c r="K145" t="inlineStr">
         <is>
-          <t>23/12/2024 14:15</t>
+          <t>14/04/2025 15:20</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>23/12/2030 14:15</t>
+          <t>14/04/2031 15:20</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>07/01/2025 00:00</t>
+          <t>02/05/2025 23:59</t>
         </is>
       </c>
       <c r="P145" t="n">
         <v>0</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...2 lines deleted...]
-      <c r="R145" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R145" t="inlineStr">
+        <is>
+          <t>Daniela Marastoni</t>
+        </is>
+      </c>
       <c r="S145" t="inlineStr"/>
-      <c r="T145" t="inlineStr"/>
+      <c r="T145" t="inlineStr">
+        <is>
+          <t>0458075749</t>
+        </is>
+      </c>
       <c r="U145" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="146">
-      <c r="A146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr">
         <is>
-          <t>AVVISO DI MANIFESTAZIONE DI INTERESSE “BEN-ESSERE A LAVORO 2” PER IL FINANZIAMENTO DI PROGETTI IN MATERIA DI TUTELA DELLA SALUTE E DELLA SICUREZZA SUL LAVORO</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI TEST GENETICI PER ANALISI MUTAZIONALI MEDIANTE PCR REAL TIME, PER DETERMINARE LE MUTAZIONI DEL GENE MTHFR E QUELLE DEI GENI RESPONSABILI DELL’EMOCROMATOSI, SU STRUMENTAZIONE GIA’ IN USO PRESSO IL LABORATORIO ANALISI DELLA SEDE OSPEDALIERA DI LEGNAGO</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F146" t="inlineStr"/>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;    SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 199825210&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H146" t="inlineStr"/>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>199825210</t>
+        </is>
+      </c>
       <c r="I146" t="inlineStr"/>
       <c r="J146" t="inlineStr"/>
       <c r="K146" t="inlineStr">
         <is>
-          <t>23/12/2024 00:00</t>
+          <t>10/04/2025 00:00</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>23/12/2030 00:00</t>
+          <t>10/04/2031 00:00</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>15/03/2025 00:00</t>
+          <t>09/05/2025 23:59</t>
         </is>
       </c>
       <c r="P146" t="n">
         <v>0</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R146" t="inlineStr"/>
+      <c r="R146" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
       <c r="S146" t="inlineStr"/>
-      <c r="T146" t="inlineStr"/>
+      <c r="T146" t="inlineStr">
+        <is>
+          <t>0442 622604</t>
+        </is>
+      </c>
       <c r="U146" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="147">
-      <c r="A147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE - CUP. F66G22000140006” - DETERMINA DI RICOGNIZIONE E CHIUSURA PROGETTO.</t>
+          <t>Indagine di mercato con richiesta di preventivo per l’affidamento diretto del Servizio di campionamenti ambientali, delle acque e relative analisi chimico-cliniche per il controllo del rischio microbiologico dell’Azienda Ulss 9 Scaligera.</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F147" t="inlineStr"/>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H147" t="inlineStr"/>
-      <c r="I147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I147" t="inlineStr"/>
       <c r="J147" t="inlineStr"/>
       <c r="K147" t="inlineStr">
         <is>
-          <t>17/12/2024 00:00</t>
+          <t>09/04/2025 12:00</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>17/12/2030 00:00</t>
+          <t>09/04/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M147" t="inlineStr">
+        <is>
+          <t>18/04/2025 23:45</t>
         </is>
       </c>
       <c r="P147" t="n">
         <v>0</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...4 lines deleted...]
-      <c r="T147" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R147" t="inlineStr">
+        <is>
+          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="S147" t="inlineStr">
+        <is>
+          <t>Via Pacinotti n.16</t>
+        </is>
+      </c>
+      <c r="T147" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
       <c r="U147" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="148">
-      <c r="A148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO  CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE ORDINARIA, HELP DESK, IMPLEMENTAZIONE SOFTWARE E SERVIZI SUL SISTEMA “RAGES” IN USO PRESSO IL CONTROLLO DI GESTIONE DELL’AZIENDA ULSS N. 9 SCALIGERA PER L’ANNO 2025.</t>
+          <t>APPROVAZIONE DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ENTI DEL TERZO SETTORE AI FINI DI UNA COPROGETTAZIONE PER LA GESTIONE DEL PIANO TRIENNALE PER LE DIPENDENZE 2024-2026 - DGR 1396/2023 – LINEA PROGETTUALE 4 - TELEMEDICINA VR.9.2</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F148" t="inlineStr"/>
       <c r="G148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H148" t="inlineStr"/>
       <c r="I148" t="inlineStr"/>
       <c r="J148" t="inlineStr"/>
       <c r="K148" t="inlineStr">
         <is>
-          <t>12/12/2024 13:00</t>
+          <t>08/04/2025 00:00</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>12/12/2030 13:00</t>
+          <t>08/04/2031 00:00</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>27/12/2024 13:00</t>
+          <t>07/05/2025 00:00</t>
         </is>
       </c>
       <c r="P148" t="n">
-        <v>63000</v>
+        <v>0</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R148" t="inlineStr"/>
       <c r="S148" t="inlineStr"/>
       <c r="T148" t="inlineStr"/>
       <c r="U148" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="149">
-      <c r="A149" t="inlineStr"/>
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>SI_2025_360</t>
+        </is>
+      </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO  PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA TECNICA SUI SOFTWARE DI ANATOMIA PATOLOGICA, PRONTO SOCCORSO, ANAGRAFE AZIENDALE E VARIE IN USO PRESSO L’AZIENDA ULSS N. 9 SCALIGERA PER IL BIENNIO 2025-2026</t>
+          <t xml:space="preserve">SI - AVVISO INDAGINE DI MERCATO FINALIZZATA ALL’INDIVIDUAZIONE DEGLI OPERATORI ECONOMICI DA INVITARE ALLA SUCCESSIVA PROCEDURA NEGOZIATA SENZA BANDO AI SENSI DELL’ART. 50, COMMA 1, LETTERA E) DEL D.LGS. N. 36/2023 PER L’AFFIDAMENTO DEI SERVIZI DI ASSISTENZA E MANUTENZIONE BIENNALE DEL SOFTWARE “ADVENIAS CARE” E DEI MODULI COT e  ADI-ODC-URT-HOSPICE E CARTELLA SANITARIA PER LE RSA IN CLOUD. BIENNIO 2025/2026. </t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F149" t="inlineStr"/>
       <c r="G149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H149" t="inlineStr"/>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>199477854</t>
+        </is>
+      </c>
       <c r="I149" t="inlineStr"/>
       <c r="J149" t="inlineStr"/>
       <c r="K149" t="inlineStr">
         <is>
-          <t>12/12/2024 11:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>12/12/2030 11:00</t>
+          <t>04/04/2031 00:00</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>27/12/2024 13:00</t>
+          <t>18/04/2025 13:00</t>
         </is>
       </c>
       <c r="P149" t="n">
         <v>0</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R149" t="inlineStr"/>
       <c r="S149" t="inlineStr"/>
       <c r="T149" t="inlineStr"/>
       <c r="U149" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr">
         <is>
-          <t xml:space="preserve">AFFIDAMENTO DIRETTO TRAMITE PIATTAFORMA MEPA PER I SERVIZI DI ASSISTENZA E MANUNTEZIONE DELLA PIATTAFORMA LIFE 1 ST A SUPPORTO DEL SERVIZIO DI CONTINUITA' ASSISTENZIALE PER IL PERIODO 01/01/2025-31/12/2025 </t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DI DIETA POLIMERICA PER UN PERIODO DI DUE ANNI  ID SINTEL 199424256  - SCADENZA PRESENTAZIONE PREVENTIVO ORE 14,00 DEL 18/04/2025</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F150" t="inlineStr"/>
       <c r="G150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>193661294</t>
+          <t>199424256</t>
         </is>
       </c>
       <c r="I150" t="inlineStr"/>
       <c r="J150" t="inlineStr"/>
       <c r="K150" t="inlineStr">
         <is>
-          <t>10/12/2024 00:00</t>
+          <t>03/04/2025 10:00</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>10/12/2030 00:00</t>
+          <t>03/04/2031 10:00</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>16/12/2024 12:00</t>
+          <t>18/04/2025 14:00</t>
         </is>
       </c>
       <c r="P150" t="n">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R150" t="inlineStr"/>
+      <c r="R150" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO</t>
+        </is>
+      </c>
       <c r="S150" t="inlineStr"/>
       <c r="T150" t="inlineStr"/>
       <c r="U150" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr">
         <is>
-          <t>SI - AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA BIENNALI 2025-2026 DEL SERVIZIO CLOUD SYPDF - GENERATORE DI ISTANZE PER ELABORAZIONE DEI FILE PDF E RENDERING DI MODULISTICA</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI REAGENTI, CALIBRATORI E CONTROLLI PER TEST DI PROCALCITONINA PER L’U.O.C. DI LABORATORIO ANALISI DI LEGNAGO</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F151" t="inlineStr"/>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;    SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 199199222&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>193508491</t>
+          <t>199199222</t>
         </is>
       </c>
       <c r="I151" t="inlineStr"/>
       <c r="J151" t="inlineStr"/>
       <c r="K151" t="inlineStr">
         <is>
-          <t>06/12/2024 00:00</t>
+          <t>28/03/2025 00:00</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>06/12/2030 00:00</t>
+          <t>28/03/2031 00:00</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>23/12/2024 13:00</t>
+          <t>09/04/2025 23:59</t>
         </is>
       </c>
       <c r="P151" t="n">
-        <v>131000</v>
+        <v>0</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...2 lines deleted...]
-      <c r="R151" t="inlineStr"/>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R151" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
       <c r="S151" t="inlineStr"/>
-      <c r="T151" t="inlineStr"/>
+      <c r="T151" t="inlineStr">
+        <is>
+          <t>0442 622604</t>
+        </is>
+      </c>
       <c r="U151" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>0202088</t>
+          <t>SI2025DET546</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER LA FORNITURA DI INVOLUCRI ANTIBATTERICI PER PACE MAKER O DEFIBRILLATORE CARDIACO IMPIANTABILE.</t>
+          <t>SI-NEXT GENERATION EU - P.N.R.R. – M6 C2 INVESTIMENTO 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI”. AFFIDAMENTO DIRETTO ALLA DITTA AGFA HEALTHCARE SPA DELL’ADEGUAMENTO DEL SISTEMA “RIS ELEFANTE” E GESTIONE METADATI - CIG. A00D6C4BBE - CUP F67H22003910001 - DETERMINA DI LIQUIDAZIONE</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F152" t="inlineStr"/>
       <c r="G152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H152" t="inlineStr"/>
       <c r="I152" t="inlineStr"/>
       <c r="J152" t="inlineStr"/>
       <c r="K152" t="inlineStr">
         <is>
-          <t>04/12/2024 14:45</t>
+          <t>20/03/2025 00:00</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>04/12/2030 14:45</t>
-[...4 lines deleted...]
-          <t>12/12/2024 23:59</t>
+          <t>20/03/2031 00:00</t>
         </is>
       </c>
       <c r="P152" t="n">
         <v>0</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R152" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R152" t="inlineStr"/>
       <c r="S152" t="inlineStr"/>
-      <c r="T152" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T152" t="inlineStr"/>
       <c r="U152" t="inlineStr">
         <is>
-          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>SI_2024_327</t>
+          <t>SI2025DET548</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO  PER L’AFFIDAMENTO DEI SERVIZI DI ASSISTENZA TECNICA, MANUTENZIONE ED IMPLEMENTAZIONE DEL SISTEMA DI PRENOTAZIONE “CAMELIA WEB” E LE INTEGRAZIONI CON I DIPARTIMENTALI IN USO PRESSO L’AZIENDA ULSS N. 9 SCALIGERA IN ATTESA DELL’ATTIVAZIONE DEL NUOVO SIO REGIONALE DA PARTE DI AZIENDA ZERO - ANNI 2025-2026</t>
+          <t>SI-NEXT GENERATION EU - PNRR M6 C2 I 1.3.2 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE, L’ANALISI DEI DATI E LA SIMULAZIONE” – “INFRASTRUTTURA TECNOLOGICA DEL MDS E ANALISI DEI DATI, MODELLO PREDITTIVO PER LA VIGILANZA LEA” - AFFIDAMENTO DIRETTO TRAMITE TD SU MEPA PER LA FORNITURA DELLE IMPLEMENTAZIONI DELL’APPLICATIVO EASYCAT IN USO AL NUOVO FLUSSO SIAR – CIG N. B0D3946F55 CUP N. C97H22003120001 - DETERMINA DI RICOGNIZIONE E CHIUSURA PROGETTO E LIQUIDAZI</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F153" t="inlineStr"/>
       <c r="G153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H153" t="inlineStr"/>
       <c r="I153" t="inlineStr"/>
       <c r="J153" t="inlineStr"/>
       <c r="K153" t="inlineStr">
         <is>
-          <t>02/12/2024 00:00</t>
+          <t>20/03/2025 00:00</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>02/12/2030 00:00</t>
-[...4 lines deleted...]
-          <t>17/12/2024 13:00</t>
+          <t>20/03/2031 00:00</t>
         </is>
       </c>
       <c r="P153" t="n">
         <v>0</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R153" t="inlineStr"/>
       <c r="S153" t="inlineStr"/>
       <c r="T153" t="inlineStr"/>
       <c r="U153" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO  PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA TECNICA SUI MODULI SOFTWARE “SIO”, “SIA” E “SISTE” IN USO PRESSO L’AULSS N. 9 SCALIGERA PER IL BIENNIO 2025-2026</t>
+          <t>AULSS 9 - LEC - ASTA PUBBLICA PER ALIENAZIONE VEICOLI DI PROPRIETA' DELL'AULSS 9 SCALIGERA ANNO 2025 .</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F154" t="inlineStr"/>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AULSS 9 - LEC - ASTA PUBBLICA PER ALIENAZIONE VEICOLI DI PROPRIETA' DELL'AULSS 9 SCALIGERA ANNO 2025 .&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H154" t="inlineStr"/>
       <c r="I154" t="inlineStr"/>
       <c r="J154" t="inlineStr"/>
       <c r="K154" t="inlineStr">
         <is>
-          <t>29/11/2024 13:00</t>
+          <t>14/03/2025 12:00</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>29/11/2030 13:00</t>
+          <t>14/03/2031 12:00</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>16/12/2024 13:00</t>
+          <t>07/04/2025 12:00</t>
         </is>
       </c>
       <c r="P154" t="n">
         <v>0</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>Sopra</t>
-[...4 lines deleted...]
-      <c r="T154" t="inlineStr"/>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R154" t="inlineStr">
+        <is>
+          <t>GASPARINI</t>
+        </is>
+      </c>
+      <c r="S154" t="inlineStr">
+        <is>
+          <t>VIA GIANELLA , 1   37045 LEGNAGO VR</t>
+        </is>
+      </c>
+      <c r="T154" t="inlineStr">
+        <is>
+          <t>0442624174</t>
+        </is>
+      </c>
       <c r="U154" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA TECNICA SULLE SOLUZIONI INFORMATICHE FORNITE DALLA DITTA ENGINEERING INGEGNERIA INFORMATICA S.P.A. IN USO PRESSO L’AZIENDA ULSS 9 SCALIGERA PER L’ANNO 2025</t>
+          <t>*** AGGIORNAMENTO ***  AULSS N. 9 - VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER L’EVENTUALE AFFIDAMENTO DIRETTO DI DUE SISTEMI PER BIOPSIA VUOTO ASSISTITA IN NOLEGGIO E ACQUISTO DI MATERIALE DI CONSUMO PER LE UU.OO.CC. DI RADIOLOGIA DI LEGNAGO E DI SAN BONIFACIO PER UN PERIODO DI MESI 24.</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F155" t="inlineStr"/>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Con riferimento all'indagine di mercato in titolo (ns prot. n. 33544 del 25/02/2025) si comunica che è stata prorogata al 14/03/2025 ed è stata pubblicata una richiesta di chiarimento (in allegato) a cui si risponde nel seguente modo:&lt;/p&gt;
+&lt;p&gt;- la voce "n. 180 kit da biopsia sotto guida stereotassica ed ecografica" viene così dettagliata:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt; n. 160 kit da biopsia stereotassica &lt;/li&gt;
+	&lt;li&gt; n.   20 kit da biopsia ecoguidata&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H155" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H155" t="inlineStr"/>
       <c r="I155" t="inlineStr"/>
       <c r="J155" t="inlineStr"/>
       <c r="K155" t="inlineStr">
         <is>
-          <t>29/11/2024 00:00</t>
+          <t>10/03/2025 15:30</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>29/11/2030 00:00</t>
+          <t>10/03/2031 15:30</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>18/12/2024 13:00</t>
+          <t>14/03/2025 23:59</t>
         </is>
       </c>
       <c r="P155" t="n">
         <v>0</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...2 lines deleted...]
-      <c r="R155" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R155" t="inlineStr">
+        <is>
+          <t>Clara Ferrari</t>
+        </is>
+      </c>
       <c r="S155" t="inlineStr"/>
-      <c r="T155" t="inlineStr"/>
+      <c r="T155" t="inlineStr">
+        <is>
+          <t>045 8075746</t>
+        </is>
+      </c>
       <c r="U155" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>clara.ferrari@aulss9.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr">
         <is>
-          <t>DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ENTI DEL TERZO SETTORE AI FINI DI UNA CO-PROGETTAZIONE PER LA GESTIONE DEL PIANO TRIENNALE DELLE DIPENDENZE 2024-2026 - DGR 1396/2023</t>
+          <t>AULSS 9 - LEC - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER IL SERVIZIO DI MANUTENZIONE ARREDI ED AUSILI IN AMBITO OSPEDALIERO PER IL PERIODO DI UN ANNO</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F156" t="inlineStr"/>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AULSS 9 - LEC - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER IL SERVIZIO DI MANUTENZIONE ARREDI ED AUSILI IN AMBITO OSPEDALIERO PER IL PERIODO DI UN ANNO&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H156" t="inlineStr"/>
       <c r="I156" t="inlineStr"/>
       <c r="J156" t="inlineStr"/>
       <c r="K156" t="inlineStr">
         <is>
-          <t>28/11/2024 11:45</t>
+          <t>07/03/2025 10:00</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>28/11/2030 11:45</t>
+          <t>07/03/2031 10:00</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>27/12/2024 11:45</t>
+          <t>18/03/2025 12:00</t>
         </is>
       </c>
       <c r="P156" t="n">
-        <v>601564</v>
+        <v>0</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R156" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="T156" t="inlineStr"/>
+      <c r="R156" t="inlineStr">
+        <is>
+          <t>GASPARINI</t>
+        </is>
+      </c>
+      <c r="S156" t="inlineStr">
+        <is>
+          <t>VIA GIANELLA , 1   37045 LEGNANGO VR</t>
+        </is>
+      </c>
+      <c r="T156" t="inlineStr">
+        <is>
+          <t>0442624174</t>
+        </is>
+      </c>
       <c r="U156" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="157">
-      <c r="A157" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
-          <t>SI- AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA DELLA PIATTAFORMA LIFE 1 ST A SUPPORTO DEL SERVIZIO DI CONTINUITA’ ASSISTENZIALE EROGATO DALLA ULSS N. 9 SCALIGERA PER L’ANNO 2025</t>
+          <t xml:space="preserve"> INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER  la  FORNITURA DI REAGENTI, CALIBRATORI E CONTROLLI PER L’ESECUZIONE DEL TEST DI PROCALCITONINA DA ESEGUIRSI SU STRUMENTO “CENTAUR” - PER L’U.O.C. DI LABORATORIO ANALISI DI VILLAFRANCA/ BUSSOLENGO  PER UN PERIODO DI MESI 12</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F157" t="inlineStr"/>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 197874323&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H157" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H157" t="inlineStr"/>
       <c r="I157" t="inlineStr"/>
       <c r="J157" t="inlineStr"/>
       <c r="K157" t="inlineStr">
         <is>
-          <t>21/11/2024 12:30</t>
+          <t>05/03/2025 00:00</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>21/11/2030 12:30</t>
+          <t>05/03/2031 00:00</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>06/12/2024 12:00</t>
+          <t>17/03/2025 00:00</t>
         </is>
       </c>
       <c r="P157" t="n">
-        <v>72000</v>
+        <v>0</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...2 lines deleted...]
-      <c r="R157" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R157" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
       <c r="S157" t="inlineStr"/>
-      <c r="T157" t="inlineStr"/>
+      <c r="T157" t="inlineStr">
+        <is>
+          <t>0442 622604</t>
+        </is>
+      </c>
       <c r="U157" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr">
         <is>
-          <t>SI-AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE ED ASSISTENZA DI LOGISTICA DEL FARMACO A FAVORE DEI PAZIENTI ADIMED E MALATTIE RARE PER IL PERIODO 01/12/2024-31/12/2026</t>
+          <t xml:space="preserve">AULSS 9 - LEC - INDAGINE DI MERCATO AI SENSI Dlgs 36/2023, CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI MANGIMI E PRODOTTI ALIMENTARI NECESSARI ALLA FATTORIA DIDATTICA REMS DI NOGARA PER UN PERIODO DI UN ANNO </t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F158" t="inlineStr"/>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AULSS 9 - LEC - INDAGINE DI MERCATO AI SENSI Dlgs 36/2023, CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI MANGIMI E PRODOTTI ALIMENTARI NECESSARI ALLA FATTORIA DIDATTICA REMS DI NOGARA PER UN PERIODO DI UN ANNO &lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H158" t="inlineStr"/>
       <c r="I158" t="inlineStr"/>
       <c r="J158" t="inlineStr"/>
       <c r="K158" t="inlineStr">
         <is>
-          <t>21/11/2024 00:00</t>
+          <t>03/03/2025 09:00</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>21/11/2030 00:00</t>
+          <t>03/03/2031 09:00</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>28/11/2024 00:00</t>
+          <t>24/03/2025 14:00</t>
         </is>
       </c>
       <c r="P158" t="n">
-        <v>41000</v>
+        <v>0</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R158" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="T158" t="inlineStr"/>
+      <c r="R158" t="inlineStr">
+        <is>
+          <t>GASPARINI</t>
+        </is>
+      </c>
+      <c r="S158" t="inlineStr">
+        <is>
+          <t>VIA GIANELLA , 1   37045 LEGNANGO VR</t>
+        </is>
+      </c>
+      <c r="T158" t="inlineStr">
+        <is>
+          <t>0442624174</t>
+        </is>
+      </c>
       <c r="U158" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>SI2024DET2268</t>
+          <t>SI2025DEL264</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE" – FORNITURA URGENTE SU MEPA DI PERSONAL COMPUTER DESKTOP CON MONITOR DA DESTINARE A COT E ODC. CUP: F66G22000140006</t>
+          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE)" - PROCEDURA NEGOZIATA, TRAMITE PIATTAFORMA MEPA PREVIA INDAGINE DI MERCATO, PER L’AFFIDAMENTO DELLA FORNITURA DI UNA INFRASTRUTTURA ORACLE DATABASE APPLICATION (ODA) - CIG B4913AE275 - CUP F66G21001380006 - F64E22000570005</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F159" t="inlineStr"/>
       <c r="G159" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>MEPA TD C/P 468712</t>
+          <t>RDO MEPA 4876236</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>F66G22000140006</t>
+          <t>F66G21001380006    F64E22000570005</t>
         </is>
       </c>
       <c r="J159" t="inlineStr"/>
       <c r="K159" t="inlineStr">
         <is>
-          <t>15/11/2024 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>15/11/2030 00:00</t>
+          <t>03/03/2031 00:00</t>
         </is>
       </c>
       <c r="P159" t="n">
-        <v>36337</v>
+        <v>174758</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R159" t="inlineStr"/>
       <c r="S159" t="inlineStr"/>
       <c r="T159" t="inlineStr"/>
       <c r="U159" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="160">
-      <c r="A160" t="inlineStr"/>
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>SI2025DEL254</t>
+        </is>
+      </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA PER IL PERIODO 01/01/2025 – 31/12/2026 DEI SOFTWARE EASYMOB, EASYCAT, EASYDE, EASYCAT-REGTAR, EASYRETICK.</t>
+          <t>SI-NEXT GENERATION EU - PNRR MISSIONE 1 C1 MISURA 1.4.3. PAGO PA - PRESA D’ATTO DEL DECRETO DI APPROVAZIONE DEL FINANZIAMENTO ASSEGNATO DAL DIPARTIMENTO PER LA TRASFORMAZIONE DIGITALE E RICOGNIZIONE ATTIVITA’. CUP: F61F24000160006</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F160" t="inlineStr"/>
       <c r="G160" t="inlineStr">
         <is>
-          <t>No</t>
-[...7 lines deleted...]
-      <c r="I160" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr"/>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>F61F24000160006</t>
+        </is>
+      </c>
       <c r="J160" t="inlineStr"/>
       <c r="K160" t="inlineStr">
         <is>
-          <t>14/11/2024 00:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>14/11/2030 00:00</t>
-[...4 lines deleted...]
-          <t>30/11/2024 13:00</t>
+          <t>28/02/2031 00:00</t>
         </is>
       </c>
       <c r="P160" t="n">
         <v>0</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R160" t="inlineStr"/>
       <c r="S160" t="inlineStr"/>
       <c r="T160" t="inlineStr"/>
       <c r="U160" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO  CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA DEI SISTEMI INFORMATICI “MEDARCHIVER” IN USO PRESSO I DIVERSI PRESIDI DELL’AZIENDA ULSS N. 9 SCALIGERA PER L’ANNO 2025</t>
+          <t xml:space="preserve">AULSS N. 9 - VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER L’EVENTUALE AFFIDAMENTO DIRETTO DI DUE SISTEMI PER BIOPSIA VUOTO ASSISTITA IN NOLEGGIO E ACQUISTO DI MATERIALE DI CONSUMO PER LE UU.OO.CC. DI RADIOLOGIA DI LEGNAGO E DI SAN BONIFACIO PER UN PERIODO DI MESI 24. </t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F161" t="inlineStr"/>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si proroga la scadenza dell'indagine di mercato al 14/03/2025.&lt;/p&gt;
+&lt;p&gt;Si comunica che in riferimento alla richiesta di chiarimento pervenuta in data 06/03/2025 (in allegato) e relativa all'oggetto della fornitura ed in particolare alla voce "n. 180 kit da biopsia sotto guida stereotassica ed ecografia" si rende necessario dettagliare il numero di kit come segue:&lt;/p&gt;
+&lt;p&gt;- n. 160 kit da biopsia stereotassica;&lt;/p&gt;
+&lt;p&gt;- n. 20 kit da biopsia ecoguidata.&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H161" t="inlineStr"/>
       <c r="I161" t="inlineStr"/>
       <c r="J161" t="inlineStr"/>
       <c r="K161" t="inlineStr">
         <is>
-          <t>13/11/2024 00:00</t>
+          <t>26/02/2025 11:45</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>13/11/2030 00:00</t>
+          <t>26/02/2031 11:45</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>29/11/2024 13:00</t>
+          <t>12/03/2025 23:59</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>14/03/2025 23:59</t>
         </is>
       </c>
       <c r="P161" t="n">
         <v>0</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R161" t="inlineStr"/>
+      <c r="R161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Clara Ferrari </t>
+        </is>
+      </c>
       <c r="S161" t="inlineStr"/>
-      <c r="T161" t="inlineStr"/>
+      <c r="T161" t="inlineStr">
+        <is>
+          <t>045/807 5746</t>
+        </is>
+      </c>
       <c r="U161" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>SI 322</t>
+          <t>SI2025DEL192</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Affidamento diretto previa indagine di mercato con richiesta di preventivi ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. n. 36/2023, dei servizi  di assistenza, manutenzione e sviluppo del modello di rendicontazione dei contratti di esercizio delle Medicine di Gruppo Integrate e Patto Aziendale dei MMG/PLS e del servizio di Agenda Vaccinale per il periodo 01/01/2025-31/12/2025</t>
+          <t>SI-NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - DELIBERA DI INDIZIONE DELL’APPALTO SPECIFICO PER L’AFFIDAMENTO DELLA FORNITURA DI POSTAZIONI PER REFERTAZIONE RADIOLOGICA TRAMITE IL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE (SDAPA) ICT PER “LA FORNITURA DI PRODOTTI E SERVIZI PER L'INFORMATICA E LE TELECOMUNICAZIONI – ID 2681”</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F162" t="inlineStr"/>
       <c r="G162" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>191763579</t>
-[...2 lines deleted...]
-      <c r="I162" t="inlineStr"/>
+          <t>SDAPA</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t xml:space="preserve">F16G21002120006 - F66G21001380006 - F66G21001370006 </t>
+        </is>
+      </c>
       <c r="J162" t="inlineStr"/>
       <c r="K162" t="inlineStr">
         <is>
-          <t>07/11/2024 11:00</t>
+          <t>18/02/2025 00:00</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>07/11/2030 11:00</t>
+          <t>18/02/2031 00:00</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>27/11/2024 13:00</t>
+          <t>27/03/2025 12:00</t>
         </is>
       </c>
       <c r="P162" t="n">
-        <v>95000</v>
+        <v>250700</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R162" t="inlineStr"/>
       <c r="S162" t="inlineStr"/>
       <c r="T162" t="inlineStr"/>
       <c r="U162" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr">
         <is>
-          <t>ID SINTEL N. 191724224 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI N. 6 ASPIRALIQUIDI BIOLOGICI A CIRCUITO CHIUSO COMPRENSIVI DI MATERIALE DI CONSUMO PER UN PERIODO DI MESI 12 - OCCORRENTI ALLE U.O.C. DI UROLOGIA DELLE SEDI OSPEDALIERE DI LEGNAGO, SAN BONIFACIO E VILLAFRANCA</t>
+          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER LA FORNITURA DI MATERIALE PER BIOPSIA MAMMARIA E PROCEDURA STEREOTASSICA</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F163" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F163" t="inlineStr"/>
       <c r="G163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H163" t="inlineStr"/>
       <c r="I163" t="inlineStr"/>
       <c r="J163" t="inlineStr"/>
       <c r="K163" t="inlineStr">
         <is>
-          <t>06/11/2024 12:30</t>
+          <t>12/02/2025 15:45</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>06/11/2030 12:30</t>
+          <t>12/02/2031 15:45</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>13/11/2024 13:00</t>
+          <t>26/02/2025 23:59</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>03/03/2025 23:59</t>
         </is>
       </c>
       <c r="P163" t="n">
         <v>0</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R163" t="inlineStr">
         <is>
-          <t xml:space="preserve">UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA AREA ATTREZZATURE </t>
-[...2 lines deleted...]
-      <c r="S163" t="inlineStr"/>
+          <t xml:space="preserve">Clara Ferrari </t>
+        </is>
+      </c>
+      <c r="S163" t="inlineStr">
+        <is>
+          <t>Via Valverde 42</t>
+        </is>
+      </c>
       <c r="T163" t="inlineStr">
         <is>
-          <t>0442-622788</t>
+          <t>045/807 5746</t>
         </is>
       </c>
       <c r="U163" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA PER IL PERIODO 01/01/2025-31/12/2026 SERVIZIO DI ASSISTENZA E MANUTENZIONE DEL SOFTWARE SMART DIGITAL CLINIC, METACLINIC E METADIETA</t>
+          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER LA FORNITURA DI ELETTRODI PER RESETTORI WOLF.</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F164" t="inlineStr"/>
       <c r="G164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H164" t="inlineStr"/>
       <c r="I164" t="inlineStr"/>
       <c r="J164" t="inlineStr"/>
       <c r="K164" t="inlineStr">
         <is>
-          <t>23/10/2024 00:00</t>
+          <t>12/02/2025 15:30</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>23/10/2030 00:00</t>
+          <t>12/02/2031 15:30</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>07/11/2024 00:00</t>
+          <t>26/02/2025 23:59</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>03/03/2025 23:59</t>
         </is>
       </c>
       <c r="P164" t="n">
         <v>0</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...4 lines deleted...]
-      <c r="T164" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R164" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Clara Ferrari </t>
+        </is>
+      </c>
+      <c r="S164" t="inlineStr">
+        <is>
+          <t>Via Valverde 42</t>
+        </is>
+      </c>
+      <c r="T164" t="inlineStr">
+        <is>
+          <t>045/807 5746</t>
+        </is>
+      </c>
       <c r="U164" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr">
         <is>
-          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER LA FORNITURA DI MORCELLATORI MONOUSO MOR-1515</t>
+          <t>SI - AVVISO INDAGINE DI MERCATO  CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DELLA FORNITURA DI UNA PIATTAFORMA DI E-LEARNING “MOODLE” E DEI SERVIZI DI ASSISTENZA, MANUTENZIONE E PROGETTAZIONE DEI CONTENUTI PER UN PERIODO DI 12 MESI, ULTERIORMENTE RINNOVABILI PER ULTERIORI 24 MESI</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F165" t="inlineStr"/>
       <c r="G165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H165" t="inlineStr"/>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>196373513</t>
+        </is>
+      </c>
       <c r="I165" t="inlineStr"/>
       <c r="J165" t="inlineStr"/>
       <c r="K165" t="inlineStr">
         <is>
-          <t>18/10/2024 12:40</t>
+          <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>18/10/2030 12:40</t>
+          <t>04/02/2031 00:00</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>30/10/2024 18:00</t>
+          <t>18/02/2025 13:00</t>
         </is>
       </c>
       <c r="P165" t="n">
         <v>0</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R165" t="inlineStr"/>
       <c r="S165" t="inlineStr"/>
-      <c r="T165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T165" t="inlineStr"/>
       <c r="U165" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr">
         <is>
-          <t>APPROVAZIONE AVVISO PUBBLICO PER L’ISTITUZIONE DI UN ELENCO FORNITORI PER L’EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA (DIPARTIMENTO SALUTE MENTALE). RETTIFICA DDG 973/2024</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL   SERVIZIO DI TRASPORTO  MATERIALE BIOLOGICO E CHEMIOTERAPICI TRA DIVERSE SEDI OSPEDALIERE DEL TERRITORIO DELL’AZIENDA ULSS 9  SCALIGERA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F166" t="inlineStr"/>
       <c r="G166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H166" t="inlineStr"/>
       <c r="I166" t="inlineStr"/>
       <c r="J166" t="inlineStr"/>
       <c r="K166" t="inlineStr">
         <is>
-          <t>18/10/2024 00:00</t>
+          <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>18/10/2030 00:00</t>
+          <t>04/02/2031 00:00</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>21/11/2024 00:00</t>
+          <t>12/02/2025 00:00</t>
         </is>
       </c>
       <c r="P166" t="n">
         <v>0</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R166" t="inlineStr"/>
       <c r="S166" t="inlineStr"/>
-      <c r="T166" t="inlineStr"/>
+      <c r="T166" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
       <c r="U166" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr">
         <is>
-          <t>APPROVAZIONE AVVISO PUBBLICO PER L’ISTITUZIONE DI UN ELENCO FORNITORI PER L’EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI MINORI AFFETTI DA PATOLOGIE NEUROPSICHIATRICHE E PSICOPATOLOGICHE</t>
+          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL  SERVIZIO DI RECUPERO DI CANI E GATTI VAGANTI VITTIME DI INCIDENTI STRADALI SUL TERRITORIO DI VERONA E PROVINCIA </t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F167" t="inlineStr"/>
       <c r="G167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H167" t="inlineStr"/>
       <c r="I167" t="inlineStr"/>
       <c r="J167" t="inlineStr"/>
       <c r="K167" t="inlineStr">
         <is>
-          <t>18/10/2024 00:00</t>
+          <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>18/10/2030 00:00</t>
+          <t>04/02/2031 00:00</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>21/11/2024 00:00</t>
+          <t>12/02/2025 00:00</t>
         </is>
       </c>
       <c r="P167" t="n">
         <v>0</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R167" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R167" t="inlineStr"/>
       <c r="S167" t="inlineStr"/>
-      <c r="T167" t="inlineStr"/>
+      <c r="T167" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
       <c r="U167" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr">
         <is>
-          <t>APPROVAZIONE AVVISO PUBBLICO RISERVATO AI CONSULTORI FAMILIARI SOCIO EDUCATIVI, PRESENTI NEL TERRITORIO DELL’AZIENDA ULSS 9 SCALIGERA, INTERESSATI A PRESENTARE PROGETTI FINALIZZATI A INTEGRARE LE ATTIVITÀ DEI CONSULTORI PUBBLICI SECONDO UNA LOGICA TERRITORIALE E DI RETE.</t>
+          <t xml:space="preserve">AVVISO D'ASTA PUBBLICA PER L'ALIENAZIONE DI VARI IMMOBILI DI PROPRIETA' DELL'ULSS 9 SCALIGERA </t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F168" t="inlineStr"/>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Avviso per l'alienazione di vari immobili di proprietà dell'Ulss 9 Scaligera di Verona:&lt;/p&gt;
+&lt;p&gt; 1 immobile sito in Cologna Veneta via Predicale - base d'asta € 33.777,83&lt;/p&gt;
+&lt;p&gt;1 immobile sito in Cologna Veneta via Predicale 45 - base d'asta € 140.000,00&lt;/p&gt;
+&lt;p&gt;1 immobile sito in Sant'Ambrogio di Valpolicella Via Brennero - base d'asta € 414.000,00&lt;/p&gt;
+&lt;p&gt;1 immobile sito in Isola della Scala Via Roma 3 - base d'asta € 1.491.000,00&lt;/p&gt;
+&lt;p&gt;1 immobile sito in Nogara via Caselle 188 - base d'asta € 716.000,00  &lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H168" t="inlineStr"/>
       <c r="I168" t="inlineStr"/>
       <c r="J168" t="inlineStr"/>
       <c r="K168" t="inlineStr">
         <is>
-          <t>10/10/2024 10:00</t>
+          <t>31/01/2025 13:00</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>10/10/2030 10:00</t>
+          <t>31/01/2031 13:00</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>25/10/2024 10:00</t>
+          <t>17/03/2025 12:00</t>
         </is>
       </c>
       <c r="P168" t="n">
-        <v>92000</v>
+        <v>0</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R168" t="inlineStr"/>
+      <c r="R168" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
       <c r="S168" t="inlineStr"/>
-      <c r="T168" t="inlineStr"/>
+      <c r="T168" t="inlineStr">
+        <is>
+          <t>0458075708</t>
+        </is>
+      </c>
       <c r="U168" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr">
         <is>
-          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER LA FORNITURA DI TAPPETI ASSORBENTI IN ROTOLO - RIF. PROT. 0159795/2024 - 2° INVIO CHIARIMENTI</t>
+          <t>Indagine di mercato con richiesta di preventivo per l’affidamento diretto del Servizio di “Responsabile della protezione di dati” (Data Protection Officer – DPO) per l’Azienda Uiss 9 Scaligera.</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F169" t="inlineStr"/>
       <c r="G169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H169" t="inlineStr"/>
       <c r="I169" t="inlineStr"/>
       <c r="J169" t="inlineStr"/>
       <c r="K169" t="inlineStr">
         <is>
-          <t>04/10/2024 12:45</t>
+          <t>23/01/2025 00:00</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>04/10/2030 12:45</t>
+          <t>23/01/2031 00:00</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>21/10/2024 23:59</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="P169" t="n">
         <v>0</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R169" t="inlineStr">
         <is>
-          <t>Daniela Marastoni</t>
+          <t>UOC Provveditorato,Economato  e Gestione della Logistica</t>
         </is>
       </c>
       <c r="S169" t="inlineStr"/>
       <c r="T169" t="inlineStr">
         <is>
-          <t>045.8075749</t>
+          <t>0458076330</t>
         </is>
       </c>
       <c r="U169" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr">
         <is>
-          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER LA FORNITURA DI TAPPETI ASSORBENTI IN ROTOLO - RIF. PROT. 0159795/2024 - CHIARIMENTI</t>
+          <t>AVVISO D'ASTA PUBBLICA PER ALIENAZIONE IMMOBILE DELL'ULSS 9 SCALIGERA SITO IN SOAVE (VR) VIA SOLERO 2. IMPORTO A BASE D'ASTA EURO 4.655.000,00</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F170" t="inlineStr"/>
       <c r="G170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H170" t="inlineStr"/>
       <c r="I170" t="inlineStr"/>
       <c r="J170" t="inlineStr"/>
       <c r="K170" t="inlineStr">
         <is>
-          <t>03/10/2024 14:55</t>
+          <t>13/01/2025 15:00</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>03/10/2030 14:55</t>
+          <t>13/01/2031 15:00</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>21/10/2024 23:59</t>
+          <t>03/03/2025 12:00</t>
         </is>
       </c>
       <c r="P170" t="n">
-        <v>0</v>
+        <v>4655000</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R170" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R170" t="inlineStr"/>
       <c r="S170" t="inlineStr"/>
-      <c r="T170" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T170" t="inlineStr"/>
       <c r="U170" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr">
         <is>
-          <t>APPROVAZIONE AVVISO PUBBLICO PER L’ISTITUZIONE DI UN ELENCO FORNITORI PER L’EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA (DIPARTIMENTO SALUTE MENTALE)</t>
+          <t>AVVISO INDAGINE DI MERCATO  CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA PER IL SISTEMA DI TELECONSULTO PER IL PERIODO 01/01/2025-31/12/2025</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F171" t="inlineStr"/>
       <c r="G171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H171" t="inlineStr"/>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>195289625</t>
+        </is>
+      </c>
       <c r="I171" t="inlineStr"/>
       <c r="J171" t="inlineStr"/>
       <c r="K171" t="inlineStr">
         <is>
-          <t>27/09/2024 15:16</t>
+          <t>13/01/2025 13:00</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>27/09/2030 15:16</t>
+          <t>13/01/2031 13:00</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>31/10/2024 15:16</t>
+          <t>29/01/2025 13:00</t>
         </is>
       </c>
       <c r="P171" t="n">
-        <v>0</v>
+        <v>55000</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R171" t="inlineStr"/>
       <c r="S171" t="inlineStr"/>
       <c r="T171" t="inlineStr"/>
       <c r="U171" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="172">
-      <c r="A172" t="inlineStr"/>
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>SI_2024_328</t>
+        </is>
+      </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER LA FORNITURA DI TAPPETI ASSORBENTI IN ROTOLO O PRETAGLIATI PER SALA OPERATORIA</t>
+          <t>SI - AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA DELLE PIATTAFORME WEB QUALITY E MY PRENOTA E ALTRI PORTALI AZIENDALI IN USO PER L’ANNO 2025.</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F172" t="inlineStr"/>
       <c r="G172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H172" t="inlineStr"/>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>195296861</t>
+        </is>
+      </c>
       <c r="I172" t="inlineStr"/>
       <c r="J172" t="inlineStr"/>
       <c r="K172" t="inlineStr">
         <is>
-          <t>27/09/2024 12:35</t>
+          <t>13/01/2025 00:00</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>27/09/2030 12:35</t>
+          <t>13/01/2031 00:00</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>21/10/2024 23:59</t>
+          <t>29/01/2025 13:00</t>
         </is>
       </c>
       <c r="P172" t="n">
         <v>0</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R172" t="inlineStr"/>
       <c r="S172" t="inlineStr"/>
-      <c r="T172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T172" t="inlineStr"/>
       <c r="U172" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="173">
-      <c r="A173" t="inlineStr"/>
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>SI2025DEL7</t>
+        </is>
+      </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA  DEL SERVIZIO DI VIDEO INTERPRETARIATO IN  LINGUA DEI SEGNI ITALIANA (LIS).</t>
+          <t>SI-PRESA D’ATTO DELL’APPROVAZIONE DELL’ADDENDUM DI PROROGA AL 31/03/2025 DELL’ACCORDO EX DDG N. 654/2021 E DDG N. 560/2022 PER LA REALIZZAZIONE DEL PIANO DEL SISTEMA INFORMATIVO SOCIO SANITARIO REGIONALE 2019/2023 – APPROVAZIONE E SOTTOSCRIZIONE ADDENDUM.</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F173" t="inlineStr"/>
       <c r="G173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H173" t="inlineStr"/>
       <c r="I173" t="inlineStr"/>
       <c r="J173" t="inlineStr"/>
       <c r="K173" t="inlineStr">
         <is>
-          <t>19/09/2024 12:30</t>
+          <t>10/01/2025 00:00</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>19/09/2030 12:30</t>
-[...4 lines deleted...]
-          <t>30/09/2024 23:59</t>
+          <t>10/01/2031 00:00</t>
         </is>
       </c>
       <c r="P173" t="n">
         <v>0</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...11 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R173" t="inlineStr"/>
+      <c r="S173" t="inlineStr"/>
       <c r="T173" t="inlineStr"/>
       <c r="U173" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI STOCCAGGIO, SANIFICAZIONE, MANUTENZIONE, RIPARAZIONE, CONSEGNA E RITIRO AL DOMICILIO DEGLI ASSISTITI DI DISPOSITIVI PROTESICI (PROTESI, AUSILI E ORTESI), ELENCHI 2A E 2B DEL D.P.C.M. 12.01.2017, DI PROPRIETÀ DELL’AZIENDA ULSS N. 9 SCALIGERA, RELATIVA AL DISTRETTO N. 3 DELLA PIANURA VERONESE</t>
+          <t>SI-AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE ED ASSISTENZA DEGLI APPLICATIVI CARTELLE 2000, ABBY FLEXY CAPTURE E REPORT CONSUMI IN USO PRESSO VARI SERVIZI DELL'ULSS 9 SCALIGERA PER IL PERIODO CHE VA DAL 01/01/2025 AL 31/12/2026.</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F174" t="inlineStr"/>
       <c r="G174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H174" t="inlineStr"/>
       <c r="I174" t="inlineStr"/>
       <c r="J174" t="inlineStr"/>
       <c r="K174" t="inlineStr">
         <is>
-          <t>19/09/2024 00:00</t>
+          <t>08/01/2025 00:00</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>19/09/2030 00:00</t>
+          <t>08/01/2031 00:00</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>30/09/2024 00:00</t>
+          <t>24/01/2025 12:00</t>
         </is>
       </c>
       <c r="P174" t="n">
-        <v>139900</v>
+        <v>22000</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R174" t="inlineStr"/>
       <c r="S174" t="inlineStr"/>
-      <c r="T174" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T174" t="inlineStr"/>
       <c r="U174" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="175">
-      <c r="A175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR M1 C1 “DIGITALIZZAZIONE, INNOVAZIONE E SICUREZZA DELLA PUBBLICA AMMINISTRAZIONE” - AVVISO MISURA 1.2 “ABILITAZIONE AL CLOUD PER LE PA LOCALI”- “ASL/AO DICEMBRE 2022” - ADESIONE AL POLO STRATEGICO NAZIONALE PER LA FRUIZIONE DI SERVIZI DI INFRASTRUTTURA CLOUD, IN APPLICAZIONE DELLA “STRATEGIA CLOUD ITALIA”. CIG. B2C0905BE1 - CUP F61C23000040006.</t>
+          <t>SI-AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE ED ASSISTENZA DELLA PIATTAFORMA SOFTWARE GEDI E SERVIZI CONNESSI UTILIZZATO DAL DIPARTIMENTO DIPENDENZE PER IL PERIODO 2025/2026.</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F175" t="inlineStr"/>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H175" t="inlineStr"/>
-      <c r="I175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I175" t="inlineStr"/>
       <c r="J175" t="inlineStr"/>
       <c r="K175" t="inlineStr">
         <is>
-          <t>19/09/2024 00:00</t>
+          <t>08/01/2025 00:00</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>19/09/2030 00:00</t>
+          <t>08/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>24/01/2025 12:00</t>
         </is>
       </c>
       <c r="P175" t="n">
-        <v>197495.83</v>
+        <v>18000</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R175" t="inlineStr"/>
       <c r="S175" t="inlineStr"/>
       <c r="T175" t="inlineStr"/>
       <c r="U175" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="176">
-      <c r="A176" t="inlineStr"/>
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>SI_2024_340_V2</t>
+        </is>
+      </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL  SERVIZIO DI TRASPORTO  VACCINI, FARMACI E DISPOSITIVI MEDICI NEL TERRITORIO DELL’AZIENDA ULSS 9  </t>
+          <t>SI - INDAGINE DI MERCATO FINALIZZATA ALL’INDIVIDUAZIONE DEGLI OPERATORI ECONOMICI DA INVITARE ALLA SUCCESSIVA PROCEDURA NEGOZIATA SENZA BANDO AI SENSI DELL’ART. 50, COMMA 1, LETTERA E) DEL D.LGS. N. 36/2023 PER I SERVIZI DI GESTIONE DELLA PIATTAFORMA “INTEGRA PAGOPA” DI INTEGRAZIONE E RICONCILIAZIONE CONTABILE DELLE TRANSAZIONI PAGOPA CON LE APPLICAZIONI CUP/CASSE ATTIVE IN ESERCIZIO DELL’AZIENDA ULSS N. 9 SCALIGERA. BIENNIO 2025-2026</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F176" t="inlineStr"/>
       <c r="G176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H176" t="inlineStr"/>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>195031040</t>
+        </is>
+      </c>
       <c r="I176" t="inlineStr"/>
       <c r="J176" t="inlineStr"/>
       <c r="K176" t="inlineStr">
         <is>
-          <t>13/09/2024 11:50</t>
+          <t>08/01/2025 00:00</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>13/09/2030 11:50</t>
+          <t>08/01/2031 00:00</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>22/01/2025 13:00</t>
         </is>
       </c>
       <c r="P176" t="n">
         <v>0</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R176" t="inlineStr"/>
       <c r="S176" t="inlineStr"/>
       <c r="T176" t="inlineStr"/>
       <c r="U176" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="177">
-      <c r="A177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr">
         <is>
-          <t>AVVISO DI MANIFESTAZIONE DI INTERESSE “BEN-ESSERE A LAVORO” PER IL FINANZIAMENTO DI PROGETTI IN MATERIA DI TUTELA DELLA SALUTE E DELLA SICUREZZA SUL LAVORO</t>
+          <t>SI-AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA BIENNALI 2025-2026 DEL SISTEMA ON LINE PER LA RACCOLTA E L’ANALISI DEI DATI DEI SERVIZI IN CONVENZIONE CON AUTOLETTIGA</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F177" t="inlineStr"/>
       <c r="G177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H177" t="inlineStr"/>
       <c r="I177" t="inlineStr"/>
       <c r="J177" t="inlineStr"/>
       <c r="K177" t="inlineStr">
         <is>
-          <t>10/09/2024 00:00</t>
+          <t>07/01/2025 00:00</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>10/09/2030 00:00</t>
+          <t>07/01/2031 00:00</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>15/10/2024 00:00</t>
+          <t>22/01/2025 13:00</t>
         </is>
       </c>
       <c r="P177" t="n">
-        <v>0</v>
+        <v>11000</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R177" t="inlineStr"/>
       <c r="S177" t="inlineStr"/>
       <c r="T177" t="inlineStr"/>
       <c r="U177" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr">
         <is>
-          <t>ID SINTEL  189124216 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI PRODOTTI FARMACEUTICI VARI  PER  UN PERIODO DI  UN ANNO O PER UN PERIODO DI TRE ANNI  - SCADENZA ORE 14.00  26 SETTEMBRE 2024</t>
+          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL  SERVIZIO DI SUPPORTO OPERATIVO PRESSO I MAGAZZINI FARMACEUTICI DELL’AZIENDA ULSS 9 SCALIGERA </t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F178" t="inlineStr"/>
       <c r="G178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H178" t="inlineStr"/>
       <c r="I178" t="inlineStr"/>
       <c r="J178" t="inlineStr"/>
       <c r="K178" t="inlineStr">
         <is>
-          <t>06/09/2024 10:00</t>
+          <t>23/12/2024 14:15</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>06/09/2030 10:00</t>
+          <t>23/12/2030 14:15</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>26/09/2024 14:00</t>
+          <t>07/01/2025 00:00</t>
         </is>
       </c>
       <c r="P178" t="n">
-        <v>139900</v>
+        <v>0</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R178" t="inlineStr"/>
       <c r="S178" t="inlineStr"/>
       <c r="T178" t="inlineStr"/>
       <c r="U178" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="179">
-      <c r="A179" t="inlineStr"/>
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>DDP202412270</t>
+        </is>
+      </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO FINALIZZATA ALL’INDIVIDUAZIONE DEGLI OPERATORI ECONOMICI DA INVITARE ALLA SUCCESSIVA PROCEDURA NEGOZIATA SENZA BANDO AI SENSI DELL’ART. 50, COMMA 1, LETTERA E) DEL D.LGS. N. 36/2023 PER L'ACQUISTO DI UNA INFRASTRUTTURA ORACLE DATABASE APPLICATION (ODA) FINANZIATA CON FONDI PNRR - CUP F66G21001380006</t>
+          <t>AVVISO DI MANIFESTAZIONE DI INTERESSE “BEN-ESSERE A LAVORO 2” PER IL FINANZIAMENTO DI PROGETTI IN MATERIA DI TUTELA DELLA SALUTE E DELLA SICUREZZA SUL LAVORO</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F179" t="inlineStr"/>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr"/>
+      <c r="I179" t="inlineStr"/>
       <c r="J179" t="inlineStr"/>
       <c r="K179" t="inlineStr">
         <is>
-          <t>30/08/2024 00:00</t>
+          <t>23/12/2024 00:00</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>30/08/2030 00:00</t>
+          <t>23/12/2030 00:00</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>16/09/2024 13:00</t>
+          <t>15/03/2025 00:00</t>
         </is>
       </c>
       <c r="P179" t="n">
         <v>0</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R179" t="inlineStr"/>
       <c r="S179" t="inlineStr"/>
       <c r="T179" t="inlineStr"/>
       <c r="U179" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="180">
-      <c r="A180" t="inlineStr"/>
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>SI2024DET2574</t>
+        </is>
+      </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>ID SINTEL 188610748 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI PRODOTTI DIETETICI PER  UN PERIODO DI  TRE ANNI. SCADENZA ORE 14.00 DELGIORNO 06 SETTEMBRE 2024</t>
+          <t>SI-NEXT GENERATION EU - PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE - CUP. F66G22000140006” - DETERMINA DI RICOGNIZIONE E CHIUSURA PROGETTO.</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F180" t="inlineStr"/>
       <c r="G180" t="inlineStr">
         <is>
-          <t>No</t>
-[...7 lines deleted...]
-      <c r="I180" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr"/>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>F66G22000140006”</t>
+        </is>
+      </c>
       <c r="J180" t="inlineStr"/>
       <c r="K180" t="inlineStr">
         <is>
-          <t>23/08/2024 09:00</t>
+          <t>17/12/2024 00:00</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>23/08/2030 09:00</t>
-[...4 lines deleted...]
-          <t>06/09/2024 14:00</t>
+          <t>17/12/2030 00:00</t>
         </is>
       </c>
       <c r="P180" t="n">
-        <v>139900</v>
+        <v>0</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R180" t="inlineStr"/>
       <c r="S180" t="inlineStr"/>
-      <c r="T180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T180" t="inlineStr"/>
       <c r="U180" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="181">
-      <c r="A181" t="inlineStr"/>
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>SI_2024_326</t>
+        </is>
+      </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER LA FORNITURA DI MATERIALE DI CONSUMO PER L'APPARECCHIATURA ENDOFLOW II PER UN PERIODO DI 12 MESI.</t>
+          <t>AVVISO INDAGINE DI MERCATO  CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE ORDINARIA, HELP DESK, IMPLEMENTAZIONE SOFTWARE E SERVIZI SUL SISTEMA “RAGES” IN USO PRESSO IL CONTROLLO DI GESTIONE DELL’AZIENDA ULSS N. 9 SCALIGERA PER L’ANNO 2025.</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F181" t="inlineStr"/>
       <c r="G181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H181" t="inlineStr"/>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>193840347</t>
+        </is>
+      </c>
       <c r="I181" t="inlineStr"/>
       <c r="J181" t="inlineStr"/>
       <c r="K181" t="inlineStr">
         <is>
-          <t>05/08/2024 09:45</t>
+          <t>12/12/2024 13:00</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>05/08/2030 09:45</t>
+          <t>12/12/2030 13:00</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>20/08/2024 23:59</t>
+          <t>27/12/2024 13:00</t>
         </is>
       </c>
       <c r="P181" t="n">
-        <v>0</v>
+        <v>63000</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R181" t="inlineStr"/>
       <c r="S181" t="inlineStr"/>
-      <c r="T181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T181" t="inlineStr"/>
       <c r="U181" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr">
         <is>
-          <t xml:space="preserve">A - ID SINTEL188020435  INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER la FORNITURA  DI NR. 3 STRUMENTI P.O.C.T.  MICROSEMI CRP LC-767 G (O EQUIVALENTI) PER LA DETERMINAZIONE DI PROTEINA C-REATTIVA ED EMOCROMO NEI BAMBINI DI ETA' INFERIORE A TRE ANNI CON TECICA DI MICROCAMPIONAMENTO DI SANGUE CAPILLARE  - ID SINTEL </t>
+          <t>AVVISO INDAGINE DI MERCATO  PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA TECNICA SUI SOFTWARE DI ANATOMIA PATOLOGICA, PRONTO SOCCORSO, ANAGRAFE AZIENDALE E VARIE IN USO PRESSO L’AZIENDA ULSS N. 9 SCALIGERA PER IL BIENNIO 2025-2026</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F182" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="F182" t="inlineStr"/>
       <c r="G182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H182" t="inlineStr"/>
       <c r="I182" t="inlineStr"/>
       <c r="J182" t="inlineStr"/>
       <c r="K182" t="inlineStr">
         <is>
-          <t>02/08/2024 00:00</t>
+          <t>12/12/2024 11:00</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>02/08/2030 00:00</t>
+          <t>12/12/2030 11:00</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>28/08/2024 23:59</t>
+          <t>27/12/2024 13:00</t>
         </is>
       </c>
       <c r="P182" t="n">
         <v>0</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R182" t="inlineStr"/>
       <c r="S182" t="inlineStr"/>
       <c r="T182" t="inlineStr"/>
       <c r="U182" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr">
         <is>
-          <t xml:space="preserve">A - ID SINTEL 188017721 - INDAGINE DI MERCATO PER LA FORNITURA  IN SERVICE DI N. 1 SISTEMA PER LA DETERMINAZIONE DI ACT PER IL MONITORAGGIO DELLA COAGULAZIONE NEI PAZIENTI TRATTATI CON INFUSIONE DI DOSI ELEVATE DI EPARINA IN CORSO DI PROCEDURE EMODINAMICHE </t>
+          <t xml:space="preserve">AFFIDAMENTO DIRETTO TRAMITE PIATTAFORMA MEPA PER I SERVIZI DI ASSISTENZA E MANUNTEZIONE DELLA PIATTAFORMA LIFE 1 ST A SUPPORTO DEL SERVIZIO DI CONTINUITA' ASSISTENZIALE PER IL PERIODO 01/01/2025-31/12/2025 </t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F183" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="F183" t="inlineStr"/>
       <c r="G183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H183" t="inlineStr"/>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>193661294</t>
+        </is>
+      </c>
       <c r="I183" t="inlineStr"/>
       <c r="J183" t="inlineStr"/>
       <c r="K183" t="inlineStr">
         <is>
-          <t>02/08/2024 00:00</t>
+          <t>10/12/2024 00:00</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>02/08/2030 00:00</t>
+          <t>10/12/2030 00:00</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>28/08/2024 23:59</t>
+          <t>16/12/2024 12:00</t>
         </is>
       </c>
       <c r="P183" t="n">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R183" t="inlineStr"/>
       <c r="S183" t="inlineStr"/>
       <c r="T183" t="inlineStr"/>
       <c r="U183" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL  SERVIZIO DI MEDIAZIONE LINGUISTICO INTERCULTURALE NELL’AMBITO DEI SERVIZI SOCIO SANITARI  DELL’ AZIENDA ULSS 9 SCALIGERA.</t>
+          <t>SI - AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA BIENNALI 2025-2026 DEL SERVIZIO CLOUD SYPDF - GENERATORE DI ISTANZE PER ELABORAZIONE DEI FILE PDF E RENDERING DI MODULISTICA</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F184" t="inlineStr"/>
       <c r="G184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H184" t="inlineStr"/>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>193508491</t>
+        </is>
+      </c>
       <c r="I184" t="inlineStr"/>
       <c r="J184" t="inlineStr"/>
       <c r="K184" t="inlineStr">
         <is>
-          <t>19/07/2024 00:00</t>
+          <t>06/12/2024 00:00</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>19/07/2030 00:00</t>
+          <t>06/12/2030 00:00</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>29/07/2024 12:00</t>
+          <t>23/12/2024 13:00</t>
         </is>
       </c>
       <c r="P184" t="n">
-        <v>0</v>
+        <v>131000</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R184" t="inlineStr"/>
       <c r="S184" t="inlineStr"/>
       <c r="T184" t="inlineStr"/>
       <c r="U184" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="185">
-      <c r="A185" t="inlineStr"/>
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>0202088</t>
+        </is>
+      </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t xml:space="preserve">AULSS 9 SCALIGERA INDAGINE DI MERCATO PER LA LOCAZIONE DI N. 2 SISTEMI PER TROMBOELASTOGRAFIA CON FORNITURA DEL RELATIVO MATERIALE DI CONSUMO PER LE UU.OO.CC. ANESTERIA E RIANIMAZIONE DEGLI OSPEDALI DI LEGNAGO E DI SAN BONIFACIO PER IL MONITORAGGIO DELL’EMOSTASI DEL PAZIENTE CRITICO IN POCT. - ID SINTEL186789015 </t>
+          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER LA FORNITURA DI INVOLUCRI ANTIBATTERICI PER PACE MAKER O DEFIBRILLATORE CARDIACO IMPIANTABILE.</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F185" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="F185" t="inlineStr"/>
       <c r="G185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H185" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H185" t="inlineStr"/>
       <c r="I185" t="inlineStr"/>
       <c r="J185" t="inlineStr"/>
       <c r="K185" t="inlineStr">
         <is>
-          <t>18/07/2024 00:00</t>
+          <t>04/12/2024 14:45</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>18/07/2030 00:00</t>
+          <t>04/12/2030 14:45</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>02/08/2024 23:59</t>
+          <t>12/12/2024 23:59</t>
         </is>
       </c>
       <c r="P185" t="n">
         <v>0</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R185" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - SEZIONE   ATTREZZATURE - IVD</t>
+          <t xml:space="preserve">Clara Ferrari </t>
         </is>
       </c>
       <c r="S185" t="inlineStr"/>
       <c r="T185" t="inlineStr">
         <is>
-          <t>0442-622239-2604 - 045 - 8075709</t>
+          <t>045/807 5746</t>
         </is>
       </c>
       <c r="U185" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="186">
-      <c r="A186" t="inlineStr"/>
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>SI_2024_327</t>
+        </is>
+      </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>LA CURA DEI SOGGETTI CON DISTURBO DELLO SPETTRO AUTISTICO FONDO AUTISMO ANNUALITA’ 2022 – DD.G.R.  332/2023 e 1557/2023  AVVISO PUBBLICO PER LA REALIZZAZIONE DI INIZIATIVE O PROGETTI SPERIMENTALI VOLTI ALLA FORMAZIONE E ALL’INCLUSIONE LAVORATIVA e DI INIZIATIVE O PROGETTI A SUPPORTO DELLO SVILUPPO DI COMPETENZE LAVORATIVE E DI COMPETENZE PER FAVORIRE L’AUTONOMIA DOMESTICA E  ABITATIVA</t>
+          <t>AVVISO INDAGINE DI MERCATO  PER L’AFFIDAMENTO DEI SERVIZI DI ASSISTENZA TECNICA, MANUTENZIONE ED IMPLEMENTAZIONE DEL SISTEMA DI PRENOTAZIONE “CAMELIA WEB” E LE INTEGRAZIONI CON I DIPARTIMENTALI IN USO PRESSO L’AZIENDA ULSS N. 9 SCALIGERA IN ATTESA DELL’ATTIVAZIONE DEL NUOVO SIO REGIONALE DA PARTE DI AZIENDA ZERO - ANNI 2025-2026</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F186" t="inlineStr"/>
       <c r="G186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H186" t="inlineStr"/>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>193226506</t>
+        </is>
+      </c>
       <c r="I186" t="inlineStr"/>
       <c r="J186" t="inlineStr"/>
       <c r="K186" t="inlineStr">
         <is>
-          <t>04/07/2024 00:00</t>
+          <t>02/12/2024 00:00</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>04/07/2030 00:00</t>
+          <t>02/12/2030 00:00</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>04/08/2024 00:00</t>
+          <t>17/12/2024 13:00</t>
         </is>
       </c>
       <c r="P186" t="n">
-        <v>234680.23</v>
+        <v>0</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R186" t="inlineStr"/>
       <c r="S186" t="inlineStr"/>
       <c r="T186" t="inlineStr"/>
       <c r="U186" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO FINALIZZATA ALL’INDIVIDUAZIONE DEGLI OPERATORI ECONOMICI DA INVITARE ALLA SUCCESSIVA PROCEDURA NEGOZIATA SENZA BANDO AI SENSI DELL’ART. 50, COMMA 1, LETTERA E) DEL DEL D.LGS. N. 36/2023, PER LA FORNITURA DI ASSISTENZA 24/7  E MANUTENZIONE PER LA DURATA DI 24 MESI  PER I PRODOTTI SW A-THON XDS SUITE, INTEGRAZIONI MIRTH E A-THON IAP</t>
+          <t>AVVISO INDAGINE DI MERCATO  PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA TECNICA SUI MODULI SOFTWARE “SIO”, “SIA” E “SISTE” IN USO PRESSO L’AULSS N. 9 SCALIGERA PER IL BIENNIO 2025-2026</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F187" t="inlineStr"/>
       <c r="G187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>186073539</t>
+          <t>192913015</t>
         </is>
       </c>
       <c r="I187" t="inlineStr"/>
       <c r="J187" t="inlineStr"/>
       <c r="K187" t="inlineStr">
         <is>
-          <t>03/07/2024 00:00</t>
+          <t>29/11/2024 13:00</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>03/07/2030 00:00</t>
+          <t>29/11/2030 13:00</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>18/07/2024 12:00</t>
+          <t>16/12/2024 13:00</t>
         </is>
       </c>
       <c r="P187" t="n">
         <v>0</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R187" t="inlineStr"/>
       <c r="S187" t="inlineStr"/>
       <c r="T187" t="inlineStr"/>
       <c r="U187" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ENTI DEL TERZO SETTORE AI FINI DELL’AVVIO DI UNA CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DI ATTIVITÀ RIVOLTE A FAMIGLIE, MINORI E ADOLESCENTI IN CONDIZIONE DI VULNERABILITÀ E FRAGILITÀ NELL’AMBITO DELLE COMPETENZE DEI CONSULTORI FAMILIARI DELLE AZIENDE ULSS DEL VENETO</t>
+          <t>AVVISO INDAGINE DI MERCATO PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA TECNICA SULLE SOLUZIONI INFORMATICHE FORNITE DALLA DITTA ENGINEERING INGEGNERIA INFORMATICA S.P.A. IN USO PRESSO L’AZIENDA ULSS 9 SCALIGERA PER L’ANNO 2025</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F188" t="inlineStr"/>
       <c r="G188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H188" t="inlineStr"/>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>193140985</t>
+        </is>
+      </c>
       <c r="I188" t="inlineStr"/>
       <c r="J188" t="inlineStr"/>
       <c r="K188" t="inlineStr">
         <is>
-          <t>07/06/2024 12:00</t>
+          <t>29/11/2024 00:00</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>07/06/2030 12:00</t>
+          <t>29/11/2030 00:00</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>07/07/2024 12:00</t>
+          <t>18/12/2024 13:00</t>
         </is>
       </c>
       <c r="P188" t="n">
         <v>0</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R188" t="inlineStr"/>
       <c r="S188" t="inlineStr"/>
       <c r="T188" t="inlineStr"/>
       <c r="U188" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t>BANDO FINALIZZATO ALL'EROGAZIONE DEI CONTRIBUTI A PARZIALE ABBATTIMENTO DEI COSTI PER LE ASSOCIAZIONI DI VOLONTARIATO, OPERANTI SUL TERRITORIO AZIENDALE DEI DISTRETTI 1,2,3 E 4, NELLO SVOLGIMENTO DI ATTIVITÀ PER LA GESTIONE DI GRUPPI DI AUTO/AIUTO CON ALCOL DIPENDENTI PER L'ANNO 2024.</t>
+          <t>DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ENTI DEL TERZO SETTORE AI FINI DI UNA CO-PROGETTAZIONE PER LA GESTIONE DEL PIANO TRIENNALE DELLE DIPENDENZE 2024-2026 - DGR 1396/2023</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F189" t="inlineStr"/>
       <c r="G189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H189" t="inlineStr"/>
       <c r="I189" t="inlineStr"/>
       <c r="J189" t="inlineStr"/>
       <c r="K189" t="inlineStr">
         <is>
-          <t>07/06/2024 12:00</t>
+          <t>28/11/2024 11:45</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>07/06/2030 12:00</t>
+          <t>28/11/2030 11:45</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>07/07/2024 12:00</t>
+          <t>27/12/2024 11:45</t>
         </is>
       </c>
       <c r="P189" t="n">
-        <v>0</v>
+        <v>601564</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R189" t="inlineStr"/>
       <c r="S189" t="inlineStr"/>
       <c r="T189" t="inlineStr"/>
       <c r="U189" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="190">
-      <c r="A190" t="inlineStr"/>
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>SI 325-2024</t>
+        </is>
+      </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>DGR 465/2024 “ATTIVAZIONE DELLA SPERIMENTAZIONE PER IL FINANZIAMENTO A BUDGET DELLE PRESENZE DEGLI ENTI GESTORI DEI CENTRI DI SERVIZIO PER PERSONE DI NORMA ANZIANE NON AUTOSUFFICIENTI E VALORIZZAZIONE DEL CASE MIX. DGR N. 996/2022. DELIBERAZIONE NR. 24/CR/2024”. APPROVAZIONE AVVISO PUBBLICO DI MANIFESTAZIONE D’INTERESSE PER L’INDIVIDUAZIONE DEL “NUCLEO PILOTA” DI ENTI GESTORI DI CENTRI DI SERVIZIO PER PERSONE ANZIANE NON AUTOSUFFICIENTI DA COINVOLGERE NELLA PRIMA APPLICAZIONE DELLA SPERIMENTAZIONE.</t>
+          <t>SI- AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA DELLA PIATTAFORMA LIFE 1 ST A SUPPORTO DEL SERVIZIO DI CONTINUITA’ ASSISTENZIALE EROGATO DALLA ULSS N. 9 SCALIGERA PER L’ANNO 2025</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F190" t="inlineStr"/>
       <c r="G190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H190" t="inlineStr"/>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>192444730</t>
+        </is>
+      </c>
       <c r="I190" t="inlineStr"/>
       <c r="J190" t="inlineStr"/>
       <c r="K190" t="inlineStr">
         <is>
-          <t>07/06/2024 00:00</t>
+          <t>21/11/2024 12:30</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>07/06/2030 00:00</t>
+          <t>21/11/2030 12:30</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>15/06/2024 00:00</t>
+          <t>06/12/2024 12:00</t>
         </is>
       </c>
       <c r="P190" t="n">
-        <v>0</v>
+        <v>72000</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R190" t="inlineStr"/>
       <c r="S190" t="inlineStr"/>
       <c r="T190" t="inlineStr"/>
       <c r="U190" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO DI INDAGINE DI MERCATO, CON CONTESTUALE RICHIESTA DI OFFERTA, PER L’AFFIDAMENTO DIRETTO DELLA FORNITURA DI COPRISONDA MONOUSO PER LA RILEVAZIONE DELLA TEMPERATURA TIMPANICA</t>
+          <t>SI-AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE ED ASSISTENZA DI LOGISTICA DEL FARMACO A FAVORE DEI PAZIENTI ADIMED E MALATTIE RARE PER IL PERIODO 01/12/2024-31/12/2026</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F191" t="inlineStr"/>
       <c r="G191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H191" t="inlineStr"/>
       <c r="I191" t="inlineStr"/>
       <c r="J191" t="inlineStr"/>
       <c r="K191" t="inlineStr">
         <is>
-          <t>04/06/2024 11:15</t>
+          <t>21/11/2024 00:00</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>04/06/2030 11:15</t>
+          <t>21/11/2030 00:00</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>24/06/2024 23:59</t>
+          <t>28/11/2024 00:00</t>
         </is>
       </c>
       <c r="P191" t="n">
-        <v>0</v>
+        <v>41000</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R191" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R191" t="inlineStr"/>
       <c r="S191" t="inlineStr"/>
-      <c r="T191" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T191" t="inlineStr"/>
       <c r="U191" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="192">
-      <c r="A192" t="inlineStr"/>
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>SI2024DET2268</t>
+        </is>
+      </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t xml:space="preserve">AULSS N.9 - LEC - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE Art.50 Dlgs 36/2023 PER FORNITURA DI DETERGENTI CORPO PER UN PERIODO DI  QUATTRO ANNI </t>
+          <t>SI-NEXT GENERATION EU - PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE" – FORNITURA URGENTE SU MEPA DI PERSONAL COMPUTER DESKTOP CON MONITOR DA DESTINARE A COT E ODC. CUP: F66G22000140006</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr"/>
       <c r="G192" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="I192" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>MEPA TD C/P 468712</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>F66G22000140006</t>
+        </is>
+      </c>
       <c r="J192" t="inlineStr"/>
       <c r="K192" t="inlineStr">
         <is>
-          <t>28/05/2024 15:00</t>
+          <t>15/11/2024 00:00</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>28/05/2030 15:00</t>
-[...4 lines deleted...]
-          <t>11/06/2024 12:00</t>
+          <t>15/11/2030 00:00</t>
         </is>
       </c>
       <c r="P192" t="n">
-        <v>85000</v>
+        <v>36337</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...16 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R192" t="inlineStr"/>
+      <c r="S192" t="inlineStr"/>
+      <c r="T192" t="inlineStr"/>
       <c r="U192" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL  SERVIZIO DI TRASPORTO ORDINARIO CON AMBULANZA (TRASPORTI SECONDARI)   - MEZZO BASE DIURNO DISTRETTO 3-</t>
+          <t>AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA PER IL PERIODO 01/01/2025 – 31/12/2026 DEI SOFTWARE EASYMOB, EASYCAT, EASYDE, EASYCAT-REGTAR, EASYRETICK.</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F193" t="inlineStr"/>
       <c r="G193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H193" t="inlineStr"/>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>ID SINTEL 192139749</t>
+        </is>
+      </c>
       <c r="I193" t="inlineStr"/>
       <c r="J193" t="inlineStr"/>
       <c r="K193" t="inlineStr">
         <is>
-          <t>27/05/2024 00:00</t>
+          <t>14/11/2024 00:00</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>27/05/2030 00:00</t>
+          <t>14/11/2030 00:00</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>05/06/2024 13:00</t>
+          <t>30/11/2024 13:00</t>
         </is>
       </c>
       <c r="P193" t="n">
         <v>0</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R193" t="inlineStr"/>
       <c r="S193" t="inlineStr"/>
       <c r="T193" t="inlineStr"/>
       <c r="U193" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>AULSS N.9 - LEC - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE AI SENDI DELL’ART.  50 DEL DLgs 36/2023 PER FORNITURA DI ZOCCOLI USO SANITARIO</t>
+          <t>AVVISO INDAGINE DI MERCATO  CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA DEI SISTEMI INFORMATICI “MEDARCHIVER” IN USO PRESSO I DIVERSI PRESIDI DELL’AZIENDA ULSS N. 9 SCALIGERA PER L’ANNO 2025</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F194" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F194" t="inlineStr"/>
       <c r="G194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H194" t="inlineStr"/>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>192067657</t>
+        </is>
+      </c>
       <c r="I194" t="inlineStr"/>
       <c r="J194" t="inlineStr"/>
       <c r="K194" t="inlineStr">
         <is>
-          <t>23/05/2024 12:00</t>
+          <t>13/11/2024 00:00</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>23/05/2030 12:00</t>
+          <t>13/11/2030 00:00</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>05/06/2024 12:00</t>
+          <t>29/11/2024 13:00</t>
         </is>
       </c>
       <c r="P194" t="n">
-        <v>120000</v>
+        <v>0</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...16 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R194" t="inlineStr"/>
+      <c r="S194" t="inlineStr"/>
+      <c r="T194" t="inlineStr"/>
       <c r="U194" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="195">
-      <c r="A195" t="inlineStr"/>
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>SI 322</t>
+        </is>
+      </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>ID SINTEL  184042289 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI  DICLOFENAC GEL E OMEGA POLIENOICI (ESTERI ETILICI DI ACIDI GRASSI POLINSATURI)  1000 MG CAPSULE UN PERIODO DI  TRE ANNI  . SCADENZA ORE 14.00 07 GIUGNO 2024</t>
+          <t>Affidamento diretto previa indagine di mercato con richiesta di preventivi ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. n. 36/2023, dei servizi  di assistenza, manutenzione e sviluppo del modello di rendicontazione dei contratti di esercizio delle Medicine di Gruppo Integrate e Patto Aziendale dei MMG/PLS e del servizio di Agenda Vaccinale per il periodo 01/01/2025-31/12/2025</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F195" t="inlineStr"/>
       <c r="G195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t xml:space="preserve">184042289 </t>
+          <t>191763579</t>
         </is>
       </c>
       <c r="I195" t="inlineStr"/>
       <c r="J195" t="inlineStr"/>
       <c r="K195" t="inlineStr">
         <is>
-          <t>23/05/2024 00:00</t>
+          <t>07/11/2024 11:00</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>23/05/2030 00:00</t>
+          <t>07/11/2030 11:00</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>07/06/2024 14:00</t>
+          <t>27/11/2024 13:00</t>
         </is>
       </c>
       <c r="P195" t="n">
-        <v>0</v>
+        <v>95000</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R195" t="inlineStr"/>
       <c r="S195" t="inlineStr"/>
-      <c r="T195" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T195" t="inlineStr"/>
       <c r="U195" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="196">
-      <c r="A196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Affidamento del servizio per prestazioni sanitarie con copertura turni H24 e H12 per diverse specialità mediche presso i Presidi Ospedalieri dell'Azienda Ulss 9 Scaligera - Id Sintel 183296125</t>
+          <t>ID SINTEL N. 191724224 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI N. 6 ASPIRALIQUIDI BIOLOGICI A CIRCUITO CHIUSO COMPRENSIVI DI MATERIALE DI CONSUMO PER UN PERIODO DI MESI 12 - OCCORRENTI ALLE U.O.C. DI UROLOGIA DELLE SEDI OSPEDALIERE DI LEGNAGO, SAN BONIFACIO E VILLAFRANCA</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F196" t="inlineStr"/>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. &lt;/p&gt;
+&lt;p&gt;DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI,  RETTIFICHE SOSPENSIONI E PROROGA DEI TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA, PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L' ID DELLA PROCEDURA NR. 191724224. &lt;/p&gt;
+&lt;p&gt;Per informazioni: U.O.C. PROVV.TO ECONOMATO AULSS 9 SCALIGERA TEL. 0442-622239-622788&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H196" t="inlineStr"/>
       <c r="I196" t="inlineStr"/>
       <c r="J196" t="inlineStr"/>
       <c r="K196" t="inlineStr">
         <is>
-          <t>09/05/2024 12:00</t>
+          <t>06/11/2024 12:30</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>09/05/2030 12:00</t>
+          <t>06/11/2030 12:30</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>10/06/2024 13:00</t>
+          <t>13/11/2024 13:00</t>
         </is>
       </c>
       <c r="P196" t="n">
         <v>0</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R196" t="inlineStr">
         <is>
-          <t>U.O.C. Provveditorato, Economato e Gestione della Logistica</t>
+          <t xml:space="preserve">UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA AREA ATTREZZATURE </t>
         </is>
       </c>
       <c r="S196" t="inlineStr"/>
       <c r="T196" t="inlineStr">
         <is>
-          <t>0458075709</t>
+          <t>0442-622788</t>
         </is>
       </c>
       <c r="U196" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>DECISIONE A CONTRARRE PER RINNOVO DELLA FORNITURA DI TEST FREE-BETA HCG E PAPP-A CON UTILIZZO DI RELATIVA STRUMENTAZIONE IN NOLEGGIO PER IL PERIODO APRILE 2024- SETTEMBRE 2026</t>
+          <t>AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER L’AFFIDAMENTO DEI SERVIZI DI MANUTENZIONE E ASSISTENZA PER IL PERIODO 01/01/2025-31/12/2026 SERVIZIO DI ASSISTENZA E MANUTENZIONE DEL SOFTWARE SMART DIGITAL CLINIC, METACLINIC E METADIETA</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F197" t="inlineStr"/>
       <c r="G197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H197" t="inlineStr"/>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>191192285</t>
+        </is>
+      </c>
       <c r="I197" t="inlineStr"/>
       <c r="J197" t="inlineStr"/>
       <c r="K197" t="inlineStr">
         <is>
-          <t>02/05/2024 00:00</t>
+          <t>23/10/2024 00:00</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>02/05/2030 00:00</t>
+          <t>23/10/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M197" t="inlineStr">
+        <is>
+          <t>07/11/2024 00:00</t>
         </is>
       </c>
       <c r="P197" t="n">
         <v>0</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R197" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R197" t="inlineStr"/>
       <c r="S197" t="inlineStr"/>
-      <c r="T197" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T197" t="inlineStr"/>
       <c r="U197" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="198">
-      <c r="A198" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>PRESA D'ATTO DEL SUBENTRO NEI CONTRATTI DI FORNITURA DI SISTEMI PER EMODIALISI E MATERIALE DI CONSUMO E DI SISTEMI PER DIALISI PERITONEALE DOMICILIARE, DELLA DITTA VANTIVE S.R.L. ALLA DITTA BAXTER S.P.A. A SEGUITO DI SCISSIONE PARZIALE DELLA DITTA BAXTER S.P.A. E PRESA D'ATTO DELL'AVVENUTA ATTIVAZIONE DEL 20% PER INCREMENTO DEI FABBISOGNI PER LA DIALISI PERITONEALE</t>
+          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER LA FORNITURA DI MORCELLATORI MONOUSO MOR-1515</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F198" t="inlineStr"/>
       <c r="G198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H198" t="inlineStr"/>
       <c r="I198" t="inlineStr"/>
       <c r="J198" t="inlineStr"/>
       <c r="K198" t="inlineStr">
         <is>
-          <t>02/05/2024 00:00</t>
+          <t>18/10/2024 12:40</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>02/05/2030 00:00</t>
+          <t>18/10/2030 12:40</t>
+        </is>
+      </c>
+      <c r="M198" t="inlineStr">
+        <is>
+          <t>30/10/2024 18:00</t>
         </is>
       </c>
       <c r="P198" t="n">
         <v>0</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R198" t="inlineStr"/>
+      <c r="R198" t="inlineStr">
+        <is>
+          <t>Daniela Marastoni</t>
+        </is>
+      </c>
       <c r="S198" t="inlineStr"/>
-      <c r="T198" t="inlineStr"/>
+      <c r="T198" t="inlineStr">
+        <is>
+          <t>045.8075749</t>
+        </is>
+      </c>
       <c r="U198" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ENTI DEL TERZO SETTORE AI FINI DELL’AVVIO DI UNA CO-PROGETTAZIONE PER I SERVIZI DI SUPPORTO EDUCATIVO E RIABILITATIVO PER PERSONE CON DISTURBO DA USO DI SOSTANZE (DUS), DISTURBO DA USO DI ALCOL (DUA) E ALTRE DIPENDENZE COMPORTAMENTALI</t>
+          <t>APPROVAZIONE AVVISO PUBBLICO PER L’ISTITUZIONE DI UN ELENCO FORNITORI PER L’EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA (DIPARTIMENTO SALUTE MENTALE). RETTIFICA DDG 973/2024</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F199" t="inlineStr"/>
       <c r="G199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H199" t="inlineStr"/>
       <c r="I199" t="inlineStr"/>
       <c r="J199" t="inlineStr"/>
       <c r="K199" t="inlineStr">
         <is>
-          <t>24/04/2024 00:00</t>
+          <t>18/10/2024 00:00</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>24/04/2030 00:00</t>
+          <t>18/10/2030 00:00</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>23/05/2024 00:00</t>
+          <t>21/11/2024 00:00</t>
         </is>
       </c>
       <c r="P199" t="n">
-        <v>175000</v>
+        <v>0</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R199" t="inlineStr">
         <is>
-          <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="S199" t="inlineStr"/>
       <c r="T199" t="inlineStr"/>
       <c r="U199" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>ID SINTEL  182522846 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI  ANTIMICOTICO USO TOPICO IN CREMA PER UN PERIODO DI  TRE  ANNI . SCADENZA ORE 14.00 06/05/2024</t>
+          <t>APPROVAZIONE AVVISO PUBBLICO PER L’ISTITUZIONE DI UN ELENCO FORNITORI PER L’EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI MINORI AFFETTI DA PATOLOGIE NEUROPSICHIATRICHE E PSICOPATOLOGICHE</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F200" t="inlineStr"/>
       <c r="G200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H200" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H200" t="inlineStr"/>
       <c r="I200" t="inlineStr"/>
       <c r="J200" t="inlineStr"/>
       <c r="K200" t="inlineStr">
         <is>
-          <t>18/04/2024 00:00</t>
+          <t>18/10/2024 00:00</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>18/04/2030 00:00</t>
+          <t>18/10/2030 00:00</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>06/05/2024 14:00</t>
+          <t>21/11/2024 00:00</t>
         </is>
       </c>
       <c r="P200" t="n">
         <v>0</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R200" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO</t>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="S200" t="inlineStr"/>
       <c r="T200" t="inlineStr"/>
       <c r="U200" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t xml:space="preserve">	INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER la FORNITURA DI DEFIBRILLATORI INDOSSABILE TIPO LIFE VEST IN NOLEGGIO PER N. 40 NOLEGGI MENSILI</t>
+          <t>APPROVAZIONE AVVISO PUBBLICO RISERVATO AI CONSULTORI FAMILIARI SOCIO EDUCATIVI, PRESENTI NEL TERRITORIO DELL’AZIENDA ULSS 9 SCALIGERA, INTERESSATI A PRESENTARE PROGETTI FINALIZZATI A INTEGRARE LE ATTIVITÀ DEI CONSULTORI PUBBLICI SECONDO UNA LOGICA TERRITORIALE E DI RETE.</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F201" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F201" t="inlineStr"/>
       <c r="G201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H201" t="inlineStr"/>
       <c r="I201" t="inlineStr"/>
       <c r="J201" t="inlineStr"/>
       <c r="K201" t="inlineStr">
         <is>
-          <t>10/04/2024 00:00</t>
+          <t>10/10/2024 10:00</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>10/04/2030 00:00</t>
+          <t>10/10/2030 10:00</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>22/04/2024 23:59</t>
+          <t>25/10/2024 10:00</t>
         </is>
       </c>
       <c r="P201" t="n">
-        <v>0</v>
+        <v>92000</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R201" t="inlineStr"/>
       <c r="S201" t="inlineStr"/>
-      <c r="T201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T201" t="inlineStr"/>
       <c r="U201" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t>APPROVAZIONE BANDO PER L’EROGAZIONE DI CONTRIBUTI ANNO 2023 AD ASSOCIAZIONI DI VOLONTARIATO IMPEGNATE NEL TRATTAMENTO DELL’ALCOOL DIPENDENZA.</t>
+          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER LA FORNITURA DI TAPPETI ASSORBENTI IN ROTOLO - RIF. PROT. 0159795/2024 - 2° INVIO CHIARIMENTI</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F202" t="inlineStr"/>
       <c r="G202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H202" t="inlineStr"/>
       <c r="I202" t="inlineStr"/>
       <c r="J202" t="inlineStr"/>
       <c r="K202" t="inlineStr">
         <is>
-          <t>09/04/2024 00:00</t>
+          <t>04/10/2024 12:45</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>09/04/2030 00:00</t>
+          <t>04/10/2030 12:45</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>08/05/2024 00:00</t>
+          <t>21/10/2024 23:59</t>
         </is>
       </c>
       <c r="P202" t="n">
-        <v>73858</v>
+        <v>0</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R202" t="inlineStr">
         <is>
-          <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
+          <t>Daniela Marastoni</t>
         </is>
       </c>
       <c r="S202" t="inlineStr"/>
-      <c r="T202" t="inlineStr"/>
+      <c r="T202" t="inlineStr">
+        <is>
+          <t>045.8075749</t>
+        </is>
+      </c>
       <c r="U202" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato ai fini dell’acquisizione di manifestazione di interesse da parte di società/professionisti qualificati, nell’ambito dei servizi tecnici di architettura e ingegneria, per l’espletamento del servizio di verifica e delle attivita’ di supporto al RUP ai fini della validazione del progetto definitivo dei lavori di realizzazione del nuovo ospedale “Mater Salutis” di Legnago, primo stralcio funzionale (importo lavori primo stralcio funzionale da quadro economico € 40.000.000,00)</t>
+          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER LA FORNITURA DI TAPPETI ASSORBENTI IN ROTOLO - RIF. PROT. 0159795/2024 - CHIARIMENTI</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F203" t="inlineStr"/>
       <c r="G203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H203" t="inlineStr"/>
       <c r="I203" t="inlineStr"/>
       <c r="J203" t="inlineStr"/>
       <c r="K203" t="inlineStr">
         <is>
-          <t>29/03/2024 00:00</t>
+          <t>03/10/2024 14:55</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>29/03/2030 00:00</t>
+          <t>03/10/2030 14:55</t>
+        </is>
+      </c>
+      <c r="M203" t="inlineStr">
+        <is>
+          <t>21/10/2024 23:59</t>
         </is>
       </c>
       <c r="P203" t="n">
-        <v>211279.69</v>
+        <v>0</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...2 lines deleted...]
-      <c r="R203" t="inlineStr"/>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R203" t="inlineStr">
+        <is>
+          <t>Daniela Marastoni</t>
+        </is>
+      </c>
       <c r="S203" t="inlineStr"/>
-      <c r="T203" t="inlineStr"/>
+      <c r="T203" t="inlineStr">
+        <is>
+          <t>045.8075749</t>
+        </is>
+      </c>
       <c r="U203" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ID SINTEL 181450244 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI UROCHINASI 100.000 UI EV FIALE PER UN PERIODO DI DUE ANNI - SCADENZA ORE 12.00 DEL GIORNO 08 APRILE 2024</t>
+          <t>APPROVAZIONE AVVISO PUBBLICO PER L’ISTITUZIONE DI UN ELENCO FORNITORI PER L’EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA (DIPARTIMENTO SALUTE MENTALE)</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F204" t="inlineStr"/>
       <c r="G204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H204" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H204" t="inlineStr"/>
       <c r="I204" t="inlineStr"/>
       <c r="J204" t="inlineStr"/>
       <c r="K204" t="inlineStr">
         <is>
-          <t>28/03/2024 12:00</t>
+          <t>27/09/2024 15:16</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>28/03/2030 12:00</t>
+          <t>27/09/2030 15:16</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>08/04/2024 12:00</t>
+          <t>31/10/2024 15:16</t>
         </is>
       </c>
       <c r="P204" t="n">
         <v>0</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R204" t="inlineStr"/>
       <c r="S204" t="inlineStr"/>
       <c r="T204" t="inlineStr"/>
       <c r="U204" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr">
         <is>
-          <t>SERVIZIO DI VIGILANZA SULLE ATTIVITA' DI DISINFESTAZIONE E DI PREDISPOSIZIONE DEI PIANI DI INTERVENTO PER LA RIDUZIONE DELL'INFESTAZIONE DA VETTORI DI MALATTIE INFETTIVE NEL TERRITORIO DI COMPETENZA DELL’AZIENDA ULSS 9 SCALIGERA - B1061FCDE5</t>
+          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE CON CONTESTUALE RICHIESTA DI PREVENTIVO PER LA FORNITURA DI TAPPETI ASSORBENTI IN ROTOLO O PRETAGLIATI PER SALA OPERATORIA</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F205" t="inlineStr"/>
       <c r="G205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H205" t="inlineStr"/>
       <c r="I205" t="inlineStr"/>
       <c r="J205" t="inlineStr"/>
       <c r="K205" t="inlineStr">
         <is>
-          <t>27/03/2024 00:00</t>
+          <t>27/09/2024 12:35</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>27/03/2030 00:00</t>
+          <t>27/09/2030 12:35</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>15/04/2024 13:00</t>
+          <t>21/10/2024 23:59</t>
         </is>
       </c>
       <c r="P205" t="n">
-        <v>139920</v>
+        <v>0</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R205" t="inlineStr">
         <is>
-          <t>U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Daniela Marastoni</t>
         </is>
       </c>
       <c r="S205" t="inlineStr"/>
       <c r="T205" t="inlineStr">
         <is>
-          <t>0458075709</t>
+          <t>045.8075749</t>
         </is>
       </c>
       <c r="U205" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="206">
-      <c r="A206" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - P.N.R.R. MISSIONE 1 C1 “DIGITALIZZAZIONE, INNOVAZIONE E SICUREZZA DELLA PUBBLICA AMMINISTRAZIONE” - AFFIDAMENTO DIRETTO TRAMITE TD SU MEPA PER LA FORNITURA DELLA PIATTAFORMA INFORMATICA PER LA GESTIONE INTEGRATA DELLE NOTIFICHE TRAMITE “APPIO” IN ESTENSIONE DEL PORTALE AZIENDALE – CIG N. B0D3832B93 CUP N. F61F23000000006</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA  DEL SERVIZIO DI VIDEO INTERPRETARIATO IN  LINGUA DEI SEGNI ITALIANA (LIS).</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F206" t="inlineStr"/>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr"/>
+      <c r="I206" t="inlineStr"/>
       <c r="J206" t="inlineStr"/>
       <c r="K206" t="inlineStr">
         <is>
-          <t>27/03/2024 00:00</t>
+          <t>19/09/2024 12:30</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>27/03/2030 00:00</t>
+          <t>19/09/2030 12:30</t>
+        </is>
+      </c>
+      <c r="M206" t="inlineStr">
+        <is>
+          <t>30/09/2024 23:59</t>
         </is>
       </c>
       <c r="P206" t="n">
-        <v>38900</v>
+        <v>0</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R206" t="inlineStr"/>
-      <c r="S206" t="inlineStr"/>
+      <c r="R206" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione Logistica</t>
+        </is>
+      </c>
+      <c r="S206" t="inlineStr">
+        <is>
+          <t>Via Pacinotti, 36 - 37135 Verona</t>
+        </is>
+      </c>
       <c r="T206" t="inlineStr"/>
       <c r="U206" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO PER LA FORNITURA DI TRATTAMENTI DIALITICI EXTRACORPOREI DI IMMUNOADSORBIMENTO CON MEMBRANE RIGENERABILI</t>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL SERVIZIO DI STOCCAGGIO, SANIFICAZIONE, MANUTENZIONE, RIPARAZIONE, CONSEGNA E RITIRO AL DOMICILIO DEGLI ASSISTITI DI DISPOSITIVI PROTESICI (PROTESI, AUSILI E ORTESI), ELENCHI 2A E 2B DEL D.P.C.M. 12.01.2017, DI PROPRIETÀ DELL’AZIENDA ULSS N. 9 SCALIGERA, RELATIVA AL DISTRETTO N. 3 DELLA PIANURA VERONESE</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F207" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F207" t="inlineStr"/>
       <c r="G207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H207" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H207" t="inlineStr"/>
       <c r="I207" t="inlineStr"/>
       <c r="J207" t="inlineStr"/>
       <c r="K207" t="inlineStr">
         <is>
-          <t>26/03/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>26/03/2030 00:00</t>
+          <t>19/09/2030 00:00</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>08/04/2024 23:59</t>
+          <t>30/09/2024 00:00</t>
         </is>
       </c>
       <c r="P207" t="n">
-        <v>0</v>
+        <v>139900</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R207" t="inlineStr"/>
       <c r="S207" t="inlineStr"/>
-      <c r="T207" t="inlineStr"/>
+      <c r="T207" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
       <c r="U207" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="208">
-      <c r="A208" t="inlineStr"/>
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>SI2024DEL919</t>
+        </is>
+      </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO FINALIZZATA ALL’ACQUISIZIONE DI PREVENTIVI TECNICI ED ECONOMICI PER LA FORNITURA DI N. 32 ECG PORTATILE CON TRASMISSIONE A DM-ECG CENTRALE PER TELEMEDICINA ALL’INTERNO DELLA MISSIONE C1 - 1.2.2.3 CENTRALI OPERATIVE TERRITORIALI – DEVICE – PNRR (CUP: F64E22000500006)</t>
+          <t>SI-NEXT GENERATION EU - PNRR M1 C1 “DIGITALIZZAZIONE, INNOVAZIONE E SICUREZZA DELLA PUBBLICA AMMINISTRAZIONE” - AVVISO MISURA 1.2 “ABILITAZIONE AL CLOUD PER LE PA LOCALI”- “ASL/AO DICEMBRE 2022” - ADESIONE AL POLO STRATEGICO NAZIONALE PER LA FRUIZIONE DI SERVIZI DI INFRASTRUTTURA CLOUD, IN APPLICAZIONE DELLA “STRATEGIA CLOUD ITALIA”. CIG. B2C0905BE1 - CUP F61C23000040006.</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F208" t="inlineStr"/>
       <c r="G208" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H208" t="inlineStr"/>
       <c r="I208" t="inlineStr">
         <is>
-          <t>CUP: F64E22000500006</t>
+          <t>F61C23000040006</t>
         </is>
       </c>
       <c r="J208" t="inlineStr"/>
       <c r="K208" t="inlineStr">
         <is>
-          <t>22/03/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>22/03/2030 00:00</t>
-[...4 lines deleted...]
-          <t>05/04/2024 00:00</t>
+          <t>19/09/2030 00:00</t>
         </is>
       </c>
       <c r="P208" t="n">
-        <v>132800</v>
+        <v>197495.83</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R208" t="inlineStr"/>
       <c r="S208" t="inlineStr"/>
       <c r="T208" t="inlineStr"/>
-      <c r="U208" t="inlineStr"/>
+      <c r="U208" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO FINALIZZATA ALL’ACQUISIZIONE DI PREVENTIVI TECNICI ED ECONOMICI PER LA FORNITURA DI N. 16 DEFIBRILLATORE DAE ALL’INTERNO DELLA MISSIONE C1 - 1.2.2.3 CENTRALI OPERATIVE TERRITORIALI – DEVICE – PNRR (CUP: F64E22000500006)</t>
+          <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI  PER LA FORNITURA DEL  SERVIZIO DI TRASPORTO  VACCINI, FARMACI E DISPOSITIVI MEDICI NEL TERRITORIO DELL’AZIENDA ULSS 9  </t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F209" t="inlineStr"/>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H209" t="inlineStr"/>
-      <c r="I209" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I209" t="inlineStr"/>
       <c r="J209" t="inlineStr"/>
       <c r="K209" t="inlineStr">
         <is>
-          <t>22/03/2024 00:00</t>
+          <t>13/09/2024 11:50</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>22/03/2030 00:00</t>
+          <t>13/09/2030 11:50</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>05/04/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
       <c r="P209" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R209" t="inlineStr"/>
       <c r="S209" t="inlineStr"/>
       <c r="T209" t="inlineStr"/>
-      <c r="U209" t="inlineStr"/>
+      <c r="U209" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="210">
-      <c r="A210" t="inlineStr"/>
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>DDP202409100</t>
+        </is>
+      </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO FINALIZZATA ALL’ACQUISIZIONE DI PREVENTIVI TECNICI ED ECONOMICI PER LA FORNITURA DI N. 16 BP/HR MONITOR CON TRASMISSIONE A CENTRALE PER TELEMEDICINA ALL’INTERNO DELLA MISSIONE C1 - 1.2.2.3 CENTRALI OPERATIVE TERRITORIALI – DEVICE – PNRR (CUP: F64E22000500006)</t>
+          <t>AVVISO DI MANIFESTAZIONE DI INTERESSE “BEN-ESSERE A LAVORO” PER IL FINANZIAMENTO DI PROGETTI IN MATERIA DI TUTELA DELLA SALUTE E DELLA SICUREZZA SUL LAVORO</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>DELIBERA</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F210" t="inlineStr"/>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H210" t="inlineStr"/>
-      <c r="I210" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I210" t="inlineStr"/>
       <c r="J210" t="inlineStr"/>
       <c r="K210" t="inlineStr">
         <is>
-          <t>22/03/2024 00:00</t>
+          <t>10/09/2024 00:00</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>22/03/2030 00:00</t>
+          <t>10/09/2030 00:00</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>05/04/2024 00:00</t>
+          <t>15/10/2024 00:00</t>
         </is>
       </c>
       <c r="P210" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R210" t="inlineStr"/>
       <c r="S210" t="inlineStr"/>
       <c r="T210" t="inlineStr"/>
-      <c r="U210" t="inlineStr"/>
+      <c r="U210" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO FINALIZZATA ALL’ACQUISIZIONE DI PREVENTIVI TECNICI ED ECONOMICI PER LA FORNITURA DI N. 24 OTOSCOPI DIGITALI ALL’INTERNO DELLA MISSIONE C1 - 1.2.2.3 CENTRALI OPERATIVE TERRITORIALI – DEVICE – PNRR (CUP: F64E22000500006)</t>
+          <t>ID SINTEL  189124216 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI PRODOTTI FARMACEUTICI VARI  PER  UN PERIODO DI  UN ANNO O PER UN PERIODO DI TRE ANNI  - SCADENZA ORE 14.00  26 SETTEMBRE 2024</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F211" t="inlineStr"/>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Si</t>
-[...7 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>189124216</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr"/>
       <c r="J211" t="inlineStr"/>
       <c r="K211" t="inlineStr">
         <is>
-          <t>22/03/2024 00:00</t>
+          <t>06/09/2024 10:00</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>22/03/2030 00:00</t>
+          <t>06/09/2030 10:00</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>05/04/2024 00:00</t>
+          <t>26/09/2024 14:00</t>
         </is>
       </c>
       <c r="P211" t="n">
-        <v>36000</v>
+        <v>139900</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R211" t="inlineStr"/>
+      <c r="R211" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO</t>
+        </is>
+      </c>
       <c r="S211" t="inlineStr"/>
       <c r="T211" t="inlineStr"/>
-      <c r="U211" t="inlineStr"/>
+      <c r="U211" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER  la FORNITURA DI ANTIBIOGRAMMI DESTINATI ALL’ UOSD DI MICROBIOLOGIA  DELL’OSPEDALE DI LEGNAGO PER UN PERIODO DI MESI 18 DAL COLLAUDO</t>
+          <t>INDAGINE DI MERCATO FINALIZZATA ALL’INDIVIDUAZIONE DEGLI OPERATORI ECONOMICI DA INVITARE ALLA SUCCESSIVA PROCEDURA NEGOZIATA SENZA BANDO AI SENSI DELL’ART. 50, COMMA 1, LETTERA E) DEL D.LGS. N. 36/2023 PER L'ACQUISTO DI UNA INFRASTRUTTURA ORACLE DATABASE APPLICATION (ODA) FINANZIATA CON FONDI PNRR - CUP F66G21001380006</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F212" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F212" t="inlineStr"/>
       <c r="G212" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>181025892</t>
-[...2 lines deleted...]
-      <c r="I212" t="inlineStr"/>
+          <t>188927116</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>F66G21001380006</t>
+        </is>
+      </c>
       <c r="J212" t="inlineStr"/>
       <c r="K212" t="inlineStr">
         <is>
-          <t>21/03/2024 00:00</t>
+          <t>30/08/2024 00:00</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>21/03/2030 00:00</t>
+          <t>30/08/2030 00:00</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>10/04/2024 23:59</t>
+          <t>16/09/2024 13:00</t>
         </is>
       </c>
       <c r="P212" t="n">
         <v>0</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R212" t="inlineStr"/>
       <c r="S212" t="inlineStr"/>
-      <c r="T212" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T212" t="inlineStr"/>
       <c r="U212" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1403/2023. PROVVEDIMENTI</t>
+          <t>ID SINTEL 188610748 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI PRODOTTI DIETETICI PER  UN PERIODO DI  TRE ANNI. SCADENZA ORE 14.00 DELGIORNO 06 SETTEMBRE 2024</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F213" t="inlineStr"/>
       <c r="G213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H213" t="inlineStr"/>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>188610748</t>
+        </is>
+      </c>
       <c r="I213" t="inlineStr"/>
       <c r="J213" t="inlineStr"/>
       <c r="K213" t="inlineStr">
         <is>
-          <t>20/03/2024 00:00</t>
+          <t>23/08/2024 09:00</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>20/03/2030 00:00</t>
+          <t>23/08/2030 09:00</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>08/04/2024 00:00</t>
+          <t>06/09/2024 14:00</t>
         </is>
       </c>
       <c r="P213" t="n">
-        <v>281000</v>
+        <v>139900</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R213" t="inlineStr"/>
       <c r="S213" t="inlineStr"/>
-      <c r="T213" t="inlineStr"/>
+      <c r="T213" t="inlineStr">
+        <is>
+          <t>045/8075773</t>
+        </is>
+      </c>
       <c r="U213" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO PER L’IDENTIFICAZIONE E TIPIZZAZIONE DI MICRORGANISMI CON TECNICA DI SPETTROMETRIA MALDI-TOF CORREDATO DEL RELATIVO SOFTWARE DEDICATO ALLA MICROBIOLOGIA E DEL DATABASE PER L’IDENTIFICAZIONE DEI MICRORGANISMI, PER UN PERIODO DI MESI 24 DAL COLLAUDO</t>
+          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER LA FORNITURA DI MATERIALE DI CONSUMO PER L'APPARECCHIATURA ENDOFLOW II PER UN PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F214" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F214" t="inlineStr"/>
       <c r="G214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H214" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H214" t="inlineStr"/>
       <c r="I214" t="inlineStr"/>
       <c r="J214" t="inlineStr"/>
       <c r="K214" t="inlineStr">
         <is>
-          <t>20/03/2024 00:00</t>
+          <t>05/08/2024 09:45</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>20/03/2030 00:00</t>
+          <t>05/08/2030 09:45</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>10/04/2024 23:59</t>
+          <t>20/08/2024 23:59</t>
         </is>
       </c>
       <c r="P214" t="n">
         <v>0</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R214" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+          <t>Daniela Marastoni</t>
         </is>
       </c>
       <c r="S214" t="inlineStr"/>
       <c r="T214" t="inlineStr">
         <is>
-          <t xml:space="preserve">0442 622604 - 0442 622239 </t>
+          <t>045.8075749</t>
         </is>
       </c>
       <c r="U214" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>ID SINTEL 180877523 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI FARMACI VARI PER UN PERIODO DI TRE ANNI. SCADENZA PREVISTA: ORE 12.00 DEL GIORNO VENERDI'  05 APRILE 2024</t>
+          <t xml:space="preserve">A - ID SINTEL 188017721 - INDAGINE DI MERCATO PER LA FORNITURA  IN SERVICE DI N. 1 SISTEMA PER LA DETERMINAZIONE DI ACT PER IL MONITORAGGIO DELLA COAGULAZIONE NEI PAZIENTI TRATTATI CON INFUSIONE DI DOSI ELEVATE DI EPARINA IN CORSO DI PROCEDURE EMODINAMICHE </t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F215" t="inlineStr"/>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU  PIATTAFORMA TELEMATICA SINTEL https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml &lt;/p&gt;
+&lt;p&gt; ID DELLA PROCEDURA  188017721, E' STATO PUBBLICATO L'AVVISO ALLEGATO.&lt;/p&gt;
+&lt;p&gt; PER PARTECIPARE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 188017721&lt;/p&gt;
+&lt;p&gt; DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA.&lt;/p&gt;
+&lt;p&gt; Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622239&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H215" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H215" t="inlineStr"/>
       <c r="I215" t="inlineStr"/>
       <c r="J215" t="inlineStr"/>
       <c r="K215" t="inlineStr">
         <is>
-          <t>19/03/2024 00:00</t>
+          <t>02/08/2024 00:00</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>19/03/2030 00:00</t>
+          <t>02/08/2030 00:00</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>05/04/2024 12:00</t>
+          <t>28/08/2024 23:59</t>
         </is>
       </c>
       <c r="P215" t="n">
-        <v>139900</v>
+        <v>0</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...2 lines deleted...]
-      <c r="R215" t="inlineStr"/>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R215" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA  ATTREZZATURE - TEL. 0442-622239</t>
+        </is>
+      </c>
       <c r="S215" t="inlineStr"/>
       <c r="T215" t="inlineStr"/>
       <c r="U215" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>ACQUISTO DI N. 70 KIT DISPOSITIVI MEDICALI FINALIZZATI AL TELEMONITORAGGIO DOMICILIARE ALL'INTERNO DELLA MISSIONE C1 - 1.2.2.3 CENTRALI OPERATIVI TERRITORIALI - DEVICE - PNRR (CUP F64E22000500006)</t>
+          <t xml:space="preserve">A - ID SINTEL188020435  INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER la FORNITURA  DI NR. 3 STRUMENTI P.O.C.T.  MICROSEMI CRP LC-767 G (O EQUIVALENTI) PER LA DETERMINAZIONE DI PROTEINA C-REATTIVA ED EMOCROMO NEI BAMBINI DI ETA' INFERIORE A TRE ANNI CON TECICA DI MICROCAMPIONAMENTO DI SANGUE CAPILLARE  - ID SINTEL </t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F216" t="inlineStr"/>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU  PIATTAFORMA TELEMATICA SINTEL https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml &lt;/p&gt;
+&lt;p&gt; ID DELLA PROCEDURA 188020435, E' STATO PUBBLICATO L'AVVISO ALLEGATO.&lt;/p&gt;
+&lt;p&gt; PER PARTECIPARE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 188020435  &lt;/p&gt;
+&lt;p&gt; DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA.&lt;/p&gt;
+&lt;p&gt; Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622239&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H216" t="inlineStr"/>
-      <c r="I216" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I216" t="inlineStr"/>
       <c r="J216" t="inlineStr"/>
       <c r="K216" t="inlineStr">
         <is>
-          <t>18/03/2024 00:00</t>
+          <t>02/08/2024 00:00</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>18/03/2030 00:00</t>
+          <t>02/08/2030 00:00</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>27/03/2024 00:00</t>
+          <t>28/08/2024 23:59</t>
         </is>
       </c>
       <c r="P216" t="n">
-        <v>139930</v>
+        <v>0</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R216" t="inlineStr"/>
+      <c r="R216" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA  ATTREZZATURE  - TEL. 0442-622239</t>
+        </is>
+      </c>
       <c r="S216" t="inlineStr"/>
       <c r="T216" t="inlineStr"/>
-      <c r="U216" t="inlineStr"/>
+      <c r="U216" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO MORTUARIO RELATIVO AI PAZIENTI DECEDUTI PRESSO I PRESIDI OSPEDALIERI DI BOVOLONE, BUSSOLENGO, LEGNAGO E VILLAFRANCA DI VERONA – II EDIZIONE – CIG n.B0AED1B03B</t>
+          <t xml:space="preserve"> INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL  SERVIZIO DI MEDIAZIONE LINGUISTICO INTERCULTURALE NELL’AMBITO DEI SERVIZI SOCIO SANITARI  DELL’ AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F217" t="inlineStr"/>
       <c r="G217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H217" t="inlineStr"/>
       <c r="I217" t="inlineStr"/>
       <c r="J217" t="inlineStr"/>
       <c r="K217" t="inlineStr">
         <is>
-          <t>06/03/2024 00:00</t>
+          <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>06/03/2030 00:00</t>
+          <t>19/07/2030 00:00</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>19/03/2024 13:00</t>
+          <t>29/07/2024 12:00</t>
         </is>
       </c>
       <c r="P217" t="n">
-        <v>198100</v>
+        <v>0</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R217" t="inlineStr"/>
       <c r="S217" t="inlineStr"/>
-      <c r="T217" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T217" t="inlineStr"/>
       <c r="U217" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>AVVISO PER INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVO PER I SERVIZI DI TRASLOCO, TRASPORTO E FACCHINAGGIO</t>
+          <t xml:space="preserve">AULSS 9 SCALIGERA INDAGINE DI MERCATO PER LA LOCAZIONE DI N. 2 SISTEMI PER TROMBOELASTOGRAFIA CON FORNITURA DEL RELATIVO MATERIALE DI CONSUMO PER LE UU.OO.CC. ANESTERIA E RIANIMAZIONE DEGLI OSPEDALI DI LEGNAGO E DI SAN BONIFACIO PER IL MONITORAGGIO DELL’EMOSTASI DEL PAZIENTE CRITICO IN POCT. - ID SINTEL186789015 </t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F218" t="inlineStr"/>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU  PIATTAFORMA TELEMATICA SINTEL https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml &lt;/p&gt;
+&lt;p&gt;ID DELLA PROCEDURA 186789015, E' STATO PUBBLICATO L'AVVISO ALLEGATO.&lt;/p&gt;
+&lt;p&gt;PER PARTECIPARE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 175466657&lt;/p&gt;
+&lt;p&gt;DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA.&lt;/p&gt;
+&lt;p&gt;Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622239&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H218" t="inlineStr"/>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>186789015</t>
+        </is>
+      </c>
       <c r="I218" t="inlineStr"/>
       <c r="J218" t="inlineStr"/>
       <c r="K218" t="inlineStr">
         <is>
-          <t>06/03/2024 00:00</t>
+          <t>18/07/2024 00:00</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>06/03/2030 00:00</t>
+          <t>18/07/2030 00:00</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>06/03/2026 00:00</t>
+          <t>02/08/2024 23:59</t>
         </is>
       </c>
       <c r="P218" t="n">
         <v>0</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R218" t="inlineStr"/>
+      <c r="R218" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - SEZIONE   ATTREZZATURE - IVD</t>
+        </is>
+      </c>
       <c r="S218" t="inlineStr"/>
       <c r="T218" t="inlineStr">
         <is>
-          <t>0458075709</t>
+          <t>0442-622239-2604 - 045 - 8075709</t>
         </is>
       </c>
       <c r="U218" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO, CON CONTESTUALE RICHIESTA DI PREVENTIVO, PER LA FORNITURA DI COLLA CHIRURGICA SINTETICA NON ASSORBIBILE.</t>
+          <t>LA CURA DEI SOGGETTI CON DISTURBO DELLO SPETTRO AUTISTICO FONDO AUTISMO ANNUALITA’ 2022 – DD.G.R.  332/2023 e 1557/2023  AVVISO PUBBLICO PER LA REALIZZAZIONE DI INIZIATIVE O PROGETTI SPERIMENTALI VOLTI ALLA FORMAZIONE E ALL’INCLUSIONE LAVORATIVA e DI INIZIATIVE O PROGETTI A SUPPORTO DELLO SVILUPPO DI COMPETENZE LAVORATIVE E DI COMPETENZE PER FAVORIRE L’AUTONOMIA DOMESTICA E  ABITATIVA</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F219" t="inlineStr"/>
       <c r="G219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H219" t="inlineStr"/>
       <c r="I219" t="inlineStr"/>
       <c r="J219" t="inlineStr"/>
       <c r="K219" t="inlineStr">
         <is>
-          <t>29/02/2024 15:15</t>
+          <t>04/07/2024 00:00</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>28/02/2030 15:15</t>
+          <t>04/07/2030 00:00</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>13/03/2024 23:59</t>
+          <t>04/08/2024 00:00</t>
         </is>
       </c>
       <c r="P219" t="n">
-        <v>0</v>
+        <v>234680.23</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R219" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R219" t="inlineStr"/>
       <c r="S219" t="inlineStr"/>
-      <c r="T219" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T219" t="inlineStr"/>
       <c r="U219" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr">
         <is>
-          <t>ID SINTEL  179865431 INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA IN SERVICE DI UN INIETTORE AUTOMATICO DEDICATO ALL’ANGIOGRAFIA CON CO2 (ANGIODROID) PER UN PERIODO DI MESI 36</t>
+          <t>INDAGINE DI MERCATO FINALIZZATA ALL’INDIVIDUAZIONE DEGLI OPERATORI ECONOMICI DA INVITARE ALLA SUCCESSIVA PROCEDURA NEGOZIATA SENZA BANDO AI SENSI DELL’ART. 50, COMMA 1, LETTERA E) DEL DEL D.LGS. N. 36/2023, PER LA FORNITURA DI ASSISTENZA 24/7  E MANUTENZIONE PER LA DURATA DI 24 MESI  PER I PRODOTTI SW A-THON XDS SUITE, INTEGRAZIONI MIRTH E A-THON IAP</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F220" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F220" t="inlineStr"/>
       <c r="G220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H220" t="inlineStr"/>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>186073539</t>
+        </is>
+      </c>
       <c r="I220" t="inlineStr"/>
       <c r="J220" t="inlineStr"/>
       <c r="K220" t="inlineStr">
         <is>
-          <t>29/02/2024 00:00</t>
+          <t>03/07/2024 00:00</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>28/02/2030 00:00</t>
+          <t>03/07/2030 00:00</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>15/03/2024 00:00</t>
+          <t>18/07/2024 12:00</t>
         </is>
       </c>
       <c r="P220" t="n">
         <v>0</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R220" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R220" t="inlineStr"/>
       <c r="S220" t="inlineStr"/>
-      <c r="T220" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T220" t="inlineStr"/>
       <c r="U220" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="221">
-      <c r="A221" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - P.N.R.R. – M6 C2 INVESTIMENTO 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI”. AFFIDAMENTO DIRETTO ALLA DITTA SIEMENS HEALTHCARE S.R.L. DELLE ATTIVITA' PER L’ADEGUAMENTO ALLA VERSIONE 2.0 DEL FLUSSO DEI REFERTI DAI 3 SISTEMI INFORMATICI DI LABORATORIO ANALISI AL FSE REGIONALE – CUP: F67H22003910001 - CIG. B052192FB7</t>
+          <t>DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ENTI DEL TERZO SETTORE AI FINI DELL’AVVIO DI UNA CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DI ATTIVITÀ RIVOLTE A FAMIGLIE, MINORI E ADOLESCENTI IN CONDIZIONE DI VULNERABILITÀ E FRAGILITÀ NELL’AMBITO DELLE COMPETENZE DEI CONSULTORI FAMILIARI DELLE AZIENDE ULSS DEL VENETO</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F221" t="inlineStr"/>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr"/>
+      <c r="I221" t="inlineStr"/>
       <c r="J221" t="inlineStr"/>
       <c r="K221" t="inlineStr">
         <is>
-          <t>28/02/2024 00:00</t>
+          <t>07/06/2024 12:00</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>28/02/2030 00:00</t>
+          <t>07/06/2030 12:00</t>
+        </is>
+      </c>
+      <c r="M221" t="inlineStr">
+        <is>
+          <t>07/07/2024 12:00</t>
         </is>
       </c>
       <c r="P221" t="n">
-        <v>47999</v>
+        <v>0</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R221" t="inlineStr"/>
       <c r="S221" t="inlineStr"/>
       <c r="T221" t="inlineStr"/>
       <c r="U221" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="222">
-      <c r="A222" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - P.N.R.R. MISSIONE 1 C1 “DIGITALIZZAZIONE, INNOVAZIONE E SICUREZZA DELLA PUBBLICA AMMINISTRAZIONE” - AFFIDAMENTO DIRETTO TRAMITE ODA SU MEPA DEL SISTEMA DI AUTENTICAZIONE DIGITALE DEI CITTADINI TRAMITE SPID-CIE NEL PORTALE INTERNET AZIENDALE – CIG N. B090D22A36 CUP N. F61F22002570006</t>
+          <t>BANDO FINALIZZATO ALL'EROGAZIONE DEI CONTRIBUTI A PARZIALE ABBATTIMENTO DEI COSTI PER LE ASSOCIAZIONI DI VOLONTARIATO, OPERANTI SUL TERRITORIO AZIENDALE DEI DISTRETTI 1,2,3 E 4, NELLO SVOLGIMENTO DI ATTIVITÀ PER LA GESTIONE DI GRUPPI DI AUTO/AIUTO CON ALCOL DIPENDENTI PER L'ANNO 2024.</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F222" t="inlineStr"/>
       <c r="G222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H222" t="inlineStr"/>
       <c r="I222" t="inlineStr"/>
       <c r="J222" t="inlineStr"/>
       <c r="K222" t="inlineStr">
         <is>
-          <t>28/02/2024 00:00</t>
+          <t>07/06/2024 12:00</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>28/02/2030 00:00</t>
+          <t>07/06/2030 12:00</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr">
+        <is>
+          <t>07/07/2024 12:00</t>
         </is>
       </c>
       <c r="P222" t="n">
-        <v>11000</v>
+        <v>0</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R222" t="inlineStr"/>
       <c r="S222" t="inlineStr"/>
       <c r="T222" t="inlineStr"/>
       <c r="U222" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr">
         <is>
+          <t>DGR 465/2024 “ATTIVAZIONE DELLA SPERIMENTAZIONE PER IL FINANZIAMENTO A BUDGET DELLE PRESENZE DEGLI ENTI GESTORI DEI CENTRI DI SERVIZIO PER PERSONE DI NORMA ANZIANE NON AUTOSUFFICIENTI E VALORIZZAZIONE DEL CASE MIX. DGR N. 996/2022. DELIBERAZIONE NR. 24/CR/2024”. APPROVAZIONE AVVISO PUBBLICO DI MANIFESTAZIONE D’INTERESSE PER L’INDIVIDUAZIONE DEL “NUCLEO PILOTA” DI ENTI GESTORI DI CENTRI DI SERVIZIO PER PERSONE ANZIANE NON AUTOSUFFICIENTI DA COINVOLGERE NELLA PRIMA APPLICAZIONE DELLA SPERIMENTAZIONE.</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr"/>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr"/>
+      <c r="I223" t="inlineStr"/>
+      <c r="J223" t="inlineStr"/>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>07/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>07/06/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>15/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P223" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q223" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R223" t="inlineStr">
+        <is>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="S223" t="inlineStr"/>
+      <c r="T223" t="inlineStr"/>
+      <c r="U223" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr"/>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO DI INDAGINE DI MERCATO, CON CONTESTUALE RICHIESTA DI OFFERTA, PER L’AFFIDAMENTO DIRETTO DELLA FORNITURA DI COPRISONDA MONOUSO PER LA RILEVAZIONE DELLA TEMPERATURA TIMPANICA</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr"/>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr"/>
+      <c r="I224" t="inlineStr"/>
+      <c r="J224" t="inlineStr"/>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>04/06/2024 11:15</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>04/06/2030 11:15</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>24/06/2024 23:59</t>
+        </is>
+      </c>
+      <c r="P224" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q224" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R224" t="inlineStr">
+        <is>
+          <t>Daniela Marastoni</t>
+        </is>
+      </c>
+      <c r="S224" t="inlineStr"/>
+      <c r="T224" t="inlineStr">
+        <is>
+          <t>045.8075749</t>
+        </is>
+      </c>
+      <c r="U224" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr"/>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AULSS N.9 - LEC - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE Art.50 Dlgs 36/2023 PER FORNITURA DI DETERGENTI CORPO PER UN PERIODO DI  QUATTRO ANNI </t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AULSS N.9 - LEC - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE Art.50 Dlgs 36/2023 PER FORNITURA DI DETERGENTI CORPO PER UN PERIODO DI  QUATTRO ANNI &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr"/>
+      <c r="I225" t="inlineStr"/>
+      <c r="J225" t="inlineStr"/>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>28/05/2024 15:00</t>
+        </is>
+      </c>
+      <c r="L225" t="inlineStr">
+        <is>
+          <t>28/05/2030 15:00</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr">
+        <is>
+          <t>11/06/2024 12:00</t>
+        </is>
+      </c>
+      <c r="P225" t="n">
+        <v>85000</v>
+      </c>
+      <c r="Q225" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R225" t="inlineStr">
+        <is>
+          <t>LAURO GASPARINI</t>
+        </is>
+      </c>
+      <c r="S225" t="inlineStr">
+        <is>
+          <t>VIA GIANELLA  37045 LEGNAGO VR</t>
+        </is>
+      </c>
+      <c r="T225" t="inlineStr">
+        <is>
+          <t>3346534197</t>
+        </is>
+      </c>
+      <c r="U225" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr"/>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DEL  SERVIZIO DI TRASPORTO ORDINARIO CON AMBULANZA (TRASPORTI SECONDARI)   - MEZZO BASE DIURNO DISTRETTO 3-</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr"/>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr"/>
+      <c r="I226" t="inlineStr"/>
+      <c r="J226" t="inlineStr"/>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>27/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>27/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>05/06/2024 13:00</t>
+        </is>
+      </c>
+      <c r="P226" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q226" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R226" t="inlineStr"/>
+      <c r="S226" t="inlineStr"/>
+      <c r="T226" t="inlineStr"/>
+      <c r="U226" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr"/>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>AULSS N.9 - LEC - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE AI SENDI DELL’ART.  50 DEL DLgs 36/2023 PER FORNITURA DI ZOCCOLI USO SANITARIO</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AULSS N.9 - LEC - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE AI SENDI DELL’ART.  50 DEL DLgs 36/2023 PER FORNITURA DI ZOCCOLI USO SANITARIO&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr"/>
+      <c r="I227" t="inlineStr"/>
+      <c r="J227" t="inlineStr"/>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>23/05/2024 12:00</t>
+        </is>
+      </c>
+      <c r="L227" t="inlineStr">
+        <is>
+          <t>23/05/2030 12:00</t>
+        </is>
+      </c>
+      <c r="M227" t="inlineStr">
+        <is>
+          <t>05/06/2024 12:00</t>
+        </is>
+      </c>
+      <c r="P227" t="n">
+        <v>120000</v>
+      </c>
+      <c r="Q227" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R227" t="inlineStr">
+        <is>
+          <t>GASPARINI</t>
+        </is>
+      </c>
+      <c r="S227" t="inlineStr">
+        <is>
+          <t>VIA GIANNELLA</t>
+        </is>
+      </c>
+      <c r="T227" t="inlineStr">
+        <is>
+          <t>3346534197</t>
+        </is>
+      </c>
+      <c r="U227" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr"/>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>ID SINTEL  184042289 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI  DICLOFENAC GEL E OMEGA POLIENOICI (ESTERI ETILICI DI ACIDI GRASSI POLINSATURI)  1000 MG CAPSULE UN PERIODO DI  TRE ANNI  . SCADENZA ORE 14.00 07 GIUGNO 2024</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr"/>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t xml:space="preserve">184042289 </t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr"/>
+      <c r="J228" t="inlineStr"/>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>23/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L228" t="inlineStr">
+        <is>
+          <t>23/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M228" t="inlineStr">
+        <is>
+          <t>07/06/2024 14:00</t>
+        </is>
+      </c>
+      <c r="P228" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q228" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R228" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO</t>
+        </is>
+      </c>
+      <c r="S228" t="inlineStr"/>
+      <c r="T228" t="inlineStr">
+        <is>
+          <t>045/8075773</t>
+        </is>
+      </c>
+      <c r="U228" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>U9-SER2024-0037V2</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>Affidamento del servizio per prestazioni sanitarie con copertura turni H24 e H12 per diverse specialità mediche presso i Presidi Ospedalieri dell'Azienda Ulss 9 Scaligera - Id Sintel 183296125</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr"/>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>183296125</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr"/>
+      <c r="J229" t="inlineStr"/>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>09/05/2024 12:00</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>09/05/2030 12:00</t>
+        </is>
+      </c>
+      <c r="M229" t="inlineStr">
+        <is>
+          <t>10/06/2024 13:00</t>
+        </is>
+      </c>
+      <c r="P229" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q229" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="R229" t="inlineStr">
+        <is>
+          <t>U.O.C. Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="S229" t="inlineStr"/>
+      <c r="T229" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
+      <c r="U229" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>ATT_448_2024</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>PRESA D'ATTO DEL SUBENTRO NEI CONTRATTI DI FORNITURA DI SISTEMI PER EMODIALISI E MATERIALE DI CONSUMO E DI SISTEMI PER DIALISI PERITONEALE DOMICILIARE, DELLA DITTA VANTIVE S.R.L. ALLA DITTA BAXTER S.P.A. A SEGUITO DI SCISSIONE PARZIALE DELLA DITTA BAXTER S.P.A. E PRESA D'ATTO DELL'AVVENUTA ATTIVAZIONE DEL 20% PER INCREMENTO DEI FABBISOGNI PER LA DIALISI PERITONEALE</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr"/>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr"/>
+      <c r="I230" t="inlineStr"/>
+      <c r="J230" t="inlineStr"/>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>02/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>02/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="P230" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q230" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R230" t="inlineStr"/>
+      <c r="S230" t="inlineStr"/>
+      <c r="T230" t="inlineStr"/>
+      <c r="U230" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr"/>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>DECISIONE A CONTRARRE PER RINNOVO DELLA FORNITURA DI TEST FREE-BETA HCG E PAPP-A CON UTILIZZO DI RELATIVA STRUMENTAZIONE IN NOLEGGIO PER IL PERIODO APRILE 2024- SETTEMBRE 2026</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr"/>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr"/>
+      <c r="I231" t="inlineStr"/>
+      <c r="J231" t="inlineStr"/>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>02/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L231" t="inlineStr">
+        <is>
+          <t>02/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="P231" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q231" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R231" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
+      <c r="S231" t="inlineStr"/>
+      <c r="T231" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0442 622604 - 0442 622239 </t>
+        </is>
+      </c>
+      <c r="U231" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr"/>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ENTI DEL TERZO SETTORE AI FINI DELL’AVVIO DI UNA CO-PROGETTAZIONE PER I SERVIZI DI SUPPORTO EDUCATIVO E RIABILITATIVO PER PERSONE CON DISTURBO DA USO DI SOSTANZE (DUS), DISTURBO DA USO DI ALCOL (DUA) E ALTRE DIPENDENZE COMPORTAMENTALI</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr"/>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr"/>
+      <c r="I232" t="inlineStr"/>
+      <c r="J232" t="inlineStr"/>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>24/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L232" t="inlineStr">
+        <is>
+          <t>24/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M232" t="inlineStr">
+        <is>
+          <t>23/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P232" t="n">
+        <v>175000</v>
+      </c>
+      <c r="Q232" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R232" t="inlineStr">
+        <is>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="S232" t="inlineStr"/>
+      <c r="T232" t="inlineStr"/>
+      <c r="U232" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr"/>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>ID SINTEL  182522846 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI  ANTIMICOTICO USO TOPICO IN CREMA PER UN PERIODO DI  TRE  ANNI . SCADENZA ORE 14.00 06/05/2024</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr"/>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>182522846</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr"/>
+      <c r="J233" t="inlineStr"/>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>18/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L233" t="inlineStr">
+        <is>
+          <t>18/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M233" t="inlineStr">
+        <is>
+          <t>06/05/2024 14:00</t>
+        </is>
+      </c>
+      <c r="P233" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q233" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R233" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO</t>
+        </is>
+      </c>
+      <c r="S233" t="inlineStr"/>
+      <c r="T233" t="inlineStr"/>
+      <c r="U233" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr"/>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER la FORNITURA DI DEFIBRILLATORI INDOSSABILE TIPO LIFE VEST IN NOLEGGIO PER N. 40 NOLEGGI MENSILI</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 182063746&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>182063746</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr"/>
+      <c r="J234" t="inlineStr"/>
+      <c r="K234" t="inlineStr">
+        <is>
+          <t>10/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L234" t="inlineStr">
+        <is>
+          <t>10/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M234" t="inlineStr">
+        <is>
+          <t>22/04/2024 23:59</t>
+        </is>
+      </c>
+      <c r="P234" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q234" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R234" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
+      <c r="S234" t="inlineStr"/>
+      <c r="T234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0442 622604 - 0442 622239 </t>
+        </is>
+      </c>
+      <c r="U234" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr"/>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE BANDO PER L’EROGAZIONE DI CONTRIBUTI ANNO 2023 AD ASSOCIAZIONI DI VOLONTARIATO IMPEGNATE NEL TRATTAMENTO DELL’ALCOOL DIPENDENZA.</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr"/>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr"/>
+      <c r="I235" t="inlineStr"/>
+      <c r="J235" t="inlineStr"/>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>09/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L235" t="inlineStr">
+        <is>
+          <t>09/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M235" t="inlineStr">
+        <is>
+          <t>08/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P235" t="n">
+        <v>73858</v>
+      </c>
+      <c r="Q235" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R235" t="inlineStr">
+        <is>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="S235" t="inlineStr"/>
+      <c r="T235" t="inlineStr"/>
+      <c r="U235" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr"/>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>Avviso di indagine di mercato ai fini dell’acquisizione di manifestazione di interesse da parte di società/professionisti qualificati, nell’ambito dei servizi tecnici di architettura e ingegneria, per l’espletamento del servizio di verifica e delle attivita’ di supporto al RUP ai fini della validazione del progetto definitivo dei lavori di realizzazione del nuovo ospedale “Mater Salutis” di Legnago, primo stralcio funzionale (importo lavori primo stralcio funzionale da quadro economico € 40.000.000,00)</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr"/>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr"/>
+      <c r="I236" t="inlineStr"/>
+      <c r="J236" t="inlineStr"/>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>29/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L236" t="inlineStr">
+        <is>
+          <t>29/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="P236" t="n">
+        <v>211279.69</v>
+      </c>
+      <c r="Q236" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R236" t="inlineStr"/>
+      <c r="S236" t="inlineStr"/>
+      <c r="T236" t="inlineStr"/>
+      <c r="U236" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr"/>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> ID SINTEL 181450244 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI UROCHINASI 100.000 UI EV FIALE PER UN PERIODO DI DUE ANNI - SCADENZA ORE 12.00 DEL GIORNO 08 APRILE 2024</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr"/>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>181450244</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr"/>
+      <c r="J237" t="inlineStr"/>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>28/03/2024 12:00</t>
+        </is>
+      </c>
+      <c r="L237" t="inlineStr">
+        <is>
+          <t>28/03/2030 12:00</t>
+        </is>
+      </c>
+      <c r="M237" t="inlineStr">
+        <is>
+          <t>08/04/2024 12:00</t>
+        </is>
+      </c>
+      <c r="P237" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q237" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R237" t="inlineStr"/>
+      <c r="S237" t="inlineStr"/>
+      <c r="T237" t="inlineStr"/>
+      <c r="U237" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr"/>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI VIGILANZA SULLE ATTIVITA' DI DISINFESTAZIONE E DI PREDISPOSIZIONE DEI PIANI DI INTERVENTO PER LA RIDUZIONE DELL'INFESTAZIONE DA VETTORI DI MALATTIE INFETTIVE NEL TERRITORIO DI COMPETENZA DELL’AZIENDA ULSS 9 SCALIGERA - B1061FCDE5</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr"/>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr"/>
+      <c r="I238" t="inlineStr"/>
+      <c r="J238" t="inlineStr"/>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>27/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L238" t="inlineStr">
+        <is>
+          <t>27/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M238" t="inlineStr">
+        <is>
+          <t>15/04/2024 13:00</t>
+        </is>
+      </c>
+      <c r="P238" t="n">
+        <v>139920</v>
+      </c>
+      <c r="Q238" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R238" t="inlineStr">
+        <is>
+          <t>U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="S238" t="inlineStr"/>
+      <c r="T238" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
+      <c r="U238" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>SI2024DEL619</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>SI-NEXT GENERATION EU - P.N.R.R. MISSIONE 1 C1 “DIGITALIZZAZIONE, INNOVAZIONE E SICUREZZA DELLA PUBBLICA AMMINISTRAZIONE” - AFFIDAMENTO DIRETTO TRAMITE TD SU MEPA PER LA FORNITURA DELLA PIATTAFORMA INFORMATICA PER LA GESTIONE INTEGRATA DELLE NOTIFICHE TRAMITE “APPIO” IN ESTENSIONE DEL PORTALE AZIENDALE – CIG N. B0D3832B93 CUP N. F61F23000000006</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr"/>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>TD MEPA N. 4164028</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
+        <is>
+          <t>F61F23000000006</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr"/>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>27/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L239" t="inlineStr">
+        <is>
+          <t>27/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="P239" t="n">
+        <v>38900</v>
+      </c>
+      <c r="Q239" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R239" t="inlineStr"/>
+      <c r="S239" t="inlineStr"/>
+      <c r="T239" t="inlineStr"/>
+      <c r="U239" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr"/>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO PER LA FORNITURA DI TRATTAMENTI DIALITICI EXTRACORPOREI DI IMMUNOADSORBIMENTO CON MEMBRANE RIGENERABILI</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA e' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA N. 181117112&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>181117112</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr"/>
+      <c r="J240" t="inlineStr"/>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>26/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr">
+        <is>
+          <t>26/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M240" t="inlineStr">
+        <is>
+          <t>08/04/2024 23:59</t>
+        </is>
+      </c>
+      <c r="P240" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q240" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R240" t="inlineStr"/>
+      <c r="S240" t="inlineStr"/>
+      <c r="T240" t="inlineStr"/>
+      <c r="U240" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr"/>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO FINALIZZATA ALL’ACQUISIZIONE DI PREVENTIVI TECNICI ED ECONOMICI PER LA FORNITURA DI N. 32 ECG PORTATILE CON TRASMISSIONE A DM-ECG CENTRALE PER TELEMEDICINA ALL’INTERNO DELLA MISSIONE C1 - 1.2.2.3 CENTRALI OPERATIVE TERRITORIALI – DEVICE – PNRR (CUP: F64E22000500006)</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr"/>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr"/>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>CUP: F64E22000500006</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr"/>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>22/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L241" t="inlineStr">
+        <is>
+          <t>22/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr">
+        <is>
+          <t>05/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P241" t="n">
+        <v>132800</v>
+      </c>
+      <c r="Q241" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R241" t="inlineStr"/>
+      <c r="S241" t="inlineStr"/>
+      <c r="T241" t="inlineStr"/>
+      <c r="U241" t="inlineStr"/>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr"/>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO FINALIZZATA ALL’ACQUISIZIONE DI PREVENTIVI TECNICI ED ECONOMICI PER LA FORNITURA DI N. 16 DEFIBRILLATORE DAE ALL’INTERNO DELLA MISSIONE C1 - 1.2.2.3 CENTRALI OPERATIVE TERRITORIALI – DEVICE – PNRR (CUP: F64E22000500006)</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr"/>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr"/>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>F64E22000500006</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr"/>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>22/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L242" t="inlineStr">
+        <is>
+          <t>22/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M242" t="inlineStr">
+        <is>
+          <t>05/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P242" t="n">
+        <v>32000</v>
+      </c>
+      <c r="Q242" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R242" t="inlineStr"/>
+      <c r="S242" t="inlineStr"/>
+      <c r="T242" t="inlineStr"/>
+      <c r="U242" t="inlineStr"/>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr"/>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO FINALIZZATA ALL’ACQUISIZIONE DI PREVENTIVI TECNICI ED ECONOMICI PER LA FORNITURA DI N. 24 OTOSCOPI DIGITALI ALL’INTERNO DELLA MISSIONE C1 - 1.2.2.3 CENTRALI OPERATIVE TERRITORIALI – DEVICE – PNRR (CUP: F64E22000500006)</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr"/>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr"/>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>F64E22000500006</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr"/>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>22/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>22/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M243" t="inlineStr">
+        <is>
+          <t>05/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P243" t="n">
+        <v>36000</v>
+      </c>
+      <c r="Q243" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R243" t="inlineStr"/>
+      <c r="S243" t="inlineStr"/>
+      <c r="T243" t="inlineStr"/>
+      <c r="U243" t="inlineStr"/>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr"/>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO FINALIZZATA ALL’ACQUISIZIONE DI PREVENTIVI TECNICI ED ECONOMICI PER LA FORNITURA DI N. 16 BP/HR MONITOR CON TRASMISSIONE A CENTRALE PER TELEMEDICINA ALL’INTERNO DELLA MISSIONE C1 - 1.2.2.3 CENTRALI OPERATIVE TERRITORIALI – DEVICE – PNRR (CUP: F64E22000500006)</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr"/>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr"/>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>F64E22000500006</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr"/>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>22/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L244" t="inlineStr">
+        <is>
+          <t>22/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M244" t="inlineStr">
+        <is>
+          <t>05/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P244" t="n">
+        <v>32000</v>
+      </c>
+      <c r="Q244" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R244" t="inlineStr"/>
+      <c r="S244" t="inlineStr"/>
+      <c r="T244" t="inlineStr"/>
+      <c r="U244" t="inlineStr"/>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr"/>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER  la FORNITURA DI ANTIBIOGRAMMI DESTINATI ALL’ UOSD DI MICROBIOLOGIA  DELL’OSPEDALE DI LEGNAGO PER UN PERIODO DI MESI 18 DAL COLLAUDO</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 181025892&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>181025892</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr"/>
+      <c r="J245" t="inlineStr"/>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>21/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L245" t="inlineStr">
+        <is>
+          <t>21/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M245" t="inlineStr">
+        <is>
+          <t>10/04/2024 23:59</t>
+        </is>
+      </c>
+      <c r="P245" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q245" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R245" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
+      <c r="S245" t="inlineStr"/>
+      <c r="T245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0442 622604 - 0442 622239 </t>
+        </is>
+      </c>
+      <c r="U245" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr"/>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO PER L’IDENTIFICAZIONE E TIPIZZAZIONE DI MICRORGANISMI CON TECNICA DI SPETTROMETRIA MALDI-TOF CORREDATO DEL RELATIVO SOFTWARE DEDICATO ALLA MICROBIOLOGIA E DEL DATABASE PER L’IDENTIFICAZIONE DEI MICRORGANISMI, PER UN PERIODO DI MESI 24 DAL COLLAUDO</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 180971183&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>179404768</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr"/>
+      <c r="J246" t="inlineStr"/>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>20/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L246" t="inlineStr">
+        <is>
+          <t>20/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M246" t="inlineStr">
+        <is>
+          <t>10/04/2024 23:59</t>
+        </is>
+      </c>
+      <c r="P246" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q246" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R246" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
+      <c r="S246" t="inlineStr"/>
+      <c r="T246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0442 622604 - 0442 622239 </t>
+        </is>
+      </c>
+      <c r="U246" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr"/>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE “SOLLIEVO” A FAVORE DI PERSONE AFFETTE DA DECADIMENTO COGNITIVO DI CUI ALLA DGR N. 1403/2023. PROVVEDIMENTI</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr"/>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr"/>
+      <c r="I247" t="inlineStr"/>
+      <c r="J247" t="inlineStr"/>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>20/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L247" t="inlineStr">
+        <is>
+          <t>20/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M247" t="inlineStr">
+        <is>
+          <t>08/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P247" t="n">
+        <v>281000</v>
+      </c>
+      <c r="Q247" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R247" t="inlineStr">
+        <is>
+          <t>Direttore di UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="S247" t="inlineStr"/>
+      <c r="T247" t="inlineStr"/>
+      <c r="U247" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr"/>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>ID SINTEL 180877523 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI FARMACI VARI PER UN PERIODO DI TRE ANNI. SCADENZA PREVISTA: ORE 12.00 DEL GIORNO VENERDI'  05 APRILE 2024</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr"/>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>180877523</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr"/>
+      <c r="J248" t="inlineStr"/>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>19/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L248" t="inlineStr">
+        <is>
+          <t>19/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M248" t="inlineStr">
+        <is>
+          <t>05/04/2024 12:00</t>
+        </is>
+      </c>
+      <c r="P248" t="n">
+        <v>139900</v>
+      </c>
+      <c r="Q248" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R248" t="inlineStr"/>
+      <c r="S248" t="inlineStr"/>
+      <c r="T248" t="inlineStr"/>
+      <c r="U248" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr"/>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>ACQUISTO DI N. 70 KIT DISPOSITIVI MEDICALI FINALIZZATI AL TELEMONITORAGGIO DOMICILIARE ALL'INTERNO DELLA MISSIONE C1 - 1.2.2.3 CENTRALI OPERATIVI TERRITORIALI - DEVICE - PNRR (CUP F64E22000500006)</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr"/>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr"/>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>F64E22000500006</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr"/>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>18/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L249" t="inlineStr">
+        <is>
+          <t>18/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M249" t="inlineStr">
+        <is>
+          <t>27/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P249" t="n">
+        <v>139930</v>
+      </c>
+      <c r="Q249" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R249" t="inlineStr"/>
+      <c r="S249" t="inlineStr"/>
+      <c r="T249" t="inlineStr"/>
+      <c r="U249" t="inlineStr"/>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr"/>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO MORTUARIO RELATIVO AI PAZIENTI DECEDUTI PRESSO I PRESIDI OSPEDALIERI DI BOVOLONE, BUSSOLENGO, LEGNAGO E VILLAFRANCA DI VERONA – II EDIZIONE – CIG n.B0AED1B03B</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr"/>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr"/>
+      <c r="I250" t="inlineStr"/>
+      <c r="J250" t="inlineStr"/>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>06/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L250" t="inlineStr">
+        <is>
+          <t>06/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M250" t="inlineStr">
+        <is>
+          <t>19/03/2024 13:00</t>
+        </is>
+      </c>
+      <c r="P250" t="n">
+        <v>198100</v>
+      </c>
+      <c r="Q250" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R250" t="inlineStr">
+        <is>
+          <t>U.O.C. Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="S250" t="inlineStr"/>
+      <c r="T250" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
+      <c r="U250" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr"/>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>AVVISO PER INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVO PER I SERVIZI DI TRASLOCO, TRASPORTO E FACCHINAGGIO</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr"/>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr"/>
+      <c r="I251" t="inlineStr"/>
+      <c r="J251" t="inlineStr"/>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>06/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L251" t="inlineStr">
+        <is>
+          <t>06/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M251" t="inlineStr">
+        <is>
+          <t>06/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="P251" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q251" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R251" t="inlineStr"/>
+      <c r="S251" t="inlineStr"/>
+      <c r="T251" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
+      <c r="U251" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr"/>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO, CON CONTESTUALE RICHIESTA DI PREVENTIVO, PER LA FORNITURA DI COLLA CHIRURGICA SINTETICA NON ASSORBIBILE.</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr"/>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr"/>
+      <c r="I252" t="inlineStr"/>
+      <c r="J252" t="inlineStr"/>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>29/02/2024 15:15</t>
+        </is>
+      </c>
+      <c r="L252" t="inlineStr">
+        <is>
+          <t>28/02/2030 15:15</t>
+        </is>
+      </c>
+      <c r="M252" t="inlineStr">
+        <is>
+          <t>13/03/2024 23:59</t>
+        </is>
+      </c>
+      <c r="P252" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q252" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R252" t="inlineStr">
+        <is>
+          <t>Daniela Marastoni</t>
+        </is>
+      </c>
+      <c r="S252" t="inlineStr"/>
+      <c r="T252" t="inlineStr">
+        <is>
+          <t>045.8075749</t>
+        </is>
+      </c>
+      <c r="U252" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr"/>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>ID SINTEL  179865431 INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA IN SERVICE DI UN INIETTORE AUTOMATICO DEDICATO ALL’ANGIOGRAFIA CON CO2 (ANGIODROID) PER UN PERIODO DI MESI 36</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR.179865431   Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622239&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr"/>
+      <c r="I253" t="inlineStr"/>
+      <c r="J253" t="inlineStr"/>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>29/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>28/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M253" t="inlineStr">
+        <is>
+          <t>15/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P253" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q253" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA -  SEZIONE   ATTREZZATURE </t>
+        </is>
+      </c>
+      <c r="S253" t="inlineStr"/>
+      <c r="T253" t="inlineStr">
+        <is>
+          <t>0442-622239-622788</t>
+        </is>
+      </c>
+      <c r="U253" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>SI2024DEL209</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>SI-NEXT GENERATION EU - P.N.R.R. – M6 C2 INVESTIMENTO 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI”. AFFIDAMENTO DIRETTO ALLA DITTA SIEMENS HEALTHCARE S.R.L. DELLE ATTIVITA' PER L’ADEGUAMENTO ALLA VERSIONE 2.0 DEL FLUSSO DEI REFERTI DAI 3 SISTEMI INFORMATICI DI LABORATORIO ANALISI AL FSE REGIONALE – CUP: F67H22003910001 - CIG. B052192FB7</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr"/>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>TD MEPA N. 4033421</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
+        <is>
+          <t>F67H22003910001</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr"/>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>28/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L254" t="inlineStr">
+        <is>
+          <t>28/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="P254" t="n">
+        <v>47999</v>
+      </c>
+      <c r="Q254" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R254" t="inlineStr"/>
+      <c r="S254" t="inlineStr"/>
+      <c r="T254" t="inlineStr"/>
+      <c r="U254" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>SI2024DET419</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>SI-NEXT GENERATION EU - P.N.R.R. MISSIONE 1 C1 “DIGITALIZZAZIONE, INNOVAZIONE E SICUREZZA DELLA PUBBLICA AMMINISTRAZIONE” - AFFIDAMENTO DIRETTO TRAMITE ODA SU MEPA DEL SISTEMA DI AUTENTICAZIONE DIGITALE DEI CITTADINI TRAMITE SPID-CIE NEL PORTALE INTERNET AZIENDALE – CIG N. B090D22A36 CUP N. F61F22002570006</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr"/>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr"/>
+      <c r="I255" t="inlineStr"/>
+      <c r="J255" t="inlineStr"/>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>28/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L255" t="inlineStr">
+        <is>
+          <t>28/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="P255" t="n">
+        <v>11000</v>
+      </c>
+      <c r="Q255" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R255" t="inlineStr"/>
+      <c r="S255" t="inlineStr"/>
+      <c r="T255" t="inlineStr"/>
+      <c r="U255" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr"/>
+      <c r="B256" t="inlineStr">
+        <is>
           <t>ID SINTEL 179863460 - 2A INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER  la FORNITURA IN NOLEGGIO DI SISTEMI LOOP RECORDER Per le U.O.C. di Cardiologia dell’U.L.S.S.</t>
         </is>
       </c>
-      <c r="C223" t="inlineStr">
+      <c r="C256" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D223" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F223" t="inlineStr">
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;table cellpadding="0" cellspacing="0"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td&gt;
-			&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA &amp;egrave; STATO PUBBLICATO L&amp;#39;AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L&amp;#39;ID DELLA PROCEDURA NR. 179863460&amp;nbsp; &amp;nbsp;&amp;nbsp;&amp;nbsp;Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622239&lt;/p&gt;
+			&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 179863460     Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622239&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 	&lt;/tbody&gt;
 &lt;/table&gt;
 </t>
         </is>
       </c>
-      <c r="G223" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K223" t="inlineStr">
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr"/>
+      <c r="I256" t="inlineStr"/>
+      <c r="J256" t="inlineStr"/>
+      <c r="K256" t="inlineStr">
         <is>
           <t>23/02/2024 00:00</t>
         </is>
       </c>
-      <c r="L223" t="inlineStr">
+      <c r="L256" t="inlineStr">
         <is>
           <t>23/02/2030 00:00</t>
         </is>
       </c>
-      <c r="M223" t="inlineStr">
+      <c r="M256" t="inlineStr">
         <is>
           <t>04/03/2024 23:59</t>
         </is>
       </c>
-      <c r="P223" t="n">
+      <c r="P256" t="n">
         <v>0</v>
       </c>
-      <c r="Q223" t="inlineStr">
-[...6 lines deleted...]
-      <c r="T223" t="inlineStr">
+      <c r="Q256" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R256" t="inlineStr"/>
+      <c r="S256" t="inlineStr"/>
+      <c r="T256" t="inlineStr">
         <is>
           <t>: UOC PROVV. ECONOMATO AULSS9 SCALIGERA - SEZIONE ATTREZZATURE TEL. 0442-622239</t>
         </is>
       </c>
-      <c r="U223" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B224" t="inlineStr">
+      <c r="U256" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr"/>
+      <c r="B257" t="inlineStr">
         <is>
           <t>ID SINTEL N.179817385 - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI, PER LA FORNITURA DI TRATTAMENTI PER EMODIALISI DOMICILIARE (DHHD) PER LE UU.OO.CC. NEFROLOGIA E DIALISI DELL'AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
-      <c r="C224" t="inlineStr">
+      <c r="C257" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D224" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">&lt;p style="text-align:justify"&gt;&lt;span style="color:#c9211e"&gt;&lt;span style="font-family:Verdana,Geneva,sans-serif"&gt;&lt;span style="font-size:10pt"&gt;&lt;span style="background-color:#ffffff"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-family:Open+Sans,sans-serif"&gt;&lt;span style="font-size:9pt"&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E&amp;#39; STATO PUBBLICATO L&amp;#39;AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L&amp;#39;ID DELLA PROCEDURA NR. 179817385&amp;nbsp; &amp;nbsp;Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622626.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p style="text-align:justify"&gt;&lt;span style="color:#c9211e"&gt;&lt;span style="font-family:Verdana,Geneva,sans-serif"&gt;&lt;span style="font-size:10pt"&gt;&lt;span style="background-color:#ffffff"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-family:Open+Sans,sans-serif"&gt;&lt;span style="font-size:9pt"&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 179817385   Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622626.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G224" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H224" t="inlineStr">
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
         <is>
           <t>179817385</t>
         </is>
       </c>
-      <c r="I224" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K224" t="inlineStr">
+      <c r="I257" t="inlineStr"/>
+      <c r="J257" t="inlineStr"/>
+      <c r="K257" t="inlineStr">
         <is>
           <t>22/02/2024 00:00</t>
         </is>
       </c>
-      <c r="L224" t="inlineStr">
+      <c r="L257" t="inlineStr">
         <is>
           <t>22/02/2030 00:00</t>
         </is>
       </c>
-      <c r="M224" t="inlineStr">
+      <c r="M257" t="inlineStr">
         <is>
           <t>18/03/2024 23:59</t>
         </is>
       </c>
-      <c r="P224" t="n">
+      <c r="P257" t="n">
         <v>0</v>
       </c>
-      <c r="Q224" t="inlineStr">
-[...15 lines deleted...]
-      <c r="B225" t="inlineStr">
+      <c r="Q257" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R257" t="inlineStr"/>
+      <c r="S257" t="inlineStr"/>
+      <c r="T257" t="inlineStr"/>
+      <c r="U257" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr"/>
+      <c r="B258" t="inlineStr">
         <is>
           <t>ID SINTEL 179620100 -  INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI MISCELA 3 OLII FLACONI 500 ML PER UN PERIODO DI TRE ANNI . SCADENZA ORE 12.00 28 FEBBRAIO 2024</t>
         </is>
       </c>
-      <c r="C225" t="inlineStr">
+      <c r="C258" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D225" t="inlineStr">
-[...10 lines deleted...]
-      <c r="H225" t="inlineStr">
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr"/>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
         <is>
           <t>179620100</t>
         </is>
       </c>
-      <c r="I225" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K225" t="inlineStr">
+      <c r="I258" t="inlineStr"/>
+      <c r="J258" t="inlineStr"/>
+      <c r="K258" t="inlineStr">
         <is>
           <t>20/02/2024 15:00</t>
         </is>
       </c>
-      <c r="L225" t="inlineStr">
+      <c r="L258" t="inlineStr">
         <is>
           <t>20/02/2030 15:00</t>
         </is>
       </c>
-      <c r="M225" t="inlineStr">
+      <c r="M258" t="inlineStr">
         <is>
           <t>28/02/2024 12:00</t>
         </is>
       </c>
-      <c r="P225" t="n">
+      <c r="P258" t="n">
         <v>139900</v>
       </c>
-      <c r="Q225" t="inlineStr">
+      <c r="Q258" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R225" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B226" t="inlineStr">
+      <c r="R258" t="inlineStr"/>
+      <c r="S258" t="inlineStr"/>
+      <c r="T258" t="inlineStr"/>
+      <c r="U258" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr"/>
+      <c r="B259" t="inlineStr">
         <is>
           <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA DI PREVENTIVI PER LA FORNITURA DI CUSTOM PACK PER LA CHIRURGIA DELLA CATARATTA</t>
         </is>
       </c>
-      <c r="C226" t="inlineStr">
+      <c r="C259" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D226" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F226" t="inlineStr">
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11.0pt"&gt;INDAGINE DI MERCATO CON CONTESTUALE RICHIESTA PREVENTIVO PER LA FORNITURA DI CUSTOM PACK PER LA CHIRURGIA DELLA CATARATTA PER LE SALE OPERATORIE DI OCULISTICA DEGLI OSPEDALI DI BUSSOLENGO, SAN BONIFACIO E LEGNAGO&lt;/span&gt;&lt;strong&gt;&lt;span style="font-size:11.0pt"&gt; &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G226" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K226" t="inlineStr">
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr"/>
+      <c r="I259" t="inlineStr"/>
+      <c r="J259" t="inlineStr"/>
+      <c r="K259" t="inlineStr">
         <is>
           <t>16/02/2024 12:00</t>
         </is>
       </c>
-      <c r="L226" t="inlineStr">
+      <c r="L259" t="inlineStr">
         <is>
           <t>16/02/2030 12:00</t>
         </is>
       </c>
-      <c r="M226" t="inlineStr">
+      <c r="M259" t="inlineStr">
         <is>
           <t>29/02/2024 23:59</t>
         </is>
       </c>
-      <c r="P226" t="n">
+      <c r="P259" t="n">
         <v>0</v>
       </c>
-      <c r="Q226" t="inlineStr">
+      <c r="Q259" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R226" t="inlineStr">
+      <c r="R259" t="inlineStr">
         <is>
           <t>Daniela Marastoni - Email: daniela.marastoni@gmail.com</t>
         </is>
       </c>
-      <c r="S226" t="inlineStr"/>
-      <c r="T226" t="inlineStr">
+      <c r="S259" t="inlineStr"/>
+      <c r="T259" t="inlineStr">
         <is>
           <t>045.8075749</t>
         </is>
       </c>
-      <c r="U226" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B227" t="inlineStr">
+      <c r="U259" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr"/>
+      <c r="B260" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA P.O.C.T. PER LA CASA DI COMUNITA DI BOVOLONE</t>
         </is>
       </c>
-      <c r="C227" t="inlineStr">
+      <c r="C260" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D227" t="inlineStr">
-[...7 lines deleted...]
-&lt;p&gt;ALL&amp;#39;ID DI PROCEDURA NR.&amp;nbsp;179429750.&lt;/p&gt;
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;PER PARTECIPARE ALL'INDAGINE COLLEGARSI ALLA  PIATTAFORMA SINTEL DI ARIA.S.P.A.&lt;/p&gt;
+&lt;p&gt;ALL'ID DI PROCEDURA NR. 179429750.&lt;/p&gt;
 &lt;p&gt;RETTIFICHE, PROROGHE, CHIARIMENTI, SOSPENSIONI VERRANNO&lt;/p&gt;
 &lt;p&gt;PUBBLICATI UNICAMENTE SULLA CITATA PIATTAFORMA&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G227" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K227" t="inlineStr">
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr"/>
+      <c r="I260" t="inlineStr"/>
+      <c r="J260" t="inlineStr"/>
+      <c r="K260" t="inlineStr">
         <is>
           <t>12/02/2024 00:00</t>
         </is>
       </c>
-      <c r="L227" t="inlineStr">
+      <c r="L260" t="inlineStr">
         <is>
           <t>12/02/2030 00:00</t>
         </is>
       </c>
-      <c r="M227" t="inlineStr">
+      <c r="M260" t="inlineStr">
         <is>
           <t>23/02/2024 13:00</t>
         </is>
       </c>
-      <c r="P227" t="n">
+      <c r="P260" t="n">
         <v>0</v>
       </c>
-      <c r="Q227" t="inlineStr">
-[...6 lines deleted...]
-      <c r="T227" t="inlineStr">
+      <c r="Q260" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R260" t="inlineStr"/>
+      <c r="S260" t="inlineStr"/>
+      <c r="T260" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA 0442-622239</t>
         </is>
       </c>
-      <c r="U227" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B228" t="inlineStr">
+      <c r="U260" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr"/>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI UN COLORATORE E UN MONTAVETRINI AUTOMATICI IN NOLEGGIO per l’u.o.c. di anatomia patologica DELL’OSPEDALE di s. bonifacio</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 179404768&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr"/>
+      <c r="I261" t="inlineStr"/>
+      <c r="J261" t="inlineStr"/>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>09/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L261" t="inlineStr">
+        <is>
+          <t>09/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M261" t="inlineStr">
+        <is>
+          <t>23/02/2024 23:59</t>
+        </is>
+      </c>
+      <c r="P261" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q261" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R261" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
+      <c r="S261" t="inlineStr"/>
+      <c r="T261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0442 622604 - 0442 622239 </t>
+        </is>
+      </c>
+      <c r="U261" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr"/>
+      <c r="B262" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI UN LASER PER IL TRATTAMENTO DEL GLAUCOMA COMPRENSIVO DI MATERIALE DI CONSUMO PER UN PERIODO DI MESI 36 OCCORRENTE ALL'U.O.C. DI OCULISTICA DELL'OSPEDALE DI LEGNAGO - ULSS 9 SCALIGERA</t>
         </is>
       </c>
-      <c r="C228" t="inlineStr">
+      <c r="C262" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D228" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F228" t="inlineStr">
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;table cellpadding="0" cellspacing="0"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td&gt;
-			&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA &amp;egrave; STATO PUBBLICATO L&amp;#39;AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it&amp;nbsp; E SELEZIONARE L&amp;#39;ID DELLA PROCEDURA NR. 179058264&amp;nbsp;Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622788&lt;/p&gt;
+			&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 179058264 Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622788&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 	&lt;/tbody&gt;
 &lt;/table&gt;
 </t>
         </is>
       </c>
-      <c r="G228" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K228" t="inlineStr">
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr"/>
+      <c r="I262" t="inlineStr"/>
+      <c r="J262" t="inlineStr"/>
+      <c r="K262" t="inlineStr">
         <is>
           <t>09/02/2024 00:00</t>
         </is>
       </c>
-      <c r="L228" t="inlineStr">
+      <c r="L262" t="inlineStr">
         <is>
           <t>09/02/2030 00:00</t>
         </is>
       </c>
-      <c r="M228" t="inlineStr">
+      <c r="M262" t="inlineStr">
         <is>
           <t>22/02/2024 15:00</t>
         </is>
       </c>
-      <c r="P228" t="n">
+      <c r="P262" t="n">
         <v>0</v>
       </c>
-      <c r="Q228" t="inlineStr">
-[...20 lines deleted...]
-      <c r="C229" t="inlineStr">
+      <c r="Q262" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R262" t="inlineStr"/>
+      <c r="S262" t="inlineStr"/>
+      <c r="T262" t="inlineStr"/>
+      <c r="U262" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr"/>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI UN LASER PER FOTOCOAGULAZIONE RETINICA OCCORRENTE ALLA UOC DI OCULISTICA DELL'OSPEDALE DI LEGNAGO  - ULSS 9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D229" t="inlineStr">
-[...7 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 179336843 Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622788&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G229" t="inlineStr">
-[...22 lines deleted...]
-      <c r="P229" t="n">
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr"/>
+      <c r="I263" t="inlineStr"/>
+      <c r="J263" t="inlineStr"/>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>08/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L263" t="inlineStr">
+        <is>
+          <t>08/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M263" t="inlineStr">
+        <is>
+          <t>22/02/2024 23:59</t>
+        </is>
+      </c>
+      <c r="P263" t="n">
         <v>0</v>
       </c>
-      <c r="Q229" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R229" t="inlineStr">
+      <c r="Q263" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R263" t="inlineStr"/>
+      <c r="S263" t="inlineStr"/>
+      <c r="T263" t="inlineStr"/>
+      <c r="U263" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr"/>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI DIAGNOSTICI PER L'ANALISI DELLE PROTEINE MEDIANTE ELETTROFORESI CAPILLARE PER LE AZIENDE SANITARIE DEL VENETO - RINNOVO AFFIDAMENTO REGIONALE PER DUE ANNI PROROGABILE DI MESI 6 - CIG A0451567BF - DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr"/>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr"/>
+      <c r="I264" t="inlineStr"/>
+      <c r="J264" t="inlineStr"/>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>07/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L264" t="inlineStr">
+        <is>
+          <t>07/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="P264" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q264" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R264" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
         </is>
       </c>
-      <c r="S229" t="inlineStr"/>
-      <c r="T229" t="inlineStr">
+      <c r="S264" t="inlineStr"/>
+      <c r="T264" t="inlineStr">
         <is>
           <t xml:space="preserve">0442 622604 - 0442 622239 </t>
         </is>
       </c>
-      <c r="U229" t="inlineStr">
-[...136 lines deleted...]
-      <c r="C232" t="inlineStr">
+      <c r="U264" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr"/>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI N. 5 LETTI PARTO PER U.O.C. DI OSTETRICIA GINECOLOGIA DELL'OSPEDALE DI SAN BONIFACIO - ULSS 9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D232" t="inlineStr">
-[...150 lines deleted...]
-      <c r="F234" t="inlineStr">
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;table cellpadding="0" cellspacing="0"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td&gt;
-			&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA &amp;egrave; STATO PUBBLICATO L&amp;#39;AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it&amp;nbsp; E SELEZIONARE L&amp;#39;ID DELLA PROCEDURA NR. 179225391&amp;nbsp;Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622788&lt;/p&gt;
+			&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 179225391 Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622788&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 	&lt;/tbody&gt;
 &lt;/table&gt;
 </t>
         </is>
       </c>
-      <c r="G234" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K234" t="inlineStr">
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr"/>
+      <c r="I265" t="inlineStr"/>
+      <c r="J265" t="inlineStr"/>
+      <c r="K265" t="inlineStr">
         <is>
           <t>06/02/2024 00:00</t>
         </is>
       </c>
-      <c r="L234" t="inlineStr">
+      <c r="L265" t="inlineStr">
         <is>
           <t>06/02/2030 00:00</t>
         </is>
       </c>
-      <c r="M234" t="inlineStr">
+      <c r="M265" t="inlineStr">
         <is>
           <t>15/02/2024 23:59</t>
         </is>
       </c>
-      <c r="P234" t="n">
+      <c r="P265" t="n">
         <v>0</v>
       </c>
-      <c r="Q234" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R234" t="inlineStr">
+      <c r="Q265" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R265" t="inlineStr">
         <is>
           <t xml:space="preserve">UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA AREA ATTREZZATURE </t>
         </is>
       </c>
-      <c r="S234" t="inlineStr"/>
-      <c r="T234" t="inlineStr">
+      <c r="S265" t="inlineStr"/>
+      <c r="T265" t="inlineStr">
         <is>
           <t>0442-622788</t>
         </is>
       </c>
-      <c r="U234" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B235" t="inlineStr">
+      <c r="U265" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr"/>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI TERRENI DI COLTURA PRONTI ALL’USO PER  L’ESECUZIONE DI ANALISI MICROBIOLOGICHE PER L’UOSD DI MICROBIOLOGIA DELL’AULSS 9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 179248729&lt;br /&gt;
+Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622604&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr"/>
+      <c r="I266" t="inlineStr"/>
+      <c r="J266" t="inlineStr"/>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>06/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L266" t="inlineStr">
+        <is>
+          <t>06/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M266" t="inlineStr">
+        <is>
+          <t>27/02/2024 14:00</t>
+        </is>
+      </c>
+      <c r="P266" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q266" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R266" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
+      <c r="S266" t="inlineStr"/>
+      <c r="T266" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0442 622604 - 0442 622239 </t>
+        </is>
+      </c>
+      <c r="U266" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr"/>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA  FORNITURA DI REAGENTI VARI PER TEST RAPIDI DI MICROBIOLOGIA CON UTILIZZO DI STRUMENTAZIONE IN NOLEGGIO, PER UN PERIODO DI MESI 24 DAL COLLAUDO</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it  E SELEZIONARE L'ID DELLA PROCEDURA NR. 179247244&lt;br /&gt;
+Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622604&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr"/>
+      <c r="I267" t="inlineStr"/>
+      <c r="J267" t="inlineStr"/>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>06/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L267" t="inlineStr">
+        <is>
+          <t>06/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M267" t="inlineStr">
+        <is>
+          <t>23/02/2024 23:59</t>
+        </is>
+      </c>
+      <c r="P267" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q267" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R267" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
+        </is>
+      </c>
+      <c r="S267" t="inlineStr"/>
+      <c r="T267" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0442 622604 - 0442 622239 </t>
+        </is>
+      </c>
+      <c r="U267" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr"/>
+      <c r="B268" t="inlineStr">
         <is>
           <t>SI-NEXT GENERATION EU - P.N.R.R. – M6 C2 INVESTIMENTO 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI”. AFFIDAMENTO DIRETTO DELLE INTEGRAZIONI NECESSARIE AL FSE DEI SISTEMI INFORMATICI MEDARCHIVER IN USO – CUP: F67H22003910001 - CIG. A00D7925BF</t>
         </is>
       </c>
-      <c r="C235" t="inlineStr">
+      <c r="C268" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D235" t="inlineStr">
+      <c r="D268" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="F235" t="inlineStr"/>
-      <c r="G235" t="inlineStr">
+      <c r="F268" t="inlineStr"/>
+      <c r="G268" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H235" t="inlineStr">
+      <c r="H268" t="inlineStr">
         <is>
           <t>MEPA 3803283</t>
         </is>
       </c>
-      <c r="I235" t="inlineStr">
+      <c r="I268" t="inlineStr">
         <is>
           <t>F67H22003910001</t>
         </is>
       </c>
-      <c r="J235" t="inlineStr"/>
-      <c r="K235" t="inlineStr">
+      <c r="J268" t="inlineStr"/>
+      <c r="K268" t="inlineStr">
         <is>
           <t>05/02/2024 00:00</t>
         </is>
       </c>
-      <c r="L235" t="inlineStr">
+      <c r="L268" t="inlineStr">
         <is>
           <t>05/02/2030 00:00</t>
         </is>
       </c>
-      <c r="P235" t="n">
+      <c r="P268" t="n">
         <v>16000</v>
       </c>
-      <c r="Q235" t="inlineStr">
+      <c r="Q268" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R235" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B236" t="inlineStr">
+      <c r="R268" t="inlineStr"/>
+      <c r="S268" t="inlineStr"/>
+      <c r="T268" t="inlineStr"/>
+      <c r="U268" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr"/>
+      <c r="B269" t="inlineStr">
         <is>
           <t>LEC - AULSS 9 SCALIGERA - GARA ALIENAZIONE  ATTREZZATURE DA CUCINA INDUSTRIALE  DI PROPRIETA' DELL'AULSS 9 SCALIGERA</t>
         </is>
       </c>
-      <c r="C236" t="inlineStr">
+      <c r="C269" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D236" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;LEC - AULSS 9 SCALIGERA - GARA ALIENAZIONE &amp;nbsp;ATTREZZATURE DA CUCINA INDUSTRIALE &amp;nbsp;DI PROPRIETA&amp;#39; DELL&amp;#39;AULSS 9 SCALIGERA&lt;/p&gt;
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;LEC - AULSS 9 SCALIGERA - GARA ALIENAZIONE  ATTREZZATURE DA CUCINA INDUSTRIALE  DI PROPRIETA' DELL'AULSS 9 SCALIGERA&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G236" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K236" t="inlineStr">
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr"/>
+      <c r="I269" t="inlineStr"/>
+      <c r="J269" t="inlineStr"/>
+      <c r="K269" t="inlineStr">
         <is>
           <t>25/01/2024 11:00</t>
         </is>
       </c>
-      <c r="L236" t="inlineStr">
+      <c r="L269" t="inlineStr">
         <is>
           <t>25/01/2030 11:00</t>
         </is>
       </c>
-      <c r="M236" t="inlineStr">
+      <c r="M269" t="inlineStr">
         <is>
           <t>26/02/2024 12:00</t>
         </is>
       </c>
-      <c r="P236" t="n">
+      <c r="P269" t="n">
         <v>0</v>
       </c>
-      <c r="Q236" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R236" t="inlineStr">
+      <c r="Q269" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R269" t="inlineStr">
         <is>
           <t>LAURO GASPARINI</t>
         </is>
       </c>
-      <c r="S236" t="inlineStr">
+      <c r="S269" t="inlineStr">
         <is>
           <t>VIA GIANNELLA</t>
         </is>
       </c>
-      <c r="T236" t="inlineStr">
+      <c r="T269" t="inlineStr">
         <is>
           <t>3346534197</t>
         </is>
       </c>
-      <c r="U236" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B237" t="inlineStr">
+      <c r="U269" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr"/>
+      <c r="B270" t="inlineStr">
         <is>
           <t>DAT: APPROVAZIONE DELL'AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L'ATTIVAZIONE DI UN PARTENARIATO CON ETS AI FINI DELL'AVVIO DI UNA CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DEL SERVIZIO DENOMINATO "SPORTELLO ASSISTENTI FAMIGLIARI" DISTRETTO 3 E 4</t>
         </is>
       </c>
-      <c r="C237" t="inlineStr">
+      <c r="C270" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D237" t="inlineStr">
-[...13 lines deleted...]
-      <c r="K237" t="inlineStr">
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr"/>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr"/>
+      <c r="I270" t="inlineStr"/>
+      <c r="J270" t="inlineStr"/>
+      <c r="K270" t="inlineStr">
         <is>
           <t>02/01/2024 00:00</t>
         </is>
       </c>
-      <c r="L237" t="inlineStr">
+      <c r="L270" t="inlineStr">
         <is>
           <t>02/01/2030 00:00</t>
         </is>
       </c>
-      <c r="M237" t="inlineStr">
+      <c r="M270" t="inlineStr">
         <is>
           <t>31/01/2024 00:00</t>
         </is>
       </c>
-      <c r="P237" t="n">
+      <c r="P270" t="n">
         <v>282000</v>
       </c>
-      <c r="Q237" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R237" t="inlineStr">
+      <c r="Q270" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R270" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORALE</t>
         </is>
       </c>
-      <c r="S237" t="inlineStr"/>
-[...9 lines deleted...]
-      <c r="B238" t="inlineStr">
+      <c r="S270" t="inlineStr"/>
+      <c r="T270" t="inlineStr"/>
+      <c r="U270" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr"/>
+      <c r="B271" t="inlineStr">
         <is>
           <t>ULSS N.9-VERONA-AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ESAMI DI LABORATORIO PER CONTO DELL’AZIENDA ULSS 9 SCALIGERA – 2^ EDIZIONE-CIG A03B03A420</t>
         </is>
       </c>
-      <c r="C238" t="inlineStr">
+      <c r="C271" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D238" t="inlineStr">
-[...13 lines deleted...]
-      <c r="K238" t="inlineStr">
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr"/>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr"/>
+      <c r="I271" t="inlineStr"/>
+      <c r="J271" t="inlineStr"/>
+      <c r="K271" t="inlineStr">
         <is>
           <t>02/01/2024 00:00</t>
         </is>
       </c>
-      <c r="L238" t="inlineStr">
+      <c r="L271" t="inlineStr">
         <is>
           <t>02/01/2030 00:00</t>
         </is>
       </c>
-      <c r="M238" t="inlineStr">
+      <c r="M271" t="inlineStr">
         <is>
           <t>25/01/2024 13:00</t>
         </is>
       </c>
-      <c r="P238" t="n">
+      <c r="P271" t="n">
         <v>199000</v>
       </c>
-      <c r="Q238" t="inlineStr">
+      <c r="Q271" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R238" t="inlineStr">
+      <c r="R271" t="inlineStr">
         <is>
           <t>U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
-      <c r="S238" t="inlineStr"/>
-      <c r="T238" t="inlineStr">
+      <c r="S271" t="inlineStr"/>
+      <c r="T271" t="inlineStr">
         <is>
           <t>0458075709</t>
         </is>
       </c>
-      <c r="U238" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B239" t="inlineStr">
+      <c r="U271" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr"/>
+      <c r="B272" t="inlineStr">
         <is>
           <t>AVVISO MANIFESTAZIONE DI INTERESSE DEMOLIZIONE AREA EX BELLUZZO</t>
         </is>
       </c>
-      <c r="C239" t="inlineStr">
+      <c r="C272" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D239" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso di avvio di procedure negoziate senza previa pubblicazione del bando di gara su piattaforma Sintel-ARIA per l&amp;rsquo;affidamento dei lavori di demolizione dei fabbricati insistenti sull&amp;rsquo;area &amp;ldquo;ex Belluzzo&amp;rdquo; in Legnago (VR), via Gianella 1 (Ospedale di Legnago) &lt;/strong&gt;&lt;/p&gt;
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso di avvio di procedure negoziate senza previa pubblicazione del bando di gara su piattaforma Sintel-ARIA per l’affidamento dei lavori di demolizione dei fabbricati insistenti sull’area “ex Belluzzo” in Legnago (VR), via Gianella 1 (Ospedale di Legnago) &lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G239" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K239" t="inlineStr">
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr"/>
+      <c r="I272" t="inlineStr"/>
+      <c r="J272" t="inlineStr"/>
+      <c r="K272" t="inlineStr">
         <is>
           <t>29/12/2023 00:00</t>
         </is>
       </c>
-      <c r="L239" t="inlineStr">
+      <c r="L272" t="inlineStr">
         <is>
           <t>29/12/2029 00:00</t>
         </is>
       </c>
-      <c r="M239" t="inlineStr">
+      <c r="M272" t="inlineStr">
         <is>
           <t>15/01/2024 15:00</t>
         </is>
       </c>
-      <c r="P239" t="n">
+      <c r="P272" t="n">
         <v>440000</v>
       </c>
-      <c r="Q239" t="inlineStr">
+      <c r="Q272" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R239" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B240" t="inlineStr">
+      <c r="R272" t="inlineStr"/>
+      <c r="S272" t="inlineStr"/>
+      <c r="T272" t="inlineStr"/>
+      <c r="U272" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr"/>
+      <c r="B273" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER la FORNITURA DI APPARECCHIATURA VHIT –</t>
         </is>
       </c>
-      <c r="C240" t="inlineStr">
+      <c r="C273" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D240" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;&amp;nbsp;AULSS 9 SCALIGERA. &amp;nbsp; SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA &amp;egrave; STATO PUBBLICATO L&amp;#39;AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L&amp;#39;ID DELLA PROCEDURA NR. 177849636&amp;nbsp; Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622832 &amp;nbsp;&lt;/p&gt;
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt; AULSS 9 SCALIGERA.   SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 177849636  Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622832  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G240" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H240" t="inlineStr">
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
         <is>
           <t xml:space="preserve">. 177849636 </t>
         </is>
       </c>
-      <c r="I240" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K240" t="inlineStr">
+      <c r="I273" t="inlineStr"/>
+      <c r="J273" t="inlineStr"/>
+      <c r="K273" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
-      <c r="L240" t="inlineStr">
+      <c r="L273" t="inlineStr">
         <is>
           <t>22/12/2029 00:00</t>
         </is>
       </c>
-      <c r="M240" t="inlineStr">
+      <c r="M273" t="inlineStr">
         <is>
           <t>12/01/2024 15:00</t>
         </is>
       </c>
-      <c r="P240" t="n">
+      <c r="P273" t="n">
         <v>0</v>
       </c>
-      <c r="Q240" t="inlineStr">
-[...15 lines deleted...]
-      <c r="B241" t="inlineStr">
+      <c r="Q273" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R273" t="inlineStr"/>
+      <c r="S273" t="inlineStr"/>
+      <c r="T273" t="inlineStr"/>
+      <c r="U273" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr"/>
+      <c r="B274" t="inlineStr">
         <is>
           <t xml:space="preserve">AULSS 9 SCALIGERA - INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER  LA FORNITURA DI APPARECCHIATURA POTENZIALI EVOCATI UDITIVI . </t>
         </is>
       </c>
-      <c r="C241" t="inlineStr">
+      <c r="C274" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D241" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA &amp;egrave; STATO PUBBLICATO L&amp;#39;AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L&amp;#39;ID DELLA PROCEDURA NR. 176961475 Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622832&lt;/p&gt;
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 176961475 Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622832&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G241" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K241" t="inlineStr">
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr"/>
+      <c r="I274" t="inlineStr"/>
+      <c r="J274" t="inlineStr"/>
+      <c r="K274" t="inlineStr">
         <is>
           <t>06/12/2023 00:00</t>
         </is>
       </c>
-      <c r="L241" t="inlineStr">
+      <c r="L274" t="inlineStr">
         <is>
           <t>06/12/2029 00:00</t>
         </is>
       </c>
-      <c r="M241" t="inlineStr">
+      <c r="M274" t="inlineStr">
         <is>
           <t>21/12/2023 15:00</t>
         </is>
       </c>
-      <c r="P241" t="n">
+      <c r="P274" t="n">
         <v>0</v>
       </c>
-      <c r="Q241" t="inlineStr">
+      <c r="Q274" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R241" t="inlineStr">
+      <c r="R274" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
         </is>
       </c>
-      <c r="S241" t="inlineStr"/>
-      <c r="T241" t="inlineStr">
+      <c r="S274" t="inlineStr"/>
+      <c r="T274" t="inlineStr">
         <is>
           <t>0442622832</t>
         </is>
       </c>
-      <c r="U241" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B242" t="inlineStr">
+      <c r="U274" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr"/>
+      <c r="B275" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI N. 3 PROCESSATORI PER CAMPIONI ISTOLOGICI DA PAVIMENTO A CICLO CHIUSO CON SISTEMA DI VUOTO E PRESSIONE IN NOLEGGIO PER L'U.O.C. ANATOMIA PATOLOGICA DELL’OSPEDALE DI S. BONIFACIO</t>
         </is>
       </c>
-      <c r="C242" t="inlineStr">
+      <c r="C275" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D242" t="inlineStr">
-[...7 lines deleted...]
-&lt;p&gt;PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L&amp;#39;ID DELLA PROCEDURA&amp;nbsp;SINTEL&amp;nbsp; N. 176947592&lt;/p&gt;
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA E' STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA.&lt;/p&gt;
+&lt;p&gt;PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA SINTEL  N. 176947592&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G242" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H242" t="inlineStr">
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
         <is>
           <t>176947592</t>
         </is>
       </c>
-      <c r="I242" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K242" t="inlineStr">
+      <c r="I275" t="inlineStr"/>
+      <c r="J275" t="inlineStr"/>
+      <c r="K275" t="inlineStr">
         <is>
           <t>05/12/2023 00:00</t>
         </is>
       </c>
-      <c r="L242" t="inlineStr">
+      <c r="L275" t="inlineStr">
         <is>
           <t>05/12/2029 00:00</t>
         </is>
       </c>
-      <c r="M242" t="inlineStr">
+      <c r="M275" t="inlineStr">
         <is>
           <t>29/12/2023 13:00</t>
         </is>
       </c>
-      <c r="P242" t="n">
+      <c r="P275" t="n">
         <v>0</v>
       </c>
-      <c r="Q242" t="inlineStr">
+      <c r="Q275" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R242" t="inlineStr">
+      <c r="R275" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
         </is>
       </c>
-      <c r="S242" t="inlineStr"/>
-      <c r="T242" t="inlineStr">
+      <c r="S275" t="inlineStr"/>
+      <c r="T275" t="inlineStr">
         <is>
           <t xml:space="preserve"> 0442 622604 - 0442 622239 </t>
         </is>
       </c>
-      <c r="U242" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A243" t="inlineStr">
+      <c r="U275" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
         <is>
           <t>DSM</t>
         </is>
       </c>
-      <c r="B243" t="inlineStr">
+      <c r="B276" t="inlineStr">
         <is>
           <t>ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA (DIPARTIMENTO SALUTE MENTALE)</t>
         </is>
       </c>
-      <c r="C243" t="inlineStr">
+      <c r="C276" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D243" t="inlineStr">
+      <c r="D276" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="F243" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K243" t="inlineStr">
+      <c r="F276" t="inlineStr"/>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr"/>
+      <c r="I276" t="inlineStr"/>
+      <c r="J276" t="inlineStr"/>
+      <c r="K276" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="L243" t="inlineStr">
+      <c r="L276" t="inlineStr">
         <is>
           <t>29/11/2029 00:00</t>
         </is>
       </c>
-      <c r="M243" t="inlineStr">
+      <c r="M276" t="inlineStr">
         <is>
           <t>30/11/2028 00:00</t>
         </is>
       </c>
-      <c r="P243" t="n">
+      <c r="P276" t="n">
         <v>0</v>
       </c>
-      <c r="Q243" t="inlineStr">
-[...15 lines deleted...]
-      <c r="B244" t="inlineStr">
+      <c r="Q276" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R276" t="inlineStr"/>
+      <c r="S276" t="inlineStr"/>
+      <c r="T276" t="inlineStr"/>
+      <c r="U276" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr"/>
+      <c r="B277" t="inlineStr">
         <is>
           <t>AULSS N.9 – VERONA - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE AI SENSI DELL’ART. 48 DEL D. LGS.VO 36/2023 –  FORNITURA DI DISPOSITIVO PER APPLICAZIONE DI ANCORETTE E FISSAGGIO DI ENDOPROTESI PER CHIRURGIA VASCOLARE (COMPRENSIVO DI SOFTWARE IN COMODATO D’USO GRATUITO)</t>
         </is>
       </c>
-      <c r="C244" t="inlineStr">
+      <c r="C277" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D244" t="inlineStr">
-[...13 lines deleted...]
-      <c r="K244" t="inlineStr">
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr"/>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr"/>
+      <c r="I277" t="inlineStr"/>
+      <c r="J277" t="inlineStr"/>
+      <c r="K277" t="inlineStr">
         <is>
           <t>23/11/2023 10:40</t>
         </is>
       </c>
-      <c r="L244" t="inlineStr">
+      <c r="L277" t="inlineStr">
         <is>
           <t>23/11/2029 10:40</t>
         </is>
       </c>
-      <c r="M244" t="inlineStr">
+      <c r="M277" t="inlineStr">
         <is>
           <t>04/12/2023 23:59</t>
         </is>
       </c>
-      <c r="P244" t="n">
+      <c r="P277" t="n">
         <v>0</v>
       </c>
-      <c r="Q244" t="inlineStr">
+      <c r="Q277" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R244" t="inlineStr">
+      <c r="R277" t="inlineStr">
         <is>
           <t>Daniela Marastoni</t>
         </is>
       </c>
-      <c r="S244" t="inlineStr"/>
-      <c r="T244" t="inlineStr">
+      <c r="S277" t="inlineStr"/>
+      <c r="T277" t="inlineStr">
         <is>
           <t>045.8075749</t>
         </is>
       </c>
-      <c r="U244" t="inlineStr">
+      <c r="U277" t="inlineStr">
         <is>
           <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
-    <row r="245">
-      <c r="A245" t="inlineStr">
+    <row r="278">
+      <c r="A278" t="inlineStr">
         <is>
           <t>LEC2023</t>
         </is>
       </c>
-      <c r="B245" t="inlineStr">
+      <c r="B278" t="inlineStr">
         <is>
           <t>LEC - AULSS 9 SCALIGERA - GARA PER ALIENAZIONE N 12 VEICOLI DI PROPRIETA' DELL'AULSS 9 SCALIGERA  Avviso nuova seduta pubblica per il giorno 30/11/2023 ore 12.00 per ratifica nuove offerte e ritiro mezzo dalla trattariva (vedi avviso lett 29/11/2023 prot. 214657 allegato)</t>
         </is>
       </c>
-      <c r="C245" t="inlineStr">
+      <c r="C278" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D245" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;LEC - AULSS 9 SCALIGERA - GARA PER ALIENAZIONE N 12 VEICOLI DI PROPRIETA&amp;#39; DELL&amp;#39;AULSS 9 SCALIGERA&lt;/p&gt;
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;LEC - AULSS 9 SCALIGERA - GARA PER ALIENAZIONE N 12 VEICOLI DI PROPRIETA' DELL'AULSS 9 SCALIGERA&lt;/p&gt;
 &lt;p&gt;Avviso nuova seduta pubblica per il giorno 30/11/2023 ore 12.00 per ratifica nuove offerte e ritiro mezzo dalla trattariva (vedi avviso lett 29/11/2023 prot. 214657 allegato)&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G245" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K245" t="inlineStr">
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr"/>
+      <c r="I278" t="inlineStr"/>
+      <c r="J278" t="inlineStr"/>
+      <c r="K278" t="inlineStr">
         <is>
           <t>15/11/2023 12:00</t>
         </is>
       </c>
-      <c r="L245" t="inlineStr">
+      <c r="L278" t="inlineStr">
         <is>
           <t>15/11/2029 12:00</t>
         </is>
       </c>
-      <c r="M245" t="inlineStr">
+      <c r="M278" t="inlineStr">
         <is>
           <t>30/11/2023 12:00</t>
         </is>
       </c>
-      <c r="P245" t="n">
+      <c r="P278" t="n">
         <v>0</v>
       </c>
-      <c r="Q245" t="inlineStr">
-[...15 lines deleted...]
-      <c r="B246" t="inlineStr">
+      <c r="Q278" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R278" t="inlineStr"/>
+      <c r="S278" t="inlineStr"/>
+      <c r="T278" t="inlineStr"/>
+      <c r="U278" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr"/>
+      <c r="B279" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI N. 3 SISTEMI ANALITICI PER L’IDENTIFICAZIONE GENOMICA DI BACILLI TUBERCOLARI E LA RICERCA DI MUTAZIONI DI INTERESSE ONCOEMATOLOGICO E COAGULATIVO PER LE U.O. DI LABORATORIO ANALISI DELL’AULSS 9 SCALIGERA PER UN PERIODO DI MESI 24</t>
         </is>
       </c>
-      <c r="C246" t="inlineStr">
+      <c r="C279" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D246" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F246" t="inlineStr">
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;table cellpadding="0" cellspacing="0"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td&gt;
-			&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA &amp;egrave; STATO PUBBLICATO L&amp;#39;AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L&amp;#39;ID DELLA PROCEDURA NR.&amp;nbsp;175953972 &amp;nbsp;Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622604-622239&lt;/p&gt;
+			&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 175953972  Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622604-622239&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 	&lt;/tbody&gt;
 &lt;/table&gt;
 </t>
         </is>
       </c>
-      <c r="G246" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H246" t="inlineStr">
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
         <is>
           <t xml:space="preserve">175953972	</t>
         </is>
       </c>
-      <c r="I246" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K246" t="inlineStr">
+      <c r="I279" t="inlineStr"/>
+      <c r="J279" t="inlineStr"/>
+      <c r="K279" t="inlineStr">
         <is>
           <t>07/11/2023 00:00</t>
         </is>
       </c>
-      <c r="L246" t="inlineStr">
+      <c r="L279" t="inlineStr">
         <is>
           <t>07/11/2029 00:00</t>
         </is>
       </c>
-      <c r="M246" t="inlineStr">
+      <c r="M279" t="inlineStr">
         <is>
           <t>22/11/2023 15:00</t>
         </is>
       </c>
-      <c r="P246" t="n">
+      <c r="P279" t="n">
         <v>0</v>
       </c>
-      <c r="Q246" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R246" t="inlineStr">
+      <c r="Q279" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R279" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
         </is>
       </c>
-      <c r="S246" t="inlineStr"/>
-      <c r="T246" t="inlineStr">
+      <c r="S279" t="inlineStr"/>
+      <c r="T279" t="inlineStr">
         <is>
           <t xml:space="preserve">0442 622604 - 0442 622239 </t>
         </is>
       </c>
-      <c r="U246" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B247" t="inlineStr">
+      <c r="U279" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr"/>
+      <c r="B280" t="inlineStr">
         <is>
           <t xml:space="preserve">INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA DI UN SEMINATORE AUTOMATICO DI PIASTRE IN NOLEGGIO PER UN PERIODO DI MESI 30	</t>
         </is>
       </c>
-      <c r="C247" t="inlineStr">
+      <c r="C280" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D247" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA &amp;egrave; STATO PUBBLICATO L&amp;#39;AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L&amp;#39;ID DELLA PROCEDURA NR. 175678690 Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622604-622239&lt;/p&gt;
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 175678690 Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622604-622239&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G247" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H247" t="inlineStr">
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
         <is>
           <t xml:space="preserve">175678690 </t>
         </is>
       </c>
-      <c r="I247" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K247" t="inlineStr">
+      <c r="I280" t="inlineStr"/>
+      <c r="J280" t="inlineStr"/>
+      <c r="K280" t="inlineStr">
         <is>
           <t>27/10/2023 00:00</t>
         </is>
       </c>
-      <c r="L247" t="inlineStr">
+      <c r="L280" t="inlineStr">
         <is>
           <t>27/10/2029 00:00</t>
         </is>
       </c>
-      <c r="M247" t="inlineStr">
+      <c r="M280" t="inlineStr">
         <is>
           <t>13/11/2023 15:00</t>
         </is>
       </c>
-      <c r="P247" t="n">
+      <c r="P280" t="n">
         <v>0</v>
       </c>
-      <c r="Q247" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R247" t="inlineStr">
+      <c r="Q280" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R280" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE</t>
         </is>
       </c>
-      <c r="S247" t="inlineStr"/>
-      <c r="T247" t="inlineStr">
+      <c r="S280" t="inlineStr"/>
+      <c r="T280" t="inlineStr">
         <is>
           <t xml:space="preserve">0442 622604 - 0442 622239 </t>
         </is>
       </c>
-      <c r="U247" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B248" t="inlineStr">
+      <c r="U280" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr"/>
+      <c r="B281" t="inlineStr">
         <is>
           <t>LEC - AULSS N.9 - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE AI SENSI DEL D.LGS 36/2023 PER INDIVIDUAZIONE DITTE CHE COMMERCIALIZZANO PRODOTTI ZOOTECNICI.</t>
         </is>
       </c>
-      <c r="C248" t="inlineStr">
+      <c r="C281" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D248" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F248" t="inlineStr">
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;LEC - AULSS N.9 - INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE AI SENSI DEL D.LGS 36/2023 PER INDIVIDUAZIONE DITTE CHE COMMERCIALIZZANO PRODOTTI ZOOTECNICI.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G248" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K248" t="inlineStr">
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr"/>
+      <c r="I281" t="inlineStr"/>
+      <c r="J281" t="inlineStr"/>
+      <c r="K281" t="inlineStr">
         <is>
           <t>24/10/2023 12:00</t>
         </is>
       </c>
-      <c r="L248" t="inlineStr">
+      <c r="L281" t="inlineStr">
         <is>
           <t>24/10/2029 12:00</t>
         </is>
       </c>
-      <c r="M248" t="inlineStr">
+      <c r="M281" t="inlineStr">
         <is>
           <t>20/11/2023 12:00</t>
         </is>
       </c>
-      <c r="P248" t="n">
+      <c r="P281" t="n">
         <v>39000</v>
       </c>
-      <c r="Q248" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R248" t="inlineStr">
+      <c r="Q281" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R281" t="inlineStr">
         <is>
           <t>LAURO GASPARINI</t>
         </is>
       </c>
-      <c r="S248" t="inlineStr">
+      <c r="S281" t="inlineStr">
         <is>
           <t>VIA GIANNELLA</t>
         </is>
       </c>
-      <c r="T248" t="inlineStr">
+      <c r="T281" t="inlineStr">
         <is>
           <t>3346534197</t>
         </is>
       </c>
-      <c r="U248" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B249" t="inlineStr">
+      <c r="U281" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr"/>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER ACQUISIZIONE DI STRUMENTARIO DEDICATO PER LA CHIRURGIA MINI-INVASIVA DEL PIEDE</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 175466657 Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622239&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr"/>
+      <c r="I282" t="inlineStr"/>
+      <c r="J282" t="inlineStr"/>
+      <c r="K282" t="inlineStr">
+        <is>
+          <t>23/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L282" t="inlineStr">
+        <is>
+          <t>23/10/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M282" t="inlineStr">
+        <is>
+          <t>07/11/2023 12:00</t>
+        </is>
+      </c>
+      <c r="P282" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q282" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA  ATTREZZATURE </t>
+        </is>
+      </c>
+      <c r="S282" t="inlineStr"/>
+      <c r="T282" t="inlineStr">
+        <is>
+          <t>0442-622239</t>
+        </is>
+      </c>
+      <c r="U282" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr"/>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA IN SERVICE DI UN SISTEMA DI MONITORAGGIO CARDIACO E.C.G. A LUNGO TERMINE PER LE U.O.C. DI CARDIOLOGIA DELL’U.L.S.S.</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 175467201 Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622239&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr"/>
+      <c r="I283" t="inlineStr"/>
+      <c r="J283" t="inlineStr"/>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>23/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L283" t="inlineStr">
+        <is>
+          <t>23/10/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M283" t="inlineStr">
+        <is>
+          <t>07/11/2023 12:00</t>
+        </is>
+      </c>
+      <c r="P283" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q283" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA  ATTREZZATURE </t>
+        </is>
+      </c>
+      <c r="S283" t="inlineStr"/>
+      <c r="T283" t="inlineStr">
+        <is>
+          <t>0442-622239</t>
+        </is>
+      </c>
+      <c r="U283" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr"/>
+      <c r="B284" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO CON RICHIESTA DI PREVENTIVI PER LA FORNITURA IN NOLEGGIO DI SISTEMI LOOP RECORDER PER LE U.O.C. DI CARDIOLOGIA DELL’U.L.S.S.</t>
         </is>
       </c>
-      <c r="C249" t="inlineStr">
+      <c r="C284" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D249" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA &amp;egrave; STATO PUBBLICATO L&amp;#39;AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L&amp;#39;ID DELLA PROCEDURA NR. 175464052 Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622239&lt;/p&gt;
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATO PUBBLICATO L'AVVISO INDAGINE DI MERCATO PER LA FORNITURA IN OGGETTO. DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI E PROROGA TERMINI VERRANNO PUBBLICATE UNICAMENTE SU TALE PIATTAFORMA. PER ACCEDERE OCCORRE COLLEGARSI AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR. 175464052 Per informazioni: UOC PROVV. ECONOMATO AULSS9 SCALIGERA TEL. 0442-622239&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G249" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H249" t="inlineStr">
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
         <is>
           <t>175464052</t>
         </is>
       </c>
-      <c r="I249" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K249" t="inlineStr">
+      <c r="I284" t="inlineStr"/>
+      <c r="J284" t="inlineStr"/>
+      <c r="K284" t="inlineStr">
         <is>
           <t>23/10/2023 00:00</t>
         </is>
       </c>
-      <c r="L249" t="inlineStr">
+      <c r="L284" t="inlineStr">
         <is>
           <t>23/10/2029 00:00</t>
         </is>
       </c>
-      <c r="M249" t="inlineStr">
+      <c r="M284" t="inlineStr">
         <is>
           <t>07/11/2023 12:00</t>
         </is>
       </c>
-      <c r="P249" t="n">
+      <c r="P284" t="n">
         <v>0</v>
       </c>
-      <c r="Q249" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R249" t="inlineStr">
+      <c r="Q284" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R284" t="inlineStr">
         <is>
           <t xml:space="preserve">UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA  ATTREZZATURE </t>
         </is>
       </c>
-      <c r="S249" t="inlineStr"/>
-      <c r="T249" t="inlineStr">
+      <c r="S284" t="inlineStr"/>
+      <c r="T284" t="inlineStr">
         <is>
           <t>0442-622239</t>
         </is>
       </c>
-      <c r="U249" t="inlineStr">
-[...12 lines deleted...]
-      <c r="C250" t="inlineStr">
+      <c r="U284" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr"/>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE AVVISO PUBBLICO PER L’ISTITUZIONE DI UN ELENCO FORNITORI PER L’EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI MINORI IN CARICO ALLA UOS NEUROPSICHIATRIA INFANTILE ETA’ EVOLUTIVA AFFETTI DA PATOLOGIE NEUROPSICHIATRICHE E PSICOPATOLOGICHE</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr"/>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr"/>
+      <c r="I285" t="inlineStr"/>
+      <c r="J285" t="inlineStr"/>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>19/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L285" t="inlineStr">
+        <is>
+          <t>19/10/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M285" t="inlineStr">
+        <is>
+          <t>22/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P285" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q285" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R285" t="inlineStr">
+        <is>
+          <t>UOC Direzione Amministrativa Territoriale, l’UOS Attività Amministrativa Socio Sanitaria e le UOC Infanzia, Adolescenza, Famigl</t>
+        </is>
+      </c>
+      <c r="S285" t="inlineStr"/>
+      <c r="T285" t="inlineStr"/>
+      <c r="U285" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr"/>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>LEC - AULSS 9 SCALIGERA - GARA PER ALIENAZIONE N 12 VEICOLI DI PROPRIETA' DELL'AULSS 9 SCALIGERA</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D250" t="inlineStr">
-[...210 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;LEC - AULSS 9 SCALIGERA - GARA PER ALIENAZIONE N 12 VEICOLI DI PROPRIETA&amp;#39; DELL&amp;#39;AULSS 9 SCALIGERA&lt;/p&gt;
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;LEC - AULSS 9 SCALIGERA - GARA PER ALIENAZIONE N 12 VEICOLI DI PROPRIETA' DELL'AULSS 9 SCALIGERA&lt;/p&gt;
 &lt;p&gt;Avviso nuova seduta pubblica per il giorno 30/11/2023 ore 12.00 per ratifica nuove offerte e ritiro mezzo dalla trattariva (vedi avviso lett 29/11/2023 prot. 214657 allegato)&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G253" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K253" t="inlineStr">
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr"/>
+      <c r="I286" t="inlineStr"/>
+      <c r="J286" t="inlineStr"/>
+      <c r="K286" t="inlineStr">
         <is>
           <t>18/10/2023 10:00</t>
         </is>
       </c>
-      <c r="L253" t="inlineStr">
+      <c r="L286" t="inlineStr">
         <is>
           <t>18/10/2029 10:00</t>
         </is>
       </c>
-      <c r="M253" t="inlineStr">
+      <c r="M286" t="inlineStr">
         <is>
           <t>30/11/2023 12:00</t>
         </is>
       </c>
-      <c r="N253" t="inlineStr">
+      <c r="N286" t="inlineStr">
         <is>
           <t>30/11/2023 12:00</t>
         </is>
       </c>
-      <c r="P253" t="n">
+      <c r="P286" t="n">
         <v>0</v>
       </c>
-      <c r="Q253" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R253" t="inlineStr">
+      <c r="Q286" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R286" t="inlineStr">
         <is>
           <t>LAURO LA GASPARINI</t>
         </is>
       </c>
-      <c r="S253" t="inlineStr">
+      <c r="S286" t="inlineStr">
         <is>
           <t>VIA GIANNELLA, 1</t>
         </is>
       </c>
-      <c r="T253" t="inlineStr">
+      <c r="T286" t="inlineStr">
         <is>
           <t>3346534197</t>
         </is>
       </c>
-      <c r="U253" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B254" t="inlineStr">
+      <c r="U286" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr"/>
+      <c r="B287" t="inlineStr">
         <is>
           <t xml:space="preserve">DGRV N. 778/2023 LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO, </t>
         </is>
       </c>
-      <c r="C254" t="inlineStr">
+      <c r="C287" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D254" t="inlineStr">
-[...13 lines deleted...]
-      <c r="K254" t="inlineStr">
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr"/>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr"/>
+      <c r="I287" t="inlineStr"/>
+      <c r="J287" t="inlineStr"/>
+      <c r="K287" t="inlineStr">
         <is>
           <t>18/10/2023 00:00</t>
         </is>
       </c>
-      <c r="L254" t="inlineStr">
+      <c r="L287" t="inlineStr">
         <is>
           <t>18/10/2029 00:00</t>
         </is>
       </c>
-      <c r="M254" t="inlineStr">
+      <c r="M287" t="inlineStr">
         <is>
           <t>30/11/2023 00:00</t>
         </is>
       </c>
-      <c r="P254" t="n">
+      <c r="P287" t="n">
         <v>0</v>
       </c>
-      <c r="Q254" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R254" t="inlineStr">
+      <c r="Q287" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R287" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale, UOS Attività Amministrativa Socio Sanitaria UUOOCC Disabilità e non autosuff</t>
         </is>
       </c>
-      <c r="S254" t="inlineStr"/>
-[...9 lines deleted...]
-      <c r="B255" t="inlineStr">
+      <c r="S287" t="inlineStr"/>
+      <c r="T287" t="inlineStr"/>
+      <c r="U287" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr"/>
+      <c r="B288" t="inlineStr">
         <is>
           <t>APPROVAZIONE DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ETS AI FINI DELL’AVVIO DI UNA CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DI ATTIVITA’ DI CURE PALLIATIVE DOMICILIARI A FAVORE DI PAZIENTI ONCOLOGICI IN FASE AVANZATA DI MALATTIA, DA ATTUARSI NELL’AMBITO TERRITORIALE DEL DISTRETTO 4 OVEST VERONESE. CONTESTUALE PROROGA DI TRE MESI DELLA CONVENZIONE CON L’ASSOCIAZIONE A.M.O. BALDO-GARDA.</t>
         </is>
       </c>
-      <c r="C255" t="inlineStr">
+      <c r="C288" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
-      <c r="D255" t="inlineStr">
-[...13 lines deleted...]
-      <c r="K255" t="inlineStr">
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr"/>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr"/>
+      <c r="I288" t="inlineStr"/>
+      <c r="J288" t="inlineStr"/>
+      <c r="K288" t="inlineStr">
         <is>
           <t>04/10/2023 00:00</t>
         </is>
       </c>
-      <c r="L255" t="inlineStr">
+      <c r="L288" t="inlineStr">
         <is>
           <t>04/10/2029 00:00</t>
         </is>
       </c>
-      <c r="M255" t="inlineStr">
+      <c r="M288" t="inlineStr">
         <is>
           <t>02/11/2023 00:00</t>
         </is>
       </c>
-      <c r="P255" t="n">
+      <c r="P288" t="n">
         <v>176400</v>
       </c>
-      <c r="Q255" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A256" t="inlineStr">
+      <c r="Q288" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R288" t="inlineStr"/>
+      <c r="S288" t="inlineStr"/>
+      <c r="T288" t="inlineStr"/>
+      <c r="U288" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
         <is>
           <t>21267</t>
         </is>
       </c>
-      <c r="B256" t="inlineStr">
+      <c r="B289" t="inlineStr">
         <is>
           <t>AULSS 9 SCALIGERA - AVVISO CONSULTAZIONE PRELIMINARE DI MERCATO PER AVVIO PROCEDURA DI AFFIDAMENTO DI UNA PET - CT - ID SINTEL 173350348</t>
         </is>
       </c>
-      <c r="C256" t="inlineStr">
+      <c r="C289" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D256" t="inlineStr">
+      <c r="D289" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="F256" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K256" t="inlineStr">
+      <c r="F289" t="inlineStr"/>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr"/>
+      <c r="I289" t="inlineStr"/>
+      <c r="J289" t="inlineStr"/>
+      <c r="K289" t="inlineStr">
         <is>
           <t>29/08/2023 00:00</t>
         </is>
       </c>
-      <c r="L256" t="inlineStr">
+      <c r="L289" t="inlineStr">
         <is>
           <t>29/08/2029 00:00</t>
         </is>
       </c>
-      <c r="P256" t="n">
+      <c r="P289" t="n">
         <v>0</v>
       </c>
-      <c r="Q256" t="inlineStr">
-[...10 lines deleted...]
-      <c r="A257" t="inlineStr">
+      <c r="Q289" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R289" t="inlineStr"/>
+      <c r="S289" t="inlineStr"/>
+      <c r="T289" t="inlineStr"/>
+      <c r="U289" t="inlineStr"/>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
         <is>
           <t>20661</t>
         </is>
       </c>
-      <c r="B257" t="inlineStr">
+      <c r="B290" t="inlineStr">
         <is>
           <t>AULSS 9 SCALIGERA: PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE" FORNITURA DI 100 TELEFONI IP DA DESTINARE A COT E ODC. CIG: 9932886CD2 CUP: F66G22000140006</t>
         </is>
       </c>
-      <c r="C257" t="inlineStr">
+      <c r="C290" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D257" t="inlineStr">
+      <c r="D290" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="F257" t="inlineStr"/>
-      <c r="G257" t="inlineStr">
+      <c r="F290" t="inlineStr"/>
+      <c r="G290" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H257" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="K257" t="inlineStr">
+      <c r="H290" t="inlineStr"/>
+      <c r="I290" t="inlineStr"/>
+      <c r="J290" t="inlineStr"/>
+      <c r="K290" t="inlineStr">
         <is>
           <t>30/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L257" t="inlineStr">
+      <c r="L290" t="inlineStr">
         <is>
           <t>30/06/2029 00:00</t>
         </is>
       </c>
-      <c r="P257" t="n">
+      <c r="P290" t="n">
         <v>0</v>
       </c>
-      <c r="Q257" t="inlineStr">
-[...10 lines deleted...]
-      <c r="A258" t="inlineStr">
+      <c r="Q290" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R290" t="inlineStr"/>
+      <c r="S290" t="inlineStr"/>
+      <c r="T290" t="inlineStr"/>
+      <c r="U290" t="inlineStr"/>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
         <is>
           <t>20601</t>
         </is>
       </c>
-      <c r="B258" t="inlineStr">
+      <c r="B291" t="inlineStr">
         <is>
           <t>AULSS 9 SCALIGERA: PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE" – ADESIONE A CONVENZIONE CONSIP "STAMPANTI 19 - LOTTO 1" PER LA FORNITURA DI STAMPANTI PER USO PERSONALE B/N A4 DA DESTINARE A COT E ODC. CIG: 9922414B0E CUP: F66G22000140006</t>
         </is>
       </c>
-      <c r="C258" t="inlineStr">
+      <c r="C291" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D258" t="inlineStr">
+      <c r="D291" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="F258" t="inlineStr"/>
-      <c r="G258" t="inlineStr">
+      <c r="F291" t="inlineStr"/>
+      <c r="G291" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H258" t="inlineStr"/>
-      <c r="I258" t="inlineStr">
+      <c r="H291" t="inlineStr"/>
+      <c r="I291" t="inlineStr">
         <is>
           <t>F66G22000140006</t>
         </is>
       </c>
-      <c r="J258" t="inlineStr"/>
-      <c r="K258" t="inlineStr">
+      <c r="J291" t="inlineStr"/>
+      <c r="K291" t="inlineStr">
         <is>
           <t>28/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L258" t="inlineStr">
+      <c r="L291" t="inlineStr">
         <is>
           <t>28/06/2029 00:00</t>
         </is>
       </c>
-      <c r="P258" t="n">
+      <c r="P291" t="n">
         <v>0</v>
       </c>
-      <c r="Q258" t="inlineStr">
-[...10 lines deleted...]
-      <c r="A259" t="inlineStr">
+      <c r="Q291" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R291" t="inlineStr"/>
+      <c r="S291" t="inlineStr"/>
+      <c r="T291" t="inlineStr"/>
+      <c r="U291" t="inlineStr"/>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
         <is>
           <t>20583</t>
         </is>
       </c>
-      <c r="B259" t="inlineStr">
+      <c r="B292" t="inlineStr">
         <is>
           <t>AULSS 9 SCALIGERA: PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) – M6.C1 - 1.2.2 CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI – INTERCONNESSIONE AZIENDALE – AFFIDAMENTO DIRETTO A SEGUITO DI INDAGINE DI MERCATO DELL’AMPLIAMENTO DEL SISTEMA DI CONTACT CENTER AZIENDALE TVOX E RELATIVA MANUTENZIONE TRIENNALE. CIG: 987990645A CUP: F66G22000140006</t>
         </is>
       </c>
-      <c r="C259" t="inlineStr">
+      <c r="C292" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D259" t="inlineStr">
+      <c r="D292" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="F259" t="inlineStr"/>
-      <c r="G259" t="inlineStr">
+      <c r="F292" t="inlineStr"/>
+      <c r="G292" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H259" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="K259" t="inlineStr">
+      <c r="H292" t="inlineStr"/>
+      <c r="I292" t="inlineStr"/>
+      <c r="J292" t="inlineStr"/>
+      <c r="K292" t="inlineStr">
         <is>
           <t>28/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L259" t="inlineStr">
+      <c r="L292" t="inlineStr">
         <is>
           <t>28/06/2029 00:00</t>
         </is>
       </c>
-      <c r="P259" t="n">
+      <c r="P292" t="n">
         <v>0</v>
       </c>
-      <c r="Q259" t="inlineStr">
-[...10 lines deleted...]
-      <c r="A260" t="inlineStr">
+      <c r="Q292" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R292" t="inlineStr"/>
+      <c r="S292" t="inlineStr"/>
+      <c r="T292" t="inlineStr"/>
+      <c r="U292" t="inlineStr"/>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
         <is>
           <t>20582</t>
         </is>
       </c>
-      <c r="B260" t="inlineStr">
+      <c r="B293" t="inlineStr">
         <is>
           <t>AULSS 9 SCALIGERA: PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE". ADESIONE ALL’ACCORDO QUADRO CONSIP “SANITA’ DIGITALE" - ID 2365 - LOTTO 1 “CUP E INTEROPERABILITA' DATI SANITARI - NORD” PER LA FORNITURA DEL SISTEMA INFORMATICO DI COT E ODC</t>
         </is>
       </c>
-      <c r="C260" t="inlineStr">
+      <c r="C293" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D260" t="inlineStr">
+      <c r="D293" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="F260" t="inlineStr"/>
-      <c r="G260" t="inlineStr">
+      <c r="F293" t="inlineStr"/>
+      <c r="G293" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H260" t="inlineStr"/>
-      <c r="I260" t="inlineStr">
+      <c r="H293" t="inlineStr"/>
+      <c r="I293" t="inlineStr">
         <is>
           <t>F66G22000140006.</t>
         </is>
       </c>
-      <c r="J260" t="inlineStr"/>
-      <c r="K260" t="inlineStr">
+      <c r="J293" t="inlineStr"/>
+      <c r="K293" t="inlineStr">
         <is>
           <t>28/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L260" t="inlineStr">
+      <c r="L293" t="inlineStr">
         <is>
           <t>28/06/2029 00:00</t>
         </is>
       </c>
-      <c r="P260" t="n">
+      <c r="P293" t="n">
         <v>0</v>
       </c>
-      <c r="Q260" t="inlineStr">
-[...10 lines deleted...]
-      <c r="A261" t="inlineStr">
+      <c r="Q293" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R293" t="inlineStr"/>
+      <c r="S293" t="inlineStr"/>
+      <c r="T293" t="inlineStr"/>
+      <c r="U293" t="inlineStr"/>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
         <is>
           <t>20565</t>
         </is>
       </c>
-      <c r="B261" t="inlineStr">
+      <c r="B294" t="inlineStr">
         <is>
           <t>AULSS 9 SCALIGERA: PNRR - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE" – ADESIONE A CONVENZIONE CONSIP "PC DESKTOP E WORKSTATION" PER LA FORNITURA DI PERSONAL COMPUTER DA DESTINARE A COT E ODC. CIG: 9885077F95 CUP: F66G22000140006</t>
         </is>
       </c>
-      <c r="C261" t="inlineStr">
+      <c r="C294" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D261" t="inlineStr">
+      <c r="D294" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="F261" t="inlineStr"/>
-      <c r="G261" t="inlineStr">
+      <c r="F294" t="inlineStr"/>
+      <c r="G294" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H261" t="inlineStr"/>
-      <c r="I261" t="inlineStr">
+      <c r="H294" t="inlineStr"/>
+      <c r="I294" t="inlineStr">
         <is>
           <t>F66G22000140006</t>
         </is>
       </c>
-      <c r="J261" t="inlineStr"/>
-      <c r="K261" t="inlineStr">
+      <c r="J294" t="inlineStr"/>
+      <c r="K294" t="inlineStr">
         <is>
           <t>28/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L261" t="inlineStr">
+      <c r="L294" t="inlineStr">
         <is>
           <t>28/06/2029 00:00</t>
         </is>
       </c>
-      <c r="P261" t="n">
+      <c r="P294" t="n">
         <v>0</v>
       </c>
-      <c r="Q261" t="inlineStr">
-[...10 lines deleted...]
-      <c r="A262" t="inlineStr">
+      <c r="Q294" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R294" t="inlineStr"/>
+      <c r="S294" t="inlineStr"/>
+      <c r="T294" t="inlineStr"/>
+      <c r="U294" t="inlineStr"/>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
         <is>
           <t>20723</t>
         </is>
       </c>
-      <c r="B262" t="inlineStr">
+      <c r="B295" t="inlineStr">
         <is>
           <t xml:space="preserve"> AULSS 9 SCALIGERA:REALIZZAZIONE NUOVO OSPEDALE "MATER SALUTIS" DI LEGNAGO - SERVIZIO DI PROGETTAZIONE DELLA FATTIBILITA' TECNICA ED ECONOMICA (PFTE), CON OPZIONE DI AFFIDAMENTO DELLA PROGETTAZIONE DEFINITIVA (PD), PROGETTAZIONE ESECUTIVA (PE), COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE (CSP) DIREZIONE LAVORI (DL) COMPRENSIVA DEL COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE (CSE). DELIBERA A CONTRARRE. CIG 9896858994 - CUP F15F21002520006.</t>
         </is>
       </c>
-      <c r="C262" t="inlineStr">
+      <c r="C295" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D262" t="inlineStr">
+      <c r="D295" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="F262" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="I262" t="inlineStr">
+      <c r="F295" t="inlineStr"/>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr"/>
+      <c r="I295" t="inlineStr">
         <is>
           <t>F15F21002520006</t>
         </is>
       </c>
-      <c r="J262" t="inlineStr"/>
-      <c r="K262" t="inlineStr">
+      <c r="J295" t="inlineStr"/>
+      <c r="K295" t="inlineStr">
         <is>
           <t>21/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L262" t="inlineStr">
+      <c r="L295" t="inlineStr">
         <is>
           <t>21/06/2029 00:00</t>
         </is>
       </c>
-      <c r="P262" t="n">
+      <c r="P295" t="n">
         <v>0</v>
       </c>
-      <c r="Q262" t="inlineStr">
-[...7 lines deleted...]
-      <c r="U262" t="inlineStr"/>
+      <c r="Q295" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R295" t="inlineStr"/>
+      <c r="S295" t="inlineStr"/>
+      <c r="T295" t="inlineStr"/>
+      <c r="U295" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>