--- v0 (2026-07-28)
+++ v1 (2026-09-11)
@@ -410,51 +410,1012 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Farmacia</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Indirizzo</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>Comune</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>Mese</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>Inizio</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>Fine</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>FARMACIA DOTT. TURRI DI MICHELE TURRI E C. SAS</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>VIA ROMA, 49</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>VELO VERONESE</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>17/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>FARMACIA ZANZONI SNC DI ZANZONI IGINO E C.</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>VIA CAPITELLO, 24</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>CONCAMARISE</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>12/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>FARMACIA COSTABELLA DI COTTI DR. EDOARDO</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>VIA CA' MONTAGNA, 13</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>S.ZENO DI MONTAGNA</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>14/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>FARMACIA DOTT. MELA GIUSEPPE E C. S.A.S.</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>VIA VILLAFONTANA, 30</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>BOVOLONE</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>12/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>FARMACIA ANSELMI</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>VIA MONTE GRAPPA, 13</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>VESTENANOVA</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>12/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>FARMACIA SELVA DI PROGNO DOTT. GOTTARDO RODEGHERI</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>VIA TRENTO, 2</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>SELVA DI PROGNO</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>21/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>FARMACIA DOTT. BACCHIELLI E C. SNC</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>VIA XXVI APRILE, 18</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>OPPEANO</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>FARMACIA AL GIGLIO SNC DI MAGALINI LEONARDO, ANNAMARIA &amp; C.</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>CORSO VITTORIO EMANUELE II, 222</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>VILLAFRANCA DI VERONA</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>14/09/2026</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>19/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>FARMACIA DOTT. VINICIO PACI</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>PIAZZA GILARDONI, 4</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>CASTEL D' AZZANO</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>14/09/2026</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>19/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>FARMACIA FIORI</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>VIA ALEARDI, 3</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>NEGRAR- PRUN</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>14/09/2026</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>20/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>FARMACIA DOTT. ANTONIO PORTIOLI</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>VIA DANTE ALIGHIERI, 26</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>ILLASI</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>21/09/2026</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>26/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>FARMACIA LORA SNC</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>VIA BALDINI SINISTRA, 18</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>TERRAZZO</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>21/09/2026</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>27/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>FARMACIA RIZZOLO</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>PIAZZA V. EMANUELE, 5/A</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>S. ANNA D'ALFAEDO</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>26/09/2026</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>26/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>FARMACIA DOTT. FARINOLA VALENTINO SAVERIO E DOMENICO SNC</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>VIA DANZIA, 3</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>AFFI</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>SETTEMBRE/OTTOBRE</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>28/09/2026</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>FARMACIA ZANZONI SNC DI ZANZONI IGINO E C.</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>VIA CAPITELLO, 24</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>CONCAMARISE</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>OTTOBRE</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>17/10/2026</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>26/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>FARMACIA DE VECCHI DI ROSSIGNOLI CARLA E C. SNC</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>CORSO FRACCAROLI, 135</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>VILLA BARTOLOMEA</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>OTTOBRE</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>21/10/2026</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>21/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>FARMACIA DELL'ASSUNTA SNC</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>VIA ROMA, 43</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>GREZZANA</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>OTTOBRE</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>24/10/2026</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>26/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>FARMACIA DE VECCHI DI ROSSIGNOLI CARLA E C. SNC</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>CORSO FRACCAROLI, 135</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>VILLA BARTOLOMEA</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>OTTOBRE</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>28/10/2026</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>28/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>FARMACIA RIZZOLO</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>PIAZZA V. EMANUELE, 5/A</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>S. ANNA D'ALFAEDO</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>NOVEMBRE</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>28/11/2026</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>28/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>FARMACIA TREVENZOLI DOTT.SSA ANNA</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>VIA INGELHEIM, 1</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>SAN PIETRO IN CARIANO</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>DICEMBRE</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>07/12/2026</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>08/12/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>FARMACIA SS. PIETRO E PAOLO SNC</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>VIA ALTICHIERO, 42</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>ZEVIO</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>DICEMBRE</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>07/12/2026</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>07/12/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>FARMACIA DR. GIAROLO</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>VIA FEDELI, 50</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>VERONA</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>DICEMBRE</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>07/12/2026</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>07/12/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>FARMACIA POZZO DI ELENA GIRLANDA E FRANCESCO FACCINI S.N.C.</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>VIA XXIV MAGGIO, 16</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>S. GIOVANNI LUPATOTO</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>DICEMBRE</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>07/12/2026</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>07/12/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>FARMACIA DOTT.SSA PALLARO NELLA LARA E C. SAS</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>VIA PODGORA, 16/B</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>VERONA - AVESA</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>DICEMBRE</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>07/12/2026</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>07/12/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>FARMACIA PADOVANI SRL</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>VIA CEFALONIA 2/A</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>VERONA</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>DICEMBRE</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>07/12/2026</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>07/12/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>FARMACIA DOTT.SSA PALLARO NELLA LARA E C. SAS</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>VIA PODGORA, 16/B</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>VERONA - AVESA</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>DICEMBRE</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>24/12/2026</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>24/12/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>FARMACIA PADOVANI SRL</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>VIA CEFALONIA 2/A</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>VERONA</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>DICEMBRE</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>FARMACIA DOTT.SSA PALLARO NELLA LARA E C. SAS</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>VIA PODGORA, 16/B</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>VERONA - AVESA</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>DICEMBRE</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>FARMACIA SARTORI S.N.C.</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>VIA S. LUIGI, 175</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>CAPRINO VERONESE PESINA</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>DICEMBRE</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>