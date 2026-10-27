--- v1 (2026-09-11)
+++ v2 (2026-10-27)
@@ -410,1012 +410,852 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Farmacia</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Comune</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Mese</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Inizio</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Fine</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>FARMACIA DOTT. TURRI DI MICHELE TURRI E C. SAS</t>
+          <t>FARMACIA ZANZONI SNC DI ZANZONI IGINO E C.</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>VIA ROMA, 49</t>
+          <t>VIA CAPITELLO, 24</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>VELO VERONESE</t>
+          <t>CONCAMARISE</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>OTTOBRE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>04/09/2026</t>
+          <t>17/10/2026</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>17/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>FARMACIA ZANZONI SNC DI ZANZONI IGINO E C.</t>
+          <t>FARMACIA DELL'ASSUNTA SNC</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>VIA CAPITELLO, 24</t>
+          <t>VIA ROMA, 43</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>CONCAMARISE</t>
+          <t>GREZZANA</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>OTTOBRE</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>24/10/2026</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>12/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>FARMACIA COSTABELLA DI COTTI DR. EDOARDO</t>
+          <t>FARMACIA SAN FERMO DI CAVAGGIONI DOTT MARCO</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>VIA CA' MONTAGNA, 13</t>
+          <t>STRADONE SAN FERMO, 40</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>S.ZENO DI MONTAGNA</t>
+          <t>VERONA</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>OTTOBRE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>24/10/2026</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>14/09/2026</t>
+          <t>24/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>FARMACIA DOTT. MELA GIUSEPPE E C. S.A.S.</t>
+          <t>FARMACIA DE VECCHI DI ROSSIGNOLI CARLA E C. SNC</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>VIA VILLAFONTANA, 30</t>
+          <t>CORSO FRACCAROLI, 135</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>BOVOLONE</t>
+          <t>VILLA BARTOLOMEA</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>OTTOBRE</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>07/09/2026</t>
+          <t>28/10/2026</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>12/09/2026</t>
+          <t>28/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>FARMACIA ANSELMI</t>
+          <t>FARMACIA SAN FERMO DI CAVAGGIONI DOTT MARCO</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>VIA MONTE GRAPPA, 13</t>
+          <t>STRADONE SAN FERMO, 40</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>VESTENANOVA</t>
+          <t>VERONA</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>OTTOBRE</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>07/09/2026</t>
+          <t>31/10/2026</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>12/09/2026</t>
+          <t>31/10/2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>FARMACIA SELVA DI PROGNO DOTT. GOTTARDO RODEGHERI</t>
+          <t>FARMACIA FIORI</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>VIA TRENTO, 2</t>
+          <t>VIA ALEARDI, 3</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>SELVA DI PROGNO</t>
+          <t>NEGRAR- PRUN</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>NOVEMBRE</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>07/09/2026</t>
+          <t>02/11/2026</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>21/09/2026</t>
+          <t>04/11/2026</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>FARMACIA DOTT. BACCHIELLI E C. SNC</t>
+          <t>FARMACIA RIZZOLO</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>VIA XXVI APRILE, 18</t>
+          <t>PIAZZA V. EMANUELE, 5/A</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>OPPEANO</t>
+          <t>S. ANNA D'ALFAEDO</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>NOVEMBRE</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>11/09/2026</t>
+          <t>28/11/2026</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>11/09/2026</t>
+          <t>28/11/2026</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>FARMACIA AL GIGLIO SNC DI MAGALINI LEONARDO, ANNAMARIA &amp; C.</t>
+          <t>FARMACIA TREVENZOLI DOTT.SSA ANNA</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>CORSO VITTORIO EMANUELE II, 222</t>
+          <t>VIA INGELHEIM, 1</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>VILLAFRANCA DI VERONA</t>
+          <t>SAN PIETRO IN CARIANO</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>14/09/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>19/09/2026</t>
+          <t>08/12/2026</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>FARMACIA DOTT. VINICIO PACI</t>
+          <t>FARMACIA SS. PIETRO E PAOLO SNC</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>PIAZZA GILARDONI, 4</t>
+          <t>VIA ALTICHIERO, 42</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>CASTEL D' AZZANO</t>
+          <t>ZEVIO</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>14/09/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>19/09/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>FARMACIA FIORI</t>
+          <t>FARMACIA DR. GIAROLO</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>VIA ALEARDI, 3</t>
+          <t>VIA FEDELI, 50</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>NEGRAR- PRUN</t>
+          <t>VERONA</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>14/09/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>20/09/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>FARMACIA DOTT. ANTONIO PORTIOLI</t>
+          <t>FARMACIA POZZO DI ELENA GIRLANDA E FRANCESCO FACCINI S.N.C.</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>VIA DANTE ALIGHIERI, 26</t>
+          <t>VIA XXIV MAGGIO, 16</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>ILLASI</t>
+          <t>S. GIOVANNI LUPATOTO</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>21/09/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>26/09/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>FARMACIA LORA SNC</t>
+          <t>FARMACIA DOTT.SSA PALLARO NELLA LARA E C. SAS</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>VIA BALDINI SINISTRA, 18</t>
+          <t>VIA PODGORA, 16/B</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>TERRAZZO</t>
+          <t>VERONA - AVESA</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>21/09/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>27/09/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>FARMACIA RIZZOLO</t>
+          <t>FARMACIA PADOVANI SRL</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>PIAZZA V. EMANUELE, 5/A</t>
+          <t>VIA CEFALONIA 2/A</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>S. ANNA D'ALFAEDO</t>
+          <t>VERONA</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>26/09/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>26/09/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>FARMACIA DOTT. FARINOLA VALENTINO SAVERIO E DOMENICO SNC</t>
+          <t>FARMACIA COMUNALE</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>VIA DANZIA, 3</t>
+          <t>VIA GIDINO, 2</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>AFFI</t>
+          <t>SOMMACAMPAGNA</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>SETTEMBRE/OTTOBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>28/09/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>03/10/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>FARMACIA ZANZONI SNC DI ZANZONI IGINO E C.</t>
+          <t>FARMACIA PIEROPAN DI CRACCO PAOLA E TESSARI MARIANGELA S.N.C.</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>VIA CAPITELLO, 24</t>
+          <t>VIA C. BATTISTI, 18</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>CONCAMARISE</t>
+          <t>TREGNAGO</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>OTTOBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>17/10/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>26/10/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>FARMACIA DE VECCHI DI ROSSIGNOLI CARLA E C. SNC</t>
+          <t>FARMACIA S. FRANCESCO DI TEBALDI DOTT.SSA GIOVANNA</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>CORSO FRACCAROLI, 135</t>
+          <t>VIA FOSSACAN, 4/C</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>VILLA BARTOLOMEA</t>
+          <t>S. BONIFACIO- LOCARA</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>OTTOBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>21/10/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>21/10/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>FARMACIA DELL'ASSUNTA SNC</t>
+          <t>FARMACIA ROSSIGNOLI S.A.S. DELLA DOTT.SSA CRISTINA ROSSIGNOLI</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>VIA ROMA, 43</t>
+          <t>VIA DELLA REPUBBLICA, 3</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>GREZZANA</t>
+          <t>RONCO ALL'ADIGE - ALBARO</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>OTTOBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>24/10/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>26/10/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>FARMACIA DE VECCHI DI ROSSIGNOLI CARLA E C. SNC</t>
+          <t>FARMACIA CAPRI SNC</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>CORSO FRACCAROLI, 135</t>
+          <t>VIA BASSONE, 56</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>VILLA BARTOLOMEA</t>
+          <t>VERONA</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>OTTOBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>28/10/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>28/10/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>FARMACIA RIZZOLO</t>
+          <t>FARMACIA FIORI</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>PIAZZA V. EMANUELE, 5/A</t>
+          <t>VIA ALEARDI, 3</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>S. ANNA D'ALFAEDO</t>
+          <t>NEGRAR- PRUN</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>NOVEMBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>28/11/2026</t>
+          <t>21/12/2026</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>28/11/2026</t>
+          <t>24/12/2026</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>FARMACIA TREVENZOLI DOTT.SSA ANNA</t>
+          <t>FARMACIA DOTT.SSA PALLARO NELLA LARA E C. SAS</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>VIA INGELHEIM, 1</t>
+          <t>VIA PODGORA, 16/B</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>SAN PIETRO IN CARIANO</t>
+          <t>VERONA - AVESA</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>24/12/2026</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>08/12/2026</t>
+          <t>24/12/2026</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>FARMACIA SS. PIETRO E PAOLO SNC</t>
+          <t>FARMACIA COMUNALE DOTT.SSA MATTIOLI SPA</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>VIA ALTICHIERO, 42</t>
+          <t>PIAZZA MACCACARI, 66</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>ZEVIO</t>
+          <t>GAZZO VERONESE MACCACARI</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>24/12/2026</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>24/12/2026</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>FARMACIA DR. GIAROLO</t>
+          <t>FARMACIA PADOVANI SRL</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>VIA FEDELI, 50</t>
+          <t>VIA CEFALONIA 2/A</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>VERONA</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>FARMACIA POZZO DI ELENA GIRLANDA E FRANCESCO FACCINI S.N.C.</t>
+          <t>FARMACIA DOTT.SSA PALLARO NELLA LARA E C. SAS</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>VIA XXIV MAGGIO, 16</t>
+          <t>VIA PODGORA, 16/B</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>S. GIOVANNI LUPATOTO</t>
+          <t>VERONA - AVESA</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>FARMACIA DOTT.SSA PALLARO NELLA LARA E C. SAS</t>
+          <t>FARMACIA SARTORI S.N.C.</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>VIA PODGORA, 16/B</t>
+          <t>VIA S. LUIGI, 175</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>VERONA - AVESA</t>
+          <t>CAPRINO VERONESE PESINA</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
-        <is>
-[...158 lines deleted...]
-      <c r="F30" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>