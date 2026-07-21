--- v0 (2026-04-23)
+++ v1 (2026-07-21)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U14"/>
+  <dimension ref="A1:U25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -528,911 +528,1552 @@
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>864793-2025-TED</t>
+          <t>S</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Procedura aperta per l'affidamento delle prestazioni di servizi sanitari per diverse specialità mediche presso i Presidi Ospedalieri dell'Azienda Ulss 9 Scaligera, ai sensi dell'art. 10, co. 1 e 2, del D.L. 34/2023</t>
+          <t>PROCEDURA NEGOZIATA APERTA A TUTTI GLI ISCRITTI SULLA PIATTAFORMA TELEMATICA SINTEL AI SENSI DELL’ART. 187 E DELL’ART. 50 COMMA 1 LETTERA E) DEL D. LGS. 36/2023 PER L’AFFIDAMENTO IN CONCESSIONE DEL SERVIZIO DI GESTIONE DELL’ASILO NIDO AZIENDALE “FIOR DI NIDO” DELL’ULSS N. 9 SCALIGERA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
-      <c r="J2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
-          <t>26/12/2025 00:00</t>
+          <t>29/05/2026 12:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>26/12/2031 00:00</t>
+          <t>27/06/2032 12:00</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>02/02/2026 13:00</t>
-[...3 lines deleted...]
-        <v>4867560</v>
+          <t>27/06/2026 12:00</t>
+        </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
-          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
+          <t>UOC PROVVEDITORATO, ECONOMATO E GESTIONE LOGISTICA</t>
         </is>
       </c>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr">
         <is>
           <t>0458075709</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>SI_2025_363</t>
+          <t>864793-2025-TED</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER LA FORNITURA DI UN CLUSTER IPERCONVERGENTE DI SERVER PER IL SISTEMA RIS/PACS - SDAPA ICT – ID 2681 MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E  DIGITALE OSPEDALIERO - CIG. B8DC8835E0</t>
+          <t>Procedura aperta per l'affidamento delle prestazioni di servizi sanitari per diverse specialità mediche presso i Presidi Ospedalieri dell'Azienda Ulss 9 Scaligera, ai sensi dell'art. 10, co. 1 e 2, del D.L. 34/2023</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Si</t>
-[...7 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>212266603</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
-          <t>B8DC8835E0</t>
+          <t>B9CC681BF9</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>29/10/2025 00:00</t>
+          <t>26/12/2025 00:00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>29/10/2031 00:00</t>
+          <t>26/12/2031 00:00</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>14/11/2025 10:00</t>
+          <t>02/02/2026 13:00</t>
         </is>
       </c>
       <c r="P3" t="n">
-        <v>505000</v>
+        <v>4867560</v>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
-          <t>Sopra</t>
-[...2 lines deleted...]
-      <c r="R3" t="inlineStr"/>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
+        </is>
+      </c>
       <c r="S3" t="inlineStr"/>
-      <c r="T3" t="inlineStr"/>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr"/>
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>SI_2025_363</t>
+        </is>
+      </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per la fornitura di sistemi analitici completi per l'effettuazione di esami di laboratorio, con attrezzature in locazione e fornitura di reagenti e materiale di consumo - ID SINTEL 204537182</t>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DI UN CLUSTER IPERCONVERGENTE DI SERVER PER IL SISTEMA RIS/PACS - SDAPA ICT – ID 2681 MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E  DIGITALE OSPEDALIERO - CIG. B8DC8835E0</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
-          <t>No</t>
-[...8 lines deleted...]
-      <c r="J4" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr"/>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>F66G21001380006 - F66G21001370006 - F36G25000280005</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>B8DC8835E0</t>
+        </is>
+      </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>09/07/2025 15:30</t>
+          <t>29/10/2025 00:00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>09/07/2031 15:30</t>
+          <t>29/10/2031 00:00</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>25/09/2025 23:00</t>
+          <t>14/11/2025 10:00</t>
         </is>
       </c>
       <c r="P4" t="n">
-        <v>0</v>
+        <v>505000</v>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
-      <c r="T4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
-          <t>SI - APPALTO SPECIFICO PER L’ACQUISTO DELL'INFRASTRUTTURA STORAGE LOCALE DEL SISTEMA RIS/PACS REGIONALE - SDAPA ICT – ID 2681, MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO".</t>
+          <t>DAT: DGR N. 1375/2020 - APPROVAZIONE AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA COSTITUZIONE DI UN ELENCO AZIENDALE DI RETI ORGANIZZATE ED AUTORIZZATE, MEDIANTE LA FORMA DELL’ACCREDITAMENTO, PER LA REALIZZAZIONE DI INTERVENTI E SERVIZI A FAVORE DELLE PERSONE CON DISABILITÀ GRAVE</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Si</t>
-[...16 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr"/>
+      <c r="I5" t="inlineStr"/>
+      <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr">
         <is>
-          <t>09/07/2025 00:00</t>
+          <t>29/09/2025 00:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>09/07/2031 00:00</t>
+          <t>29/09/2031 00:00</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>25/07/2025 12:00</t>
+          <t>28/10/2025 00:00</t>
         </is>
       </c>
       <c r="P5" t="n">
         <v>0</v>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>Sopra</t>
-[...2 lines deleted...]
-      <c r="R5" t="inlineStr"/>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t>GARA APERTA PER L'AFFIDAMENTO DEL SERVIZIO DI VERIFICA PREVENTIVA DEL PROGETTO ESECUTIVO PER EURO 140 MILIONI DEI LAVORI DI REALIZZAZIONE DEL NUOVO OSPEDALE "MATER SALUTIS" DI LEGNAGO</t>
+          <t>DAT: RECEPIMENTO DGR N. 349 DEL 4 APRILE 2024, DGR N. 514 DEL 13 MAGGIO 2025, DDR N. 52 DEL 03.10.2024 E APPROVAZIONE AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA COSTITUZIONE DI UN ELENCO AZIENDALE DI RETI ORGANIZZATE ED AUTORIZZATE, MEDIANTE LA FORMA DELL’ACCREDITAMENTO, PER LA REALIZZAZIONE DI INTERVENTI E SERVIZI A FAVORE DELLE PERSONE CON DISABILITÀ GRAVE, DI CUI ALLA LEGGE N. 112/2016 E ALLA DGR N. 2141/2017.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr">
         <is>
-          <t>11/06/2025 09:45</t>
+          <t>05/08/2025 00:00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>11/06/2031 09:45</t>
+          <t>05/08/2031 00:00</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>11/07/2025 13:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="P6" t="n">
-        <v>706655</v>
+        <v>1224895.2</v>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA TELEMATICA PER LA FORNITURA DI UN SISTEMA ANALITICO PER L'ESECUZIONE DEI TEST DI SIEROLOGIA, CON USO DI STRUMENTAZIONE IN LOCAZIONE, PER UN PERIODO DI MESI 36.</t>
+          <t>CAPITOLATO TECNICO APPALTO SPECIFICO SERVIZIO DI CONTACT CENTER MULTICANALE IN OUTSOURCING PER LA GESTIONE DEI SERVIZI DI CONTACT CENTER, DELLE ATTIVITÀ DI FRONT OFFICE E ACCETTAZIONE EROGATI AGLI UTENTI DELL'AZIENDA ULSS 9 SCALIGERA E DELL’AZIENDA OSPEDALIERA INTEGRATA DI VERONA NELL’AMBITO DEL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE PER SERVIZI DI CONTACT CENTER ID 2682</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
-          <t>24/04/2025 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>24/04/2031 00:00</t>
-[...4 lines deleted...]
-          <t>19/05/2025 15:00</t>
+          <t>29/07/2031 00:00</t>
         </is>
       </c>
       <c r="P7" t="n">
         <v>0</v>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
-      <c r="T7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - DELIBERA DI INDIZIONE DELL’APPALTO SPECIFICO PER L’AFFIDAMENTO DELLA FORNITURA DI POSTAZIONI PER REFERTAZIONE RADIOLOGICA TRAMITE IL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE (SDAPA) ICT PER “LA FORNITURA DI PRODOTTI E SERVIZI PER L'INFORMATICA E LE TELECOMUNICAZIONI – ID 2681”</t>
+          <t>Procedura aperta telematica per la fornitura di sistemi analitici completi per l'effettuazione di esami di laboratorio, con attrezzature in locazione e fornitura di reagenti e materiale di consumo - ID SINTEL 204537182</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>SDAPA</t>
-[...6 lines deleted...]
-      </c>
+          <t>204537182</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
-          <t>18/02/2025 00:00</t>
+          <t>09/07/2025 15:30</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>18/02/2031 00:00</t>
+          <t>09/07/2031 15:30</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>27/03/2025 12:00</t>
+          <t>25/09/2025 23:00</t>
         </is>
       </c>
       <c r="P8" t="n">
-        <v>250700</v>
+        <v>0</v>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
-      <c r="T8" t="inlineStr"/>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
       <c r="U8" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr"/>
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>SI2025DEL854</t>
+        </is>
+      </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>ID SINTEL 180751141 - PROCEDURA APERTA PER LA FORNITURA “CHIAVI IN MANO” DI UNA PET-CT E DI UN FRAZIONATORE PER L'U.O.C. DI RADIOTERAPIA DELL'OSPEDALE DI LEGNAGO</t>
+          <t>SI - APPALTO SPECIFICO PER L’ACQUISTO DELL'INFRASTRUTTURA STORAGE LOCALE DEL SISTEMA RIS/PACS REGIONALE - SDAPA ICT – ID 2681, MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO".</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...11 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>180751141</t>
-[...3 lines deleted...]
-      <c r="J9" t="inlineStr"/>
+          <t>SDAPA ICT- ID 2681</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>F16G21002120006-F66G21001380006-F66G21001370006</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>B79600A6D7 - B79600B7AA</t>
+        </is>
+      </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>15/03/2024 00:00</t>
+          <t>09/07/2025 00:00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>15/03/2030 00:00</t>
+          <t>09/07/2031 00:00</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>30/04/2024 15:00</t>
+          <t>25/07/2025 12:00</t>
         </is>
       </c>
       <c r="P9" t="n">
         <v>0</v>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
-      <c r="R9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
-      <c r="T9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ETS AI FINI DELL’AVVIO DI UNA CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DI ATTIVITA’ DI CURE PALLIATIVE DOMICILIARI A FAVORE DI PAZIENTI ONCOLOGICI IN FASE AVANZATA DI MALATTIA, DA ATTUARSI NELL’AMBITO TERRITORIALE DEL DISTRETTO 4 OVEST VERONESE. CONTESTUALE PROROGA DI TRE MESI DELLA CONVENZIONE CON L’ASSOCIAZIONE A.M.O. BALDO-GARDA.</t>
+          <t>GARA APERTA PER L'AFFIDAMENTO DEL SERVIZIO DI VERIFICA PREVENTIVA DEL PROGETTO ESECUTIVO PER EURO 140 MILIONI DEI LAVORI DI REALIZZAZIONE DEL NUOVO OSPEDALE "MATER SALUTIS" DI LEGNAGO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr"/>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>202828823</t>
+        </is>
+      </c>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr">
         <is>
-          <t>04/10/2023 00:00</t>
+          <t>11/06/2025 09:45</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>04/10/2029 00:00</t>
+          <t>11/06/2031 09:45</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>02/11/2023 00:00</t>
+          <t>11/07/2025 13:00</t>
         </is>
       </c>
       <c r="P10" t="n">
-        <v>176400</v>
+        <v>706655</v>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">AULSS 9 - LEGNAGO - AVVISO/INVITO  PROCEDURA NEGOZIATA TELEMATICA PER LA FORNITURA IN NOLEGGIO PER UN PERIODO DI MESI 12 DI UN SISTEMA ROBOTICO, CON RELATIVO MATERIALE DI CONSUMO DEDICATO, PER LA CHIRURGIA ORTOPEDICA AD ALTA COMPLESSITÀ DI IMPIANTO DI PROTESI D’ANCA E DI GINOCCHIO TOTALE E MONO-COMPARTIMENTALE - ID SINTEL 174431827  </t>
+          <t>PROCEDURA NEGOZIATA TELEMATICA PER LA FORNITURA DI UN SISTEMA ANALITICO PER L'ESECUZIONE DEI TEST DI SIEROLOGIA, CON USO DI STRUMENTAZIONE IN LOCAZIONE, PER UN PERIODO DI MESI 36.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si informa che su piattaforma telematica SINTEL&amp;nbsp; &amp;egrave; stata pubblicata la documentazione per la procedura in oggetto indetta ai sensi dell&amp;#39;art. 50, comma 1) lettera e) del D.lgs.vo n. 36 del 31.03.2023 da aggiudicarsi con il criterio dell&amp;#39;offerta economicamente pi&amp;ugrave; vantaggiosa. Per partecipare &amp;egrave; necessario collegarsi al sito www.ariaspa - id174431827 &amp;nbsp;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;Comunicazioni, rettifiche, integrazioni, chiarimenti, proroghe dei termini, revoche e sospensioni verranno pubblicati esclusivamente su piattaforma SINTEL all&amp;#39;ID della procedura.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si informa che su piattaforma telematica SINTEL  è stata pubblicata la documentazione per la procedura in oggetto indetta ai sensi dell'art. 50, comma 1) lettera e) del D.lgs.vo n. 36 del 31.03.2023 . &lt;/p&gt;
+&lt;p&gt;Per partecipare è necessario collegarsi al sito www.ariaspa - ID &lt;span style="color:#222222"&gt;&lt;span style="font-family:ArialMT,serif"&gt;&lt;span style="font-size:10pt"&gt;200486505&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt; Comunicazioni, rettifiche, integrazioni, chiarimenti, proroghe dei termini, revoche e sospensioni verranno pubblicati su piattaforma SINTEL all'ID della procedura.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr">
         <is>
-          <t>29/09/2023 00:00</t>
+          <t>24/04/2025 00:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>29/09/2029 00:00</t>
+          <t>24/04/2031 00:00</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>19/10/2023 18:00</t>
+          <t>19/05/2025 15:00</t>
         </is>
       </c>
       <c r="P11" t="n">
         <v>0</v>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...2 lines deleted...]
-      <c r="R11" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA ATTREZZATURE-IVD</t>
+        </is>
+      </c>
       <c r="S11" t="inlineStr"/>
-      <c r="T11" t="inlineStr"/>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t>0442 622604</t>
+        </is>
+      </c>
       <c r="U11" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr"/>
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>SI2025DEL192</t>
+        </is>
+      </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO MEDICO DI GUARDIA ATTIVA H12 PRESSO U.O.C. PEDIATRIA E PATOLOGIA NEONATALE DEL PRESIDIO OSPEDALIERO DI VILLAFRANCA DI VERONA - CIG N.A0155736A8</t>
+          <t>SI-NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - DELIBERA DI INDIZIONE DELL’APPALTO SPECIFICO PER L’AFFIDAMENTO DELLA FORNITURA DI POSTAZIONI PER REFERTAZIONE RADIOLOGICA TRAMITE IL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE (SDAPA) ICT PER “LA FORNITURA DI PRODOTTI E SERVIZI PER L'INFORMATICA E LE TELECOMUNICAZIONI – ID 2681”</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="I12" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>SDAPA</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">F16G21002120006 - F66G21001380006 - F66G21001370006 </t>
+        </is>
+      </c>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr">
         <is>
-          <t>29/09/2023 00:00</t>
+          <t>18/02/2025 00:00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>29/09/2029 00:00</t>
+          <t>18/02/2031 00:00</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>13/10/2023 00:00</t>
+          <t>27/03/2025 12:00</t>
         </is>
       </c>
       <c r="P12" t="n">
-        <v>0</v>
+        <v>250700</v>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO MEDICO H24 DI EMERGENZA URGENZA DI PRONTO SOCCORSO PRESSO IL PRESIDIO OSPEDALIERO DI LEGNAGO - CIG N.A015506CB3</t>
+          <t>Avviso di indagine di mercato ai fini dell’acquisizione di manifestazione di interesse da parte di società/professionisti qualificati, nell’ambito dei servizi tecnici di architettura e ingegneria, per l’espletamento del servizio di verifica e delle attivita’ di supporto al RUP ai fini della validazione del progetto definitivo dei lavori di realizzazione del nuovo ospedale “Mater Salutis” di Legnago, primo stralcio funzionale (importo lavori primo stralcio funzionale da quadro economico € 40.000.000,00)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr">
         <is>
-          <t>28/09/2023 00:00</t>
+          <t>29/03/2024 00:00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>28/09/2029 00:00</t>
-[...4 lines deleted...]
-          <t>12/10/2023 00:00</t>
+          <t>29/03/2030 00:00</t>
         </is>
       </c>
       <c r="P13" t="n">
-        <v>0</v>
+        <v>211279.69</v>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO MEDICO DI GUARDIA ATTIVA H24 DI ANESTESIA E RIANIMAZIONE PRESSO IL PRESIDIO OSPEDALIERO DI BUSSOLENGO – CIG N.A01554A4D3</t>
+          <t>ID SINTEL 180751141 - PROCEDURA APERTA PER LA FORNITURA “CHIAVI IN MANO” DI UNA PET-CT E DI UN FRAZIONATORE PER L'U.O.C. DI RADIOTERAPIA DELL'OSPEDALE DI LEGNAGO</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...2 lines deleted...]
-      <c r="F14" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;SI INFORMA CHE SU PIATTAFORMA SINTEL DI ARIA SPA è STATA PUBBLICATA LA DOCUMENTAZIONE DI GARA PER LA FORNITURA IN OGGETTO.&lt;/p&gt;
+&lt;p&gt;COMUNICAZIONI, DOCUMENTAZIONI INTEGRATIVE, CHIARIMENTI, RETTIFICHE, SOSPENSIONI,  ECC. VERRANNO PUBBLICATE  SU TALE PIATTAFORMA IN AGGIUNTA ALLA DOCUMENTAZIONE DI GARA.&lt;/p&gt;
+&lt;p&gt;PER PARTECIPARE  ACCEDERE   AL SITO http://www.ariaspa.it E SELEZIONARE L'ID DELLA PROCEDURA NR.  180751141 &lt;/p&gt;
+&lt;p&gt;link &lt;/p&gt;
+&lt;p&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-family:Liberation Sans,serif"&gt;&lt;span style="font-size:10pt"&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr"/>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>180751141</t>
+        </is>
+      </c>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr">
         <is>
-          <t>28/09/2023 00:00</t>
+          <t>15/03/2024 00:00</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>28/09/2029 00:00</t>
+          <t>15/03/2030 00:00</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>12/10/2023 00:00</t>
+          <t>30/04/2024 15:00</t>
         </is>
       </c>
       <c r="P14" t="n">
         <v>0</v>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA  ATTREZZATURE </t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr"/>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t>0442-622239-045-8075709</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr"/>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI GUARDIA MEDICA DIVISIONALE H12 PRESSO U.O.C OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI VILLAFRANCA DI VERONA CIG A028A93FBD</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr"/>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr"/>
+      <c r="I15" t="inlineStr"/>
+      <c r="J15" t="inlineStr"/>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>10/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>10/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>27/11/2023 13:00</t>
+        </is>
+      </c>
+      <c r="P15" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R14" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="U14" t="inlineStr">
+      <c r="R15" t="inlineStr"/>
+      <c r="S15" t="inlineStr"/>
+      <c r="T15" t="inlineStr"/>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr"/>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO H24 DI EMERGENZA URGENZA DI PRONTO SOCCORSO PRESSO IL PRESIDIO OSPEDALIERO DI SAN BONIFACIO A028AA2C1F</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr"/>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr"/>
+      <c r="I16" t="inlineStr"/>
+      <c r="J16" t="inlineStr"/>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>10/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>10/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>27/11/2023 13:00</t>
+        </is>
+      </c>
+      <c r="P16" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr"/>
+      <c r="S16" t="inlineStr"/>
+      <c r="T16" t="inlineStr"/>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr"/>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO DI GUARDIA ATTIVA H24 DI ANESTESIA E RIANIMAZIONE PRESSO IL PRESIDIO OSPEDALIERO DI LEGNAGO CIG A028ABB0C4</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr"/>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr"/>
+      <c r="I17" t="inlineStr"/>
+      <c r="J17" t="inlineStr"/>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>10/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>10/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>27/11/2023 13:00</t>
+        </is>
+      </c>
+      <c r="P17" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr"/>
+      <c r="S17" t="inlineStr"/>
+      <c r="T17" t="inlineStr"/>
+      <c r="U17" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr"/>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI GUARDIA MEDICA DIVISIONALE H12 PRESSO L'UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI LEGNAGO CIG A028A821BA</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr"/>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr"/>
+      <c r="I18" t="inlineStr"/>
+      <c r="J18" t="inlineStr"/>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>10/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>10/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>27/11/2023 13:00</t>
+        </is>
+      </c>
+      <c r="P18" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R18" t="inlineStr"/>
+      <c r="S18" t="inlineStr"/>
+      <c r="T18" t="inlineStr"/>
+      <c r="U18" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr"/>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO H24 DI EMERGENZA URGENZA DI PRONTO SOCCORSO PRESSO IL PRESIDIO OSPEDALIERO DI BUSSOLENGO</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr"/>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr"/>
+      <c r="I19" t="inlineStr"/>
+      <c r="J19" t="inlineStr"/>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>03/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>03/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>20/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P19" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr"/>
+      <c r="S19" t="inlineStr"/>
+      <c r="T19" t="inlineStr"/>
+      <c r="U19" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr"/>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO H24 DI EMERGENZA URGENZA DI PRONTO SOCCORSO PRESSO IL PRESIDIO OSPEDALIERO DI VILLAFRANCA DI VERONA - CIG N.A025CADF55</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr"/>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr"/>
+      <c r="I20" t="inlineStr"/>
+      <c r="J20" t="inlineStr"/>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>03/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>03/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>20/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P20" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R20" t="inlineStr"/>
+      <c r="S20" t="inlineStr"/>
+      <c r="T20" t="inlineStr"/>
+      <c r="U20" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr"/>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ETS AI FINI DELL’AVVIO DI UNA CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DI ATTIVITA’ DI CURE PALLIATIVE DOMICILIARI A FAVORE DI PAZIENTI ONCOLOGICI IN FASE AVANZATA DI MALATTIA, DA ATTUARSI NELL’AMBITO TERRITORIALE DEL DISTRETTO 4 OVEST VERONESE. CONTESTUALE PROROGA DI TRE MESI DELLA CONVENZIONE CON L’ASSOCIAZIONE A.M.O. BALDO-GARDA.</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr"/>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr"/>
+      <c r="I21" t="inlineStr"/>
+      <c r="J21" t="inlineStr"/>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>04/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>04/10/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>02/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P21" t="n">
+        <v>176400</v>
+      </c>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R21" t="inlineStr"/>
+      <c r="S21" t="inlineStr"/>
+      <c r="T21" t="inlineStr"/>
+      <c r="U21" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr"/>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO DI GUARDIA ATTIVA H12 PRESSO U.O.C. PEDIATRIA E PATOLOGIA NEONATALE DEL PRESIDIO OSPEDALIERO DI VILLAFRANCA DI VERONA - CIG N.A0155736A8</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr"/>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr"/>
+      <c r="I22" t="inlineStr"/>
+      <c r="J22" t="inlineStr"/>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>29/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>29/09/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>13/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P22" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R22" t="inlineStr"/>
+      <c r="S22" t="inlineStr"/>
+      <c r="T22" t="inlineStr"/>
+      <c r="U22" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr"/>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AULSS 9 - LEGNAGO - AVVISO/INVITO  PROCEDURA NEGOZIATA TELEMATICA PER LA FORNITURA IN NOLEGGIO PER UN PERIODO DI MESI 12 DI UN SISTEMA ROBOTICO, CON RELATIVO MATERIALE DI CONSUMO DEDICATO, PER LA CHIRURGIA ORTOPEDICA AD ALTA COMPLESSITÀ DI IMPIANTO DI PROTESI D’ANCA E DI GINOCCHIO TOTALE E MONO-COMPARTIMENTALE - ID SINTEL 174431827  </t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si informa che su piattaforma telematica SINTEL  è stata pubblicata la documentazione per la procedura in oggetto indetta ai sensi dell'art. 50, comma 1) lettera e) del D.lgs.vo n. 36 del 31.03.2023 da aggiudicarsi con il criterio dell'offerta economicamente più vantaggiosa. Per partecipare è necessario collegarsi al sito www.ariaspa - id174431827  &lt;/p&gt;
+&lt;p&gt;Termine di  pervenimento offerte: 19/10/2023 ore 18:00 &lt;/p&gt;
+&lt;p&gt;Termine richiesta chiarimenti: 13/10/2023 ore 12:00&lt;/p&gt;
+&lt;p&gt;Comunicazioni, rettifiche, integrazioni, chiarimenti, proroghe dei termini, revoche e sospensioni verranno pubblicati esclusivamente su piattaforma SINTEL all'ID della procedura.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr"/>
+      <c r="I23" t="inlineStr"/>
+      <c r="J23" t="inlineStr"/>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>29/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>29/09/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>19/10/2023 18:00</t>
+        </is>
+      </c>
+      <c r="P23" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q23" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R23" t="inlineStr"/>
+      <c r="S23" t="inlineStr"/>
+      <c r="T23" t="inlineStr"/>
+      <c r="U23" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr"/>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO H24 DI EMERGENZA URGENZA DI PRONTO SOCCORSO PRESSO IL PRESIDIO OSPEDALIERO DI LEGNAGO - CIG N.A015506CB3</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr"/>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr"/>
+      <c r="I24" t="inlineStr"/>
+      <c r="J24" t="inlineStr"/>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>28/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>28/09/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>12/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P24" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R24" t="inlineStr"/>
+      <c r="S24" t="inlineStr"/>
+      <c r="T24" t="inlineStr"/>
+      <c r="U24" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr"/>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO DI GUARDIA ATTIVA H24 DI ANESTESIA E RIANIMAZIONE PRESSO IL PRESIDIO OSPEDALIERO DI BUSSOLENGO – CIG N.A01554A4D3</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr"/>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr"/>
+      <c r="I25" t="inlineStr"/>
+      <c r="J25" t="inlineStr"/>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>28/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>28/09/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>12/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P25" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R25" t="inlineStr"/>
+      <c r="S25" t="inlineStr"/>
+      <c r="T25" t="inlineStr"/>
+      <c r="U25" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>