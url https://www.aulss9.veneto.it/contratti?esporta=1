--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U24"/>
+  <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -501,1451 +501,1909 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>SI2025DEL1685</t>
+          <t>18861</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>SI-ADESIONE ALL’ACCORDO QUADRO ID 2366 “SANITA’ DIGITALE - SISTEMI INFORMATIVI GESTIONALI” LOTTO 1 PER LA FORNITURA DI SERVIZI DI IMPLEMENTAZIONE DEI PORTALI AZIENDALI A VALERE SUI FONDI DEL NEXT GENERATION EU - P.N.R.R. – M6 C2 I 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – SOTTO PROGETTO INCREMENTO DELLE COMPETENZE DIGITALI” CUP F31F25000580006 - CIG PADRE AQ: 91881762B3 - CUP: F31F25000580006</t>
+          <t>ULSS N.9 - VERONA - RECEPIMENTO DELL’AGGIUDICAZIONE DEL LOTTO N. 6 DELL’APPALTO DEL SERVIZIO DI RACCOLTA, TRASPORTO E CONFERIMENTO AD IMPIANTI DI SMALTIMENTO/RECUPERO DEI RIFIUTI SPECIALI PERICOLOSI E NON PERICOLOSI PER L’AZIENDA ULSS 9 SCALIGERA AGGIUDICATO DALL’UOC CRAV DI AZIENDA ZERO. DELIBERA A CONTRARRE. CIG 970986848E</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Si</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr"/>
+      <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
-          <t>24/12/2025 00:00</t>
+          <t>01/10/2026 12:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>24/12/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="P2" t="n">
-        <v>354465.25</v>
+        <v>0</v>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R2" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>VIA PACINOTTI 16 - VERONA</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>SI2025DET2189</t>
+          <t>SI2026DET1261</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.3.1. B - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI/PROVINCE AUTONOME - AFFIDAMENTI DIRETTI DELLE FORNITURE PER LE INTEGRAZIONI AL FSE 2.0 DEI SISTEMI SOFTWARE IN USO “ENDOX WEB”, "MEDARCHIVER" E “MEDWARE WEB” - CUP: F67H22003910001</t>
+          <t>SI-NEXT GENERATION EU - PNRR - M6 C1 I 1.2.3. - TELEMEDICINA PER UN MIGLIOR SUPPORTO AI PAZIENTI CRONICI, SUB-INTERVENTO DI INVESTIMENTO 1.2.3.2 “SERVIZI DI TELEMEDICINA” - AFFIDAMENTO DIRETTO ALLA DITTA XENIA REPLY S.R.L. DELLE ATTIVITÀ DI INTEGRAZIONE DEL SISTEMA INFORMATICO CUP "CAMELIA" CON LA PIATTAFORMA REGIONALE DI TELEMEDICINA. CUP: H11J25000200001</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>DELIBERA</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>TD MEPA 5756350 - 5764487 - 4430349,</t>
+          <t>ODA MEPA</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>F67H22003910001</t>
+          <t>H11J25000200001</t>
         </is>
       </c>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
-          <t>20/11/2025 00:00</t>
+          <t>30/06/2026 12:00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>20/11/2031 00:00</t>
-[...3 lines deleted...]
-        <v>56000</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>30/06/2026 12:00</t>
+        </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
-      <c r="U3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>SI_2025_363</t>
+          <t>SI2026DET1225</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER LA FORNITURA DI UN CLUSTER IPERCONVERGENTE DI SERVER PER IL SISTEMA RIS/PACS - SDAPA ICT – ID 2681 MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E  DIGITALE OSPEDALIERO - CIG. B8DC8835E0</t>
+          <t>SI-NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - AFFIDAMENTO DIRETTO DELLA FORNITURA DI MICROFONI PER LE POSTAZIONI DI REFERTAZIONE RADIOLOGICA ALLA DITTA BREVIGLIERI S.R.L. ED ESTENSIONE ENTRO IL QUINTO D’OBBLIGO DEL CONTRATTO STIPULATO CON LA DITTA SISTEMI AVANZATI ELETTRONICI S.R.L.A.S. N. 5181743 - CUP: F16G21002120006 - F66G21001370006 - F66G21001380006 -</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>DELIBERA</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
-          <t>F66G21001380006 - F66G21001370006 - F36G25000280005</t>
-[...6 lines deleted...]
-      </c>
+          <t>NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - AFFIDAMENTO DIRETTO DELLA FORNITURA DI MICROFONI PER LE POSTAZIONI DI REFERTAZIONE RADIOLOGICA ALLA DITTA BREVIGLIERI S.R.L. ED ESTENSIONE ENTRO IL QUINTO D’OBBLIGO DEL CONTRATTO STIPULATO CON LA DITTA SISTEMI AVANZATI ELETTRONICI S.R.L.A.S. N. 5181743 - CUP: F16G21002120006 - F66G21001370006 - F66G21001380006 -</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
-          <t>29/10/2025 00:00</t>
+          <t>25/06/2026 12:00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>29/10/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>14/11/2025 10:00</t>
+          <t>25/06/2026 12:00</t>
         </is>
       </c>
       <c r="P4" t="n">
-        <v>505000</v>
+        <v>31553</v>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
-      <c r="U4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>SI2025DEL854</t>
+          <t>SI2026DEL776</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>SI - APPALTO SPECIFICO PER L’ACQUISTO DELL'INFRASTRUTTURA STORAGE LOCALE DEL SISTEMA RIS/PACS REGIONALE - SDAPA ICT – ID 2681, MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO".</t>
+          <t>SI-ADESIONE ALL’ACCORDO QUADRO ID 2601 “SANITA’ DIGITALE - SISTEMI INFORMATIVI CLINICOASSISTENZIALI ED. 2” LOTTO 3 PER LA REALIZZAZIONE DI UNA PIATTAFORMA INTEGRATA DI "IMAGING CLINICO, TELEMONITORAGGIO E GESTIONE DEI DATI DIAGNOSTICI PER LA NEFROLOGIA E LA DIALISI" A VALERE SUI FONDI DEL PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - CIG PADRE: 9820921065 - CUP: F16G21002120006 - F66G21001370006 - F66G21001380006.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>SDAPA ICT- ID 2681</t>
+          <t>ADESIONE A.Q. CONSIP</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>F16G21002120006-F66G21001380006-F66G21001370006</t>
+          <t>F16G21002120006 - F66G21001370006 - F66G21001380006</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>B79600A6D7 - B79600B7AA</t>
+          <t>9820921065</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>09/07/2025 00:00</t>
+          <t>24/06/2026 12:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>09/07/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>25/07/2025 12:00</t>
+          <t>24/06/2026 12:00</t>
         </is>
       </c>
       <c r="P5" t="n">
-        <v>0</v>
+        <v>199837</v>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
-      <c r="U5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>SI2025DEL713</t>
+          <t>6271558</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.1.1. - AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE) - PROCEDURA NEGOZIATA AI SENSI DELL’ART. 50, COMMA 1, LETT. E) DEL D.LGS. 36/2023, TRAMITE PIATTAFORMA MEPA, PER L’AFFIDAMENTO DELLA FORNITURA DI N. 2 NODI PER IL SISTEMA DI BACKUP AZIENDALE "COHESITY", COMPRENSIVO DEI SERVIZI DI INSTALLAZIONE, CONFIGURAZIONE, SUBSCRIPTION E MANUTENZIONE PER 36 MESI - CIG: B680FE2EE2 - CUP: F66G21001380006</t>
+          <t>SI - APPALTO SPECIFICO INDETTO DA AULSS 9 SCALIGERA PER L’AFFIDAMENTO DELLA FORNITURA DI LICENZE PERPETUE MANAGEENGINE “END POINT CENTRAL” NELL’AMBITO SDAPA ICT – ID 2681 CIG. BB6D5D0284 CUP: F64E22000570005</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Si</t>
-[...6 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
-          <t>F66G21001380006</t>
-[...2 lines deleted...]
-      <c r="J6" t="inlineStr"/>
+          <t>F64E22000570005</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>BB6D5D0284</t>
+        </is>
+      </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>10/06/2025 00:00</t>
+          <t>28/04/2026 00:00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>10/06/2031 00:00</t>
-[...3 lines deleted...]
-        <v>80940</v>
+          <t>28/04/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>12/05/2026 12:00</t>
+        </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
-      <c r="U6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>SI2025DEL264</t>
+          <t>SI2025DEL1685</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE)" - PROCEDURA NEGOZIATA, TRAMITE PIATTAFORMA MEPA PREVIA INDAGINE DI MERCATO, PER L’AFFIDAMENTO DELLA FORNITURA DI UNA INFRASTRUTTURA ORACLE DATABASE APPLICATION (ODA) - CIG B4913AE275 - CUP F66G21001380006 - F64E22000570005</t>
+          <t>SI-ADESIONE ALL’ACCORDO QUADRO ID 2366 “SANITA’ DIGITALE - SISTEMI INFORMATIVI GESTIONALI” LOTTO 1 PER LA FORNITURA DI SERVIZI DI IMPLEMENTAZIONE DEI PORTALI AZIENDALI A VALERE SUI FONDI DEL NEXT GENERATION EU - P.N.R.R. – M6 C2 I 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – SOTTO PROGETTO INCREMENTO DELLE COMPETENZE DIGITALI” CUP F31F25000580006 - CIG PADRE AQ: 91881762B3 - CUP: F31F25000580006</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>RDO MEPA 4876236</t>
+          <t>ADESIONE CONV. CONSIP</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>F66G21001380006    F64E22000570005</t>
+          <t>F31F25000580006</t>
         </is>
       </c>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>24/12/2025 00:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>03/03/2031 00:00</t>
+          <t>24/12/2031 00:00</t>
         </is>
       </c>
       <c r="P7" t="n">
-        <v>174758</v>
+        <v>354465.25</v>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>SI2025DEL192</t>
+          <t>SI2025DET2189</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - DELIBERA DI INDIZIONE DELL’APPALTO SPECIFICO PER L’AFFIDAMENTO DELLA FORNITURA DI POSTAZIONI PER REFERTAZIONE RADIOLOGICA TRAMITE IL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE (SDAPA) ICT PER “LA FORNITURA DI PRODOTTI E SERVIZI PER L'INFORMATICA E LE TELECOMUNICAZIONI – ID 2681”</t>
+          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.3.1. B - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI/PROVINCE AUTONOME - AFFIDAMENTI DIRETTI DELLE FORNITURE PER LE INTEGRAZIONI AL FSE 2.0 DEI SISTEMI SOFTWARE IN USO “ENDOX WEB”, "MEDARCHIVER" E “MEDWARE WEB” - CUP: F67H22003910001</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>SDAPA</t>
+          <t>TD MEPA 5756350 - 5764487 - 4430349,</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">F16G21002120006 - F66G21001380006 - F66G21001370006 </t>
+          <t>F67H22003910001</t>
         </is>
       </c>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
-          <t>18/02/2025 00:00</t>
+          <t>20/11/2025 00:00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>18/02/2031 00:00</t>
-[...4 lines deleted...]
-          <t>27/03/2025 12:00</t>
+          <t>20/11/2031 00:00</t>
         </is>
       </c>
       <c r="P8" t="n">
-        <v>250700</v>
+        <v>56000</v>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>SI2024DEL209</t>
+          <t>SI2025DEL1442</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - P.N.R.R. – M6 C2 INVESTIMENTO 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI”. AFFIDAMENTO DIRETTO ALLA DITTA SIEMENS HEALTHCARE S.R.L. DELLE ATTIVITA' PER L’ADEGUAMENTO ALLA VERSIONE 2.0 DEL FLUSSO DEI REFERTI DAI 3 SISTEMI INFORMATICI DI LABORATORIO ANALISI AL FSE REGIONALE – CUP: F67H22003910001 - CIG. B052192FB7</t>
+          <t>SI-AFFIDAMENTO DIRETTO DEI SERVIZI DI ANALISI E VALUTAZIONE DEL LIVELLO DI DIGITALIZZAZIONE DEGLI OSPEDALI DEA ALLA DITTA HIMSS ITALY S.R.L. MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>TD MEPA N. 4033421</t>
+          <t xml:space="preserve">ODA MEPA </t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>F67H22003910001</t>
+          <t>F16G21002120006 - F66G21001380006 - F66G21001370006</t>
         </is>
       </c>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr">
         <is>
-          <t>28/02/2024 00:00</t>
+          <t>11/11/2025 00:00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>28/02/2030 00:00</t>
+          <t>11/11/2031 00:00</t>
         </is>
       </c>
       <c r="P9" t="n">
-        <v>47999</v>
+        <v>43500</v>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr"/>
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>SI_2025_363</t>
+        </is>
+      </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - P.N.R.R. – M6 C2 INVESTIMENTO 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI”. AFFIDAMENTO DIRETTO DELLE INTEGRAZIONI NECESSARIE AL FSE DEI SISTEMI INFORMATICI MEDARCHIVER IN USO – CUP: F67H22003910001 - CIG. A00D7925BF</t>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DI UN CLUSTER IPERCONVERGENTE DI SERVER PER IL SISTEMA RIS/PACS - SDAPA ICT – ID 2681 MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E  DIGITALE OSPEDALIERO - CIG. B8DC8835E0</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
-          <t>F67H22003910001</t>
-[...2 lines deleted...]
-      <c r="J10" t="inlineStr"/>
+          <t>F66G21001380006 - F66G21001370006 - F36G25000280005</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>B8DC8835E0</t>
+        </is>
+      </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>05/02/2024 00:00</t>
+          <t>29/10/2025 00:00</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>05/02/2030 00:00</t>
+          <t>29/10/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>14/11/2025 10:00</t>
         </is>
       </c>
       <c r="P10" t="n">
-        <v>16000</v>
+        <v>505000</v>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="inlineStr"/>
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>SI2025DEL854</t>
+        </is>
+      </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>ULSS 9 - ADESIONE ALLA FORNITURA DEL SERVIZIO DI GESTIONE INFORMATIZZATA DEL PERSONALE A QUALSIASI TITOLO IMPIEGATO - 2^ EDIZIONE - CIG DERIVATO A0444DAA52</t>
+          <t>SI - APPALTO SPECIFICO PER L’ACQUISTO DELL'INFRASTRUTTURA STORAGE LOCALE DEL SISTEMA RIS/PACS REGIONALE - SDAPA ICT – ID 2681, MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO".</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr">
         <is>
-          <t>No</t>
-[...4 lines deleted...]
-      <c r="J11" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>SDAPA ICT- ID 2681</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>F16G21002120006-F66G21001380006-F66G21001370006</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>B79600A6D7 - B79600B7AA</t>
+        </is>
+      </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>01/01/2024 00:00</t>
+          <t>09/07/2025 00:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>01/01/2030 00:00</t>
+          <t>09/07/2031 00:00</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>01/07/2028 00:00</t>
+          <t>25/07/2025 12:00</t>
         </is>
       </c>
       <c r="P11" t="n">
-        <v>1301783.4</v>
+        <v>0</v>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
-      <c r="T11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr"/>
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>SI2025DEL713</t>
+        </is>
+      </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>SI-NEX GENERATION EU - P.N.R.R. - M6 C2 INVESTIMENTO 1.3.1 "RAFFORZAMENTO DELL'INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L'ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI". PROCEDURE DI APPALTO NECESSARIE PER IL POTENZIAMENTO DEL FSE - CUP: F67H22003910001</t>
+          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.1.1. - AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE) - PROCEDURA NEGOZIATA AI SENSI DELL’ART. 50, COMMA 1, LETT. E) DEL D.LGS. 36/2023, TRAMITE PIATTAFORMA MEPA, PER L’AFFIDAMENTO DELLA FORNITURA DI N. 2 NODI PER IL SISTEMA DI BACKUP AZIENDALE "COHESITY", COMPRENSIVO DEI SERVIZI DI INSTALLAZIONE, CONFIGURAZIONE, SUBSCRIPTION E MANUTENZIONE PER 36 MESI - CIG: B680FE2EE2 - CUP: F66G21001380006</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>TD MEPA 3796045-3797524-3798765-3803022-3803184</t>
+          <t>RDO MEPA  5267294</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>F67H22003910001</t>
+          <t>F66G21001380006</t>
         </is>
       </c>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr">
         <is>
-          <t>20/12/2023 00:00</t>
+          <t>10/06/2025 00:00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>20/12/2029 00:00</t>
+          <t>10/06/2031 00:00</t>
         </is>
       </c>
       <c r="P12" t="n">
-        <v>135320</v>
+        <v>80940</v>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>20582</t>
+          <t>SI2025DEL264</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>AULSS 9 SCALIGERA: PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE". ADESIONE ALL’ACCORDO QUADRO CONSIP “SANITA’ DIGITALE" - ID 2365 - LOTTO 1 “CUP E INTEROPERABILITA' DATI SANITARI - NORD” PER LA FORNITURA DEL SISTEMA INFORMATICO DI COT E ODC</t>
+          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE)" - PROCEDURA NEGOZIATA, TRAMITE PIATTAFORMA MEPA PREVIA INDAGINE DI MERCATO, PER L’AFFIDAMENTO DELLA FORNITURA DI UNA INFRASTRUTTURA ORACLE DATABASE APPLICATION (ODA) - CIG B4913AE275 - CUP F66G21001380006 - F64E22000570005</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr"/>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>RDO MEPA 4876236</t>
+        </is>
+      </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>F66G22000140006.</t>
+          <t>F66G21001380006    F64E22000570005</t>
         </is>
       </c>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr">
         <is>
-          <t>28/06/2023 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>28/06/2029 00:00</t>
+          <t>03/03/2031 00:00</t>
         </is>
       </c>
       <c r="P13" t="n">
-        <v>0</v>
+        <v>174758</v>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
-      <c r="U13" t="inlineStr"/>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>20301</t>
+          <t>SI2025DEL192</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>AULSS 9 SCALIGERA: AFFIDAMENTO PROVE STRUTTURALI PER LA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ DI COLOGNOLA AI COLLI DETERMINA A CONTRARRE CIG: 976311595D - CUP F38I22000180003</t>
+          <t>SI-NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - DELIBERA DI INDIZIONE DELL’APPALTO SPECIFICO PER L’AFFIDAMENTO DELLA FORNITURA DI POSTAZIONI PER REFERTAZIONE RADIOLOGICA TRAMITE IL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE (SDAPA) ICT PER “LA FORNITURA DI PRODOTTI E SERVIZI PER L'INFORMATICA E LE TELECOMUNICAZIONI – ID 2681”</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr"/>
-      <c r="I14" t="inlineStr"/>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>SDAPA</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">F16G21002120006 - F66G21001380006 - F66G21001370006 </t>
+        </is>
+      </c>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr">
         <is>
-          <t>01/06/2023 00:00</t>
+          <t>18/02/2025 00:00</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>01/06/2029 00:00</t>
+          <t>18/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>27/03/2025 12:00</t>
         </is>
       </c>
       <c r="P14" t="n">
-        <v>0</v>
+        <v>250700</v>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
-      <c r="U14" t="inlineStr"/>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>18801</t>
+          <t>SI2024DET598</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>AULSS9 SCALIGERA: AFFIDAMENTO INDAGINI GEOGNOSTICHE PER LA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ DI MONTECCHIA DI CROSARA DETERMINA A CONTRARRE CIG: 9623459996 - CUP F68I22000180001</t>
+          <t>SI-PNRR M6C2 1.1.1. - “DIGITALIZZAZIONE DEI PRESIDI DEA DI 1° E 2° LIVELLO.” ACQUISTO DI ATTREZZATURE INFORMATICHE PER GLI OSPEDALI DEA1: STAMPANTI DI RETE B/N IN CONVENZIONE CONSIP "STAMPANTI 19" LOTTO 2</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr"/>
-      <c r="I15" t="inlineStr"/>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONVENZIONE CONSIP </t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>F16G21002120006 - F66G21001380006 - F66G21001370006</t>
+        </is>
+      </c>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr">
         <is>
-          <t>14/03/2023 00:00</t>
+          <t>21/03/2024 00:00</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>14/03/2029 00:00</t>
+          <t>21/03/2030 00:00</t>
         </is>
       </c>
       <c r="P15" t="n">
-        <v>0</v>
+        <v>39293.4</v>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
-      <c r="U15" t="inlineStr"/>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>12301</t>
+          <t>SI2024DEL209</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>ULSS 9 - VERONA - PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI SUPPORTO ALL’ATTIVITÀ DI INTEGRAZIONE SCOLASTICA E SOCIALE PER ALUNNI CON DISABILITÀ.</t>
+          <t>SI-NEXT GENERATION EU - P.N.R.R. – M6 C2 INVESTIMENTO 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI”. AFFIDAMENTO DIRETTO ALLA DITTA SIEMENS HEALTHCARE S.R.L. DELLE ATTIVITA' PER L’ADEGUAMENTO ALLA VERSIONE 2.0 DEL FLUSSO DEI REFERTI DAI 3 SISTEMI INFORMATICI DI LABORATORIO ANALISI AL FSE REGIONALE – CUP: F67H22003910001 - CIG. B052192FB7</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="I16" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>TD MEPA N. 4033421</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>F67H22003910001</t>
+        </is>
+      </c>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr">
         <is>
-          <t>14/01/2022 00:00</t>
+          <t>28/02/2024 00:00</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>14/01/2028 00:00</t>
-[...9 lines deleted...]
-          <t>15/03/2022 13:00</t>
+          <t>28/02/2030 00:00</t>
         </is>
       </c>
       <c r="P16" t="n">
-        <v>0</v>
+        <v>47999</v>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
-      <c r="U16" t="inlineStr"/>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="17">
-      <c r="A17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>AULSS 9 SCALIGERA - RECEPIMENTO AGGIUDICAZIONE ACCORDO QUADRO A SEGUITO PROCEDURA APERTA TELEMATICA REGIONALE PER LA FORNITURA, SUDDIVISA IN LOTTI, DI SISTEMI PER EMODIALISI E MATERIALE DI CONSUMO. DELIBERA A CONTRARRE</t>
+          <t>SI-NEXT GENERATION EU - P.N.R.R. – M6 C2 INVESTIMENTO 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI”. AFFIDAMENTO DIRETTO DELLE INTEGRAZIONI NECESSARIE AL FSE DEI SISTEMI INFORMATICI MEDARCHIVER IN USO – CUP: F67H22003910001 - CIG. A00D7925BF</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="I17" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>MEPA 3803283</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>F67H22003910001</t>
+        </is>
+      </c>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr">
         <is>
-          <t>31/12/2021 00:00</t>
+          <t>05/02/2024 00:00</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>31/12/2027 00:00</t>
+          <t>05/02/2030 00:00</t>
         </is>
       </c>
       <c r="P17" t="n">
-        <v>0</v>
+        <v>16000</v>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
-      <c r="U17" t="inlineStr"/>
+      <c r="U17" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="18">
-      <c r="A18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>ULSS 9 - VERONA - PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO DISABILI ED EMODIALIZZATI.</t>
+          <t>ULSS 9 - ADESIONE ALLA FORNITURA DEL SERVIZIO DI GESTIONE INFORMATIZZATA DEL PERSONALE A QUALSIASI TITOLO IMPIEGATO - 2^ EDIZIONE - CIG DERIVATO A0444DAA52</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr">
         <is>
-          <t>29/10/2021 00:00</t>
+          <t>01/01/2024 00:00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>29/10/2027 00:00</t>
+          <t>01/01/2030 00:00</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>02/12/2021 00:00</t>
+          <t>01/07/2028 00:00</t>
         </is>
       </c>
       <c r="P18" t="n">
-        <v>0</v>
+        <v>1301783.4</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
-      <c r="T18" t="inlineStr"/>
-      <c r="U18" t="inlineStr"/>
+      <c r="T18" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
+      <c r="U18" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="19">
-      <c r="A19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>SERVIZIO NUTRIZIONE ENTERALE, ATTREZZATURE E DISPOSITIVI MEDICI PER NUTRIZIONE ENTERALE DOMICILIARE PER TRE ANNI</t>
+          <t>SI-NEX GENERATION EU - P.N.R.R. - M6 C2 INVESTIMENTO 1.3.1 "RAFFORZAMENTO DELL'INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L'ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI". PROCEDURE DI APPALTO NECESSARIE PER IL POTENZIAMENTO DEL FSE - CUP: F67H22003910001</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-      <c r="I19" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>TD MEPA 3796045-3797524-3798765-3803022-3803184</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>F67H22003910001</t>
+        </is>
+      </c>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr">
         <is>
-          <t>12/07/2021 00:00</t>
+          <t>20/12/2023 00:00</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>12/07/2027 00:00</t>
-[...4 lines deleted...]
-          <t>10/09/2021 00:00</t>
+          <t>20/12/2029 00:00</t>
         </is>
       </c>
       <c r="P19" t="n">
-        <v>0</v>
+        <v>135320</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
-      <c r="U19" t="inlineStr"/>
+      <c r="U19" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>9602</t>
+          <t>20582</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">ULSS 9 - VERONA -RINNOVO DEL CONTRATTO PER IL SERVIZIO DI SUPPORTO EDUCATIVO E RIABILITATIVO PER PERSONE, CON PROBLEMI DI DIPENDENZA, IN SITUAZIONI DI DISAGIO E DI GRAVE MARGINALITÀ SOCIALE CIG 8791152022 </t>
+          <t>AULSS 9 SCALIGERA: PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE". ADESIONE ALL’ACCORDO QUADRO CONSIP “SANITA’ DIGITALE" - ID 2365 - LOTTO 1 “CUP E INTEROPERABILITA' DATI SANITARI - NORD” PER LA FORNITURA DEL SISTEMA INFORMATICO DI COT E ODC</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
-      <c r="I20" t="inlineStr"/>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>F66G22000140006.</t>
+        </is>
+      </c>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr">
         <is>
-          <t>25/06/2021 00:00</t>
+          <t>28/06/2023 00:00</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>25/06/2027 00:00</t>
+          <t>28/06/2029 00:00</t>
         </is>
       </c>
       <c r="P20" t="n">
         <v>0</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>8389</t>
+          <t>20301</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>AULSS 9 VERONA - AFFIDAMENTO SERVIZIO DI EFFETTUAZIONE DEI TAMPONI NASO-FARINGEI A CHIAMATA PRESSO SEDI VARIE IN AMBITO PROVINCIALE - PROSECUZIONE AFFIDAMENTO</t>
+          <t>AULSS 9 SCALIGERA: AFFIDAMENTO PROVE STRUTTURALI PER LA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ DI COLOGNOLA AI COLLI DETERMINA A CONTRARRE CIG: 976311595D - CUP F38I22000180003</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr">
         <is>
-          <t>29/01/2021 00:00</t>
+          <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>29/01/2027 00:00</t>
+          <t>01/06/2029 00:00</t>
         </is>
       </c>
       <c r="P21" t="n">
         <v>0</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>9201</t>
+          <t>18801</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>FORNITURA DI FIBROSCOPI (BRONCOSCOPI) FLESSIBILI MONOUSO PER 12 MESI</t>
+          <t>AULSS9 SCALIGERA: AFFIDAMENTO INDAGINI GEOGNOSTICHE PER LA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ DI MONTECCHIA DI CROSARA DETERMINA A CONTRARRE CIG: 9623459996 - CUP F68I22000180001</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr">
         <is>
-          <t>03/12/2020 00:00</t>
+          <t>14/03/2023 00:00</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>03/12/2026 00:00</t>
+          <t>14/03/2029 00:00</t>
         </is>
       </c>
       <c r="P22" t="n">
         <v>0</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>7801</t>
+          <t>15301</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>ULSS 9 - VERONA - RECEPIMENTO DELL’AGGIUDICAZIONE DEL LOTTO N. 4 DELL’APPALTO DEL SERVIZIO DI LAVANOLO PER LE AZIENDE SANITARIE DELLA REGIONE VENETO E L’ISTITUTO ZOOPROFILATTICO SPERIMENTALE DELLE VENEZIE AGGIUDICATO DALL’UOC CRAV DI AZIENDA ZERO.</t>
+          <t>AZIENDA AULSS9 SCALIGERA: ACQUISTO IN CONVENZIONE CONSIP RETI LAN 7 LOTTO 2 DI APPARATI DI RETE E DI SICUREZZA FIREWALL PER L’AZIENDA ULSS 9 SCALIGERA.</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr">
         <is>
-          <t>22/10/2020 00:00</t>
+          <t>26/07/2022 00:00</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>22/10/2026 00:00</t>
+          <t>26/07/2028 00:00</t>
         </is>
       </c>
       <c r="P23" t="n">
         <v>0</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>6518</t>
+          <t>12301</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>AULSS 9 VERONA - AFFIDAMENTO SERVIZI POSTALI E DEL SERVIZIO D'INVIO TELEMATICO DELLA CORRISPONDENZA - LOTTO 9 - GARA REGIONALE</t>
+          <t>ULSS 9 - VERONA - PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI SUPPORTO ALL’ATTIVITÀ DI INTEGRAZIONE SCOLASTICA E SOCIALE PER ALUNNI CON DISABILITÀ.</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>14/01/2022 00:00</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>08/10/2026 00:00</t>
+          <t>14/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>15/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>15/03/2022 13:00</t>
         </is>
       </c>
       <c r="P24" t="n">
         <v>0</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>12401</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>AULSS 9 SCALIGERA - RECEPIMENTO AGGIUDICAZIONE ACCORDO QUADRO A SEGUITO PROCEDURA APERTA TELEMATICA REGIONALE PER LA FORNITURA, SUDDIVISA IN LOTTI, DI SISTEMI PER EMODIALISI E MATERIALE DI CONSUMO. DELIBERA A CONTRARRE</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr"/>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr"/>
+      <c r="I25" t="inlineStr"/>
+      <c r="J25" t="inlineStr"/>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>31/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="P25" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R25" t="inlineStr"/>
+      <c r="S25" t="inlineStr"/>
+      <c r="T25" t="inlineStr"/>
+      <c r="U25" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>10981</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>ULSS 9 - VERONA - PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO DISABILI ED EMODIALIZZATI.</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr"/>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr"/>
+      <c r="I26" t="inlineStr"/>
+      <c r="J26" t="inlineStr"/>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>29/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>29/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>02/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P26" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R26" t="inlineStr"/>
+      <c r="S26" t="inlineStr"/>
+      <c r="T26" t="inlineStr"/>
+      <c r="U26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>9781</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>SERVIZIO NUTRIZIONE ENTERALE, ATTREZZATURE E DISPOSITIVI MEDICI PER NUTRIZIONE ENTERALE DOMICILIARE PER TRE ANNI</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr"/>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr"/>
+      <c r="I27" t="inlineStr"/>
+      <c r="J27" t="inlineStr"/>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>12/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>12/07/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>10/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P27" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R27" t="inlineStr"/>
+      <c r="S27" t="inlineStr"/>
+      <c r="T27" t="inlineStr"/>
+      <c r="U27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>9602</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ULSS 9 - VERONA -RINNOVO DEL CONTRATTO PER IL SERVIZIO DI SUPPORTO EDUCATIVO E RIABILITATIVO PER PERSONE, CON PROBLEMI DI DIPENDENZA, IN SITUAZIONI DI DISAGIO E DI GRAVE MARGINALITÀ SOCIALE CIG 8791152022 </t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr"/>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr"/>
+      <c r="I28" t="inlineStr"/>
+      <c r="J28" t="inlineStr"/>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>25/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>25/06/2027 00:00</t>
+        </is>
+      </c>
+      <c r="P28" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R28" t="inlineStr"/>
+      <c r="S28" t="inlineStr"/>
+      <c r="T28" t="inlineStr"/>
+      <c r="U28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>8389</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>AULSS 9 VERONA - AFFIDAMENTO SERVIZIO DI EFFETTUAZIONE DEI TAMPONI NASO-FARINGEI A CHIAMATA PRESSO SEDI VARIE IN AMBITO PROVINCIALE - PROSECUZIONE AFFIDAMENTO</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr"/>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr"/>
+      <c r="I29" t="inlineStr"/>
+      <c r="J29" t="inlineStr"/>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>29/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>29/01/2027 00:00</t>
+        </is>
+      </c>
+      <c r="P29" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R29" t="inlineStr"/>
+      <c r="S29" t="inlineStr"/>
+      <c r="T29" t="inlineStr"/>
+      <c r="U29" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>9201</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>FORNITURA DI FIBROSCOPI (BRONCOSCOPI) FLESSIBILI MONOUSO PER 12 MESI</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr"/>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr"/>
+      <c r="I30" t="inlineStr"/>
+      <c r="J30" t="inlineStr"/>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>03/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>03/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="P30" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R30" t="inlineStr"/>
+      <c r="S30" t="inlineStr"/>
+      <c r="T30" t="inlineStr"/>
+      <c r="U30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>7801</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>ULSS 9 - VERONA - RECEPIMENTO DELL’AGGIUDICAZIONE DEL LOTTO N. 4 DELL’APPALTO DEL SERVIZIO DI LAVANOLO PER LE AZIENDE SANITARIE DELLA REGIONE VENETO E L’ISTITUTO ZOOPROFILATTICO SPERIMENTALE DELLE VENEZIE AGGIUDICATO DALL’UOC CRAV DI AZIENDA ZERO.</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr"/>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr"/>
+      <c r="I31" t="inlineStr"/>
+      <c r="J31" t="inlineStr"/>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>22/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>22/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="P31" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R31" t="inlineStr"/>
+      <c r="S31" t="inlineStr"/>
+      <c r="T31" t="inlineStr"/>
+      <c r="U31" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>