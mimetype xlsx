--- v0 (2026-04-23)
+++ v1 (2026-07-21)
@@ -1429,51 +1429,51 @@
         </is>
       </c>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>12301</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>ULSS 9 - VERONA - PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI SUPPORTO ALL’ATTIVITÀ DI INTEGRAZIONE SCOLASTICA E SOCIALE PER ALUNNI CON DISABILITÀ.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr">
         <is>
           <t>14/01/2022 00:00</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>14/01/2028 00:00</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>15/03/2022 00:00</t>
         </is>
@@ -1545,51 +1545,51 @@
         </is>
       </c>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>10981</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>ULSS 9 - VERONA - PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SCOLASTICO DISABILI ED EMODIALIZZATI.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr">
         <is>
           <t>29/10/2021 00:00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>29/10/2027 00:00</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>02/12/2021 00:00</t>
         </is>
@@ -1603,51 +1603,51 @@
         </is>
       </c>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>9781</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>SERVIZIO NUTRIZIONE ENTERALE, ATTREZZATURE E DISPOSITIVI MEDICI PER NUTRIZIONE ENTERALE DOMICILIARE PER TRE ANNI</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr">
         <is>
           <t>12/07/2021 00:00</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>12/07/2027 00:00</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>10/09/2021 00:00</t>
         </is>