--- v0 (2026-04-25)
+++ v1 (2026-07-21)
@@ -410,1938 +410,2058 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L35"/>
+  <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Area</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Denominazione</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Partita Iva</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
+          <t>Codice Comune</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>Indirizzo</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>Cap</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>Prefisso</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>Telefono</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>Sito web</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Descrizione Assistenza Erogata</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Codice HR</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
           <t>Comune</t>
-        </is>
-[...33 lines deleted...]
-          <t>Descrizione Assistenza Erogata</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Ambulatorio e Laboratorio</t>
+          <t>Termale</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>840401</t>
+          <t>845330</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Ospedale S. Cuore - Don Calabria</t>
+          <t>Aquardens Wellness &amp; Hospitality Srl</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>023058</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>023052</t>
+          <t>via Valpolicella, 63 - Santa Lucia</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>via Don Sempreboni, 5</t>
+          <t>37026</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>37024</t>
-[...2 lines deleted...]
-      <c r="I2" t="inlineStr"/>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6706878</t>
+        </is>
+      </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>045 6013111</t>
-[...9 lines deleted...]
-          <t>Poliambulatorio, Laboratori analisi</t>
+          <t>www.aquardens.it</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="inlineStr"/>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>Pescantina</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Ambulatorio e Laboratorio</t>
+          <t>Riabilitativa Extra-Ospedaliera</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>842101</t>
+          <t>050526</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Ospedale P. Pederzoli Casa di Cura</t>
+          <t>A.G.B.D. Associazione Sindrome di Down ETS</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Peschiera del Garda</t>
+          <t>023091</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>023059</t>
+          <t>via Valpantena, 116/A - Marzana (VR)</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>via Monte Baldo, 24</t>
+          <t>37142</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>37019</t>
-[...2 lines deleted...]
-      <c r="I3" t="inlineStr"/>
+          <t>045</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>8700980</t>
+        </is>
+      </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>045 6449111</t>
+          <t>http://www.agbdverona.org/</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>www.ospedalepederzoli.it</t>
-[...4 lines deleted...]
-          <t>Poliambulatorio, Laboratorio analisi</t>
+          <t>Riabilitazione per soggetti affetti da minorazioni fisiche, psichiche e sensoriali</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Ambulatorio e Laboratorio</t>
+          <t>Riabilitativa Extra-Ospedaliera</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>842201</t>
+          <t>050525</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Casa di Cura Villa Garda</t>
+          <t>Fondazione Più di Un Sogno ETS</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Garda</t>
+          <t>023091</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>023036</t>
+          <t>via Agrigento, 22</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>via Monte Baldo, 89</t>
+          <t>37138</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>37016</t>
-[...2 lines deleted...]
-      <c r="I4" t="inlineStr"/>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>6066079</t>
+        </is>
+      </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>045 6208611</t>
+          <t>https://piudiunsogno.org/</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>www.villagarda.it</t>
-[...4 lines deleted...]
-          <t>Poliambulatori, Laboratorio analisi</t>
+          <t>Riabilitazione per soggetti affetti da minorazioni fisiche, psichiche e sensoriali</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr"/>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Ambulatorio e Laboratorio</t>
+          <t>Riabilitativa Extra-Ospedaliera</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>841901</t>
+          <t>050525</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Laboratorio Analisi Villafranca</t>
+          <t>Fondazione Più di Un Sogno ETS</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>023097</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>023096</t>
+          <t>via A. Dall'Oca Bianca, 94</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>via Custoza, 44</t>
+          <t>37059</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>37069</t>
-[...2 lines deleted...]
-      <c r="I5" t="inlineStr"/>
+          <t>045</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> 6066079</t>
+        </is>
+      </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>045 7902299</t>
+          <t>https://piudiunsogno.org/</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>www.labvill.it</t>
-[...4 lines deleted...]
-          <t>Laboratorio analisi</t>
+          <t>Riabilitazione per soggetti affetti da minorazioni fisiche, psichiche e sensoriali</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr"/>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ambulatorio e Laboratorio</t>
+          <t>Riabilitativa Extra-Ospedaliera</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>842214</t>
+          <t>050514</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Istituto Iperbarico</t>
+          <t>Fondazione Speranza ETS già UILDM Verona</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>023091</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>023096</t>
+          <t>via Aeroporto Angelo Berardi, 51</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>via Francia, 35</t>
+          <t>37139</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>37069</t>
-[...2 lines deleted...]
-      <c r="I6" t="inlineStr"/>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> 8101650</t>
+        </is>
+      </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>045 6300300</t>
+          <t>www.centroriabilitativo.org</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>https://istitutoiperbarico.com</t>
-[...4 lines deleted...]
-          <t>Ossigenoterapia iperbarica</t>
+          <t>Riabilitazione per soggetti affetti da minorazioni fisiche, psichiche e sensoriali</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr"/>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Termale</t>
+          <t>Riabilitativa Extra-Ospedaliera</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>845330</t>
+          <t>050513</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Aquardens</t>
+          <t>Centro Polifunzionale Don Calabria Fondazione ETS</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Pescantina</t>
+          <t>023091</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>023058</t>
+          <t>via San Marco, 121</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>via Valpolicella, 63 - Santa Lucia</t>
+          <t>37138</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>37026</t>
-[...2 lines deleted...]
-      <c r="I7" t="inlineStr"/>
+          <t>045</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>8184111</t>
+        </is>
+      </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>045 6706878</t>
+          <t>www.centrodoncalabria.it</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>www.aquardens.it</t>
-[...4 lines deleted...]
-          <t>Termale</t>
+          <t>Riabilitazione per soggetti affetti da minorazioni fisiche, psichiche e sensoriali</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr"/>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Ambulatorio e Laboratorio</t>
+          <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>760401</t>
+          <t>050025</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Ospedale Classificato Villa Santa Giuliana - Istituto Sorelle della Misericordia</t>
+          <t>Casa di Cura Villa Santa Chiara Spa</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>via Monte Recamao, 7 - Quinto di Valpantena</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>37142</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>045</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>8708111</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>www.villasantachiara.it</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>Ospedaliera</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr"/>
+      <c r="M8" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>Psichiatria</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Ambulatorio e Laboratorio</t>
+          <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>768231</t>
+          <t>050018</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Studio Medico Biancardi</t>
+          <t>Ospedale Classificato Villa Santa Giuliana - Istituto Sorelle della Misericordia</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>via Santa Giuliana, 3</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>37128</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>912999</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>www.ospedalesantagiuliana.it</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>Ospedaliera</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr"/>
+      <c r="M9" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Ambulatorio e Laboratorio</t>
+          <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>763601</t>
+          <t>050023</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Synlab Data Medica s.r.l.</t>
+          <t>Clinica San Francesco Spa Casa di Cura Privata</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>via Monte Ortigara, 21/B</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>37127</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>8378111</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>www.clinicasanfrancesco.it</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>Ospedaliera</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr"/>
+      <c r="M10" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>Laboratorio analisi</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Ambulatorio e Laboratorio</t>
+          <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>763701</t>
+          <t>050021</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Analisi Cliniche Gallieno Srl</t>
+          <t>Casa di Cura Villa Garda</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>23036</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>023091</t>
+          <t>via Monte Baldo, 89</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>via G. Cesare Abba, 12/A</t>
+          <t>37016</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>37126</t>
-[...2 lines deleted...]
-      <c r="I11" t="inlineStr"/>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>6208673</t>
+        </is>
+      </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>045 918735</t>
+          <t>www.villagarda.it</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>www.gallieno.com</t>
-[...4 lines deleted...]
-          <t>Laboratorio analisi</t>
+          <t>Ospedaliera</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr"/>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>Garda</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Ambulatorio e Laboratorio</t>
+          <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>763801</t>
+          <t>050022</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Analisi Cliniche Borgo Milano Srl</t>
+          <t>Ospedale P. Pederzoli Casa di Cura</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>23059</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>023091</t>
+          <t>via Monte Baldo, 24</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>via Gracco Spaziani, 37</t>
+          <t>37019</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>37138</t>
-[...2 lines deleted...]
-      <c r="I12" t="inlineStr"/>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>6449111</t>
+        </is>
+      </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>045 576977</t>
+          <t>www.ospedalepederzoli.it</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>www.laboratoriobgomilano.it</t>
-[...4 lines deleted...]
-          <t>Laboratorio analisi</t>
+          <t>Ospedaliera</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr"/>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>Peschiera del Garda</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ambulatorio e Laboratorio</t>
+          <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>763901</t>
+          <t>050017</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Laboratorio analisi cliniche San Marco Srl</t>
+          <t>Ospedale S. Cuore - Don Calabria</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>23052</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>023091</t>
+          <t>via Don Angelo Sempreboni, 5</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>via dei Mille, 7/B</t>
+          <t>37024</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>37126</t>
-[...2 lines deleted...]
-      <c r="I13" t="inlineStr"/>
+          <t>045</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>6013111</t>
+        </is>
+      </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>045 915093</t>
+          <t>www.sacrocuore.it</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>www.laboratoriosanmarco.com</t>
-[...4 lines deleted...]
-          <t>Laboratorio analisi</t>
+          <t>Ospedaliera</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr"/>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Ambulatorio e Laboratorio</t>
+          <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>764101</t>
+          <t>050019</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Laboratorio analisi A. Sabin Srl</t>
+          <t>Centro Riabilitativo Veronese Srl - Casa di Cura Privata</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Piazzale Ruggero Lambranzi, 1 - Marzana</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>37142</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>045</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>8392111</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>www.centroriabilitativoveronese.it</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>Poliambulatori</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr"/>
+      <c r="M14" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>Laboratorio analisi</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Ambulatorio e Laboratorio</t>
+          <t>Odontostomatologia</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>764201</t>
+          <t>768236</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Laboratorio di analisi S. Martino Srl</t>
+          <t>Europe Medica</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>San Martino Buon Albergo</t>
+          <t>23091</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>023073</t>
+          <t>Corso Milano, 74 - 37138 Verona</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>via Genova, 2/C</t>
+          <t>37138</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>37036</t>
-[...2 lines deleted...]
-      <c r="I15" t="inlineStr"/>
+          <t>045</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>584575</t>
+        </is>
+      </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>045 991544</t>
-[...9 lines deleted...]
-          <t>Laboratorio analisi</t>
+          <t>https://www.europemedica.it/</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="inlineStr"/>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Riabilitativa Extra-Ospedaliera</t>
+          <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>764501</t>
+          <t>760401</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo Veronese Srl - Casa di Cura Privata</t>
+          <t>Ospedale Classificato Villa Santa Giuliana - Istituto Sorelle della Misericordia</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>via Santa Giuliana, 3</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>37128</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>045</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>912999</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>www.ospedalesantagiuliana.it</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>Psichiatria</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr"/>
+      <c r="M16" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>Poliambulatori</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>764601</t>
+          <t>768225</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Clinica San Francesco Spa Casa di Cura Privata</t>
+          <t>PERSONAL GENOMICS SRL</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>via Roveggia, 43/B</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>37136</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>045</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>8202351</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>http://www.personalgenomics.it/</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>Laboratorio analisi limitatamente alla genetica medica</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr"/>
+      <c r="M17" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>Poliambulatori</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>768107</t>
+          <t>764501</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Tecnomed Verona Srl</t>
+          <t>Centro Riabilitativo Veronese Srl</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>piazzale Ruggero Lambranzi, 1 - Marzana</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>37142</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>045</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>8392111</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>www.centroriabilitativoveronese.it</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>Ospedaliera</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr"/>
+      <c r="M18" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>Radiologia, Cardiologia</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Riabilitativa Extra-Ospedaliera</t>
+          <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>050527</t>
+          <t>768218</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Istituto Fortunata Gresner delle Suore della Compagnia di Maria</t>
+          <t>Cooperativa Sociale Promozione e Lavoro</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>via Monterotondo, 24</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>37134</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>502881</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>https://promo-lavoro.it/</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>Medicina Fisica e Riabilitazione</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr"/>
+      <c r="M19" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>ICR che effettua attività di riabilitazione per soggetti affetti da minorazioni fisiche, psichiche e sensoriali</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>768216</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Centro di Medicina Srl</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Via Basso Acquar, 113</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>37138</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>574100</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>https://centrodimedicina.com/verona-via-acquar/</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>Radiologia, Medicina Fisica e Riabilitazione</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr"/>
+      <c r="M20" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>Radiologia, Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>768218</t>
+          <t>768107</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Cooperativa Sociale Promozione e Lavoro</t>
+          <t>Tecnomed Verona Srl</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>via Seghe S. Tommaso, 17</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>37129</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>8002248</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>https://tecnomedcentridiagnostici.it/</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>Radiologia, Cardiologia</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr"/>
+      <c r="M21" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...25 lines deleted...]
-          <t>Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Ospedaliera</t>
+          <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>050017</t>
+          <t>764601</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Ospedale S. Cuore - Don Calabria</t>
+          <t>Clinica San Francesco Spa Casa di Cura Privata</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>23091</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>023052</t>
+          <t>via Monte Ortigara, 21/B</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>via Don Angelo Sempreboni, 5</t>
+          <t>37127</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>37024</t>
-[...2 lines deleted...]
-      <c r="I22" t="inlineStr"/>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>8378111</t>
+        </is>
+      </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>045 6013111</t>
+          <t>www.clinicasanfrancesco.it</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>www.sacrocuore.it</t>
-[...4 lines deleted...]
-          <t>Ospedaliera</t>
+          <t>Poliambulatori</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr"/>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Ospedaliera</t>
+          <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>050022</t>
+          <t>764201</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Ospedale P. Pederzoli Casa di Cura</t>
+          <t>Laboratorio di analisi S. Martino Srl</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Peschiera del Garda</t>
+          <t>23073</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>023059</t>
+          <t>via Genova, 2/C</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>via Monte Baldo, 24</t>
+          <t>37036</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>37019</t>
-[...2 lines deleted...]
-      <c r="I23" t="inlineStr"/>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>991544</t>
+        </is>
+      </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>045 6449111</t>
+          <t>www.analisisanmartino.com</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>www.ospedalepederzoli.it</t>
-[...4 lines deleted...]
-          <t>Ospedaliera</t>
+          <t>Laboratorio analisi</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr"/>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Ospedaliera</t>
+          <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>050021</t>
+          <t>764101</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Casa di Cura Villa Garda</t>
+          <t>Laboratorio analisi A. Sabin Srl</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Garda</t>
+          <t>23091</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>023036</t>
+          <t>via Colonnello Giovanni Fincato, 32</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>via Monte Baldo, 89</t>
+          <t>37131</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>37016</t>
-[...2 lines deleted...]
-      <c r="I24" t="inlineStr"/>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>525770</t>
+        </is>
+      </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>045 6208673</t>
+          <t>www.laboratoriosabin.it</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>www.villagarda.it</t>
-[...4 lines deleted...]
-          <t>Ospedaliera</t>
+          <t>Laboratorio analisi</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr"/>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>050019</t>
+          <t>763901</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo Veronese Srl</t>
+          <t>Laboratorio analisi cliniche San Marco Srl</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Via Rovereto, 37</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>37126</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>915093</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>www.laboratoriosanmarco.com</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>Laboratorio analisi</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr"/>
+      <c r="M25" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Ospedaliera</t>
+          <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>050023</t>
+          <t>763801</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Clinica San Francesco Spa Casa di Cura Privata</t>
+          <t>Analisi Cliniche Borgo Milano Srl</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>via Gracco Spaziani, 37</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>37138</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>576977</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>www.laboratoriobgomilano.it</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>Laboratorio analisi</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr"/>
+      <c r="M26" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Ospedaliera</t>
+          <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>050018</t>
+          <t>763701</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Ospedale Classificato Villa Santa Giuliana - Istituto Sorelle della Misericordia</t>
+          <t>Analisi Cliniche Gallieno Srl</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>via G. Cesare Abba, 12/A</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>37126</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>918735</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>www.gallieno.com</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>Laboratorio analisi</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr"/>
+      <c r="M27" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Ospedaliera</t>
+          <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>050025</t>
+          <t>763601</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Casa di Cura Villa Santa Chiara Spa</t>
+          <t>Synlab Data Medica s.r.l.</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>via Andrea Doria, 16/A</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>37138</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>574600</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>https://gruppodatamedica.net/</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>Laboratorio analisi</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr"/>
+      <c r="M28" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Riabilitativa Extra-Ospedaliera</t>
+          <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>050513</t>
+          <t>768231</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Centro Polifunzionale Don Calabria</t>
+          <t>Studio Medico Biancardi</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
+          <t>23091</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>via Colonnello Fasoli, 1 - Cà di David</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>37135</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>540071</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>www.studiomedicobiancardi.com</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>Medicina Fisica e Riabilitazione</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr"/>
+      <c r="M29" t="inlineStr">
+        <is>
           <t>Verona</t>
-        </is>
-[...29 lines deleted...]
-          <t>Riabilitazione per soggetti affetti da minorazioni fisiche, psichiche e sensoriali</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Riabilitativa Extra-Ospedaliera</t>
+          <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>050514</t>
+          <t>842214</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Fondazione Speranza Onlus già UILDM Verona</t>
+          <t>Istituto Iperbarico</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>23096</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>023091</t>
+          <t>via Francia, 35</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>via Aeroporto Angelo Berardi, 51</t>
+          <t>37069</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>37139</t>
-[...2 lines deleted...]
-      <c r="I30" t="inlineStr"/>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>6300300</t>
+        </is>
+      </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>045 8101650</t>
+          <t>https://istitutoiperbarico.com</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>http://www.centroriabilitativo.org/contatti/dove-siamo/</t>
-[...4 lines deleted...]
-          <t>Riabilitazione per soggetti affetti da minorazioni fisiche, psichiche e sensoriali</t>
+          <t>Ossigenoterapia iperbarica</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr"/>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Riabilitativa Extra-Ospedaliera</t>
+          <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>050525</t>
+          <t>841901</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Fondazione Più di un Sogno Onlus</t>
+          <t>Laboratorio Analisi Villafranca</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>23096</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>023097</t>
+          <t>via Custoza, 44</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>via Ospedale Chiarenzi, 2</t>
+          <t>37069</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>37059</t>
-[...2 lines deleted...]
-      <c r="I31" t="inlineStr"/>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>7902299</t>
+        </is>
+      </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>045 6066079</t>
+          <t>www.labvill.it</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>https://piudiunsogno.org/</t>
-[...4 lines deleted...]
-          <t>Riabilitazione per soggetti affetti da minorazioni fisiche, psichiche e sensoriali</t>
+          <t>Laboratorio analisi</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr"/>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Riabilitativa Extra-Ospedaliera</t>
+          <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>050525</t>
+          <t>842201</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Fondazione Più di un Sogno Onlus</t>
+          <t>Casa di Cura Villa Garda</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>23036</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>023091</t>
+          <t>via Monte Baldo, 89</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>via Agrigento, 22 (sede operativa)</t>
+          <t>37016</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>37138</t>
-[...2 lines deleted...]
-      <c r="I32" t="inlineStr"/>
+          <t xml:space="preserve">045 </t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>6208611</t>
+        </is>
+      </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>045 6066079</t>
+          <t>www.villagarda.it</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>https://piudiunsogno.org/</t>
-[...4 lines deleted...]
-          <t>Riabilitazione per soggetti affetti da minorazioni fisiche, psichiche e sensoriali</t>
+          <t>Poliambulatori, Laboratorio analisi</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr"/>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>Garda</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Riabilitativa Extra-Ospedaliera</t>
+          <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>050526</t>
+          <t>842101</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>A.G.B.D. Associazione Sindrome di Down Onlus</t>
+          <t>Ospedale P. Pederzoli Casa di Cura</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>23059</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>023091</t>
+          <t>via Monte Baldo, 24</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>via Valpantena, 116/A - Marzana (VR)</t>
+          <t>37019</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>37142</t>
-[...2 lines deleted...]
-      <c r="I33" t="inlineStr"/>
+          <t>045</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>6449111</t>
+        </is>
+      </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>045 8700980</t>
+          <t>www.ospedalepederzoli.it</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>http://www.agbdverona.org/</t>
-[...4 lines deleted...]
-          <t>Riabilitazione per soggetti affetti da minorazioni fisiche, psichiche e sensoriali</t>
+          <t>Poliambulatorio, Laboratorio analisi</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr"/>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>Peschiera del Garda</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>768225</t>
+          <t>840401</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>PERSONAL GENOMICS SRL</t>
+          <t>Ospedale S. Cuore - Don Calabria</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>23052</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>023091</t>
+          <t>via Don Sempreboni, 5</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>via Roveggia, 43/B</t>
+          <t>37024</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>37126</t>
+          <t>045</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>045</t>
+          <t>6013111</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>045 8202351</t>
+          <t>www.sacrocuore.it</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>http://www.personalgenomics.it/</t>
-[...48 lines deleted...]
-      <c r="L35" t="inlineStr"/>
+          <t>Poliambulatorio, Laboratori analisi</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr"/>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>Negrar di Valpolicella</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>