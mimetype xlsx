--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -519,61 +519,61 @@
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Aquardens Wellness &amp; Hospitality Srl</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>023058</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>via Valpolicella, 63 - Santa Lucia</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>37026</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t xml:space="preserve">045 </t>
+          <t>045</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>6706878</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>www.aquardens.it</t>
+          <t>htpp://www.aquardens.it/</t>
         </is>
       </c>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr">
         <is>
           <t>Pescantina</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Riabilitativa Extra-Ospedaliera</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>050526</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>A.G.B.D. Associazione Sindrome di Down ETS</t>
         </is>
@@ -751,61 +751,61 @@
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Fondazione Speranza ETS già UILDM Verona</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>023091</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>via Aeroporto Angelo Berardi, 51</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>37139</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t xml:space="preserve">045 </t>
+          <t>045</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 8101650</t>
+          <t>8101650</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>www.centroriabilitativo.org</t>
+          <t>htpp://www.centroriabilitativo.org/</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Riabilitazione per soggetti affetti da minorazioni fisiche, psichiche e sensoriali</t>
         </is>
       </c>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Riabilitativa Extra-Ospedaliera</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>050513</t>
         </is>
       </c>
@@ -820,51 +820,51 @@
           <t>023091</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>via San Marco, 121</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>37138</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>045</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>8184111</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>www.centrodoncalabria.it</t>
+          <t>htpp://www.centrodoncalabria.it/</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Riabilitazione per soggetti affetti da minorazioni fisiche, psichiche e sensoriali</t>
         </is>
       </c>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>050025</t>
         </is>
       </c>
@@ -879,287 +879,287 @@
           <t>23091</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>via Monte Recamao, 7 - Quinto di Valpantena</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>37142</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>045</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>8708111</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>www.villasantachiara.it</t>
+          <t>htpp://www.villasantachiara.it/</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>050018</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Ospedale Classificato Villa Santa Giuliana - Istituto Sorelle della Misericordia</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>23091</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>via Santa Giuliana, 3</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>37128</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t xml:space="preserve">045 </t>
+          <t>045</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>912999</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>www.ospedalesantagiuliana.it</t>
+          <t>htpp://www.ospedalesantagiuliana.it/</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>050023</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Clinica San Francesco Spa Casa di Cura Privata</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>23091</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>via Monte Ortigara, 21/B</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>37127</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t xml:space="preserve">045 </t>
+          <t>045</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>8378111</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>www.clinicasanfrancesco.it</t>
+          <t>htpp://www.clinicasanfrancesco.it/</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>050021</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Casa di Cura Villa Garda</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>23036</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>via Monte Baldo, 89</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>37016</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t xml:space="preserve">045 </t>
+          <t>045</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>6208673</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>www.villagarda.it</t>
+          <t>htpp://www.villagarda.it/</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="L11" t="inlineStr"/>
       <c r="M11" t="inlineStr">
         <is>
           <t>Garda</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>050022</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Ospedale P. Pederzoli Casa di Cura</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>23059</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>via Monte Baldo, 24</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>37019</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t xml:space="preserve">045 </t>
+          <t>045</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>6449111</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>www.ospedalepederzoli.it</t>
+          <t>htpp://www.ospedalepederzoli.it/</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr">
         <is>
           <t>Peschiera del Garda</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>050017</t>
         </is>
       </c>
@@ -1174,51 +1174,51 @@
           <t>23052</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>via Don Angelo Sempreboni, 5</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>37024</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>045</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>6013111</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>www.sacrocuore.it</t>
+          <t>htpp://www.sacrocuore.it/</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr">
         <is>
           <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>050019</t>
         </is>
       </c>
@@ -1233,51 +1233,51 @@
           <t>23091</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Piazzale Ruggero Lambranzi, 1 - Marzana</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>37142</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>045</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>8392111</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>www.centroriabilitativoveronese.it</t>
+          <t>htpp://www.centroriabilitativoveronese.it/</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Poliambulatori</t>
         </is>
       </c>
       <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Odontostomatologia</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>768236</t>
         </is>
       </c>
@@ -1347,51 +1347,51 @@
           <t>23091</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>via Santa Giuliana, 3</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>37128</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>045</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>912999</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>www.ospedalesantagiuliana.it</t>
+          <t>htpp://www.ospedalesantagiuliana.it/</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Psichiatria</t>
         </is>
       </c>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>768225</t>
         </is>
       </c>
@@ -1465,51 +1465,51 @@
           <t>23091</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>piazzale Ruggero Lambranzi, 1 - Marzana</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>37142</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>045</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>8392111</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>www.centroriabilitativoveronese.it</t>
+          <t>htpp://www.centroriabilitativoveronese.it/</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Ospedaliera</t>
         </is>
       </c>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>768218</t>
         </is>
       </c>
@@ -1691,238 +1691,238 @@
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Clinica San Francesco Spa Casa di Cura Privata</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>23091</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>via Monte Ortigara, 21/B</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>37127</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t xml:space="preserve">045 </t>
+          <t>045</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>8378111</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>www.clinicasanfrancesco.it</t>
+          <t>htpp://www.clinicasanfrancesco.it/</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Poliambulatori</t>
         </is>
       </c>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>764201</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Laboratorio di analisi S. Martino Srl</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>23073</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>via Genova, 2/C</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>37036</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t xml:space="preserve">045 </t>
+          <t>045</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>991544</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>www.analisisanmartino.com</t>
+          <t>htpp://www.analisisanmartino.com/</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Laboratorio analisi</t>
         </is>
       </c>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr">
         <is>
           <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>764101</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Laboratorio analisi A. Sabin Srl</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>23091</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>via Colonnello Giovanni Fincato, 32</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>37131</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t xml:space="preserve">045 </t>
+          <t>045</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>525770</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>www.laboratoriosabin.it</t>
+          <t>htpp://www.laboratoriosabin.it/</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Laboratorio analisi</t>
         </is>
       </c>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>763901</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Laboratorio analisi cliniche San Marco Srl</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>23091</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Via Rovereto, 37</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>37126</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t xml:space="preserve">045 </t>
+          <t>045</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>915093</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>www.laboratoriosanmarco.com</t>
+          <t>htpp://www.laboratoriosanmarco.com/</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Laboratorio analisi</t>
         </is>
       </c>
       <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>763801</t>
         </is>
       </c>
@@ -2104,61 +2104,61 @@
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Studio Medico Biancardi</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>23091</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>via Colonnello Fasoli, 1 - Cà di David</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>37135</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t xml:space="preserve">045 </t>
+          <t>045</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>540071</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>www.studiomedicobiancardi.com</t>
+          <t>htpp://www.studiomedicobiancardi.com/</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="L29" t="inlineStr"/>
       <c r="M29" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>842214</t>
         </is>
       </c>
@@ -2222,120 +2222,120 @@
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Laboratorio Analisi Villafranca</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>23096</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>via Custoza, 44</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>37069</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t xml:space="preserve">045 </t>
+          <t>045</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>7902299</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>www.labvill.it</t>
+          <t>htpp://www.labvill.it/</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Laboratorio analisi</t>
         </is>
       </c>
       <c r="L31" t="inlineStr"/>
       <c r="M31" t="inlineStr">
         <is>
           <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>842201</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Casa di Cura Villa Garda</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>23036</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>via Monte Baldo, 89</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>37016</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t xml:space="preserve">045 </t>
+          <t>045</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>6208611</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>www.villagarda.it</t>
+          <t>htpp://www.villagarda.it/</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Poliambulatori, Laboratorio analisi</t>
         </is>
       </c>
       <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr">
         <is>
           <t>Garda</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>842101</t>
         </is>
       </c>
@@ -2350,51 +2350,51 @@
           <t>23059</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>via Monte Baldo, 24</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>37019</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>045</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>6449111</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>www.ospedalepederzoli.it</t>
+          <t>htpp://www.ospedalepederzoli.it/</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Poliambulatorio, Laboratorio analisi</t>
         </is>
       </c>
       <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr">
         <is>
           <t>Peschiera del Garda</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Ambulatorio e Laboratorio</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>840401</t>
         </is>
       </c>
@@ -2409,51 +2409,51 @@
           <t>23052</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>via Don Sempreboni, 5</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>37024</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>045</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>6013111</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>www.sacrocuore.it</t>
+          <t>htpp://www.sacrocuore.it/</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Poliambulatorio, Laboratori analisi</t>
         </is>
       </c>
       <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr">
         <is>
           <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>