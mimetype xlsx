--- v0 (2026-04-25)
+++ v1 (2026-07-21)
@@ -453,601 +453,601 @@
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Longitudine</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Latitudine</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Luoghi serviti</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Verona Centro</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>via Chiarenzi, 3 - c/o Ospedale Riabilitativo “L. Chiarenzi”</t>
+          <t>via Bramante, 15 - 37138 Verona</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>11132622</v>
+        <v>10969548</v>
       </c>
       <c r="E2" t="n">
-        <v>4537607</v>
+        <v>45432171</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Palù, Ronco All'Adige, Zevio</t>
+          <t>Arsenale, Avesa, Bassona, Borgo Milano, Borgo Nuovo, Borgo Trento, Chievo, Cittadella, Città Antica, Croce Bianca, Filippini, La Sorte, Navigatori, Parona, Ponte Crencano, Porta Nuova, Quinzano, S. Bernardino, S. Zeno, S.Mattia Valdonega, San Giovanni in Valle, San Massimo, San Procolo, Santo Stefano, Saval, Spianà, Stadio, Valverde, Veronetta</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Verona Sud</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>via Ospedale, 2 - c/o Ospedale</t>
+          <t>Via Rovigo, 2/B - 37135 Verona - accesso auto da via Legnago</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>10839015</v>
+        <v>10996402</v>
       </c>
       <c r="E3" t="n">
-        <v>45347559</v>
+        <v>45411743</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Povegliano Veronese, Villafranca di Verona</t>
+          <t>Borgo Roma, Buttapietra, Cadidavid, Castel D'Azzano, Fracazzole, Genovesa, Golosine, La Rizza, Madonna di Dossobuono, Palazzina, Pestrino, Polidore, Primo Maggio, S.Giovanni Lupatoto, Sacra Famiglia, Santa Lucia, Tomba, Tombetta, Zai, Zai</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Verona Sud</t>
+          <t>Verona Est</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Via Rovigo, 2/B - 37135 Verona - accesso auto da via Legnago</t>
+          <t>piazzale Lambranzi c/o Ospedale di Marzana - 37034 Marzana (VR)</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>10996402</v>
+        <v>11016482</v>
       </c>
       <c r="E4" t="n">
-        <v>45411743</v>
+        <v>45499882</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Borgo Roma, Buttapietra, Cadidavid, Castel D'Azzano, Fracazzole, Genovesa, Golosine, La Rizza, Madonna di Dossobuono, Palazzina, Pestrino, Polidore, Primo Maggio, S.Giovanni Lupatoto, Sacra Famiglia, Santa Lucia, Tomba, Tombetta, Zai, Zai</t>
+          <t>Biondella, Borgo Trieste, Borgo Venezia, Bosco Chiesanuova, Cancello, Casotti, Cerro Veronese, Erbezzo, Fincato, Frugose, Grezzana, Località Camposilvano, Madonna di Campagna, Marzana, Mattozze, Mizzole, Molini, Montorio, Moruri, Novaglie, Pigozzo, Poiano, Porto San Pancrazio, Quinto, Roverè Veronese, S. Martino Buon Albergo, S.Maria in Stelle, San Felice Extra, San Michele, Santa Croce, Sezano, Trezzolano</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Verona Est</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>piazzale Lambranzi c/o Ospedale di Marzana - 37034 Marzana (VR)</t>
+          <t>via Circonvallazione - presso Ospedale sotto il Pronto Soccorso</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>11016482</v>
+        <v>11279451</v>
       </c>
       <c r="E5" t="n">
-        <v>45499882</v>
+        <v>45391873</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Biondella, Borgo Trieste, Borgo Venezia, Bosco Chiesanuova, Cancello, Casotti, Cerro Veronese, Erbezzo, Fincato, Frugose, Grezzana, Località Camposilvano, Madonna di Campagna, Marzana, Mattozze, Mizzole, Molini, Montorio, Moruri, Novaglie, Pigozzo, Poiano, Porto San Pancrazio, Quinto, Roverè Veronese, S. Martino Buon Albergo, S.Maria in Stelle, San Felice Extra, San Michele, Santa Croce, Sezano, Trezzolano</t>
+          <t>Arcole, Belfiore, Caldiero, Colognola ai Colli, San Bonifacio, Soave</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Verona Centro</t>
+          <t>Cologna Veneta</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>via Bramante, 15 - 37138 Verona</t>
+          <t>via Rinascimento presso Centro Sanitario Polifunzionale</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>10969548</v>
+        <v>11380911</v>
       </c>
       <c r="E6" t="n">
-        <v>45432171</v>
+        <v>4530809</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Arsenale, Avesa, Bassona, Borgo Milano, Borgo Nuovo, Borgo Trento, Chievo, Cittadella, Città Antica, Croce Bianca, Filippini, La Sorte, Navigatori, Parona, Ponte Crencano, Porta Nuova, Quinzano, S. Bernardino, S. Zeno, S.Mattia Valdonega, San Giovanni in Valle, San Massimo, San Procolo, Santo Stefano, Saval, Spianà, Stadio, Valverde, Veronetta</t>
+          <t>Albaredo d'Adige, Cologna Veneta, Pressana, Roveredo di Guà, Veronella, Zimella</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Valeggio sul Mincio</t>
+          <t>San Giovanni Ilarione</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>via S. M. Crocefissa di Rosa - c/o Centro Sanitario Polifunzionale</t>
+          <t>via degli Alpini, 12</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>10740919</v>
+        <v>11234826</v>
       </c>
       <c r="E7" t="n">
-        <v>45356477</v>
+        <v>45523728</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Mozzecane, Valeggio sul Mincio</t>
+          <t>Campofontana di Selva di Progno, Località S.Bortolo, Località Sprea di Badia Calavena, Montecchia di Crosara, Monteforte d'Alpone, Roncà, San Giovanni Ilarione, Vestenanuova</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Tregnago</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>via Massalongo, 7 presso Centro Sanitario Polifunzionale</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>11164641</v>
       </c>
       <c r="E8" t="n">
         <v>45516369</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Badia Calavena, Cazzano di Tramigna, Illasi, Lavagno, Mezzane di Sotto, San Mauro di Saline, Selva di Progno, Tregnago, Velo Veronese</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Sommacampagna</t>
+          <t>Nogara</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>via Matteotti, 3 c/o Casa di Riposo G. Campostrini</t>
+          <t>via Raffa, 21 c/o Centro Sanitario Polifunzionale Ospedale “Stellini”</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>10837971</v>
+        <v>1104715</v>
       </c>
       <c r="E9" t="n">
-        <v>45406536</v>
+        <v>45168426</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Sommacampagna, Sona</t>
+          <t>Casaleone, Gazzo Veronese, Nogara, Sanguinetto, Sorgà</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>Bovolone</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>via Beethoven, 16 - c/o Casa di Riposo</t>
+          <t>Ospedale di Bovolone, ex punto di primo intervento. Si accede da Via I. Vicentini</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>10887076</v>
+        <v>11119571</v>
       </c>
       <c r="E10" t="n">
-        <v>45517319</v>
+        <v>45260538</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Fumane, Marano di Valpolicella, Negrar, San Pietro in Cariano, Sant'Ambrogio di Valpolicella, Sant'Anna d'Alfaedo</t>
+          <t>Bovolone, Concamarise, Isola Rizza, Oppeano, Salizzole</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>San Giovanni Ilarione</t>
+          <t>Legnago</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>via degli Alpini, 12</t>
+          <t>via Gianella 1, a fianco del Pronto Soccorso (ingresso da via Pasubio)</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>11234826</v>
+        <v>11315013</v>
       </c>
       <c r="E11" t="n">
-        <v>45523728</v>
+        <v>45185231</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Campofontana di Selva di Progno, Località S.Bortolo, Località Sprea di Badia Calavena, Montecchia di Crosara, Monteforte d'Alpone, Roncà, San Giovanni Ilarione, Vestenanuova</t>
+          <t>Angiari, Bevilacqua, Bonavigo, Boschi S.Anna, Castagnaro, Cerea, Legnago, Minerbe, Roverchiara, San Pietro di Morubbio, Terrazzo, Villabartolomea</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Zevio</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>via Circonvallazione - presso Ospedale sotto il Pronto Soccorso</t>
+          <t>via Chiarenzi, 3 - c/o Ospedale Riabilitativo “L. Chiarenzi”</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>11279451</v>
+        <v>11132622</v>
       </c>
       <c r="E12" t="n">
-        <v>45391873</v>
+        <v>4537607</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Arcole, Belfiore, Caldiero, Colognola ai Colli, San Bonifacio, Soave</t>
+          <t>Palù, Ronco All'Adige, Zevio</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Nogara</t>
+          <t>Bussolengo</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>via Raffa, 21 c/o Centro Sanitario Polifunzionale Ospedale “Stellini”</t>
+          <t>via ospedale, 28</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>1104715</v>
+        <v>10850573</v>
       </c>
       <c r="E13" t="n">
-        <v>45168426</v>
+        <v>45474608</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Casaleone, Gazzo Veronese, Nogara, Sanguinetto, Sorgà</t>
+          <t>Bussolengo, Pastrengo, Pescantina</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Malcesine</t>
+          <t>Sommacampagna</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>via Gardesana, 57 c/o Ospedale di Malcesine</t>
+          <t>via Matteotti, 3 c/o Casa di Riposo G. Campostrini</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>10798106</v>
+        <v>10837971</v>
       </c>
       <c r="E14" t="n">
-        <v>45750779</v>
+        <v>45406536</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Brenzone, Garda, Malcesine, San Zeno di Montagna, Torri del Benaco</t>
+          <t>Sommacampagna, Sona</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>via Gianella 1, a fianco del Pronto Soccorso (ingresso da via Pasubio)</t>
+          <t>via Piero Pederzoli, 2 c/o Centro Servizi P. Pederzoli</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>11315013</v>
+        <v>1070885</v>
       </c>
       <c r="E15" t="n">
-        <v>45185231</v>
+        <v>4544258</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Angiari, Bevilacqua, Bonavigo, Boschi S.Anna, Castagnaro, Cerea, Legnago, Minerbe, Roverchiara, San Pietro di Morubbio, Terrazzo, Villabartolomea</t>
+          <t>Bardolino, Castelnuovo del Garda, Lazise, Peschiera del Garda</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Malcesine</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>via Roma, 60 - c/o Ospedale</t>
+          <t>via Gardesana, 57 c/o Ospedale di Malcesine</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>11007416</v>
+        <v>10798106</v>
       </c>
       <c r="E16" t="n">
-        <v>45268719</v>
+        <v>45750779</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Erbè, Isola della Scala, Nogarole Rocca, Trevenzuolo, Vigasio</t>
+          <t>Brenzone, Garda, Malcesine, San Zeno di Montagna, Torri del Benaco</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Cologna Veneta</t>
+          <t>Caprino Veronese</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>via Rinascimento presso Centro Sanitario Polifunzionale</t>
+          <t>via Cappuccini - c/o Centro Sanitario Polifunzionale</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>11380911</v>
+        <v>10796738</v>
       </c>
       <c r="E17" t="n">
-        <v>4530809</v>
+        <v>45608801</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Albaredo d'Adige, Cologna Veneta, Pressana, Roveredo di Guà, Veronella, Zimella</t>
+          <t>Affi, Brentino Belluno, Caprino Veronese, Cavaion Veronese, Costermano del Garda, Dolcè, Ferrara di Monte Baldo, Rivoli Veronese</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>San Pietro in Cariano</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>via Piero Pederzoli, 2 c/o Centro Servizi P. Pederzoli</t>
+          <t>via Beethoven, 16 - c/o Casa di Riposo</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>1070885</v>
+        <v>10887076</v>
       </c>
       <c r="E18" t="n">
-        <v>4544258</v>
+        <v>45517319</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Bardolino, Castelnuovo del Garda, Lazise, Peschiera del Garda</t>
+          <t>Fumane, Marano di Valpolicella, Negrar, San Pietro in Cariano, Sant'Ambrogio di Valpolicella, Sant'Anna d'Alfaedo</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Caprino Veronese</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>via Cappuccini - c/o Centro Sanitario Polifunzionale</t>
+          <t>via Ospedale, 2 - c/o Ospedale</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>10796738</v>
+        <v>10839015</v>
       </c>
       <c r="E19" t="n">
-        <v>45608801</v>
+        <v>45347559</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Affi, Brentino Belluno, Caprino Veronese, Cavaion Veronese, Costermano del Garda, Dolcè, Ferrara di Monte Baldo, Rivoli Veronese</t>
+          <t>Povegliano Veronese, Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Valeggio sul Mincio</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>via ospedale, 28</t>
+          <t>via S. M. Crocefissa di Rosa - c/o Centro Sanitario Polifunzionale</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>10850573</v>
+        <v>10740919</v>
       </c>
       <c r="E20" t="n">
-        <v>45474608</v>
+        <v>45356477</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Bussolengo, Pastrengo, Pescantina</t>
+          <t>Mozzecane, Valeggio sul Mincio</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Bovolone</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Ospedale di Bovolone, ex punto di primo intervento. Si accede da Via I. Vicentini</t>
+          <t>via Roma, 60 - c/o Ospedale</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>11119571</v>
+        <v>11007416</v>
       </c>
       <c r="E21" t="n">
-        <v>45260538</v>
+        <v>45268719</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Bovolone, Concamarise, Isola Rizza, Oppeano, Salizzole</t>
+          <t>Erbè, Isola della Scala, Nogarole Rocca, Trevenzuolo, Vigasio</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>