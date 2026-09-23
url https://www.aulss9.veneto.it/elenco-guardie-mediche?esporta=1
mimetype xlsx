--- v1 (2026-07-21)
+++ v2 (2026-09-23)
@@ -547,114 +547,114 @@
       <c r="D4" t="n">
         <v>11016482</v>
       </c>
       <c r="E4" t="n">
         <v>45499882</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Biondella, Borgo Trieste, Borgo Venezia, Bosco Chiesanuova, Cancello, Casotti, Cerro Veronese, Erbezzo, Fincato, Frugose, Grezzana, Località Camposilvano, Madonna di Campagna, Marzana, Mattozze, Mizzole, Molini, Montorio, Moruri, Novaglie, Pigozzo, Poiano, Porto San Pancrazio, Quinto, Roverè Veronese, S. Martino Buon Albergo, S.Maria in Stelle, San Felice Extra, San Michele, Santa Croce, Sezano, Trezzolano</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>San Bonifacio</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>via Circonvallazione - presso Ospedale sotto il Pronto Soccorso</t>
+          <t>Via Fontanelle presso la Casa Di Comunità di San Bonifacio</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>11279451</v>
       </c>
       <c r="E5" t="n">
         <v>45391873</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Arcole, Belfiore, Caldiero, Colognola ai Colli, San Bonifacio, Soave</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Cologna Veneta</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>via Rinascimento presso Centro Sanitario Polifunzionale</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>11380911</v>
       </c>
       <c r="E6" t="n">
         <v>4530809</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Albaredo d'Adige, Cologna Veneta, Pressana, Roveredo di Guà, Veronella, Zimella</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>San Giovanni Ilarione</t>
+          <t>Montecchia di Crosara</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>via degli Alpini, 12</t>
+          <t>Piazza Umberto 1° Montecchia di Crosara</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>11234826</v>
+        <v>1115158</v>
       </c>
       <c r="E7" t="n">
-        <v>45523728</v>
+        <v>4529042</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Campofontana di Selva di Progno, Località S.Bortolo, Località Sprea di Badia Calavena, Montecchia di Crosara, Monteforte d'Alpone, Roncà, San Giovanni Ilarione, Vestenanuova</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Tregnago</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>via Massalongo, 7 presso Centro Sanitario Polifunzionale</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>11164641</v>