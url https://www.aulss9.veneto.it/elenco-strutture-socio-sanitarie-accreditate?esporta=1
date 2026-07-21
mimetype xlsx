--- v0 (2026-04-25)
+++ v1 (2026-07-21)
@@ -552,51 +552,55 @@
       <c r="F2" t="inlineStr">
         <is>
           <t>C.D. CA' DEI NONNI</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>VIA DEI BARCARI, 1</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Albaredo dAdige</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>045 205 7201</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>cadeinonni@csa-coop.it</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr"/>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>https://csa-coop.it/cooperativa-servizi-assistenziali/anziani/rsa-ca-dei-nonni-zevio-vr/</t>
+        </is>
+      </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>45.316215</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>11.267453</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>DELIBERA NR 2191 DEL 29/12/2017</t>
         </is>
       </c>
@@ -627,51 +631,55 @@
       <c r="F3" t="inlineStr">
         <is>
           <t>CDR CA' DEI NONNI</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Via dei Barcari, 1,</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Albaredo dAdige</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>045 205 7201</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>cadeinonni@csa-coop.it</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr"/>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>https://csa-coop.it/cooperativa-servizi-assistenziali/anziani/rsa-ca-dei-nonni-zevio-vr/</t>
+        </is>
+      </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>45.316215</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>11.267453</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>DELIBERA NR 2191 DEL 29/12/2017</t>
         </is>
       </c>
@@ -2096,53 +2104,65 @@
       <c r="F22" t="inlineStr">
         <is>
           <t>C.S. SAN GIOVANNI BATTISTA</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>VIA SAN ZENO,51</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Cerea</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>0442/80311</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>assistente-sociale@casadebattisti.eu</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="M22" t="inlineStr"/>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>http://www.casadebattisti.eu/</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>45.2046</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>11.2227</t>
+        </is>
+      </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
           <t>PROT. N.193771 DEL 15/01/2019</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B23" t="inlineStr"/>
       <c r="C23" t="inlineStr">
         <is>
           <t>SVP (Stati Vegetativi Permanenti)</t>
         </is>
       </c>
@@ -8124,56 +8144,56 @@
         <is>
           <t>DGR 315 DEL 11/03/2016</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B101" t="inlineStr"/>
       <c r="C101" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>CENTRO SERVIZI ALLA PERSONA &amp;quot;MORELLI BUGNA&amp;quot;</t>
+          <t>CENTRO SERVIZI ALLA PERSONA "MORELLI BUGNA"</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>CENTRO SERVIZI ALLA PERSONA &amp;quot;MORELLI BUGNA&amp;quot;</t>
+          <t>CENTRO SERVIZI ALLA PERSONA "MORELLI BUGNA"</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>VIA RINALDO DA VILLAFRANCA, 16</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Villafranca di Verona</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>0456331500</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>INFO@MORELLIBUGNA.COM</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>http://www.morellibugna.com/</t>