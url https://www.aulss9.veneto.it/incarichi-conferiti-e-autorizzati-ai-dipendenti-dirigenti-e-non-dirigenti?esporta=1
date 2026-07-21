--- v0 (2026-04-25)
+++ v1 (2026-07-21)
@@ -468,38138 +468,38138 @@
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Dati incarico</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>ZORZI ANDREA</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>CORSO: 23-207031 TITOLO: PRESA IN CARICO OSPEDALIERA DEL PAZIENTE CON STROKE</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>dal 20/04/0010 &amp;nbsp;al 20/04/0010</t>
+          <t>dal 20/04/0010  al 20/04/0010</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>0058856 &amp;nbsp;del 20/04/0004</t>
+          <t>0058856  del 20/04/0004</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>ZONZINI PAOLO</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>DOCENZA CORSO</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>dal 29/03/2017 &amp;nbsp;al 29/03/2017</t>
+          <t>dal 29/03/2017  al 29/03/2017</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>320,00 EURO</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>48374 DI PROT. &amp;nbsp;del 27/03/2017</t>
+          <t>48374 DI PROT.  del 27/03/2017</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>ZONZINI PAOLO</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>DOCENZA CORSO DI FORMAZIONE</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>dal 17/05/2017 &amp;nbsp;al 17/05/2017</t>
+          <t>dal 17/05/2017  al 17/05/2017</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>150,00 EURO</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>69619 DI PROT. &amp;nbsp;del 04/05/2017</t>
+          <t>69619 DI PROT.  del 04/05/2017</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ZONZINI PAOLO</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>DOCENZA CORSO DI FORMAZIONE</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>dal 20/04/2017 &amp;nbsp;al 20/04/2017</t>
+          <t>dal 20/04/2017  al 20/04/2017</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>260,00 EURO</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>61384 DI PROT. &amp;nbsp;del 18/04/2017</t>
+          <t>61384 DI PROT.  del 18/04/2017</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ZERMIAN PAOLA</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>SPETTACOLO TEATRALE</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>dal 10/07/2017 &amp;nbsp;al 10/07/2017</t>
+          <t>dal 10/07/2017  al 10/07/2017</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>094226 &amp;nbsp;del 15/06/2017</t>
+          <t>094226  del 15/06/2017</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ZERMAN LOREDANA</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA PER IL CORSO 'OSTETRICHE E ASSISTENTI SANITARI INSIEME PER PROMUOVERE LA SALUTE DI MAMME E BAMBINI'(3 EDIZIONI-ANNO 2017)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>dal 31/05/2017 &amp;nbsp;al 22/09/2017</t>
+          <t>dal 31/05/2017  al 22/09/2017</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>71047 &amp;nbsp;del 08/05/2017</t>
+          <t>71047  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ZENARI STEFANO</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>CORSO: 23-206867 TITOLO: MIGLIORAMENTO DELL'UTILIZZO DELL'APPLICATIVO GESTIONALE GESVET</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>dal 20/04/0010 &amp;nbsp;al 20/06/0012</t>
+          <t>dal 20/04/0010  al 20/06/0012</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>62444 &amp;nbsp;del 20/04/0009</t>
+          <t>62444  del 20/04/0009</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>ZEDDE ANTONIO</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>CORSO: 23-206859 TITOLO: MANAGEMENT ORGANIZZATIVO DELLO SPISAL AULSS9 SCALIGERA</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>dal 20/12/0006 &amp;nbsp;al 20/12/0006</t>
+          <t>dal 20/12/0006  al 20/12/0006</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>0172907 &amp;nbsp;del 20/12/0018</t>
+          <t>0172907  del 20/12/0018</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ZATTARIN ALDO</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Docenza professionalizzante</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>dal 03/05/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 03/05/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>€ 250.00</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Prot. n° 76126 &amp;nbsp;del 03/05/2018</t>
+          <t>Prot. n° 76126  del 03/05/2018</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>ZATTARIN ALDO</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Docente e supervisore</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>dal 26/02/2018 &amp;nbsp;al 30/06/2018</t>
+          <t>dal 26/02/2018  al 30/06/2018</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>€ 200.00</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Prot. n° 34537 &amp;nbsp;del 26/02/2018</t>
+          <t>Prot. n° 34537  del 26/02/2018</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ZATTARIN ALDO</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Docenza professionalizzante</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>dal 29/11/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/11/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>€ 250.00</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Prot. n° 186219 &amp;nbsp;del 29/11/2017</t>
+          <t>Prot. n° 186219  del 29/11/2017</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>ZATTARIN ALDO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Prot. n° 147557 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147557  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>ZATTARIN ALDO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'L'APPLICAZIONE DEL PROTOCOLLO AZIENDALE AGGIORNATO DI PREVENZIONE E TRATTAMENTO DELLE ULCERE DA PRESSIONE' ANNO 2017</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>dal 01/08/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 01/08/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>119344 &amp;nbsp;del 01/08/2017</t>
+          <t>119344  del 01/08/2017</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>ZANOVELLO LUCIA</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'L'APPLICAZIONE DEL PROTOCOLLO AZIENDALE AGGIORNATO DI PREVENZIONE E TRATTAMENTO DELLE ULCERE DA PRESSIONE' ANNO 2017</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>dal 01/08/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 01/08/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>119344 &amp;nbsp;del 01/08/2017</t>
+          <t>119344  del 01/08/2017</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ZANOTTO GABRIELE</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA PER CORSO 'L'APPROCCIO MULTIDISCIPLINARE AL PAZIENTE CON SCOMPENSO CARDIACO: ANALISI DEI DATI E STRUMENTI DI CONTROLLO' ANNO 2017</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 10/11/2017</t>
+          <t>dal 24/02/2017  al 10/11/2017</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>4285 &amp;nbsp;del 13/01/2017</t>
+          <t>4285  del 13/01/2017</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ZANNINI PAOLA</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA PER IL CORSO 'OSTETRICHE E ASSISTENTI SANITARI INSIEME PER PROMUOVERE LA SALUTE DI MAMME E BAMBINI'(3 EDIZIONI-ANNO 2017)</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>dal 31/05/2017 &amp;nbsp;al 22/09/2017</t>
+          <t>dal 31/05/2017  al 22/09/2017</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>71047 &amp;nbsp;del 08/05/2017</t>
+          <t>71047  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ZANINELLI MARTA</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>PARTECIPAZIONE TAVOLA ROTONDA</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>dal 03/04/2017 &amp;nbsp;al 03/04/2017</t>
+          <t>dal 03/04/2017  al 03/04/2017</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>750,00 EURO</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>44209 DI PROT. &amp;nbsp;del 17/03/2017</t>
+          <t>44209 DI PROT.  del 17/03/2017</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>ZANETTI NICOLA</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>2911 PROT. &amp;nbsp;del 08/01/2018</t>
+          <t>2911 PROT.  del 08/01/2018</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>ZANARDI OLIVIERO</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AI CORSI: 'LA GESTIONE E SOSTITUZIONE DELLA PEG A DOMICILIO; 'LA GESTIONE DEI PAZIENTI TRACHEOSTOMIZZATI VENTILATI A DOMICILIO'; 'L'APPROCCIO INTERPROFESSIONALE NELLA GESTIONE DEI CASI COMPLESSI IN DIMISSIONE PROTETTA DALL'OSPEDALE' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>dal 27/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 27/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>31946 &amp;nbsp;del 27/02/2017</t>
+          <t>31946  del 27/02/2017</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>ZANARDI ERIKA</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo IL SISTEMA DI GESTIONE INTEGRATO NELLA UOC DI PNEUMOLOGIA: REVISIONE DELLE PRINCIPALI PROCEDURE DEL SISTEMA DI GESTIONE PER LA QUALITA’ PER IL LABORATORIO DI FISIOPATOLOGIA RESPIRATORIA</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>dal 14/05/2018 &amp;nbsp;al 04/06/2018</t>
+          <t>dal 14/05/2018  al 04/06/2018</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Prot. 60731 &amp;nbsp;del 06/04/2018</t>
+          <t>Prot. 60731  del 06/04/2018</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>ZAMPIERI ANITA</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>CORSO: 23-206813 TITOLO: AGGIORNAMENTO DELLE PROCEDURE E PROTOCOLLI ASSISTENZIALI IN PREVISIONE DELL'AUTORIZZAZIONE ALL'ESERCIZIO E ACCREDITAMENTO ISTITUZIONALE</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>dal 20/07/0009 &amp;nbsp;al 20/09/0016</t>
+          <t>dal 20/07/0009  al 20/09/0016</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>011604 &amp;nbsp;del 20/07/0006</t>
+          <t>011604  del 20/07/0006</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>ZAMPA MARISA</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>INCARICO DOCENZA CORSO &amp;quot;COMPRENDERE IL RUOLO DEI GRUPPI DI AUTO AIUTO NELL'OTTICA DI SVILUPPO DELLA COMUNITA'</t>
+          <t>INCARICO DOCENZA CORSO "COMPRENDERE IL RUOLO DEI GRUPPI DI AUTO AIUTO NELL'OTTICA DI SVILUPPO DELLA COMUNITA'</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>dal 22/11/2017 &amp;nbsp;al 29/12/2017</t>
+          <t>dal 22/11/2017  al 29/12/2017</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>€ 25,82 /h</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>168075 &amp;nbsp;del 27/10/2017</t>
+          <t>168075  del 27/10/2017</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>ZAMPA MARISA</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Docenza cosri OSS</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Prot. n° 9543 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9543  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>ZAMPA MARISA</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Prot. n° 147605 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147605  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>ZAMBONI ALBERTO</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA RIABILITAZIONE CARDIO-RESPIRATORIA: DALLA VALUTAZIONE ALLE TECNICHE RIABILITATIVE' ANNO 2017</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 21/10/2017</t>
+          <t>dal 25/09/2017  al 21/10/2017</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>147700 &amp;nbsp;del 25/09/2017</t>
+          <t>147700  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>ZAMBONI ALBERTO</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO PER IL CORSO 'GESTIONE DEGLI ACCESSI VASCOLARI E PREVENZIONE DELLE COMPLICANZE NEI PAZIENTI SOTTOPOSTI A CORONAROGRAFIA' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>dal 26/04/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 26/04/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>65521 &amp;nbsp;del 26/04/2017</t>
+          <t>65521  del 26/04/2017</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>ZAMBITO ANTONINO</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'PROMOZIONE E SOSTEGNO ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO - PERSONALE COINVOLTO' ANNO 2018</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>dal 05/03/2018 &amp;nbsp;al 06/03/2018</t>
+          <t>dal 05/03/2018  al 06/03/2018</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>17828 &amp;nbsp;del 30/01/2018</t>
+          <t>17828  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO/DOCENZA AL CORSO MULTI EDIZIONE 'NEONATAL LIFE SUPPORT (NLS)' ANNO 2018</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>dal 14/03/2018 &amp;nbsp;al 14/11/2018</t>
+          <t>dal 14/03/2018  al 14/11/2018</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>32268 &amp;nbsp;del 21/02/2018</t>
+          <t>32268  del 21/02/2018</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO/DOCENZA AL CORSO MULTI EDIZIONE 'EPILS (EUROPEAN PAEDIATRIC IMMEDIATE LIFE SUPPORT)' ANNO 2018</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>dal 19/04/2018 &amp;nbsp;al 30/10/2018</t>
+          <t>dal 19/04/2018  al 30/10/2018</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>31660 &amp;nbsp;del 20/02/2018</t>
+          <t>31660  del 20/02/2018</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Istruttore corso NLS</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>dal 28/03/2018 &amp;nbsp;al 28/03/2018</t>
+          <t>dal 28/03/2018  al 28/03/2018</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>€ 25,82/h.</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Prot. n° 47365 &amp;nbsp;del 15/03/2018</t>
+          <t>Prot. n° 47365  del 15/03/2018</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO:'EPILS: EUROPEAN PAEDIATRIC IMMEDIATE LIFE SUPPORT)' ANNO 2017</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 24/02/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>31442 &amp;nbsp;del 24/02/2017</t>
+          <t>31442  del 24/02/2017</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AI CORSI: 'LE ABILITA' DI RIANIMAZIONE NEONATALE E PEDIATRIA: PERCORSO DI MANTENIMENTO DELLE COMPETENZE AVANZATE - EPILS'; ' LE ABILITA' DI RIANIMAZIONE NEONATALE E PEDIATRICA: PERCORSO DI MANTENIMENTO DELLE COMPETENZE AVANZATE - NLS'; 'ELABORAZIONE DI PROTOCOLLI E PROCEDURE FINALIZZATE ALLA PRESA IN CARICO DEL BAMBINO E DEL NEONATO' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>dal 08/03/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 08/03/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>37928 &amp;nbsp;del 08/03/2017</t>
+          <t>37928  del 08/03/2017</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>DOCENZA AL CORSO DI RIANIMAZIONE IN SALA PARTO (NEONATAN LIFE SUPPORT, NLS)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>dal 24/01/2017 &amp;nbsp;al 04/12/2017</t>
+          <t>dal 24/01/2017  al 04/12/2017</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>9956 &amp;nbsp;del 24/01/2017</t>
+          <t>9956  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA PER IL CORSO 'OSTETRICHE E ASSISTENTI SANITARI INSIEME PER PROMUOVERE LA SALUTE DI MAMME E BAMBINI'(3 EDIZIONI-ANNO 2017)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>dal 31/05/2017 &amp;nbsp;al 22/09/2017</t>
+          <t>dal 31/05/2017  al 22/09/2017</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>71083 &amp;nbsp;del 08/05/2017</t>
+          <t>71083  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>ZAGLIA ELISABETTA</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;Seminari in SPDC&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "Seminari in SPDC"</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>dal 05/05/2017 &amp;nbsp;al 03/11/2017</t>
+          <t>dal 05/05/2017  al 03/11/2017</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Prot. 59766 &amp;nbsp;del 13/04/2017</t>
+          <t>Prot. 59766  del 13/04/2017</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>VISENTIN RENEA</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>VISENTIN RENEA</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo GOLDEN MINUTE E PARTO CESAREO CON CODICE ROSSO</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>dal 06/04/2018 &amp;nbsp;al 10/12/2018</t>
+          <t>dal 06/04/2018  al 10/12/2018</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Prot. 40592 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. 40592  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>VISENTIN EMANUELA</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA PER CORSO 'L'APPROCCIO MULTIDISCIPLINARE AL PAZIENTE CON SCOMPENSO CARDIACO: ANALISI DEI DATI E STRUMENTI DI CONTROLLO' ANNO 2017</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 10/11/2017</t>
+          <t>dal 24/02/2017  al 10/11/2017</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>4285 &amp;nbsp;del 13/01/2017</t>
+          <t>4285  del 13/01/2017</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>VISCONTI MARIA POMPILIA</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso EMERGENZA-URGENZA IN LABORATORIO (II^ PARTE)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>dal 11/04/2017 &amp;nbsp;al 11/04/2017</t>
+          <t>dal 11/04/2017  al 11/04/2017</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>25.82</t>
         </is>
       </c>
       <c r="F41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>VISCONTI MARIA POMPILIA</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso EMERGENZA-URGENZA IN LABORATORIO (II^ PARTE)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 04/04/2017</t>
+          <t>dal 04/04/2017  al 04/04/2017</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>25.82</t>
         </is>
       </c>
       <c r="F42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>VISCONTI MARIA POMPILIA</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso POCT: LA REALTA' DELL'EX ULSS 22</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>dal 04/12/2017 &amp;nbsp;al 04/12/2017</t>
+          <t>dal 04/12/2017  al 04/12/2017</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Prot. 186499 &amp;nbsp;del 29/11/2017</t>
+          <t>Prot. 186499  del 29/11/2017</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>VISCONTI MARIA POMPILIA</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LA PREANALITICA IN LABORATORIO A BUSSOLENGO: MODALITÀ OPERATIVE</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>dal 26/02/2018 &amp;nbsp;al 28/02/2018</t>
+          <t>dal 26/02/2018  al 28/02/2018</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Prot. 34245 &amp;nbsp;del 23/02/2018</t>
+          <t>Prot. 34245  del 23/02/2018</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>VICENTINI VERONICA</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LA DIMISSIONE PROTETTA, CONTINUITA’ DI CURE ASSISTENZIALI</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>dal 04/05/2018 &amp;nbsp;al 19/11/2018</t>
+          <t>dal 04/05/2018  al 19/11/2018</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Prot. 54163 &amp;nbsp;del 26/03/2018</t>
+          <t>Prot. 54163  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>VICENTINI TAMARA</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo I NUOVI STRUMENTI IN SPDC: LA NUOVA CARTELLA INTEGRATA</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>dal 16/05/2018 &amp;nbsp;al 18/06/2018</t>
+          <t>dal 16/05/2018  al 18/06/2018</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Prot. 68893 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. 68893  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>dal 04/11/2017 &amp;nbsp;al 04/11/2017</t>
+          <t>dal 04/11/2017  al 04/11/2017</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Prot. 170612 &amp;nbsp;del 02/11/2017</t>
+          <t>Prot. 170612  del 02/11/2017</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>dal 10/10/2017 &amp;nbsp;al 10/10/2017</t>
+          <t>dal 10/10/2017  al 10/10/2017</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Prot. 156025 &amp;nbsp;del 09/10/2017</t>
+          <t>Prot. 156025  del 09/10/2017</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.2/2018</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>dal 27/01/2018 &amp;nbsp;al 27/01/2018</t>
+          <t>dal 27/01/2018  al 27/01/2018</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Prot. 10341 &amp;nbsp;del 19/01/2018</t>
+          <t>Prot. 10341  del 19/01/2018</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)-eD. 4/2018</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>dal 10/03/2018 &amp;nbsp;al 10/03/2018</t>
+          <t>dal 10/03/2018  al 10/03/2018</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Prot. 42957 &amp;nbsp;del 09/03/2018</t>
+          <t>Prot. 42957  del 09/03/2018</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 3/2018</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>dal 24/02/2018 &amp;nbsp;al 24/02/2018</t>
+          <t>dal 24/02/2018  al 24/02/2018</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Prot. 32919 &amp;nbsp;del 22/02/2018</t>
+          <t>Prot. 32919  del 22/02/2018</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>dal 12/04/2018 &amp;nbsp;al 12/04/2018</t>
+          <t>dal 12/04/2018  al 12/04/2018</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Prot. 63445 &amp;nbsp;del 11/04/2018</t>
+          <t>Prot. 63445  del 11/04/2018</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 9/2018</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>dal 23/06/2018 &amp;nbsp;al 23/06/2018</t>
+          <t>dal 23/06/2018  al 23/06/2018</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Prot. 106084 &amp;nbsp;del 20/06/2018</t>
+          <t>Prot. 106084  del 20/06/2018</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>dal 08/05/2018 &amp;nbsp;al 08/05/2018</t>
+          <t>dal 08/05/2018  al 08/05/2018</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Prot. n. 73233 &amp;nbsp;del 08/05/2018</t>
+          <t>Prot. n. 73233  del 08/05/2018</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>dal 07/06/2018 &amp;nbsp;al 07/06/2018</t>
+          <t>dal 07/06/2018  al 07/06/2018</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Prot. n. 92244 &amp;nbsp;del 29/05/2018</t>
+          <t>Prot. n. 92244  del 29/05/2018</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 5/2018</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>dal 24/03/2018 &amp;nbsp;al 24/03/2018</t>
+          <t>dal 24/03/2018  al 24/03/2018</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Prot. 50396 &amp;nbsp;del 20/03/2018</t>
+          <t>Prot. 50396  del 20/03/2018</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.13/2018</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>dal 24/11/2018 &amp;nbsp;al 24/11/2018</t>
+          <t>dal 24/11/2018  al 24/11/2018</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Prot. 191509 &amp;nbsp;del 20/11/2018</t>
+          <t>Prot. 191509  del 20/11/2018</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.11/2018</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>dal 20/10/2018 &amp;nbsp;al 20/10/2018</t>
+          <t>dal 20/10/2018  al 20/10/2018</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Prot. 170183 &amp;nbsp;del 15/10/2018</t>
+          <t>Prot. 170183  del 15/10/2018</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.12/2018</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>dal 17/11/2018 &amp;nbsp;al 17/11/2018</t>
+          <t>dal 17/11/2018  al 17/11/2018</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Prot. 187507 &amp;nbsp;del 14/11/2018</t>
+          <t>Prot. 187507  del 14/11/2018</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.10/2018</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>dal 13/10/2018 &amp;nbsp;al 13/10/2018</t>
+          <t>dal 13/10/2018  al 13/10/2018</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Prot. 167126 &amp;nbsp;del 10/10/2018</t>
+          <t>Prot. 167126  del 10/10/2018</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>dal 23/10/2018 &amp;nbsp;al 23/10/2018</t>
+          <t>dal 23/10/2018  al 23/10/2018</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Prot. 173928 &amp;nbsp;del 22/10/2018</t>
+          <t>Prot. 173928  del 22/10/2018</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>dal 20/11/2018 &amp;nbsp;al 20/11/2018</t>
+          <t>dal 20/11/2018  al 20/11/2018</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Prot. 187732 &amp;nbsp;del 14/11/2018</t>
+          <t>Prot. 187732  del 14/11/2018</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>dal 04/11/2017 &amp;nbsp;al 04/11/2017</t>
+          <t>dal 04/11/2017  al 04/11/2017</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Prot. 170612 &amp;nbsp;del 02/11/2017</t>
+          <t>Prot. 170612  del 02/11/2017</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>dal 02/12/2017 &amp;nbsp;al 02/12/2017</t>
+          <t>dal 02/12/2017  al 02/12/2017</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Prot. 185160 &amp;nbsp;del 28/11/2017</t>
+          <t>Prot. 185160  del 28/11/2017</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>dal 18/11/2017 &amp;nbsp;al 18/11/2017</t>
+          <t>dal 18/11/2017  al 18/11/2017</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Prot. 178067 &amp;nbsp;del 15/11/2017</t>
+          <t>Prot. 178067  del 15/11/2017</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>dal 21/10/2017 &amp;nbsp;al 21/10/2017</t>
+          <t>dal 21/10/2017  al 21/10/2017</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>162097 &amp;nbsp;del 18/10/2017</t>
+          <t>162097  del 18/10/2017</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>dal 11/11/2017 &amp;nbsp;al 11/11/2017</t>
+          <t>dal 11/11/2017  al 11/11/2017</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Prot. 173151 &amp;nbsp;del 07/11/2017</t>
+          <t>Prot. 173151  del 07/11/2017</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>dal 14/10/2017 &amp;nbsp;al 14/10/2017</t>
+          <t>dal 14/10/2017  al 14/10/2017</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE Retraining</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>dal 24/05/2017 &amp;nbsp;al 24/05/2017</t>
+          <t>dal 24/05/2017  al 24/05/2017</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE Retraining</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>dal 14/03/2017 &amp;nbsp;al 14/03/2017</t>
+          <t>dal 14/03/2017  al 14/03/2017</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>dal 10/06/2017 &amp;nbsp;al 10/06/2017</t>
+          <t>dal 10/06/2017  al 10/06/2017</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>dal 20/05/2017 &amp;nbsp;al 20/05/2017</t>
+          <t>dal 20/05/2017  al 20/05/2017</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>dal 08/04/2017 &amp;nbsp;al 08/04/2017</t>
+          <t>dal 08/04/2017  al 08/04/2017</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>dal 01/04/2017 &amp;nbsp;al 01/04/2017</t>
+          <t>dal 01/04/2017  al 01/04/2017</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>VETRIOLI SIMONE</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>dal 25/03/2017 &amp;nbsp;al 25/03/2017</t>
+          <t>dal 25/03/2017  al 25/03/2017</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>VENTURINI DANIELE</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>COMMISSIONI ESAMI</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>dal 15/06/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 15/06/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>1000,00 EURO</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>094491 &amp;nbsp;del 15/06/2017</t>
+          <t>094491  del 15/06/2017</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>VENDRAMIN PATRIZIA</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>VANTI CHIARA</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>CORSO: 23-206796 TITOLO: LA GESTIONE INTEGRATA DEL PAZIENTE CON DISTURBI DELLA DEGLUTIZIONE</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>dal 20/08/0002 &amp;nbsp;al 20/09/0017</t>
+          <t>dal 20/08/0002  al 20/09/0017</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>0131333 &amp;nbsp;del 20/08/0002</t>
+          <t>0131333  del 20/08/0002</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>VALENTE M. ANTONIETTA</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>dal 01/04/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 01/04/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>800,00 EURO</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>44217 DI PROT. &amp;nbsp;del 17/03/2017</t>
+          <t>44217 DI PROT.  del 17/03/2017</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>VACCARI PAOLA</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO 'L'INTERPRETAZIONE DELLA TRACCIA ECG DA PARTE DELL'INFERMIERE DI AREA CRITICA' ANNO 2018</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>dal 17/04/2018 &amp;nbsp;al 04/12/2018</t>
+          <t>dal 17/04/2018  al 04/12/2018</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>53638 &amp;nbsp;del 26/03/2018</t>
+          <t>53638  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>UGOLINI ELISA</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO LA VALUTAZIONE NEUROPSICOLOGICA DEL PAZIENTE DISABILE IN ETA' ADULTA</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>dal 23/11/2017 &amp;nbsp;al 05/12/2017</t>
+          <t>dal 23/11/2017  al 05/12/2017</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>166681 &amp;nbsp;del 26/10/2017</t>
+          <t>166681  del 26/10/2017</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>UGOLA FEDERICA</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>CORSO: 23-206998 TITOLO: LA GESTIONE DELLA MALATTIA INFETTIVA NEL REPARTO DI DEGENZA</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>dal 20/04/0017 &amp;nbsp;al 20/05/0008</t>
+          <t>dal 20/04/0017  al 20/05/0008</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>0058880 &amp;nbsp;del 20/04/0004</t>
+          <t>0058880  del 20/04/0004</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>TURCATO PATRIZIA</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>DOCENTE CORSI OSS</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Prot. n° 9445 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9445  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>TURCATO PATRIZIA</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Componente commissione affidamento servizio di ristorazione</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>dal 01/09/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 01/09/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>non indicato</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Prot. n° 98795 &amp;nbsp;del 23/06/2017</t>
+          <t>Prot. n° 98795  del 23/06/2017</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>TURAZZINI MICHELANGELO</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA E RESPONSABILE SCIENTIFICO AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>TURAZZINI MICHELANGELO</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>INCARICO DOCENZA AI CORSI: &amp;quot;CORSO TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA&amp;quot; E &amp;quot;CORSO TEORICO-PRATICO DI NEUROFTALMOLOGIA APPLICATA&amp;quot; ANNO 2017</t>
+          <t>INCARICO DOCENZA AI CORSI: "CORSO TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA" E "CORSO TEORICO-PRATICO DI NEUROFTALMOLOGIA APPLICATA" ANNO 2017</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>dal 27/04/2017 &amp;nbsp;al 28/04/2017</t>
+          <t>dal 27/04/2017  al 28/04/2017</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>37977 &amp;nbsp;del 08/03/2017</t>
+          <t>37977  del 08/03/2017</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>TURAZZINI MICHELANGELO</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AI CORSI TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA E NEUROFTALMOLOGIA APPLICATA ANNO 2018</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>dal 24/05/2018 &amp;nbsp;al 25/05/2018</t>
+          <t>dal 24/05/2018  al 25/05/2018</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>44335 &amp;nbsp;del 12/03/2018</t>
+          <t>44335  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>TRIVELLATO EZIO</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>TRIGLIONE MICHELE</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LO SVILUPPO DELLE COMPETENZE RELAZIONALI PER GESTIRE UNA COMUNICAZIONE AGGRESSIVA</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>dal 14/05/2018 &amp;nbsp;al 17/09/2018</t>
+          <t>dal 14/05/2018  al 17/09/2018</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Prot. 69826 &amp;nbsp;del 20/04/2018</t>
+          <t>Prot. 69826  del 20/04/2018</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>TREVISAN PIERGIORGIO</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>CORSO: 23-206847 TITOLO: CONTINUITA' ASSISTENZIALE E GESTIONE DEL PAZIENTE FRAGILE. ACCESSI VENOSI</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>dal 20/02/0021 &amp;nbsp;al 20/02/0021</t>
+          <t>dal 20/02/0021  al 20/02/0021</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>0020139 &amp;nbsp;del 20/02/0002</t>
+          <t>0020139  del 20/02/0002</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>TREVISAN MARIA TERESA</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>CORSO: 23-206846 TITOLO: ALIMENTAZIONE E NUTRIZIONE: DALLE EVIDENZE ALLA PRATICA</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>dal 20/05/0012 &amp;nbsp;al 20/05/0012</t>
+          <t>dal 20/05/0012  al 20/05/0012</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>82248 &amp;nbsp;del 20/05/0011</t>
+          <t>82248  del 20/05/0011</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>TREGNAGHI RAFFAELE</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>CORSO: 23-206847 TITOLO: CONTINUITA' ASSISTENZIALE E GESTIONE DEL PAZIENTE FRAGILE. ACCESSI VENOSI</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>dal 20/02/0021 &amp;nbsp;al 20/02/0021</t>
+          <t>dal 20/02/0021  al 20/02/0021</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>0020139 &amp;nbsp;del 20/02/0002</t>
+          <t>0020139  del 20/02/0002</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>TRAMBAIOLLI KATIA</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AI CORSI MULTI EDIZIONE 'PBLSD' E 'PBLSD-R' ANNO 2018</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>dal 07/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 07/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>12467 &amp;nbsp;del 23/01/2018</t>
+          <t>12467  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>TRAMBAIOLLI KATIA</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AI CORSI 'BLSD' E 'BLSD RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>TRAMBAIOLLI KATIA</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL 'CORSO BASE PER AUTISTA SOCCORRITORE (DGRV 1515 DEL 29/10/2015)' ANNO 2018</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>dal 24/02/2018 &amp;nbsp;al 24/03/2018</t>
+          <t>dal 24/02/2018  al 24/03/2018</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>17848 &amp;nbsp;del 30/01/2018</t>
+          <t>17848  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>TRAMBAIOLLI KATIA</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Attività di docenza.</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>dal 20/09/2018 &amp;nbsp;al 20/09/2018</t>
+          <t>dal 20/09/2018  al 20/09/2018</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>€ 50,00/ora</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Prot. n° 143381 &amp;nbsp;del 20/09/2018</t>
+          <t>Prot. n° 143381  del 20/09/2018</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>TRAMBAIOLLI KATIA</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>INCARICO DOCENTE AL CORSO BASE PER AUTISTA SOCCORRITORE (DGRV 1515 DEL 29/10/2015)</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>dal 14/01/2017 &amp;nbsp;al 04/02/2017</t>
+          <t>dal 14/01/2017  al 04/02/2017</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>€ 206.56</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>3660 &amp;nbsp;del 12/01/2017</t>
+          <t>3660  del 12/01/2017</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>TRAMBAIOLLI KATIA</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD-R</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>TRAMBAIOLLI KATIA</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO PBLSD - PBLSD R</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>dal 12/05/2017 &amp;nbsp;al 04/11/2017</t>
+          <t>dal 12/05/2017  al 04/11/2017</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>40597 &amp;nbsp;del 13/03/2017</t>
+          <t>40597  del 13/03/2017</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>TRAMARIN STEFANO</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSI BLSD - BLSD R ANNO 2017</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>dal 05/07/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 05/07/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>105021 &amp;nbsp;del 05/07/2017</t>
+          <t>105021  del 05/07/2017</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>TRAMARIN STEFANO</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>TOZZO CARMEN</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'PROMOZIONE E SOSTEGNO ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO - PERSONALE COINVOLTO' ANNO 2018</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>dal 05/03/2018 &amp;nbsp;al 06/03/2018</t>
+          <t>dal 05/03/2018  al 06/03/2018</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>17828 &amp;nbsp;del 30/01/2018</t>
+          <t>17828  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>TOSI VINICIO</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>TOSI VINICIO</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Prot. n° 9414 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9414  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>TOSI VINICIO</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO PBLSD - PBLSD R</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>dal 12/05/2017 &amp;nbsp;al 04/11/2017</t>
+          <t>dal 12/05/2017  al 04/11/2017</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>€ 25,82/h</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>40597 &amp;nbsp;del 13/03/2017</t>
+          <t>40597  del 13/03/2017</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>TOSI VINICIO</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD-R</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>TOSI PAOLO</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO PER LA GESTIONE DEI RITMI CARDIACI IN URGENZA EMERGENZA</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>dal 13/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 13/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>4161 &amp;nbsp;del 13/01/2017</t>
+          <t>4161  del 13/01/2017</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>TOSI PAOLO</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSI ACLS ANNO 2017</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>dal 05/07/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 05/07/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>€25,82/H</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>105085 &amp;nbsp;del 05/07/2017</t>
+          <t>105085  del 05/07/2017</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>TOSI PAOLO</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AI CORSI MULTI EDIZIONE: 'A.C.L.S. ( ADVANCED CARDIOVASCULAR LIFE SUPPORT: SUPPORTO AVANZATO DELLE FUNZIONALITA' VITALI - PAZIENTE ADULTO )' E 'A.C.L.S. RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>dal 14/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 14/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>12371 &amp;nbsp;del 23/01/2018</t>
+          <t>12371  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>TORZILLO ERICA</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>dal 27/11/2018 &amp;nbsp;al 27/11/2018</t>
+          <t>dal 27/11/2018  al 27/11/2018</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Prot. 196096 &amp;nbsp;del 21/11/2018</t>
+          <t>Prot. 196096  del 21/11/2018</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>TORZILLO ERICA</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>dal 15/11/2018 &amp;nbsp;al 15/11/2018</t>
+          <t>dal 15/11/2018  al 15/11/2018</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Prot. 187565 &amp;nbsp;del 14/11/2018</t>
+          <t>Prot. 187565  del 14/11/2018</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>TORZILLO ERICA</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE Retraining</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>dal 27/04/2017 &amp;nbsp;al 27/04/2017</t>
+          <t>dal 27/04/2017  al 27/04/2017</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>TOMMASI LORETTA</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>RELATORE</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>dal 06/04/2017 &amp;nbsp;al 06/04/2017</t>
+          <t>dal 06/04/2017  al 06/04/2017</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>0,00 EURO</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>61373 DI PROT. &amp;nbsp;del 18/04/2017</t>
+          <t>61373 DI PROT.  del 18/04/2017</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>TOMASSI SIMONA</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>CORSO: 23-206962 TITOLO: LE SCALE DI VALUTAZIONE IN PSICHIATRIA. UNA RISORSA NELLA VALUTAZIONE DELL'EFFICACIA DEGLI INTERVENTI CLINICO-ASSISTENZIALI E RIABILITATIVI</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>dal 20/05/0023 &amp;nbsp;al 20/06/0005</t>
+          <t>dal 20/05/0023  al 20/06/0005</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>0087989 &amp;nbsp;del 20/05/0022</t>
+          <t>0087989  del 20/05/0022</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>TOLLINI MORENA</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA CORSO MULTI EDIZIONE 'LA TUTORSHIP NELL'APPRENDIMENTO DELLE COMPETENZE CLINICHE' ANNO 2018</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>dal 05/04/2018 &amp;nbsp;al 13/11/2018</t>
+          <t>dal 05/04/2018  al 13/11/2018</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>43707 &amp;nbsp;del 12/03/2018</t>
+          <t>43707  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>TOLLINI MORENA</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Componente commissione di laurea</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>dal 04/04/2018 &amp;nbsp;al 13/03/2018</t>
+          <t>dal 04/04/2018  al 13/03/2018</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Prot. n° 47103 &amp;nbsp;del 15/03/2018</t>
+          <t>Prot. n° 47103  del 15/03/2018</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>TOLLINI MORENA</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO MULTI EDIZIONE 'LA TUTORSHIP NELL'APPRENDIMENTO DELLE COMPETENZE CLINICHE' ANNO 2018</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>dal 05/04/2018 &amp;nbsp;al 13/11/2018</t>
+          <t>dal 05/04/2018  al 13/11/2018</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>43707 &amp;nbsp;del 12/03/2018</t>
+          <t>43707  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>TOLLINI MORENA</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'ABILITA' NEL PORRE DOMANDE' ANNO 2017</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>dal 10/10/2017 &amp;nbsp;al 17/11/2017</t>
+          <t>dal 10/10/2017  al 17/11/2017</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>156379 &amp;nbsp;del 10/10/2017</t>
+          <t>156379  del 10/10/2017</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>TOLLINI MORENA</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Commissario per esami finali corso di laurea infermieristica</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>dal 29/11/2017 &amp;nbsp;al 07/12/2017</t>
+          <t>dal 29/11/2017  al 07/12/2017</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Prot. n° 186268 &amp;nbsp;del 29/11/2017</t>
+          <t>Prot. n° 186268  del 29/11/2017</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>TOLLINI MORENA</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO LA TUTORSHIP NELL'APRENDIMENTO DELLE COMPETENZE CLINICHE</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 26/04/2017</t>
+          <t>dal 04/04/2017  al 26/04/2017</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>32007 &amp;nbsp;del 27/02/2017</t>
+          <t>32007  del 27/02/2017</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>TOLLINI MORENA</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA GESTIONE DEGLI ACCESSI VASCOLARI E DELLE LINEE INFUSIVE' ANNO 2017</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>dal 18/10/2017 &amp;nbsp;al 13/12/2017</t>
+          <t>dal 18/10/2017  al 13/12/2017</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>119381 &amp;nbsp;del 01/08/2017</t>
+          <t>119381  del 01/08/2017</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>TOGNOLO LORENZA</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA GESTIONE DEGLI ACCESSI VASCOLARI E DELLE LINEE INFUSIVE' ANNO 2017</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>dal 18/10/2017 &amp;nbsp;al 13/12/2017</t>
+          <t>dal 18/10/2017  al 13/12/2017</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>€ 25,82 /H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>119381 &amp;nbsp;del 01/08/2017</t>
+          <t>119381  del 01/08/2017</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>TOGNELLA SILVIA</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>RELATORE CORSO</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>dal 26/10/2017 &amp;nbsp;al 26/10/2017</t>
+          <t>dal 26/10/2017  al 26/10/2017</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>500,00 EURO</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>120540 &amp;nbsp;del 03/08/2017</t>
+          <t>120540  del 03/08/2017</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>TOGNELLA SILVIA</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>PARTECIPAZIONE ADVISORY BOARD</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>dal 28/06/2017 &amp;nbsp;al 28/06/2017</t>
+          <t>dal 28/06/2017  al 28/06/2017</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>1050</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>114464 &amp;nbsp;del 24/07/2017</t>
+          <t>114464  del 24/07/2017</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>TOGNELLA SILVIA</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>ATTIVITA' EDITORIALE</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>700</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>110739 &amp;nbsp;del 14/07/2017</t>
+          <t>110739  del 14/07/2017</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>TOGNELLA SILVIA</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>ATTIVITA' EDITORIALE</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>dal 26/06/2017 &amp;nbsp;al 26/06/2017</t>
+          <t>dal 26/06/2017  al 26/06/2017</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>1200,00 EURO</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>083402 &amp;nbsp;del 26/05/2017</t>
+          <t>083402  del 26/05/2017</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>TOGNELLA SILVIA</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>RELATORE CORSO</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>dal 09/11/2017 &amp;nbsp;al 16/11/2017</t>
+          <t>dal 09/11/2017  al 16/11/2017</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>1200</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>114476 &amp;nbsp;del 24/07/2017</t>
+          <t>114476  del 24/07/2017</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>TOGNELLA SILVIA</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>DOCENZA WORKSHOP</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>dal 21/09/2017 &amp;nbsp;al 23/09/2017</t>
+          <t>dal 21/09/2017  al 23/09/2017</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>750,00 EURO</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>47339 DI PROT. &amp;nbsp;del 24/03/2017</t>
+          <t>47339 DI PROT.  del 24/03/2017</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>TOGNELLA SILVIA</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo IL SISTEMA DI GESTIONE INTEGRATO NELLA UOC DI PNEUMOLOGIA: REVISIONE DELLE PRINCIPALI PROCEDURE DEL SISTEMA DI GESTIONE PER LA QUALITA’ PER IL LABORATORIO DI FISIOPATOLOGIA RESPIRATORIA</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>dal 14/05/2018 &amp;nbsp;al 04/06/2018</t>
+          <t>dal 14/05/2018  al 04/06/2018</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Prot. 60731 &amp;nbsp;del 06/04/2018</t>
+          <t>Prot. 60731  del 06/04/2018</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>TOCCO PIERLUIGI</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale"</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>dal 11/12/2017 &amp;nbsp;al 11/12/2017</t>
+          <t>dal 11/12/2017  al 11/12/2017</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Prot. 193369 &amp;nbsp;del 11/12/2017</t>
+          <t>Prot. 193369  del 11/12/2017</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>TINTO MONICA</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>TINTO MONICA</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>THRUEDAL SCIMEMI CHARLOTTE</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Caricaturista dal vivo</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>dal 19/12/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 19/12/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>€ 250.00</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Prot. n° 190606 &amp;nbsp;del 06/12/2017</t>
+          <t>Prot. n° 190606  del 06/12/2017</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>THRUEDAL SCIMEMI CHARLOTTE</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Caricaturista dal vivo</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>dal 19/10/2017 &amp;nbsp;al 19/10/2017</t>
+          <t>dal 19/10/2017  al 19/10/2017</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>€ 300.00</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Prot. n° 159710 &amp;nbsp;del 13/10/2017</t>
+          <t>Prot. n° 159710  del 13/10/2017</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>TESSARI LORELLA</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>dal 04/07/2017 &amp;nbsp;al 05/07/2017</t>
+          <t>dal 04/07/2017  al 05/07/2017</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>110366 DI PROT. &amp;nbsp;del 14/07/2017</t>
+          <t>110366 DI PROT.  del 14/07/2017</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>TENCI ANDREA</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E136" t="inlineStr"/>
       <c r="F136" t="inlineStr">
         <is>
-          <t>188594 DI PROT. &amp;nbsp;del 04/12/2017</t>
+          <t>188594 DI PROT.  del 04/12/2017</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>TENCI ANDREA</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E137" t="inlineStr"/>
       <c r="F137" t="inlineStr">
         <is>
-          <t>188587 DI PROT. &amp;nbsp;del 04/12/2017</t>
+          <t>188587 DI PROT.  del 04/12/2017</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>TENCI ANDREA</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E138" t="inlineStr"/>
       <c r="F138" t="inlineStr">
         <is>
-          <t>3866 PROT. &amp;nbsp;del 09/01/2018</t>
+          <t>3866 PROT.  del 09/01/2018</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>TENCI ANDREA</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>dal 01/03/2018 &amp;nbsp;al 01/03/2018</t>
+          <t>dal 01/03/2018  al 01/03/2018</t>
         </is>
       </c>
       <c r="E139" t="inlineStr"/>
       <c r="F139" t="inlineStr">
         <is>
-          <t>28541 PROT. &amp;nbsp;del 15/02/2018</t>
+          <t>28541 PROT.  del 15/02/2018</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>TEDESCO ANDREA</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>CORSO: 23-206998 TITOLO: LA GESTIONE DELLA MALATTIA INFETTIVA NEL REPARTO DI DEGENZA</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>dal 20/04/0017 &amp;nbsp;al 20/05/0008</t>
+          <t>dal 20/04/0017  al 20/05/0008</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>0058880 &amp;nbsp;del 20/04/0004</t>
+          <t>0058880  del 20/04/0004</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>TEDALDI LUISA</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Prot. n° 147587 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147587  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>TEBALDI MICAELA</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>CORSO: 23-206948 TITOLO: TRASVERSALITA' DELL'INTERVENTO NUTRIZIONALE</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>dal 20/11/0021 &amp;nbsp;al 20/12/0005</t>
+          <t>dal 20/11/0021  al 20/12/0005</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>0165093 &amp;nbsp;del 20/10/0005</t>
+          <t>0165093  del 20/10/0005</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Tarocco Marco</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Prot. n° 147699 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147699  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>TAROCCO MARCO</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LA GESTIONE DELL’APPLICATIVO SIGMA PLANNER PER I COORDINATORI DELLE PROFESSIONI SANITARIE</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>dal 11/05/2018 &amp;nbsp;al 14/12/2018</t>
+          <t>dal 11/05/2018  al 14/12/2018</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Prot. 68885 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. 68885  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>STYLIANOS NICOLAOU</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo DINAMICHE CONTROTRASFERALI DEL GRUPPO CURANTE NELLA CURA DELLA PATOLOGIA PSICHIATRICA CRONICA</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>dal 30/03/2018 &amp;nbsp;al 05/10/2018</t>
+          <t>dal 30/03/2018  al 05/10/2018</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Prot. 43442 &amp;nbsp;del 09/03/2018</t>
+          <t>Prot. 43442  del 09/03/2018</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>STOFFELLA ROMINA</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>2019 Incarico docenza evento formativo EMERGENCY WALKING MODULI</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>dal 22/02/2019 &amp;nbsp;al 22/02/2019</t>
+          <t>dal 22/02/2019  al 22/02/2019</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Prot. 28751 &amp;nbsp;del 18/02/2019</t>
+          <t>Prot. 28751  del 18/02/2019</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>STOFFELLA ROMINA</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>2019 Incarico docenza evento formativo EMERGENCY WALKING MODULI</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>dal 15/02/2019 &amp;nbsp;al 15/02/2019</t>
+          <t>dal 15/02/2019  al 15/02/2019</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Prot. 23217 &amp;nbsp;del 08/02/2019</t>
+          <t>Prot. 23217  del 08/02/2019</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>STANKOVIC VLADIMIR</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO A.C.L.S. ANNO 2017</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 23/01/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>9143 &amp;nbsp;del 23/01/2017</t>
+          <t>9143  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>STANKOVIC VLADIMIR</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO BASE PER LA GESTIONE DLLE VIE AREREE IN URGENZA EMERGENZA</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>dal 13/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 13/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>€ 25,82/h</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>4086 &amp;nbsp;del 13/01/2017</t>
+          <t>4086  del 13/01/2017</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>SPERI MARTA</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'PROMOZIONE E SOSTEGNO ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO - PERSONALE COINVOLTO' ANNO 2018</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>dal 05/03/2018 &amp;nbsp;al 06/03/2018</t>
+          <t>dal 05/03/2018  al 06/03/2018</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>17828 &amp;nbsp;del 30/01/2018</t>
+          <t>17828  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>SPERI MARINA</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'I CRITERI MICROBIOLOGICI (C.M.) PREVISTI DAL REGOLAMENTO (CE) 2073/2005 E S.M.I. (UTILIZZO DEI CRITERI MICROBIOLOGICI NEI CONTROLLI UFFICIALI E L'IMPLEMENTAZIONE DA PARTE DEGLI OSA ALLA LUCE DELLE LINEE-GUIDA CSR 41 DEL 03 MARZO 2017)'</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>dal 27/10/2017 &amp;nbsp;al 30/11/2017</t>
+          <t>dal 27/10/2017  al 30/11/2017</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>167922 &amp;nbsp;del 27/10/2017</t>
+          <t>167922  del 27/10/2017</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>SPADA ELISA</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>SORIOLO ALESSANDRO</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>SORIOLO ALESSANDRO</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;PRE HOSPITAL TRAUMA CARE 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "PRE HOSPITAL TRAUMA CARE 2018"</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>dal 29/03/2018 &amp;nbsp;al 29/03/2018</t>
+          <t>dal 29/03/2018  al 29/03/2018</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>232,38 Euro</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Prot. 56360 &amp;nbsp;del 29/03/2018</t>
+          <t>Prot. 56360  del 29/03/2018</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>SORIOLO ALESSANDRO</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo PRE HOSPITAL TRAUMA CARE 2018</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>dal 19/11/2018 &amp;nbsp;al 19/11/2018</t>
+          <t>dal 19/11/2018  al 19/11/2018</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>232,38 Euro</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Prot. 187739 &amp;nbsp;del 14/11/2018</t>
+          <t>Prot. 187739  del 14/11/2018</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>SORIOLO ALESSANDRO</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>dal 11/10/2018 &amp;nbsp;al 11/10/2018</t>
+          <t>dal 11/10/2018  al 11/10/2018</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Prot. 166666 &amp;nbsp;del 09/10/2018</t>
+          <t>Prot. 166666  del 09/10/2018</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>SORIOLO ALESSANDRO</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO BLSD E BLSD R</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>dal 17/03/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 17/03/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>43673 &amp;nbsp;del 17/03/2017</t>
+          <t>43673  del 17/03/2017</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>SORDO MATTEO</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA MOVIMENTAZIONE DELLA PERSONA ASSISTITA, CONSOLIDAMENTO DELLE ABILITA' DEGLI OPERATORI DELLE PROFESSIONI SANITARIE' (12 ED.) ANNO 2017</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 04/04/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>40900 &amp;nbsp;del 14/03/2017</t>
+          <t>40900  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>SOARDO ALESSIO</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>dal 08/11/2018 &amp;nbsp;al 08/11/2018</t>
+          <t>dal 08/11/2018  al 08/11/2018</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Prot. 178680 &amp;nbsp;del 29/10/2018</t>
+          <t>Prot. 178680  del 29/10/2018</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>SOARDO ALESSIO</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>dal 04/12/2019 &amp;nbsp;al 04/12/2019</t>
+          <t>dal 04/12/2019  al 04/12/2019</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Prot. 198101 &amp;nbsp;del 03/12/2019</t>
+          <t>Prot. 198101  del 03/12/2019</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>SOARDO ALESSIO</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>2019 Incarico di docenza evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (IRC Bussolengo)</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>dal 15/02/2019 &amp;nbsp;al 15/02/2019</t>
+          <t>dal 15/02/2019  al 15/02/2019</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Prot. 23212 &amp;nbsp;del 08/02/2019</t>
+          <t>Prot. 23212  del 08/02/2019</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>SOARDO ALESSIO</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018"</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>dal 06/03/2018 &amp;nbsp;al 06/03/2018</t>
+          <t>dal 06/03/2018  al 06/03/2018</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Prot. 40577 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. 40577  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>SOARDO ALESSIO</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>dal 19/04/2018 &amp;nbsp;al 19/04/2018</t>
+          <t>dal 19/04/2018  al 19/04/2018</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Prot. 66739 &amp;nbsp;del 17/04/2018</t>
+          <t>Prot. 66739  del 17/04/2018</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>SOARDO ALESSIO</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>dal 01/10/2018 &amp;nbsp;al 01/10/2018</t>
+          <t>dal 01/10/2018  al 01/10/2018</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Prot. 314745 &amp;nbsp;del 02/10/2018</t>
+          <t>Prot. 314745  del 02/10/2018</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>SOARDO ALESSIO</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>dal 14/12/2017 &amp;nbsp;al 14/12/2017</t>
+          <t>dal 14/12/2017  al 14/12/2017</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Prot. 190937 &amp;nbsp;del 07/12/2017</t>
+          <t>Prot. 190937  del 07/12/2017</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>SOARDO ALESSIO</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>dal 15/11/2017 &amp;nbsp;al 15/11/2017</t>
+          <t>dal 15/11/2017  al 15/11/2017</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Prot. 178073 &amp;nbsp;del 15/11/2017</t>
+          <t>Prot. 178073  del 15/11/2017</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>SOARDO ALESSIO</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>dal 18/05/2017 &amp;nbsp;al 18/05/2017</t>
+          <t>dal 18/05/2017  al 18/05/2017</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>SOARDO ALESSIO</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT Retraining</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>dal 16/05/2017 &amp;nbsp;al 16/05/2017</t>
+          <t>dal 16/05/2017  al 16/05/2017</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>SOARDO ALESSIO</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT Retraining</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>dal 21/03/2017 &amp;nbsp;al 21/03/2017</t>
+          <t>dal 21/03/2017  al 21/03/2017</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>SINIGALIA EZIO</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>COMPONENTE COMMISSIONE CONCORSO</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>dal 06/06/2020 &amp;nbsp;al 17/06/2020</t>
+          <t>dal 06/06/2020  al 17/06/2020</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>non indicato</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Prot. n° 88115 &amp;nbsp;del 05/06/2017</t>
+          <t>Prot. n° 88115  del 05/06/2017</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>SINIGAGLIA CHIARA</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'PROMOZIONE E SOSTEGNO ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO - PERSONALE COINVOLTO' ANNO 2018</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>dal 05/03/2018 &amp;nbsp;al 06/03/2018</t>
+          <t>dal 05/03/2018  al 06/03/2018</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>17828 &amp;nbsp;del 30/01/2018</t>
+          <t>17828  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>SIGNORELLI DENISE</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>INCARICO DOCENTE AL CORSO &amp;quot;ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE&amp;quot;</t>
+          <t>INCARICO DOCENTE AL CORSO "ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE"</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>58897 &amp;nbsp;del 12/04/2017</t>
+          <t>58897  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>SFORZA ROSAMARIA</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LA PREANALITICA IN LABORATORIO A BUSSOLENGO: MODALITÀ OPERATIVE</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>dal 27/02/2018 &amp;nbsp;al 28/02/2018</t>
+          <t>dal 27/02/2018  al 28/02/2018</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Prot. 34245 &amp;nbsp;del 23/02/2018</t>
+          <t>Prot. 34245  del 23/02/2018</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>SETTI ELENA</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso PBLS-D (Pediatric Basic Life Support and Defibrillation) Retraining</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>dal 07/04/2017 &amp;nbsp;al 07/04/2017</t>
+          <t>dal 07/04/2017  al 07/04/2017</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>SERPELLONI GIOVANNI</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>CORSO: 23-206889 TITOLO: STIMOLAZIONE MAGNETICA TRANSCRANICA: LA TMSR COME TRATTAMENTO DI SUPPORTO NEL TRATTAMENTO DELLE DIPENDENZE</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>dal 20/11/0019 &amp;nbsp;al 20/11/0019</t>
+          <t>dal 20/11/0019  al 20/11/0019</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>0189472 &amp;nbsp;del 20/11/0016</t>
+          <t>0189472  del 20/11/0016</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>SCUDELLARI MARIA</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E176" t="inlineStr"/>
       <c r="F176" t="inlineStr">
         <is>
-          <t>171743 PRTO. &amp;nbsp;del 06/11/2017</t>
+          <t>171743 PRTO.  del 06/11/2017</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>SCUDELLARI MARIA</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>dal 23/01/2018 &amp;nbsp;al 23/01/2018</t>
+          <t>dal 23/01/2018  al 23/01/2018</t>
         </is>
       </c>
       <c r="E177" t="inlineStr"/>
       <c r="F177" t="inlineStr">
         <is>
-          <t>192666 DI PROT. &amp;nbsp;del 12/12/2017</t>
+          <t>192666 DI PROT.  del 12/12/2017</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>SCOGNAMILLO ROBERTO</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;PBLS-D (Pediatric Basic Life Support and Defibrillation) - Retraining</t>
+          <t>Incarico di docenza al corso "PBLS-D (Pediatric Basic Life Support and Defibrillation) - Retraining</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>dal 06/10/2017 &amp;nbsp;al 06/10/2017</t>
+          <t>dal 06/10/2017  al 06/10/2017</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Prot. 154412 &amp;nbsp;del 05/10/2017</t>
+          <t>Prot. 154412  del 05/10/2017</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>SCOGNAMILLO ROBERTO</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso PBLS-D (Pediatric Basic Life Support and Defibrillation) Retraining</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>dal 06/06/2017 &amp;nbsp;al 06/06/2017</t>
+          <t>dal 06/06/2017  al 06/06/2017</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>SCOGNAMILLO ROBERTO</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso PBLS-D (Pediatric Basic Life Support and Defibrillation)Retraining</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>dal 07/04/2017 &amp;nbsp;al 07/04/2017</t>
+          <t>dal 07/04/2017  al 07/04/2017</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>SCOGNAMILLO ROBERTO</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso PBLS-D (Pediatric Basic Life Support and Defibrillation)</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>dal 24/03/2017 &amp;nbsp;al 28/03/2017</t>
+          <t>dal 24/03/2017  al 28/03/2017</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>232.38</t>
         </is>
       </c>
       <c r="F181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>SCOGNAMILLO ROBERTO</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo PBLSD Retraining 2018</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>dal 13/06/2018 &amp;nbsp;al 13/06/2018</t>
+          <t>dal 13/06/2018  al 13/06/2018</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Prot. 93594 &amp;nbsp;del 31/05/2018</t>
+          <t>Prot. 93594  del 31/05/2018</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>SCOGNAMILLO ROBERTO</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo PBLS-D (pediatric basic life support) 2018 Bussolengo</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>dal 17/04/2018 &amp;nbsp;al 17/04/2018</t>
+          <t>dal 17/04/2018  al 17/04/2018</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Prot. 66247 &amp;nbsp;del 17/04/2018</t>
+          <t>Prot. 66247  del 17/04/2018</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>SCOGNAMILLO ROBERTO</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;PEDIATRIC BASIC LIFE SUPPORT AND DEFIBRILLATION - Retraining&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "PEDIATRIC BASIC LIFE SUPPORT AND DEFIBRILLATION - Retraining"</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>dal 08/11/2017 &amp;nbsp;al 08/11/2017</t>
+          <t>dal 08/11/2017  al 08/11/2017</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Prot. 173145 &amp;nbsp;del 07/11/2017</t>
+          <t>Prot. 173145  del 07/11/2017</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>SCOGNAMILLO ROBERTO</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Incarico di docenza evemnto formativo PBLSD - Retraining 2018</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>dal 23/05/2018 &amp;nbsp;al 23/05/2018</t>
+          <t>dal 23/05/2018  al 23/05/2018</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Prot. n. 88053 &amp;nbsp;del 23/05/2018</t>
+          <t>Prot. n. 88053  del 23/05/2018</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>SCOGNAMILLO ROBERTO</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo PBLS-D (pediatric basic life support) 2018</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>dal 28/05/2018 &amp;nbsp;al 28/05/2018</t>
+          <t>dal 28/05/2018  al 28/05/2018</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Prot. n. 90025 &amp;nbsp;del 25/05/2018</t>
+          <t>Prot. n. 90025  del 25/05/2018</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>SCOGNAMILLO ROBERTO</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;PBLSD- Retraining 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "PBLSD- Retraining 2018"</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>dal 14/03/2018 &amp;nbsp;al 14/03/2018</t>
+          <t>dal 14/03/2018  al 14/03/2018</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Prot. 45215 &amp;nbsp;del 13/03/2018</t>
+          <t>Prot. 45215  del 13/03/2018</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>SCOGNAMILLO ROBERTO</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo PBLS-D (pediatric basic life support) 2018</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>dal 25/09/2018 &amp;nbsp;al 25/09/2018</t>
+          <t>dal 25/09/2018  al 25/09/2018</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Prot. 157628 &amp;nbsp;del 25/09/2018</t>
+          <t>Prot. 157628  del 25/09/2018</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>SCOGNAMIGLIO MASSIMO</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>2019 Incarico docenza evento formativo EMERGENCY WALKING MODULI</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>dal 01/03/2019 &amp;nbsp;al 01/03/2019</t>
+          <t>dal 01/03/2019  al 01/03/2019</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Prot. 31961 &amp;nbsp;del 22/02/2019</t>
+          <t>Prot. 31961  del 22/02/2019</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>SCOGNAMIGLIO MASSIMO</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo EMERGENZA - URGENZA INTRAOSPEDALIERA IN UNITA' OPERATIVA 2018</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>dal 09/11/2018 &amp;nbsp;al 09/11/2018</t>
+          <t>dal 09/11/2018  al 09/11/2018</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Prot. 178672 &amp;nbsp;del 29/10/2018</t>
+          <t>Prot. 178672  del 29/10/2018</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>SCOGNAMIGLIO MASSIMO</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo EMERGENZA URGENZA IN UNITA' OPERATIVA 2018</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>dal 20/12/2019 &amp;nbsp;al 20/12/2019</t>
+          <t>dal 20/12/2019  al 20/12/2019</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Prot. 198109 &amp;nbsp;del 03/12/2019</t>
+          <t>Prot. 198109  del 03/12/2019</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>SCARDONI ENRICO</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;Ricette specialistica art. 50 L.269/2003 -Procedura applicativa Obiettivo B.3 Rispetto delle disposizioni regionali in merito ai tempi di attesa&amp;quot;</t>
+          <t>Incarico di docenza al corso "Ricette specialistica art. 50 L.269/2003 -Procedura applicativa Obiettivo B.3 Rispetto delle disposizioni regionali in merito ai tempi di attesa"</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>dal 01/09/2017 &amp;nbsp;al 01/09/2017</t>
+          <t>dal 01/09/2017  al 01/09/2017</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>77.46</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Prot. 128046 &amp;nbsp;del 18/08/2017</t>
+          <t>Prot. 128046  del 18/08/2017</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>SASSI ROBERTO</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Docenza per diplomati IPS indirizzo socio sanitario</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>dal 21/02/2018 &amp;nbsp;al 30/06/2018</t>
+          <t>dal 21/02/2018  al 30/06/2018</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>€ 40,00/ora</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Prot. n° 32538 &amp;nbsp;del 21/02/2018</t>
+          <t>Prot. n° 32538  del 21/02/2018</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>SASSI ROBERTO</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Prot. n° 147495 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147495  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>SASSI ROBERTO</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Componente consiglio di disciplina ordine assistenti sociali</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>dal 25/07/2017 &amp;nbsp;al 01/07/2018</t>
+          <t>dal 25/07/2017  al 01/07/2018</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>€ 700.00</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Prot. n° 115514 &amp;nbsp;del 25/07/2017</t>
+          <t>Prot. n° 115514  del 25/07/2017</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>SASSI ROBERTO</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Docenza.</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>dal 01/09/2017 &amp;nbsp;al 28/02/2018</t>
+          <t>dal 01/09/2017  al 28/02/2018</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>€ 40,00/ora</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Prot. n° 128841 &amp;nbsp;del 21/08/2017</t>
+          <t>Prot. n° 128841  del 21/08/2017</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>SARTORI ELENA</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO BLSD E BLSD R</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>dal 17/03/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 17/03/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>43673 &amp;nbsp;del 17/03/2017</t>
+          <t>43673  del 17/03/2017</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>SARTORI ELENA</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD - BLSD R ANNO 2017</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>dal 08/11/2017 &amp;nbsp;al 31/12/2019</t>
+          <t>dal 08/11/2017  al 31/12/2019</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>€ 25,82 /ORA</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>173616 &amp;nbsp;del 08/11/2017</t>
+          <t>173616  del 08/11/2017</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>SARTORI ELENA</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>SARTORI CLAUDIA</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Docenza evento formativo LA GESTIONE DEI CATETERI VENOSI CENTRALI/2018</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>dal 24/10/2018 &amp;nbsp;al 26/11/2018</t>
+          <t>dal 24/10/2018  al 26/11/2018</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Prot. 167375 &amp;nbsp;del 10/10/2018</t>
+          <t>Prot. 167375  del 10/10/2018</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>SARTI SERENA</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>DOCENZA CORSO</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>dal 28/03/2017 &amp;nbsp;al 28/03/2017</t>
+          <t>dal 28/03/2017  al 28/03/2017</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>320,00 EURO</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>48365 DI PROT. &amp;nbsp;del 27/03/2017</t>
+          <t>48365 DI PROT.  del 27/03/2017</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>SANDRINI DAVIDE</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AI CORSI MULTI EDIZIONE: 'A.C.L.S. ( ADVANCED CARDIOVASCULAR LIFE SUPPORT: SUPPORTO AVANZATO DELLE FUNZIONALITA' VITALI - PAZIENTE ADULTO )' E 'A.C.L.S. RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>dal 14/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 14/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>12371 &amp;nbsp;del 23/01/2018</t>
+          <t>12371  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>SANDRINI DAVIDE</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO A.C.L.S. ANNO 2017</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 23/01/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>9143 &amp;nbsp;del 23/01/2017</t>
+          <t>9143  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>SANDRINI DAVIDE</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO PER LA GESTIONE DEI RITMI CARDIACI IN URGENZA EMERGENZA</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>dal 13/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 13/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>4161 &amp;nbsp;del 13/01/2017</t>
+          <t>4161  del 13/01/2017</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>SALVAGNO ROBERTO</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>DOCENZA</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>dal 01/09/2017 &amp;nbsp;al 22/09/2017</t>
+          <t>dal 01/09/2017  al 22/09/2017</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>1280,00 EURO</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>088415 &amp;nbsp;del 06/06/2017</t>
+          <t>088415  del 06/06/2017</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>SALVAGNO ROBERTO</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>DOCENZA CORSO DI FORMAZIONE</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>dal 10/04/2017 &amp;nbsp;al 10/04/2017</t>
+          <t>dal 10/04/2017  al 10/04/2017</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>280,00 EURO</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>54184 DI PROT. &amp;nbsp;del 05/04/2017</t>
+          <t>54184 DI PROT.  del 05/04/2017</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>SALVAGNO ROBERTO</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>DOCENZA CORSO</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>dal 21/03/2017 &amp;nbsp;al 04/04/2017</t>
+          <t>dal 21/03/2017  al 04/04/2017</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>640,00 EURO</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>42913 DI PROT. &amp;nbsp;del 16/03/2017</t>
+          <t>42913 DI PROT.  del 16/03/2017</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>SALGARELLI CAMILLO</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'PAZIENTE IN ODONTOSTOMATOLOGIA DA SOTTOPORRE AD INTERVENTO IN NARCOSI: LA NUOVA SALA OPERATORIA PERCORSO SICURO DEI PAZIENTI-ORGANIZZAZIONE DELLE RESPONSABILITA' E COMPETENZE' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 04/04/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>53550 &amp;nbsp;del 04/04/2017</t>
+          <t>53550  del 04/04/2017</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>SALFA CORRADO</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>dal 10/06/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 10/06/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E209" t="inlineStr"/>
       <c r="F209" t="inlineStr">
         <is>
-          <t>105098 DI PROT. &amp;nbsp;del 05/07/2017</t>
+          <t>105098 DI PROT.  del 05/07/2017</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>SALA FRANCESCA</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>ALTRE TIPOLOGIE</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>dal 01/04/2018 &amp;nbsp;al 28/02/2019</t>
+          <t>dal 01/04/2018  al 28/02/2019</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>100,00 EURO</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>66784 PROT. &amp;nbsp;del 17/04/2018</t>
+          <t>66784 PROT.  del 17/04/2018</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>SACCANI GABRIELLA</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso POCT: LA REALTA' DELL'EX ULSS 22</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>dal 04/12/2017 &amp;nbsp;al 04/12/2017</t>
+          <t>dal 04/12/2017  al 04/12/2017</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>51.64</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Prot. 186499 &amp;nbsp;del 29/11/2017</t>
+          <t>Prot. 186499  del 29/11/2017</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>SACCANI ANDREA</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>RAPPRESENTANZA ISTITUZIONALE</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>dal 01/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 01/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>400,00 EURO</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>082655 &amp;nbsp;del 25/05/2017</t>
+          <t>082655  del 25/05/2017</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>RUGIU CARLO</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO FSC 'REVISIONE DELLE PROCEDURE ASSISTENZIALI ED ELABORAZIONE DELLA DOCUMENTAZIONE INFERMIERISTICA PER IL PAZIENTE IN EMODIALISI' ANNO 2018</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>dal 14/02/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 14/02/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>17843 &amp;nbsp;del 30/01/2018</t>
+          <t>17843  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>RUFFO BARBARA</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO LA VALUTAZIONE NEUROPSICOLOGICA DEL PAIENTE DISABILE IN ETA' ADULTA</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>dal 23/11/2017 &amp;nbsp;al 05/12/2017</t>
+          <t>dal 23/11/2017  al 05/12/2017</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>166681 &amp;nbsp;del 26/10/2017</t>
+          <t>166681  del 26/10/2017</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>ROVERE PIERANGELO</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'LE PRINCIPALI COMPLICANZE INFETTIVE NELLA TOSSICODIPENDENZA, STATO DELL'ARTE' DEL GIORNO 20/11/2017</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>dal 20/11/2017 &amp;nbsp;al 20/11/2017</t>
+          <t>dal 20/11/2017  al 20/11/2017</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>150504 &amp;nbsp;del 28/09/2017</t>
+          <t>150504  del 28/09/2017</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>ROVAGLIA MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;SVAMDI: STRUMENTO DI VALUTAZIONE PER LA PROGETTAZIONE INDIVIDUALIZZATA DELLA PERSONA CON DISABILITA' -SISTEMA ATL@ANTE - FLUSSI FAD REGIONE VENETO&amp;quot;</t>
+          <t>Incarico di docenza al corso "SVAMDI: STRUMENTO DI VALUTAZIONE PER LA PROGETTAZIONE INDIVIDUALIZZATA DELLA PERSONA CON DISABILITA' -SISTEMA ATL@ANTE - FLUSSI FAD REGIONE VENETO"</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>dal 10/04/2017 &amp;nbsp;al 10/04/2017</t>
+          <t>dal 10/04/2017  al 10/04/2017</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Prot. 53557 &amp;nbsp;del 04/04/2017</t>
+          <t>Prot. 53557  del 04/04/2017</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>ROSSIGNOLI TIZIANA</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Docenza corsi OSS</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>dal 17/04/2018 &amp;nbsp;al 30/07/2018</t>
+          <t>dal 17/04/2018  al 30/07/2018</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>€ 900.00</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Prot. n° 68489 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. n° 68489  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>ROSSI STEFANIA</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'L'APPLICAZIONE DEL PROTOCOLLO AZIENDALE AGGIORNATO DI PREVENZIONE E TRATTAMENTO DELLE ULCERE DA PRESSIONE' ANNO 2017</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>dal 01/08/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 01/08/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>119344 &amp;nbsp;del 01/08/2017</t>
+          <t>119344  del 01/08/2017</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>ROSSI STEFANIA</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Docenza corsi OSS</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Prot. n° 9476 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9476  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>ROSSI MASSIMO</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo CONOSCERE e TRATTARE LA POLIOMIELITE ANTERIORE ACUTA, I SUOI ESITI e LA SINDROME POST POLIO</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>dal 28/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 28/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Prot. 32440 &amp;nbsp;del 21/02/2018</t>
+          <t>Prot. 32440  del 21/02/2018</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>ROSSI FRANCESCA</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Consulenza scientifica</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>dal 21/06/2017 &amp;nbsp;al 21/06/2017</t>
+          <t>dal 21/06/2017  al 21/06/2017</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>€ 800.00</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Prot. n° 93755 &amp;nbsp;del 14/06/2017</t>
+          <t>Prot. n° 93755  del 14/06/2017</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>ROSSI FRANCESCA</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>ROSSI CLARA</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Componente commissione tesi di laurea</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>dal 14/11/2017 &amp;nbsp;al 21/11/2017</t>
+          <t>dal 14/11/2017  al 21/11/2017</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>€ 200.00</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Prot. n° 165293 &amp;nbsp;del 24/10/2017</t>
+          <t>Prot. n° 165293  del 24/10/2017</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>ROSSI CLARA</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Docenza corso di laurea TSRM</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>dal 08/03/2018 &amp;nbsp;al 05/04/2018</t>
+          <t>dal 08/03/2018  al 05/04/2018</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>€ 25,00/h.</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Prot. n° 42523 &amp;nbsp;del 08/03/2018</t>
+          <t>Prot. n° 42523  del 08/03/2018</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>ROSSATO MARILISA</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo EMERGENZA - URGENZA INTRAOSPEDALIERA IN UNITA' OPERATIVA 2018</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>dal 06/11/2018 &amp;nbsp;al 06/11/2018</t>
+          <t>dal 06/11/2018  al 06/11/2018</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Prot. 178738 &amp;nbsp;</t>
+          <t xml:space="preserve">Prot. 178738  </t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>ROSSATO MARILISA</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>2019 Incarico docenza evento formativo EMERGENCY WALKING MODULI</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>dal 01/03/2019 &amp;nbsp;al 01/03/2019</t>
+          <t>dal 01/03/2019  al 01/03/2019</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Prot. 31961 &amp;nbsp;del 22/02/2019</t>
+          <t>Prot. 31961  del 22/02/2019</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>ROSSATO MARILISA</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>2019 Incarico docenza evento formativo EMERGENCY WALKING MODULI</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>dal 22/02/2019 &amp;nbsp;al 22/02/2019</t>
+          <t>dal 22/02/2019  al 22/02/2019</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Prot. 28751 &amp;nbsp;del 18/02/2019</t>
+          <t>Prot. 28751  del 18/02/2019</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>ROSINA MARIA</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO MULTIEDIZIONE 'LA GESTIONE DEL PROCESSO DI STERILIZZAZIONE: ADEGUAMENTO AL PROTOCOLLO AZIENDALE' ANNO 2018</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>dal 12/03/2018 &amp;nbsp;al 21/05/2018</t>
+          <t>dal 12/03/2018  al 21/05/2018</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>17860 &amp;nbsp;del 30/01/2018</t>
+          <t>17860  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>ROSINA MARIA</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA PER I CORSI: 'LA GESTIONE DEL PROCESSO DI STERILIZZAZIONE: ADEGUAMENTO AL PROTOCOLLO AZIENDALE' E 'LA STERILIZZAZIONE IN SALA OPERATORIA: GESTIONE DEL PROCESSO' ANNO 2017</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>dal 06/02/2017 &amp;nbsp;al 11/12/2017</t>
+          <t>dal 06/02/2017  al 11/12/2017</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI ORARIO SERVIZIO</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>18828 &amp;nbsp;del 06/02/2017</t>
+          <t>18828  del 06/02/2017</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>RONCONI PAOLO</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'I RIFIUTI SANITARI: NORMATIVA DI RIFERIMENTO E MODALITÀ DI APPLICAZIONE' ANNO 2017</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>dal 18/09/2017 &amp;nbsp;al 15/11/2017</t>
+          <t>dal 18/09/2017  al 15/11/2017</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>143176 &amp;nbsp;del 18/09/2017</t>
+          <t>143176  del 18/09/2017</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>RONCONI PAOLO</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Prot. n° 147506 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147506  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>RONCONI PAOLO</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'FORMAZIONE DEL PERSONALE NEOASSUNTO (D.LGS. N°81/2008 - MODULI DI FORMAZIONE DI BASE E SPECIFICA EX ACCORDO STATO-REGIONI 21/12/2011) ANNO 2017</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>dal 23/08/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 23/08/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>130070 &amp;nbsp;del 23/08/2017</t>
+          <t>130070  del 23/08/2017</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>RONCONI FRANCO</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>CORSO: 23-206868 TITOLO: LAVORARE IN GRUPPO</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>dal 20/10/0023 &amp;nbsp;al 20/10/0023</t>
+          <t>dal 20/10/0023  al 20/10/0023</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>0174538 &amp;nbsp;del 20/10/0022</t>
+          <t>0174538  del 20/10/0022</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>ROMANO IMELDA</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Consulenza per progetto &amp;quot;Aziende family e audit famiglia &amp;amp; lavoro&amp;quot;.</t>
+          <t>Consulenza per progetto "Aziende family e audit famiglia &amp; lavoro".</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>dal 07/06/2017 &amp;nbsp;al 31/08/2017</t>
+          <t>dal 07/06/2017  al 31/08/2017</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>€ 6.700,00 (anni 2016-2017)</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Prot. n° 89369 &amp;nbsp;del 07/06/2017</t>
+          <t>Prot. n° 89369  del 07/06/2017</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>ROMANO IMELDA</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Consulenza per progetto &amp;quot;Aziende family e audit famiglia lavoro&amp;quot;</t>
+          <t>Consulenza per progetto "Aziende family e audit famiglia lavoro"</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>dal 25/05/2017 &amp;nbsp;al 25/05/2017</t>
+          <t>dal 25/05/2017  al 25/05/2017</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>€ 1,222.22</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Prot. n° 83254 &amp;nbsp;del 25/05/2017</t>
+          <t>Prot. n° 83254  del 25/05/2017</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>ROMANO IMELDA</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Componente certificazione Family Audit</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>dal 01/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>€ 4,480.00</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>&amp;nbsp;del 21/02/2018</t>
+          <t xml:space="preserve"> del 21/02/2018</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>ROCCATO STEFANO</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>CORSO: 23-206969 TITOLO: LA GESTIONE DEL PAZIENTE A CONDOTTE AGGRESSIVE NEI SERVIZI DEL DSM: REALIZZAZIONE DI UN UNICO PDTA</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>dal 20/11/0026 &amp;nbsp;al 20/12/0017</t>
+          <t>dal 20/11/0026  al 20/12/0017</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>0193896 &amp;nbsp;del 20/11/0023</t>
+          <t>0193896  del 20/11/0023</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>RIZZI RICCARDO</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Attività di monitore - assistente alla docenza.</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>dal 07/12/2017 &amp;nbsp;al 27/05/2018</t>
+          <t>dal 07/12/2017  al 27/05/2018</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>€ 1,000.00</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Prot. n° 121375 &amp;nbsp;del 04/08/2017</t>
+          <t>Prot. n° 121375  del 04/08/2017</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>RIZZETTO ANNALISA</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo I NUOVI STRUMENTI IN SPDC: LA NUOVA CARTELLA INTEGRATA</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>dal 16/05/2018 &amp;nbsp;al 18/06/2018</t>
+          <t>dal 16/05/2018  al 18/06/2018</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Prot. 68893 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. 68893  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>RIOLFI PAOLA</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;GESTIONE AVANZATA DELLE VIE AEREE NEL PAZIENTE CRITICO IN PRONTO SOCCORSO&amp;quot;</t>
+          <t>Incarico di docenza al corso "GESTIONE AVANZATA DELLE VIE AEREE NEL PAZIENTE CRITICO IN PRONTO SOCCORSO"</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>dal 02/10/2017 &amp;nbsp;al 02/10/2017</t>
+          <t>dal 02/10/2017  al 02/10/2017</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Prot. 150472 &amp;nbsp;del 28/09/2017</t>
+          <t>Prot. 150472  del 28/09/2017</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>RIOLFI PAOLA</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale"</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>dal 11/12/2017 &amp;nbsp;al 11/12/2017</t>
+          <t>dal 11/12/2017  al 11/12/2017</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Prot. 193369 &amp;nbsp;del 11/12/2017</t>
+          <t>Prot. 193369  del 11/12/2017</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>RIOLFI PAOLA</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;Le sindromi vertiginose:...tu mi fai girar&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "Le sindromi vertiginose:...tu mi fai girar"</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>dal 23/05/2017 &amp;nbsp;al 23/05/2017</t>
+          <t>dal 23/05/2017  al 23/05/2017</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Prot. 79184 &amp;nbsp;del 19/05/2017</t>
+          <t>Prot. 79184  del 19/05/2017</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>RIOLFI PAOLA</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE Retraining</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>dal 12/05/2017 &amp;nbsp;al 12/05/2017</t>
+          <t>dal 12/05/2017  al 12/05/2017</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>RIOLFI PAOLA</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT - Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT - Retraining"</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>dal 18/10/2017 &amp;nbsp;al 18/10/2017</t>
+          <t>dal 18/10/2017  al 18/10/2017</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>161741 &amp;nbsp;del 18/10/2017</t>
+          <t>161741  del 18/10/2017</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>RIGOTTI ERIKA</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>INCARICO RESPONSABILE SCIENTIFICO/TUTOR DEL CORSO &amp;quot;IL CODICE INTERNAZIONALE SULLA COMMERCIALIZZAZIONE DEI SOSTITUTI DEL LATTE MATERNO OMS/UNICEF-ANNO 2017&amp;quot;</t>
+          <t>INCARICO RESPONSABILE SCIENTIFICO/TUTOR DEL CORSO "IL CODICE INTERNAZIONALE SULLA COMMERCIALIZZAZIONE DEI SOSTITUTI DEL LATTE MATERNO OMS/UNICEF-ANNO 2017"</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>dal 13/06/2017 &amp;nbsp;al 13/06/2017</t>
+          <t>dal 13/06/2017  al 13/06/2017</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>105071 &amp;nbsp;del 05/07/2017</t>
+          <t>105071  del 05/07/2017</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>RIGOTTI ERIKA</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO E DOCENZA AL CORSO DI RIANIMAZIONE IN SALA PARTO (NEONATAN LIFE SUPPORT, NLS) ANNO 2017</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>dal 24/01/2017 &amp;nbsp;al 04/12/2017</t>
+          <t>dal 24/01/2017  al 04/12/2017</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>9956 &amp;nbsp;del 24/01/2017</t>
+          <t>9956  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>RIGOTTI ERIKA</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO PER CORSO: 'EPILS ( EUROPEAN PAEDIATRIC IMMEDIATE LIFE SUPPORT)' ANNO 2017</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 24/02/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>31442 &amp;nbsp;del 24/02/2017</t>
+          <t>31442  del 24/02/2017</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>RIGHETTI SABINA</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>INCARICO DOCENTE AL CORSO &amp;quot;PRE HOSPITAL TRAUMA CARE - Retraining&amp;quot;</t>
+          <t>INCARICO DOCENTE AL CORSO "PRE HOSPITAL TRAUMA CARE - Retraining"</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>dal 23/05/2017 &amp;nbsp;al 23/05/2017</t>
+          <t>dal 23/05/2017  al 23/05/2017</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>116.19</t>
         </is>
       </c>
       <c r="F248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>RIGHETTI SABINA</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;PRE HOSPITAL TRAUMA CARE - Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "PRE HOSPITAL TRAUMA CARE - Retraining"</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>dal 19/10/2017 &amp;nbsp;al 19/10/2017</t>
+          <t>dal 19/10/2017  al 19/10/2017</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>116.19</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>162075 &amp;nbsp;del 18/10/2017</t>
+          <t>162075  del 18/10/2017</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>RIGHETTI SABINA</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>dal 05/12/2017 &amp;nbsp;al 05/12/2017</t>
+          <t>dal 05/12/2017  al 05/12/2017</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Prot. 189427 &amp;nbsp;del 05/12/2017</t>
+          <t>Prot. 189427  del 05/12/2017</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>RIGHETTI SABINA</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>dal 08/11/2018 &amp;nbsp;al 08/11/2018</t>
+          <t>dal 08/11/2018  al 08/11/2018</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Prot. 178680 &amp;nbsp;del 29/10/2018</t>
+          <t>Prot. 178680  del 29/10/2018</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>RIGHETTI SABINA</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo PRE HOSPITAL TRAUMA CARE - 2018</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>dal 27/04/2018 &amp;nbsp;al 27/05/2018</t>
+          <t>dal 27/04/2018  al 27/05/2018</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>116.19</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Prot. 71490 &amp;nbsp;del 24/04/2018</t>
+          <t>Prot. 71490  del 24/04/2018</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>RIGHETTI SABINA</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Incaarico di docenza evento formativo PRE HOSPITAL TRAUMA CARE RETRAINING 2018</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>dal 05/05/2018 &amp;nbsp;al 05/05/2018</t>
+          <t>dal 05/05/2018  al 05/05/2018</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>116,19 Euro</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Prot. n. 71540 &amp;nbsp;del 24/04/2018</t>
+          <t>Prot. n. 71540  del 24/04/2018</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>RIGHETTI SABINA</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>dal 05/04/2018 &amp;nbsp;al 05/04/2018</t>
+          <t>dal 05/04/2018  al 05/04/2018</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Prot. 58259 &amp;nbsp;del 03/04/2018</t>
+          <t>Prot. 58259  del 03/04/2018</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>RIGHETTI SABINA</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>dal 26/10/2017 &amp;nbsp;al 26/10/2017</t>
+          <t>dal 26/10/2017  al 26/10/2017</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Prot. 151413 &amp;nbsp;del 26/10/2017</t>
+          <t>Prot. 151413  del 26/10/2017</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>RICCI SILVIA</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO TEORICO-PRATICO DI NEUROFTALMOLOGIA APPLICATA ANNO 2018</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>dal 25/05/2018 &amp;nbsp;al 25/05/2018</t>
+          <t>dal 25/05/2018  al 25/05/2018</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>44282 &amp;nbsp;del 12/03/2018</t>
+          <t>44282  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>RICCI SILVIA</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>RICCI CONSUELO</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO PBLSD E PBLSD R</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>dal 12/05/2017 &amp;nbsp;al 04/11/2017</t>
+          <t>dal 12/05/2017  al 04/11/2017</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>40597 &amp;nbsp;del 13/03/2017</t>
+          <t>40597  del 13/03/2017</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>RICCI CONSUELO</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD-R</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>RICCI CONSUELO</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSA BASE PER LA GESTIONE DELLE VIE AEREE IN URGENZA EMERGENZA</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>dal 13/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 13/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>€ 25,82/ H</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>4086 &amp;nbsp;del 13/01/2017</t>
+          <t>4086  del 13/01/2017</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>RICCI CONSUELO</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO BASE PER AUTISTA SOCCORRITORE (DGRV 1515 DEL 29/10/2015)</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>dal 14/01/2017 &amp;nbsp;al 04/02/2017</t>
+          <t>dal 14/01/2017  al 04/02/2017</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>3660 &amp;nbsp;del 12/01/2017</t>
+          <t>3660  del 12/01/2017</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>RICCI CONSUELO</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA -RESPONSABILE SCIENTIFICO CORSO PHTC PRE-HOSPITAL TRAMA CARE</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>dal 06/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 06/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>19133 &amp;nbsp;del 06/02/2017</t>
+          <t>19133  del 06/02/2017</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>REMO ANDREA</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO PER IL CORSO 'TRAINING INDIVIDUALIZZATO PER L'ACQUISIZIONE DELLE COMPETENZE ULTRASPECIALISTICHE IN ANATOMIA PATOLOGICA, LABORATORIO DI BIOLOGIA MOLECOLARE' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>dal 27/02/2017 &amp;nbsp;al 10/10/2017</t>
+          <t>dal 27/02/2017  al 10/10/2017</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>31990 &amp;nbsp;del 27/02/2017</t>
+          <t>31990  del 27/02/2017</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>RAVAGNANI MARZIA</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Docente</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>dal 11/11/2017 &amp;nbsp;al 11/11/2017</t>
+          <t>dal 11/11/2017  al 11/11/2017</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>€ 64.55</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>Prot. n° 173442 &amp;nbsp;del 08/11/2017</t>
+          <t>Prot. n° 173442  del 08/11/2017</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>RASETTI MARCO</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'I CRITERI MICROBIOLOGICI (C.M.) PREVISTI DAL REGOLAMENTO (CE) 2073/2005 E S.M.I. (UTILIZZO DEI CRITERI MICROBIOLOGICI NEI CONTROLLI UFFICIALI E L'IMPLEMENTAZIONE DA PARTE DEGLI OSA ALLA LUCE DELLE LINEE-GUIDA CSR 41 DEL 03 MARZO 2017)'</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>dal 27/10/2017 &amp;nbsp;al 30/11/2017</t>
+          <t>dal 27/10/2017  al 30/11/2017</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>167922 &amp;nbsp;del 27/10/2017</t>
+          <t>167922  del 27/10/2017</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>RAINERI FRANCESCO</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'SUPPORTO ECOGRAFICO PER ACCESSI VENOSI PERIFERICI E GESTIONE DEL CATETERE VESCICALE' ANNO 2017</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>dal 03/10/2017 &amp;nbsp;al 04/10/2017</t>
+          <t>dal 03/10/2017  al 04/10/2017</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>112723 &amp;nbsp;del 19/07/2017</t>
+          <t>112723  del 19/07/2017</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>RAFFAELLI ANDREA</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>RELATORE CONVEGNO</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>dal 27/04/2017 &amp;nbsp;al 27/04/2017</t>
+          <t>dal 27/04/2017  al 27/04/2017</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>700,00 EURO</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>42868 DI PROT. &amp;nbsp;del 16/03/2017</t>
+          <t>42868 DI PROT.  del 16/03/2017</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT Retraining</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>dal 27/11/2017 &amp;nbsp;al 27/11/2017</t>
+          <t>dal 27/11/2017  al 27/11/2017</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Prot. 184221 &amp;nbsp;del 27/11/2017</t>
+          <t>Prot. 184221  del 27/11/2017</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>dal 04/10/2017 &amp;nbsp;al 04/10/2017</t>
+          <t>dal 04/10/2017  al 04/10/2017</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Prot. 150406 &amp;nbsp;del 28/09/2017</t>
+          <t>Prot. 150406  del 28/09/2017</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT Retraining</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>dal 23/11/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 23/11/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Prot. 182430 &amp;nbsp;del 22/11/2017</t>
+          <t>Prot. 182430  del 22/11/2017</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>dal 27/04/2017 &amp;nbsp;al 27/04/2017</t>
+          <t>dal 27/04/2017  al 27/04/2017</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>dal 29/03/2017 &amp;nbsp;al 29/03/2017</t>
+          <t>dal 29/03/2017  al 29/03/2017</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>dal 05/06/2017 &amp;nbsp;al 05/06/2017</t>
+          <t>dal 05/06/2017  al 05/06/2017</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>2019 Incarico di docenza evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (IRC Bussolengo)</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>dal 21/02/2019 &amp;nbsp;al 21/02/2019</t>
+          <t>dal 21/02/2019  al 21/02/2019</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Prot. 28733 &amp;nbsp;del 18/02/2019</t>
+          <t>Prot. 28733  del 18/02/2019</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>2019 Incarico di docenza evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (IRC Bussolengo)</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>dal 27/02/2019 &amp;nbsp;al 27/02/2019</t>
+          <t>dal 27/02/2019  al 27/02/2019</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Prot. 31880 &amp;nbsp;del 22/02/2019</t>
+          <t>Prot. 31880  del 22/02/2019</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018 (IRC-Bussolengo)</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>dal 08/05/2018 &amp;nbsp;al 08/05/2018</t>
+          <t>dal 08/05/2018  al 08/05/2018</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>Prot. n. 79233 &amp;nbsp;del 08/05/2018</t>
+          <t>Prot. n. 79233  del 08/05/2018</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;BASIC LIFE SUPPORT - Retraining 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "BASIC LIFE SUPPORT - Retraining 2018"</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>dal 15/03/2018 &amp;nbsp;al 15/03/2018</t>
+          <t>dal 15/03/2018  al 15/03/2018</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Prot. 45219 &amp;nbsp;del 13/03/2018</t>
+          <t>Prot. 45219  del 13/03/2018</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>dal 19/10/2018 &amp;nbsp;al 19/10/2018</t>
+          <t>dal 19/10/2018  al 19/10/2018</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>Prot. 170182 &amp;nbsp;del 15/10/2018</t>
+          <t>Prot. 170182  del 15/10/2018</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>dal 15/11/2018 &amp;nbsp;al 15/11/2018</t>
+          <t>dal 15/11/2018  al 15/11/2018</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>Prot. 187565 &amp;nbsp;del 14/11/2018</t>
+          <t>Prot. 187565  del 14/11/2018</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>dal 29/11/2018 &amp;nbsp;al 29/11/2018</t>
+          <t>dal 29/11/2018  al 29/11/2018</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>Prot. 192092 &amp;nbsp;del 21/11/2018</t>
+          <t>Prot. 192092  del 21/11/2018</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>QUARANTA SILVANO</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>dal 20/02/2018 &amp;nbsp;al 20/02/2018</t>
+          <t>dal 20/02/2018  al 20/02/2018</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>Prot. 31670 &amp;nbsp;del 20/02/2018</t>
+          <t>Prot. 31670  del 20/02/2018</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>QUAGLIA ANDREA</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>dal 29/03/2018 &amp;nbsp;al 29/03/2018</t>
+          <t>dal 29/03/2018  al 29/03/2018</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>200,00 EURO</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>67320 PROT. &amp;nbsp;del 18/04/2018</t>
+          <t>67320 PROT.  del 18/04/2018</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>PURGATO MARIANNA</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>CORSO: 23-207034 TITOLO: IL TRAUMA DEI MINORI IN FUGA E PROFUGHI IN TERRA STRANIERA: I NUOVI ESODI MIGRATORI E LE POSSIBILI NUOVE PATOLOGIE E RELATIVI DISPOSITIVI DI CURA</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>dal 20/10/0015 &amp;nbsp;al 20/10/0016</t>
+          <t>dal 20/10/0015  al 20/10/0016</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>0166156 &amp;nbsp;del 20/10/0008</t>
+          <t>0166156  del 20/10/0008</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>PRATTICO' FRANCESCO</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO/DOCENZA AL CORSO 'FORMAZIONE PERSONALE DEL PRONTO SOCCORSO IN AMBITO TRAUMATOLOGICO E ORTOPEDICO ( LA PICCOLA TRAUMATOLOGIA IN PRONTO SOCCORSO)' ANNO 2017</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>dal 13/07/2017 &amp;nbsp;al 02/11/2017</t>
+          <t>dal 13/07/2017  al 02/11/2017</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>110082 &amp;nbsp;del 13/07/2017</t>
+          <t>110082  del 13/07/2017</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>PRATTICO' FRANCESCO</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO/DOCENZA AL CORSO 'FORMAZIONE PERSONALE DEL PRONTO SOCCORSO IN AMBITO TRAUMATOLOGICO E ORTOPEDICO ( LA PICCOLA TRAUMATOLOGIA IN PRONTO SOCCORSO)' ANNO 2017</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>dal 13/07/2017 &amp;nbsp;al 02/11/2017</t>
+          <t>dal 13/07/2017  al 02/11/2017</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>110082 &amp;nbsp;del 13/07/2017</t>
+          <t>110082  del 13/07/2017</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>PRATTICO' FRANCESCO</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'AGGIORNAMENTO ED ELABORAZIONE DI STRUMENTI OPERATIVI PER LA PRATICA CLINICA NELL'UOC DI PRONTO SOCCORSO' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>dal 13/03/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 13/03/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>40557 &amp;nbsp;del 13/03/2017</t>
+          <t>40557  del 13/03/2017</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>PRATTICO' FRANCESCO</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'SUPPORTO ECOGRAFICO PER ACCESSI VENOSI PERIFERICI E GESTIONE DEL CATETERE VESCICALE' ANNO 2017</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>dal 03/10/2017 &amp;nbsp;al 04/10/2017</t>
+          <t>dal 03/10/2017  al 04/10/2017</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>112723 &amp;nbsp;del 19/07/2017</t>
+          <t>112723  del 19/07/2017</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>PRADELLA FABRIZIA</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>INCARICO DI COORDINATORE PROGETTO PER CORSO 'INTEGRAZIONE INTERPROFESSIONALE TRA SERVIZIO RRF LEGNAGO E UNITA' OPERATIVE OSPEDALIERE' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>dal 27/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 27/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>32031 &amp;nbsp;del 27/02/2017</t>
+          <t>32031  del 27/02/2017</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>POSENATO FABIO</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>POLO ALBERTO</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>POLO ALBERTO</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>INCARICO RESPONSABILE SCIENTIFICO/DOCENTE AI CORSI: &amp;quot;CORSO TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA&amp;quot; E &amp;quot;CORSO TEORICO-PRATICO DI NEUROFTALMOLOGIA APPLICATA&amp;quot; ANNO 2017</t>
+          <t>INCARICO RESPONSABILE SCIENTIFICO/DOCENTE AI CORSI: "CORSO TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA" E "CORSO TEORICO-PRATICO DI NEUROFTALMOLOGIA APPLICATA" ANNO 2017</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>dal 27/04/2017 &amp;nbsp;al 28/04/2017</t>
+          <t>dal 27/04/2017  al 28/04/2017</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>37977 &amp;nbsp;del 08/03/2017</t>
+          <t>37977  del 08/03/2017</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>POLO ALBERTO</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>INCARICO DOCENTE AL CORSO &amp;quot;ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE&amp;quot;</t>
+          <t>INCARICO DOCENTE AL CORSO "ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE"</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>58897 &amp;nbsp;del 12/04/2017</t>
+          <t>58897  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>POLO ALBERTO</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO E DI DOCENZA AI CORSI TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA E NEUROFTALMOLOGIA APPLICATA ANNO 2018</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>dal 24/05/2018 &amp;nbsp;al 25/05/2018</t>
+          <t>dal 24/05/2018  al 25/05/2018</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>44335 &amp;nbsp;del 12/03/2018</t>
+          <t>44335  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>POLESE GUIDO</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo IL SISTEMA DI GESTIONE INTEGRATO NELLA UOC DI PNEUMOLOGIA: REVISIONE DELLE PRINCIPALI PROCEDURE DEL SISTEMA DI GESTIONE PER LA QUALITA’ PER IL LABORATORIO DI FISIOPATOLOGIA RESPIRATORIA</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>dal 14/05/2018 &amp;nbsp;al 04/06/2018</t>
+          <t>dal 14/05/2018  al 04/06/2018</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Prot. 60731 &amp;nbsp;del 06/04/2018</t>
+          <t>Prot. 60731  del 06/04/2018</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>POLESE GUIDO</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>RELATORE PROGETTO</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>dal 21/04/2017 &amp;nbsp;al 21/04/2017</t>
+          <t>dal 21/04/2017  al 21/04/2017</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>700,00 EURO</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>61321 DI PROT. &amp;nbsp;del 18/04/2017</t>
+          <t>61321 DI PROT.  del 18/04/2017</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>POLESE GUIDO</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>RELATORE CONGRESSO</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>dal 16/05/2017 &amp;nbsp;al 16/05/2017</t>
+          <t>dal 16/05/2017  al 16/05/2017</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>1200,00 EURO</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>74942 DI PROT. &amp;nbsp;del 12/05/2017</t>
+          <t>74942 DI PROT.  del 12/05/2017</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>POLESE GUIDO</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>MODERATORE</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>dal 11/06/2017 &amp;nbsp;al 11/06/2017</t>
+          <t>dal 11/06/2017  al 11/06/2017</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>800,00 EURO</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>74721 DI PROT. &amp;nbsp;del 12/05/2017</t>
+          <t>74721 DI PROT.  del 12/05/2017</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>POLESE GUIDO</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>RELATORE AL CONGRESSO</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>dal 20/05/2017 &amp;nbsp;al 20/05/2017</t>
+          <t>dal 20/05/2017  al 20/05/2017</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>800,00 EURO</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>100182 &amp;nbsp;del 27/06/2017</t>
+          <t>100182  del 27/06/2017</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>POLATO ELENA</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>dal 29/05/2017 &amp;nbsp;al 29/05/2017</t>
+          <t>dal 29/05/2017  al 29/05/2017</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>POLATO ELENA</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT e DEFIBRILLAZIONE PRECOCE&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT e DEFIBRILLAZIONE PRECOCE"</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>dal 23/10/2017 &amp;nbsp;al 23/10/2017</t>
+          <t>dal 23/10/2017  al 23/10/2017</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>Prot. 164233 &amp;nbsp;del 23/10/2017</t>
+          <t>Prot. 164233  del 23/10/2017</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>POLATO ELENA</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>dal 25/09/2018 &amp;nbsp;al 25/09/2018</t>
+          <t>dal 25/09/2018  al 25/09/2018</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Prot. 157637 &amp;nbsp;del 25/09/2018</t>
+          <t>Prot. 157637  del 25/09/2018</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>POLATO ELENA</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>dal 27/11/2018 &amp;nbsp;al 27/11/2018</t>
+          <t>dal 27/11/2018  al 27/11/2018</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>Prot. 192096 &amp;nbsp;del 21/11/2018</t>
+          <t>Prot. 192096  del 21/11/2018</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>POLATO ELENA</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;BASIC LIFE SUPPORT RETRAINING 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "BASIC LIFE SUPPORT RETRAINING 2018"</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>dal 01/03/2018 &amp;nbsp;al 01/03/2018</t>
+          <t>dal 01/03/2018  al 01/03/2018</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>Prot. 36731 &amp;nbsp;del 28/02/2018</t>
+          <t>Prot. 36731  del 28/02/2018</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>PIZZOCARO ELEONORA</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>dal 19/03/2018 &amp;nbsp;al 19/03/2018</t>
+          <t>dal 19/03/2018  al 19/03/2018</t>
         </is>
       </c>
       <c r="E304" t="inlineStr"/>
       <c r="F304" t="inlineStr">
         <is>
-          <t>26427 PROT. &amp;nbsp;del 12/02/2018</t>
+          <t>26427 PROT.  del 12/02/2018</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>PIVA FABIO</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD-R</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>PIVA FABIO</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>PIRAS MARCELLA</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>CORSO: 23-206948 TITOLO: TRASVERSALITA' DELL'INTERVENTO NUTRIZIONALE</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>dal 20/11/0021 &amp;nbsp;al 20/12/0005</t>
+          <t>dal 20/11/0021  al 20/12/0005</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>0165093 &amp;nbsp;del 20/10/0005</t>
+          <t>0165093  del 20/10/0005</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>PIRAS MARCELLA</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>CORSO: 23-206846 TITOLO: ALIMENTAZIONE E NUTRIZIONE: DALLE EVIDENZE ALLA PRATICA</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>dal 20/05/0012 &amp;nbsp;al 20/05/0012</t>
+          <t>dal 20/05/0012  al 20/05/0012</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>82239 &amp;nbsp;del 20/05/0011</t>
+          <t>82239  del 20/05/0011</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>PICCOLI DANIEL EMILIO</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AI CORSI TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA E NEUROFTALMOLOGIA APPLICATA ANNO 2018</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>dal 24/05/2018 &amp;nbsp;al 25/05/2018</t>
+          <t>dal 24/05/2018  al 25/05/2018</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>44335 &amp;nbsp;del 12/03/2018</t>
+          <t>44335  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>PIAZZA CARLO</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'APPROFONDIMENTI SULLA GESTIONE DELLA TERAPIA DI GRUPPO NELL'AMBITO DELLA SALUTE MENTALE' ANNO 2017</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>dal 18/09/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 18/09/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>143134 &amp;nbsp;del 18/09/2017</t>
+          <t>143134  del 18/09/2017</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>PIAZZA CARLO</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO/TUTOR PER CORSO 'LO PSICODRAMMA IN REMS-LA GESTIONE EMOZIONALE E FISICA DELL'AGGRESSIVITA' 1° E 2° PARTE ANNO 2017'</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 05/09/2017</t>
+          <t>dal 04/04/2017  al 05/09/2017</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>40633 &amp;nbsp;del 13/03/2017</t>
+          <t>40633  del 13/03/2017</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>PIACENTINI PAOLO</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'FORMAZIONE CONTINUA IN ONCOLOGIA 1° E 2° PARTE ANNO 2017'</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>dal 08/05/2017 &amp;nbsp;al 13/11/2017</t>
+          <t>dal 08/05/2017  al 13/11/2017</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>58828 &amp;nbsp;del 12/04/2017</t>
+          <t>58828  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>PEZZOLI LUCIA</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LA PREANALITICA IN LABORATORIO A BUSSOLENGO: MODALITÀ OPERATIVE</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>dal 26/02/2018 &amp;nbsp;al 26/02/2018</t>
+          <t>dal 26/02/2018  al 26/02/2018</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>Prot. 34245 &amp;nbsp;del 23/02/2018</t>
+          <t>Prot. 34245  del 23/02/2018</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>PETROSINO VALENTINA</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSDR</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>dal 17/03/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 17/03/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>43673 &amp;nbsp;del 17/03/2017</t>
+          <t>43673  del 17/03/2017</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>PETROSINO VALENTINA</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>PERUZZO MASSIMO</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>CORSO: 23-212516 TITOLO: PIANO NAZIONALE CONTROLLI 2018: AGGIORNAMENTO PER GLI ISPETTORI REACH DELLA REGIONE VENETO</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>dal 20/06/0020 &amp;nbsp;al 20/06/0020</t>
+          <t>dal 20/06/0020  al 20/06/0020</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>0102901 &amp;nbsp;del 20/06/0014</t>
+          <t>0102901  del 20/06/0014</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>PERUZZO MASSIMO</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>CORSO:23-206859 TITOLO: MANAGEMENT ORGANIZZATIVO DELLO SPISAL AULSS9 SCALIGERA</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>dal 20/12/0006 &amp;nbsp;al 20/12/0006</t>
+          <t>dal 20/12/0006  al 20/12/0006</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>0172907 &amp;nbsp;del 20/12/0018</t>
+          <t>0172907  del 20/12/0018</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>PERUZZI MANUELA</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>CORSO: 23-206859 TITOLO: MANAGEMENT ORGANIZZATIVO DELLO SPISAL AULSS9 SCALIGERA</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>dal 20/12/0006 &amp;nbsp;al 20/12/0006</t>
+          <t>dal 20/12/0006  al 20/12/0006</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>0172907 &amp;nbsp;del 20/10/0018</t>
+          <t>0172907  del 20/10/0018</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>PERONI ANGELICA</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>INCARICO DI COORDINATORE PROGETTO PER CORSO 'INTEGRAZIONE INTERPROFESSIONALE TRA SERVIZIO RRF LEGNAGO E UNITA' OPERATIVE OSPEDALIERE' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>dal 27/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 27/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>32031 &amp;nbsp;del 27/02/2017</t>
+          <t>32031  del 27/02/2017</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>PERMUNIAN LUCA</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>PERMUNIAN LUCA</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD-R</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>PERLINI GIORGIO</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>DOCENZA CORSO</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>dal 20/04/2017 &amp;nbsp;al 20/04/2017</t>
+          <t>dal 20/04/2017  al 20/04/2017</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
           <t>160,00 EURO</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>64981 DI PROT. &amp;nbsp;del 26/04/2017</t>
+          <t>64981 DI PROT.  del 26/04/2017</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>PERLINI GIORGIO</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>DOCENZA CORSO DI AGGIORNAMENTO</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>dal 09/05/2017 &amp;nbsp;al 09/05/2017</t>
+          <t>dal 09/05/2017  al 09/05/2017</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>240,00 EURO</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>69644 DI PROT. &amp;nbsp;del 04/05/2017</t>
+          <t>69644 DI PROT.  del 04/05/2017</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>PERLINI GIORGIO</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>DOCENZA CORSO DI AGGIORNAMENTO</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>dal 05/04/2017 &amp;nbsp;al 05/04/2017</t>
+          <t>dal 05/04/2017  al 05/04/2017</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
           <t>315,00 EURO</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>54197 DI PROT. &amp;nbsp;del 05/04/2017</t>
+          <t>54197 DI PROT.  del 05/04/2017</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>PERLINI GIORGIO</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>DOCENZA CORSO DI AGGIORNAMENTO</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>dal 09/05/2017 &amp;nbsp;al 09/05/2017</t>
+          <t>dal 09/05/2017  al 09/05/2017</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>240,00 EURO</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>69644 DI PROT. &amp;nbsp;del 04/05/2017</t>
+          <t>69644 DI PROT.  del 04/05/2017</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>PERLINI GIORGIO</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>DOCENZA CORSO DI AGGIORNAMENTO</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>dal 26/05/2017 &amp;nbsp;al 26/05/2017</t>
+          <t>dal 26/05/2017  al 26/05/2017</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>320,00 EURO</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>69633 DI PROT. &amp;nbsp;del 04/05/2017</t>
+          <t>69633 DI PROT.  del 04/05/2017</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>PERLINI GIORGIO</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>DOCENZA</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>dal 17/06/2017 &amp;nbsp;al 08/07/2017</t>
+          <t>dal 17/06/2017  al 08/07/2017</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>1280,00 EURO</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>094445 &amp;nbsp;del 15/06/2017</t>
+          <t>094445  del 15/06/2017</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>PERLINI GIORGIO</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>DOCENZA</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>dal 26/05/2017 &amp;nbsp;al 26/05/2017</t>
+          <t>dal 26/05/2017  al 26/05/2017</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>200,00 EURO</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>081052 &amp;nbsp;del 23/05/2017</t>
+          <t>081052  del 23/05/2017</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>PERLINI GIORGIO</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>DOCENZA</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>dal 16/06/2017 &amp;nbsp;al 23/06/2017</t>
+          <t>dal 16/06/2017  al 23/06/2017</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>480,00 EURO</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>094447 &amp;nbsp;del 15/06/2017</t>
+          <t>094447  del 15/06/2017</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>PERINA GIULIA</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo GOLDEN MINUTE E PARTO CESAREO CON CODICE ROSSO</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>dal 06/04/2018 &amp;nbsp;al 10/12/2018</t>
+          <t>dal 06/04/2018  al 10/12/2018</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>Prot. 40592 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. 40592  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>PERINA GIULIA</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;L'ANESTESIA PEDIATRICA: PREPARAZIONE ASSISTENZA E CONTROLLO DEL DOLORE&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "L'ANESTESIA PEDIATRICA: PREPARAZIONE ASSISTENZA E CONTROLLO DEL DOLORE"</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>dal 22/05/2017 &amp;nbsp;al 22/05/2017</t>
+          <t>dal 22/05/2017  al 22/05/2017</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>Prot. 58458 &amp;nbsp;del 12/04/2017</t>
+          <t>Prot. 58458  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>PERINA GIULIA</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;L'ANESTESIA PEDIATRICA: PREPARAZIONE ASSISTENZA E CONTROLLO DEL DOLORE&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "L'ANESTESIA PEDIATRICA: PREPARAZIONE ASSISTENZA E CONTROLLO DEL DOLORE"</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>dal 16/10/2017 &amp;nbsp;al 16/10/2017</t>
+          <t>dal 16/10/2017  al 16/10/2017</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>Prot. 58458 &amp;nbsp;del 12/04/2017</t>
+          <t>Prot. 58458  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>PERETTO FABIO</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO DI ELETTROCARDIOGRAFIA PER INFERMIERI</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>dal 02/05/2017 &amp;nbsp;al 04/05/2017</t>
+          <t>dal 02/05/2017  al 04/05/2017</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>40619 &amp;nbsp;del 13/03/2017</t>
+          <t>40619  del 13/03/2017</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>PERETTO FABIO</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL 'CORSO DI ELETTROCARDIOGRAFIA PER INFERMIERI PROFESSIONALI' ANNO 2018</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>dal 06/03/2018 &amp;nbsp;al 06/03/2018</t>
+          <t>dal 06/03/2018  al 06/03/2018</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>17900 &amp;nbsp;del 30/01/2018</t>
+          <t>17900  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>PERETTI MONICA</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;L'ANESTESIA PEDIATRICA: PREPARAZIONE ASSISTENZA E CONTROLLO DEL DOLORE&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "L'ANESTESIA PEDIATRICA: PREPARAZIONE ASSISTENZA E CONTROLLO DEL DOLORE"</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>dal 16/10/2017 &amp;nbsp;al 16/10/2017</t>
+          <t>dal 16/10/2017  al 16/10/2017</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>Prot. 58458 &amp;nbsp;del 12/04/2017</t>
+          <t>Prot. 58458  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>PERETTI MONICA</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;L'ANESTESIA PEDIATRICA: PREPARAZIONE ASSISTENZA E CONTROLLO DEL DOLORE&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "L'ANESTESIA PEDIATRICA: PREPARAZIONE ASSISTENZA E CONTROLLO DEL DOLORE"</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>dal 22/05/2017 &amp;nbsp;al 22/05/2017</t>
+          <t>dal 22/05/2017  al 22/05/2017</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>Prot. 58458 &amp;nbsp;del 12/04/2017</t>
+          <t>Prot. 58458  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>PERETTI MONICA</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo GOLDEN MINUTE E PARTO CESAREO CON CODICE ROSSO</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>dal 06/04/2018 &amp;nbsp;al 10/12/2018</t>
+          <t>dal 06/04/2018  al 10/12/2018</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>Prot. 40592 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. 40592  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>PERETTI MONICA</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>DOCENZA</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>dal 03/05/2017 &amp;nbsp;al 09/05/2017</t>
+          <t>dal 03/05/2017  al 09/05/2017</t>
         </is>
       </c>
       <c r="E338" t="inlineStr"/>
       <c r="F338" t="inlineStr">
         <is>
-          <t>54151 DI PROT. &amp;nbsp;del 05/04/2017</t>
+          <t>54151 DI PROT.  del 05/04/2017</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>PERDONA' BRUNO</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;Le sindromi vertiginose:...tu mi fai girar&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "Le sindromi vertiginose:...tu mi fai girar"</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>dal 23/05/2017 &amp;nbsp;al 23/05/2017</t>
+          <t>dal 23/05/2017  al 23/05/2017</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>Prot. 79184 &amp;nbsp;del 19/05/2017</t>
+          <t>Prot. 79184  del 19/05/2017</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>PATREGNANI TOMMASO</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>CORSO: 23-206867 TITOLO: MIGLIORAMENTO DELL'UTILIZZO DELL'APPLICATIVO GESTIONALE GESVET</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>dal 20/04/0010 &amp;nbsp;al 20/06/0012</t>
+          <t>dal 20/04/0010  al 20/06/0012</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>62444 &amp;nbsp;del 20/04/0009</t>
+          <t>62444  del 20/04/0009</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>PATREGNANI TOMMASO</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>CORSO: 23-206868 TITOLO: LAVORARE IN GRUPPO</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>dal 20/10/0023 &amp;nbsp;al 20/10/0023</t>
+          <t>dal 20/10/0023  al 20/10/0023</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>0174538 &amp;nbsp;del 20/10/0022</t>
+          <t>0174538  del 20/10/0022</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>PASQUETTO GIANPAOLO</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso ESTRICAZIONE FERNO USER 1-2-3 ACADEMY PEDIATRICO: TECNOLOGIE E METODI PER INTERVENIRE IN AMBIENTE EXTRAOSPEDALIERO&amp;quot;</t>
+          <t>Incarico di docenza al corso ESTRICAZIONE FERNO USER 1-2-3 ACADEMY PEDIATRICO: TECNOLOGIE E METODI PER INTERVENIRE IN AMBIENTE EXTRAOSPEDALIERO"</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>dal 30/11/2017 &amp;nbsp;al 04/12/2017</t>
+          <t>dal 30/11/2017  al 04/12/2017</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>206.56</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>Prot. 186485 &amp;nbsp;del 29/11/2017</t>
+          <t>Prot. 186485  del 29/11/2017</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>PASQUALOTTO LUCIANO</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;WELFARE GENERATIVO ED INCLUSIONE LAVORATIVA&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "WELFARE GENERATIVO ED INCLUSIONE LAVORATIVA"</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>dal 03/10/2017 &amp;nbsp;al 11/11/2017</t>
+          <t>dal 03/10/2017  al 11/11/2017</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>Prot. 132631 &amp;nbsp;del 29/08/2017</t>
+          <t>Prot. 132631  del 29/08/2017</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>PASQUALOTTO LUCIANO</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;FORMAZIONE CONTINUA PER LO SVILUPPO DI PROGETTI DI COMUNITA'&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "FORMAZIONE CONTINUA PER LO SVILUPPO DI PROGETTI DI COMUNITA'"</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>dal 31/05/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 31/05/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
           <t>92, 88 Euro - Docenza svolta in orario di lavoro con richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>Prot. 81769 &amp;nbsp;del 24/05/2017</t>
+          <t>Prot. 81769  del 24/05/2017</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>PASQUALOTTO LUCIANO</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>RELATORE CONVEGNO</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>dal 01/04/2017 &amp;nbsp;al 01/04/2017</t>
+          <t>dal 01/04/2017  al 01/04/2017</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>190,00 EURO</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>42881 DI PROT, &amp;nbsp;del 16/03/2017</t>
+          <t>42881 DI PROT,  del 16/03/2017</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>PASQUALOTTO LUCIANO</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LA VALUTAZIONE DEGLI ESITI E DEGLI IMPATTI NEI PROGETTI EDUCATIVI DEL SET</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>dal 27/03/2018 &amp;nbsp;al 25/10/2018</t>
+          <t>dal 27/03/2018  al 25/10/2018</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro con richiesta di compenso per attività didattica pari a 92,88 Euro</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>Prot. 54484 &amp;nbsp;del 26/03/2018</t>
+          <t>Prot. 54484  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>PASQUALOTTO LUCIANO</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo VALUTAZIONE DI ESITO DEGLI INTERVENTI DEL SERVIZIO SOCIALE</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>dal 12/04/2018 &amp;nbsp;al 29/11/2018</t>
+          <t>dal 12/04/2018  al 29/11/2018</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>Prot. 61321 &amp;nbsp;del 06/04/2018</t>
+          <t>Prot. 61321  del 06/04/2018</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>PASQUALOTTO LUCIANO</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>CORSO : 23-211410 TITOLO: IL PARADIGMA GENERATIVO: VERSO UN WELFARE DI COMUNITA'</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>dal 20/05/0017 &amp;nbsp;al 20/05/0017</t>
+          <t>dal 20/05/0017  al 20/05/0017</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>61.92</t>
         </is>
       </c>
       <c r="F348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>PASQUALOTTO LUCIANO</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>CORSO : 23-206920 TITOLO: IMPARARE DALL'ESPERIENZA E CONDIVIDERNE IL SAPERE: PRESUPPOSTI E STRATEGIE</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>dal 20/05/0010 &amp;nbsp;al 20/05/0010</t>
+          <t>dal 20/05/0010  al 20/05/0010</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>67.08</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>39050 &amp;nbsp;del 20/03/0005</t>
+          <t>39050  del 20/03/0005</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>PASQUALOTTO LUCIANO</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>CORSO: 23-206917 TITOLO: LA VALUTAZIONE INIZIA DALLA PROGETTAZIONE</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>dal 20/10/0004 &amp;nbsp;al 20/10/0023</t>
+          <t>dal 20/10/0004  al 20/10/0023</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>0162868 &amp;nbsp;del 20/10/0002</t>
+          <t>0162868  del 20/10/0002</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>PASQUALOTTO LUCIANO</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>CORSO: 23-206928 TITOLO: IL CONTRIBUTO DELL'OSS NELLA DEFINIZIONE DEL PROFILO DI FUNZIONAMENTO SU BASE ICF</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>dal 20/09/0003 &amp;nbsp;al 20/09/0004</t>
+          <t>dal 20/09/0003  al 20/09/0004</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>0144465 &amp;nbsp;del 20/08/0031</t>
+          <t>0144465  del 20/08/0031</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>PASCU DIANA SORINA</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t>PARIS TIZIANA</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA MOVIMENTAZIONE DELLA PERSONA ASSISTITA, CONSOLIDAMENTO DELLE ABILITA' DEGLI OPERATORI DELLE PROFESSIONI SANITARIE' (12 ED.) ANNO 2017</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 04/04/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>40900 &amp;nbsp;del 14/03/2017</t>
+          <t>40900  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>PARIS TIZIANA</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Docenza corsi OSS</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>Prot. n° 9463 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9463  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>PARESCHI SONIA</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>Componente commissione di laurea</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>dal 18/04/2018 &amp;nbsp;al 19/04/2018</t>
+          <t>dal 18/04/2018  al 19/04/2018</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>Prot. n° 32449 &amp;nbsp;del 21/02/2018</t>
+          <t>Prot. n° 32449  del 21/02/2018</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>PANGRAZIO LUCA</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD R</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>PANGRAZIO LUCA</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>PANGRAZIO LUCA</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>dal 11/10/2018 &amp;nbsp;al 11/10/2018</t>
+          <t>dal 11/10/2018  al 11/10/2018</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>Prot. 166666 &amp;nbsp;del 09/10/2018</t>
+          <t>Prot. 166666  del 09/10/2018</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>PANGRAZIO LUCA</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>dal 13/09/2018 &amp;nbsp;al 13/09/2018</t>
+          <t>dal 13/09/2018  al 13/09/2018</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>Prot. 148656 &amp;nbsp;del 07/09/2018</t>
+          <t>Prot. 148656  del 07/09/2018</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>PALOMBA CIRO</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>CORSO: 23-207031 TITOLO: PRESA IN CARICO OSPEDALIERA DEL PAZIENTE CON STROKE</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>dal 20/04/0010 &amp;nbsp;al 20/04/0010</t>
+          <t>dal 20/04/0010  al 20/04/0010</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>0058856 &amp;nbsp;del 20/04/0004</t>
+          <t>0058856  del 20/04/0004</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>PALMA ROBERTA</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>Prot. n° 9397 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9397  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>PALADINI ALESSIA</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'PROMOZIONE E SOSTEGNO ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO - PERSONALE COINVOLTO' ANNO 2018</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>dal 05/03/2018 &amp;nbsp;al 06/03/2018</t>
+          <t>dal 05/03/2018  al 06/03/2018</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>17828 &amp;nbsp;del 30/01/2018</t>
+          <t>17828  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>PADOVANI ADRIANO</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>INCARICO AL CORSO 'LA GESTIONE DEGLI ACCESSI VASCOLARI E DELLE LINEE INFUSIVE' ANNO 2017</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>dal 18/10/2017 &amp;nbsp;al 13/12/2017</t>
+          <t>dal 18/10/2017  al 13/12/2017</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>119381 &amp;nbsp;del 01/08/2017</t>
+          <t>119381  del 01/08/2017</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>PACATI PAOLA</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Incari di docenza evento formativo &amp;quot;Seminari in SPDC&amp;quot;</t>
+          <t>Incari di docenza evento formativo "Seminari in SPDC"</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>dal 20/10/2017 &amp;nbsp;al 03/11/2017</t>
+          <t>dal 20/10/2017  al 03/11/2017</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>Prot. 59766 &amp;nbsp;del 13/04/2017</t>
+          <t>Prot. 59766  del 13/04/2017</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>PACATI PAOLA</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>CORSO: 23-206969 TITOLO: LA GESTIONE DEL PAZIENTE A CONDOTTE AGGRESSIVE NEI SERVIZI DEL DSM: REALIZZAZIONE DI UN UNICO PDTA</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>dal 20/11/0026 &amp;nbsp;al 20/12/0017</t>
+          <t>dal 20/11/0026  al 20/12/0017</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>0193897 &amp;nbsp;del 20/11/0023</t>
+          <t>0193897  del 20/11/0023</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>OTTAVIANI SARA</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo GOLDEN MINUTE E PARTO CESAREO CON CODICE ROSSO</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>dal 06/04/2018 &amp;nbsp;al 10/12/2018</t>
+          <t>dal 06/04/2018  al 10/12/2018</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>Prot. 40592 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. 40592  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso ESTRICAZIONE FERNO USER 1-2-3 ACADEMY PEDIATRICO: TECNOLOGIE E METODI PER INTERVENIRE IN AMBIENTE EXTRAOSPEDALIERO&amp;quot;</t>
+          <t>Incarico di docenza al corso ESTRICAZIONE FERNO USER 1-2-3 ACADEMY PEDIATRICO: TECNOLOGIE E METODI PER INTERVENIRE IN AMBIENTE EXTRAOSPEDALIERO"</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>dal 30/11/2017 &amp;nbsp;al 07/12/2017</t>
+          <t>dal 30/11/2017  al 07/12/2017</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>309.84</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>pROT. 186485 &amp;nbsp;del 29/11/2017</t>
+          <t>pROT. 186485  del 29/11/2017</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>dal 21/10/2017 &amp;nbsp;al 21/10/2017</t>
+          <t>dal 21/10/2017  al 21/10/2017</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>162097 &amp;nbsp;del 18/10/2017</t>
+          <t>162097  del 18/10/2017</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;PRE HOSPITAL TRAUMA CARE - Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "PRE HOSPITAL TRAUMA CARE - Retraining"</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>dal 08/06/2017 &amp;nbsp;al 08/06/2017</t>
+          <t>dal 08/06/2017  al 08/06/2017</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
           <t>116.19</t>
         </is>
       </c>
       <c r="F369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>dal 11/03/2017 &amp;nbsp;al 11/03/2017</t>
+          <t>dal 11/03/2017  al 11/03/2017</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT"</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>dal 03/04/2017 &amp;nbsp;al 03/04/2017</t>
+          <t>dal 03/04/2017  al 03/04/2017</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>dal 09/03/2017 &amp;nbsp;al 09/03/2017</t>
+          <t>dal 09/03/2017  al 09/03/2017</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;PRE HOSPITAL TRAUMA CARE&amp;quot;</t>
+          <t>Incarico di docenza al corso "PRE HOSPITAL TRAUMA CARE"</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>dal 05/04/2017 &amp;nbsp;al 11/04/2017</t>
+          <t>dal 05/04/2017  al 11/04/2017</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>116.19</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>Prot. 52862 &amp;nbsp;del 05/04/2017</t>
+          <t>Prot. 52862  del 05/04/2017</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>dal 19/10/2018 &amp;nbsp;al 19/10/2018</t>
+          <t>dal 19/10/2018  al 19/10/2018</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>Prot. 170182 &amp;nbsp;del 15/10/2018</t>
+          <t>Prot. 170182  del 15/10/2018</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.11/2018</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>dal 20/10/2018 &amp;nbsp;al 20/10/2018</t>
+          <t>dal 20/10/2018  al 20/10/2018</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>Prot. 170183 &amp;nbsp;del 15/10/2018</t>
+          <t>Prot. 170183  del 15/10/2018</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 5/2018</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>dal 24/03/2018 &amp;nbsp;al 24/03/2018</t>
+          <t>dal 24/03/2018  al 24/03/2018</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>Prot. 50396 &amp;nbsp;del 20/03/2018</t>
+          <t>Prot. 50396  del 20/03/2018</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>2019 Incarico di docenza evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (IRC Bussolengo)</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>dal 22/02/2019 &amp;nbsp;al 22/02/2019</t>
+          <t>dal 22/02/2019  al 22/02/2019</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>Prot. 31880 &amp;nbsp;del 22/02/2019</t>
+          <t>Prot. 31880  del 22/02/2019</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>dal 03/04/2018 &amp;nbsp;al 03/04/2018</t>
+          <t>dal 03/04/2018  al 03/04/2018</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>Prot. 58244 &amp;nbsp;del 03/04/2018</t>
+          <t>Prot. 58244  del 03/04/2018</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>dal 31/05/2018 &amp;nbsp;al 31/05/2018</t>
+          <t>dal 31/05/2018  al 31/05/2018</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>Prot. n. 92227 &amp;nbsp;del 31/05/2018</t>
+          <t>Prot. n. 92227  del 31/05/2018</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Incaarico di docenza evento formativo BASI LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>dal 03/05/2018 &amp;nbsp;al 03/05/2018</t>
+          <t>dal 03/05/2018  al 03/05/2018</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>Prot. n. 71516 &amp;nbsp;del 03/05/2018</t>
+          <t>Prot. n. 71516  del 03/05/2018</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>dal 05/06/2018 &amp;nbsp;al 05/06/2018</t>
+          <t>dal 05/06/2018  al 05/06/2018</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>Prot. n. 92235 &amp;nbsp;del 29/05/2018</t>
+          <t>Prot. n. 92235  del 29/05/2018</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo PRE HOSPITAL TRAUMA CARE - 2018</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>dal 27/04/2018 &amp;nbsp;al 27/04/2018</t>
+          <t>dal 27/04/2018  al 27/04/2018</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>232,38 Euro</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>Prot. 71490 &amp;nbsp;del 24/04/2018</t>
+          <t>Prot. 71490  del 24/04/2018</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>ORTOMBINA ALESSANDRO</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.1/2018</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>dal 20/01/2018 &amp;nbsp;al 20/01/2018</t>
+          <t>dal 20/01/2018  al 20/01/2018</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>Prot. 30341 &amp;nbsp;del 19/01/2018</t>
+          <t>Prot. 30341  del 19/01/2018</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>ORSOLATO PAOLA</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>Prot. n° 9560 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9560  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>ORSOLATO PAOLA</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>Prot. n° 147617 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147617  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>o</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT"</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>dal 03/04/2017 &amp;nbsp;al 03/04/2017</t>
+          <t>dal 03/04/2017  al 03/04/2017</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>NICOTRA MARIA CONCETTA</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LA RELAZIONE CON IL PAZIENTE: RUOLO DELLE METAFORE E DELLE SIMBOLOGIE, 2° anno</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>dal 13/04/2018 &amp;nbsp;al 14/12/2018</t>
+          <t>dal 13/04/2018  al 14/12/2018</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>Prot. 54149 &amp;nbsp;del 26/03/2018</t>
+          <t>Prot. 54149  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>NICOTRA MARIA CONCETTA</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo INTELLIGENZA EMOTIVA E LAVORO: MAGGIORE QUALITA' DELLA VITA LAVORATIVA E DEL CLIMA LAVORATIVO UTILIZZANDO EMOZIONI</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>dal 04/03/2019 &amp;nbsp;al 13/11/2019</t>
+          <t>dal 04/03/2019  al 13/11/2019</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>Prot. 25712 &amp;nbsp;del 13/02/2019</t>
+          <t>Prot. 25712  del 13/02/2019</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>NICOTRA MARIA CONCETTA</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;LA RELAZIONE CON IL PAZIENTE: RUOLO DELLE METAFORE E DELLE SIMBOLOGIE&amp;quot;</t>
+          <t>Incarico di docenza al corso "LA RELAZIONE CON IL PAZIENTE: RUOLO DELLE METAFORE E DELLE SIMBOLOGIE"</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>dal 14/04/2017 &amp;nbsp;al 10/11/2017</t>
+          <t>dal 14/04/2017  al 10/11/2017</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>Prot. 40833 &amp;nbsp;del 14/03/2017</t>
+          <t>Prot. 40833  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>NICOLINI ELISA</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'L'INTERPRETAZIONE DELLA TRACCIA ECG DA PARTE DELL'INFERMIERE DI AREA CRITICA' ANNO 2018</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>dal 20/03/2018 &amp;nbsp;al 04/12/2018</t>
+          <t>dal 20/03/2018  al 04/12/2018</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>41562 &amp;nbsp;del 07/03/2018</t>
+          <t>41562  del 07/03/2018</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>NICOLETTI ALESSANDRO</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo GOLDEN MINUTE E PARTO CESAREO CON CODICE ROSSO</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>dal 06/04/2018 &amp;nbsp;al 10/12/2018</t>
+          <t>dal 06/04/2018  al 10/12/2018</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>Prot. 40592 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. 40592  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>NICOLAOU STYLIANOS</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale"</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>dal 11/12/2017 &amp;nbsp;al 11/12/2017</t>
+          <t>dal 11/12/2017  al 11/12/2017</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>Prot. 193369 &amp;nbsp;del 11/12/2017</t>
+          <t>Prot. 193369  del 11/12/2017</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>NICOLAOU STYLIANOS</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;DINAMICHE CONTROTRASFERALI DEL GRUPPO CURANTE NELLA CURA DELLA PATOLOGIA PSICHIATRICA CRONICA&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "DINAMICHE CONTROTRASFERALI DEL GRUPPO CURANTE NELLA CURA DELLA PATOLOGIA PSICHIATRICA CRONICA"</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>dal 23/11/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 23/11/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>Prot. 170466 &amp;nbsp;del 02/11/2017</t>
+          <t>Prot. 170466  del 02/11/2017</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>MUSOLA RENATO</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>INCARICO DOCENTE AL CORSO &amp;quot;ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE&amp;quot;</t>
+          <t>INCARICO DOCENTE AL CORSO "ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE"</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>58992 &amp;nbsp;del 12/04/2017</t>
+          <t>58992  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>MURARI RICCARDO</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'I CRITERI MICROBIOLOGICI (C.M.) PREVISTI DAL REGOLAMENTO (CE) 2073/2005 E S.M.I. (UTILIZZO DEI CRITERI MICROBIOLOGICI NEI CONTROLLI UFFICIALI E L'IMPLEMENTAZIONE DA PARTE DEGLI OSA ALLA LUCE DELLE LINEE-GUIDA CSR 41 DEL 03 MARZO 2017)'</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>dal 27/10/2017 &amp;nbsp;al 30/11/2017</t>
+          <t>dal 27/10/2017  al 30/11/2017</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>167922 &amp;nbsp;del 27/10/2017</t>
+          <t>167922  del 27/10/2017</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>MURARI RICCARDO</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E396" t="inlineStr"/>
       <c r="F396" t="inlineStr">
         <is>
-          <t>20547 PROT. &amp;nbsp;del 02/02/2018</t>
+          <t>20547 PROT.  del 02/02/2018</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>MURARI RICCARDO</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>CORSO: 23-206868 TITOLO: LAVORARE IN GRUPPO</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>dal 20/10/0023 &amp;nbsp;al 20/10/0023</t>
+          <t>dal 20/10/0023  al 20/10/0023</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>0174538 &amp;nbsp;del 20/10/0022</t>
+          <t>0174538  del 20/10/0022</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>MURARI RICCARDO</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>CORSO: 23-206867 TITOLO: MIGLIORAMENTO DELL'UTILIZZO DELL'APPLICATIVO GESTIONALE GESVET</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>dal 20/04/0010 &amp;nbsp;al 20/06/0012</t>
+          <t>dal 20/04/0010  al 20/06/0012</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>62444 &amp;nbsp;del 20/04/0009</t>
+          <t>62444  del 20/04/0009</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>MURARI RICCARDO</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>dal 10/07/2017 &amp;nbsp;al 10/07/2017</t>
+          <t>dal 10/07/2017  al 10/07/2017</t>
         </is>
       </c>
       <c r="E399" t="inlineStr"/>
       <c r="F399" t="inlineStr">
         <is>
-          <t>107472 DI PROT. &amp;nbsp;del 10/07/2017</t>
+          <t>107472 DI PROT.  del 10/07/2017</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>MUNARETTO SIMONE</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD R</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>dal 17/03/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 17/03/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>43673 &amp;nbsp;del 17/03/2017</t>
+          <t>43673  del 17/03/2017</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>MOSCHETTA MARIA ANGELA</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>Docenza evento formativo LA GESTIONE DEI CATETERI VENOSI CENTRALI/2018</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>dal 24/10/2018 &amp;nbsp;al 26/11/2018</t>
+          <t>dal 24/10/2018  al 26/11/2018</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>Prot. 167375 &amp;nbsp;del 10/10/2018</t>
+          <t>Prot. 167375  del 10/10/2018</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>MORO MARIA</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'IL DISTURBO FONETICO-FONOLOGICO:VALUTAZIONE E TRATTAMENTO' ANNO 2017</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>dal 12/09/2017 &amp;nbsp;al 25/11/2017</t>
+          <t>dal 12/09/2017  al 25/11/2017</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>139757 &amp;nbsp;del 12/09/2017</t>
+          <t>139757  del 12/09/2017</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>MORINI CRISTINA</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>INCARICO DOCENTE AL CORSO BASE PER AUTISTA SOCCORRITORE (DGRV 1515 DEL 29/10/2015)</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>dal 14/01/2017 &amp;nbsp;al 04/02/2017</t>
+          <t>dal 14/01/2017  al 04/02/2017</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
           <t>25,82/H</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>3660 &amp;nbsp;del 12/01/2017</t>
+          <t>3660  del 12/01/2017</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>MORINI CRISTINA</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO BLSD E BLSD R</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>dal 17/03/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 17/03/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>43673 &amp;nbsp;del 17/03/2017</t>
+          <t>43673  del 17/03/2017</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>MORINI CRISTINA</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>MORINI CRISTINA</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AI CORSI MULTI EDIZIONE 'PBLSD' E 'PBLSD-R' ANNO 2018</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>dal 07/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 07/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>12467 &amp;nbsp;del 23/01/2018</t>
+          <t>12467  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>MORETTI GIAMPAOLO</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>CORSO: 23-206867 TITOLO: MIGLIORAMENTO DELL'UTILIZZO DELL'APPLICATIVO GESTIONALE GESVET</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>dal 20/04/0010 &amp;nbsp;al 20/06/0012</t>
+          <t>dal 20/04/0010  al 20/06/0012</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>62444 &amp;nbsp;del 20/04/0009</t>
+          <t>62444  del 20/04/0009</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>MORANDO GIORGIO</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO/DOCENTE PER CORSO 'L'APPROCCIO MULTIDISCIPLINARE AL PAZIENTE CON SCOMPENSO CARDIACO: ANALISI DEI DATI E STRUMENTI DI CONTROLLO' ANNO 2017</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 10/11/2017</t>
+          <t>dal 24/02/2017  al 10/11/2017</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>4285 &amp;nbsp;del 13/01/2017</t>
+          <t>4285  del 13/01/2017</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>MORANDO GIORGIO</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO PER IL CORSO 'DISCUSSIONE E APPROFONDIMENTO DEI CASI CLINICI IN ANESTESIA E RIANIMAZIONE' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>dal 26/04/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 26/04/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>65517 &amp;nbsp;del 26/04/2017</t>
+          <t>65517  del 26/04/2017</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
           <t>MORANDO GIORGIO</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO CORSO DI ELETTROCARDIOGRAFIA PER INFERMIERI</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>dal 02/05/2017 &amp;nbsp;al 04/05/2017</t>
+          <t>dal 02/05/2017  al 04/05/2017</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>40619 &amp;nbsp;del 13/03/2017</t>
+          <t>40619  del 13/03/2017</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>MORANDO GIORGIO</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO PER IL CORSO 'LA GESTIONE DELL'ACCERTAMENTO DI MORTE CEREBRALE IN RIANIMAZIONE'FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>dal 26/04/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 26/04/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>65540 &amp;nbsp;del 26/04/2017</t>
+          <t>65540  del 26/04/2017</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
           <t>MORANDO GIORGIO</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO PER IL CORSO 'L'INTERPRETAZIONE DELLA TRACCIA ECG DA PARTE DELL'INFERMIERE DI AREA CRITICA' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>dal 18/05/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 18/05/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>78433 &amp;nbsp;del 18/05/2017</t>
+          <t>78433  del 18/05/2017</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>MORANDO GIORGIO</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'L'INTERPRETAZIONE DELLA TRACCIA ECG DA PARTE DELL'INFERMIERE DI AREA CRITICA' ANNO 2018</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>dal 20/03/2018 &amp;nbsp;al 04/12/2018</t>
+          <t>dal 20/03/2018  al 04/12/2018</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>41562 &amp;nbsp;del 07/03/2018</t>
+          <t>41562  del 07/03/2018</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t>MORANDO GIORGIO</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL 'CORSO DI ELETTROCARDIOGRAFIA PER INFERMIERI PROFESSIONALI' ANNO 2018</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>dal 06/03/2018 &amp;nbsp;al 06/03/2018</t>
+          <t>dal 06/03/2018  al 06/03/2018</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>17900 &amp;nbsp;del 30/01/2018</t>
+          <t>17900  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
           <t>MONTRESOR PAOLO</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>dal 05/02/2018 &amp;nbsp;al 05/02/2018</t>
+          <t>dal 05/02/2018  al 05/02/2018</t>
         </is>
       </c>
       <c r="E415" t="inlineStr"/>
       <c r="F415" t="inlineStr">
         <is>
-          <t>31725 PROT. &amp;nbsp;del 20/05/2018</t>
+          <t>31725 PROT.  del 20/05/2018</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>MONTRESOR PAOLO</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>dal 28/02/2018 &amp;nbsp;al 28/02/2018</t>
+          <t>dal 28/02/2018  al 28/02/2018</t>
         </is>
       </c>
       <c r="E416" t="inlineStr"/>
       <c r="F416" t="inlineStr">
         <is>
-          <t>61752 PROT &amp;nbsp;del 09/04/2018</t>
+          <t>61752 PROT  del 09/04/2018</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>MONTRESOR PAOLO</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E417" t="inlineStr"/>
       <c r="F417" t="inlineStr">
         <is>
-          <t>182715 DI PROT. &amp;nbsp;del 23/11/2017</t>
+          <t>182715 DI PROT.  del 23/11/2017</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
           <t>MIRANDOLA LINDA</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA PER IL CORSO 'OSTETRICHE E ASSISTENTI SANITARI INSIEME PER PROMUOVERE LA SALUTE DI MAMME E BAMBINI'(3 EDIZIONI-ANNO 2017)</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>dal 31/05/2017 &amp;nbsp;al 22/09/2017</t>
+          <t>dal 31/05/2017  al 22/09/2017</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>71047 &amp;nbsp;del 08/05/2017</t>
+          <t>71047  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>MION SABRINA</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;RE-TRAINING DEL PERSONALE DEDICATO &amp;quot;PROMOZIONE E SOSTEGNO DELL'ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO&amp;quot; 2017&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "RE-TRAINING DEL PERSONALE DEDICATO "PROMOZIONE E SOSTEGNO DELL'ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO" 2017"</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>dal 09/05/2017 &amp;nbsp;al 18/05/2017</t>
+          <t>dal 09/05/2017  al 18/05/2017</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>pROT. 59804 &amp;nbsp;del 13/04/2017</t>
+          <t>pROT. 59804  del 13/04/2017</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>MION SABRINA</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>Incarico di docenza al CORSO RIVOLTO AL PERSONALE DEDICATO: PROMOZIONE E SOSTEGNO DELL’ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEI BAMBINI</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>dal 04/06/2018 &amp;nbsp;al 08/06/2018</t>
+          <t>dal 04/06/2018  al 08/06/2018</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>Prot. 68899 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. 68899  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
           <t>MINELLI FIORENZO</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>CORSO: 23-206857 TITOLO: IL COUNSELLING ANTITABAGISMO: UNO STRUMENTO DI PROMOZIONE DELLA SALUTE NEGLI AMBIENTI DI LAVORO</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>dal 20/05/0011 &amp;nbsp;al 20/05/0011</t>
+          <t>dal 20/05/0011  al 20/05/0011</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>80219 &amp;nbsp;del 20/05/0009</t>
+          <t>80219  del 20/05/0009</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>MILO ANTONIO</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>Prot. 9362 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. 9362  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>MICHELONI ANSELMO</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>CORSO: 23-206868 TITOLO: LAVORARE IN GRUPPO</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>dal 20/10/0023 &amp;nbsp;al 20/10/0023</t>
+          <t>dal 20/10/0023  al 20/10/0023</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>0174538 &amp;nbsp;del 20/10/0022</t>
+          <t>0174538  del 20/10/0022</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
           <t>MICHELETTO CLAUDIO</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>Componente supplente commissione concorso</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>Prot. n° 9677 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9677  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>MICHELETTO CLAUDIO</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo IL SISTEMA DI GESTIONE INTEGRATO NELLA UOC DI PNEUMOLOGIA: REVISIONE DELLE PRINCIPALI PROCEDURE DEL SISTEMA DI GESTIONE PER LA QUALITA’ PER IL LABORATORIO DI FISIOPATOLOGIA RESPIRATORIA</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>dal 14/05/2018 &amp;nbsp;al 04/06/2018</t>
+          <t>dal 14/05/2018  al 04/06/2018</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>Prot. 60731 &amp;nbsp;del 06/04/2018</t>
+          <t>Prot. 60731  del 06/04/2018</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
           <t>MICHELETTO CLAUDIO</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA RIABILITAZIONE CARDIO-RESPIRATORIA: DALLA VALUTAZIONE ALLE TECNICHE RIABILITATIVE' ANNO 2017</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>dal 28/09/2017 &amp;nbsp;al 21/10/2017</t>
+          <t>dal 28/09/2017  al 21/10/2017</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>150496 &amp;nbsp;del 28/09/2017</t>
+          <t>150496  del 28/09/2017</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
           <t>MICHELETTO CLAUDIO</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>DOCENZA AL CORSO 'FORMAZIONE CONTINUA IN ONCOLOGIA 1°E 2° PARTE ANNO 2017'</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>dal 08/05/2017 &amp;nbsp;al 13/11/2017</t>
+          <t>dal 08/05/2017  al 13/11/2017</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>58828 &amp;nbsp;del 12/04/2017</t>
+          <t>58828  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
           <t>MEROTTO MICHELA</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA PER IL CORSO 'OSTETRICHE E ASSISTENTI SANITARI INSIEME PER PROMUOVERE LA SALUTE DI MAMME E BAMBINI'(3 EDIZIONI-ANNO 2017)</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>dal 31/05/2017 &amp;nbsp;al 22/09/2017</t>
+          <t>dal 31/05/2017  al 22/09/2017</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>71047 &amp;nbsp;del 08/05/2017</t>
+          <t>71047  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
           <t>MERLER GIORGIA</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo GOLDEN MINUTE E PARTO CESAREO CON CODICE ROSSO</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>dal 06/04/2018 &amp;nbsp;al 10/12/2018</t>
+          <t>dal 06/04/2018  al 10/12/2018</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>Prot. 40592 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. 40592  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
           <t>MENON LUCA</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>ATTIVITA' DI DOCENTE FORMATORE.</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>dal 17/05/2017 &amp;nbsp;al 17/05/2017</t>
+          <t>dal 17/05/2017  al 17/05/2017</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
           <t>€ 100,00.=</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>Prot. n° 73924 &amp;nbsp;del 11/05/2017</t>
+          <t>Prot. n° 73924  del 11/05/2017</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
           <t>MENON LUCA</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>Docenza</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>dal 20/10/2017 &amp;nbsp;al 20/10/2017</t>
+          <t>dal 20/10/2017  al 20/10/2017</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
           <t>€ 300.00</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>Prot. n° 158618 &amp;nbsp;del 12/10/2017</t>
+          <t>Prot. n° 158618  del 12/10/2017</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>MENEGOI LILIANA</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;SVAMDI: STRUMENTO DI VALUTAZIONE PER LA PROGETTAZIONE INDIVIDUALIZZATA DELLA PERSONA CON DISABILITA' -SISTEMA ATL@ANTE - FLUSSI FAD REGIONE VENETO&amp;quot;</t>
+          <t>Incarico di docenza al corso "SVAMDI: STRUMENTO DI VALUTAZIONE PER LA PROGETTAZIONE INDIVIDUALIZZATA DELLA PERSONA CON DISABILITA' -SISTEMA ATL@ANTE - FLUSSI FAD REGIONE VENETO"</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>dal 10/04/2017 &amp;nbsp;al 10/04/2017</t>
+          <t>dal 10/04/2017  al 10/04/2017</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>Prot. 53557 &amp;nbsp;del 04/04/2017</t>
+          <t>Prot. 53557  del 04/04/2017</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
           <t>MELOTTO ANDREA</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
           <t>MELOTTO ANDREA</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD-R</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>MELCHIORRE ROMINA</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA MOVIMENTAZIONE DELLA PERSONA ASSISTITA, CONSOLIDAMENTO DELLE ABILITA' DEGLI OPERATORI DELLE PROFESSIONI SANITARIE' (12 ED.) ANNO 2017</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 04/04/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>40900 &amp;nbsp;del 14/03/2017</t>
+          <t>40900  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>dal 12/05/2017 &amp;nbsp;al 12/05/2017</t>
+          <t>dal 12/05/2017  al 12/05/2017</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>dal 29/04/2017 &amp;nbsp;al 29/04/2017</t>
+          <t>dal 29/04/2017  al 29/04/2017</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>dal 25/03/2017 &amp;nbsp;al 25/03/2017</t>
+          <t>dal 25/03/2017  al 25/03/2017</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>dal 07/10/2017 &amp;nbsp;al 07/10/2017</t>
+          <t>dal 07/10/2017  al 07/10/2017</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT - Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT - Retraining"</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>dal 18/10/2017 &amp;nbsp;al 18/10/2017</t>
+          <t>dal 18/10/2017  al 18/10/2017</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>161741 &amp;nbsp;del 18/10/2017</t>
+          <t>161741  del 18/10/2017</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso per laici &amp;quot;BASIC LIFE SUPPORT&amp;quot; (BLSD-Cat.A)</t>
+          <t>Incarico di docenza al corso per laici "BASIC LIFE SUPPORT" (BLSD-Cat.A)</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>dal 21/10/2017 &amp;nbsp;al 21/10/2017</t>
+          <t>dal 21/10/2017  al 21/10/2017</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>162097 &amp;nbsp;del 18/10/2017</t>
+          <t>162097  del 18/10/2017</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>dal 18/11/2017 &amp;nbsp;al 18/11/2017</t>
+          <t>dal 18/11/2017  al 18/11/2017</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>Prot. 178067 &amp;nbsp;del 15/11/2017</t>
+          <t>Prot. 178067  del 15/11/2017</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT"</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>dal 09/06/2017 &amp;nbsp;al 09/06/2017</t>
+          <t>dal 09/06/2017  al 09/06/2017</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>dal 02/12/2017 &amp;nbsp;al 02/12/2017</t>
+          <t>dal 02/12/2017  al 02/12/2017</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>Prot. 185160 &amp;nbsp;del 28/11/2017</t>
+          <t>Prot. 185160  del 28/11/2017</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso GESTIONE VIE AEREE E MASCHERA LARINGEA E FAST TRACH</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>dal 22/11/2017 &amp;nbsp;al 22/11/2017</t>
+          <t>dal 22/11/2017  al 22/11/2017</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>Prot. 182339 &amp;nbsp;del 22/11/2017</t>
+          <t>Prot. 182339  del 22/11/2017</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>dal 04/11/2017 &amp;nbsp;al 04/11/2017</t>
+          <t>dal 04/11/2017  al 04/11/2017</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>Prot. 170612 &amp;nbsp;del 02/11/2017</t>
+          <t>Prot. 170612  del 02/11/2017</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>dal 11/11/2017 &amp;nbsp;al 11/11/2017</t>
+          <t>dal 11/11/2017  al 11/11/2017</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>Prot. 173151 &amp;nbsp;del 07/11/2017</t>
+          <t>Prot. 173151  del 07/11/2017</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>dal 28/09/2017 &amp;nbsp;al 28/09/2017</t>
+          <t>dal 28/09/2017  al 28/09/2017</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>Prot. 141853 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. 141853  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 7/2018</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>dal 21/04/2018 &amp;nbsp;al 21/04/2018</t>
+          <t>dal 21/04/2018  al 21/04/2018</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>Prot. 65805 &amp;nbsp;del 13/04/2018</t>
+          <t>Prot. 65805  del 13/04/2018</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 8/2018</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>dal 15/05/2018 &amp;nbsp;al 15/05/2018</t>
+          <t>dal 15/05/2018  al 15/05/2018</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>Prot. 80585 &amp;nbsp;del 09/05/2018</t>
+          <t>Prot. 80585  del 09/05/2018</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 9/2018</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>dal 23/06/2018 &amp;nbsp;al 23/06/2018</t>
+          <t>dal 23/06/2018  al 23/06/2018</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>Prot. 106084 &amp;nbsp;del 20/06/2018</t>
+          <t>Prot. 106084  del 20/06/2018</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 2/2018</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>dal 27/01/2018 &amp;nbsp;al 27/01/2018</t>
+          <t>dal 27/01/2018  al 27/01/2018</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>Prot. 10341 &amp;nbsp;del 19/01/2018</t>
+          <t>Prot. 10341  del 19/01/2018</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 4/2018</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>dal 10/03/2018 &amp;nbsp;al 10/03/2018</t>
+          <t>dal 10/03/2018  al 10/03/2018</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>Prot. 42957 &amp;nbsp;del 09/03/2018</t>
+          <t>Prot. 42957  del 09/03/2018</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.1/2018</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>dal 20/01/2018 &amp;nbsp;al 20/01/2018</t>
+          <t>dal 20/01/2018  al 20/01/2018</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>Prot. 10341 &amp;nbsp;del 19/01/2018</t>
+          <t>Prot. 10341  del 19/01/2018</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.12/2018</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>dal 17/11/2018 &amp;nbsp;al 17/11/2018</t>
+          <t>dal 17/11/2018  al 17/11/2018</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>Prot. 187507 &amp;nbsp;del 14/11/2018</t>
+          <t>Prot. 187507  del 14/11/2018</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.10/2018</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>dal 13/10/2018 &amp;nbsp;al 13/10/2018</t>
+          <t>dal 13/10/2018  al 13/10/2018</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>Prot. 167126 &amp;nbsp;del 10/10/2018</t>
+          <t>Prot. 167126  del 10/10/2018</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.13/2018</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>dal 24/11/2018 &amp;nbsp;al 24/11/2018</t>
+          <t>dal 24/11/2018  al 24/11/2018</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>Prot. 191509 &amp;nbsp;del 20/11/2018</t>
+          <t>Prot. 191509  del 20/11/2018</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.11/2018</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>dal 20/10/2018 &amp;nbsp;al 20/10/2018</t>
+          <t>dal 20/10/2018  al 20/10/2018</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>Prot. 170183 &amp;nbsp;del 15/10/2018</t>
+          <t>Prot. 170183  del 15/10/2018</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 5/2018</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>dal 24/03/2018 &amp;nbsp;al 24/03/2018</t>
+          <t>dal 24/03/2018  al 24/03/2018</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>Prot. 50396 &amp;nbsp;del 20/03/2018</t>
+          <t>Prot. 50396  del 20/03/2018</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>dal 05/06/2018 &amp;nbsp;al 05/06/2018</t>
+          <t>dal 05/06/2018  al 05/06/2018</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>Prot. 92235 &amp;nbsp;del 29/05/2018</t>
+          <t>Prot. 92235  del 29/05/2018</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>Incarico docenza evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>dal 17/05/2018 &amp;nbsp;al 17/05/2018</t>
+          <t>dal 17/05/2018  al 17/05/2018</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>Prot. n. 83472 &amp;nbsp;del 14/05/2018</t>
+          <t>Prot. n. 83472  del 14/05/2018</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
           <t>MAZZURANA GABRIELE</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 6/2018</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>dal 14/04/2018 &amp;nbsp;al 14/04/2018</t>
+          <t>dal 14/04/2018  al 14/04/2018</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>Prot. 65799 &amp;nbsp;del 13/04/2018</t>
+          <t>Prot. 65799  del 13/04/2018</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>MAZZON CRISTINA</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo I NUOVI STRUMENTI IN SPDC: LA NUOVA CARTELLA INTEGRATA</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>dal 16/05/2018 &amp;nbsp;al 18/06/2018</t>
+          <t>dal 16/05/2018  al 18/06/2018</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>Prot. 68893 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. 68893  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>MAZZI MIRELLA</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>dal 29/11/2017 &amp;nbsp;al 29/11/2017</t>
+          <t>dal 29/11/2017  al 29/11/2017</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>Prot. 186464 &amp;nbsp;del 29/11/2017</t>
+          <t>Prot. 186464  del 29/11/2017</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
           <t>MAZZI MIRELLA</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>dal 04/10/2017 &amp;nbsp;al 04/10/2017</t>
+          <t>dal 04/10/2017  al 04/10/2017</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>Prot. 150406 &amp;nbsp;del 28/09/2017</t>
+          <t>Prot. 150406  del 28/09/2017</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
           <t>MAZZI MIRELLA</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;BASICI LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "BASICI LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>dal 05/12/2017 &amp;nbsp;al 05/12/2017</t>
+          <t>dal 05/12/2017  al 05/12/2017</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>Prot. 189427 &amp;nbsp;del 05/12/2017</t>
+          <t>Prot. 189427  del 05/12/2017</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>MAZZI MIRELLA</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT"</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>dal 18/05/2017 &amp;nbsp;al 18/05/2017</t>
+          <t>dal 18/05/2017  al 18/05/2017</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
           <t>MAZZI MIRELLA</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>dal 10/04/2017 &amp;nbsp;al 10/04/2017</t>
+          <t>dal 10/04/2017  al 10/04/2017</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
           <t>MAZZI MIRELLA</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT Retraining</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>dal 23/11/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 23/11/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>Prot. 182430 &amp;nbsp;del 22/11/2017</t>
+          <t>Prot. 182430  del 22/11/2017</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>MAZZI MIRELLA</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>dal 25/09/2018 &amp;nbsp;al 25/09/2018</t>
+          <t>dal 25/09/2018  al 25/09/2018</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>Prot. 157637 &amp;nbsp;del 25/09/2018</t>
+          <t>Prot. 157637  del 25/09/2018</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
           <t>MAZZI MIRELLA</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;BASIC LIFE SUPPORT RETRAINING 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "BASIC LIFE SUPPORT RETRAINING 2018"</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>dal 01/03/2018 &amp;nbsp;al 01/03/2018</t>
+          <t>dal 01/03/2018  al 01/03/2018</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>Prot. 36731 &amp;nbsp;del 28/02/2018</t>
+          <t>Prot. 36731  del 28/02/2018</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
           <t>MAZZI MIRELLA</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT e DEFIBRILLAZIONE PRECOCE&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT e DEFIBRILLAZIONE PRECOCE"</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>dal 23/10/2017 &amp;nbsp;al 23/10/2017</t>
+          <t>dal 23/10/2017  al 23/10/2017</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>Prot. 164233 &amp;nbsp;del 23/10/2017</t>
+          <t>Prot. 164233  del 23/10/2017</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
           <t>MAZZI MIRELLA</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>dal 29/10/2018 &amp;nbsp;al 29/10/2018</t>
+          <t>dal 29/10/2018  al 29/10/2018</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>Prot. 176626 &amp;nbsp;del 25/10/2018</t>
+          <t>Prot. 176626  del 25/10/2018</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
           <t>MAZZI MIRELLA</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;BASIC LIFE SUPPORT - Retraining 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "BASIC LIFE SUPPORT - Retraining 2018"</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>dal 15/03/2018 &amp;nbsp;al 15/03/2018</t>
+          <t>dal 15/03/2018  al 15/03/2018</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>Prot. 45219 &amp;nbsp;del 13/03/2018</t>
+          <t>Prot. 45219  del 13/03/2018</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
           <t>MAZZI MIRELLA</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>2019 Incarico di docenza evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (IRC Bussolengo)</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>dal 15/02/2019 &amp;nbsp;al 15/02/2019</t>
+          <t>dal 15/02/2019  al 15/02/2019</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>Prot. 23212 &amp;nbsp;del 08/02/2019</t>
+          <t>Prot. 23212  del 08/02/2019</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
           <t>MAZZI LUCIA</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo I DISTURBI DEL NEUROSVILUPPO: DALLA CLINICA ALLA PRESA IN CARICO RIABILITATIVA - dal 09.05.2018 al 21.11.2018</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>dal 09/05/2018 &amp;nbsp;al 21/11/2018</t>
+          <t>dal 09/05/2018  al 21/11/2018</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>Prot. 54334 &amp;nbsp;del 26/03/2018</t>
+          <t>Prot. 54334  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>MAZZI LUCIA</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>DOCENZA SEMINARIO</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>dal 01/04/2017 &amp;nbsp;al 01/04/2017</t>
+          <t>dal 01/04/2017  al 01/04/2017</t>
         </is>
       </c>
       <c r="E478" t="inlineStr"/>
       <c r="F478" t="inlineStr">
         <is>
-          <t>54236 DI PROT. &amp;nbsp;del 05/04/2017</t>
+          <t>54236 DI PROT.  del 05/04/2017</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>MAZZI LUCIA</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t>AUDIZIONE</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>dal 28/03/2017 &amp;nbsp;al 28/03/2017</t>
+          <t>dal 28/03/2017  al 28/03/2017</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
           <t>0,00 EURO</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>54219 DI PROT. &amp;nbsp;del 05/04/2017</t>
+          <t>54219 DI PROT.  del 05/04/2017</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
           <t>MAZZI LUCIA</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
           <t>SERATA INFORMATIVA</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>dal 04/05/2017 &amp;nbsp;al 04/05/2017</t>
+          <t>dal 04/05/2017  al 04/05/2017</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
           <t>0,00 EURO</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>54226 DI PROT. &amp;nbsp;del 05/04/2017</t>
+          <t>54226 DI PROT.  del 05/04/2017</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
           <t>MAZZI LUCIA</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>INCONTRO FORMATIVO</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>dal 10/05/2017 &amp;nbsp;al 10/05/2017</t>
+          <t>dal 10/05/2017  al 10/05/2017</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>0,00 EURO</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>47291 DI PROT. &amp;nbsp;del 24/03/2017</t>
+          <t>47291 DI PROT.  del 24/03/2017</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>MAZZI LUCIA</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t>INCONTRI DI FORMAZIONE</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>dal 12/04/2017 &amp;nbsp;al 03/05/2017</t>
+          <t>dal 12/04/2017  al 03/05/2017</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
           <t>250,00 EURO</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>47252 DI PROT. &amp;nbsp;del 24/03/2017</t>
+          <t>47252 DI PROT.  del 24/03/2017</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>MAZZI GABRIELE</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>COMMISSIONE GARA D'APPALTO</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>dal 25/08/2017 &amp;nbsp;al 25/08/2017</t>
+          <t>dal 25/08/2017  al 25/08/2017</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
           <t>100,00 EURO</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>130170 &amp;nbsp;del 23/08/2017</t>
+          <t>130170  del 23/08/2017</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>MARTINI CLAUDIO</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO PER IL CORSO 'INTEGRAZIONE INTERPROFESSIONALE TRA SERVIZIO RRF LEGNAGO E UNITA' OPERATIVE OSPEDALIERE' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>dal 27/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 27/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>32031 &amp;nbsp;del 27/02/2017</t>
+          <t>32031  del 27/02/2017</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
           <t>MARTINI CLAUDIO</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO PER IL CORSO 'INTEGRAZIONE INTERPROFESSIONALE TRA SERVIZIO RRF LEGNAGO E UNITA' OPERATIVE OSPEDALIERE' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>dal 27/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 27/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>32031 &amp;nbsp;del 27/02/2017</t>
+          <t>32031  del 27/02/2017</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
           <t>MARTINI CLAUDIO</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO PER IL CORSO 'LA MAPPATURA DELLE COMPETENZE IN AREA RIABILITATIVA' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>dal 22/05/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 22/05/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>80126 &amp;nbsp;del 22/05/2017</t>
+          <t>80126  del 22/05/2017</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
           <t>MARTINI CLAUDIO</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'L'EQUIPE EVOLUTIVA: ELABORAZIONE DI PERCORSI E STRUMENTI OPERATIVI NEL DIPARTIMENTO FUNZIONALE OSPEDALE TERRITORIO' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>dal 26/04/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 26/04/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>65527 &amp;nbsp;del 26/04/2017</t>
+          <t>65527  del 26/04/2017</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
           <t>MARTELLO GESSICA</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Incarico di docenza al Convegno &amp;quot;I PROGRAMMI DI SCREENING ONCOLOGICI: ELEMENTI ACQUISITI E NUOVE PROSPETTIVE&amp;quot;</t>
+          <t>Incarico di docenza al Convegno "I PROGRAMMI DI SCREENING ONCOLOGICI: ELEMENTI ACQUISITI E NUOVE PROSPETTIVE"</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>dal 15/03/2017 &amp;nbsp;al 15/03/2017</t>
+          <t>dal 15/03/2017  al 15/03/2017</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>Prot. 26157 &amp;nbsp;del 15/02/2017</t>
+          <t>Prot. 26157  del 15/02/2017</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
           <t>MARTELLO GESSICA</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;LA COMUNICAZIONE NEGLI SCREENING ONCOLOGICI&amp;quot;</t>
+          <t>Incarico di docenza al corso "LA COMUNICAZIONE NEGLI SCREENING ONCOLOGICI"</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>dal 14/12/2017 &amp;nbsp;al 14/12/2017</t>
+          <t>dal 14/12/2017  al 14/12/2017</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
           <t>Orario di lavoro senza richiesta di compenso aggiuntivo per attività didattica</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>Prot. 176071 &amp;nbsp;del 13/11/2017</t>
+          <t>Prot. 176071  del 13/11/2017</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
           <t>MARGONARI SILVIA</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>DOCENTE CORSO DI LAUREA INFERMIERISTICA ANNO 2017</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>dal 01/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 01/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E490" t="inlineStr"/>
       <c r="F490" t="inlineStr">
         <is>
-          <t>prot 4902 &amp;nbsp;del 20/12/2016</t>
+          <t>prot 4902  del 20/12/2016</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>MARGONARI SILVIA</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>Docenza corso OSS</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>dal 29/05/2018 &amp;nbsp;al 18/07/2018</t>
+          <t>dal 29/05/2018  al 18/07/2018</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
           <t>€ 40,00/h</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>Prot. n° 45751 &amp;nbsp;del 14/03/2018</t>
+          <t>Prot. n° 45751  del 14/03/2018</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>MARGONARI FRANCO</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'L'UTILIZZO DEI SOCIAL MEDIA E DEGLI SMARTPHONE NEI CONTESTI SANITARI: RISCHI E OPPORTUNITÀ' (DUE EDIZIONI) ANNO 2017</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>dal 21/11/2017 &amp;nbsp;al 12/12/2017</t>
+          <t>dal 21/11/2017  al 12/12/2017</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>150517 &amp;nbsp;del 28/09/2017</t>
+          <t>150517  del 28/09/2017</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
           <t>MARCOMINI ELENA</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>dal 21/03/2017 &amp;nbsp;al 21/03/2017</t>
+          <t>dal 21/03/2017  al 21/03/2017</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
           <t>MARCOMINI ELENA</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>dal 29/05/2017 &amp;nbsp;al 29/05/2017</t>
+          <t>dal 29/05/2017  al 29/05/2017</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
           <t>MARCOMINI ELENA</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>dal 27/09/2018 &amp;nbsp;al 27/09/2018</t>
+          <t>dal 27/09/2018  al 27/09/2018</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>Prot. 157712 &amp;nbsp;del 25/09/2018</t>
+          <t>Prot. 157712  del 25/09/2018</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
           <t>MARCOMINI ELENA</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>dal 22/02/2018 &amp;nbsp;al 22/02/2018</t>
+          <t>dal 22/02/2018  al 22/02/2018</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>Prot. 32689 &amp;nbsp;del 21/02/2018</t>
+          <t>Prot. 32689  del 21/02/2018</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>MARCOMINI ELENA</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>dal 20/02/2018 &amp;nbsp;al 20/02/2018</t>
+          <t>dal 20/02/2018  al 20/02/2018</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>Prot. 31670 &amp;nbsp;del 20/02/2018</t>
+          <t>Prot. 31670  del 20/02/2018</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>MARCOMINI CLAUDIA</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>dal 15/11/2017 &amp;nbsp;al 15/11/2017</t>
+          <t>dal 15/11/2017  al 15/11/2017</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>Prot. 178073 &amp;nbsp;del 15/11/2017</t>
+          <t>Prot. 178073  del 15/11/2017</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
           <t>MARCOMINI CLAUDIA</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;BASOC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "BASOC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018"</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>dal 06/03/2018 &amp;nbsp;al 06/03/2018</t>
+          <t>dal 06/03/2018  al 06/03/2018</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>Prot. 40577 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. 40577  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
           <t>MARCOMINI CLAUDIA</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>dal 04/12/2019 &amp;nbsp;al 04/12/2019</t>
+          <t>dal 04/12/2019  al 04/12/2019</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>Prot. 198101 &amp;nbsp;del 03/12/2019</t>
+          <t>Prot. 198101  del 03/12/2019</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>MARCOMINI CLAUDIA</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>2019 Incarico di docenza evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (IRC Bussolengo)</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>dal 21/02/2019 &amp;nbsp;al 21/02/2019</t>
+          <t>dal 21/02/2019  al 21/02/2019</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>Prot. 28733 &amp;nbsp;del 18/02/2019</t>
+          <t>Prot. 28733  del 18/02/2019</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
           <t>MARCOMINI CLAUDIA</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>dal 19/04/2018 &amp;nbsp;al 19/04/2018</t>
+          <t>dal 19/04/2018  al 19/04/2018</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>Prot. 66739 &amp;nbsp;del 17/04/2018</t>
+          <t>Prot. 66739  del 17/04/2018</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
           <t>MARCOMINI CLAUDIA</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>dal 02/10/2018 &amp;nbsp;al 02/10/2018</t>
+          <t>dal 02/10/2018  al 02/10/2018</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>Prot. 161753 &amp;nbsp;del 01/10/2018</t>
+          <t>Prot. 161753  del 01/10/2018</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
           <t>MARCOMINI CLAUDIA</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Incarico docenza evento formativo BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico docenza evento formativo BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>dal 14/12/2017 &amp;nbsp;al 14/12/2017</t>
+          <t>dal 14/12/2017  al 14/12/2017</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>Prot. 190937 &amp;nbsp;del 07/12/2017</t>
+          <t>Prot. 190937  del 07/12/2017</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
           <t>MARCOMINI CLAUDIA</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>dal 16/05/2017 &amp;nbsp;al 16/05/2017</t>
+          <t>dal 16/05/2017  al 16/05/2017</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
           <t>MARCOLONGO LAURA</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>Prot. n° 147691 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147691  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
           <t>MARANGONI CIRO</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
           <t>Consulenza Tecnica</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>dal 06/07/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 06/07/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
           <t>non indicato</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>Prot. n° 106120 &amp;nbsp;del 06/07/2017</t>
+          <t>Prot. n° 106120  del 06/07/2017</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
           <t>MARANGONI CIRO</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>Incarico docenza</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>dal 08/03/2019 &amp;nbsp;al 12/04/2019</t>
+          <t>dal 08/03/2019  al 12/04/2019</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>Prot. 25736 &amp;nbsp;del 13/02/2019</t>
+          <t>Prot. 25736  del 13/02/2019</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
           <t>MARAGNO CRISTINA</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'PROMOZIONE E SOSTEGNO ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO - PERSONALE COINVOLTO' ANNO 2018</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>dal 05/03/2018 &amp;nbsp;al 06/03/2018</t>
+          <t>dal 05/03/2018  al 06/03/2018</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>17828 &amp;nbsp;del 30/01/2018</t>
+          <t>17828  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
           <t>MANTOVANI GIOVANNA</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 30/12/2018</t>
+          <t>dal 25/09/2017  al 30/12/2018</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>Prot. n° 147670 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147670  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>MANDARA' MARTA</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>CORSO: 23-206846 TITOLO: ALIMENTAZIONE E NUTRIZIONE: DALLE EVIDENZE ALLA PRATICA</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>dal 20/05/0012 &amp;nbsp;al 20/05/0012</t>
+          <t>dal 20/05/0012  al 20/05/0012</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>82222 &amp;nbsp;del 20/05/0011</t>
+          <t>82222  del 20/05/0011</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
           <t>MALENA MARINA</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>ALTRE TIPOLOGIE</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>dal 29/05/2018 &amp;nbsp;al 29/05/2018</t>
+          <t>dal 29/05/2018  al 29/05/2018</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
           <t>300,00 EURO</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>51184 PROT. &amp;nbsp;del 21/03/2018</t>
+          <t>51184 PROT.  del 21/03/2018</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>MALANDRIN LORETTA</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>Prot. n° 9373 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9373  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
           <t>MAISTRI FRANCESCO</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;SVAMDI: STRUMENTO DI VALUTAZIONE PER LA PROGETTAZIONE INDIVIDUALIZZATA DELLA PERSONA CON DISABILITA' -SISTEMA ATL@ANTE - FLUSSI FAD REGIONE VENETO&amp;quot;</t>
+          <t>Incarico di docenza al corso "SVAMDI: STRUMENTO DI VALUTAZIONE PER LA PROGETTAZIONE INDIVIDUALIZZATA DELLA PERSONA CON DISABILITA' -SISTEMA ATL@ANTE - FLUSSI FAD REGIONE VENETO"</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>dal 10/04/2017 &amp;nbsp;al 10/04/2017</t>
+          <t>dal 10/04/2017  al 10/04/2017</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>Prot. 53557 &amp;nbsp;del 04/04/2017</t>
+          <t>Prot. 53557  del 04/04/2017</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
           <t>MAGGIOLO ANTONIO</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO/DOCENZA PER IL CORSO 'OSTETRICHE E ASSISTENTI SANITARI INSIEME PER PROMUOVERE LA SALUTE DI MAMME E BAMBINI'(3 EDIZIONI-ANNO 2017)</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>dal 31/05/2017 &amp;nbsp;al 22/09/2017</t>
+          <t>dal 31/05/2017  al 22/09/2017</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>71047 &amp;nbsp;del 08/05/2017</t>
+          <t>71047  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>MAGARAGGIA SILVIA</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>dal 06/04/2018 &amp;nbsp;al 20/04/2018</t>
+          <t>dal 06/04/2018  al 20/04/2018</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
           <t>300,00 EURO</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>49093 PROT. &amp;nbsp;del 19/03/2018</t>
+          <t>49093 PROT.  del 19/03/2018</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
           <t>MADERA PIETRO</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
           <t>CORSO: 23-206802 TITOLO: LA DIMENSIONE PSICOLOGICA ED ESISTENZIALE NELLE CURE PALLIATIVE E NEL DOLORE CRONICO: INTERVENTI SPECIALISTICI E DI CURA</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>dal 20/10/0011 &amp;nbsp;al 20/10/0011</t>
+          <t>dal 20/10/0011  al 20/10/0011</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>0166976 &amp;nbsp;del 20/10/0009</t>
+          <t>0166976  del 20/10/0009</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>MADERA PIETRO</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo COMUNICAZIONE EFFICACE E GESTIONE DEI CONFLITTI</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>dal 15/04/2019 &amp;nbsp;al 14/05/2019</t>
+          <t>dal 15/04/2019  al 14/05/2019</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>Prot. 51148 &amp;nbsp;del 25/04/2019</t>
+          <t>Prot. 51148  del 25/04/2019</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>MADERA PIETRO</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>dal 20/06/0007 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/06/0007  al 20/06/0007</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
           <t>MADERA PIETRO</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
           <t>CORSO: 23-206838 TITOLO: MEDICAL HUMANITIES PER UNA NUOVA EDUCAZIONE ALLE CURE</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>dal 20/05/0010 &amp;nbsp;al 20/05/0030</t>
+          <t>dal 20/05/0010  al 20/05/0030</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>80183 &amp;nbsp;del 20/05/0009</t>
+          <t>80183  del 20/05/0009</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
           <t>MADERA PIETRO</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
           <t>CORSO : 23-206851 TITOLO:LA GESTIONE DEL PAZIENTE AGGRESSIVO DA PARTE DEL PERSONALE SANITARIO</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>dal 20/06/0012 &amp;nbsp;al 20/06/0020</t>
+          <t>dal 20/06/0012  al 20/06/0020</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>99428 &amp;nbsp;del 20/06/0008</t>
+          <t>99428  del 20/06/0008</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
           <t>MADERA PIETRO</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>2019 Incarico di docenza evento formativo LA GESTIONE DELLE RISPOSTE ALL'UTENZA NELL'AMBITO DELLE ATTIVITA' DELL'UFFICIO RELAZIONI CON IL PUBBLICO&amp;quot;</t>
+          <t>2019 Incarico di docenza evento formativo LA GESTIONE DELLE RISPOSTE ALL'UTENZA NELL'AMBITO DELLE ATTIVITA' DELL'UFFICIO RELAZIONI CON IL PUBBLICO"</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>dal 28/01/2019 &amp;nbsp;al 18/02/2019</t>
+          <t>dal 28/01/2019  al 18/02/2019</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>Prot. 11529 &amp;nbsp;del 22/01/2019</t>
+          <t>Prot. 11529  del 22/01/2019</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>MADERA PIETRO</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
           <t>Incarico di doccenza all'evento formativo LO SVILUPPO DELLE COMPETENZE RELAZIONALI PER GESTIRE UNA COMUNICAZIONE AGGRESSIVA</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>dal 14/05/2018 &amp;nbsp;al 17/09/2018</t>
+          <t>dal 14/05/2018  al 17/09/2018</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>Prot. 69826 &amp;nbsp;del 20/04/2018</t>
+          <t>Prot. 69826  del 20/04/2018</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
           <t>MADERA PIETRO</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'FORMAZIONE DEL PERSONALE NEOASSUNTO (D.LGS. N°81/2008 - MODULI DI FORMAZIONE DI BASE E SPECIFICA EX ACCORDO STATO-REGIONI 21/12/2011) ANNO 2017</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>dal 23/08/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 23/08/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>130070 &amp;nbsp;del 23/08/2017</t>
+          <t>130070  del 23/08/2017</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
           <t>LUPATO ANGELICA</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
           <t>LUPATO ANGELICA</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
           <t>Collaborazione in azienda familiare</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>dal 13/07/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 13/07/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
           <t>a titolo gratuito</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>Prot. n° 109974 &amp;nbsp;del 13/07/2017</t>
+          <t>Prot. n° 109974  del 13/07/2017</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
           <t>LUCCHINI SIMONETTA</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA MOVIMENTAZIONE DELLA PERSONA ASSISTITA, CONSOLIDAMENTO DELLE ABILITA' DEGLI OPERATORI DELLE PROFESSIONI SANITARIE' (12 ED.) ANNO 2017</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 04/04/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>40900 &amp;nbsp;del 14/03/2017</t>
+          <t>40900  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
           <t>LOVATO ELISA</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
           <t>INCARICO DI COORDINATORE PROGETTO PER IL CORSO 'INTEGRAZIONE INTERPROFESSIONALE TRA SERVIZIO RRF LEGNAGO E UNITA' OPERATIVE OSPEDALIERE' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>dal 27/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 27/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>32031 &amp;nbsp;del 27/02/2017</t>
+          <t>32031  del 27/02/2017</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
           <t>LOVATO ELISA</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'TERAPIA MANUALE APPLICATA ALLA VALUTAZIONE E TRATTAMENTO DEL LOW BACK PAIN ASPECIFICO' ANNO 2017</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>dal 22/09/2017 &amp;nbsp;al 24/09/2017</t>
+          <t>dal 22/09/2017  al 24/09/2017</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>119720 &amp;nbsp;del 02/08/2017</t>
+          <t>119720  del 02/08/2017</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>LOFRANCO GIANLUCA</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo DINAMICHE CONTROTRASFERALI DEL GRUPPO CURANTE NELLA CURA DELLA PATOLOGIA PSICHIATRICA CRONICA</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>dal 30/03/2018 &amp;nbsp;al 05/10/2018</t>
+          <t>dal 30/03/2018  al 05/10/2018</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>Prot. 43442 &amp;nbsp;del 09/03/2018</t>
+          <t>Prot. 43442  del 09/03/2018</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
           <t>LIUZZI TIZIANA</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA PER IL CORSO 'OSTETRICHE E ASSISTENTI SANITARI INSIEME PER PROMUOVERE LA SALUTE DI MAMME E BAMBINI'(3 EDIZIONI-ANNO 2017)</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>dal 31/05/2017 &amp;nbsp;al 22/09/2017</t>
+          <t>dal 31/05/2017  al 22/09/2017</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>71047 &amp;nbsp;del 08/05/2017</t>
+          <t>71047  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
           <t>LEZZIERO ROBERTO</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'L'APPLICAZIONE DEL PROTOCOLLO AZIENDALE AGGIORNATO DI PREVENZIONE E TRATTAMENTO DELLE ULCERE DA PRESSIONE' ANNO 2017</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>dal 01/08/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 01/08/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>119344 &amp;nbsp;del 01/08/2017</t>
+          <t>119344  del 01/08/2017</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
           <t>LELLI MARIA</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
           <t>CORSO : 23-212516 TITOLO: PIANO NAZIONALE CONTROLLI 2018: AGGIORNAMENTO PER GLI ISPETTORI REACH DELLA REGIONE VENETO</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>dal 20/06/0020 &amp;nbsp;al 20/06/0020</t>
+          <t>dal 20/06/0020  al 20/06/0020</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>0102900 &amp;nbsp;del 20/06/0014</t>
+          <t>0102900  del 20/06/0014</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
           <t>LEARDINI NICOLA</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA BLSD E BLSDR</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>dal 17/03/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 17/03/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>43673 &amp;nbsp;del 17/03/2017</t>
+          <t>43673  del 17/03/2017</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
           <t>LEARDINI NICOLA</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
           <t>LAZZAROTTO FRANCESCA</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
           <t>CORSO: 2018-0037 TITOLO: STRATEGIA DI PREVENZIONE DELLA CORRUZIONE ATTRAVERSO UNO STUDIO SISTEMATICO DEI PROCESSI AZIENDALI: GESTIONE E TRATTAMENTO GIURIDICO ED ECONOMICO DEL PERSONALE</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>dal 20/10/0002 &amp;nbsp;al 20/12/0010</t>
+          <t>dal 20/10/0002  al 20/12/0010</t>
         </is>
       </c>
       <c r="E536" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>0162018 &amp;nbsp;del 20/10/0001</t>
+          <t>0162018  del 20/10/0001</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
           <t>LAZZAROTTO FRANCESCA</t>
         </is>
       </c>
       <c r="B537" t="inlineStr"/>
       <c r="C537" t="inlineStr">
         <is>
           <t>CORSO: 23-213396 TITOLO: STRATEGIA DI PREVENZIONE DELLA CORRUZIONE ATTRAVERSO UNO STUDIO SISTEMATICO DEI PROCESSI AZIENDALI: ACQUISTO DI PRESTAZIONI RESIDENZIALI E SEMIRESIDENZIALI PER ANZIANI</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>dal 20/09/0011 &amp;nbsp;al 20/11/0028</t>
+          <t>dal 20/09/0011  al 20/11/0028</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>0149558 &amp;nbsp;del 20/09/0010</t>
+          <t>0149558  del 20/09/0010</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
           <t>LAZZAROTTO FRANCESCA</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
           <t>CORSO:23-212437 TITOLO: STRATEGIA DI PREVENZIONE DELLA CORRUZIONE ATTRAVERSO UNO STUDIO SISTEMATICO DEI PROCESSI AZIENDALI: CONTROLLI SANITARI UFFICIALI IN APPLICAZIONE AL D.LGS 194/2008</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>dal 20/07/0002 &amp;nbsp;al 20/11/0030</t>
+          <t>dal 20/07/0002  al 20/11/0030</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>0111930 &amp;nbsp;del 20/06/0029</t>
+          <t>0111930  del 20/06/0029</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
           <t>LAZZAROTTO FRANCESCA</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
           <t>CORSO: 23-212772 TITOLO: STRATEGIA DI PREVENZIONE DELLA CORRUZIONE ATTRAVERSO UNO STUDIO SISTEMATICO DEI PROCESSI AZIENDALI: PRESTAZIONI DI RICOVERO IN SSN</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>dal 20/07/0010 &amp;nbsp;al 20/11/0020</t>
+          <t>dal 20/07/0010  al 20/11/0020</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>0116897 &amp;nbsp;del 20/07/0009</t>
+          <t>0116897  del 20/07/0009</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
           <t>LAZZAROTTO FRANCESCA</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
           <t>CORSO: 23-212748 TITOLO: STRATEGIA DI PREVENZIONE DELLA CORRUZIONE ATTRAVERSO UNO STUDIO SISTEMATICO DEI PROCESSI AZIENDALI: ATTIVITA' SPECIALISTICA IN REGIME DI LIBERA PROFESSIONE</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>dal 20/07/0005 &amp;nbsp;al 20/11/0030</t>
+          <t>dal 20/07/0005  al 20/11/0030</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>01143384 &amp;nbsp;del 20/07/0004</t>
+          <t>01143384  del 20/07/0004</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
           <t>LATERZA ERNESTO</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>INCARICO DOCENTE AL CORSO &amp;quot;ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE&amp;quot;</t>
+          <t>INCARICO DOCENTE AL CORSO "ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE"</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>58897 &amp;nbsp;del 12/04/2017</t>
+          <t>58897  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
           <t>LANZA GIORGIO</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>Docente per operatori di vendita</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>dal 20/09/0020 &amp;nbsp;al 20/09/0020</t>
+          <t>dal 20/09/0020  al 20/09/0020</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>Prot. n° 138496 &amp;nbsp;del 20/09/0008</t>
+          <t>Prot. n° 138496  del 20/09/0008</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t>LANZA GIORGIO</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
           <t>Docenza corso fitofarmaci</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>dal 22/03/2018 &amp;nbsp;al 22/03/2018</t>
+          <t>dal 22/03/2018  al 22/03/2018</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>Prot. n° 54210 &amp;nbsp;del 26/03/2018</t>
+          <t>Prot. n° 54210  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
           <t>LANDOLFI ALESSANDRO</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AI CORSI MULTI EDIZIONE: 'A.C.L.S. ( ADVANCED CARDIOVASCULAR LIFE SUPPORT: SUPPORTO AVANZATO DELLE FUNZIONALITA' VITALI - PAZIENTE ADULTO )' E 'A.C.L.S. RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>dal 14/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 14/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>12371 &amp;nbsp;del 23/01/2018</t>
+          <t>12371  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
           <t>LAMONACA DARIO</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>Docenza al corso &amp;quot;Problem Solving con persone con problemi psichiatrici&amp;quot;</t>
+          <t>Docenza al corso "Problem Solving con persone con problemi psichiatrici"</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>dal 20/06/0006 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/06/0006  al 20/06/0007</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
           <t>€ 1,000.00</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>Prot. n° 85308 &amp;nbsp;del 30/05/2017</t>
+          <t>Prot. n° 85308  del 30/05/2017</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
           <t>LAMONACA DARIO</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
           <t>Docente corsi di formazione</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>dal 16/11/2017 &amp;nbsp;al 15/12/2017</t>
+          <t>dal 16/11/2017  al 15/12/2017</t>
         </is>
       </c>
       <c r="E546" t="inlineStr">
         <is>
           <t>€ 1.000,00/corso</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>Prot. n° 106131 &amp;nbsp;del 06/07/2017</t>
+          <t>Prot. n° 106131  del 06/07/2017</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
           <t>LAMONACA DARIO</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO ' IL MODELLO DELLA SOCIOTERAPIA INTEGRATA APPLICATA NEI SERVIZI TERRITORIALI:...'</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>dal 12/05/2017 &amp;nbsp;al 12/05/2017</t>
+          <t>dal 12/05/2017  al 12/05/2017</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>74666 &amp;nbsp;del 12/05/2017</t>
+          <t>74666  del 12/05/2017</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
           <t>INVERNIZZI LAURA</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
           <t>CORSO : 23-207031 TITOLO: PRESA IN CARICO OSPEDALIERA DEL PAZIENTE CON STROKE</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>dal 20/04/0010 &amp;nbsp;al 20/04/0010</t>
+          <t>dal 20/04/0010  al 20/04/0010</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>0058856 &amp;nbsp;del 20/04/0004</t>
+          <t>0058856  del 20/04/0004</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
           <t>INTURRI PAOLO</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
           <t>CORSO: 23-206846 TITOLO: ALIMENTAZIONE E NUTRIZIONE: DALLE EVIDENZE ALLA PRATICA</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>dal 20/05/0012 &amp;nbsp;al 20/05/0012</t>
+          <t>dal 20/05/0012  al 20/05/0012</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>82214 &amp;nbsp;del 20/05/0011</t>
+          <t>82214  del 20/05/0011</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
           <t>INTURRI PAOLO</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
           <t>CORSO: 23-207065 TITOLO: MALNUTRIZIONE DELL'ANZIANO</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>dal 20/03/0006 &amp;nbsp;al 20/03/0015</t>
+          <t>dal 20/03/0006  al 20/03/0015</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>0039657 &amp;nbsp;del 20/03/0005</t>
+          <t>0039657  del 20/03/0005</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
           <t>ing. MORETTO ANTONIO</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
           <t>Componente Collegio Tecnico</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>dal 22/02/2018 &amp;nbsp;al 22/02/2018</t>
+          <t>dal 22/02/2018  al 22/02/2018</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>Prot. n° 31982 &amp;nbsp;del 21/02/2018</t>
+          <t>Prot. n° 31982  del 21/02/2018</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
           <t>IMPERADORE GIUSEPPE</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
           <t>CORSO: 23-206962 TITOLO: LE SCALE DI VALUTAZIONE IN PSICHIATRIA. UNA RISORSA NELLA VALUTAZIONE DELL'EFFICACIA DEGLI INTERVENTI CLINICO-ASSISTENZIALI E RIABILITATIVI</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>dal 20/05/0023 &amp;nbsp;al 20/06/0005</t>
+          <t>dal 20/05/0023  al 20/06/0005</t>
         </is>
       </c>
       <c r="E552" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>0087934 &amp;nbsp;del 20/05/0022</t>
+          <t>0087934  del 20/05/0022</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>IMPERADORE GIUSEPPE</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>Incarico Responsabile Scientifico</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>dal 08/03/2019 &amp;nbsp;al 12/04/2019</t>
+          <t>dal 08/03/2019  al 12/04/2019</t>
         </is>
       </c>
       <c r="E553" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>Prot. 25756 &amp;nbsp;del 13/02/2019</t>
+          <t>Prot. 25756  del 13/02/2019</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
           <t>IMPERADORE GIUSEPPE</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
           <t>CORSO: 23-206970 TITOLO: GESTIONE FARMACOLOGICA DEGLI SCOMPENSI PSICOTICI ACUTI</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>dal 20/09/0007 &amp;nbsp;al 20/10/0026</t>
+          <t>dal 20/09/0007  al 20/10/0026</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>0141244 &amp;nbsp;del 20/09/0005</t>
+          <t>0141244  del 20/09/0005</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
           <t>IMPERADORE GIUSEPPE</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;TOSSICODIPENDENZA&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "TOSSICODIPENDENZA"</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>dal 29/03/2017 &amp;nbsp;al 29/03/2017</t>
+          <t>dal 29/03/2017  al 29/03/2017</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>Prot. 46161 &amp;nbsp;del 22/03/2017</t>
+          <t>Prot. 46161  del 22/03/2017</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
           <t>IANNONE SILVIA</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
           <t>Commissario d'esame laurea in infermieristica</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>dal 05/12/2017 &amp;nbsp;al 05/12/2017</t>
+          <t>dal 05/12/2017  al 05/12/2017</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
           <t>non indicato</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>Prot. n° 182008 &amp;nbsp;del 22/11/2017</t>
+          <t>Prot. n° 182008  del 22/11/2017</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
           <t>IANNONE SILVIA</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO MULTI EDIZIONE 'LA TUTORSHIP NELL'APPRENDIMENTO DELLE COMPETENZE CLINICHE' ANNO 2018</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>dal 05/04/2018 &amp;nbsp;al 13/11/2018</t>
+          <t>dal 05/04/2018  al 13/11/2018</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>43707 &amp;nbsp;del 12/03/2018</t>
+          <t>43707  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
           <t>IANNONE SILVIA</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'ABILITA' NEL PORRE LE DOMANDE' ANNO 2017</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>dal 10/10/2017 &amp;nbsp;al 17/11/2017</t>
+          <t>dal 10/10/2017  al 17/11/2017</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>156379 &amp;nbsp;del 10/10/2017</t>
+          <t>156379  del 10/10/2017</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
           <t>IANNONE SILVIA</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA GESTIONE DEGLI ACCESSI VASCOLARI E DELLE LINEE INFUSIVE' ANNO 2017</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>dal 18/10/2017 &amp;nbsp;al 13/12/2017</t>
+          <t>dal 18/10/2017  al 13/12/2017</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>119381 &amp;nbsp;del 01/08/2017</t>
+          <t>119381  del 01/08/2017</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
           <t>IANNONE SILVIA</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO LA TUTORSHIP NELL'APRENDIMENTO DELLE COMPETENZE CLINICHE</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 26/04/2017</t>
+          <t>dal 04/04/2017  al 26/04/2017</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>32007 &amp;nbsp;del 27/02/2017</t>
+          <t>32007  del 27/02/2017</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
           <t>GULLOTTA DOMENICO</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA MOVIMENTAZIONE DELLA PERSONA ASSISTITA, CONSOLIDAMENTO DELLE ABILITA' DEGLI OPERATORI DELLE PROFESSIONI SANITARIE' (12 ED.) ANNO 2017</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 04/04/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>40900 &amp;nbsp;del 14/03/2017</t>
+          <t>40900  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
           <t>GUCCI LETIZIA</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AI CORSI TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA E NEUROFTALMOLOGIA APPLICATA ANNO 2018</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>dal 24/05/2018 &amp;nbsp;al 25/05/2018</t>
+          <t>dal 24/05/2018  al 25/05/2018</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>44335 &amp;nbsp;del 12/03/2018</t>
+          <t>44335  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
           <t>GUARISE PAOLA</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA PER CORSO 'L'APPROCCIO MULTIDISCIPLINARE AL PAZIENTE CON SCOMPENSO CARDIACO: ANALISI DEI DATI E STRUMENTI DI CONTROLLO' ANNO 2017</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 10/11/2017</t>
+          <t>dal 24/02/2017  al 10/11/2017</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>4285 &amp;nbsp;del 13/01/2017</t>
+          <t>4285  del 13/01/2017</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
           <t>GUARDALBEN STEFANIA</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA PER CORSO 'L'APPROCCIO MULTIDISCIPLINARE AL PAZIENTE CON SCOMPENSO CARDIACO: ANALISI DEI DATI E STRUMENTI DI CONTROLLO' ANNO 2017</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 10/11/2017</t>
+          <t>dal 24/02/2017  al 10/11/2017</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>4285 &amp;nbsp;del 13/01/2017</t>
+          <t>4285  del 13/01/2017</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>GREZZANA MATTEO</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale"</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>dal 11/12/2017 &amp;nbsp;al 11/12/2017</t>
+          <t>dal 11/12/2017  al 11/12/2017</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>Prot. 193369 &amp;nbsp;del 11/12/2017</t>
+          <t>Prot. 193369  del 11/12/2017</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
           <t>GREGO KATIA</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>INCARICO DOCENTE AL CORSO &amp;quot;ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE&amp;quot;</t>
+          <t>INCARICO DOCENTE AL CORSO "ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE"</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>58897 &amp;nbsp;del 12/04/2017</t>
+          <t>58897  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
           <t>GREGO KATIA</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA PER IL CORSO 'OSTETRICHE E ASSISTENTI SANITARI INSIEME PER PROMUOVERE LA SALUTE DI MAMME E BAMBINI'(3 EDIZIONI-ANNO 2017)</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>dal 31/05/2017 &amp;nbsp;al 22/09/2017</t>
+          <t>dal 31/05/2017  al 22/09/2017</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>71047 &amp;nbsp;del 08/05/2017</t>
+          <t>71047  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
           <t>GRASSI LAURA</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;RE-TRAINING DEL PERSONALE DEDICATO &amp;quot;PROMOZIONE E SOSTEGNO DELL'ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO&amp;quot; 2017&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "RE-TRAINING DEL PERSONALE DEDICATO "PROMOZIONE E SOSTEGNO DELL'ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO" 2017"</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>dal 05/05/2017 &amp;nbsp;al 18/05/2017</t>
+          <t>dal 05/05/2017  al 18/05/2017</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>pROT. 59804 &amp;nbsp;del 13/04/2017</t>
+          <t>pROT. 59804  del 13/04/2017</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
           <t>GRASSI LAURA</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
           <t>Incarico di docenza al CORSO RIVOLTO AL PERSONALE DEDICATO: PROMOZIONE E SOSTEGNO DELL’ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEI BAMBINI</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>dal 04/06/2018 &amp;nbsp;al 08/06/2018</t>
+          <t>dal 04/06/2018  al 08/06/2018</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>Prot. 68899 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. 68899  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA - 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA - 2018"</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>dal 28/03/2018 &amp;nbsp;al 28/03/2018</t>
+          <t>dal 28/03/2018  al 28/03/2018</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>Prot. 54116 &amp;nbsp;del 26/03/2018</t>
+          <t>Prot. 54116  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo PBLS-D (pediatric basic life support) 2018 Bussolengo</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>dal 17/04/2018 &amp;nbsp;al 17/04/2018</t>
+          <t>dal 17/04/2018  al 17/04/2018</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>Prot. 66247 &amp;nbsp;del 17/04/2018</t>
+          <t>Prot. 66247  del 17/04/2018</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo PBLS-D (pediatric basic life support) 2018</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>dal 28/05/2018 &amp;nbsp;al 28/05/2018</t>
+          <t>dal 28/05/2018  al 28/05/2018</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>Prot. n. 90025 &amp;nbsp;del 25/05/2018</t>
+          <t>Prot. n. 90025  del 25/05/2018</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA 2018</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>dal 07/11/2018 &amp;nbsp;al 07/11/2018</t>
+          <t>dal 07/11/2018  al 07/11/2018</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>Prot. 178690 &amp;nbsp;del 29/10/2018</t>
+          <t>Prot. 178690  del 29/10/2018</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA 2018</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>dal 17/10/2018 &amp;nbsp;al 17/10/2018</t>
+          <t>dal 17/10/2018  al 17/10/2018</t>
         </is>
       </c>
       <c r="E574" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>Prot. 170179 &amp;nbsp;del 15/10/2018</t>
+          <t>Prot. 170179  del 15/10/2018</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA 2018</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>dal 19/09/2018 &amp;nbsp;al 19/09/2018</t>
+          <t>dal 19/09/2018  al 19/09/2018</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>Prot. 157607 &amp;nbsp;del 19/09/2018</t>
+          <t>Prot. 157607  del 19/09/2018</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo PBLS-D (pediatric basic life support) 2018</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>dal 25/09/2018 &amp;nbsp;al 25/12/2018</t>
+          <t>dal 25/09/2018  al 25/12/2018</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>Prot. 157628 &amp;nbsp;del 25/09/2018</t>
+          <t>Prot. 157628  del 25/09/2018</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;PBLSD- Retraining 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "PBLSD- Retraining 2018"</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>dal 14/03/2018 &amp;nbsp;al 14/03/2018</t>
+          <t>dal 14/03/2018  al 14/03/2018</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>Prot. 45215 &amp;nbsp;del 13/03/2018</t>
+          <t>Prot. 45215  del 13/03/2018</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>dal 07/06/2018 &amp;nbsp;al 07/06/2018</t>
+          <t>dal 07/06/2018  al 07/06/2018</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>Prot. n. 92244 &amp;nbsp;del 29/05/2018</t>
+          <t>Prot. n. 92244  del 29/05/2018</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>dal 06/06/2018 &amp;nbsp;al 06/06/2018</t>
+          <t>dal 06/06/2018  al 06/06/2018</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>Prot. n. 92239 &amp;nbsp;del 29/05/2018</t>
+          <t>Prot. n. 92239  del 29/05/2018</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>dal 20/11/2018 &amp;nbsp;al 20/11/2018</t>
+          <t>dal 20/11/2018  al 20/11/2018</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>Prot. 187732 &amp;nbsp;del 14/11/2018</t>
+          <t>Prot. 187732  del 14/11/2018</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>dal 23/10/2018 &amp;nbsp;al 23/10/2018</t>
+          <t>dal 23/10/2018  al 23/10/2018</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>Prot. 173928 &amp;nbsp;del 22/10/2018</t>
+          <t>Prot. 173928  del 22/10/2018</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)-Ed. 11/2018</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>dal 20/10/2018 &amp;nbsp;al 20/10/2018</t>
+          <t>dal 20/10/2018  al 20/10/2018</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>Prot. 170183 &amp;nbsp;del 15/10/2018</t>
+          <t>Prot. 170183  del 15/10/2018</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)-Ed. 12/2018</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>dal 17/11/2018 &amp;nbsp;al 17/11/2018</t>
+          <t>dal 17/11/2018  al 17/11/2018</t>
         </is>
       </c>
       <c r="E583" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>Prot. 187507 &amp;nbsp;del 14/11/2018</t>
+          <t>Prot. 187507  del 14/11/2018</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)-Ed. 4/2018</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>dal 10/03/2018 &amp;nbsp;al 10/03/2018</t>
+          <t>dal 10/03/2018  al 10/03/2018</t>
         </is>
       </c>
       <c r="E584" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>Prot. 42957 &amp;nbsp;del 09/03/2018</t>
+          <t>Prot. 42957  del 09/03/2018</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>dal 12/04/2018 &amp;nbsp;al 12/04/2018</t>
+          <t>dal 12/04/2018  al 12/04/2018</t>
         </is>
       </c>
       <c r="E585" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>Prot. 63445 &amp;nbsp;del 11/04/2018</t>
+          <t>Prot. 63445  del 11/04/2018</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>dal 18/04/2018 &amp;nbsp;al 18/04/2018</t>
+          <t>dal 18/04/2018  al 18/04/2018</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>Prot. 66660 &amp;nbsp;del 17/04/2018</t>
+          <t>Prot. 66660  del 17/04/2018</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)-Ed. 6/2018</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>dal 14/04/2018 &amp;nbsp;al 14/04/2018</t>
+          <t>dal 14/04/2018  al 14/04/2018</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>Prot. 65799 &amp;nbsp;del 13/04/2018</t>
+          <t>Prot. 65799  del 13/04/2018</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;GESTIONE VIE AEREE e MASCHERA LARINGEA e FAT TRACH&amp;quot;&amp;quot;</t>
+          <t>Incarico di docenza al corso "GESTIONE VIE AEREE e MASCHERA LARINGEA e FAT TRACH""</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>dal 11/10/2017 &amp;nbsp;al 11/10/2017</t>
+          <t>dal 11/10/2017  al 11/10/2017</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
           <t>25.82</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>Prot. 156034 &amp;nbsp;del 09/10/2017</t>
+          <t>Prot. 156034  del 09/10/2017</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;GESTIONE VIE AEREE E MASCHERA LARINGEA E FAST TRACH&amp;quot;</t>
+          <t>Incarico di docenza al corso "GESTIONE VIE AEREE E MASCHERA LARINGEA E FAST TRACH"</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>dal 12/04/2017 &amp;nbsp;al 12/04/2017</t>
+          <t>dal 12/04/2017  al 12/04/2017</t>
         </is>
       </c>
       <c r="E589" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;PBLS-D (Pediatric Basic Life Support and Defibrillation)&amp;quot;</t>
+          <t>Incarico di docenza al corso "PBLS-D (Pediatric Basic Life Support and Defibrillation)"</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>dal 24/03/2017 &amp;nbsp;al 28/03/2017</t>
+          <t>dal 24/03/2017  al 28/03/2017</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
           <t>232.38</t>
         </is>
       </c>
       <c r="F590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>dal 03/05/2017 &amp;nbsp;al 03/05/2017</t>
+          <t>dal 03/05/2017  al 03/05/2017</t>
         </is>
       </c>
       <c r="E591" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>dal 21/10/2017 &amp;nbsp;al 21/10/2017</t>
+          <t>dal 21/10/2017  al 21/10/2017</t>
         </is>
       </c>
       <c r="E592" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>162097 &amp;nbsp;del 18/10/2017</t>
+          <t>162097  del 18/10/2017</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;GESTIONE VIA EREE E MASCHERA LARINGEA E FAST TRACH&amp;quot;</t>
+          <t>Incarico di docenza al corso "GESTIONE VIA EREE E MASCHERA LARINGEA E FAST TRACH"</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>dal 26/09/2017 &amp;nbsp;al 26/09/2017</t>
+          <t>dal 26/09/2017  al 26/09/2017</t>
         </is>
       </c>
       <c r="E593" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>Prot. 148149 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. 148149  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>dal 10/10/2017 &amp;nbsp;al 10/10/2017</t>
+          <t>dal 10/10/2017  al 10/10/2017</t>
         </is>
       </c>
       <c r="E594" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>Prot. 156025 &amp;nbsp;del 09/10/2017</t>
+          <t>Prot. 156025  del 09/10/2017</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>dal 29/04/2017 &amp;nbsp;al 29/04/2017</t>
+          <t>dal 29/04/2017  al 29/04/2017</t>
         </is>
       </c>
       <c r="E595" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>dal 11/03/2017 &amp;nbsp;al 11/03/2017</t>
+          <t>dal 11/03/2017  al 11/03/2017</t>
         </is>
       </c>
       <c r="E596" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>dal 14/10/2017 &amp;nbsp;al 14/10/2017</t>
+          <t>dal 14/10/2017  al 14/10/2017</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE"</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>dal 03/04/2017 &amp;nbsp;al 03/04/2017</t>
+          <t>dal 03/04/2017  al 03/04/2017</t>
         </is>
       </c>
       <c r="E598" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>dal 24/05/2017 &amp;nbsp;al 24/05/2017</t>
+          <t>dal 24/05/2017  al 24/05/2017</t>
         </is>
       </c>
       <c r="E599" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>dal 14/03/2017 &amp;nbsp;al 14/03/2017</t>
+          <t>dal 14/03/2017  al 14/03/2017</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>dal 10/06/2017 &amp;nbsp;al 10/06/2017</t>
+          <t>dal 10/06/2017  al 10/06/2017</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>dal 01/04/2017 &amp;nbsp;al 01/04/2017</t>
+          <t>dal 01/04/2017  al 01/04/2017</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso PBLS-D (Pediatric Basic Life Support and Defibrillation) Retraining</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>dal 06/10/2017 &amp;nbsp;al 06/10/2017</t>
+          <t>dal 06/10/2017  al 06/10/2017</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>Prot. 154412 &amp;nbsp;del 05/10/2017</t>
+          <t>Prot. 154412  del 05/10/2017</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
           <t>GOZZO ANDREA</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t>dal 07/10/2017 &amp;nbsp;al 07/10/2017</t>
+          <t>dal 07/10/2017  al 07/10/2017</t>
         </is>
       </c>
       <c r="E604" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
           <t>GOBBI STEFANIA</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
           <t>SELEZIONE ISCRITTI CORSO OSS.</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>dal 26/07/2017 &amp;nbsp;al 27/07/2017</t>
+          <t>dal 26/07/2017  al 27/07/2017</t>
         </is>
       </c>
       <c r="E605" t="inlineStr">
         <is>
           <t>€ 250,00.=</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>Prot. n° 115517 &amp;nbsp;del 25/07/2017</t>
+          <t>Prot. n° 115517  del 25/07/2017</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
           <t>GOBBI STEFANIA</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
           <t>Componente supplente commissione d'esame OSS</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>dal 04/07/2017 &amp;nbsp;al 05/07/2017</t>
+          <t>dal 04/07/2017  al 05/07/2017</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
           <t>€ 100.00</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>Prot. n° 102310 &amp;nbsp;del 29/06/2017</t>
+          <t>Prot. n° 102310  del 29/06/2017</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
           <t>GOBBETTI DANIA</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
           <t>Docenza corsi OSS</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>Prot. n° 9483 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9483  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
           <t>GIULINI GIAN MARIA</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E608" t="inlineStr"/>
       <c r="F608" t="inlineStr">
         <is>
-          <t>28534 PROT. &amp;nbsp;del 15/02/2018</t>
+          <t>28534 PROT.  del 15/02/2018</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
           <t>GIULIANO KETTI</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
           <t>CORSO : 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E609" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
           <t>GIULIANI JACOPO</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>INCARICO DOCENTE AL CORSO &amp;quot;ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE&amp;quot;</t>
+          <t>INCARICO DOCENTE AL CORSO "ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE"</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>58897 &amp;nbsp;del 12/04/2017</t>
+          <t>58897  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
           <t>GIROTTO CHIARA</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
           <t>Coordinamento corsi OSS</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
           <t>€ 3,800.00</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>Prot. n° 8997 &amp;nbsp;del 17/01/2018</t>
+          <t>Prot. n° 8997  del 17/01/2018</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
           <t>GIROTTO CHIARA</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
           <t>Docente supervisore 1° tirocinio</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>dal 29/11/2017 &amp;nbsp;al 31/01/2018</t>
+          <t>dal 29/11/2017  al 31/01/2018</t>
         </is>
       </c>
       <c r="E612" t="inlineStr">
         <is>
           <t>€ 400.00</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>Prot. n° 186259 &amp;nbsp;del 29/11/2017</t>
+          <t>Prot. n° 186259  del 29/11/2017</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
           <t>GIROTTO CHIARA</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO FSC 'IL PASSAGGIO DELLE INFORMAZIONI ORIENTATO AGLI ESITI ASSISTENZIALI' ANNO 2018</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>dal 21/02/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 21/02/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>17826 &amp;nbsp;del 30/01/2018</t>
+          <t>17826  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
           <t>GIROTTO CHIARA</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>Prot. n° 147710 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147710  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
           <t>GIROTTO CHIARA</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'LO SCOMPENSO CARDIACO AVANZATO: LA GESTIONE CLINICA E RELAZIONE' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>dal 08/09/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 08/09/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>138336 &amp;nbsp;del 08/09/2017</t>
+          <t>138336  del 08/09/2017</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
           <t>GIROTTO CHIARA</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
           <t>Docente supervisore per tirocinio</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>dal 30/09/2017 &amp;nbsp;al 30/09/2017</t>
+          <t>dal 30/09/2017  al 30/09/2017</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
           <t>€ 600.00</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>Prot. n° 109977 &amp;nbsp;del 13/07/2017</t>
+          <t>Prot. n° 109977  del 13/07/2017</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
           <t>GIROTTO CHIARA</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
           <t>Selezione iscritti corso O.S.S.</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>dal 26/07/2017 &amp;nbsp;al 28/07/2017</t>
+          <t>dal 26/07/2017  al 28/07/2017</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
           <t>€ 250.00</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>Prot. n° 113503 &amp;nbsp;del 20/07/2017</t>
+          <t>Prot. n° 113503  del 20/07/2017</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
           <t>GIROTTO CHIARA</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
           <t>COMMISSARIO PROVA SELETTIVA INFERMIERI</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>dal 15/05/2017 &amp;nbsp;al 15/05/2017</t>
+          <t>dal 15/05/2017  al 15/05/2017</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
           <t>€ 150.00</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>Prot. n° 73918 &amp;nbsp;del 11/05/2017</t>
+          <t>Prot. n° 73918  del 11/05/2017</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
           <t>GIROTTO CHIARA</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
           <t>Componente supplente commissione concorso</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>dal 25/05/2018 &amp;nbsp;al 26/05/2018</t>
+          <t>dal 25/05/2018  al 26/05/2018</t>
         </is>
       </c>
       <c r="E619" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>Prot. n° 78546 &amp;nbsp;del 20/05/2018</t>
+          <t>Prot. n° 78546  del 20/05/2018</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
           <t>GIROTTO CHIARA</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO PER IL CORSO 'LA GESTIONE DELLA RELAZIONE CON IL PAZIENTE IN FASE DI FINE VITA' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 24/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E620" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>31398 &amp;nbsp;del 24/02/2017</t>
+          <t>31398  del 24/02/2017</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
           <t>GIROTTO CHIARA</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO PER IL CORSO 'IL MANTENIMENTO DELLE COMPETENZE CLINICHE IN TERAPIA INTENSIVA' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>dal 26/04/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 26/04/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E621" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>65535 &amp;nbsp;del 26/04/2017</t>
+          <t>65535  del 26/04/2017</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
           <t>GIROTTO CHIARA</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'LA GESTIONE DEGLI ACCESSI VASCOLARI E DELLE LINEE INFUSIVE' ANNO 2017</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>dal 18/10/2017 &amp;nbsp;al 13/12/2017</t>
+          <t>dal 18/10/2017  al 13/12/2017</t>
         </is>
       </c>
       <c r="E622" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>119381 &amp;nbsp;del 02/08/2017</t>
+          <t>119381  del 02/08/2017</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
           <t>GIROTTO CHIARA</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
           <t>INCARICO DI COORDINATORE PROGETTO AL CORSO 'ADOZIONE DI LINEE GUIDA EBM SULL'EVIDENZA DEI SISTEMI E DEI PROGRESSI CLINO-ASSISTENZIALI. L'APPLICAZIONE DELL'EVIDENCE BASED PRATICE NELLA PRATICA QUOTIDIANA' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t>dal 30/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 30/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E623" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>14032 &amp;nbsp;del 30/01/2017</t>
+          <t>14032  del 30/01/2017</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
           <t>GIRELLI MASSIMO</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E624" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
           <t>GIRARDI ELISA</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo GOLDEN MINUTE E PARTO CESAREO CON CODICE ROSSO</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>dal 06/04/2018 &amp;nbsp;al 10/12/2018</t>
+          <t>dal 06/04/2018  al 10/12/2018</t>
         </is>
       </c>
       <c r="E625" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>Prot. 40592 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. 40592  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
           <t>GIACOPPO ANTONIETTA</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E626" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
           <t>GIACOMINELLI ALESSANDRA</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO LA VALUTAZIONE NEUROPSICOLOGICA DEL PAZIENTE DISABILE IN ETA' ADULTA</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>dal 23/11/2017 &amp;nbsp;al 05/12/2017</t>
+          <t>dal 23/11/2017  al 05/12/2017</t>
         </is>
       </c>
       <c r="E627" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
-          <t>1666681 &amp;nbsp;del 26/10/2017</t>
+          <t>1666681  del 26/10/2017</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
           <t>GIACOMELLO MARTA</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA MOVIMENTAZIONE DELLA PERSONA ASSISTITA, CONSOLIDAMENTO DELLE ABILITA' DEGLI OPERATORI DELLE PROFESSIONI SANITARIE' (12 ED.) ANNO 2017</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 04/04/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E628" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
-          <t>40900 &amp;nbsp;del 14/03/2017</t>
+          <t>40900  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
           <t>GENCO BRUNO</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;ECOGRAFIA IN EMERGENZA URGENZA PER MEDICI E INFERMIERI&amp;quot;</t>
+          <t>Incarico di docenza al corso "ECOGRAFIA IN EMERGENZA URGENZA PER MEDICI E INFERMIERI"</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>dal 20/09/2017 &amp;nbsp;al 20/09/2017</t>
+          <t>dal 20/09/2017  al 20/09/2017</t>
         </is>
       </c>
       <c r="E629" t="inlineStr">
         <is>
           <t>51.64</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>Prot. 144381 &amp;nbsp;del 19/09/2017</t>
+          <t>Prot. 144381  del 19/09/2017</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
           <t>GAZZOLA MARIA BEATRICE</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E630" t="inlineStr"/>
       <c r="F630" t="inlineStr">
         <is>
-          <t>2909 PROT. &amp;nbsp;del 08/01/2018</t>
+          <t>2909 PROT.  del 08/01/2018</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
           <t>GAZZOLA MARIA BEATRICE</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
           <t>CORSO : 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E631" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
           <t>GAZZIERO ADRIANO</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
           <t>DOCENZA</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
-          <t>dal 13/07/2017 &amp;nbsp;al 14/07/2017</t>
+          <t>dal 13/07/2017  al 14/07/2017</t>
         </is>
       </c>
       <c r="E632" t="inlineStr">
         <is>
           <t>400,00 EURO</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>110700 &amp;nbsp;del 14/07/2017</t>
+          <t>110700  del 14/07/2017</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
           <t>GAZZIERO ADRIANO</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
           <t>DOCENZA</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>dal 14/06/2017 &amp;nbsp;al 27/06/2017</t>
+          <t>dal 14/06/2017  al 27/06/2017</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
           <t>520,00 EURO</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>094434 &amp;nbsp;del 15/06/2017</t>
+          <t>094434  del 15/06/2017</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t>GAZZIERO ADRIANO</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
           <t>DOCENZA CORSI</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>dal 11/05/2017 &amp;nbsp;al 21/06/2017</t>
+          <t>dal 11/05/2017  al 21/06/2017</t>
         </is>
       </c>
       <c r="E634" t="inlineStr">
         <is>
           <t>720,00 EURO</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>42933 DI PROT, &amp;nbsp;del 16/03/2017</t>
+          <t>42933 DI PROT,  del 16/03/2017</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
           <t>GAZZIERO ADRIANO</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
           <t>DOCENZA CORSO DI FORMAZIONE</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 20/05/2017</t>
+          <t>dal 13/05/2017  al 20/05/2017</t>
         </is>
       </c>
       <c r="E635" t="inlineStr">
         <is>
           <t>100,00 EURO</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>69652 DI PROT, &amp;nbsp;del 04/05/2017</t>
+          <t>69652 DI PROT,  del 04/05/2017</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
           <t>GAZZANI PAOLO</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E636" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
           <t>GASPARINI STEFANO</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO MULTI EDIZIONE 'LA GESTIONE DEL PROCESSO DI STERILIZZAZIONE: ADEGUAMENTO AL PROTOCOLLO AZIENDALE' ANNO 2018</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>dal 12/03/2018 &amp;nbsp;al 21/05/2018</t>
+          <t>dal 12/03/2018  al 21/05/2018</t>
         </is>
       </c>
       <c r="E637" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>17860 &amp;nbsp;del 30/01/2018</t>
+          <t>17860  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
           <t>GASPARINI STEFANO</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA PER I CORSI: 'LA GESTIONE DEL PROCESSO DI STERILIZZAZIONE: ADEGUAMENTO AL PROTOCOLLO AZIENDALE' E 'LA STERILIZZAZIONE IN SALA OPERATORIA: GESTIONE DEL PROCESSO' ANNO 2017</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>dal 06/02/2017 &amp;nbsp;al 11/12/2017</t>
+          <t>dal 06/02/2017  al 11/12/2017</t>
         </is>
       </c>
       <c r="E638" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI ORARIO SERVIZIO</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>18828 &amp;nbsp;del 06/02/2017</t>
+          <t>18828  del 06/02/2017</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
           <t>GASPARINI LAURO</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>dal 02/10/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 02/10/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E639" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>Prot. n° 151627 &amp;nbsp;del 02/10/2017</t>
+          <t>Prot. n° 151627  del 02/10/2017</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
           <t>GASPARINI LAURO</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
           <t>Docenza corso OSS 2017</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>dal 10/10/2017 &amp;nbsp;al 30/06/2018</t>
+          <t>dal 10/10/2017  al 30/06/2018</t>
         </is>
       </c>
       <c r="E640" t="inlineStr">
         <is>
           <t>€ 30,00/ora</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>Prot. n° 156580 &amp;nbsp;del 10/10/2017</t>
+          <t>Prot. n° 156580  del 10/10/2017</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
           <t>GASPARI MICHELE</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E641" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>GASPARI MICHELE</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD-R</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E642" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
           <t>GASBARRA ANDREA</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA MOVIMENTAZIONE DELLA PERSONA ASSISTITA, CONSOLIDAMENTO DELLE ABILITA' DEGLI OPERATORI DELLE PROFESSIONI SANITARIE' (12 ED.) ANNO 2017</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 04/04/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E643" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>40900 &amp;nbsp;del 14/03/2017</t>
+          <t>40900  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
           <t>GARZOTTI RITA</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
           <t>CORSO: 23-207015 TITOLO: RIABILITAZIONE NEUROCOGNITIVA IN ETÀ EVOLUTIVA: DALLA TEORIA ALLA PRATICA</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>dal 20/11/0023 &amp;nbsp;al 20/11/0023</t>
+          <t>dal 20/11/0023  al 20/11/0023</t>
         </is>
       </c>
       <c r="E644" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>0192505 &amp;nbsp;del 20/11/0022</t>
+          <t>0192505  del 20/11/0022</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
           <t>GANDINI ALESSANDRO</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>Docenza evento formativo &amp;quot;TRIAGE DI PRONTO SOCCORSO SECONDO MODELLO REGIONALE Dgrv 1888/2015-2018&amp;quot;</t>
+          <t>Docenza evento formativo "TRIAGE DI PRONTO SOCCORSO SECONDO MODELLO REGIONALE Dgrv 1888/2015-2018"</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t>dal 05/11/2018 &amp;nbsp;al 05/11/2018</t>
+          <t>dal 05/11/2018  al 05/11/2018</t>
         </is>
       </c>
       <c r="E645" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>Prot. 179197 &amp;nbsp;del 30/10/2018</t>
+          <t>Prot. 179197  del 30/10/2018</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
           <t>GANDINI ALESSANDRO</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo TRIAGE DI PRONTO SOCCORSO SECONDO MODELLO REGIONALE 2018</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
-          <t>dal 17/12/2019 &amp;nbsp;al 17/12/2019</t>
+          <t>dal 17/12/2019  al 17/12/2019</t>
         </is>
       </c>
       <c r="E646" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>Prot. 183937 &amp;nbsp;del 08/11/2019</t>
+          <t>Prot. 183937  del 08/11/2019</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
           <t>GANDINI ALESSANDRO</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo TRIAGE DI PRONTO SOCCORSO SECONDO MODELLO REGIONALE 2018</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
-          <t>dal 05/12/2019 &amp;nbsp;al 05/12/2019</t>
+          <t>dal 05/12/2019  al 05/12/2019</t>
         </is>
       </c>
       <c r="E647" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>Prot. 183927 &amp;nbsp;del 08/11/2019</t>
+          <t>Prot. 183927  del 08/11/2019</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
           <t>GANDINI ALESSANDRO</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo TRIAGE DI PRONTO SOCCORSO SECONDO MODELLO REGIONALE Dgrv 1888/2015 - 2018</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
-          <t>dal 05/11/2018 &amp;nbsp;al 05/11/2018</t>
+          <t>dal 05/11/2018  al 05/11/2018</t>
         </is>
       </c>
       <c r="E648" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>Prot. 179197 &amp;nbsp;del 30/10/2018</t>
+          <t>Prot. 179197  del 30/10/2018</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
           <t>GALLO ANTONIO</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;Le sindromi vertiginose:...tu mi fai girar&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "Le sindromi vertiginose:...tu mi fai girar"</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
-          <t>dal 23/05/2017 &amp;nbsp;al 23/05/2017</t>
+          <t>dal 23/05/2017  al 23/05/2017</t>
         </is>
       </c>
       <c r="E649" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
-          <t>Prot. 79184 &amp;nbsp;del 19/05/2017</t>
+          <t>Prot. 79184  del 19/05/2017</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
           <t>GAGLIARDI PAOLA</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
           <t>Docenza evento formativo COMPETENZE E BENESSERE DELL'OPERATORE SOCIO SANITARIO NEL S.I.S.</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
-          <t>dal 03/09/2018 &amp;nbsp;al 05/09/2018</t>
+          <t>dal 03/09/2018  al 05/09/2018</t>
         </is>
       </c>
       <c r="E650" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
-          <t>Prot. 134759 &amp;nbsp;del 09/08/2018</t>
+          <t>Prot. 134759  del 09/08/2018</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t>GABURRO LAURA</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
           <t>CORSO: 23-212516 TITOLO: PIANO NAZIONALE CONTROLLI 2018: AGGIORNAMENTO PER GLI ISPETTORI REACH DELLA REGIONE VENETO</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
-          <t>dal 20/06/0020 &amp;nbsp;al 20/06/0020</t>
+          <t>dal 20/06/0020  al 20/06/0020</t>
         </is>
       </c>
       <c r="E651" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
-          <t>0102899 &amp;nbsp;del 20/06/0014</t>
+          <t>0102899  del 20/06/0014</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
           <t>GABURRO LAURA</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
           <t>Docenza corso ASPP</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t>dal 17/04/2018 &amp;nbsp;al 21/05/2018</t>
+          <t>dal 17/04/2018  al 21/05/2018</t>
         </is>
       </c>
       <c r="E652" t="inlineStr">
         <is>
           <t>€ 70,00/h</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>Prot. n° 62079 &amp;nbsp;del 09/04/2018</t>
+          <t>Prot. n° 62079  del 09/04/2018</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
           <t>GABURRO LAURA</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
           <t>Docenza</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
-          <t>dal 20/11/2017 &amp;nbsp;al 20/11/2017</t>
+          <t>dal 20/11/2017  al 20/11/2017</t>
         </is>
       </c>
       <c r="E653" t="inlineStr">
         <is>
           <t>€ 70,00 ora</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>Prot. n° 153848 &amp;nbsp;del 05/10/2017</t>
+          <t>Prot. n° 153848  del 05/10/2017</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
           <t>GABURRO LAURA</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
           <t>Docenza</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t>dal 09/10/2017 &amp;nbsp;al 09/10/2017</t>
+          <t>dal 09/10/2017  al 09/10/2017</t>
         </is>
       </c>
       <c r="E654" t="inlineStr">
         <is>
           <t>€ 61,98/ora</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>Prot. n° 153867 &amp;nbsp;del 05/10/2017</t>
+          <t>Prot. n° 153867  del 05/10/2017</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
           <t>GABURRO LAURA</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
           <t>Docenza</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
-          <t>dal 20/11/0015 &amp;nbsp;al 20/11/0015</t>
+          <t>dal 20/11/0015  al 20/11/0015</t>
         </is>
       </c>
       <c r="E655" t="inlineStr">
         <is>
           <t>€ 70,00 ora</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>Prot. n° 153897 &amp;nbsp;del 05/10/2017</t>
+          <t>Prot. n° 153897  del 05/10/2017</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
           <t>GABURRO LAURA</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
           <t>Docenza corso ASPP Mod. A</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
-          <t>dal 28/11/2017 &amp;nbsp;al 29/11/2017</t>
+          <t>dal 28/11/2017  al 29/11/2017</t>
         </is>
       </c>
       <c r="E656" t="inlineStr">
         <is>
           <t>€ 70,00 / ora</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>Prot. n° 180482 &amp;nbsp;del 20/11/2017</t>
+          <t>Prot. n° 180482  del 20/11/2017</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
           <t>FURINI LARA</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
           <t>PARTECIPAZIONE TAVOLA ROTONDA</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
-          <t>dal 03/04/2017 &amp;nbsp;al 03/04/2017</t>
+          <t>dal 03/04/2017  al 03/04/2017</t>
         </is>
       </c>
       <c r="E657" t="inlineStr">
         <is>
           <t>750,00 EURO</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>54121 DI PROT &amp;nbsp;del 05/04/2017</t>
+          <t>54121 DI PROT  del 05/04/2017</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
           <t>FURIA MARZIA</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;Ricette specialistica art. 50 L.269/2003 -Procedura applicativa Obiettivo B.3 Rispetto delle disposizioni regionali in merito ai tempi di attesa&amp;quot;</t>
+          <t>Incarico di docenza al corso "Ricette specialistica art. 50 L.269/2003 -Procedura applicativa Obiettivo B.3 Rispetto delle disposizioni regionali in merito ai tempi di attesa"</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
-          <t>dal 01/09/2017 &amp;nbsp;al 01/09/2017</t>
+          <t>dal 01/09/2017  al 01/09/2017</t>
         </is>
       </c>
       <c r="E658" t="inlineStr">
         <is>
           <t>77.46</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>Prot. 128046 &amp;nbsp;del 18/08/2017</t>
+          <t>Prot. 128046  del 18/08/2017</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
           <t>FURIA MARZIA</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;Ricette specialistica art. 50 L.269/2003 -Procedura applicativa Obiettivo B.3 Rispetto delle disposizioni regionali in merito ai tempi di attesa&amp;quot;</t>
+          <t>Incarico di docenza al corso "Ricette specialistica art. 50 L.269/2003 -Procedura applicativa Obiettivo B.3 Rispetto delle disposizioni regionali in merito ai tempi di attesa"</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
-          <t>dal 01/09/2017 &amp;nbsp;al 01/09/2017</t>
+          <t>dal 01/09/2017  al 01/09/2017</t>
         </is>
       </c>
       <c r="E659" t="inlineStr">
         <is>
           <t>77.46</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>Prot. 128046 &amp;nbsp;</t>
+          <t xml:space="preserve">Prot. 128046  </t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
           <t>FUREGATO MORRIS</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD-R</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E660" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
           <t>FUREGATO MORRIS</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSI BLSD - BLSD R ANNO 2017</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
-          <t>dal 05/07/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 05/07/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E661" t="inlineStr">
         <is>
           <t>€25,82/H</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>104990 &amp;nbsp;del 05/07/2017</t>
+          <t>104990  del 05/07/2017</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
           <t>FUREGATO MORRIS</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO PBLSD - PBLSD R</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
-          <t>dal 12/05/2017 &amp;nbsp;al 04/11/2017</t>
+          <t>dal 12/05/2017  al 04/11/2017</t>
         </is>
       </c>
       <c r="E662" t="inlineStr">
         <is>
           <t>€ 25,82/h</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>40597 &amp;nbsp;del 13/03/2017</t>
+          <t>40597  del 13/03/2017</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
           <t>FUREGATO MORRIS</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AI CORSI MULTI EDIZIONE 'PBLSD' E 'PBLSD-R' ANNO 2018</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>dal 07/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 07/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E663" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>12467 &amp;nbsp;del 23/01/2018</t>
+          <t>12467  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
           <t>FUREGATO MORRIS</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E664" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
           <t>FRONGIA ENRICO</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
           <t>2019 Incarico di Docenza evento formativo ECG in emergenza Urgenza - Moduli</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t>dal 25/02/2019 &amp;nbsp;al 15/04/2019</t>
+          <t>dal 25/02/2019  al 15/04/2019</t>
         </is>
       </c>
       <c r="E665" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
-          <t>Prot. 31817 &amp;nbsp;del 22/02/2019</t>
+          <t>Prot. 31817  del 22/02/2019</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
           <t>FRATTINI PAOLO</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E666" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
           <t>FRATTINI PAOLO</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E667" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/02/2017</t>
+          <t>10166  del 24/02/2017</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t>FRANCHINI SIG.RA PAOLA</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
           <t>DOCENZA</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>dal 30/05/2017 &amp;nbsp;al 31/05/2017</t>
+          <t>dal 30/05/2017  al 31/05/2017</t>
         </is>
       </c>
       <c r="E668" t="inlineStr">
         <is>
           <t>DA DEFINIRE</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>77254 DI PROT. &amp;nbsp;del 17/05/2017</t>
+          <t>77254 DI PROT.  del 17/05/2017</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
           <t>FRANCHINI PAOLA</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo I NUOVI STRUMENTI IN SPDC: LA NUOVA CARTELLA INTEGRATA</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>dal 16/05/2018 &amp;nbsp;al 18/07/2018</t>
+          <t>dal 16/05/2018  al 18/07/2018</t>
         </is>
       </c>
       <c r="E669" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
-          <t>Prot. 68893 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. 68893  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
           <t>FRANCESCON ELENA</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA MOVIMENTAZIONE DELLA PERSONA ASSISTITA, CONSOLIDAMENTO DELLE ABILITA' DEGLI OPERATORI DELLE PROFESSIONI SANITARIE' (12 ED.) ANNO 2017</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 04/04/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E670" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>40900 &amp;nbsp;del 14/03/2017</t>
+          <t>40900  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
           <t>FRACCAROLI EDIO</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
           <t>Docente</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>dal 19/02/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 19/02/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E671" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>Prot. n° 30197 &amp;nbsp;del 19/02/2018</t>
+          <t>Prot. n° 30197  del 19/02/2018</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
           <t>FORONI MAURIZIO</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>Incarico di docenza al Convegno &amp;quot;I PROGRAMMI DI SCREENING ONCOLOGICI: ELEMENTI ACQUISITI E NUOVE PROSPETTIVE&amp;quot;</t>
+          <t>Incarico di docenza al Convegno "I PROGRAMMI DI SCREENING ONCOLOGICI: ELEMENTI ACQUISITI E NUOVE PROSPETTIVE"</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>dal 15/03/2017 &amp;nbsp;al 15/03/2017</t>
+          <t>dal 15/03/2017  al 15/03/2017</t>
         </is>
       </c>
       <c r="E672" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>Prot. 26157 &amp;nbsp;del 15/02/2017</t>
+          <t>Prot. 26157  del 15/02/2017</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
           <t>FORNASA FRANCESCA</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
           <t>CORSO: 23-207037 TITOLO: BIG KILLER: CARCINOMA ALLA MAMMELLA, DALLA TEORIA ALLA PRATICA</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>dal 20/05/0029 &amp;nbsp;al 20/05/0029</t>
+          <t>dal 20/05/0029  al 20/05/0029</t>
         </is>
       </c>
       <c r="E673" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>91463 &amp;nbsp;del 20/05/0028</t>
+          <t>91463  del 20/05/0028</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
           <t>FORNASA FRANCESCA</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t>dal 13/11/2017 &amp;nbsp;al 20/11/2017</t>
+          <t>dal 13/11/2017  al 20/11/2017</t>
         </is>
       </c>
       <c r="E674" t="inlineStr"/>
       <c r="F674" t="inlineStr">
         <is>
-          <t>171762 PROT. &amp;nbsp;del 06/11/2017</t>
+          <t>171762 PROT.  del 06/11/2017</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
           <t>FOGLIATA ROSANNA</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
           <t>COMMISSIONE ESAMI</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>dal 15/06/2017 &amp;nbsp;al 19/07/2017</t>
+          <t>dal 15/06/2017  al 19/07/2017</t>
         </is>
       </c>
       <c r="E675" t="inlineStr"/>
       <c r="F675" t="inlineStr">
         <is>
-          <t>094408 &amp;nbsp;del 15/06/2017</t>
+          <t>094408  del 15/06/2017</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
           <t>FIORIO SILVIA</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;I sistemi di gestione della sicurezza sul lavoro in sanità: esperienze, confronti e prospettive&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "I sistemi di gestione della sicurezza sul lavoro in sanità: esperienze, confronti e prospettive"</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>dal 04/10/2017 &amp;nbsp;al 04/10/2017</t>
+          <t>dal 04/10/2017  al 04/10/2017</t>
         </is>
       </c>
       <c r="E676" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>Prot. 141421 &amp;nbsp;del 14/09/2017</t>
+          <t>Prot. 141421  del 14/09/2017</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
           <t>FIORIO SILVIA</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA PER IL CORSO 'FORMAZIONE DEL PERSONALE NEOASSUNTO (D.LGS. N° 81/2008 - MODULI DI FORMAZIONE DI BASE E SPECIFICA EX ACCORDO STATO-REGIONI 21/12/2011)' ANNO 2017</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>dal 07/09/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 07/09/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E677" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>138122 &amp;nbsp;del 07/09/2017</t>
+          <t>138122  del 07/09/2017</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
           <t>FIORINO FRANCESCO</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>INCARICO DOCENZA AL CORSO: &amp;quot;CORSO TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA&amp;quot; ANNO 2017</t>
+          <t>INCARICO DOCENZA AL CORSO: "CORSO TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA" ANNO 2017</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>dal 27/04/2017 &amp;nbsp;al 27/04/2017</t>
+          <t>dal 27/04/2017  al 27/04/2017</t>
         </is>
       </c>
       <c r="E678" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>37977 &amp;nbsp;del 08/03/2017</t>
+          <t>37977  del 08/03/2017</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
           <t>FIORINO FRANCESCO</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
           <t>INCARICO RESP. SCIENTIFICO AL CORSO NUOVE FRONTIERE NELLA RIABILITAZIONE UDITIVA MAEDIANTE IMPIANTO COCLEARE</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
-          <t>dal 16/06/2017 &amp;nbsp;al 17/06/2017</t>
+          <t>dal 16/06/2017  al 17/06/2017</t>
         </is>
       </c>
       <c r="E679" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>78342 &amp;nbsp;del 18/05/2017</t>
+          <t>78342  del 18/05/2017</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
           <t>FIORINO FRANCESCO</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO PER IL CORSO:'LA GESTIONE DEL PAZIENTE NELLE UU.OO. DI UROLOGIA E ORL: ELABORAZIONE DI STRUMENTI OPERATIVI CONDIVISI' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t>dal 13/03/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 13/03/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E680" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>40565 &amp;nbsp;del 13/03/2017</t>
+          <t>40565  del 13/03/2017</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
           <t>FIORINO FRANCESCO</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA ANNO 2018</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
-          <t>dal 24/05/2018 &amp;nbsp;al 24/05/2018</t>
+          <t>dal 24/05/2018  al 24/05/2018</t>
         </is>
       </c>
       <c r="E681" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>44021 &amp;nbsp;del 12/03/2018</t>
+          <t>44021  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
           <t>FILIPPI LUCA</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
           <t>CORSO:23-206962 TITOLO: LE SCALE DI VALUTAZIONE IN PSICHIATRIA. UNA RISORSA NELLA VALUTAZIONE DELL'EFFICACIA DEGLI INTERVENTI CLINICO-ASSISTENZIALI E RIABILITATIVI</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
-          <t>dal 20/05/0023 &amp;nbsp;al 20/06/0005</t>
+          <t>dal 20/05/0023  al 20/06/0005</t>
         </is>
       </c>
       <c r="E682" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>0087930 &amp;nbsp;del 20/05/0022</t>
+          <t>0087930  del 20/05/0022</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
           <t>FERRO BRUNO</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
           <t>COMMISSIONI DI COLLAUDO</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
-          <t>dal 01/03/2018 &amp;nbsp;al 01/03/2018</t>
+          <t>dal 01/03/2018  al 01/03/2018</t>
         </is>
       </c>
       <c r="E683" t="inlineStr"/>
       <c r="F683" t="inlineStr">
         <is>
-          <t>28557 PROT. &amp;nbsp;del 15/02/2018</t>
+          <t>28557 PROT.  del 15/02/2018</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
           <t>FERRO BRUNO</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
           <t>COMMISSIONI DI COLLAUDO</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t>dal 01/03/2018 &amp;nbsp;al 01/03/2018</t>
+          <t>dal 01/03/2018  al 01/03/2018</t>
         </is>
       </c>
       <c r="E684" t="inlineStr"/>
       <c r="F684" t="inlineStr">
         <is>
-          <t>28547 PROT. &amp;nbsp;del 15/02/2018</t>
+          <t>28547 PROT.  del 15/02/2018</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
           <t>FERRO BRUNO</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t>COMMISSIONI DI COLLAUDO</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
-          <t>dal 01/03/2018 &amp;nbsp;al 01/03/2018</t>
+          <t>dal 01/03/2018  al 01/03/2018</t>
         </is>
       </c>
       <c r="E685" t="inlineStr"/>
       <c r="F685" t="inlineStr">
         <is>
-          <t>28551 PROT &amp;nbsp;del 15/02/2018</t>
+          <t>28551 PROT  del 15/02/2018</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
           <t>FERRO BRUNO</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
           <t>COLLAUDO</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
-          <t>dal 07/07/2017 &amp;nbsp;al 07/07/2017</t>
+          <t>dal 07/07/2017  al 07/07/2017</t>
         </is>
       </c>
       <c r="E686" t="inlineStr"/>
       <c r="F686" t="inlineStr">
         <is>
-          <t>105126 DI PROT &amp;nbsp;del 05/07/2017</t>
+          <t>105126 DI PROT  del 05/07/2017</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
           <t>FERRO BRUNO</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
           <t>COLLAUDO</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>dal 07/07/2017 &amp;nbsp;al 07/07/2017</t>
+          <t>dal 07/07/2017  al 07/07/2017</t>
         </is>
       </c>
       <c r="E687" t="inlineStr"/>
       <c r="F687" t="inlineStr">
         <is>
-          <t>105122 DI PROT. &amp;nbsp;del 05/07/2017</t>
+          <t>105122 DI PROT.  del 05/07/2017</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
           <t>FERRO BRUNO</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
           <t>COLLAUDO</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
-          <t>dal 21/11/2017 &amp;nbsp;al 21/11/2017</t>
+          <t>dal 21/11/2017  al 21/11/2017</t>
         </is>
       </c>
       <c r="E688" t="inlineStr"/>
       <c r="F688" t="inlineStr">
         <is>
-          <t>178975 PROT. &amp;nbsp;del 16/11/2017</t>
+          <t>178975 PROT.  del 16/11/2017</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
           <t>FERRO BRUNO</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
           <t>COLLAUDO</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
-          <t>dal 21/11/2017 &amp;nbsp;al 21/11/2017</t>
+          <t>dal 21/11/2017  al 21/11/2017</t>
         </is>
       </c>
       <c r="E689" t="inlineStr"/>
       <c r="F689" t="inlineStr">
         <is>
-          <t>178978 PROT. &amp;nbsp;del 16/11/2017</t>
+          <t>178978 PROT.  del 16/11/2017</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
           <t>FERRO BRUNO</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
           <t>COLLAUDO</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
-          <t>dal 26/10/2017 &amp;nbsp;al 26/10/2017</t>
+          <t>dal 26/10/2017  al 26/10/2017</t>
         </is>
       </c>
       <c r="E690" t="inlineStr"/>
       <c r="F690" t="inlineStr">
         <is>
-          <t>154521 PROT. &amp;nbsp;del 05/10/2017</t>
+          <t>154521 PROT.  del 05/10/2017</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
           <t>FERRO BRUNO</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
           <t>COLLAUDO</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
-          <t>dal 26/10/2017 &amp;nbsp;al 26/10/2017</t>
+          <t>dal 26/10/2017  al 26/10/2017</t>
         </is>
       </c>
       <c r="E691" t="inlineStr"/>
       <c r="F691" t="inlineStr">
         <is>
-          <t>154517 PROT. &amp;nbsp;del 05/10/2017</t>
+          <t>154517 PROT.  del 05/10/2017</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
           <t>FERRARI SIMONETTA</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
           <t>PARTECIPAZIONE</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
-          <t>dal 13/10/2017 &amp;nbsp;al 27/10/2017</t>
+          <t>dal 13/10/2017  al 27/10/2017</t>
         </is>
       </c>
       <c r="E692" t="inlineStr"/>
       <c r="F692" t="inlineStr">
         <is>
-          <t>156475 PROT. &amp;nbsp;del 10/10/2017</t>
+          <t>156475 PROT.  del 10/10/2017</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
           <t>FERRARI SIMONETTA</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
           <t>DOCENZA</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
-          <t>dal 15/02/2018 &amp;nbsp;al 19/03/2018</t>
+          <t>dal 15/02/2018  al 19/03/2018</t>
         </is>
       </c>
       <c r="E693" t="inlineStr"/>
       <c r="F693" t="inlineStr">
         <is>
-          <t>20562 PROT. &amp;nbsp;del 02/02/2018</t>
+          <t>20562 PROT.  del 02/02/2018</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
           <t>FERRARI PAOLO</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo I NUOVI STRUMENTI IN SPDC: LA NUOVA CARTELLA INTEGRATA</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
-          <t>dal 16/05/2018 &amp;nbsp;al 18/06/2018</t>
+          <t>dal 16/05/2018  al 18/06/2018</t>
         </is>
       </c>
       <c r="E694" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
-          <t>Prot. 68893 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. 68893  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
           <t>FERRACCIOLI CRISTINA</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
           <t>Consulenza.</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
-          <t>dal 01/10/2017 &amp;nbsp;al 31/05/2018</t>
+          <t>dal 01/10/2017  al 31/05/2018</t>
         </is>
       </c>
       <c r="E695" t="inlineStr">
         <is>
           <t>€ 1,000.00</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>Prot. n° 129707 &amp;nbsp;del 23/08/2017</t>
+          <t>Prot. n° 129707  del 23/08/2017</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
           <t>FERRACCIOLI CRISTINA</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
           <t>Componente consiglio territoriale di disciplina</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
-          <t>dal 19/02/2018 &amp;nbsp;al 31/12/2021</t>
+          <t>dal 19/02/2018  al 31/12/2021</t>
         </is>
       </c>
       <c r="E696" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
-          <t>Prot. n° 30129 &amp;nbsp;del 19/02/2018</t>
+          <t>Prot. n° 30129  del 19/02/2018</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
           <t>FERIGO LAURA</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO TEORICO-PRATICO DI NEUROFTALMOLOGIA APPLICATA ANNO 2018</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>dal 25/05/2018 &amp;nbsp;al 25/05/2018</t>
+          <t>dal 25/05/2018  al 25/05/2018</t>
         </is>
       </c>
       <c r="E697" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
-          <t>44282 &amp;nbsp;del 12/03/2018</t>
+          <t>44282  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
           <t>FERIGO LAURA</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E698" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
           <t>FERIGO LAURA</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO TEORICO-PRATICO DI NEUROFTALMOLOGIA APPLICATA ANNO 2017</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
-          <t>dal 28/04/2017 &amp;nbsp;al 28/04/2017</t>
+          <t>dal 28/04/2017  al 28/04/2017</t>
         </is>
       </c>
       <c r="E699" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
-          <t>37977 &amp;nbsp;del 08/03/2017</t>
+          <t>37977  del 08/03/2017</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
           <t>FAZION MELISSA</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
           <t>Istruttore palestra</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
-          <t>dal 09/08/2020 &amp;nbsp;al 20/08/2020</t>
+          <t>dal 09/08/2020  al 20/08/2020</t>
         </is>
       </c>
       <c r="E700" t="inlineStr">
         <is>
           <t>€ 1,400.00</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
-          <t>Prot. n° 138273 &amp;nbsp;del 09/08/2020</t>
+          <t>Prot. n° 138273  del 09/08/2020</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
           <t>FAVARO SABINA</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'SUPPORTO ECOGRAFICO PER ACCESSI VENOSI PERIFERICI E GESTIONE DEL CATETERE VESCICALE' ANNO 2017</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t>dal 03/10/2017 &amp;nbsp;al 04/10/2017</t>
+          <t>dal 03/10/2017  al 04/10/2017</t>
         </is>
       </c>
       <c r="E701" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
-          <t>112723 &amp;nbsp;del 19/07/2017</t>
+          <t>112723  del 19/07/2017</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
           <t>FATTORI MONICA</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo I NUOVI STRUMENTI IN SPDC: LA NUOVA CARTELLA INTEGRATA</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
-          <t>dal 16/05/2018 &amp;nbsp;al 18/06/2018</t>
+          <t>dal 16/05/2018  al 18/06/2018</t>
         </is>
       </c>
       <c r="E702" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
-          <t>Prot. 68893 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. 68893  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
           <t>FASOLI ERICA</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;RE-TRAINING DEL PERSONALE DEDICATO &amp;quot;PROMOZIONE E SOSTEGNO DELL'ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO&amp;quot; 2017&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "RE-TRAINING DEL PERSONALE DEDICATO "PROMOZIONE E SOSTEGNO DELL'ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO" 2017"</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
-          <t>dal 09/05/2017 &amp;nbsp;al 16/05/2017</t>
+          <t>dal 09/05/2017  al 16/05/2017</t>
         </is>
       </c>
       <c r="E703" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
-          <t>pROT. 59804 &amp;nbsp;del 13/04/2017</t>
+          <t>pROT. 59804  del 13/04/2017</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
           <t>FASOLI DANIELA</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo COMUNICAZIONE EFFICACE E GESTIONE DEI CONFLITTI</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
-          <t>dal 25/02/2019 &amp;nbsp;al 25/02/2019</t>
+          <t>dal 25/02/2019  al 25/02/2019</t>
         </is>
       </c>
       <c r="E704" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
-          <t>Prot. 23263 &amp;nbsp;del 08/02/2019</t>
+          <t>Prot. 23263  del 08/02/2019</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
           <t>FASOLI DANIELA</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo COMUNICAZIONE EFFICACE E GESTIONE DEI CONFLITTI</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
-          <t>dal 19/02/2019 &amp;nbsp;al 19/02/2019</t>
+          <t>dal 19/02/2019  al 19/02/2019</t>
         </is>
       </c>
       <c r="E705" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
-          <t>Prot. 23263 &amp;nbsp;del 08/02/2019</t>
+          <t>Prot. 23263  del 08/02/2019</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
           <t>FASOLI DANIELA</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LO SVILUPPO DELLE COMPETENZE RELAZIONALI PER GESTIRE UNA COMUNICAZIONE AGGRESSIVA</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
-          <t>dal 14/05/2018 &amp;nbsp;al 17/09/2018</t>
+          <t>dal 14/05/2018  al 17/09/2018</t>
         </is>
       </c>
       <c r="E706" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
-          <t>Prot. 69826 &amp;nbsp;del 20/04/2018</t>
+          <t>Prot. 69826  del 20/04/2018</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
           <t>FANTINATI NICOLA</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E707" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
           <t>FANTINATI NICOLA</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E708" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
-          <t>Prot. n° 9434 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9434  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
           <t>FANTINATI NICOLA</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO PHTC PRE HOSPITAL TRAUMA CARE</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
-          <t>dal 06/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 06/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E709" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
-          <t>19133 &amp;nbsp;del 06/02/2017</t>
+          <t>19133  del 06/02/2017</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
           <t>FANTINATI NICOLA</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD-R</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E710" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
           <t>FANTINATI NICOLA</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
           <t>Docente PHTC</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
-          <t>dal 23/09/2020 &amp;nbsp;al 23/09/2020</t>
+          <t>dal 23/09/2020  al 23/09/2020</t>
         </is>
       </c>
       <c r="E711" t="inlineStr">
         <is>
           <t>€ 400.00</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
-          <t>Prot. n° 138596 &amp;nbsp;del 09/08/2020</t>
+          <t>Prot. n° 138596  del 09/08/2020</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
           <t>FALSIROLLO FRANCESCA</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t>dal 28/11/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 28/11/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E712" t="inlineStr"/>
       <c r="F712" t="inlineStr">
         <is>
-          <t>182710 DI PROT. &amp;nbsp;del 23/11/2017</t>
+          <t>182710 DI PROT.  del 23/11/2017</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
           <t>FAIELLA ANNA MORENA</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t>dal 26/10/2017 &amp;nbsp;al 26/10/2017</t>
+          <t>dal 26/10/2017  al 26/10/2017</t>
         </is>
       </c>
       <c r="E713" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
-          <t>Prot. 158413 &amp;nbsp;del 26/10/2017</t>
+          <t>Prot. 158413  del 26/10/2017</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
           <t>FAIELLA ANNA MORENA</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
-          <t>dal 05/04/2018 &amp;nbsp;al 05/04/2018</t>
+          <t>dal 05/04/2018  al 05/04/2018</t>
         </is>
       </c>
       <c r="E714" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
-          <t>Prot. 58259 &amp;nbsp;del 03/04/2018</t>
+          <t>Prot. 58259  del 03/04/2018</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
           <t>FAGGION SERGIO</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E715" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
           <t>FACCIOLI SILVIA</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
           <t>CORSO: 23-207065 TITOLO: MALNUTRIZIONE DELL'ANZIANO</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>dal 20/03/0006 &amp;nbsp;al 20/03/0015</t>
+          <t>dal 20/03/0006  al 20/03/0015</t>
         </is>
       </c>
       <c r="E716" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F716" t="inlineStr">
         <is>
-          <t>0039657 &amp;nbsp;del 20/03/0005</t>
+          <t>0039657  del 20/03/0005</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
           <t>FACCIOLI MARZIA</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
           <t>CORSO: 23-212748 TITOLO: STRATEGIA DI PREVENZIONE DELLA CORRUZIONE ATTRAVERSO UNO STUDIO SISTEMATICO DEI PROCESSI AZIENDALI: ATTIVITA' SPECIALISTICA IN REGIME DI LIBERA PROFESSIONE</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
-          <t>dal 20/07/0005 &amp;nbsp;al 20/11/0030</t>
+          <t>dal 20/07/0005  al 20/11/0030</t>
         </is>
       </c>
       <c r="E717" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
-          <t>0114386 &amp;nbsp;del 20/07/0004</t>
+          <t>0114386  del 20/07/0004</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
           <t>FACCIO GABRIELLA</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA MOVIMENTAZIONE DELLA PERSONA ASSISTITA, CONSOLIDAMENTO DELLE ABILITA' DEGLI OPERATORI DELLE PROFESSIONI SANITARIE' (12 ED.) ANNO 2017</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 04/04/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E718" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F718" t="inlineStr">
         <is>
-          <t>40900 &amp;nbsp;del 14/03/2017</t>
+          <t>40900  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD-R</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E719" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
           <t>ATTIVITA' DI DOCENZA</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
-          <t>dal 10/05/2017 &amp;nbsp;al 31/05/2017</t>
+          <t>dal 10/05/2017  al 31/05/2017</t>
         </is>
       </c>
       <c r="E720" t="inlineStr">
         <is>
           <t>€ 25,82 / ora</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
-          <t>Prot. n° 73982 &amp;nbsp;del 11/05/2017</t>
+          <t>Prot. n° 73982  del 11/05/2017</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
           <t>Docente formatore BLSD</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t>dal 21/06/2017 &amp;nbsp;al 21/06/2017</t>
+          <t>dal 21/06/2017  al 21/06/2017</t>
         </is>
       </c>
       <c r="E721" t="inlineStr">
         <is>
           <t>€ 25,82/ora</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
-          <t>Prot. n° 96972 &amp;nbsp;del 20/06/2017</t>
+          <t>Prot. n° 96972  del 20/06/2017</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO PBLSD - PBLSD R</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>dal 12/05/2017 &amp;nbsp;al 04/11/2017</t>
+          <t>dal 12/05/2017  al 04/11/2017</t>
         </is>
       </c>
       <c r="E722" t="inlineStr">
         <is>
           <t>€ 25,82/h</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>40597 &amp;nbsp;del 13/03/2017</t>
+          <t>40597  del 13/03/2017</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO A.C.L.S. ANNO 2017</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 23/01/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E723" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
-          <t>9143 &amp;nbsp;del 23/01/2017</t>
+          <t>9143  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO PHTC PRE-HOSPITAL TRAUMA CARE</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t>dal 06/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 06/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E724" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
-          <t>19133 &amp;nbsp;del 06/02/2017</t>
+          <t>19133  del 06/02/2017</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
           <t>INCARICO DOCENTE AL CORSO BASE PER AUTISTA SOCCORRITORE (DGRV 1515 DEL 29/10/2015)</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
-          <t>dal 14/01/2017 &amp;nbsp;al 04/02/2017</t>
+          <t>dal 14/01/2017  al 04/02/2017</t>
         </is>
       </c>
       <c r="E725" t="inlineStr">
         <is>
           <t>€ 206.56</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
-          <t>3660 &amp;nbsp;del 12/02/2017</t>
+          <t>3660  del 12/02/2017</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
           <t>Docente</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
-          <t>dal 27/09/2017 &amp;nbsp;al 27/09/2017</t>
+          <t>dal 27/09/2017  al 27/09/2017</t>
         </is>
       </c>
       <c r="E726" t="inlineStr">
         <is>
           <t>€ 400.00</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
-          <t>Prot. n° 147272 &amp;nbsp;del 22/09/2017</t>
+          <t>Prot. n° 147272  del 22/09/2017</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
           <t>Docente</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
-          <t>dal 20/09/0023 &amp;nbsp;al 20/09/0023</t>
+          <t>dal 20/09/0023  al 20/09/0023</t>
         </is>
       </c>
       <c r="E727" t="inlineStr">
         <is>
           <t>€ 400.00</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
-          <t>Prot. n° 147003 &amp;nbsp;del 22/09/2017</t>
+          <t>Prot. n° 147003  del 22/09/2017</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E728" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AI CORSI MULTI EDIZIONE: 'A.C.L.S. ( ADVANCED CARDIOVASCULAR LIFE SUPPORT: SUPPORTO AVANZATO DELLE FUNZIONALITA' VITALI - PAZIENTE ADULTO )' E 'A.C.L.S. RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
-          <t>dal 14/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 14/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E729" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
-          <t>12371 &amp;nbsp;del 23/01/2018</t>
+          <t>12371  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL 'CORSO BASE PER AUTISTA SOCCORRITORE (DGRV 1515 DEL 29/10/2015)' ANNO 2018</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
-          <t>dal 24/02/2018 &amp;nbsp;al 24/03/2018</t>
+          <t>dal 24/02/2018  al 24/03/2018</t>
         </is>
       </c>
       <c r="E730" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
-          <t>17848 &amp;nbsp;del 30/01/2018</t>
+          <t>17848  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AI CORSI MULTI EDIZIONE 'PBLSD' E 'PBLSD-R' ANNO 2018</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
-          <t>dal 07/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 07/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E731" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
-          <t>12467 &amp;nbsp;del 23/01/2018</t>
+          <t>12467  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
           <t>Attività didattica</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
-          <t>dal 14/04/2018 &amp;nbsp;al 26/05/2018</t>
+          <t>dal 14/04/2018  al 26/05/2018</t>
         </is>
       </c>
       <c r="E732" t="inlineStr">
         <is>
           <t>€ 800.00</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
-          <t>Prot. n° 68510 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. n° 68510  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
           <t>FACCINI LUCA</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
           <t>Attività informative su manovra salva vita.</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
-          <t>dal 18/04/2018 &amp;nbsp;al 28/04/2018</t>
+          <t>dal 18/04/2018  al 28/04/2018</t>
         </is>
       </c>
       <c r="E733" t="inlineStr">
         <is>
           <t>nessun compenso</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
-          <t>Prot. n° 67398 &amp;nbsp;del 18/04/2018</t>
+          <t>Prot. n° 67398  del 18/04/2018</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
           <t>FACCINCANI MONICA</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
           <t>Incarico di docenza al CORSO RIVOLTO AL PERSONALE DEDICATO: PROMOZIONE E SOSTEGNO DELL’ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEI BAMBINI</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
-          <t>dal 04/06/2018 &amp;nbsp;al 08/06/2018</t>
+          <t>dal 04/06/2018  al 08/06/2018</t>
         </is>
       </c>
       <c r="E734" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
-          <t>Prot. 68899 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. 68899  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
           <t>FACCINCANI MONICA</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo PBLSD Retraining 2018</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
-          <t>dal 23/05/2018 &amp;nbsp;al 23/05/2018</t>
+          <t>dal 23/05/2018  al 23/05/2018</t>
         </is>
       </c>
       <c r="E735" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
-          <t>Prot. n. 88053 &amp;nbsp;del 23/05/2018</t>
+          <t>Prot. n. 88053  del 23/05/2018</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
           <t>FACCINCANI MONICA</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
           <t>Incarico di docenza al CORSO RIVOLTO AL PERSONALE DEDICATO: PROMOZIONE E SOSTEGNO DELL’ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEI BAMBINI</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
-          <t>dal 05/05/2017 &amp;nbsp;al 05/05/2017</t>
+          <t>dal 05/05/2017  al 05/05/2017</t>
         </is>
       </c>
       <c r="E736" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
-          <t>Prot. 59804 &amp;nbsp;del 13/04/2017</t>
+          <t>Prot. 59804  del 13/04/2017</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
           <t>FACCINCANI MONICA</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;PEDIATRIC BASIC LIFE SUPPORT AND DEFIBRILLATION - Retraining&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "PEDIATRIC BASIC LIFE SUPPORT AND DEFIBRILLATION - Retraining"</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
-          <t>dal 08/11/2017 &amp;nbsp;al 08/11/2017</t>
+          <t>dal 08/11/2017  al 08/11/2017</t>
         </is>
       </c>
       <c r="E737" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
-          <t>pROT. 173145 &amp;nbsp;del 07/11/2017</t>
+          <t>pROT. 173145  del 07/11/2017</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
           <t>FACCINCANI MONICA</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo PBLSD Retraining</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
-          <t>dal 13/06/2018 &amp;nbsp;al 13/06/2018</t>
+          <t>dal 13/06/2018  al 13/06/2018</t>
         </is>
       </c>
       <c r="E738" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
-          <t>Prot. 93594 &amp;nbsp;del 31/05/2018</t>
+          <t>Prot. 93594  del 31/05/2018</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
           <t>FACCINCANI MONICA</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;PBLS-D (Pediatric Basic Life Support and Defibrillation)-Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "PBLS-D (Pediatric Basic Life Support and Defibrillation)-Retraining"</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
-          <t>dal 07/06/2017 &amp;nbsp;al 07/06/2017</t>
+          <t>dal 07/06/2017  al 07/06/2017</t>
         </is>
       </c>
       <c r="E739" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
           <t>ELIO AMEDEO</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E740" t="inlineStr"/>
       <c r="F740" t="inlineStr">
         <is>
-          <t>123045 DI PROT. &amp;nbsp;del 08/08/2017</t>
+          <t>123045 DI PROT.  del 08/08/2017</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
           <t>dr.ssa MASINI GIULIA</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
           <t>Collaborazione scientifica</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
-          <t>dal 06/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 06/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E741" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
-          <t>Prot. n° 40363 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. n° 40363  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
           <t>dr.ssa DOLCI STEFANIA</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
           <t>Docente corso RLS</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
-          <t>dal 04/10/2017 &amp;nbsp;al 04/10/2017</t>
+          <t>dal 04/10/2017  al 04/10/2017</t>
         </is>
       </c>
       <c r="E742" t="inlineStr">
         <is>
           <t>€ 61,98/ORA</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
-          <t>Prot. n° 151655 &amp;nbsp;del 02/10/2017</t>
+          <t>Prot. n° 151655  del 02/10/2017</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
           <t>dr.ssa DOLCI STEFANIA</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
           <t>Docenza corso ASPP Modulo A</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
-          <t>dal 20/11/2017 &amp;nbsp;al 13/12/2017</t>
+          <t>dal 20/11/2017  al 13/12/2017</t>
         </is>
       </c>
       <c r="E743" t="inlineStr">
         <is>
           <t>€ 70,00 / ora</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
-          <t>Prot. n° 179567 &amp;nbsp;del 17/11/2017</t>
+          <t>Prot. n° 179567  del 17/11/2017</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
           <t>dr.ssa DOLCI STEFANIA</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
           <t>DOCENZA CORSO RSPP</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>dal 19/12/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 19/12/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E744" t="inlineStr">
         <is>
           <t>€ 280.00</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
-          <t>Prot. n° 197031 &amp;nbsp;del 19/12/2017</t>
+          <t>Prot. n° 197031  del 19/12/2017</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
           <t>dr.ssa CENGIA MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
           <t>COMMISSARIO PER SELEZIONE MASTER IN COORDINAMENTO.</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
-          <t>dal 01/12/2017 &amp;nbsp;al 01/12/2017</t>
+          <t>dal 01/12/2017  al 01/12/2017</t>
         </is>
       </c>
       <c r="E745" t="inlineStr">
         <is>
           <t>€ 120.00</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
-          <t>Prot. n° 183547 &amp;nbsp;del 24/11/2017</t>
+          <t>Prot. n° 183547  del 24/11/2017</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
           <t>dr.ssa CENGIA MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
           <t>Componente consiglio direttivo IPASVI</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2020</t>
+          <t>dal 01/01/2018  al 31/12/2020</t>
         </is>
       </c>
       <c r="E746" t="inlineStr">
         <is>
           <t>€ 400,00-=</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
-          <t>Prot. n° 196997 &amp;nbsp;del 19/12/2017</t>
+          <t>Prot. n° 196997  del 19/12/2017</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
           <t>dr.ssa BERTOLDO STEFANIA</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E747" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
-          <t>Prot. 147435 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. 147435  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
           <t>dr. ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
           <t>Direttore del corso EPILS</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t>dal 10/04/2017 &amp;nbsp;al 12/06/2017</t>
+          <t>dal 10/04/2017  al 12/06/2017</t>
         </is>
       </c>
       <c r="E748" t="inlineStr">
         <is>
           <t>€ 25,82/ora</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
-          <t>Prot. n° 96955 &amp;nbsp;del 20/06/2017</t>
+          <t>Prot. n° 96955  del 20/06/2017</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
           <t>dr. ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
           <t>Componente comitato etico clinica pediatrica</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
-          <t>dal 01/06/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 01/06/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E749" t="inlineStr">
         <is>
           <t>non indicato</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
-          <t>Prot. n° 89365 &amp;nbsp;del 07/06/2017</t>
+          <t>Prot. n° 89365  del 07/06/2017</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
           <t>dr. ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
           <t>Istruttore rianimazione pediatrica</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
-          <t>dal 20/06/0013 &amp;nbsp;al 20/06/0013</t>
+          <t>dal 20/06/0013  al 20/06/0013</t>
         </is>
       </c>
       <c r="E750" t="inlineStr">
         <is>
           <t>nessun compenso</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
-          <t>Prot. n° 96967 &amp;nbsp;del 20/06/2017</t>
+          <t>Prot. n° 96967  del 20/06/2017</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
           <t>dr. ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
           <t>Componente commissione concorso</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
-          <t>dal 09/10/2017 &amp;nbsp;al 09/10/2017</t>
+          <t>dal 09/10/2017  al 09/10/2017</t>
         </is>
       </c>
       <c r="E751" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
-          <t>Prot. n° 151545 &amp;nbsp;del 02/10/2017</t>
+          <t>Prot. n° 151545  del 02/10/2017</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
           <t>dr. ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
           <t>COMPONENTE SUPPLENTE COMMISSIONE CONCORSO</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
-          <t>dal 09/08/2020 &amp;nbsp;al 20/12/2020</t>
+          <t>dal 09/08/2020  al 20/12/2020</t>
         </is>
       </c>
       <c r="E752" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
-          <t>Prot. n° 138474 &amp;nbsp;del 09/08/2020</t>
+          <t>Prot. n° 138474  del 09/08/2020</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
           <t>dr. ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
           <t>COMPONENTE COMMISSIONE CONCORSO</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
-          <t>dal 20/09/2022 &amp;nbsp;al 31/12/2022</t>
+          <t>dal 20/09/2022  al 31/12/2022</t>
         </is>
       </c>
       <c r="E753" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
-          <t>Prot. n° 147073 &amp;nbsp;del 22/09/2017</t>
+          <t>Prot. n° 147073  del 22/09/2017</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
           <t>dr. ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
           <t>Direttore corso EPILS</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
-          <t>dal 16/04/2018 &amp;nbsp;al 16/04/2018</t>
+          <t>dal 16/04/2018  al 16/04/2018</t>
         </is>
       </c>
       <c r="E754" t="inlineStr">
         <is>
           <t>€ 25,82/ora</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
-          <t>Prot. n° 25117 &amp;nbsp;del 09/02/2018</t>
+          <t>Prot. n° 25117  del 09/02/2018</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
           <t>dr. TURAZZINI MICHELANGELO</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
           <t>Docente 13° corso triennale medicina generale</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
-          <t>dal 08/03/2018 &amp;nbsp;al 08/03/2018</t>
+          <t>dal 08/03/2018  al 08/03/2018</t>
         </is>
       </c>
       <c r="E755" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
-          <t>Prot. n° 39766 &amp;nbsp;del 05/03/2018</t>
+          <t>Prot. n° 39766  del 05/03/2018</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
           <t>dr. RUGIU CARLO</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
           <t>INCARICO DI PRESIDENTE ORDINE MEDICI VERONA</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2020</t>
+          <t>dal 01/01/2018  al 31/12/2020</t>
         </is>
       </c>
       <c r="E756" t="inlineStr">
         <is>
           <t>€ 1.200,00/mese</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
-          <t>Prot. n° 11073 &amp;nbsp;del 19/01/2018</t>
+          <t>Prot. n° 11073  del 19/01/2018</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
           <t>dr. RUGIU CARLO</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
           <t>Moderatore</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
-          <t>dal 21/04/2018 &amp;nbsp;al 21/04/2018</t>
+          <t>dal 21/04/2018  al 21/04/2018</t>
         </is>
       </c>
       <c r="E757" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
-          <t>Prot. n° 68007 &amp;nbsp;del 18/04/2018</t>
+          <t>Prot. n° 68007  del 18/04/2018</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
           <t>dr. ROSSATO RICCARDO</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
           <t>Docenza corsi primo soccorso</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
-          <t>dal 11/04/2018 &amp;nbsp;al 30/05/2018</t>
+          <t>dal 11/04/2018  al 30/05/2018</t>
         </is>
       </c>
       <c r="E758" t="inlineStr">
         <is>
           <t>€ 1,432.20</t>
         </is>
       </c>
       <c r="F758" t="inlineStr">
         <is>
-          <t>Prot. n° 48323 &amp;nbsp;del 16/03/2018</t>
+          <t>Prot. n° 48323  del 16/03/2018</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
           <t>dr. ROSSATO RICCARDO</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
           <t>Docente</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
-          <t>dal 18/10/2017 &amp;nbsp;al 13/12/2017</t>
+          <t>dal 18/10/2017  al 13/12/2017</t>
         </is>
       </c>
       <c r="E759" t="inlineStr">
         <is>
           <t>€ 1,450.00</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
-          <t>Prot. n° 147718 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147718  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
           <t>dr. POLO ALBERTO</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
           <t>Componente commissione concorso</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
-          <t>dal 22/09/2017 &amp;nbsp;al 20/12/0031</t>
+          <t>dal 22/09/2017  al 20/12/0031</t>
         </is>
       </c>
       <c r="E760" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
-          <t>Prot. n° 146956 &amp;nbsp;del 22/09/2017</t>
+          <t>Prot. n° 146956  del 22/09/2017</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
           <t>dr. POLO ALBERTO</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
           <t>COMMISSIONE CONCORSO</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
-          <t>dal 10/04/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 10/04/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E761" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F761" t="inlineStr">
         <is>
-          <t>Prot. n° 62346 &amp;nbsp;del 09/04/2018</t>
+          <t>Prot. n° 62346  del 09/04/2018</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
           <t>dr. POLO ALBERTO</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
           <t>Commissione concorso</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
-          <t>dal 16/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 16/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E762" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F762" t="inlineStr">
         <is>
-          <t>Prot. n° 48343 &amp;nbsp;del 16/03/2018</t>
+          <t>Prot. n° 48343  del 16/03/2018</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
           <t>dr. POLO ALBERTO</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
           <t>Componente commissione concorso</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t>dal 08/11/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 08/11/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E763" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F763" t="inlineStr">
         <is>
-          <t>Prot. n° 173665 &amp;nbsp;del 08/11/2017</t>
+          <t>Prot. n° 173665  del 08/11/2017</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
           <t>dr. PIAZZA CARLO</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
           <t>Componente supplente commissione concorso.</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
-          <t>dal 24/10/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 24/10/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E764" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F764" t="inlineStr">
         <is>
-          <t>Prot. n° 165405 &amp;nbsp;del 24/10/2017</t>
+          <t>Prot. n° 165405  del 24/10/2017</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
           <t>dr. PIACENTINI PAOLO</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
           <t>Consulenza marketing</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
-          <t>dal 09/04/2018 &amp;nbsp;al 09/04/2018</t>
+          <t>dal 09/04/2018  al 09/04/2018</t>
         </is>
       </c>
       <c r="E765" t="inlineStr">
         <is>
           <t>€ 450.00</t>
         </is>
       </c>
       <c r="F765" t="inlineStr">
         <is>
-          <t>Prot. n. 63326 &amp;nbsp;del 10/04/2018</t>
+          <t>Prot. n. 63326  del 10/04/2018</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
           <t>dr. MUGNOLO ANTONIO</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
-          <t>Discussant evento &amp;quot;V-DOAC Day Veneto&amp;quot;</t>
+          <t>Discussant evento "V-DOAC Day Veneto"</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
         <is>
-          <t>dal 03/03/2018 &amp;nbsp;al 03/03/2018</t>
+          <t>dal 03/03/2018  al 03/03/2018</t>
         </is>
       </c>
       <c r="E766" t="inlineStr">
         <is>
           <t>€ 300.00</t>
         </is>
       </c>
       <c r="F766" t="inlineStr">
         <is>
-          <t>Prot. n° 17546 &amp;nbsp;del 30/01/2018</t>
+          <t>Prot. n° 17546  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
           <t>dr. MUGNOLO ANTONIO</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
           <t>Consulenza</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
-          <t>dal 18/05/2018 &amp;nbsp;al 18/04/2018</t>
+          <t>dal 18/05/2018  al 18/04/2018</t>
         </is>
       </c>
       <c r="E767" t="inlineStr">
         <is>
           <t>€ 700.00</t>
         </is>
       </c>
       <c r="F767" t="inlineStr">
         <is>
-          <t>Prot. n° 63311 &amp;nbsp;del 10/04/2018</t>
+          <t>Prot. n° 63311  del 10/04/2018</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
           <t>dr. MORANDO GIORGIO</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
           <t>Componente supplene commissione concorso per incarico a Direttore di UOC Cardiologia AULSS Salerno</t>
         </is>
       </c>
       <c r="D768" t="inlineStr">
         <is>
-          <t>dal 09/08/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 09/08/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E768" t="inlineStr">
         <is>
           <t>non indicato</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
-          <t>Prot. n° 124226 &amp;nbsp;del 09/08/2017</t>
+          <t>Prot. n° 124226  del 09/08/2017</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
           <t>dr. MOLINARI MARCO</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E769" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
-          <t>Prot. n° 147636 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147636  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
           <t>dr. MICHELETTO CLAUDIO</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
           <t>Consulente scientifico</t>
         </is>
       </c>
       <c r="D770" t="inlineStr">
         <is>
-          <t>dal 20/07/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 20/07/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E770" t="inlineStr">
         <is>
           <t>€ 5,000.00</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
-          <t>Prot. n° 113357 &amp;nbsp;del 20/07/2017</t>
+          <t>Prot. n° 113357  del 20/07/2017</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
           <t>dr. MICHELETTO CLAUDIO</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
           <t>Attività didattico/formativa</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
-          <t>dal 20/04/2018 &amp;nbsp;al 20/03/2018</t>
+          <t>dal 20/04/2018  al 20/03/2018</t>
         </is>
       </c>
       <c r="E771" t="inlineStr">
         <is>
           <t>€ 600.00</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
-          <t>Prot. n° 53669 &amp;nbsp;del 26/03/2018</t>
+          <t>Prot. n° 53669  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
           <t>dr. MICHELETTO CLAUDIO</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
           <t>CONSULENZA</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
-          <t>dal 18/04/2018 &amp;nbsp;al 18/04/2018</t>
+          <t>dal 18/04/2018  al 18/04/2018</t>
         </is>
       </c>
       <c r="E772" t="inlineStr">
         <is>
           <t>€ 1,050.00</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
-          <t>Prot. n° 68522 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. n° 68522  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
           <t>dr. MICHELETTO CLAUDIO</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
           <t>Consulenza scientifica</t>
         </is>
       </c>
       <c r="D773" t="inlineStr">
         <is>
-          <t>dal 27/04/2018 &amp;nbsp;al 27/04/2018</t>
+          <t>dal 27/04/2018  al 27/04/2018</t>
         </is>
       </c>
       <c r="E773" t="inlineStr">
         <is>
           <t>€ 500.00</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
-          <t>Prot. n° 68620 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. n° 68620  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
           <t>dr. MANISCALCO TOMMASO</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
           <t>Docenza corso di formazione</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E774" t="inlineStr">
         <is>
           <t>€ 480,00/lezione</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
-          <t>Prot. n° 11082 &amp;nbsp;del 19/01/2018</t>
+          <t>Prot. n° 11082  del 19/01/2018</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
           <t>dr. MANISCALCO TOMMASO</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
           <t>Attività di progettazione e docenza.</t>
         </is>
       </c>
       <c r="D775" t="inlineStr">
         <is>
-          <t>dal 08/11/2017 &amp;nbsp;al 21/11/2017</t>
+          <t>dal 08/11/2017  al 21/11/2017</t>
         </is>
       </c>
       <c r="E775" t="inlineStr">
         <is>
           <t>€ 3,460.00</t>
         </is>
       </c>
       <c r="F775" t="inlineStr">
         <is>
-          <t>Prot. n° 169623 &amp;nbsp;del 31/10/2017</t>
+          <t>Prot. n° 169623  del 31/10/2017</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
           <t>dr. LAMONACA DARIO</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
           <t>Docenza.</t>
         </is>
       </c>
       <c r="D776" t="inlineStr">
         <is>
-          <t>dal 10/05/2018 &amp;nbsp;al 11/04/2018</t>
+          <t>dal 10/05/2018  al 11/04/2018</t>
         </is>
       </c>
       <c r="E776" t="inlineStr">
         <is>
           <t>€ 1,200.00</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
-          <t>Prot. n° 67386 &amp;nbsp;del 18/04/2018</t>
+          <t>Prot. n° 67386  del 18/04/2018</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
           <t>dr. LAMONACA DARIO</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
           <t>Docente corsi di formazione</t>
         </is>
       </c>
       <c r="D777" t="inlineStr">
         <is>
-          <t>dal 19/12/2017 &amp;nbsp;al 19/01/2018</t>
+          <t>dal 19/12/2017  al 19/01/2018</t>
         </is>
       </c>
       <c r="E777" t="inlineStr">
         <is>
           <t>€ 300.00</t>
         </is>
       </c>
       <c r="F777" t="inlineStr">
         <is>
-          <t>Prot. n° 193021 &amp;nbsp;del 12/12/2017</t>
+          <t>Prot. n° 193021  del 12/12/2017</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
           <t>dr. FANTINATI NICOLA</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
           <t>Docenza</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
-          <t>dal 11/11/2017 &amp;nbsp;al 11/11/2017</t>
+          <t>dal 11/11/2017  al 11/11/2017</t>
         </is>
       </c>
       <c r="E778" t="inlineStr">
         <is>
           <t>€ 80.00</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
-          <t>Prot. n° 171473 &amp;nbsp;del 03/11/2017</t>
+          <t>Prot. n° 171473  del 03/11/2017</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
           <t>dr. DE SIMONE VINCENZO</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
           <t>Consulenza</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
-          <t>dal 18/05/2018 &amp;nbsp;al 18/05/2018</t>
+          <t>dal 18/05/2018  al 18/05/2018</t>
         </is>
       </c>
       <c r="E779" t="inlineStr">
         <is>
           <t>€ 700.00</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
-          <t>Prot. n° 68026 &amp;nbsp;del 18/04/2018</t>
+          <t>Prot. n° 68026  del 18/04/2018</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
           <t>dr. CURTI PIERPAOLO</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
           <t>Componente commissione concorso</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
-          <t>dal 22/09/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 22/09/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E780" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
-          <t>Prot. n° 147224 &amp;nbsp;del 22/09/2017</t>
+          <t>Prot. n° 147224  del 22/09/2017</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
           <t>dr. CURTI PIERPAOLO</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
           <t>Consulente di parte quale specialista in urologia.</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E781" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
-          <t>Prot. n° 17506 &amp;nbsp;del 30/01/2018</t>
+          <t>Prot. n° 17506  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
           <t>dr. CURTI PIERPAOLO</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
           <t>Componente commissione concorso</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
-          <t>dal 30/11/2017 &amp;nbsp;al 01/12/2017</t>
+          <t>dal 30/11/2017  al 01/12/2017</t>
         </is>
       </c>
       <c r="E782" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
-          <t>Prot. n° 173624 &amp;nbsp;del 08/11/2017</t>
+          <t>Prot. n° 173624  del 08/11/2017</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
           <t>dr. CONTI ANTONIO</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
           <t>Commissione concorso</t>
         </is>
       </c>
       <c r="D783" t="inlineStr">
         <is>
-          <t>dal 19/03/2018 &amp;nbsp;al 19/03/2018</t>
+          <t>dal 19/03/2018  al 19/03/2018</t>
         </is>
       </c>
       <c r="E783" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
-          <t>Prot. n° 40377 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. n° 40377  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
           <t>dr. CIRO MARANGONI</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
           <t>Consulenza tecnica.</t>
         </is>
       </c>
       <c r="D784" t="inlineStr">
         <is>
-          <t>dal 21/08/2017 &amp;nbsp;al 30/09/2017</t>
+          <t>dal 21/08/2017  al 30/09/2017</t>
         </is>
       </c>
       <c r="E784" t="inlineStr">
         <is>
           <t>Da definire</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
-          <t>Prot. n° 128811 &amp;nbsp;del 21/08/2017</t>
+          <t>Prot. n° 128811  del 21/08/2017</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
           <t>dr. CATAPANO PIETRO</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
           <t>COMMISSIONE CONCORSO</t>
         </is>
       </c>
       <c r="D785" t="inlineStr">
         <is>
-          <t>dal 22/03/2018 &amp;nbsp;al 22/03/2018</t>
+          <t>dal 22/03/2018  al 22/03/2018</t>
         </is>
       </c>
       <c r="E785" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F785" t="inlineStr">
         <is>
-          <t>Prot. n° 40407 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. n° 40407  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
           <t>dr. CATAPANO PIETRO</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
           <t>Componente commissione concorso</t>
         </is>
       </c>
       <c r="D786" t="inlineStr">
         <is>
-          <t>dal 07/06/2017 &amp;nbsp;al 07/06/2017</t>
+          <t>dal 07/06/2017  al 07/06/2017</t>
         </is>
       </c>
       <c r="E786" t="inlineStr">
         <is>
           <t>non indicato</t>
         </is>
       </c>
       <c r="F786" t="inlineStr">
         <is>
-          <t>Prot. n° 88992 &amp;nbsp;del 06/06/2017</t>
+          <t>Prot. n° 88992  del 06/06/2017</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
           <t>dr. CATAPANO PIETRO</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
           <t>Componente commissione concorso.</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
-          <t>dal 15/12/2017 &amp;nbsp;al 31/01/2018</t>
+          <t>dal 15/12/2017  al 31/01/2018</t>
         </is>
       </c>
       <c r="E787" t="inlineStr">
         <is>
           <t>non indicato</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
-          <t>Prot. n° 195402 &amp;nbsp;del 15/12/2017</t>
+          <t>Prot. n° 195402  del 15/12/2017</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
           <t>dr. CASSINI MARCO</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
           <t>COMPONENTE COMMISSIONE CONCORSO</t>
         </is>
       </c>
       <c r="D788" t="inlineStr">
         <is>
-          <t>dal 06/11/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 06/11/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E788" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F788" t="inlineStr">
         <is>
-          <t>Prot. n° 171677 &amp;nbsp;del 06/11/2017</t>
+          <t>Prot. n° 171677  del 06/11/2017</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
           <t>dr. Brocco Alberto</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
           <t>Componente commissione collaudo impianti di carburante</t>
         </is>
       </c>
       <c r="D789" t="inlineStr">
         <is>
-          <t>dal 06/06/2017 &amp;nbsp;al 06/07/2017</t>
+          <t>dal 06/06/2017  al 06/07/2017</t>
         </is>
       </c>
       <c r="E789" t="inlineStr">
         <is>
           <t>non indicato</t>
         </is>
       </c>
       <c r="F789" t="inlineStr">
         <is>
-          <t>Prot. n° 104731 &amp;nbsp;del 05/07/2017</t>
+          <t>Prot. n° 104731  del 05/07/2017</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
           <t>dr. BROCCO ALBERTO</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
           <t>COMPONENTE COMMISSIONE COLLAUDO IMPIANTO DISTRIBUZIONE CARBURANTI.</t>
         </is>
       </c>
       <c r="D790" t="inlineStr">
         <is>
-          <t>dal 07/12/2017 &amp;nbsp;al 07/12/2017</t>
+          <t>dal 07/12/2017  al 07/12/2017</t>
         </is>
       </c>
       <c r="E790" t="inlineStr">
         <is>
           <t>€ 150,00/ora</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
-          <t>Prot. n° 191391 &amp;nbsp;del 07/12/2017</t>
+          <t>Prot. n° 191391  del 07/12/2017</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
           <t>dr. BROCCO ALBERTO</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
           <t>Componente commissione collaudo</t>
         </is>
       </c>
       <c r="D791" t="inlineStr">
         <is>
-          <t>dal 05/10/2017 &amp;nbsp;al 05/10/2017</t>
+          <t>dal 05/10/2017  al 05/10/2017</t>
         </is>
       </c>
       <c r="E791" t="inlineStr">
         <is>
           <t>€ 70.00</t>
         </is>
       </c>
       <c r="F791" t="inlineStr">
         <is>
-          <t>Prot. n° 151529 &amp;nbsp;del 02/10/2017</t>
+          <t>Prot. n° 151529  del 02/10/2017</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
           <t>dr. BROCCO ALBERTO</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
           <t>Componente commissione collaudo</t>
         </is>
       </c>
       <c r="D792" t="inlineStr">
         <is>
-          <t>dal 05/10/2017 &amp;nbsp;al 05/10/2017</t>
+          <t>dal 05/10/2017  al 05/10/2017</t>
         </is>
       </c>
       <c r="E792" t="inlineStr">
         <is>
           <t>€ 70.00</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
-          <t>Prot. n° 151512 &amp;nbsp;del 02/10/2017</t>
+          <t>Prot. n° 151512  del 02/10/2017</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
           <t>dr. BROCCO ALBERTO</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
           <t>Componente commissione collaudo</t>
         </is>
       </c>
       <c r="D793" t="inlineStr">
         <is>
-          <t>dal 05/10/2017 &amp;nbsp;al 05/10/2017</t>
+          <t>dal 05/10/2017  al 05/10/2017</t>
         </is>
       </c>
       <c r="E793" t="inlineStr">
         <is>
           <t>€ 70.00</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
-          <t>Prot. n° 151459 &amp;nbsp;del 02/10/2017</t>
+          <t>Prot. n° 151459  del 02/10/2017</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
           <t>dr. BROCCO ALBERTO</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
           <t>Componente commissione collaudo</t>
         </is>
       </c>
       <c r="D794" t="inlineStr">
         <is>
-          <t>dal 05/10/2017 &amp;nbsp;al 05/10/2017</t>
+          <t>dal 05/10/2017  al 05/10/2017</t>
         </is>
       </c>
       <c r="E794" t="inlineStr">
         <is>
           <t>€ 70.00</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
-          <t>Prot. n° 151667 &amp;nbsp;del 02/10/2017</t>
+          <t>Prot. n° 151667  del 02/10/2017</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
           <t>dr. BROCCO ALBERTO</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
           <t>Componente commissione collaudo</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
         <is>
-          <t>dal 05/10/2017 &amp;nbsp;al 05/10/2017</t>
+          <t>dal 05/10/2017  al 05/10/2017</t>
         </is>
       </c>
       <c r="E795" t="inlineStr">
         <is>
           <t>€ 70.00</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
-          <t>Prot. n° 151497 &amp;nbsp;del 02/10/2017</t>
+          <t>Prot. n° 151497  del 02/10/2017</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
           <t>dr. BORDIN PAOLO</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
           <t>Componente collegio tecnico</t>
         </is>
       </c>
       <c r="D796" t="inlineStr">
         <is>
-          <t>dal 12/10/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 12/10/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E796" t="inlineStr">
         <is>
           <t>non indicato</t>
         </is>
       </c>
       <c r="F796" t="inlineStr">
         <is>
-          <t>Prot. n° 158677 &amp;nbsp;del 12/10/2017</t>
+          <t>Prot. n° 158677  del 12/10/2017</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
           <t>dr. BONETTI ANDREA</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
           <t>CONSULENZA TECNICA IN PROCEDIMENTO PENALE.</t>
         </is>
       </c>
       <c r="D797" t="inlineStr">
         <is>
-          <t>dal 03/05/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 03/05/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E797" t="inlineStr">
         <is>
           <t>€ 1,500.00</t>
         </is>
       </c>
       <c r="F797" t="inlineStr">
         <is>
-          <t>Prot. 76254 &amp;nbsp;del 03/05/2018</t>
+          <t>Prot. 76254  del 03/05/2018</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
           <t>dr. BONETTI ANDREA</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
           <t>Consulente CTU in materia oncologica.</t>
         </is>
       </c>
       <c r="D798" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E798" t="inlineStr">
         <is>
           <t>€ 1,000.00</t>
         </is>
       </c>
       <c r="F798" t="inlineStr">
         <is>
-          <t>Prot. n° 17478 &amp;nbsp;del 30/01/2018</t>
+          <t>Prot. n° 17478  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
           <t>DOTTO ANNA MARIA</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
           <t>PARTECIPAZIONE</t>
         </is>
       </c>
       <c r="D799" t="inlineStr">
         <is>
-          <t>dal 13/10/2017 &amp;nbsp;al 27/10/2017</t>
+          <t>dal 13/10/2017  al 27/10/2017</t>
         </is>
       </c>
       <c r="E799" t="inlineStr"/>
       <c r="F799" t="inlineStr">
         <is>
-          <t>154505 PROT. &amp;nbsp;del 05/10/2017</t>
+          <t>154505 PROT.  del 05/10/2017</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
           <t>dott. ZANON DARIO</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
           <t>Commissione concorso</t>
         </is>
       </c>
       <c r="D800" t="inlineStr">
         <is>
-          <t>dal 18/04/2018 &amp;nbsp;al 18/04/2018</t>
+          <t>dal 18/04/2018  al 18/04/2018</t>
         </is>
       </c>
       <c r="E800" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F800" t="inlineStr">
         <is>
-          <t>Prot. n° 61976 &amp;nbsp;del 09/04/2018</t>
+          <t>Prot. n° 61976  del 09/04/2018</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
           <t>dott. ZANARDI OLIVIERO</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
           <t>Componente commissione concorso.</t>
         </is>
       </c>
       <c r="D801" t="inlineStr">
         <is>
-          <t>dal 20/10/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 20/10/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E801" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F801" t="inlineStr">
         <is>
-          <t>Prot. n° 163981 &amp;nbsp;del 24/10/2017</t>
+          <t>Prot. n° 163981  del 24/10/2017</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
           <t>dott. ZAMBONI ALBERTO</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
           <t>Consulenza</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
-          <t>dal 17/02/2018 &amp;nbsp;al 17/02/2018</t>
+          <t>dal 17/02/2018  al 17/02/2018</t>
         </is>
       </c>
       <c r="E802" t="inlineStr">
         <is>
           <t>€ 500.00</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
-          <t>Prot. n° 30610 &amp;nbsp;del 19/02/2018</t>
+          <t>Prot. n° 30610  del 19/02/2018</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
           <t>dott. ZAMBONI ALBERTO</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
           <t>Consulenza.</t>
         </is>
       </c>
       <c r="D803" t="inlineStr">
         <is>
-          <t>dal 10/03/2018 &amp;nbsp;al 10/03/2018</t>
+          <t>dal 10/03/2018  al 10/03/2018</t>
         </is>
       </c>
       <c r="E803" t="inlineStr">
         <is>
           <t>€ 500.00</t>
         </is>
       </c>
       <c r="F803" t="inlineStr">
         <is>
-          <t>Prot. n° 30600 &amp;nbsp;del 19/02/2018</t>
+          <t>Prot. n° 30600  del 19/02/2018</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
           <t>dott. ZAGLIA FEDERICO</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
           <t>Componente supplente commissione concorso.</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
-          <t>dal 19/02/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 19/02/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E804" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
-          <t>Prot. n° 30452 &amp;nbsp;del 19/02/2018</t>
+          <t>Prot. n° 30452  del 19/02/2018</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
           <t>DOTT. TALLARIGO CARLO</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D805" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E805" t="inlineStr"/>
       <c r="F805" t="inlineStr">
         <is>
-          <t>145790 DI PROT. &amp;nbsp;del 21/09/2017</t>
+          <t>145790 DI PROT.  del 21/09/2017</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
           <t>DOTT. SCUDELLARI MARIA</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D806" t="inlineStr">
         <is>
-          <t>dal 10/11/2017 &amp;nbsp;</t>
+          <t xml:space="preserve">dal 10/11/2017  </t>
         </is>
       </c>
       <c r="E806" t="inlineStr"/>
       <c r="F806" t="inlineStr">
         <is>
-          <t>163548 PROT. &amp;nbsp;del 20/10/2017</t>
+          <t>163548 PROT.  del 20/10/2017</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
           <t>dott. MUGNOLO ANTONIO</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
           <t>Progettazione seminario</t>
         </is>
       </c>
       <c r="D807" t="inlineStr">
         <is>
-          <t>dal 02/02/2018 &amp;nbsp;al 03/02/2018</t>
+          <t>dal 02/02/2018  al 03/02/2018</t>
         </is>
       </c>
       <c r="E807" t="inlineStr">
         <is>
           <t>€ 3,000.00</t>
         </is>
       </c>
       <c r="F807" t="inlineStr">
         <is>
-          <t>Prot. n° 190372 &amp;nbsp;del 06/12/2017</t>
+          <t>Prot. n° 190372  del 06/12/2017</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
           <t>dott. MICHELETTO CLAUDIO</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
           <t>Progetto formativo a distanza</t>
         </is>
       </c>
       <c r="D808" t="inlineStr">
         <is>
-          <t>dal 19/04/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 19/04/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E808" t="inlineStr">
         <is>
           <t>€ 1,000.00</t>
         </is>
       </c>
       <c r="F808" t="inlineStr">
         <is>
-          <t>Prot. n° 68635 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. n° 68635  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
           <t>dott. MICHELETTO CLAUDIO</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
           <t>Responsabile scientifico e relatore.</t>
         </is>
       </c>
       <c r="D809" t="inlineStr">
         <is>
-          <t>dal 16/03/2018 &amp;nbsp;al 16/03/2018</t>
+          <t>dal 16/03/2018  al 16/03/2018</t>
         </is>
       </c>
       <c r="E809" t="inlineStr">
         <is>
           <t>€ 2,000.00</t>
         </is>
       </c>
       <c r="F809" t="inlineStr">
         <is>
-          <t>Prot. n° 48332 &amp;nbsp;del 16/03/2018</t>
+          <t>Prot. n° 48332  del 16/03/2018</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
           <t>dott. MICHELETTO CLAUDIO</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
           <t>Realizzazione progetto GULP</t>
         </is>
       </c>
       <c r="D810" t="inlineStr">
         <is>
-          <t>dal 19/02/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 19/02/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E810" t="inlineStr">
         <is>
           <t>€ 1.000,00.=</t>
         </is>
       </c>
       <c r="F810" t="inlineStr">
         <is>
-          <t>Prot. n° 30218 &amp;nbsp;del 19/02/2018</t>
+          <t>Prot. n° 30218  del 19/02/2018</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
           <t>DOTT. MEZZALIRA LUIGI</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D811" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E811" t="inlineStr"/>
       <c r="F811" t="inlineStr">
         <is>
-          <t>156435 PROT. &amp;nbsp;del 10/10/2017</t>
+          <t>156435 PROT.  del 10/10/2017</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
           <t>DOTT. IMPERADORE GIUSEPPE</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D812" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E812" t="inlineStr"/>
       <c r="F812" t="inlineStr">
         <is>
-          <t>156443 PROT. &amp;nbsp;del 10/10/2017</t>
+          <t>156443 PROT.  del 10/10/2017</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
           <t>DOTT. FORNASA FRANCESCA</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D813" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E813" t="inlineStr"/>
       <c r="F813" t="inlineStr">
         <is>
-          <t>145774 DI PROT. &amp;nbsp;del 21/09/2017</t>
+          <t>145774 DI PROT.  del 21/09/2017</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
           <t>DOTT. ELIO AMEDEO</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D814" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E814" t="inlineStr"/>
       <c r="F814" t="inlineStr">
         <is>
-          <t>163556 PROT. &amp;nbsp;del 20/10/2017</t>
+          <t>163556 PROT.  del 20/10/2017</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
           <t>DOTT. COLOMBINI BRUNO</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
           <t>PARTECIPAZIONE</t>
         </is>
       </c>
       <c r="D815" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E815" t="inlineStr"/>
       <c r="F815" t="inlineStr">
         <is>
-          <t>156481 PROT. &amp;nbsp;del 10/10/2017</t>
+          <t>156481 PROT.  del 10/10/2017</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
           <t>DOTT. COLOMBARI ROMANO</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D816" t="inlineStr">
         <is>
-          <t>dal 27/10/2017 &amp;nbsp;al 27/10/2017</t>
+          <t>dal 27/10/2017  al 27/10/2017</t>
         </is>
       </c>
       <c r="E816" t="inlineStr"/>
       <c r="F816" t="inlineStr">
         <is>
-          <t>159210 PROT. &amp;nbsp;del 13/10/2017</t>
+          <t>159210 PROT.  del 13/10/2017</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
           <t>DOTT. CINQUETTI MAURO</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D817" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E817" t="inlineStr"/>
       <c r="F817" t="inlineStr">
         <is>
-          <t>158689 PROT. &amp;nbsp;del 12/10/2017</t>
+          <t>158689 PROT.  del 12/10/2017</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
           <t>dott. BROCCO ALBERTO</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
           <t>Componente commissione collaudo.</t>
         </is>
       </c>
       <c r="D818" t="inlineStr">
         <is>
-          <t>dal 07/12/2017 &amp;nbsp;al 07/12/2017</t>
+          <t>dal 07/12/2017  al 07/12/2017</t>
         </is>
       </c>
       <c r="E818" t="inlineStr">
         <is>
           <t>€ 70,00/ora</t>
         </is>
       </c>
       <c r="F818" t="inlineStr">
         <is>
-          <t>Prot. n° 190323 &amp;nbsp;del 06/12/2017</t>
+          <t>Prot. n° 190323  del 06/12/2017</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
           <t>dott. BROCCO ALBERTO</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
           <t>COMPONENTE COMMISSIONE COLLAUDO IMPIANTO DISTRIBUZIONE CARBURANTI.</t>
         </is>
       </c>
       <c r="D819" t="inlineStr">
         <is>
-          <t>dal 07/12/2017 &amp;nbsp;al 07/12/2017</t>
+          <t>dal 07/12/2017  al 07/12/2017</t>
         </is>
       </c>
       <c r="E819" t="inlineStr">
         <is>
           <t>€ 70,00/ORA</t>
         </is>
       </c>
       <c r="F819" t="inlineStr">
         <is>
-          <t>Prot. n° 191404 &amp;nbsp;del 07/12/2017</t>
+          <t>Prot. n° 191404  del 07/12/2017</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
           <t>dott. AZZURRO MAURIZIO</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
           <t>Componente collegio tecnico</t>
         </is>
       </c>
       <c r="D820" t="inlineStr">
         <is>
-          <t>dal 12/12/2017 &amp;nbsp;al 12/12/2017</t>
+          <t>dal 12/12/2017  al 12/12/2017</t>
         </is>
       </c>
       <c r="E820" t="inlineStr">
         <is>
           <t>non indicato.</t>
         </is>
       </c>
       <c r="F820" t="inlineStr">
         <is>
-          <t>Prot. n° 191374 &amp;nbsp;del 07/12/2017</t>
+          <t>Prot. n° 191374  del 07/12/2017</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
           <t>DOTT. ANSELMI MAURIZIO</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
           <t>COLLEGIO TECNICO</t>
         </is>
       </c>
       <c r="D821" t="inlineStr">
         <is>
-          <t>dal 16/10/2017 &amp;nbsp;al 16/10/2017</t>
+          <t>dal 16/10/2017  al 16/10/2017</t>
         </is>
       </c>
       <c r="E821" t="inlineStr"/>
       <c r="F821" t="inlineStr">
         <is>
-          <t>156452 PROT. &amp;nbsp;del 10/10/2017</t>
+          <t>156452 PROT.  del 10/10/2017</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
           <t>DONATI MAURIZIO</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D822" t="inlineStr">
         <is>
-          <t>dal 15/08/2017 &amp;nbsp;al 11/11/2017</t>
+          <t>dal 15/08/2017  al 11/11/2017</t>
         </is>
       </c>
       <c r="E822" t="inlineStr">
         <is>
           <t>500</t>
         </is>
       </c>
       <c r="F822" t="inlineStr">
         <is>
-          <t>125176 DI PROT. &amp;nbsp;del 11/08/2017</t>
+          <t>125176 DI PROT.  del 11/08/2017</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
           <t>DOLCI STEFANIA</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
           <t>Docenza corso di formazione per ASPP MODULO B</t>
         </is>
       </c>
       <c r="D823" t="inlineStr">
         <is>
-          <t>dal 30/05/2017 &amp;nbsp;al 06/06/2017</t>
+          <t>dal 30/05/2017  al 06/06/2017</t>
         </is>
       </c>
       <c r="E823" t="inlineStr">
         <is>
           <t>€ 70,00/ora</t>
         </is>
       </c>
       <c r="F823" t="inlineStr">
         <is>
-          <t>Prot. 57704 &amp;nbsp;del 11/04/2017</t>
+          <t>Prot. 57704  del 11/04/2017</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
           <t>DOLCI STEFANIA</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
           <t>Docenza corso ARSPP</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
-          <t>dal 08/05/2018 &amp;nbsp;al 04/06/2018</t>
+          <t>dal 08/05/2018  al 04/06/2018</t>
         </is>
       </c>
       <c r="E824" t="inlineStr">
         <is>
           <t>€ 70,00/h</t>
         </is>
       </c>
       <c r="F824" t="inlineStr">
         <is>
-          <t>Prot. n° 62363 &amp;nbsp;del 09/04/2018</t>
+          <t>Prot. n° 62363  del 09/04/2018</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
           <t>DOLCI STEFANIA</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo LA QUALIFICAZIONE DELLA FIGURA DI FORMATORE PER LA SALUTE E SICUREZZA</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
-          <t>dal 20/09/0025 &amp;nbsp;al 20/09/0025</t>
+          <t>dal 20/09/0025  al 20/09/0025</t>
         </is>
       </c>
       <c r="E825" t="inlineStr">
         <is>
           <t>Orario di lavoro senza richiesta di compenso aggiuntivo per attività didattica</t>
         </is>
       </c>
       <c r="F825" t="inlineStr">
         <is>
-          <t>Prot. 130724 &amp;nbsp;del 20/08/0025</t>
+          <t>Prot. 130724  del 20/08/0025</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
           <t>DI PIRAMO DANIELE</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>Incarico di docenza al Convegno &amp;quot;I PROGRAMMI DI SCREENING ONCOLOGICI: ELEMENTI ACQUISITI E NUOVE PROSPETTIVE&amp;quot;</t>
+          <t>Incarico di docenza al Convegno "I PROGRAMMI DI SCREENING ONCOLOGICI: ELEMENTI ACQUISITI E NUOVE PROSPETTIVE"</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
-          <t>dal 15/03/2017 &amp;nbsp;al 15/03/2017</t>
+          <t>dal 15/03/2017  al 15/03/2017</t>
         </is>
       </c>
       <c r="E826" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F826" t="inlineStr">
         <is>
-          <t>Prot. 26157 &amp;nbsp;del 15/02/2017</t>
+          <t>Prot. 26157  del 15/02/2017</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
           <t>DI PAOLA CRISTINA</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
           <t>CORSO: 23-207042 TITOLO: NURSING DEL PAZIENTE AFFETTO DA PATOLOGIE MUSCOLO SCHELETTRICHE DEGLI ARTI</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
-          <t>dal 20/05/0008 &amp;nbsp;al 20/05/0030</t>
+          <t>dal 20/05/0008  al 20/05/0030</t>
         </is>
       </c>
       <c r="E827" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
-          <t>75526 &amp;nbsp;del 20/05/0002</t>
+          <t>75526  del 20/05/0002</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
           <t>DI GIACOMO VALENTINA</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AI CORSI 'POMERIGGI IN BATTERIOLOGIA' ANNO 2018</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
-          <t>dal 19/04/2018 &amp;nbsp;al 25/10/2018</t>
+          <t>dal 19/04/2018  al 25/10/2018</t>
         </is>
       </c>
       <c r="E828" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F828" t="inlineStr">
         <is>
-          <t>61809 &amp;nbsp;del 09/04/2018</t>
+          <t>61809  del 09/04/2018</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
           <t>DELL'ORTO CONCETTA</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO LA TUTORSHIP NELL'APRENDIMENTO DELLE COMPETENZE CLINICHE</t>
         </is>
       </c>
       <c r="D829" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 26/04/2017</t>
+          <t>dal 04/04/2017  al 26/04/2017</t>
         </is>
       </c>
       <c r="E829" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F829" t="inlineStr">
         <is>
-          <t>32007 &amp;nbsp;del 27/02/2017</t>
+          <t>32007  del 27/02/2017</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
           <t>DELL'ORTO CONCETTA</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'L'APPLICAZIONE DEL PROTOCOLLO AZIENDALE AGGIORNATO DI PREVENZIONE E TRATTAMENTO DELLE ULCERE DA PRESSIONE' ANNO 2017</t>
         </is>
       </c>
       <c r="D830" t="inlineStr">
         <is>
-          <t>dal 01/08/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 01/08/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E830" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F830" t="inlineStr">
         <is>
-          <t>119344 &amp;nbsp;del 20/08/0001</t>
+          <t>119344  del 20/08/0001</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
           <t>DELL'ORTO CONCETTA</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO MULTI EDIZIONE 'LA TUTORSHIP NELL'APPRENDIMENTO DELLE COMPETENZE CLINICHE' ANNO 2018</t>
         </is>
       </c>
       <c r="D831" t="inlineStr">
         <is>
-          <t>dal 05/04/2018 &amp;nbsp;al 13/11/2018</t>
+          <t>dal 05/04/2018  al 13/11/2018</t>
         </is>
       </c>
       <c r="E831" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F831" t="inlineStr">
         <is>
-          <t>43707 &amp;nbsp;del 12/03/2018</t>
+          <t>43707  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
           <t>DEL COLLE RAFFAELE</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AI CORSI TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA E NEUROFTALMOLOGIA APPLICATA ANNO 2018</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
-          <t>dal 24/05/2018 &amp;nbsp;al 25/05/2018</t>
+          <t>dal 24/05/2018  al 25/05/2018</t>
         </is>
       </c>
       <c r="E832" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F832" t="inlineStr">
         <is>
-          <t>44335 &amp;nbsp;del 12/03/2018</t>
+          <t>44335  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
           <t>DEL COLLE RAFFAELE</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>Incarico di docenzaevento formativo &amp;quot;Le sindromi vertiginose:...tu mi fai girar&amp;quot;</t>
+          <t>Incarico di docenzaevento formativo "Le sindromi vertiginose:...tu mi fai girar"</t>
         </is>
       </c>
       <c r="D833" t="inlineStr">
         <is>
-          <t>dal 23/05/2017 &amp;nbsp;al 23/05/2017</t>
+          <t>dal 23/05/2017  al 23/05/2017</t>
         </is>
       </c>
       <c r="E833" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F833" t="inlineStr">
         <is>
-          <t>Prot. 79184 &amp;nbsp;del 19/05/2017</t>
+          <t>Prot. 79184  del 19/05/2017</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
           <t>DEL COLLE RAFFAELE</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>INCARICO DOCENZA AI CORSI: &amp;quot;CORSO TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA&amp;quot; E &amp;quot;CORSO TEORICO-PRATICO DI NEUROFTALMOLOGIA APPLICATA&amp;quot; ANNO 2017</t>
+          <t>INCARICO DOCENZA AI CORSI: "CORSO TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA" E "CORSO TEORICO-PRATICO DI NEUROFTALMOLOGIA APPLICATA" ANNO 2017</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
-          <t>dal 27/04/2017 &amp;nbsp;al 28/04/2017</t>
+          <t>dal 27/04/2017  al 28/04/2017</t>
         </is>
       </c>
       <c r="E834" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F834" t="inlineStr">
         <is>
-          <t>37977 &amp;nbsp;del 08/03/2017</t>
+          <t>37977  del 08/03/2017</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
           <t>DEL COLLE RAFFAELE</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D835" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E835" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F835" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
           <t>DE VINCENZI BRUNETTA</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA MOVIMENTAZIONE DELLA PERSONA ASSISTITA, CONSOLIDAMENTO DELLE ABILITA' DEGLI OPERATORI DELLE PROFESSIONI SANITARIE' (12 ED.) ANNO 2017</t>
         </is>
       </c>
       <c r="D836" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 04/04/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E836" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F836" t="inlineStr">
         <is>
-          <t>40900 &amp;nbsp;del 14/03/2017</t>
+          <t>40900  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
           <t>DE TOGNI LAURA</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
           <t>PARTECIPAZIONE IN QUALITÀ DI ESPERTO AL WORKSHOP</t>
         </is>
       </c>
       <c r="D837" t="inlineStr">
         <is>
-          <t>dal 30/11/2017 &amp;nbsp;al 30/11/2017</t>
+          <t>dal 30/11/2017  al 30/11/2017</t>
         </is>
       </c>
       <c r="E837" t="inlineStr">
         <is>
           <t>657, 00 EURO</t>
         </is>
       </c>
       <c r="F837" t="inlineStr">
         <is>
-          <t>185649 DI PROT. &amp;nbsp;del 28/11/2017</t>
+          <t>185649 DI PROT.  del 28/11/2017</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
           <t>DE SIMONE VINCENZO</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA RIABILITAZIONE CARDIO-RESPIRATORIA: DALLA VALUTAZIONE ALLE TECNICHE RIABILITATIVE' ANNO 2017</t>
         </is>
       </c>
       <c r="D838" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 21/10/2017</t>
+          <t>dal 25/09/2017  al 21/10/2017</t>
         </is>
       </c>
       <c r="E838" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F838" t="inlineStr">
         <is>
-          <t>147700 &amp;nbsp;del 25/09/2017</t>
+          <t>147700  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
           <t>DE NARD ROBERTINO</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
           <t>COMPONENTE COMMISIONI</t>
         </is>
       </c>
       <c r="D839" t="inlineStr">
         <is>
-          <t>dal 06/04/2017 &amp;nbsp;al 06/04/2017</t>
+          <t>dal 06/04/2017  al 06/04/2017</t>
         </is>
       </c>
       <c r="E839" t="inlineStr">
         <is>
           <t>440,00 EURO</t>
         </is>
       </c>
       <c r="F839" t="inlineStr">
         <is>
-          <t>64958 DI PROT. &amp;nbsp;del 20/04/0026</t>
+          <t>64958 DI PROT.  del 20/04/0026</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
           <t>DE NARD ROBERTINO</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
           <t>COMMISSIONE COMUNALE COLLAUDO</t>
         </is>
       </c>
       <c r="D840" t="inlineStr">
         <is>
-          <t>dal 03/08/2017 &amp;nbsp;al 03/08/2017</t>
+          <t>dal 03/08/2017  al 03/08/2017</t>
         </is>
       </c>
       <c r="E840" t="inlineStr">
         <is>
           <t>340,00 EURO</t>
         </is>
       </c>
       <c r="F840" t="inlineStr">
         <is>
-          <t>123314 &amp;nbsp;del 08/08/2017</t>
+          <t>123314  del 08/08/2017</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
           <t>DE NARD ROBERTINO</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
           <t>COMMISSIONE COMUNALE COLLAUDO</t>
         </is>
       </c>
       <c r="D841" t="inlineStr">
         <is>
-          <t>dal 08/06/2017 &amp;nbsp;al 08/06/2017</t>
+          <t>dal 08/06/2017  al 08/06/2017</t>
         </is>
       </c>
       <c r="E841" t="inlineStr">
         <is>
           <t>440,00 EURO</t>
         </is>
       </c>
       <c r="F841" t="inlineStr">
         <is>
-          <t>083413 &amp;nbsp;del 26/05/2017</t>
+          <t>083413  del 26/05/2017</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
           <t>DE NARD ROBERTINO</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
           <t>COMMISSIONE COMUNALE COLLAUDO</t>
         </is>
       </c>
       <c r="D842" t="inlineStr">
         <is>
-          <t>dal 03/08/2017 &amp;nbsp;al 03/08/2017</t>
+          <t>dal 03/08/2017  al 03/08/2017</t>
         </is>
       </c>
       <c r="E842" t="inlineStr">
         <is>
           <t>340,00 EURO</t>
         </is>
       </c>
       <c r="F842" t="inlineStr">
         <is>
-          <t>123314 &amp;nbsp;del 08/08/2017</t>
+          <t>123314  del 08/08/2017</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
           <t>DE GASPERI MARIO</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LA DIMISSIONE PROTETTA, CONTINUITA’ DI CURE ASSISTENZIALI</t>
         </is>
       </c>
       <c r="D843" t="inlineStr">
         <is>
-          <t>dal 04/05/2018 &amp;nbsp;al 19/11/2018</t>
+          <t>dal 04/05/2018  al 19/11/2018</t>
         </is>
       </c>
       <c r="E843" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F843" t="inlineStr">
         <is>
-          <t>Prot. 54163 &amp;nbsp;del 26/03/2018</t>
+          <t>Prot. 54163  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
           <t>DE CHECCHI GIOVANNA</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'LE PRINCIPALI COMPLICANZE INFETTIVE NELLA TOSSICODIPENDENZA, STATO DELL'ARTE' DEL GIORNO 20/11/2017</t>
         </is>
       </c>
       <c r="D844" t="inlineStr">
         <is>
-          <t>dal 20/11/2017 &amp;nbsp;al 20/11/2017</t>
+          <t>dal 20/11/2017  al 20/11/2017</t>
         </is>
       </c>
       <c r="E844" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F844" t="inlineStr">
         <is>
-          <t>150504 &amp;nbsp;del 28/09/2017</t>
+          <t>150504  del 28/09/2017</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
           <t>D'APRILE DANIELA</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
           <t>DOCENZA IN TERAPIA MANUALE</t>
         </is>
       </c>
       <c r="D845" t="inlineStr">
         <is>
-          <t>dal 30/03/2017 &amp;nbsp;al 12/05/2017</t>
+          <t>dal 30/03/2017  al 12/05/2017</t>
         </is>
       </c>
       <c r="E845" t="inlineStr"/>
       <c r="F845" t="inlineStr">
         <is>
-          <t>44199 DI PROT. &amp;nbsp;del 17/03/2017</t>
+          <t>44199 DI PROT.  del 17/03/2017</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
           <t>DANZI MARIA</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
           <t>Docenza evento formativo LA GESTIONE DEI CATETERI VENOSI CENTRALI/2018</t>
         </is>
       </c>
       <c r="D846" t="inlineStr">
         <is>
-          <t>dal 24/10/2019 &amp;nbsp;al 26/11/2019</t>
+          <t>dal 24/10/2019  al 26/11/2019</t>
         </is>
       </c>
       <c r="E846" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F846" t="inlineStr">
         <is>
-          <t>Prot. 167375 &amp;nbsp;del 10/10/2018</t>
+          <t>Prot. 167375  del 10/10/2018</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
           <t>DALL'ORA CRISTINA</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale"</t>
         </is>
       </c>
       <c r="D847" t="inlineStr">
         <is>
-          <t>dal 11/12/2017 &amp;nbsp;al 11/12/2017</t>
+          <t>dal 11/12/2017  al 11/12/2017</t>
         </is>
       </c>
       <c r="E847" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
-          <t>Prot. 193369 &amp;nbsp;del 11/12/2017</t>
+          <t>Prot. 193369  del 11/12/2017</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
           <t>DALL'ORA CRISTINA</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LA DIMISSIONE PROTETTA, CONTINUITA’ DI CURE ASSISTENZIALI</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
         <is>
-          <t>dal 04/05/2018 &amp;nbsp;al 19/11/2018</t>
+          <t>dal 04/05/2018  al 19/11/2018</t>
         </is>
       </c>
       <c r="E848" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F848" t="inlineStr">
         <is>
-          <t>Prot. 54163 &amp;nbsp;del 26/03/2018</t>
+          <t>Prot. 54163  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
           <t>DALL'ARA ROBERTO</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D849" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E849" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F849" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
           <t>DALL'AGNOLA ALBERTO</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;L'ANESTESIA PEDIATRICA: PREPARAZIONE ASSISTENZA E CONTROLLO DEL DOLORE&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "L'ANESTESIA PEDIATRICA: PREPARAZIONE ASSISTENZA E CONTROLLO DEL DOLORE"</t>
         </is>
       </c>
       <c r="D850" t="inlineStr">
         <is>
-          <t>dal 22/05/2017 &amp;nbsp;al 22/05/2017</t>
+          <t>dal 22/05/2017  al 22/05/2017</t>
         </is>
       </c>
       <c r="E850" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F850" t="inlineStr">
         <is>
-          <t>Prot. 58458 &amp;nbsp;del 12/04/2017</t>
+          <t>Prot. 58458  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
           <t>DALL'AGNOLA ALBERTO</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;L'ANESTESIA PEDIATRICA: PREPARAZIONE ASSISTENZA E CONTROLLO DEL DOLORE&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "L'ANESTESIA PEDIATRICA: PREPARAZIONE ASSISTENZA E CONTROLLO DEL DOLORE"</t>
         </is>
       </c>
       <c r="D851" t="inlineStr">
         <is>
-          <t>dal 16/10/2017 &amp;nbsp;al 16/10/2017</t>
+          <t>dal 16/10/2017  al 16/10/2017</t>
         </is>
       </c>
       <c r="E851" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F851" t="inlineStr">
         <is>
-          <t>Prot. 58458 &amp;nbsp;del 12/04/2017</t>
+          <t>Prot. 58458  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
           <t>DALL'AGLIO GIORGIA</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
           <t>INCARICO DI COORDINATORE PROGETTO PER CORSO 'INTEGRAZIONE INTERPROFESSIONALE TRA SERVIZIO RRF LEGNAGO E UNITA' OPERATIVE OSPEDALIERE' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D852" t="inlineStr">
         <is>
-          <t>dal 27/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 27/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E852" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F852" t="inlineStr">
         <is>
-          <t>32031 &amp;nbsp;del 27/02/2017</t>
+          <t>32031  del 27/02/2017</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
           <t>DALLA PELLEGRINA NICOLA</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO TEORICO-PRATICO DI NEUROFTALMOLOGIA APPLICATA ANNO 2018</t>
         </is>
       </c>
       <c r="D853" t="inlineStr">
         <is>
-          <t>dal 25/05/2018 &amp;nbsp;al 25/05/2018</t>
+          <t>dal 25/05/2018  al 25/05/2018</t>
         </is>
       </c>
       <c r="E853" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
-          <t>44282 &amp;nbsp;del 12/03/2018</t>
+          <t>44282  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
           <t>DALLA PELLEGRINA NICOLA</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO TEORICO-PRATICO DI NEUROFTALMOLOGIA APPLICATA ANNO 2017</t>
         </is>
       </c>
       <c r="D854" t="inlineStr">
         <is>
-          <t>dal 28/04/2017 &amp;nbsp;al 28/04/2017</t>
+          <t>dal 28/04/2017  al 28/04/2017</t>
         </is>
       </c>
       <c r="E854" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F854" t="inlineStr">
         <is>
-          <t>37977 &amp;nbsp;del 08/03/2017</t>
+          <t>37977  del 08/03/2017</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
           <t>DAL MASO IRIS</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D855" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E855" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F855" t="inlineStr">
         <is>
-          <t>Prot. n° 147472 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147472  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
           <t>DAL MARTELLO CRISTINA</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSI BLSD - BLSD R ANNO 2017</t>
         </is>
       </c>
       <c r="D856" t="inlineStr">
         <is>
-          <t>dal 05/07/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 05/07/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E856" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F856" t="inlineStr">
         <is>
-          <t>105031 &amp;nbsp;del 05/07/2017</t>
+          <t>105031  del 05/07/2017</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
           <t>DAL CORTIVO CRISTINA</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA GESTIONE DEGLI ACCESSI VASCOLARI E DELLE LINEE INFUSIVE' ANNO 2017</t>
         </is>
       </c>
       <c r="D857" t="inlineStr">
         <is>
-          <t>dal 18/10/2017 &amp;nbsp;al 13/12/2017</t>
+          <t>dal 18/10/2017  al 13/12/2017</t>
         </is>
       </c>
       <c r="E857" t="inlineStr">
         <is>
           <t>€25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F857" t="inlineStr">
         <is>
-          <t>119381 &amp;nbsp;del 01/08/2017</t>
+          <t>119381  del 01/08/2017</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
           <t>DAL CORSO STEFANO</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D858" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E858" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F858" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
           <t>DAL BOSCO PIERANTONIO</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO BLSD E BLSD R</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
-          <t>dal 17/03/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 17/03/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E859" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F859" t="inlineStr">
         <is>
-          <t>43673 &amp;nbsp;del 17/03/2017</t>
+          <t>43673  del 17/03/2017</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
           <t>DAL BOSCO PIERANTONIO</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
           <t>PARTECIPAZIONE</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
-          <t>dal 06/11/2017 &amp;nbsp;al 06/11/2017</t>
+          <t>dal 06/11/2017  al 06/11/2017</t>
         </is>
       </c>
       <c r="E860" t="inlineStr">
         <is>
           <t>220,00 EURO</t>
         </is>
       </c>
       <c r="F860" t="inlineStr">
         <is>
-          <t>172185 PROT. &amp;nbsp;del 06/11/2017</t>
+          <t>172185 PROT.  del 06/11/2017</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
           <t>DAL BOSCO PIERANTONIO</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D861" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E861" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F861" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
           <t>DA CORTE ERMANNO</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D862" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E862" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F862" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
           <t>DA CORTE ERMANNO</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
           <t>Istruttore corso BLSD</t>
         </is>
       </c>
       <c r="D863" t="inlineStr">
         <is>
-          <t>dal 20/09/0020 &amp;nbsp;al 20/09/0020</t>
+          <t>dal 20/09/0020  al 20/09/0020</t>
         </is>
       </c>
       <c r="E863" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F863" t="inlineStr">
         <is>
-          <t>Prot. n° 138883 &amp;nbsp;del 20/09/0008</t>
+          <t>Prot. n° 138883  del 20/09/0008</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
           <t>DA CORTE ERMANNO</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
           <t>Istruttore corso BLSD</t>
         </is>
       </c>
       <c r="D864" t="inlineStr">
         <is>
-          <t>dal 20/06/0017 &amp;nbsp;al 20/06/0017</t>
+          <t>dal 20/06/0017  al 20/06/0017</t>
         </is>
       </c>
       <c r="E864" t="inlineStr">
         <is>
           <t>€ 200.00</t>
         </is>
       </c>
       <c r="F864" t="inlineStr">
         <is>
-          <t>Prot. n° 96944 &amp;nbsp;del 20/06/2017</t>
+          <t>Prot. n° 96944  del 20/06/2017</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
           <t>DA CORTE ERMANNO</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD-R</t>
         </is>
       </c>
       <c r="D865" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E865" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F865" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
           <t>CURTI PIERPAOLO</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>INCARICO DOCENTE AL CORSO &amp;quot;ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE&amp;quot;</t>
+          <t>INCARICO DOCENTE AL CORSO "ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE"</t>
         </is>
       </c>
       <c r="D866" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E866" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F866" t="inlineStr">
         <is>
-          <t>58897 &amp;nbsp;del 12/04/2017</t>
+          <t>58897  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
           <t>CRIMI GASPARE</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'IL DISTURBO MORFOSINTATTICO: VALUTAZIONE E TRATTAMENTO' - 'IL DISTURBO NARRATIVO: VALUTAZIONE E TRATTAMENTO' ANNO 2018</t>
         </is>
       </c>
       <c r="D867" t="inlineStr">
         <is>
-          <t>dal 09/03/2018 &amp;nbsp;al 10/03/2018</t>
+          <t>dal 09/03/2018  al 10/03/2018</t>
         </is>
       </c>
       <c r="E867" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F867" t="inlineStr">
         <is>
-          <t>20010 &amp;nbsp;del 02/02/2018</t>
+          <t>20010  del 02/02/2018</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
           <t>CRIMI GASPARE</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO FSC 'INTEGRAZIONE INTERPROFESSIONALE TRA SERVIZIO MFR LEGNAGO E UNITA' OPERATIVE OSPEDALIERE' ANNO 2018</t>
         </is>
       </c>
       <c r="D868" t="inlineStr">
         <is>
-          <t>dal 12/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 12/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E868" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F868" t="inlineStr">
         <is>
-          <t>54429 &amp;nbsp;del 26/03/2018</t>
+          <t>54429  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
           <t>CRIMI GASPARE</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D869" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E869" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F869" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
           <t>CRIMI GASPARE</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'LA RIABILITAZIONE CARDIO-RESPIRATORIA: DALLA VALUTAZIONE ALLE TECNICHE RIABILITATIVE' ANNO 2017</t>
         </is>
       </c>
       <c r="D870" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 21/10/2017</t>
+          <t>dal 25/09/2017  al 21/10/2017</t>
         </is>
       </c>
       <c r="E870" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F870" t="inlineStr">
         <is>
-          <t>147700 &amp;nbsp;del 25/09/2017</t>
+          <t>147700  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
           <t>CRIMI GASPARE</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D871" t="inlineStr">
         <is>
-          <t>dal 11/12/2017 &amp;nbsp;al 11/12/2017</t>
+          <t>dal 11/12/2017  al 11/12/2017</t>
         </is>
       </c>
       <c r="E871" t="inlineStr"/>
       <c r="F871" t="inlineStr">
         <is>
-          <t>188583 DI PROT. &amp;nbsp;del 04/12/2017</t>
+          <t>188583 DI PROT.  del 04/12/2017</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
           <t>COSTA LUCIA</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA 'FORMAZIONE CONTINUA IN ONCOLOGIA- 1° E 2° PARTE'</t>
         </is>
       </c>
       <c r="D872" t="inlineStr">
         <is>
-          <t>dal 08/05/2017 &amp;nbsp;al 13/11/2017</t>
+          <t>dal 08/05/2017  al 13/11/2017</t>
         </is>
       </c>
       <c r="E872" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F872" t="inlineStr">
         <is>
-          <t>58828 &amp;nbsp;del 12/04/2017</t>
+          <t>58828  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
           <t>COSTA BRUNO</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;Le sindromi vertiginose:...tu mi fai girar&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "Le sindromi vertiginose:...tu mi fai girar"</t>
         </is>
       </c>
       <c r="D873" t="inlineStr">
         <is>
-          <t>dal 23/05/2017 &amp;nbsp;al 23/05/2017</t>
+          <t>dal 23/05/2017  al 23/05/2017</t>
         </is>
       </c>
       <c r="E873" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F873" t="inlineStr">
         <is>
-          <t>Prot. 79184 &amp;nbsp;del 19/05/2017</t>
+          <t>Prot. 79184  del 19/05/2017</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
           <t>CORZATO FRANCESCA</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
           <t>CORSO: 23-207065 TITOLO: MALNUTRIZIONE DELL'ANZIANO</t>
         </is>
       </c>
       <c r="D874" t="inlineStr">
         <is>
-          <t>dal 20/03/0006 &amp;nbsp;al 20/03/0015</t>
+          <t>dal 20/03/0006  al 20/03/0015</t>
         </is>
       </c>
       <c r="E874" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F874" t="inlineStr">
         <is>
-          <t>0039657 &amp;nbsp;del 20/03/0005</t>
+          <t>0039657  del 20/03/0005</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
           <t>CORSO FLAVIA</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
           <t>CORSO: 23-206857 TITOLO: IL COUNSELLING ANTITABAGISMO: UNO STRUMENTO DI PROMOZIONE DELLA SALUTE NEGLI AMBIENTI DI LAVORO</t>
         </is>
       </c>
       <c r="D875" t="inlineStr">
         <is>
-          <t>dal 20/05/0011 &amp;nbsp;al 20/05/0012</t>
+          <t>dal 20/05/0011  al 20/05/0012</t>
         </is>
       </c>
       <c r="E875" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F875" t="inlineStr">
         <is>
-          <t>80206 &amp;nbsp;del 20/05/0009</t>
+          <t>80206  del 20/05/0009</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
           <t>CORDIOLI LUCIANO</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;DINAMICHE CONTROTRASFERALI DEL GRUPPO CURANTE NELLA CURA DELLA PATOLOGIA PSICHIATRICA CRONICA&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "DINAMICHE CONTROTRASFERALI DEL GRUPPO CURANTE NELLA CURA DELLA PATOLOGIA PSICHIATRICA CRONICA"</t>
         </is>
       </c>
       <c r="D876" t="inlineStr">
         <is>
-          <t>dal 23/11/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 23/11/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E876" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F876" t="inlineStr">
         <is>
-          <t>Prot.. 170456 &amp;nbsp;del 02/11/2017</t>
+          <t>Prot.. 170456  del 02/11/2017</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
           <t>CONTI ANTONIO</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
-          <t>INCARICO DOCENTE AL CORSO &amp;quot;ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE&amp;quot;</t>
+          <t>INCARICO DOCENTE AL CORSO "ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE"</t>
         </is>
       </c>
       <c r="D877" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E877" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F877" t="inlineStr">
         <is>
-          <t>58897 &amp;nbsp;del 12/04/2017</t>
+          <t>58897  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
           <t>CONTI ANTONIO</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
           <t>Componente commissione concorso</t>
         </is>
       </c>
       <c r="D878" t="inlineStr">
         <is>
-          <t>dal 20/04/2018 &amp;nbsp;al 20/04/2018</t>
+          <t>dal 20/04/2018  al 20/04/2018</t>
         </is>
       </c>
       <c r="E878" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F878" t="inlineStr">
         <is>
-          <t>Prot. n° 46987 &amp;nbsp;del 15/03/2018</t>
+          <t>Prot. n° 46987  del 15/03/2018</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
           <t>CONTI ANTONIO</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AI CORSI 'POMERIGGI IN BATTERIOLOGIA' ANNO 2018</t>
         </is>
       </c>
       <c r="D879" t="inlineStr">
         <is>
-          <t>dal 19/04/2018 &amp;nbsp;al 25/10/2018</t>
+          <t>dal 19/04/2018  al 25/10/2018</t>
         </is>
       </c>
       <c r="E879" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F879" t="inlineStr">
         <is>
-          <t>61809 &amp;nbsp;del 09/04/2018</t>
+          <t>61809  del 09/04/2018</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
           <t>CONFETTI EMILIO</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D880" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E880" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F880" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
           <t>CONFENTE DANIELA</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D881" t="inlineStr">
         <is>
-          <t>dal 25/05/2017 &amp;nbsp;al 26/05/2017</t>
+          <t>dal 25/05/2017  al 26/05/2017</t>
         </is>
       </c>
       <c r="E881" t="inlineStr">
         <is>
           <t>DA DEFINIRE</t>
         </is>
       </c>
       <c r="F881" t="inlineStr">
         <is>
-          <t>81796 DI PROT. &amp;nbsp;del 24/05/2017</t>
+          <t>81796 DI PROT.  del 24/05/2017</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
           <t>COMPRI MARCO</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
           <t>PROGRAMMAZIONE ALLENAMENTI</t>
         </is>
       </c>
       <c r="D882" t="inlineStr">
         <is>
-          <t>dal 01/07/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 01/07/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E882" t="inlineStr">
         <is>
           <t>6500,00 EURO</t>
         </is>
       </c>
       <c r="F882" t="inlineStr">
         <is>
-          <t>111106 &amp;nbsp;del 17/07/2017</t>
+          <t>111106  del 17/07/2017</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
           <t>COMPOSTA ANTONIO</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
-          <t>Docenza &amp;quot;Modulo A&amp;quot;</t>
+          <t>Docenza "Modulo A"</t>
         </is>
       </c>
       <c r="D883" t="inlineStr">
         <is>
-          <t>dal 13/11/2017 &amp;nbsp;al 15/11/2017</t>
+          <t>dal 13/11/2017  al 15/11/2017</t>
         </is>
       </c>
       <c r="E883" t="inlineStr">
         <is>
           <t>€ 70,00/ora</t>
         </is>
       </c>
       <c r="F883" t="inlineStr">
         <is>
-          <t>Prot. n° 173431 &amp;nbsp;del 08/11/2017</t>
+          <t>Prot. n° 173431  del 08/11/2017</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
           <t>COMI PASQUALE ROBERTO</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO PBLSD - PBLSD R</t>
         </is>
       </c>
       <c r="D884" t="inlineStr">
         <is>
-          <t>dal 12/05/2017 &amp;nbsp;al 04/11/2017</t>
+          <t>dal 12/05/2017  al 04/11/2017</t>
         </is>
       </c>
       <c r="E884" t="inlineStr">
         <is>
           <t>€ 25,82/h</t>
         </is>
       </c>
       <c r="F884" t="inlineStr">
         <is>
-          <t>40597 &amp;nbsp;del 13/03/2017</t>
+          <t>40597  del 13/03/2017</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
           <t>COMI PASQUALE ROBERTO</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD-R</t>
         </is>
       </c>
       <c r="D885" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E885" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F885" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
           <t>COMI PASQUALE ROBERTO</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D886" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E886" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F886" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
           <t>COMI PASQUALE ROBERTO</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AI CORSI MULTI EDIZIONE 'PBLSD' E 'PBLSD-R' ANNO 2018</t>
         </is>
       </c>
       <c r="D887" t="inlineStr">
         <is>
-          <t>dal 07/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 07/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E887" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F887" t="inlineStr">
         <is>
-          <t>12467 &amp;nbsp;del 23/01/2018</t>
+          <t>12467  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
           <t>COMAI MARTINA</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo I NUOVI STRUMENTI IN SPDC: LA NUOVA CARTELLA INTEGRATA</t>
         </is>
       </c>
       <c r="D888" t="inlineStr">
         <is>
-          <t>dal 16/05/2018 &amp;nbsp;al 18/06/2018</t>
+          <t>dal 16/05/2018  al 18/06/2018</t>
         </is>
       </c>
       <c r="E888" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F888" t="inlineStr">
         <is>
-          <t>Prot. 68893 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. 68893  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
           <t>COLZATO ANTONELLA</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'L'INTERPRETAZIONE DELLA TRACCIA ECG DA PARTE DELL'INFERMIERE DI AREA CRITICA' ANNO 2018</t>
         </is>
       </c>
       <c r="D889" t="inlineStr">
         <is>
-          <t>dal 20/03/2018 &amp;nbsp;al 04/12/2018</t>
+          <t>dal 20/03/2018  al 04/12/2018</t>
         </is>
       </c>
       <c r="E889" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F889" t="inlineStr">
         <is>
-          <t>41562 &amp;nbsp;del 07/03/2018</t>
+          <t>41562  del 07/03/2018</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
           <t>COLOMBINI ELENA</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
           <t>Docente</t>
         </is>
       </c>
       <c r="D890" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 30/06/2018</t>
+          <t>dal 25/09/2017  al 30/06/2018</t>
         </is>
       </c>
       <c r="E890" t="inlineStr">
         <is>
           <t>€ 700.00</t>
         </is>
       </c>
       <c r="F890" t="inlineStr">
         <is>
-          <t>Prot. n° 147401 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147401  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
           <t>COLOMBINI ELENA</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D891" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E891" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F891" t="inlineStr">
         <is>
-          <t>Prot. n° 9385 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9385  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
           <t>COLOMBARI ROMAMO</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
           <t>CORSO: 23-206807 TITOLO: DIAGNOSTICA MORFOLOGICA DELLE EPATOPATIE DAL PUNTO DI VISTA DEL PATOLOGO</t>
         </is>
       </c>
       <c r="D892" t="inlineStr">
         <is>
-          <t>dal 20/03/0007 &amp;nbsp;al 20/03/0007</t>
+          <t>dal 20/03/0007  al 20/03/0007</t>
         </is>
       </c>
       <c r="E892" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F892" t="inlineStr">
         <is>
-          <t>0039083 &amp;nbsp;del 20/03/0005</t>
+          <t>0039083  del 20/03/0005</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
           <t>COLOMBARI ROMAMO</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
           <t>CORSO: 23-206806 TITOLO: DIAGNOSTICA MORFOLOGICA DEI TUMORI AL FEGATO</t>
         </is>
       </c>
       <c r="D893" t="inlineStr">
         <is>
-          <t>dal 20/10/0003 &amp;nbsp;al 20/10/0003</t>
+          <t>dal 20/10/0003  al 20/10/0003</t>
         </is>
       </c>
       <c r="E893" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F893" t="inlineStr">
         <is>
-          <t>0039605 &amp;nbsp;del 20/03/0005</t>
+          <t>0039605  del 20/03/0005</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
           <t>CIRILLO PASQUALE</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
           <t>CORSO: 23-206859 TITOLO: MANAGEMENT ORGANIZZATIVO DELLO SPISAL AULSS9 SCALIGERA</t>
         </is>
       </c>
       <c r="D894" t="inlineStr">
         <is>
-          <t>dal 20/12/0006 &amp;nbsp;al 20/12/0006</t>
+          <t>dal 20/12/0006  al 20/12/0006</t>
         </is>
       </c>
       <c r="E894" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F894" t="inlineStr">
         <is>
-          <t>0172907 &amp;nbsp;del 20/10/0018</t>
+          <t>0172907  del 20/10/0018</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
           <t>CIRESOLA DANIELE</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO (4 EDIZIONI) 'FORMAZIONE DEL PERSONALE NEOASSUNTO (D.LGS. N° 81/2008 - MODULI DI FORMAZIONE DI BASE E SPECIFICA EX ACCORDO STATO-REGIONI 21/12/2011)' ANNO 2017</t>
         </is>
       </c>
       <c r="D895" t="inlineStr">
         <is>
-          <t>dal 25/10/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 25/10/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E895" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F895" t="inlineStr">
         <is>
-          <t>165898 &amp;nbsp;del 25/10/2017</t>
+          <t>165898  del 25/10/2017</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
           <t>CHIOVETTO STEFANO</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
           <t>CORSO: 23-206847 TITOLO: CONTINUITA' ASSISTENZIALE E GESTIONE DEL PAZIENTE FRAGILE. ACCESSI VENOSI</t>
         </is>
       </c>
       <c r="D896" t="inlineStr">
         <is>
-          <t>dal 20/02/0021 &amp;nbsp;al 20/02/0021</t>
+          <t>dal 20/02/0021  al 20/02/0021</t>
         </is>
       </c>
       <c r="E896" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
-          <t>0020139 &amp;nbsp;del 20/02/0002</t>
+          <t>0020139  del 20/02/0002</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
           <t>CHIOVETTO STEFANO</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
           <t>CORSO: 23-207063 TITOLO: ASSISTENZA AL PAZIENTE CON DISPOSITIVI MEDICI: RESPIRATORI, INTESTINALI, URINARI, VASCOLARI.</t>
         </is>
       </c>
       <c r="D897" t="inlineStr">
         <is>
-          <t>dal 20/04/0005 &amp;nbsp;al 20/04/0017</t>
+          <t>dal 20/04/0005  al 20/04/0017</t>
         </is>
       </c>
       <c r="E897" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F897" t="inlineStr">
         <is>
-          <t>0049422 &amp;nbsp;del 20/04/0019</t>
+          <t>0049422  del 20/04/0019</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
           <t>CHIOFFI LINDA</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D898" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E898" t="inlineStr"/>
       <c r="F898" t="inlineStr">
         <is>
-          <t>2919 PROT. &amp;nbsp;del 08/01/2018</t>
+          <t>2919 PROT.  del 08/01/2018</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
           <t>CHIOFFI LINDA</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
           <t>CORSO: 23-212437 TITOLO: STRATEGIA DI PREVENZIONE DELLA CORRUZIONE ATTRAVERSO UNO STUDIO SISTEMATICO DEI PROCESSI AZIENDALI: CONTROLLI SANITARI UFFICIALI IN APPLICAZIONE AL D.LGS 194/2008</t>
         </is>
       </c>
       <c r="D899" t="inlineStr">
         <is>
-          <t>dal 20/07/0002 &amp;nbsp;al 20/11/0030</t>
+          <t>dal 20/07/0002  al 20/11/0030</t>
         </is>
       </c>
       <c r="E899" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F899" t="inlineStr">
         <is>
-          <t>0111932 &amp;nbsp;del 20/06/0029</t>
+          <t>0111932  del 20/06/0029</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
           <t>CHIAVENATO ALESSANDRO</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>Incarico di docenza al Convegno &amp;quot;I PROGRAMMI DI SCREENING ONCOLOGICI: ELEMENTI ACQUISITI E NUOVE PROSPETTIVE&amp;quot;</t>
+          <t>Incarico di docenza al Convegno "I PROGRAMMI DI SCREENING ONCOLOGICI: ELEMENTI ACQUISITI E NUOVE PROSPETTIVE"</t>
         </is>
       </c>
       <c r="D900" t="inlineStr">
         <is>
-          <t>dal 15/03/2017 &amp;nbsp;al 15/03/2017</t>
+          <t>dal 15/03/2017  al 15/03/2017</t>
         </is>
       </c>
       <c r="E900" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F900" t="inlineStr">
         <is>
-          <t>Prot. 26157 &amp;nbsp;del 15/02/2017</t>
+          <t>Prot. 26157  del 15/02/2017</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
           <t>CHIAVEGATO NICOLETTA</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
           <t>INCARICO RESP. SCIENTIFICO/ DOCENTE AL CORSO COMPRENDERE IL RUOLO DEI GRUPPI DI AUTOAIUTO NELL'OTTICA DI SVILUPPO DELLA COMUNITA'</t>
         </is>
       </c>
       <c r="D901" t="inlineStr">
         <is>
-          <t>dal 22/11/2017 &amp;nbsp;al 29/12/2017</t>
+          <t>dal 22/11/2017  al 29/12/2017</t>
         </is>
       </c>
       <c r="E901" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F901" t="inlineStr">
         <is>
-          <t>168075 &amp;nbsp;del 27/10/2017</t>
+          <t>168075  del 27/10/2017</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
           <t>CESTARO FABRIZIO</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
           <t>CORSO: 23-206868 TITOLO: LAVORARE IN GRUPPO</t>
         </is>
       </c>
       <c r="D902" t="inlineStr">
         <is>
-          <t>dal 20/10/0023 &amp;nbsp;al 20/10/0023</t>
+          <t>dal 20/10/0023  al 20/10/0023</t>
         </is>
       </c>
       <c r="E902" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F902" t="inlineStr">
         <is>
-          <t>0174538 &amp;nbsp;del 20/10/0022</t>
+          <t>0174538  del 20/10/0022</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
           <t>CESTARO FABRIZIO</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
           <t>CORSO: 23-206877 TITOLO: IL CODICE DI COMPORTAMENTO DEL PERSONALE ADDETTO ALLA VIGILANZA E ISPEZIONE</t>
         </is>
       </c>
       <c r="D903" t="inlineStr">
         <is>
-          <t>dal 20/11/0027 &amp;nbsp;al 20/11/0027</t>
+          <t>dal 20/11/0027  al 20/11/0027</t>
         </is>
       </c>
       <c r="E903" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F903" t="inlineStr">
         <is>
-          <t>0193905 &amp;nbsp;del 20/11/0023</t>
+          <t>0193905  del 20/11/0023</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
           <t>CESTARI ERIKA</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
           <t>COMMISSIONE GARA D'APPALTO</t>
         </is>
       </c>
       <c r="D904" t="inlineStr">
         <is>
-          <t>dal 25/08/2017 &amp;nbsp;al 25/08/2017</t>
+          <t>dal 25/08/2017  al 25/08/2017</t>
         </is>
       </c>
       <c r="E904" t="inlineStr">
         <is>
           <t>100,00 EURO</t>
         </is>
       </c>
       <c r="F904" t="inlineStr">
         <is>
-          <t>130173 &amp;nbsp;del 23/08/2017</t>
+          <t>130173  del 23/08/2017</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
           <t>CESARO GIULIO</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'OPT TELECRANIO E CONE BEAM' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D905" t="inlineStr">
         <is>
-          <t>dal 18/05/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 18/05/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E905" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F905" t="inlineStr">
         <is>
-          <t>78368 &amp;nbsp;del 18/05/2017</t>
+          <t>78368  del 18/05/2017</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
           <t>CESARO GIULIO</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO PER IL CORSO 'PROGRAMMA DI AGGIORNAMENTO CONTINUO PER I MEDICI DEL SERVIZIO DI RADIOLOGIA' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D906" t="inlineStr">
         <is>
-          <t>dal 27/04/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 27/04/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E906" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F906" t="inlineStr">
         <is>
-          <t>66228 &amp;nbsp;del 27/04/2017</t>
+          <t>66228  del 27/04/2017</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
           <t>CESARO GIULIO</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
-          <t>INCARICO DOCENTE AL CORSO &amp;quot;ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE&amp;quot;</t>
+          <t>INCARICO DOCENTE AL CORSO "ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE"</t>
         </is>
       </c>
       <c r="D907" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E907" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F907" t="inlineStr">
         <is>
-          <t>58897 &amp;nbsp;del 12/04/2017</t>
+          <t>58897  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
           <t>CESARIO VINCENZO</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'NUOVI INTERVENTI RIABILITATIVI INTEGRATI NELLA RIABILITAZIONE IN PSICHIATRIA: IL MODELLO I.N.T. (TERAPIA NEUROCOGNITIVA INTEGRATA)' ANNO 2018</t>
         </is>
       </c>
       <c r="D908" t="inlineStr">
         <is>
-          <t>dal 20/06/2018 &amp;nbsp;al 21/06/2018</t>
+          <t>dal 20/06/2018  al 21/06/2018</t>
         </is>
       </c>
       <c r="E908" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F908" t="inlineStr">
         <is>
-          <t>54323 &amp;nbsp;del 26/03/2018</t>
+          <t>54323  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
           <t>CESARIO VINCENZO</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'IL TRATTAMENTO DEL DISTURBO BORDERLINE DI PERSONALITA' SECONDO IL MODELLO GUNDERSON' ANNO 2018</t>
         </is>
       </c>
       <c r="D909" t="inlineStr">
         <is>
-          <t>dal 07/03/2018 &amp;nbsp;al 20/10/2018</t>
+          <t>dal 07/03/2018  al 20/10/2018</t>
         </is>
       </c>
       <c r="E909" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F909" t="inlineStr">
         <is>
-          <t>41377 &amp;nbsp;del 07/03/2018</t>
+          <t>41377  del 07/03/2018</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
           <t>CESARIO VINCENZO</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'IL TRATTAMENTO DEL DISTURBO BORDERLINE DI PERSONALITA' SECONDO IL MODELLO GUNDERSON' ANNO 2018</t>
         </is>
       </c>
       <c r="D910" t="inlineStr">
         <is>
-          <t>dal 07/03/2018 &amp;nbsp;al 20/10/2018</t>
+          <t>dal 07/03/2018  al 20/10/2018</t>
         </is>
       </c>
       <c r="E910" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F910" t="inlineStr">
         <is>
-          <t>41377 &amp;nbsp;del 07/03/2018</t>
+          <t>41377  del 07/03/2018</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
           <t>CESARIO VINCENZO</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'IL TRATTAMENTO DEL DISTURBO BORDERLINE DI PERSONALITA' SECONDO IL MODELLO GUNDERSON' ANNO 2018</t>
         </is>
       </c>
       <c r="D911" t="inlineStr">
         <is>
-          <t>dal 07/03/2018 &amp;nbsp;al 20/10/2018</t>
+          <t>dal 07/03/2018  al 20/10/2018</t>
         </is>
       </c>
       <c r="E911" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F911" t="inlineStr">
         <is>
-          <t>41377 &amp;nbsp;del 07/03/2018</t>
+          <t>41377  del 07/03/2018</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
           <t>CESARIO VINCENZO</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO DEL CORSO 'PRENDERSI CURA DELL'EQUIPE: L'ATTEGGIAMENTO DEL PERSONALE ALL'INTERNO DEL DIPARTIMENTO DI SALUTE MENTALE COME ELEMENTO FACILITANTE IL RECOVERY DEI PAZIENTI' ANNO 2018</t>
         </is>
       </c>
       <c r="D912" t="inlineStr">
         <is>
-          <t>dal 18/05/2018 &amp;nbsp;al 08/06/2018</t>
+          <t>dal 18/05/2018  al 08/06/2018</t>
         </is>
       </c>
       <c r="E912" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F912" t="inlineStr">
         <is>
-          <t>66622 &amp;nbsp;del 17/04/2018</t>
+          <t>66622  del 17/04/2018</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
           <t>CESARIO VINCENZO</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'LA PRATICA DELLA MINDFULLNESS: DAL DISAGIO ALLA SALUTE MENTALE' ANNO 2018</t>
         </is>
       </c>
       <c r="D913" t="inlineStr">
         <is>
-          <t>dal 06/03/2018 &amp;nbsp;al 17/04/2018</t>
+          <t>dal 06/03/2018  al 17/04/2018</t>
         </is>
       </c>
       <c r="E913" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F913" t="inlineStr">
         <is>
-          <t>17856 &amp;nbsp;del 30/01/2018</t>
+          <t>17856  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
           <t>CESARIO VINCENZO</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'IL DISAGIO MENTALE NELLA CIVILTA' CONTEMPORANEA' ANNO 2017</t>
         </is>
       </c>
       <c r="D914" t="inlineStr">
         <is>
-          <t>dal 13/09/2017 &amp;nbsp;al 28/10/2017</t>
+          <t>dal 13/09/2017  al 28/10/2017</t>
         </is>
       </c>
       <c r="E914" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F914" t="inlineStr">
         <is>
-          <t>141005 &amp;nbsp;del 13/09/2017</t>
+          <t>141005  del 13/09/2017</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
           <t>CESARIO VINCENZO</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
           <t>CONSULENTE TECNICO D'UFFICIO</t>
         </is>
       </c>
       <c r="D915" t="inlineStr">
         <is>
-          <t>dal 10/05/2017 &amp;nbsp;al 10/05/2017</t>
+          <t>dal 10/05/2017  al 10/05/2017</t>
         </is>
       </c>
       <c r="E915" t="inlineStr"/>
       <c r="F915" t="inlineStr">
         <is>
-          <t>74957 DI PROT. &amp;nbsp;del 12/05/2017</t>
+          <t>74957 DI PROT.  del 12/05/2017</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
           <t>CESARIO VINCENZO</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'IL MODELLO DELLA SOCIOTERAPIA INTEGRATA APPLICATA NEI SERVIZI PSICHIATRICI TERRITORIALI:...'</t>
         </is>
       </c>
       <c r="D916" t="inlineStr">
         <is>
-          <t>dal 12/05/2017 &amp;nbsp;al 12/05/2017</t>
+          <t>dal 12/05/2017  al 12/05/2017</t>
         </is>
       </c>
       <c r="E916" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F916" t="inlineStr">
         <is>
-          <t>49424 &amp;nbsp;del 29/03/2017</t>
+          <t>49424  del 29/03/2017</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
           <t>CESARIO VICENZO</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>INCARICO RESPONSABILE SCIENTIFICO DEL CORSO:&amp;quot;LA SEMIRESIDENZIALITA' OGGI: EVOLUZIONE, CRITICITA' E BUONE PRATICHE&amp;quot; ANNO 2017</t>
+          <t>INCARICO RESPONSABILE SCIENTIFICO DEL CORSO:"LA SEMIRESIDENZIALITA' OGGI: EVOLUZIONE, CRITICITA' E BUONE PRATICHE" ANNO 2017</t>
         </is>
       </c>
       <c r="D917" t="inlineStr">
         <is>
-          <t>dal 17/05/2017 &amp;nbsp;al 16/06/2017</t>
+          <t>dal 17/05/2017  al 16/06/2017</t>
         </is>
       </c>
       <c r="E917" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F917" t="inlineStr">
         <is>
-          <t>53578 &amp;nbsp;del 04/04/2017</t>
+          <t>53578  del 04/04/2017</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
           <t>CERVI VITTORIA</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;I sistemi di gestione della sicurezza sul lavoro in sanità: esperienze, confronti e prospettive&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "I sistemi di gestione della sicurezza sul lavoro in sanità: esperienze, confronti e prospettive"</t>
         </is>
       </c>
       <c r="D918" t="inlineStr">
         <is>
-          <t>dal 04/10/2017 &amp;nbsp;al 04/10/2017</t>
+          <t>dal 04/10/2017  al 04/10/2017</t>
         </is>
       </c>
       <c r="E918" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F918" t="inlineStr">
         <is>
-          <t>Prot. 141421 &amp;nbsp;del 14/09/2017</t>
+          <t>Prot. 141421  del 14/09/2017</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
           <t>CERVI VITTORIA</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'FORMAZIONE DEL PERSONALE NEOASSUNTO (D.LGS. N°81/2008 - MODULI DI FORMAZIONE DI BASE E SPECIFICA EX ACCORDO STATO-REGIONI 21/12/2011) ANNO 2017</t>
         </is>
       </c>
       <c r="D919" t="inlineStr">
         <is>
-          <t>dal 23/08/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 23/08/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E919" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F919" t="inlineStr">
         <is>
-          <t>130070 &amp;nbsp;del 23/08/2017</t>
+          <t>130070  del 23/08/2017</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
           <t>CERVATO KATIA</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA PER IL CORSO 'OSTETRICHE E ASSISTENTI SANITARI INSIEME PER PROMUOVERE LA SALUTE DI MAMME E BAMBINI'(3 EDIZIONI-ANNO 2017)</t>
         </is>
       </c>
       <c r="D920" t="inlineStr">
         <is>
-          <t>dal 31/05/2017 &amp;nbsp;al 22/09/2017</t>
+          <t>dal 31/05/2017  al 22/09/2017</t>
         </is>
       </c>
       <c r="E920" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F920" t="inlineStr">
         <is>
-          <t>71047 &amp;nbsp;del 08/05/2017</t>
+          <t>71047  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
           <t>CERVATO ANTONELLA</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D921" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E921" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F921" t="inlineStr">
         <is>
-          <t>Prot. n° 147557 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147557  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
           <t>CERVATO ANTONELLA</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
           <t>INCARICO DI COORDINATORE PROGETTO PER CORSO 'INTEGRAZIONE INTERPROFESSIONALE TRA SERVIZIO RRF LEGNAGO E UNITA' OPERATIVE OSPEDALIERE' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D922" t="inlineStr">
         <is>
-          <t>dal 27/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 27/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E922" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F922" t="inlineStr">
         <is>
-          <t>32031 &amp;nbsp;del 27/02/2017</t>
+          <t>32031  del 27/02/2017</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
           <t>CERAVOLO RAFFAELE</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;TOSSICODIPENDENZA&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "TOSSICODIPENDENZA"</t>
         </is>
       </c>
       <c r="D923" t="inlineStr">
         <is>
-          <t>dal 27/03/2017 &amp;nbsp;al 29/03/2017</t>
+          <t>dal 27/03/2017  al 29/03/2017</t>
         </is>
       </c>
       <c r="E923" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F923" t="inlineStr">
         <is>
-          <t>Prot. 46161 &amp;nbsp;del 22/03/2017</t>
+          <t>Prot. 46161  del 22/03/2017</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
           <t>CENGIA MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'L'UTILIZZO DEI SOCIAL MEDIA E DEGLI SMARTPHONE NEI CONTESTI SANITARI: RISCHI E OPPORTUNITÀ' (DUE EDIZIONI) ANNO 2017</t>
         </is>
       </c>
       <c r="D924" t="inlineStr">
         <is>
-          <t>dal 21/11/2017 &amp;nbsp;al 12/12/2017</t>
+          <t>dal 21/11/2017  al 12/12/2017</t>
         </is>
       </c>
       <c r="E924" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F924" t="inlineStr">
         <is>
-          <t>150517 &amp;nbsp;del 28/09/2017</t>
+          <t>150517  del 28/09/2017</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
           <t>CENGIA MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
           <t>Incarico Responsabile Scientifico evento L'APPLICAZIONE DEL PROTOCOLLO AZIENDALE PER LA PREVENZIONE E IL TRATTAMENTO DELLE LESIONI DA PRESSIONE</t>
         </is>
       </c>
       <c r="D925" t="inlineStr">
         <is>
-          <t>dal 12/03/2019 &amp;nbsp;al 05/11/2019</t>
+          <t>dal 12/03/2019  al 05/11/2019</t>
         </is>
       </c>
       <c r="E925" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F925" t="inlineStr">
         <is>
-          <t>Prot. 41072 &amp;nbsp;del 11/03/2019</t>
+          <t>Prot. 41072  del 11/03/2019</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
           <t>CENGIA MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO PER IL CORSO 'MODULAR NURSING IN U.O. ORTOPEDIA: RETRAINING' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D926" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 24/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E926" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F926" t="inlineStr">
         <is>
-          <t>31335 &amp;nbsp;del 24/02/2017</t>
+          <t>31335  del 24/02/2017</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
           <t>CENGIA MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'ADOZIONE DI LINEE GUIDA EBM SULL'EVIDENZA DEI SISTEMI E DEI PROGRESSI CLINO-ASSISTENZIALI. L'APPLICAZIONE DELL'EVIDENCE BASED PRATICE NELLA PRATICA QUOTIDIANA' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D927" t="inlineStr">
         <is>
-          <t>dal 30/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 30/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E927" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F927" t="inlineStr">
         <is>
-          <t>14032 &amp;nbsp;del 30/01/2017</t>
+          <t>14032  del 30/01/2017</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
           <t>CENGIA MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO PER IL CORSO 'LA CONTESTUALIZZAZIONE NELL'OPERATIVITÀ DEL PROFILO DI COMPETENZA DEL COORDINATORE DELLE PROFESSIONI SANITARIE: UN'ESPERIENZA DI FORMAZIONE SUL CAMPO - IL PROJECT WORK INNOVATION COME STRUMENTO DI INNOVAZIONE ALL'INTERNO DELLE ORGANIZZAZIONI SANITARIE' ANNO 2017</t>
         </is>
       </c>
       <c r="D928" t="inlineStr">
         <is>
-          <t>dal 14/07/2017 &amp;nbsp;al 01/12/2017</t>
+          <t>dal 14/07/2017  al 01/12/2017</t>
         </is>
       </c>
       <c r="E928" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F928" t="inlineStr">
         <is>
-          <t>110335 &amp;nbsp;del 14/07/2017</t>
+          <t>110335  del 14/07/2017</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
           <t>CAVAZZA TIZIANA</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso POCT: LA REALTA' DELL'EX ULSS 22</t>
         </is>
       </c>
       <c r="D929" t="inlineStr">
         <is>
-          <t>dal 04/12/2017 &amp;nbsp;al 04/12/2017</t>
+          <t>dal 04/12/2017  al 04/12/2017</t>
         </is>
       </c>
       <c r="E929" t="inlineStr">
         <is>
           <t>51.64</t>
         </is>
       </c>
       <c r="F929" t="inlineStr">
         <is>
-          <t>Prot. 186499 &amp;nbsp;del 29/11/2017</t>
+          <t>Prot. 186499  del 29/11/2017</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
           <t>CAVALLO FRANCESCA</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
           <t>CORSO: 23-207031 TITOLO: PRESA IN CARICO OSPEDALIERA DEL PAZIENTE CON STROKE</t>
         </is>
       </c>
       <c r="D930" t="inlineStr">
         <is>
-          <t>dal 20/04/0010 &amp;nbsp;al 20/04/0010</t>
+          <t>dal 20/04/0010  al 20/04/0010</t>
         </is>
       </c>
       <c r="E930" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F930" t="inlineStr">
         <is>
-          <t>0058856 &amp;nbsp;del 20/04/0004</t>
+          <t>0058856  del 20/04/0004</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
           <t>CAUMO FRANCESCA</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>Incarico di docenza al Convegno &amp;quot;I PROGRAMMI DI SCREENING ONCOLOGICI: ELEMENTI ACQUISITI E NUOVE PROSPETTIVE&amp;quot;</t>
+          <t>Incarico di docenza al Convegno "I PROGRAMMI DI SCREENING ONCOLOGICI: ELEMENTI ACQUISITI E NUOVE PROSPETTIVE"</t>
         </is>
       </c>
       <c r="D931" t="inlineStr">
         <is>
-          <t>dal 15/03/2017 &amp;nbsp;al 15/03/2017</t>
+          <t>dal 15/03/2017  al 15/03/2017</t>
         </is>
       </c>
       <c r="E931" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F931" t="inlineStr">
         <is>
-          <t>Prot. 26157 &amp;nbsp;del 15/02/2017</t>
+          <t>Prot. 26157  del 15/02/2017</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
           <t>CATAPANO PIETRO</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO FSC 'LA GESTIONE OPERATIVA DEL TAGLIO CESAREO IN EMERGENZA' ANNO 2018</t>
         </is>
       </c>
       <c r="D932" t="inlineStr">
         <is>
-          <t>dal 02/04/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 02/04/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E932" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F932" t="inlineStr">
         <is>
-          <t>54238 &amp;nbsp;del 26/03/2018</t>
+          <t>54238  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
           <t>CATAPANO PIETRO</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO EMERGENZE OSTETRICHE ANNO 2017 ED.1 E ED.2</t>
         </is>
       </c>
       <c r="D933" t="inlineStr">
         <is>
-          <t>dal 06/12/2017 &amp;nbsp;al 07/12/2017</t>
+          <t>dal 06/12/2017  al 07/12/2017</t>
         </is>
       </c>
       <c r="E933" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F933" t="inlineStr">
         <is>
-          <t>139828 &amp;nbsp;del 12/09/2017</t>
+          <t>139828  del 12/09/2017</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
           <t>CASTELLINI MARIA FEDERICA</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO BLSD E BLSD R</t>
         </is>
       </c>
       <c r="D934" t="inlineStr">
         <is>
-          <t>dal 17/03/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 17/03/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E934" t="inlineStr">
         <is>
           <t>€ 25,82/ H</t>
         </is>
       </c>
       <c r="F934" t="inlineStr">
         <is>
-          <t>43673 &amp;nbsp;del 17/03/2017</t>
+          <t>43673  del 17/03/2017</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
           <t>CASTELLINI MARIA FEDERICA</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D935" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E935" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F935" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
           <t>CASTELLAZZI MARIA SOLE</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;DINAMICHE CONTROTRASFERALI DEL GRUPPO CURANTE NELLA CURA DELLA PATOLOGIA PSICHIATRICA CRONICA&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "DINAMICHE CONTROTRASFERALI DEL GRUPPO CURANTE NELLA CURA DELLA PATOLOGIA PSICHIATRICA CRONICA"</t>
         </is>
       </c>
       <c r="D936" t="inlineStr">
         <is>
-          <t>dal 23/11/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 23/11/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E936" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F936" t="inlineStr">
         <is>
-          <t>Prot. 170456 &amp;nbsp;del 02/11/2017</t>
+          <t>Prot. 170456  del 02/11/2017</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
           <t>CASSINI MARCO</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'TERAPIA MANUALE APPLICATA ALLA VALUTAZIONE E TRATTAMENTO DEL LOW BACK PAIN ASPECIFICO' ANNO 2017</t>
         </is>
       </c>
       <c r="D937" t="inlineStr">
         <is>
-          <t>dal 22/09/2017 &amp;nbsp;al 24/09/2017</t>
+          <t>dal 22/09/2017  al 24/09/2017</t>
         </is>
       </c>
       <c r="E937" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F937" t="inlineStr">
         <is>
-          <t>119720 &amp;nbsp;del 02/08/2017</t>
+          <t>119720  del 02/08/2017</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
           <t>CARMIGNOLA ROBERTA</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
           <t>Docenza</t>
         </is>
       </c>
       <c r="D938" t="inlineStr">
         <is>
-          <t>dal 09/03/2018 &amp;nbsp;al 15/10/2018</t>
+          <t>dal 09/03/2018  al 15/10/2018</t>
         </is>
       </c>
       <c r="E938" t="inlineStr">
         <is>
           <t>€ 50,00/h</t>
         </is>
       </c>
       <c r="F938" t="inlineStr">
         <is>
-          <t>Prot. n° 45754 &amp;nbsp;del 14/03/2018</t>
+          <t>Prot. n° 45754  del 14/03/2018</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
           <t>CARMIGNOLA ROBERTA</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
           <t>Docente ad evento formativo.</t>
         </is>
       </c>
       <c r="D939" t="inlineStr">
         <is>
-          <t>dal 26/11/2017 &amp;nbsp;al 26/11/2017</t>
+          <t>dal 26/11/2017  al 26/11/2017</t>
         </is>
       </c>
       <c r="E939" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F939" t="inlineStr">
         <is>
-          <t>Prot. n° 165234 &amp;nbsp;del 24/10/2017</t>
+          <t>Prot. n° 165234  del 24/10/2017</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
           <t>CAPUA ADELE</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA PER IL CORSO 'OSTETRICHE E ASSISTENTI SANITARI INSIEME PER PROMUOVERE LA SALUTE DI MAMME E BAMBINI'(3 EDIZIONI-ANNO 2017)</t>
         </is>
       </c>
       <c r="D940" t="inlineStr">
         <is>
-          <t>dal 08/05/2017 &amp;nbsp;al 22/09/2017</t>
+          <t>dal 08/05/2017  al 22/09/2017</t>
         </is>
       </c>
       <c r="E940" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F940" t="inlineStr">
         <is>
-          <t>71047 &amp;nbsp;del 08/05/2017</t>
+          <t>71047  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
           <t>CAPRA CLAUDIO</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D941" t="inlineStr">
         <is>
-          <t>dal 27/07/2017 &amp;nbsp;al 27/07/2017</t>
+          <t>dal 27/07/2017  al 27/07/2017</t>
         </is>
       </c>
       <c r="E941" t="inlineStr"/>
       <c r="F941" t="inlineStr">
         <is>
-          <t>114426 DI PROT. &amp;nbsp;del 24/07/2017</t>
+          <t>114426 DI PROT.  del 24/07/2017</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
           <t>CAPRA CLAUDIO</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D942" t="inlineStr">
         <is>
-          <t>dal 21/12/2017 &amp;nbsp;al 21/12/2017</t>
+          <t>dal 21/12/2017  al 21/12/2017</t>
         </is>
       </c>
       <c r="E942" t="inlineStr"/>
       <c r="F942" t="inlineStr">
         <is>
-          <t>192658 DI PROT. &amp;nbsp;del 12/12/2017</t>
+          <t>192658 DI PROT.  del 12/12/2017</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
           <t>CAPRA CLAUDIO</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
           <t>CORSO: 23-206846 TITOLO: ALIMENTAZIONE E NUTRIZIONE: DALLE EVIDENZE ALLA PRATICA</t>
         </is>
       </c>
       <c r="D943" t="inlineStr">
         <is>
-          <t>dal 20/05/0012 &amp;nbsp;al 20/05/0012</t>
+          <t>dal 20/05/0012  al 20/05/0012</t>
         </is>
       </c>
       <c r="E943" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F943" t="inlineStr">
         <is>
-          <t>82191 &amp;nbsp;del 20/05/0011</t>
+          <t>82191  del 20/05/0011</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
           <t>CAPRA CLAUDIO</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
           <t>CORSO: 23-206997 TITOLO: IL PAZIENTE CON PATOLOGIA INTERNISTICA:RELAZIONE E DISCUSSIONE DI CASI CLINICI</t>
         </is>
       </c>
       <c r="D944" t="inlineStr">
         <is>
-          <t>dal 20/02/0028 &amp;nbsp;al 20/04/0019</t>
+          <t>dal 20/02/0028  al 20/04/0019</t>
         </is>
       </c>
       <c r="E944" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F944" t="inlineStr">
         <is>
-          <t>0036378 &amp;nbsp;del 20/02/0027</t>
+          <t>0036378  del 20/02/0027</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
           <t>CAPPELLARO SILVANA</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
           <t>Docente corso di laurea</t>
         </is>
       </c>
       <c r="D945" t="inlineStr">
         <is>
-          <t>dal 05/03/2018 &amp;nbsp;al 30/04/2018</t>
+          <t>dal 05/03/2018  al 30/04/2018</t>
         </is>
       </c>
       <c r="E945" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F945" t="inlineStr">
         <is>
-          <t>Prot. n° 32502 &amp;nbsp;del 21/02/2018</t>
+          <t>Prot. n° 32502  del 21/02/2018</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
           <t>CAPPELLARO SILVANA</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'PROMOZIONE E SOSTEGNO ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO - PERSONALE COINVOLTO' ANNO 2018</t>
         </is>
       </c>
       <c r="D946" t="inlineStr">
         <is>
-          <t>dal 05/03/2018 &amp;nbsp;al 06/03/2018</t>
+          <t>dal 05/03/2018  al 06/03/2018</t>
         </is>
       </c>
       <c r="E946" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F946" t="inlineStr">
         <is>
-          <t>17828 &amp;nbsp;del 30/01/2018</t>
+          <t>17828  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
           <t>CANTONI CARLO</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'I CRITERI MICROBIOLOGICI (C.M.) PREVISTI DAL REGOLAMENTO (CE) 2073/2005 E S.M.I. (UTILIZZO DEI CRITERI MICROBIOLOGICI NEI CONTROLLI UFFICIALI E L'IMPLEMENTAZIONE DA PARTE DEGLI OSA ALLA LUCE DELLE LINEE-GUIDA CSR 41 DEL 03 MARZO 2017)'</t>
         </is>
       </c>
       <c r="D947" t="inlineStr">
         <is>
-          <t>dal 27/10/2017 &amp;nbsp;al 30/11/2017</t>
+          <t>dal 27/10/2017  al 30/11/2017</t>
         </is>
       </c>
       <c r="E947" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F947" t="inlineStr">
         <is>
-          <t>167922 &amp;nbsp;del 27/10/2017</t>
+          <t>167922  del 27/10/2017</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
           <t>CANOVA ELISABETTA</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;SEMINARI IN SPDC&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "SEMINARI IN SPDC"</t>
         </is>
       </c>
       <c r="D948" t="inlineStr">
         <is>
-          <t>dal 05/05/2017 &amp;nbsp;al 12/05/2017</t>
+          <t>dal 05/05/2017  al 12/05/2017</t>
         </is>
       </c>
       <c r="E948" t="inlineStr">
         <is>
           <t>206.56</t>
         </is>
       </c>
       <c r="F948" t="inlineStr">
         <is>
-          <t>Prot. 59766 &amp;nbsp;del 13/04/2017</t>
+          <t>Prot. 59766  del 13/04/2017</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
           <t>CANALI ROSANNA</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C949" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;ASSISTENZA SANITARIA ITALIANI ALL'ESTERO E STRANIERI IN ITALIA&amp;quot;</t>
+          <t>Incarico di docenza al corso "ASSISTENZA SANITARIA ITALIANI ALL'ESTERO E STRANIERI IN ITALIA"</t>
         </is>
       </c>
       <c r="D949" t="inlineStr">
         <is>
-          <t>dal 11/12/2017 &amp;nbsp;al 11/12/2017</t>
+          <t>dal 11/12/2017  al 11/12/2017</t>
         </is>
       </c>
       <c r="E949" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F949" t="inlineStr">
         <is>
-          <t>Prot. 186504 &amp;nbsp;del 29/11/2017</t>
+          <t>Prot. 186504  del 29/11/2017</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
           <t>CALOI ALESSANDRA</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO DI FORMAZIONE DEI PREPOSTI ANNO 2017</t>
         </is>
       </c>
       <c r="D950" t="inlineStr">
         <is>
-          <t>dal 01/08/2017 &amp;nbsp;al 21/09/2017</t>
+          <t>dal 01/08/2017  al 21/09/2017</t>
         </is>
       </c>
       <c r="E950" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F950" t="inlineStr">
         <is>
-          <t>119479 &amp;nbsp;del 01/08/2017</t>
+          <t>119479  del 01/08/2017</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
           <t>CALOI ALESSANDRA</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'FORMAZIONE DEL PERSONALE NEOASSUNTO (D.LGS. N°81/2008 - MODULI DI FORMAZIONE DI BASE E SPECIFICA EX ACCORDO STATO-REGIONI 21/12/2011) ANNO 2017</t>
         </is>
       </c>
       <c r="D951" t="inlineStr">
         <is>
-          <t>dal 23/08/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 23/08/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E951" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F951" t="inlineStr">
         <is>
-          <t>130070 &amp;nbsp;del 23/08/2017</t>
+          <t>130070  del 23/08/2017</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
           <t>CALOI ALESSANDRA</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
           <t>CONSULENZA</t>
         </is>
       </c>
       <c r="D952" t="inlineStr">
         <is>
-          <t>dal 14/07/2017 &amp;nbsp;al 14/07/2018</t>
+          <t>dal 14/07/2017  al 14/07/2018</t>
         </is>
       </c>
       <c r="E952" t="inlineStr"/>
       <c r="F952" t="inlineStr">
         <is>
-          <t>110342 DI PROT. &amp;nbsp;del 14/07/2017</t>
+          <t>110342 DI PROT.  del 14/07/2017</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
           <t>CALOI ALESSANDRA</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
           <t>CONSULENZA</t>
         </is>
       </c>
       <c r="D953" t="inlineStr">
         <is>
-          <t>dal 14/07/2017 &amp;nbsp;al 14/07/2018</t>
+          <t>dal 14/07/2017  al 14/07/2018</t>
         </is>
       </c>
       <c r="E953" t="inlineStr"/>
       <c r="F953" t="inlineStr">
         <is>
-          <t>110328 DI PROT. &amp;nbsp;del 14/07/2017</t>
+          <t>110328 DI PROT.  del 14/07/2017</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
           <t>CALOI ALESSANDRA</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
           <t>CORSO: 23-206859 TITOLO: MANAGEMENT ORGANIZZATIVO DELLO SPISAL AULSS9 SCALIGERA</t>
         </is>
       </c>
       <c r="D954" t="inlineStr">
         <is>
-          <t>dal 20/12/0006 &amp;nbsp;al 20/12/0006</t>
+          <t>dal 20/12/0006  al 20/12/0006</t>
         </is>
       </c>
       <c r="E954" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F954" t="inlineStr">
         <is>
-          <t>0172907 &amp;nbsp;del 20/10/0018</t>
+          <t>0172907  del 20/10/0018</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
           <t>CABASSA ROBERTA</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D955" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E955" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F955" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
           <t>CABASSA ROBERTA</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
-          <t>Docenza evento formativo &amp;quot;TRIAGE DI PRONTO SOCCORSO SECONDO MODELLO REGIONALE Dgrv 1888/2015-2018&amp;quot; Edizione del 16.05.2018</t>
+          <t>Docenza evento formativo "TRIAGE DI PRONTO SOCCORSO SECONDO MODELLO REGIONALE Dgrv 1888/2015-2018" Edizione del 16.05.2018</t>
         </is>
       </c>
       <c r="D956" t="inlineStr">
         <is>
-          <t>dal 16/05/2019 &amp;nbsp;al 16/05/2019</t>
+          <t>dal 16/05/2019  al 16/05/2019</t>
         </is>
       </c>
       <c r="E956" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F956" t="inlineStr">
         <is>
-          <t>Prot. 83318 &amp;nbsp;del 14/05/2019</t>
+          <t>Prot. 83318  del 14/05/2019</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
           <t>CABASSA ROBERTA</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo TRIAGE DI PRONTO SOCCORSO SECONDO MODELLO REGIONALE 2018</t>
         </is>
       </c>
       <c r="D957" t="inlineStr">
         <is>
-          <t>dal 05/12/2019 &amp;nbsp;al 05/12/2019</t>
+          <t>dal 05/12/2019  al 05/12/2019</t>
         </is>
       </c>
       <c r="E957" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F957" t="inlineStr">
         <is>
-          <t>Prot. 183927 &amp;nbsp;del 08/11/2019</t>
+          <t>Prot. 183927  del 08/11/2019</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
           <t>CABASSA ROBERTA</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo TRIAGE DI PRONTO SOCCORSO SECONDO MODELLO REGIONALE Dgrv 1888/2015</t>
         </is>
       </c>
       <c r="D958" t="inlineStr">
         <is>
-          <t>dal 16/05/2018 &amp;nbsp;al 16/05/2018</t>
+          <t>dal 16/05/2018  al 16/05/2018</t>
         </is>
       </c>
       <c r="E958" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F958" t="inlineStr">
         <is>
-          <t>Prot. n. 83318 &amp;nbsp;del 14/05/2018</t>
+          <t>Prot. n. 83318  del 14/05/2018</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
           <t>CABASSA ROBERTA</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo TRIAGE DI PRONTO SOCCORSO SECONDO MODELLO REGIONALE Dgrv 1888/2015</t>
         </is>
       </c>
       <c r="D959" t="inlineStr">
         <is>
-          <t>dal 10/04/2018 &amp;nbsp;al 10/04/2018</t>
+          <t>dal 10/04/2018  al 10/04/2018</t>
         </is>
       </c>
       <c r="E959" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F959" t="inlineStr">
         <is>
-          <t>Prot. n. 60894 &amp;nbsp;del 06/04/2018</t>
+          <t>Prot. n. 60894  del 06/04/2018</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
           <t>CABASSA ROBERTA</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD-R</t>
         </is>
       </c>
       <c r="D960" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 23/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E960" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F960" t="inlineStr">
         <is>
-          <t>9249 &amp;nbsp;del 23/01/2017</t>
+          <t>9249  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C961" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D961" t="inlineStr">
         <is>
-          <t>dal 02/12/2017 &amp;nbsp;al 02/12/2017</t>
+          <t>dal 02/12/2017  al 02/12/2017</t>
         </is>
       </c>
       <c r="E961" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F961" t="inlineStr">
         <is>
-          <t>Prot. 185160 &amp;nbsp;del 28/11/2017</t>
+          <t>Prot. 185160  del 28/11/2017</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D962" t="inlineStr">
         <is>
-          <t>dal 21/10/2017 &amp;nbsp;al 21/10/2017</t>
+          <t>dal 21/10/2017  al 21/10/2017</t>
         </is>
       </c>
       <c r="E962" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F962" t="inlineStr">
         <is>
-          <t>162097 &amp;nbsp;del 18/10/2017</t>
+          <t>162097  del 18/10/2017</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C963" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D963" t="inlineStr">
         <is>
-          <t>dal 19/04/2017 &amp;nbsp;al 19/04/2017</t>
+          <t>dal 19/04/2017  al 19/04/2017</t>
         </is>
       </c>
       <c r="E963" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F963" t="inlineStr"/>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C964" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D964" t="inlineStr">
         <is>
-          <t>dal 06/04/2017 &amp;nbsp;al 06/04/2017</t>
+          <t>dal 06/04/2017  al 06/04/2017</t>
         </is>
       </c>
       <c r="E964" t="inlineStr"/>
       <c r="F964" t="inlineStr"/>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C965" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D965" t="inlineStr">
         <is>
-          <t>dal 08/04/2017 &amp;nbsp;al 08/04/2017</t>
+          <t>dal 08/04/2017  al 08/04/2017</t>
         </is>
       </c>
       <c r="E965" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F965" t="inlineStr"/>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D966" t="inlineStr">
         <is>
-          <t>dal 07/10/2017 &amp;nbsp;al 07/10/2017</t>
+          <t>dal 07/10/2017  al 07/10/2017</t>
         </is>
       </c>
       <c r="E966" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F966" t="inlineStr"/>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C967" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D967" t="inlineStr">
         <is>
-          <t>dal 20/05/2017 &amp;nbsp;al 20/05/2017</t>
+          <t>dal 20/05/2017  al 20/05/2017</t>
         </is>
       </c>
       <c r="E967" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F967" t="inlineStr"/>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D968" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E968" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F968" t="inlineStr"/>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C969" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D969" t="inlineStr">
         <is>
-          <t>dal 25/03/2017 &amp;nbsp;al 25/03/2017</t>
+          <t>dal 25/03/2017  al 25/03/2017</t>
         </is>
       </c>
       <c r="E969" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F969" t="inlineStr"/>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)-Ed. 5/2018</t>
         </is>
       </c>
       <c r="D970" t="inlineStr">
         <is>
-          <t>dal 24/03/2018 &amp;nbsp;al 24/03/2018</t>
+          <t>dal 24/03/2018  al 24/03/2018</t>
         </is>
       </c>
       <c r="E970" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F970" t="inlineStr">
         <is>
-          <t>Prot. 50396 &amp;nbsp;del 20/03/2018</t>
+          <t>Prot. 50396  del 20/03/2018</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D971" t="inlineStr">
         <is>
-          <t>dal 31/05/2018 &amp;nbsp;al 31/05/2018</t>
+          <t>dal 31/05/2018  al 31/05/2018</t>
         </is>
       </c>
       <c r="E971" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F971" t="inlineStr">
         <is>
-          <t>Prot. n. 92227 &amp;nbsp;del 29/05/2018</t>
+          <t>Prot. n. 92227  del 29/05/2018</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D972" t="inlineStr">
         <is>
-          <t>dal 03/05/2018 &amp;nbsp;al 03/05/2018</t>
+          <t>dal 03/05/2018  al 03/05/2018</t>
         </is>
       </c>
       <c r="E972" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F972" t="inlineStr">
         <is>
-          <t>Prot. n. 71516 &amp;nbsp;del 03/05/2018</t>
+          <t>Prot. n. 71516  del 03/05/2018</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)-Ed. 10/2018</t>
         </is>
       </c>
       <c r="D973" t="inlineStr">
         <is>
-          <t>dal 13/10/2018 &amp;nbsp;al 13/10/2018</t>
+          <t>dal 13/10/2018  al 13/10/2018</t>
         </is>
       </c>
       <c r="E973" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F973" t="inlineStr">
         <is>
-          <t>Prot. 167126 &amp;nbsp;del 10/10/2018</t>
+          <t>Prot. 167126  del 10/10/2018</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)-Ed. 13/2018</t>
         </is>
       </c>
       <c r="D974" t="inlineStr">
         <is>
-          <t>dal 24/11/2018 &amp;nbsp;al 24/11/2018</t>
+          <t>dal 24/11/2018  al 24/11/2018</t>
         </is>
       </c>
       <c r="E974" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F974" t="inlineStr">
         <is>
-          <t>Prot. 191509 &amp;nbsp;del 20/11/2018</t>
+          <t>Prot. 191509  del 20/11/2018</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C975" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)-Ed. 3/2018</t>
         </is>
       </c>
       <c r="D975" t="inlineStr">
         <is>
-          <t>dal 24/02/2018 &amp;nbsp;al 24/02/2018</t>
+          <t>dal 24/02/2018  al 24/02/2018</t>
         </is>
       </c>
       <c r="E975" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F975" t="inlineStr">
         <is>
-          <t>Prto. 32919 &amp;nbsp;del 22/02/2018</t>
+          <t>Prto. 32919  del 22/02/2018</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C976" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D976" t="inlineStr">
         <is>
-          <t>dal 11/11/2017 &amp;nbsp;al 11/11/2017</t>
+          <t>dal 11/11/2017  al 11/11/2017</t>
         </is>
       </c>
       <c r="E976" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F976" t="inlineStr">
         <is>
-          <t>Prot. 173151 &amp;nbsp;del 07/11/2017</t>
+          <t>Prot. 173151  del 07/11/2017</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)-Ed. 7/2018</t>
         </is>
       </c>
       <c r="D977" t="inlineStr">
         <is>
-          <t>dal 21/04/2018 &amp;nbsp;al 21/04/2018</t>
+          <t>dal 21/04/2018  al 21/04/2018</t>
         </is>
       </c>
       <c r="E977" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F977" t="inlineStr">
         <is>
-          <t>Prot. 65805 &amp;nbsp;del 13/04/2018</t>
+          <t>Prot. 65805  del 13/04/2018</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C978" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)-Ed. 9/2018</t>
         </is>
       </c>
       <c r="D978" t="inlineStr">
         <is>
-          <t>dal 23/06/2018 &amp;nbsp;al 23/06/2018</t>
+          <t>dal 23/06/2018  al 23/06/2018</t>
         </is>
       </c>
       <c r="E978" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F978" t="inlineStr">
         <is>
-          <t>Prot. 106084 &amp;nbsp;del 20/06/2018</t>
+          <t>Prot. 106084  del 20/06/2018</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
           <t>BUZZI EMILIO</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)-Ed. 8/2018</t>
         </is>
       </c>
       <c r="D979" t="inlineStr">
         <is>
-          <t>dal 15/05/2018 &amp;nbsp;al 15/05/2018</t>
+          <t>dal 15/05/2018  al 15/05/2018</t>
         </is>
       </c>
       <c r="E979" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F979" t="inlineStr">
         <is>
-          <t>Prot. 80585 &amp;nbsp;del 09/05/2018</t>
+          <t>Prot. 80585  del 09/05/2018</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
           <t>BUTTURINI DANIELA</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
           <t>ALTRE TIPOLOGIE</t>
         </is>
       </c>
       <c r="D980" t="inlineStr">
         <is>
-          <t>dal 15/02/2018 &amp;nbsp;al 19/03/2018</t>
+          <t>dal 15/02/2018  al 19/03/2018</t>
         </is>
       </c>
       <c r="E980" t="inlineStr">
         <is>
           <t>284,02 EURO</t>
         </is>
       </c>
       <c r="F980" t="inlineStr">
         <is>
-          <t>20559 PROT. &amp;nbsp;del 02/02/2018</t>
+          <t>20559 PROT.  del 02/02/2018</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
           <t>BUSSI FIORAVANTE ALESSANDRO</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)</t>
         </is>
       </c>
       <c r="D981" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E981" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F981" t="inlineStr"/>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
           <t>BUSSI FIORAVANTE ALESSANDRO</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C982" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)</t>
         </is>
       </c>
       <c r="D982" t="inlineStr">
         <is>
-          <t>dal 11/03/2017 &amp;nbsp;al 11/03/2017</t>
+          <t>dal 11/03/2017  al 11/03/2017</t>
         </is>
       </c>
       <c r="E982" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F982" t="inlineStr"/>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
           <t>BUSSI FIORAVANTE ALESSANDRO</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)</t>
         </is>
       </c>
       <c r="D983" t="inlineStr">
         <is>
-          <t>dal 29/04/2017 &amp;nbsp;al 29/04/2017</t>
+          <t>dal 29/04/2017  al 29/04/2017</t>
         </is>
       </c>
       <c r="E983" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F983" t="inlineStr"/>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
           <t>BUSSI FIORAVANTE ALESSANDRO</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D984" t="inlineStr">
         <is>
-          <t>dal 09/03/2017 &amp;nbsp;al 09/03/2017</t>
+          <t>dal 09/03/2017  al 09/03/2017</t>
         </is>
       </c>
       <c r="E984" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F984" t="inlineStr"/>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
           <t>BUSSI FIORAVANTE ALESSANDRO</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D985" t="inlineStr">
         <is>
-          <t>dal 03/05/2017 &amp;nbsp;al 03/05/2017</t>
+          <t>dal 03/05/2017  al 03/05/2017</t>
         </is>
       </c>
       <c r="E985" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F985" t="inlineStr"/>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
           <t>BULIGHIN GIANMARCO</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C986" t="inlineStr">
         <is>
           <t>CORSO: 23-206846 CORSO: ALIMENTAZIONE E NUTRIZIONE: DALLE EVIDENZE ALLA PRATICA</t>
         </is>
       </c>
       <c r="D986" t="inlineStr">
         <is>
-          <t>dal 20/05/0012 &amp;nbsp;al 20/05/0012</t>
+          <t>dal 20/05/0012  al 20/05/0012</t>
         </is>
       </c>
       <c r="E986" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F986" t="inlineStr">
         <is>
-          <t>82169 &amp;nbsp;del 20/05/0011</t>
+          <t>82169  del 20/05/0011</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
           <t>BROCCO ALBERTO</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C987" t="inlineStr">
         <is>
           <t>Componente commissione collaudo impianti di carburante - Comune di Bovolone</t>
         </is>
       </c>
       <c r="D987" t="inlineStr">
         <is>
-          <t>dal 06/07/2017 &amp;nbsp;al 06/07/2017</t>
+          <t>dal 06/07/2017  al 06/07/2017</t>
         </is>
       </c>
       <c r="E987" t="inlineStr">
         <is>
           <t>non indicato</t>
         </is>
       </c>
       <c r="F987" t="inlineStr">
         <is>
-          <t>Prot. n° 102291 &amp;nbsp;del 29/06/2017</t>
+          <t>Prot. n° 102291  del 29/06/2017</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
           <t>BROCCO ALBERTO</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C988" t="inlineStr">
         <is>
           <t>Componente commissione collaudo impianti di carburante - Comune di Oppeano</t>
         </is>
       </c>
       <c r="D988" t="inlineStr">
         <is>
-          <t>dal 06/07/2017 &amp;nbsp;al 06/07/2017</t>
+          <t>dal 06/07/2017  al 06/07/2017</t>
         </is>
       </c>
       <c r="E988" t="inlineStr">
         <is>
           <t>non indicato</t>
         </is>
       </c>
       <c r="F988" t="inlineStr">
         <is>
-          <t>Prot. n° 102298 &amp;nbsp;del 29/06/2017</t>
+          <t>Prot. n° 102298  del 29/06/2017</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
           <t>BROCCO ALBERTO</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C989" t="inlineStr">
         <is>
           <t>Componente commissione collaudo impianti di carburante - Comune di Cerea</t>
         </is>
       </c>
       <c r="D989" t="inlineStr">
         <is>
-          <t>dal 06/07/2017 &amp;nbsp;al 06/07/2017</t>
+          <t>dal 06/07/2017  al 06/07/2017</t>
         </is>
       </c>
       <c r="E989" t="inlineStr">
         <is>
           <t>non indicato</t>
         </is>
       </c>
       <c r="F989" t="inlineStr">
         <is>
-          <t>Prot. n° 102303 &amp;nbsp;del 29/06/2017</t>
+          <t>Prot. n° 102303  del 29/06/2017</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
           <t>BRIGHENTI MAURIZIO</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C990" t="inlineStr">
         <is>
           <t>COLLEGIO TECNICO</t>
         </is>
       </c>
       <c r="D990" t="inlineStr">
         <is>
-          <t>dal 21/11/2017 &amp;nbsp;al 21/11/2017</t>
+          <t>dal 21/11/2017  al 21/11/2017</t>
         </is>
       </c>
       <c r="E990" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="F990" t="inlineStr">
         <is>
-          <t>178970 PROT. &amp;nbsp;del 16/11/2017</t>
+          <t>178970 PROT.  del 16/11/2017</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
           <t>BRIGHENTI MAURIZIO</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D991" t="inlineStr">
         <is>
-          <t>dal 04/08/2017 &amp;nbsp;al 04/08/2017</t>
+          <t>dal 04/08/2017  al 04/08/2017</t>
         </is>
       </c>
       <c r="E991" t="inlineStr"/>
       <c r="F991" t="inlineStr">
         <is>
-          <t>114423 DI PROT. &amp;nbsp;del 24/07/2017</t>
+          <t>114423 DI PROT.  del 24/07/2017</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
           <t>BRIGHENTI MAURIZIO</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
           <t>COLLEGIO TECNICO</t>
         </is>
       </c>
       <c r="D992" t="inlineStr">
         <is>
-          <t>dal 21/11/2017 &amp;nbsp;al 21/11/2017</t>
+          <t>dal 21/11/2017  al 21/11/2017</t>
         </is>
       </c>
       <c r="E992" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="F992" t="inlineStr">
         <is>
-          <t>178970 PROT. &amp;nbsp;del 16/11/2017</t>
+          <t>178970 PROT.  del 16/11/2017</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
           <t>BRIGHENTI MAURIZIO</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D993" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E993" t="inlineStr"/>
       <c r="F993" t="inlineStr">
         <is>
-          <t>9535 PROT. &amp;nbsp;del 18/01/2018</t>
+          <t>9535 PROT.  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
           <t>BRICOLO PAOLA</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C994" t="inlineStr">
         <is>
           <t>CORSO: 23-207037 TITOLO: BIG KILLER: CARCINOMA ALLA MAMMELLA, DALLA TEORIA ALLA PRATICA</t>
         </is>
       </c>
       <c r="D994" t="inlineStr">
         <is>
-          <t>dal 20/05/0029 &amp;nbsp;al 20/05/0029</t>
+          <t>dal 20/05/0029  al 20/05/0029</t>
         </is>
       </c>
       <c r="E994" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F994" t="inlineStr">
         <is>
-          <t>91463 &amp;nbsp;del 20/05/0028</t>
+          <t>91463  del 20/05/0028</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
           <t>BRICOLO FRANCESCO</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C995" t="inlineStr">
         <is>
           <t>ATTIVITA' PSICHIATRIA</t>
         </is>
       </c>
       <c r="D995" t="inlineStr">
         <is>
-          <t>dal 01/04/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 01/04/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E995" t="inlineStr">
         <is>
           <t>0.00 EURO</t>
         </is>
       </c>
       <c r="F995" t="inlineStr">
         <is>
-          <t>61364 DI PROT. &amp;nbsp;del 18/04/2017</t>
+          <t>61364 DI PROT.  del 18/04/2017</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
           <t>BRASOLA SILVIA</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C996" t="inlineStr">
         <is>
           <t>CORSO: 23-207102 TITOLO:ANALISI E SVILUPPO DEI CRITERI PER MIGLIORARE LA CONTINUITA' ASSISTENZIALE NELL'ULSS 9 SCALIGERA</t>
         </is>
       </c>
       <c r="D996" t="inlineStr">
         <is>
-          <t>dal 20/05/0017 &amp;nbsp;al 20/11/0029</t>
+          <t>dal 20/05/0017  al 20/11/0029</t>
         </is>
       </c>
       <c r="E996" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F996" t="inlineStr">
         <is>
-          <t>85426 &amp;nbsp;del 20/05/0016</t>
+          <t>85426  del 20/05/0016</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
           <t>BOZZOLIN MATTEO</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C997" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA PER CORSO 'L'APPROCCIO MULTIDISCIPLINARE AL PAZIENTE CON SCOMPENSO CARDIACO: ANALISI DEI DATI E STRUMENTI DI CONTROLLO' ANNO 2017</t>
         </is>
       </c>
       <c r="D997" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 10/11/2017</t>
+          <t>dal 24/02/2017  al 10/11/2017</t>
         </is>
       </c>
       <c r="E997" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F997" t="inlineStr">
         <is>
-          <t>4285 &amp;nbsp;del 13/01/2017</t>
+          <t>4285  del 13/01/2017</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
           <t>BOTTANELLI MARA</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
           <t>CORSO: 23-207031 TITOLO: PRESA IN CARICO OSPEDALIERA DEL PAZIENTE CON STROKE</t>
         </is>
       </c>
       <c r="D998" t="inlineStr">
         <is>
-          <t>dal 20/04/0010 &amp;nbsp;al 20/04/0010</t>
+          <t>dal 20/04/0010  al 20/04/0010</t>
         </is>
       </c>
       <c r="E998" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F998" t="inlineStr">
         <is>
-          <t>0058856 &amp;nbsp;del 20/04/0004</t>
+          <t>0058856  del 20/04/0004</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
           <t>BOSSI CARLO</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'LE PRINCIPALI COMPLICANZE INFETTIVE NELLA TOSSICODIPENDENZA, STATO DELL'ARTE' DEL 20/11/2017</t>
         </is>
       </c>
       <c r="D999" t="inlineStr">
         <is>
-          <t>dal 20/11/2017 &amp;nbsp;al 20/11/2017</t>
+          <t>dal 20/11/2017  al 20/11/2017</t>
         </is>
       </c>
       <c r="E999" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F999" t="inlineStr">
         <is>
-          <t>150504 &amp;nbsp;del 28/09/2017</t>
+          <t>150504  del 28/09/2017</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
           <t>BOSIO CHIARA</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
           <t>ALTRE TIPOLOGIE</t>
         </is>
       </c>
       <c r="D1000" t="inlineStr">
         <is>
-          <t>dal 22/01/2018 &amp;nbsp;al 22/01/2018</t>
+          <t>dal 22/01/2018  al 22/01/2018</t>
         </is>
       </c>
       <c r="E1000" t="inlineStr"/>
       <c r="F1000" t="inlineStr">
         <is>
-          <t>20554 PROT. &amp;nbsp;del 02/02/2018</t>
+          <t>20554 PROT.  del 02/02/2018</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
           <t>BOSCOLO RAFFAELE</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale"</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr">
         <is>
-          <t>dal 11/12/2017 &amp;nbsp;al 11/12/2017</t>
+          <t>dal 11/12/2017  al 11/12/2017</t>
         </is>
       </c>
       <c r="E1001" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1001" t="inlineStr">
         <is>
-          <t>Prot. 193369 &amp;nbsp;del 11/12/2017</t>
+          <t>Prot. 193369  del 11/12/2017</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
           <t>BOSCO OLIVIERO</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr">
         <is>
           <t>CORSO: 23-206850 TITOLO: IL VALORE DELLE VACCINAZIONI OGGI E DOMANI</t>
         </is>
       </c>
       <c r="D1002" t="inlineStr">
         <is>
-          <t>dal 20/06/0005 &amp;nbsp;al 20/06/0013</t>
+          <t>dal 20/06/0005  al 20/06/0013</t>
         </is>
       </c>
       <c r="E1002" t="inlineStr">
         <is>
           <t>76.46</t>
         </is>
       </c>
       <c r="F1002" t="inlineStr">
         <is>
-          <t>95406 &amp;nbsp;del 20/06/0004</t>
+          <t>95406  del 20/06/0004</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
           <t>BORTUZZO GERMANA</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr">
         <is>
-          <t>INCARICO DOCENTE AL CORSO &amp;quot;ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE&amp;quot;</t>
+          <t>INCARICO DOCENTE AL CORSO "ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE"</t>
         </is>
       </c>
       <c r="D1003" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E1003" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1003" t="inlineStr">
         <is>
-          <t>58897 &amp;nbsp;del 12/04/2017</t>
+          <t>58897  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
           <t>BORIN ROBERTO</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E1004" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1004" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
           <t>BORIN ROBERTO</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr">
         <is>
-          <t>dal 14/09/2017 &amp;nbsp;al 14/09/2017</t>
+          <t>dal 14/09/2017  al 14/09/2017</t>
         </is>
       </c>
       <c r="E1005" t="inlineStr">
         <is>
           <t>DA DEFINIRE</t>
         </is>
       </c>
       <c r="F1005" t="inlineStr">
         <is>
-          <t>139016 DI PROT. &amp;nbsp;del 11/09/2017</t>
+          <t>139016 DI PROT.  del 11/09/2017</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
           <t>BORIN DONATA</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr">
         <is>
           <t>Consulente scientifico</t>
         </is>
       </c>
       <c r="D1006" t="inlineStr">
         <is>
-          <t>dal 21/06/2017 &amp;nbsp;al 21/06/2017</t>
+          <t>dal 21/06/2017  al 21/06/2017</t>
         </is>
       </c>
       <c r="E1006" t="inlineStr">
         <is>
           <t>€ 750.00</t>
         </is>
       </c>
       <c r="F1006" t="inlineStr">
         <is>
-          <t>Prot. n° 96950 &amp;nbsp;del 20/06/2017</t>
+          <t>Prot. n° 96950  del 20/06/2017</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
           <t>BORIN DONATA</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'REVISIONE DELLE PROCEDURE ASSISTENZIALI ED ELABORAZIONE DELLA DOCUMENTAZIONE INFERMIERISTICA PER IL PAZIENTE IN EMODIALISI' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 04/04/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E1007" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1007" t="inlineStr">
         <is>
-          <t>53561 &amp;nbsp;del 04/04/2017</t>
+          <t>53561  del 04/04/2017</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
           <t>BORDIN PAOLO</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO:'LA MAPPATURA DELLE COMPETENZE DEGLI INFERMIERI IN SALA OPERATORIA' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr">
         <is>
-          <t>dal 09/08/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 09/08/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E1008" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1008" t="inlineStr">
         <is>
-          <t>124251 &amp;nbsp;del 09/08/2017</t>
+          <t>124251  del 09/08/2017</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
           <t>BONIZZATO GIULIANA</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'I RIFIUTI SANITARI: NORMATIVA DI RIFERIMENTO E MODALITÀ DI APPLICAZIONE' ANNO 2017</t>
         </is>
       </c>
       <c r="D1009" t="inlineStr">
         <is>
-          <t>dal 18/09/2017 &amp;nbsp;al 15/11/2017</t>
+          <t>dal 18/09/2017  al 15/11/2017</t>
         </is>
       </c>
       <c r="E1009" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F1009" t="inlineStr">
         <is>
-          <t>143176 &amp;nbsp;del 18/09/2017</t>
+          <t>143176  del 18/09/2017</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
           <t>BONISOLI NICOLETTA</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
           <t>CORSO: 23-207014 TITOLO: LOGOPEDIA E RICERCA NELL'AMBITO DELLA RIABILITAZIONE DELL'ULSS 9</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr">
         <is>
-          <t>dal 20/05/0004 &amp;nbsp;al 20/05/0004</t>
+          <t>dal 20/05/0004  al 20/05/0004</t>
         </is>
       </c>
       <c r="E1010" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1010" t="inlineStr">
         <is>
-          <t>75555 &amp;nbsp;del 20/05/0002</t>
+          <t>75555  del 20/05/0002</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
           <t>BONISOLI NICOLETTA</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr">
         <is>
-          <t>dal 27/11/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 27/11/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E1011" t="inlineStr"/>
       <c r="F1011" t="inlineStr">
         <is>
-          <t>171752 PROT. &amp;nbsp;del 06/11/2017</t>
+          <t>171752 PROT.  del 06/11/2017</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
           <t>BONI SILVANA</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO/DOCENTE AL CORSO PER LA GESTIONE DEI RITMI CARDIACI IN EMERGENZA URGENZA.</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr">
         <is>
-          <t>dal 13/01/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 13/01/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E1012" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F1012" t="inlineStr">
         <is>
-          <t>4661 &amp;nbsp;del 13/01/2017</t>
+          <t>4661  del 13/01/2017</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
           <t>BONI SILVANA</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO/DOCENZA CORSO A.C.L.S. ANNO 2017</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr">
         <is>
-          <t>dal 23/01/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 23/01/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E1013" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F1013" t="inlineStr">
         <is>
-          <t>9143 &amp;nbsp;del 23/01/2017</t>
+          <t>9143  del 23/01/2017</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
           <t>BONI SILVANA</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL'CORSO BASE PER AUTISTA SOCCORRITORE (DGRV 1515 DEL 29/10/2015)' ANNO 2018</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr">
         <is>
-          <t>dal 24/02/2018 &amp;nbsp;al 24/03/2018</t>
+          <t>dal 24/02/2018  al 24/03/2018</t>
         </is>
       </c>
       <c r="E1014" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1014" t="inlineStr">
         <is>
-          <t>17848 &amp;nbsp;del 30/01/2018</t>
+          <t>17848  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
           <t>BONI SILVANA</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO E DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E1015" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F1015" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
           <t>BONI SILVANA</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO E DI DOCENZA AI CORSI MULTI EDIZIONE: 'A.C.L.S. ( ADVANCED CARDIOVASCULAR LIFE SUPPORT: SUPPORTO AVANZATO DELLE FUNZIONALITA' VITALI - PAZIENTE ADULTO )' E 'A.C.L.S. RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr">
         <is>
-          <t>dal 14/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 14/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E1016" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F1016" t="inlineStr">
         <is>
-          <t>12371 &amp;nbsp;del 23/01/2018</t>
+          <t>12371  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
           <t>BONFANTE GABRIELLA</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'PROMOZIONE E SOSTEGNO ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO - PERSONALE COINVOLTO' ANNO 2018</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr">
         <is>
-          <t>dal 05/03/2018 &amp;nbsp;al 06/03/2018</t>
+          <t>dal 05/03/2018  al 06/03/2018</t>
         </is>
       </c>
       <c r="E1017" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F1017" t="inlineStr">
         <is>
-          <t>17828 &amp;nbsp;del 30/01/2018</t>
+          <t>17828  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
           <t>BONETTI ANDREA</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
           <t>Componente comitato etico per la sperimentazione clinica di VR e RO</t>
         </is>
       </c>
       <c r="D1018" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E1018" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F1018" t="inlineStr">
         <is>
-          <t>Prot. n° 9039 &amp;nbsp;del 17/01/2018</t>
+          <t>Prot. n° 9039  del 17/01/2018</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
           <t>BONETTI ANDREA</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO FSC 'CERTIFICAZIONE EUROPEA PER LA PATOLOGIA SENOLOGICA' ANNO 2018</t>
         </is>
       </c>
       <c r="D1019" t="inlineStr">
         <is>
-          <t>dal 01/02/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/02/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E1019" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1019" t="inlineStr">
         <is>
-          <t>17840 &amp;nbsp;del 30/01/2018</t>
+          <t>17840  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
           <t>BONETTI ANDREA</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA 'FORMAZIONE CONTINUA IN ONCOLOGIA- 1° E 2° PARTE'</t>
         </is>
       </c>
       <c r="D1020" t="inlineStr">
         <is>
-          <t>dal 08/05/2017 &amp;nbsp;al 13/11/2017</t>
+          <t>dal 08/05/2017  al 13/11/2017</t>
         </is>
       </c>
       <c r="E1020" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1020" t="inlineStr">
         <is>
-          <t>58828 &amp;nbsp;del 12/04/2017</t>
+          <t>58828  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
           <t>BONETTI ANDREA</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E1021" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1021" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
           <t>BONETTI ANDREA</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'CERTIFICAZIONE EUROPEA PER LA PATOLOGIA SENOLOGICA' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr">
         <is>
-          <t>dal 15/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 15/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E1022" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1022" t="inlineStr">
         <is>
-          <t>25433 &amp;nbsp;del 15/02/2017</t>
+          <t>25433  del 15/02/2017</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
           <t>BOLOGNA LAMBERTO</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO STROKE 2017: APPROCCIO INTERDISCIPLINARE E CASI CLINICI</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr">
         <is>
-          <t>dal 24/02/2017 &amp;nbsp;al 24/02/2017</t>
+          <t>dal 24/02/2017  al 24/02/2017</t>
         </is>
       </c>
       <c r="E1023" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1023" t="inlineStr">
         <is>
-          <t>10166 &amp;nbsp;del 24/01/2017</t>
+          <t>10166  del 24/01/2017</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
           <t>BISSOLO EMANUELA</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'FORMAZIONE DEL PERSONALE NEOASSUNTO (D.LGS. N°81/2008 - MODULI DI FORMAZIONE DI BASE E SPECIFICA EX ACCORDO STATO-REGIONI 21/12/2011) ANNO 2017</t>
         </is>
       </c>
       <c r="D1024" t="inlineStr">
         <is>
-          <t>dal 23/08/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 23/08/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E1024" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F1024" t="inlineStr">
         <is>
-          <t>130070 &amp;nbsp;del 23/08/2017</t>
+          <t>130070  del 23/08/2017</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
           <t>BISSOLI MARGHERITA</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'RACCONTARE LA NOSTRA PROFESSIONE - USARE LO STORYTELLING PER COMUNICARE POSITIVAMENTE IL PROPRIO MESTIERE' ANNO 2017</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr">
         <is>
-          <t>dal 13/03/2017 &amp;nbsp;al 06/04/2017</t>
+          <t>dal 13/03/2017  al 06/04/2017</t>
         </is>
       </c>
       <c r="E1025" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1025" t="inlineStr">
         <is>
-          <t>40625 &amp;nbsp;del 13/03/2017</t>
+          <t>40625  del 13/03/2017</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
           <t>BIGNOTTO ASSUNTA</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
           <t>CORSO: 23-206813 TITOLO: AGGIORNAMENTO DELLE PROCEDURE E PROTOCOLLI ASSISTENZIALI IN PREVISIONE DELL'AUTORIZZAZIONE ALL'ESERCIZIO E ACCREDITAMENTO ISTITUZIONALE</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr">
         <is>
-          <t>dal 20/07/0009 &amp;nbsp;al 20/09/0016</t>
+          <t>dal 20/07/0009  al 20/09/0016</t>
         </is>
       </c>
       <c r="E1026" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1026" t="inlineStr">
         <is>
-          <t>0116042 &amp;nbsp;del 20/07/0006</t>
+          <t>0116042  del 20/07/0006</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
           <t>BIASIN SILVIA</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr">
         <is>
           <t>CORSO:23-212772 TITOLO: STRATEGIA DI PREVENZIONE DELLA CORRUZIONE ATTRAVERSO UNO STUDIO SISTEMATICO DEI PROCESSI AZIENDALI: PRESTAZIONI DI RICOVERO IN SSN</t>
         </is>
       </c>
       <c r="D1027" t="inlineStr">
         <is>
-          <t>dal 20/07/0010 &amp;nbsp;al 20/11/0020</t>
+          <t>dal 20/07/0010  al 20/11/0020</t>
         </is>
       </c>
       <c r="E1027" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1027" t="inlineStr">
         <is>
-          <t>0116837 &amp;nbsp;del 20/07/0009</t>
+          <t>0116837  del 20/07/0009</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
           <t>BIASIN SILVIA</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr">
         <is>
           <t>CORSO: 23-212772 TITOLO: STRATEGIA DI PREVENZIONE DELLA CORRUZIONE ATTRAVERSO UNO STUDIO SISTEMATICO DEI PROCESSI AZIENDALI: PRESTAZIONI DI RICOVERO IN SSN</t>
         </is>
       </c>
       <c r="D1028" t="inlineStr">
         <is>
-          <t>dal 20/07/0010 &amp;nbsp;al 20/11/0020</t>
+          <t>dal 20/07/0010  al 20/11/0020</t>
         </is>
       </c>
       <c r="E1028" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1028" t="inlineStr">
         <is>
-          <t>0116837 &amp;nbsp;</t>
+          <t xml:space="preserve">0116837  </t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
           <t>BIANCHINI ATTILA</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'BLSD' E 'BLSD-RETRAINING' ANNO 2018</t>
         </is>
       </c>
       <c r="D1029" t="inlineStr">
         <is>
-          <t>dal 29/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 29/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E1029" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F1029" t="inlineStr">
         <is>
-          <t>12392 &amp;nbsp;del 23/01/2018</t>
+          <t>12392  del 23/01/2018</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
           <t>BIANCHIN ATTILA</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO BLSD E BLSD R</t>
         </is>
       </c>
       <c r="D1030" t="inlineStr">
         <is>
-          <t>dal 17/03/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 17/03/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E1030" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F1030" t="inlineStr">
         <is>
-          <t>43673 &amp;nbsp;del 17/03/2017</t>
+          <t>43673  del 17/03/2017</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
           <t>BIANCHI MYRIAM</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr">
         <is>
           <t>CORSO: 23-207035 TITOLO: LA QUALITA' DELLA RELAZIONE NELL'INCONTRO CON LE FAMIGLIE: ESPERIENZE, CONTENUTI E METODOLOGIE</t>
         </is>
       </c>
       <c r="D1031" t="inlineStr">
         <is>
-          <t>dal 20/05/0014 &amp;nbsp;al 20/05/0015</t>
+          <t>dal 20/05/0014  al 20/05/0015</t>
         </is>
       </c>
       <c r="E1031" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1031" t="inlineStr">
         <is>
-          <t>82672 &amp;nbsp;del 20/05/0011</t>
+          <t>82672  del 20/05/0011</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
           <t>BEZZAN LISA</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
           <t>CORSO: 23-207041 TITOLO: ASSISTENZA NEL POST OPERATORIO DEL PAZIENTE OTORINOLARINGOIATRICO</t>
         </is>
       </c>
       <c r="D1032" t="inlineStr">
         <is>
-          <t>dal 20/10/0003 &amp;nbsp;al 20/10/0024</t>
+          <t>dal 20/10/0003  al 20/10/0024</t>
         </is>
       </c>
       <c r="E1032" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1032" t="inlineStr">
         <is>
-          <t>0162814 &amp;nbsp;del 20/10/0002</t>
+          <t>0162814  del 20/10/0002</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
           <t>BEZZAN LISA</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr">
         <is>
           <t>CORSO: 23-207042 TITOLO: NURSING DEL PAZIENTE AFFETTO DA PATOLOGIE MUSCOLO SCHELETTRICHE DEGLI ARTI</t>
         </is>
       </c>
       <c r="D1033" t="inlineStr">
         <is>
-          <t>dal 20/05/0008 &amp;nbsp;al 20/05/0030</t>
+          <t>dal 20/05/0008  al 20/05/0030</t>
         </is>
       </c>
       <c r="E1033" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1033" t="inlineStr">
         <is>
-          <t>75540 &amp;nbsp;del 20/05/0002</t>
+          <t>75540  del 20/05/0002</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
           <t>BEZZAN GABRIELE</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr">
         <is>
           <t>FORMAZIONE CORSO BADANTI</t>
         </is>
       </c>
       <c r="D1034" t="inlineStr">
         <is>
-          <t>dal 08/06/2017 &amp;nbsp;al 08/06/2017</t>
+          <t>dal 08/06/2017  al 08/06/2017</t>
         </is>
       </c>
       <c r="E1034" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="F1034" t="inlineStr">
         <is>
-          <t>087517 &amp;nbsp;del 05/06/2017</t>
+          <t>087517  del 05/06/2017</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
           <t>BEZZAN GABRIELE</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr">
         <is>
           <t>DOCENZA MASTER</t>
         </is>
       </c>
       <c r="D1035" t="inlineStr">
         <is>
-          <t>dal 10/06/2017 &amp;nbsp;al 10/06/2017</t>
+          <t>dal 10/06/2017  al 10/06/2017</t>
         </is>
       </c>
       <c r="E1035" t="inlineStr">
         <is>
           <t>300,00 EURO</t>
         </is>
       </c>
       <c r="F1035" t="inlineStr">
         <is>
-          <t>087525 &amp;nbsp;del 05/06/2017</t>
+          <t>087525  del 05/06/2017</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
           <t>BEVACQUA LORENZO</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr">
         <is>
-          <t>INCARICO DOCENZA AI CORSI: &amp;quot;CORSO TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA&amp;quot; E &amp;quot;CORSO TEORICO-PRATICO DI NEUROFTALMOLOGIA APPLICATA&amp;quot; ANNO 2017</t>
+          <t>INCARICO DOCENZA AI CORSI: "CORSO TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA" E "CORSO TEORICO-PRATICO DI NEUROFTALMOLOGIA APPLICATA" ANNO 2017</t>
         </is>
       </c>
       <c r="D1036" t="inlineStr">
         <is>
-          <t>dal 27/04/2017 &amp;nbsp;al 28/04/2017</t>
+          <t>dal 27/04/2017  al 28/04/2017</t>
         </is>
       </c>
       <c r="E1036" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1036" t="inlineStr">
         <is>
-          <t>37977 &amp;nbsp;del 08/03/2017</t>
+          <t>37977  del 08/03/2017</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
           <t>BEVACQUA LORENZO</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr">
         <is>
           <t>Rappresentante in commissione esame di stato.</t>
         </is>
       </c>
       <c r="D1037" t="inlineStr">
         <is>
-          <t>dal 17/11/2017 &amp;nbsp;al 17/11/2017</t>
+          <t>dal 17/11/2017  al 17/11/2017</t>
         </is>
       </c>
       <c r="E1037" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F1037" t="inlineStr">
         <is>
-          <t>Prot. n° 165217 &amp;nbsp;del 24/10/2017</t>
+          <t>Prot. n° 165217  del 24/10/2017</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
           <t>BEVACQUA LORENZO</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr">
         <is>
           <t>Rappresentante in commissione esame di stato</t>
         </is>
       </c>
       <c r="D1038" t="inlineStr">
         <is>
-          <t>dal 07/11/2017 &amp;nbsp;al 07/11/2017</t>
+          <t>dal 07/11/2017  al 07/11/2017</t>
         </is>
       </c>
       <c r="E1038" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F1038" t="inlineStr">
         <is>
-          <t>Prot. n° 165177 &amp;nbsp;del 24/10/2017</t>
+          <t>Prot. n° 165177  del 24/10/2017</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
           <t>BEVACQUA LORENZO</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AI CORSI TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA E NEUROFTALMOLOGIA APPLICATA ANNO 2018</t>
         </is>
       </c>
       <c r="D1039" t="inlineStr">
         <is>
-          <t>dal 24/05/2018 &amp;nbsp;al 25/05/2018</t>
+          <t>dal 24/05/2018  al 25/05/2018</t>
         </is>
       </c>
       <c r="E1039" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1039" t="inlineStr">
         <is>
-          <t>44335 &amp;nbsp;del 12/03/2018</t>
+          <t>44335  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
           <t>BERTONCINI ROBERTA</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LA DIMISSIONE PROTETTA, CONTINUITA’ DI CURE ASSISTENZIALI</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr">
         <is>
-          <t>dal 04/05/2018 &amp;nbsp;al 19/11/2018</t>
+          <t>dal 04/05/2018  al 19/11/2018</t>
         </is>
       </c>
       <c r="E1040" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1040" t="inlineStr">
         <is>
-          <t>Prot. 54163 &amp;nbsp;del 26/03/2018</t>
+          <t>Prot. 54163  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
           <t>BERTOLINI LUIGI</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LA GESTIONE DELL’APPLICATIVO SIGMA PLANNER PER I COORDINATORI DELLE PROFESSIONI SANITARIE</t>
         </is>
       </c>
       <c r="D1041" t="inlineStr">
         <is>
-          <t>dal 11/05/2018 &amp;nbsp;al 14/12/2018</t>
+          <t>dal 11/05/2018  al 14/12/2018</t>
         </is>
       </c>
       <c r="E1041" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1041" t="inlineStr">
         <is>
-          <t>Prot. 68885 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. 68885  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
           <t>BERTOLDO STEFANIA</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA AL CORSO 'I RIFIUTI SANITARI: NORMATIVA DI RIFERIMENTO E MODALITÀ DI APPLICAZIONE' ANNO 2017</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr">
         <is>
-          <t>dal 18/09/2017 &amp;nbsp;al 15/11/2017</t>
+          <t>dal 18/09/2017  al 15/11/2017</t>
         </is>
       </c>
       <c r="E1042" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F1042" t="inlineStr">
         <is>
-          <t>143176 &amp;nbsp;del 18/09/2017</t>
+          <t>143176  del 18/09/2017</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
           <t>BERTOLDO STEFANIA</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'LA MOVIMENTAZIONE DELLA PERSONA ASSISTITA, CONSOLIDAMENTO DELLE ABILITA' DEGLI OPERATORI DELLE PROFESSIONI SANITARIE' (12 ED.) ANNO 2017</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 04/04/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E1043" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1043" t="inlineStr">
         <is>
-          <t>40900 &amp;nbsp;del 14/03/2017</t>
+          <t>40900  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
           <t>BERTOLDO STEFANIA</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO/DOCENTE AL CORSO 'FORMAZIONE DEL PERSONALE NEOASSUNTO (D.LGS. N°81/2008 - MODULI DI FORMAZIONE DI BASE E SPECIFICA EX ACCORDO STATO-REGIONI 21/12/2011) ANNO 2017</t>
         </is>
       </c>
       <c r="D1044" t="inlineStr">
         <is>
-          <t>dal 23/08/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 23/08/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E1044" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1044" t="inlineStr">
         <is>
-          <t>130070 &amp;nbsp;del 23/08/2017</t>
+          <t>130070  del 23/08/2017</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
           <t>BERTOLDI ANDREA</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'TERAPIA MANUALE APPLICATA ALLA VALUTAZIONE E TRATTAMENTO DEL LOW BACK PAIN ASPECIFICO' ANNO 2017</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr">
         <is>
-          <t>dal 22/09/2017 &amp;nbsp;al 24/09/2017</t>
+          <t>dal 22/09/2017  al 24/09/2017</t>
         </is>
       </c>
       <c r="E1045" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1045" t="inlineStr">
         <is>
-          <t>119720 &amp;nbsp;del 02/08/2017</t>
+          <t>119720  del 02/08/2017</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
           <t>BERTOLDI ANDREA</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
           <t>CORSO: 23-206793 TITOLO: GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E1046" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1046" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
           <t>BERTOLDI ANDREA</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO FSC 'PERCORSO DI AGGIORNAMENTO PER IL CONSOLIDAMENTO DELLE ABILITA' CLINICHE IN AREA RIABILITATIVA ORTOPEDICA' ANNO 2018</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr">
         <is>
-          <t>dal 12/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 12/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E1047" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1047" t="inlineStr">
         <is>
-          <t>54282 &amp;nbsp;del 26/03/2018</t>
+          <t>54282  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
           <t>BERTI SIMONA</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
           <t>Componente commissione di gara</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr">
         <is>
-          <t>dal 01/03/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/03/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E1048" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F1048" t="inlineStr">
         <is>
-          <t>Prot. n° 37954 &amp;nbsp;del 01/03/2018</t>
+          <t>Prot. n° 37954  del 01/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
           <t>BERTASSELLO MAURO</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'I RIFIUTI SANITARI: NORMATIVA DI RIFERIMENTO E MODALITÀ DI APPLICAZIONE' ANNO 2017</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr">
         <is>
-          <t>dal 18/09/2017 &amp;nbsp;al 15/11/2017</t>
+          <t>dal 18/09/2017  al 15/11/2017</t>
         </is>
       </c>
       <c r="E1049" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1049" t="inlineStr">
         <is>
-          <t>143156 &amp;nbsp;del 18/09/2017</t>
+          <t>143156  del 18/09/2017</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
           <t>BERTASSELLO MAURO</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'PROGRAMMA DI AGGIORNAMENTO CONTINUO IN MEDICINA INERNA' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr">
         <is>
-          <t>dal 02/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 02/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E1050" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1050" t="inlineStr">
         <is>
-          <t>17579 &amp;nbsp;del 02/02/2017</t>
+          <t>17579  del 02/02/2017</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
           <t>BERTASSELLO MAURO</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'REVISIONE DELLA SCHEDA DI INFORMAZIONE AL PAZIENTE IN PRERICOVERO CENTRALIZZATO' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr">
         <is>
-          <t>dal 07/06/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 07/06/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E1051" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1051" t="inlineStr">
         <is>
-          <t>89990 &amp;nbsp;del 07/06/2017</t>
+          <t>89990  del 07/06/2017</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
           <t>BERTASSELLO MAURO</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'LE LOGICHE DELLA NUOVA SCHEDA DI DIMISSIONE OSPEDALIERA (SDO) E LA SUA RILEVANZA IN UN'OTTICA DI GOVERNO CLINICO' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr">
         <is>
-          <t>dal 08/05/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 08/05/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E1052" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1052" t="inlineStr">
         <is>
-          <t>71019 &amp;nbsp;del 08/05/2017</t>
+          <t>71019  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
           <t>BERTASSELLO MAURO</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO PER I CORSI: 'LA GESTIONE DEL PROCESSO DI STERILIZZAZIONE: ADEGUAMENTO AL PROTOCOLLO AZIENDALE' E 'LA STERILIZZAZIONE IN SALA OPERATORIA: GESTIONE DEL PROCESSO' ANNO 2017</t>
         </is>
       </c>
       <c r="D1053" t="inlineStr">
         <is>
-          <t>dal 06/02/2017 &amp;nbsp;al 11/12/2017</t>
+          <t>dal 06/02/2017  al 11/12/2017</t>
         </is>
       </c>
       <c r="E1053" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1053" t="inlineStr">
         <is>
-          <t>18828 &amp;nbsp;del 06/02/2017</t>
+          <t>18828  del 06/02/2017</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
           <t>BERTASSELLO MAURO</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO MULTI EDIZIONE: 'LA GESTIONE DEL PROCESSO DI STERILIZZAZIONE: ADEGUAMENTO AL PROTOCOLLO AZIENDALE' ANNO 2018</t>
         </is>
       </c>
       <c r="D1054" t="inlineStr">
         <is>
-          <t>dal 12/03/2018 &amp;nbsp;al 21/05/2018</t>
+          <t>dal 12/03/2018  al 21/05/2018</t>
         </is>
       </c>
       <c r="E1054" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1054" t="inlineStr">
         <is>
-          <t>17860 &amp;nbsp;del 30/01/2018</t>
+          <t>17860  del 30/01/2018</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
           <t>BERTASSELLO MAURO</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'L'UTILIZZO DEI SOCIAL MEDIA E DEGLI SMARTPHONE NEI CONTESTI SANITARI: RISCHI E OPPORTUNITÀ' (DUE EDIZIONI) ANNO 2017</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr">
         <is>
-          <t>dal 21/11/2017 &amp;nbsp;al 12/12/2017</t>
+          <t>dal 21/11/2017  al 12/12/2017</t>
         </is>
       </c>
       <c r="E1055" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1055" t="inlineStr">
         <is>
-          <t>150517 &amp;nbsp;del 28/09/2017</t>
+          <t>150517  del 28/09/2017</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
           <t>BERTASINI SARA</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo I NUOVI STRUMENTI IN SPDC: LA NUOVA CARTELLA INTEGRATA</t>
         </is>
       </c>
       <c r="D1056" t="inlineStr">
         <is>
-          <t>dal 16/05/2018 &amp;nbsp;al 18/06/2018</t>
+          <t>dal 16/05/2018  al 18/06/2018</t>
         </is>
       </c>
       <c r="E1056" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1056" t="inlineStr">
         <is>
-          <t>Prot. 68893 &amp;nbsp;del 19/04/2018</t>
+          <t>Prot. 68893  del 19/04/2018</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
           <t>BERTASI VALENTINO</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr">
         <is>
           <t>RELATORE EVENTO SCIENTIFICO</t>
         </is>
       </c>
       <c r="D1057" t="inlineStr">
         <is>
-          <t>dal 16/03/2017 &amp;nbsp;al 16/05/2017</t>
+          <t>dal 16/03/2017  al 16/05/2017</t>
         </is>
       </c>
       <c r="E1057" t="inlineStr">
         <is>
           <t>480,00 EURO</t>
         </is>
       </c>
       <c r="F1057" t="inlineStr">
         <is>
-          <t>42839 DI PROT. &amp;nbsp;del 16/04/2017</t>
+          <t>42839 DI PROT.  del 16/04/2017</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
           <t>BERTASI VALENTINO</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr">
         <is>
           <t>PARTECIPAZIONE ADVISORY BOARD</t>
         </is>
       </c>
       <c r="D1058" t="inlineStr">
         <is>
-          <t>dal 04/07/2017 &amp;nbsp;al 04/07/2017</t>
+          <t>dal 04/07/2017  al 04/07/2017</t>
         </is>
       </c>
       <c r="E1058" t="inlineStr">
         <is>
           <t>500,00 EURO</t>
         </is>
       </c>
       <c r="F1058" t="inlineStr">
         <is>
-          <t>094505 &amp;nbsp;del 15/06/2017</t>
+          <t>094505  del 15/06/2017</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
           <t>BERTASI VALENTINO</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr">
         <is>
           <t>PARTECIPAZIONE ADVISORY BOARD</t>
         </is>
       </c>
       <c r="D1059" t="inlineStr">
         <is>
-          <t>dal 26/06/2017 &amp;nbsp;al 26/06/2017</t>
+          <t>dal 26/06/2017  al 26/06/2017</t>
         </is>
       </c>
       <c r="E1059" t="inlineStr">
         <is>
           <t>800,00 EURO</t>
         </is>
       </c>
       <c r="F1059" t="inlineStr">
         <is>
-          <t>088408 &amp;nbsp;del 06/06/2017</t>
+          <t>088408  del 06/06/2017</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
           <t>BERTASI VALENTINO</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr">
         <is>
           <t>PARTECIPAZIONE ADVISORY BOARD</t>
         </is>
       </c>
       <c r="D1060" t="inlineStr">
         <is>
-          <t>dal 07/06/2017 &amp;nbsp;al 07/06/2017</t>
+          <t>dal 07/06/2017  al 07/06/2017</t>
         </is>
       </c>
       <c r="E1060" t="inlineStr">
         <is>
           <t>1000</t>
         </is>
       </c>
       <c r="F1060" t="inlineStr">
         <is>
-          <t>083375 &amp;nbsp;del 26/05/2017</t>
+          <t>083375  del 26/05/2017</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
           <t>BERTANI MARIA ELENA</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;DINAMICHE CONTROTRASFERALI DEL GRUPPO CURANTE NELLA CURA DELLA PATOLOGIA PSICHIATRICA CRONICA&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "DINAMICHE CONTROTRASFERALI DEL GRUPPO CURANTE NELLA CURA DELLA PATOLOGIA PSICHIATRICA CRONICA"</t>
         </is>
       </c>
       <c r="D1061" t="inlineStr">
         <is>
-          <t>dal 23/11/2017 &amp;nbsp;al 23/11/2017</t>
+          <t>dal 23/11/2017  al 23/11/2017</t>
         </is>
       </c>
       <c r="E1061" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1061" t="inlineStr">
         <is>
-          <t>Prot. 170456 &amp;nbsp;del 02/11/2017</t>
+          <t>Prot. 170456  del 02/11/2017</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
           <t>BERTANI CRISTINA</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr">
         <is>
-          <t>UIncarico di docenza evento formativo &amp;quot;RE-TRAINING DEL PERSONALE DEDICATO &amp;quot;PROMOZIONE E SOSTEGNO DELL'ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO&amp;quot; 2017&amp;quot;</t>
+          <t>UIncarico di docenza evento formativo "RE-TRAINING DEL PERSONALE DEDICATO "PROMOZIONE E SOSTEGNO DELL'ALLATTAMENTO AL SENO IN UN OSPEDALE AMICO DEL BAMBINO" 2017"</t>
         </is>
       </c>
       <c r="D1062" t="inlineStr">
         <is>
-          <t>dal 16/05/2017 &amp;nbsp;al 16/05/2017</t>
+          <t>dal 16/05/2017  al 16/05/2017</t>
         </is>
       </c>
       <c r="E1062" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1062" t="inlineStr">
         <is>
-          <t>Prot. 59804 &amp;nbsp;del 13/04/2017</t>
+          <t>Prot. 59804  del 13/04/2017</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
           <t>BENETTI DIEGO</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO DI FORMAZIONE DEI PREPOSTI ANNO 2017</t>
         </is>
       </c>
       <c r="D1063" t="inlineStr">
         <is>
-          <t>dal 01/08/2017 &amp;nbsp;al 21/09/2017</t>
+          <t>dal 01/08/2017  al 21/09/2017</t>
         </is>
       </c>
       <c r="E1063" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1063" t="inlineStr">
         <is>
-          <t>119479 &amp;nbsp;del 01/08/2017</t>
+          <t>119479  del 01/08/2017</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
           <t>BENETTI DIEGO</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'FORMAZIONE DEL PERSONALE NEOASSUNTO (D.LGS. N°81/2008 - MODULI DI FORMAZIONE DI BASE E SPECIFICA EX ACCORSO STATO-REGIONI 21/12/2011)' ANNO 2017</t>
         </is>
       </c>
       <c r="D1064" t="inlineStr">
         <is>
-          <t>dal 23/08/2017 &amp;nbsp;al 28/11/2017</t>
+          <t>dal 23/08/2017  al 28/11/2017</t>
         </is>
       </c>
       <c r="E1064" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F1064" t="inlineStr">
         <is>
-          <t>130070 &amp;nbsp;del 23/08/2017</t>
+          <t>130070  del 23/08/2017</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
           <t>BENETTI DIEGO</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
           <t>CORSO: 23-206859 TITOLO: MANAGEMENT ORGANIZZATIVO DELLO SPISAL AULSS9 SCALIGERA</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr">
         <is>
-          <t>dal 20/12/0006 &amp;nbsp;al 20/12/0006</t>
+          <t>dal 20/12/0006  al 20/12/0006</t>
         </is>
       </c>
       <c r="E1065" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1065" t="inlineStr">
         <is>
-          <t>0172907 &amp;nbsp;del 20/10/0018</t>
+          <t>0172907  del 20/10/0018</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
           <t>BENDAZZOLI MARCO</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr">
         <is>
           <t>CORSO:23-207108 TITOLO: CORSO PER ADDETTI ALLE SQUADRE DI GESTIONE DELLE EMERGENZE IN AMBIENTI A RISCHIO ELEVATO DI INCENDIO</t>
         </is>
       </c>
       <c r="D1066" t="inlineStr">
         <is>
-          <t>dal 20/05/0022 &amp;nbsp;al 20/10/0002</t>
+          <t>dal 20/05/0022  al 20/10/0002</t>
         </is>
       </c>
       <c r="E1066" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1066" t="inlineStr">
         <is>
-          <t>0047351 &amp;nbsp;del 20/03/0015</t>
+          <t>0047351  del 20/03/0015</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
           <t>BENDAZZOLI MARCO</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
           <t>CORSO: 23-207107 TITOLO: CORSO DI FORMAZIONE PER ADDETTI ALLE SQUADRE DI GESTIONE DELLE EMERGENZE IN AMBIENTI A RISCHIO BASSO DI INCENDIO.</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr">
         <is>
-          <t>dal 20/03/0028 &amp;nbsp;al 20/04/0013</t>
+          <t>dal 20/03/0028  al 20/04/0013</t>
         </is>
       </c>
       <c r="E1067" t="inlineStr">
         <is>
           <t>258.2</t>
         </is>
       </c>
       <c r="F1067" t="inlineStr">
         <is>
-          <t>0047351 &amp;nbsp;del 20/03/0015</t>
+          <t>0047351  del 20/03/0015</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
           <t>BENDAZZOLI MARCO</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr">
         <is>
           <t>CORSO: 23-207106 TITOLO: CORSO DI AGGIORNAMENTO PER ADDETTI ALLE SQUADRE DI GESTIONE DELLE EMERGENZE IN AMBIENTI A RISCHIO MEDIO DI INCENDIO.</t>
         </is>
       </c>
       <c r="D1068" t="inlineStr">
         <is>
-          <t>dal 20/04/0023 &amp;nbsp;al 20/10/0018</t>
+          <t>dal 20/04/0023  al 20/10/0018</t>
         </is>
       </c>
       <c r="E1068" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1068" t="inlineStr">
         <is>
-          <t>0047351 &amp;nbsp;del 20/03/0015</t>
+          <t>0047351  del 20/03/0015</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
           <t>BENCIVENNI SOFIA</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr">
         <is>
-          <t>Incarico di docenza al convegno &amp;quot;I PROGRAMMI DI SCREENING ONCOLOGICI: ELEMENTI ACQUISITI E NUOVE PROSPETTIVE&amp;quot;</t>
+          <t>Incarico di docenza al convegno "I PROGRAMMI DI SCREENING ONCOLOGICI: ELEMENTI ACQUISITI E NUOVE PROSPETTIVE"</t>
         </is>
       </c>
       <c r="D1069" t="inlineStr">
         <is>
-          <t>dal 15/03/2017 &amp;nbsp;al 15/03/2017</t>
+          <t>dal 15/03/2017  al 15/03/2017</t>
         </is>
       </c>
       <c r="E1069" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1069" t="inlineStr">
         <is>
-          <t>Prot. 26157 &amp;nbsp;del 15/02/2017</t>
+          <t>Prot. 26157  del 15/02/2017</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
           <t>BENAZZATO LUCA</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1070" t="inlineStr">
         <is>
-          <t>INCARICO DOCENTE AL CORSO &amp;quot;ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE&amp;quot;</t>
+          <t>INCARICO DOCENTE AL CORSO "ATTUALITA' IN GASTROENTEROLOGIA:SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO METODOLOGICA NELLA GESTIONE AMBULATORIALE"</t>
         </is>
       </c>
       <c r="D1070" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E1070" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1070" t="inlineStr">
         <is>
-          <t>58897 &amp;nbsp;del 12/04/2017</t>
+          <t>58897  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
           <t>BELTRAME PAOLA</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1071" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LA DIMISSIONE PROTETTA, CONTINUITA’ DI CURE ASSISTENZIALI</t>
         </is>
       </c>
       <c r="D1071" t="inlineStr">
         <is>
-          <t>dal 04/05/2018 &amp;nbsp;al 19/11/2018</t>
+          <t>dal 04/05/2018  al 19/11/2018</t>
         </is>
       </c>
       <c r="E1071" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1071" t="inlineStr">
         <is>
-          <t>Prot. 54163 &amp;nbsp;del 26/03/2018</t>
+          <t>Prot. 54163  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
           <t>BELTRAME PAOLA</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale"</t>
         </is>
       </c>
       <c r="D1072" t="inlineStr">
         <is>
-          <t>dal 11/12/2017 &amp;nbsp;al 11/12/2017</t>
+          <t>dal 11/12/2017  al 11/12/2017</t>
         </is>
       </c>
       <c r="E1072" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1072" t="inlineStr">
         <is>
-          <t>Prot. 193369 &amp;nbsp;del 11/12/2017</t>
+          <t>Prot. 193369  del 11/12/2017</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
           <t>BELLUZZO BARBARA</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1073" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO LA TUTORSHIP NELL'APPRENDIMENTO DELLE COMPETENZE CLINICHE</t>
         </is>
       </c>
       <c r="D1073" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 26/04/2017</t>
+          <t>dal 04/04/2017  al 26/04/2017</t>
         </is>
       </c>
       <c r="E1073" t="inlineStr">
         <is>
           <t>€ 25,82/H</t>
         </is>
       </c>
       <c r="F1073" t="inlineStr">
         <is>
-          <t>32007 &amp;nbsp;del 27/02/2017</t>
+          <t>32007  del 27/02/2017</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
           <t>BELLUZZO BARBARA</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1074" t="inlineStr">
         <is>
           <t>Componente effettivo commissione concorso</t>
         </is>
       </c>
       <c r="D1074" t="inlineStr">
         <is>
-          <t>dal 20/05/0025 &amp;nbsp;al 20/05/0026</t>
+          <t>dal 20/05/0025  al 20/05/0026</t>
         </is>
       </c>
       <c r="E1074" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F1074" t="inlineStr">
         <is>
-          <t>Prot. n° 78565 &amp;nbsp;del 20/05/0018</t>
+          <t>Prot. n° 78565  del 20/05/0018</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
           <t>BELLUZZO BARBARA</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D1075" t="inlineStr">
         <is>
-          <t>dal 25/09/2017 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 25/09/2017  al 31/12/2018</t>
         </is>
       </c>
       <c r="E1075" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F1075" t="inlineStr">
         <is>
-          <t>Prot. n° 147483 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. n° 147483  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
           <t>BELLOMI MARCO</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1076" t="inlineStr">
         <is>
           <t>CORSO: 23-206859 TITOLO: MANAGEMENT ORGANIZZATIVO DELLO SPISAL AULSS9 SCALIGERA</t>
         </is>
       </c>
       <c r="D1076" t="inlineStr">
         <is>
-          <t>dal 20/12/0006 &amp;nbsp;al 20/12/0006</t>
+          <t>dal 20/12/0006  al 20/12/0006</t>
         </is>
       </c>
       <c r="E1076" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1076" t="inlineStr">
         <is>
-          <t>0172907 &amp;nbsp;del 20/10/0018</t>
+          <t>0172907  del 20/10/0018</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
           <t>BELLOMI MARCO</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1077" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'LA SICUREZZA ELETTRICA: DALLA VALUTAZIONE DEI RISCHI ALLE STRATEGIE DI PREVENZIONE' ANNO 2017</t>
         </is>
       </c>
       <c r="D1077" t="inlineStr">
         <is>
-          <t>dal 08/09/2017 &amp;nbsp;al 12/10/2017</t>
+          <t>dal 08/09/2017  al 12/10/2017</t>
         </is>
       </c>
       <c r="E1077" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1077" t="inlineStr">
         <is>
-          <t>138491 &amp;nbsp;del 08/09/2017</t>
+          <t>138491  del 08/09/2017</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
           <t>BELLOMI FRANCESCA</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1078" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA PER IL CORSO 'OSTETRICHE E ASSISTENTI SANITARI INSIEME PER PROMUOVERE LA SALUTE DI MAMME E BAMBINI'(3 EDIZIONI-ANNO 2017)</t>
         </is>
       </c>
       <c r="D1078" t="inlineStr">
         <is>
-          <t>dal 31/05/2017 &amp;nbsp;al 22/09/2017</t>
+          <t>dal 31/05/2017  al 22/09/2017</t>
         </is>
       </c>
       <c r="E1078" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F1078" t="inlineStr">
         <is>
-          <t>71047 &amp;nbsp;del 08/05/2017</t>
+          <t>71047  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
           <t>BELLESINI LUIGI</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1079" t="inlineStr">
         <is>
           <t>DOCENZA CORSO PER DATORI DEL LAVORO</t>
         </is>
       </c>
       <c r="D1079" t="inlineStr">
         <is>
-          <t>dal 05/05/2017 &amp;nbsp;al 05/05/2017</t>
+          <t>dal 05/05/2017  al 05/05/2017</t>
         </is>
       </c>
       <c r="E1079" t="inlineStr">
         <is>
           <t>960,00 EURO</t>
         </is>
       </c>
       <c r="F1079" t="inlineStr">
         <is>
-          <t>69580 DI PROT. &amp;nbsp;del 04/05/2017</t>
+          <t>69580 DI PROT.  del 04/05/2017</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
           <t>BELLESINI LUIGI</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1080" t="inlineStr">
         <is>
           <t>DOCENZA CORSO ABILITAZIONE</t>
         </is>
       </c>
       <c r="D1080" t="inlineStr">
         <is>
-          <t>dal 20/03/2017 &amp;nbsp;al 20/03/2017</t>
+          <t>dal 20/03/2017  al 20/03/2017</t>
         </is>
       </c>
       <c r="E1080" t="inlineStr">
         <is>
           <t>420,00 EURO</t>
         </is>
       </c>
       <c r="F1080" t="inlineStr">
         <is>
-          <t>42908 DI PROT. &amp;nbsp;del 16/03/2017</t>
+          <t>42908 DI PROT.  del 16/03/2017</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
           <t>BELLESINI LUIGI</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1081" t="inlineStr">
         <is>
           <t>DOCENZA CORSO ABILITAZIONE</t>
         </is>
       </c>
       <c r="D1081" t="inlineStr">
         <is>
-          <t>dal 05/04/2017 &amp;nbsp;al 05/04/2017</t>
+          <t>dal 05/04/2017  al 05/04/2017</t>
         </is>
       </c>
       <c r="E1081" t="inlineStr">
         <is>
           <t>420,00 EURO</t>
         </is>
       </c>
       <c r="F1081" t="inlineStr">
         <is>
-          <t>54208 DI PROT. &amp;nbsp;del 28/05/2017</t>
+          <t>54208 DI PROT.  del 28/05/2017</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
           <t>BELLESINI LUIGI</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1082" t="inlineStr">
         <is>
           <t>DOCENZA CORSO</t>
         </is>
       </c>
       <c r="D1082" t="inlineStr">
         <is>
-          <t>dal 31/07/2017 &amp;nbsp;al 07/08/2017</t>
+          <t>dal 31/07/2017  al 07/08/2017</t>
         </is>
       </c>
       <c r="E1082" t="inlineStr">
         <is>
           <t>600</t>
         </is>
       </c>
       <c r="F1082" t="inlineStr">
         <is>
-          <t>114747 &amp;nbsp;del 24/07/2017</t>
+          <t>114747  del 24/07/2017</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
           <t>BELLAMOLI CLAUDIO</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1083" t="inlineStr">
         <is>
           <t>CORSO:23-207065 TITOLO: MALNUTRIZIONE DELL'ANZIANO</t>
         </is>
       </c>
       <c r="D1083" t="inlineStr">
         <is>
-          <t>dal 20/03/0006 &amp;nbsp;al 20/03/0015</t>
+          <t>dal 20/03/0006  al 20/03/0015</t>
         </is>
       </c>
       <c r="E1083" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1083" t="inlineStr">
         <is>
-          <t>39657 &amp;nbsp;del 20/03/0005</t>
+          <t>39657  del 20/03/0005</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
           <t>BELLAMOLI CLAUDIO</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1084" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D1084" t="inlineStr">
         <is>
-          <t>dal 08/09/2017 &amp;nbsp;al 08/09/2017</t>
+          <t>dal 08/09/2017  al 08/09/2017</t>
         </is>
       </c>
       <c r="E1084" t="inlineStr">
         <is>
           <t>258,23 EURO</t>
         </is>
       </c>
       <c r="F1084" t="inlineStr">
         <is>
-          <t>119201 DEL PROT. &amp;nbsp;del 01/08/2017</t>
+          <t>119201 DEL PROT.  del 01/08/2017</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
           <t>BEGHI ANDREA</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1085" t="inlineStr">
         <is>
-          <t>INCARICO DOCENZA AL CORSO: &amp;quot;CORSO TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA&amp;quot; ANNO 2017</t>
+          <t>INCARICO DOCENZA AL CORSO: "CORSO TEORICO-PRATICO DI NEUROTOLOGIA APPLICATA" ANNO 2017</t>
         </is>
       </c>
       <c r="D1085" t="inlineStr">
         <is>
-          <t>dal 27/04/2017 &amp;nbsp;al 27/04/2017</t>
+          <t>dal 27/04/2017  al 27/04/2017</t>
         </is>
       </c>
       <c r="E1085" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1085" t="inlineStr">
         <is>
-          <t>37977 &amp;nbsp;del 08/03/2017</t>
+          <t>37977  del 08/03/2017</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1086" t="inlineStr">
         <is>
           <t>DOCENZA CORSO PRIMO SOCCORSO</t>
         </is>
       </c>
       <c r="D1086" t="inlineStr">
         <is>
-          <t>dal 21/03/2017 &amp;nbsp;al 30/06/2017</t>
+          <t>dal 21/03/2017  al 30/06/2017</t>
         </is>
       </c>
       <c r="E1086" t="inlineStr">
         <is>
           <t>1000,00 EURO</t>
         </is>
       </c>
       <c r="F1086" t="inlineStr">
         <is>
-          <t>54162 DI PROT. &amp;nbsp;del 04/04/2017</t>
+          <t>54162 DI PROT.  del 04/04/2017</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1087" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;GESTIONE VIE AEREE e MASCHERA LARINGEA e FAST TRACH&amp;quot;</t>
+          <t>Incarico di docenza al corso "GESTIONE VIE AEREE e MASCHERA LARINGEA e FAST TRACH"</t>
         </is>
       </c>
       <c r="D1087" t="inlineStr">
         <is>
-          <t>dal 11/10/2017 &amp;nbsp;al 11/10/2017</t>
+          <t>dal 11/10/2017  al 11/10/2017</t>
         </is>
       </c>
       <c r="E1087" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1087" t="inlineStr">
         <is>
-          <t>Prot. 156034 &amp;nbsp;del 09/10/2017</t>
+          <t>Prot. 156034  del 09/10/2017</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1088" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D1088" t="inlineStr">
         <is>
-          <t>dal 02/12/2017 &amp;nbsp;al 02/12/2017</t>
+          <t>dal 02/12/2017  al 02/12/2017</t>
         </is>
       </c>
       <c r="E1088" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1088" t="inlineStr">
         <is>
-          <t>Prot. 185160 &amp;nbsp;del 28/11/2017</t>
+          <t>Prot. 185160  del 28/11/2017</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1089" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D1089" t="inlineStr">
         <is>
-          <t>dal 18/11/2017 &amp;nbsp;al 18/11/2017</t>
+          <t>dal 18/11/2017  al 18/11/2017</t>
         </is>
       </c>
       <c r="E1089" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1089" t="inlineStr">
         <is>
-          <t>Prot. 178067 &amp;nbsp;del 15/11/2017</t>
+          <t>Prot. 178067  del 15/11/2017</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1090" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;EMERGENZA-URGENZA NELL'UODI MEDICINA FISICA RIABILITATIVA E SERVIZI FKT&amp;quot;</t>
+          <t>Incarico di docenza al corso "EMERGENZA-URGENZA NELL'UODI MEDICINA FISICA RIABILITATIVA E SERVIZI FKT"</t>
         </is>
       </c>
       <c r="D1090" t="inlineStr">
         <is>
-          <t>dal 18/10/2017 &amp;nbsp;al 18/10/2017</t>
+          <t>dal 18/10/2017  al 18/10/2017</t>
         </is>
       </c>
       <c r="E1090" t="inlineStr">
         <is>
           <t>77.46</t>
         </is>
       </c>
       <c r="F1090" t="inlineStr">
         <is>
-          <t>161736 &amp;nbsp;del 18/10/2017</t>
+          <t>161736  del 18/10/2017</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1091" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso GESTIONE VIE AEREE E MASCHERA LARINGEA E FAST TRACH</t>
         </is>
       </c>
       <c r="D1091" t="inlineStr">
         <is>
-          <t>dal 22/11/2017 &amp;nbsp;al 22/11/2017</t>
+          <t>dal 22/11/2017  al 22/11/2017</t>
         </is>
       </c>
       <c r="E1091" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1091" t="inlineStr">
         <is>
-          <t>Prot. 182339 &amp;nbsp;del 22/11/2017</t>
+          <t>Prot. 182339  del 22/11/2017</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1092" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso per laici &amp;quot;BASIC LIFE SUPPORT&amp;quot; - (BLSD-Cat.A)/2017</t>
+          <t>Incarico di docenza al corso per laici "BASIC LIFE SUPPORT" - (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D1092" t="inlineStr">
         <is>
-          <t>dal 21/10/2017 &amp;nbsp;al 21/10/2017</t>
+          <t>dal 21/10/2017  al 21/10/2017</t>
         </is>
       </c>
       <c r="E1092" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1092" t="inlineStr">
         <is>
-          <t>162097 &amp;nbsp;del 18/10/2017</t>
+          <t>162097  del 18/10/2017</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1093" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;EMERGENZA-URGENZA NELL'U.O. DI MEDICINA FISICA RIABILITATIVA E SERVIZI FKT&amp;quot;</t>
+          <t>Incarico di docenza al corso "EMERGENZA-URGENZA NELL'U.O. DI MEDICINA FISICA RIABILITATIVA E SERVIZI FKT"</t>
         </is>
       </c>
       <c r="D1093" t="inlineStr">
         <is>
-          <t>dal 30/03/2017 &amp;nbsp;al 30/03/2017</t>
+          <t>dal 30/03/2017  al 30/03/2017</t>
         </is>
       </c>
       <c r="E1093" t="inlineStr">
         <is>
           <t>77.46</t>
         </is>
       </c>
       <c r="F1093" t="inlineStr"/>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1094" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;EMERGENZA-URGENZA NELL'U.O. DI MEDICINA FISICA RIABILITATIVA E SERVIZI FKT&amp;quot;</t>
+          <t>Incarico di docenza al corso "EMERGENZA-URGENZA NELL'U.O. DI MEDICINA FISICA RIABILITATIVA E SERVIZI FKT"</t>
         </is>
       </c>
       <c r="D1094" t="inlineStr">
         <is>
-          <t>dal 23/03/2017 &amp;nbsp;al 23/03/2017</t>
+          <t>dal 23/03/2017  al 23/03/2017</t>
         </is>
       </c>
       <c r="E1094" t="inlineStr">
         <is>
           <t>77.46</t>
         </is>
       </c>
       <c r="F1094" t="inlineStr"/>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1095" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D1095" t="inlineStr">
         <is>
-          <t>dal 29/04/2017 &amp;nbsp;al 29/04/2017</t>
+          <t>dal 29/04/2017  al 29/04/2017</t>
         </is>
       </c>
       <c r="E1095" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1095" t="inlineStr"/>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1096" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D1096" t="inlineStr">
         <is>
-          <t>dal 08/04/2017 &amp;nbsp;al 08/04/2017</t>
+          <t>dal 08/04/2017  al 08/04/2017</t>
         </is>
       </c>
       <c r="E1096" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1096" t="inlineStr"/>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1097" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D1097" t="inlineStr">
         <is>
-          <t>dal 20/05/2017 &amp;nbsp;al 20/05/2017</t>
+          <t>dal 20/05/2017  al 20/05/2017</t>
         </is>
       </c>
       <c r="E1097" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1097" t="inlineStr"/>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1098" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A/2017</t>
         </is>
       </c>
       <c r="D1098" t="inlineStr">
         <is>
-          <t>dal 14/10/2017 &amp;nbsp;al 14/10/2017</t>
+          <t>dal 14/10/2017  al 14/10/2017</t>
         </is>
       </c>
       <c r="E1098" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1098" t="inlineStr"/>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1099" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D1099" t="inlineStr">
         <is>
-          <t>dal 10/06/2017 &amp;nbsp;al 10/06/2017</t>
+          <t>dal 10/06/2017  al 10/06/2017</t>
         </is>
       </c>
       <c r="E1099" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1099" t="inlineStr"/>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1100" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- 2017</t>
         </is>
       </c>
       <c r="D1100" t="inlineStr">
         <is>
-          <t>dal 07/10/2017 &amp;nbsp;al 07/10/2017</t>
+          <t>dal 07/10/2017  al 07/10/2017</t>
         </is>
       </c>
       <c r="E1100" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1100" t="inlineStr"/>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1101" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE"</t>
         </is>
       </c>
       <c r="D1101" t="inlineStr">
         <is>
-          <t>dal 09/06/2017 &amp;nbsp;al 09/06/2017</t>
+          <t>dal 09/06/2017  al 09/06/2017</t>
         </is>
       </c>
       <c r="E1101" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1101" t="inlineStr"/>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1102" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;GESTIONE VIE AEREE E MASCHERA LARINGEA E FAST TRACH&amp;quot;</t>
+          <t>Incarico di docenza al corso "GESTIONE VIE AEREE E MASCHERA LARINGEA E FAST TRACH"</t>
         </is>
       </c>
       <c r="D1102" t="inlineStr">
         <is>
-          <t>dal 12/04/2017 &amp;nbsp;al 12/04/2017</t>
+          <t>dal 12/04/2017  al 12/04/2017</t>
         </is>
       </c>
       <c r="E1102" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1102" t="inlineStr"/>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1103" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;EMERGENZA-URGENZA IN LABORATORIO (II^ PARTE)&amp;quot;</t>
+          <t>Incarico di docenza al corso "EMERGENZA-URGENZA IN LABORATORIO (II^ PARTE)"</t>
         </is>
       </c>
       <c r="D1103" t="inlineStr">
         <is>
-          <t>dal 11/04/2017 &amp;nbsp;al 11/04/2017</t>
+          <t>dal 11/04/2017  al 11/04/2017</t>
         </is>
       </c>
       <c r="E1103" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1103" t="inlineStr"/>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1104" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;EMERGENZA-URGENZA NELL'U.O. DI MEDICINA FISICA RIABILITATIVA E SERVIZI FKT&amp;quot;</t>
+          <t>Incarico di docenza al corso "EMERGENZA-URGENZA NELL'U.O. DI MEDICINA FISICA RIABILITATIVA E SERVIZI FKT"</t>
         </is>
       </c>
       <c r="D1104" t="inlineStr">
         <is>
-          <t>dal 06/04/2017 &amp;nbsp;al 06/04/2017</t>
+          <t>dal 06/04/2017  al 06/04/2017</t>
         </is>
       </c>
       <c r="E1104" t="inlineStr">
         <is>
           <t>77.46</t>
         </is>
       </c>
       <c r="F1104" t="inlineStr"/>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1105" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;EMERGENZA-URGENZA IN LABORATORIO&amp;quot;</t>
+          <t>Incarico di docenza al corso "EMERGENZA-URGENZA IN LABORATORIO"</t>
         </is>
       </c>
       <c r="D1105" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 04/04/2017</t>
+          <t>dal 04/04/2017  al 04/04/2017</t>
         </is>
       </c>
       <c r="E1105" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1105" t="inlineStr"/>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1106" t="inlineStr">
         <is>
-          <t>Incarico di docenza al &amp;quot;Corso di primo soccorso e sostegno delle funzioni vitali in età scolare&amp;quot;</t>
+          <t>Incarico di docenza al "Corso di primo soccorso e sostegno delle funzioni vitali in età scolare"</t>
         </is>
       </c>
       <c r="D1106" t="inlineStr">
         <is>
-          <t>dal 04/09/2017 &amp;nbsp;al 06/09/2017</t>
+          <t>dal 04/09/2017  al 06/09/2017</t>
         </is>
       </c>
       <c r="E1106" t="inlineStr">
         <is>
           <t>51.64</t>
         </is>
       </c>
       <c r="F1106" t="inlineStr">
         <is>
-          <t>Prot. 131316 &amp;nbsp;del 25/08/2017</t>
+          <t>Prot. 131316  del 25/08/2017</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1107" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 4/2018</t>
         </is>
       </c>
       <c r="D1107" t="inlineStr">
         <is>
-          <t>dal 10/03/2018 &amp;nbsp;al 10/03/2018</t>
+          <t>dal 10/03/2018  al 10/03/2018</t>
         </is>
       </c>
       <c r="E1107" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1107" t="inlineStr">
         <is>
-          <t>Prot. 42957 &amp;nbsp;del 09/03/2018</t>
+          <t>Prot. 42957  del 09/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1108" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;EMERGENZA-URGENZA NELL'U.O. DI MEDICINA FISICA RIABILITATIVA E SERVIZI FKT&amp;quot;- Edizione del pomeriggio</t>
+          <t>Incarico di docenza al corso "EMERGENZA-URGENZA NELL'U.O. DI MEDICINA FISICA RIABILITATIVA E SERVIZI FKT"- Edizione del pomeriggio</t>
         </is>
       </c>
       <c r="D1108" t="inlineStr">
         <is>
-          <t>dal 24/10/2017 &amp;nbsp;al 24/10/2017</t>
+          <t>dal 24/10/2017  al 24/10/2017</t>
         </is>
       </c>
       <c r="E1108" t="inlineStr">
         <is>
           <t>77.46</t>
         </is>
       </c>
       <c r="F1108" t="inlineStr">
         <is>
-          <t>161736 &amp;nbsp;del 18/10/2017</t>
+          <t>161736  del 18/10/2017</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1109" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;EMERGENZA-URGENZA NELL'U.O. DI MEDICINA FISICA RIABILITATIVA E SERVIZI FKT&amp;quot;- Edizione della mattina</t>
+          <t>Incarico di docenza al corso "EMERGENZA-URGENZA NELL'U.O. DI MEDICINA FISICA RIABILITATIVA E SERVIZI FKT"- Edizione della mattina</t>
         </is>
       </c>
       <c r="D1109" t="inlineStr">
         <is>
-          <t>dal 24/10/2017 &amp;nbsp;al 24/10/2017</t>
+          <t>dal 24/10/2017  al 24/10/2017</t>
         </is>
       </c>
       <c r="E1109" t="inlineStr">
         <is>
           <t>77.46</t>
         </is>
       </c>
       <c r="F1109" t="inlineStr">
         <is>
-          <t>161736 &amp;nbsp;del 18/10/2017</t>
+          <t>161736  del 18/10/2017</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1110" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;GESTIONE VIE AEREE E MASCHERA LARINGEA E FAST TRACH&amp;quot;</t>
+          <t>Incarico di docenza al corso "GESTIONE VIE AEREE E MASCHERA LARINGEA E FAST TRACH"</t>
         </is>
       </c>
       <c r="D1110" t="inlineStr">
         <is>
-          <t>dal 26/09/2017 &amp;nbsp;al 26/09/2017</t>
+          <t>dal 26/09/2017  al 26/09/2017</t>
         </is>
       </c>
       <c r="E1110" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1110" t="inlineStr">
         <is>
-          <t>Prot. 148149 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. 148149  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1111" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D1111" t="inlineStr">
         <is>
-          <t>dal 11/11/2017 &amp;nbsp;al 11/11/2017</t>
+          <t>dal 11/11/2017  al 11/11/2017</t>
         </is>
       </c>
       <c r="E1111" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1111" t="inlineStr">
         <is>
-          <t>Prot. 173151 &amp;nbsp;del 07/11/2017</t>
+          <t>Prot. 173151  del 07/11/2017</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1112" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)/2017</t>
         </is>
       </c>
       <c r="D1112" t="inlineStr">
         <is>
-          <t>dal 04/11/2017 &amp;nbsp;al 04/11/2017</t>
+          <t>dal 04/11/2017  al 04/11/2017</t>
         </is>
       </c>
       <c r="E1112" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1112" t="inlineStr">
         <is>
-          <t>Prot. 170612 &amp;nbsp;del 02/11/2017</t>
+          <t>Prot. 170612  del 02/11/2017</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1113" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;GESTIONE AVANZATA DELLE VIE AEREE NEL PAZIENTE CRITICO IN PRONTO SOCCORSO&amp;quot;</t>
+          <t>Incarico di docenza al corso "GESTIONE AVANZATA DELLE VIE AEREE NEL PAZIENTE CRITICO IN PRONTO SOCCORSO"</t>
         </is>
       </c>
       <c r="D1113" t="inlineStr">
         <is>
-          <t>dal 02/10/2017 &amp;nbsp;al 02/10/2017</t>
+          <t>dal 02/10/2017  al 02/10/2017</t>
         </is>
       </c>
       <c r="E1113" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1113" t="inlineStr">
         <is>
-          <t>Prot. 150472 &amp;nbsp;del 28/09/2017</t>
+          <t>Prot. 150472  del 28/09/2017</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1114" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D1114" t="inlineStr">
         <is>
-          <t>dal 28/09/2017 &amp;nbsp;al 28/09/2017</t>
+          <t>dal 28/09/2017  al 28/09/2017</t>
         </is>
       </c>
       <c r="E1114" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1114" t="inlineStr">
         <is>
-          <t>Prot. 158153 &amp;nbsp;del 25/09/2017</t>
+          <t>Prot. 158153  del 25/09/2017</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1115" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo EMERGENZA-URGENZA INTRAOSPEDALIERA IN UNITA' OPERATIVA - 4 Edizioni</t>
         </is>
       </c>
       <c r="D1115" t="inlineStr">
         <is>
-          <t>dal 25/05/2018 &amp;nbsp;al 15/06/2018</t>
+          <t>dal 25/05/2018  al 15/06/2018</t>
         </is>
       </c>
       <c r="E1115" t="inlineStr">
         <is>
           <t>413,12 Euiro</t>
         </is>
       </c>
       <c r="F1115" t="inlineStr">
         <is>
-          <t>Prot. 88045 &amp;nbsp;del 23/05/2018</t>
+          <t>Prot. 88045  del 23/05/2018</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1116" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 9/2018</t>
         </is>
       </c>
       <c r="D1116" t="inlineStr">
         <is>
-          <t>dal 23/06/2018 &amp;nbsp;al 23/06/2018</t>
+          <t>dal 23/06/2018  al 23/06/2018</t>
         </is>
       </c>
       <c r="E1116" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1116" t="inlineStr">
         <is>
-          <t>Prot. 106084 &amp;nbsp;del 20/06/2018</t>
+          <t>Prot. 106084  del 20/06/2018</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1117" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 8/2018</t>
         </is>
       </c>
       <c r="D1117" t="inlineStr">
         <is>
-          <t>dal 15/05/2018 &amp;nbsp;al 15/05/2018</t>
+          <t>dal 15/05/2018  al 15/05/2018</t>
         </is>
       </c>
       <c r="E1117" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1117" t="inlineStr">
         <is>
-          <t>Prot. 80585 &amp;nbsp;del 09/05/2018</t>
+          <t>Prot. 80585  del 09/05/2018</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1118" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 7/2018</t>
         </is>
       </c>
       <c r="D1118" t="inlineStr">
         <is>
-          <t>dal 21/04/2018 &amp;nbsp;al 21/04/2018</t>
+          <t>dal 21/04/2018  al 21/04/2018</t>
         </is>
       </c>
       <c r="E1118" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1118" t="inlineStr">
         <is>
-          <t>Prot. 65805 &amp;nbsp;del 13/04/2018</t>
+          <t>Prot. 65805  del 13/04/2018</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1119" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 6/2018</t>
         </is>
       </c>
       <c r="D1119" t="inlineStr">
         <is>
-          <t>dal 14/04/2018 &amp;nbsp;al 14/04/2018</t>
+          <t>dal 14/04/2018  al 14/04/2018</t>
         </is>
       </c>
       <c r="E1119" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1119" t="inlineStr">
         <is>
-          <t>Prot. 65799 &amp;nbsp;del 13/04/2018</t>
+          <t>Prot. 65799  del 13/04/2018</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1120" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.2/2018</t>
         </is>
       </c>
       <c r="D1120" t="inlineStr">
         <is>
-          <t>dal 27/01/2018 &amp;nbsp;al 27/01/2018</t>
+          <t>dal 27/01/2018  al 27/01/2018</t>
         </is>
       </c>
       <c r="E1120" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1120" t="inlineStr">
         <is>
-          <t>Prot, 10341 &amp;nbsp;del 19/01/2018</t>
+          <t>Prot, 10341  del 19/01/2018</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1121" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 3/2018</t>
         </is>
       </c>
       <c r="D1121" t="inlineStr">
         <is>
-          <t>dal 24/02/2018 &amp;nbsp;al 24/02/2018</t>
+          <t>dal 24/02/2018  al 24/02/2018</t>
         </is>
       </c>
       <c r="E1121" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1121" t="inlineStr">
         <is>
-          <t>Prot. 32919 &amp;nbsp;del 22/02/2018</t>
+          <t>Prot. 32919  del 22/02/2018</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1122" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.1/2018</t>
         </is>
       </c>
       <c r="D1122" t="inlineStr">
         <is>
-          <t>dal 20/01/2018 &amp;nbsp;al 20/01/2018</t>
+          <t>dal 20/01/2018  al 20/01/2018</t>
         </is>
       </c>
       <c r="E1122" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1122" t="inlineStr">
         <is>
-          <t>Prot.10341 &amp;nbsp;del 19/01/2018</t>
+          <t>Prot.10341  del 19/01/2018</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1123" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed. 5/2018</t>
         </is>
       </c>
       <c r="D1123" t="inlineStr">
         <is>
-          <t>dal 24/03/2018 &amp;nbsp;al 24/03/2018</t>
+          <t>dal 24/03/2018  al 24/03/2018</t>
         </is>
       </c>
       <c r="E1123" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1123" t="inlineStr">
         <is>
-          <t>Prot. 50396 &amp;nbsp;del 20/03/2018</t>
+          <t>Prot. 50396  del 20/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1124" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;EMERGENZA URGENZA NELL'UO SPDC E CSM - 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "EMERGENZA URGENZA NELL'UO SPDC E CSM - 2018"</t>
         </is>
       </c>
       <c r="D1124" t="inlineStr">
         <is>
-          <t>dal 16/03/2018 &amp;nbsp;al 29/03/2018</t>
+          <t>dal 16/03/2018  al 29/03/2018</t>
         </is>
       </c>
       <c r="E1124" t="inlineStr">
         <is>
           <t>309,84 Euro</t>
         </is>
       </c>
       <c r="F1124" t="inlineStr">
         <is>
-          <t>Prot. 50386 &amp;nbsp;del 20/03/2018</t>
+          <t>Prot. 50386  del 20/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1125" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA - 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA - 2018"</t>
         </is>
       </c>
       <c r="D1125" t="inlineStr">
         <is>
-          <t>dal 28/03/2018 &amp;nbsp;al 28/03/2018</t>
+          <t>dal 28/03/2018  al 28/03/2018</t>
         </is>
       </c>
       <c r="E1125" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1125" t="inlineStr">
         <is>
-          <t>Prot. 54116 &amp;nbsp;del 26/03/2018</t>
+          <t>Prot. 54116  del 26/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1126" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA 2018</t>
         </is>
       </c>
       <c r="D1126" t="inlineStr">
         <is>
-          <t>dal 06/06/2018 &amp;nbsp;al 06/06/2018</t>
+          <t>dal 06/06/2018  al 06/06/2018</t>
         </is>
       </c>
       <c r="E1126" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1126" t="inlineStr">
         <is>
-          <t>Prot. 92239 &amp;nbsp;del 29/05/2018</t>
+          <t>Prot. 92239  del 29/05/2018</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1127" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo EMERGENZA - URGENZA INTRAOSPEDALIERA IN UNITA' OPERATIVA 2018</t>
         </is>
       </c>
       <c r="D1127" t="inlineStr">
         <is>
-          <t>dal 12/11/2018 &amp;nbsp;al 13/11/2018</t>
+          <t>dal 12/11/2018  al 13/11/2018</t>
         </is>
       </c>
       <c r="E1127" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F1127" t="inlineStr">
         <is>
-          <t>Prot. 184704 &amp;nbsp;del 09/11/2018</t>
+          <t>Prot. 184704  del 09/11/2018</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1128" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo EMERGENZA - URGENZA INTRAOSPEDALIERA IN UNITA' OPERATIVA 2018</t>
         </is>
       </c>
       <c r="D1128" t="inlineStr">
         <is>
-          <t>dal 21/11/2018 &amp;nbsp;al 21/11/2018</t>
+          <t>dal 21/11/2018  al 21/11/2018</t>
         </is>
       </c>
       <c r="E1128" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1128" t="inlineStr">
         <is>
-          <t>Prot. 189709 &amp;nbsp;del 19/11/2018</t>
+          <t>Prot. 189709  del 19/11/2018</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1129" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA 2018</t>
         </is>
       </c>
       <c r="D1129" t="inlineStr">
         <is>
-          <t>dal 19/09/2018 &amp;nbsp;al 19/09/2018</t>
+          <t>dal 19/09/2018  al 19/09/2018</t>
         </is>
       </c>
       <c r="E1129" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1129" t="inlineStr">
         <is>
-          <t>Prot. 157607 &amp;nbsp;del 19/09/2018</t>
+          <t>Prot. 157607  del 19/09/2018</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1130" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA 2018</t>
         </is>
       </c>
       <c r="D1130" t="inlineStr">
         <is>
-          <t>dal 17/10/2018 &amp;nbsp;al 17/10/2018</t>
+          <t>dal 17/10/2018  al 17/10/2018</t>
         </is>
       </c>
       <c r="E1130" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1130" t="inlineStr">
         <is>
-          <t>Prot. 170179 &amp;nbsp;del 15/10/2018</t>
+          <t>Prot. 170179  del 15/10/2018</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1131" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA 2018</t>
         </is>
       </c>
       <c r="D1131" t="inlineStr">
         <is>
-          <t>dal 07/11/2018 &amp;nbsp;al 07/11/2018</t>
+          <t>dal 07/11/2018  al 07/11/2018</t>
         </is>
       </c>
       <c r="E1131" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1131" t="inlineStr">
         <is>
-          <t>Prot. 178690 &amp;nbsp;del 29/10/2018</t>
+          <t>Prot. 178690  del 29/10/2018</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1132" t="inlineStr">
         <is>
           <t>2019 Incarico di Responsabile Scientifico evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (IRC - bUSSOLENGO)</t>
         </is>
       </c>
       <c r="D1132" t="inlineStr">
         <is>
-          <t>dal 13/02/2019 &amp;nbsp;al 13/02/2019</t>
+          <t>dal 13/02/2019  al 13/02/2019</t>
         </is>
       </c>
       <c r="E1132" t="inlineStr">
         <is>
           <t>Nessun compenso</t>
         </is>
       </c>
       <c r="F1132" t="inlineStr">
         <is>
-          <t>Prot. 24847 &amp;nbsp;del 12/02/2019</t>
+          <t>Prot. 24847  del 12/02/2019</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1133" t="inlineStr">
         <is>
           <t>2019 Incarico Responsabile Scientifico emergency walking-moduli</t>
         </is>
       </c>
       <c r="D1133" t="inlineStr">
         <is>
-          <t>dal 15/02/2019 &amp;nbsp;al 15/02/2019</t>
+          <t>dal 15/02/2019  al 15/02/2019</t>
         </is>
       </c>
       <c r="E1133" t="inlineStr">
         <is>
           <t>Non previsto</t>
         </is>
       </c>
       <c r="F1133" t="inlineStr">
         <is>
-          <t>Prot. 24856 &amp;nbsp;del 20/02/0012</t>
+          <t>Prot. 24856  del 20/02/0012</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1134" t="inlineStr">
         <is>
           <t>2019 Incarico Responsabile Scientifico Edizioni evento formativo ECG in emergenza Urgenza - Moduli</t>
         </is>
       </c>
       <c r="D1134" t="inlineStr">
         <is>
-          <t>dal 25/02/2019 &amp;nbsp;al 31/12/2019</t>
+          <t>dal 25/02/2019  al 31/12/2019</t>
         </is>
       </c>
       <c r="E1134" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1134" t="inlineStr">
         <is>
-          <t>Prot. 31802 &amp;nbsp;del 22/02/2019</t>
+          <t>Prot. 31802  del 22/02/2019</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1135" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo EMERGENZA URGENZA INTRAOSPEDALIERA IN UNITA' OPERATIVA 2018</t>
         </is>
       </c>
       <c r="D1135" t="inlineStr">
         <is>
-          <t>dal 04/12/2019 &amp;nbsp;al 04/12/2019</t>
+          <t>dal 04/12/2019  al 04/12/2019</t>
         </is>
       </c>
       <c r="E1135" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F1135" t="inlineStr">
         <is>
-          <t>Prot. 189702 &amp;nbsp;del 19/11/2019</t>
+          <t>Prot. 189702  del 19/11/2019</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1136" t="inlineStr">
         <is>
           <t>2019 Incarico Responsabile Scientifico EMERGENCY WALKING MODULI</t>
         </is>
       </c>
       <c r="D1136" t="inlineStr">
         <is>
-          <t>dal 15/02/2019 &amp;nbsp;al 15/02/2019</t>
+          <t>dal 15/02/2019  al 15/02/2019</t>
         </is>
       </c>
       <c r="E1136" t="inlineStr">
         <is>
           <t>Non previsto</t>
         </is>
       </c>
       <c r="F1136" t="inlineStr">
         <is>
-          <t>Prot. 24856 &amp;nbsp;del 12/02/2019</t>
+          <t>Prot. 24856  del 12/02/2019</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1137" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo LMA VENTILAZIONE GESTIONE VIE AEREE IN EMERGENZA</t>
         </is>
       </c>
       <c r="D1137" t="inlineStr">
         <is>
-          <t>dal 18/04/2018 &amp;nbsp;al 18/04/2018</t>
+          <t>dal 18/04/2018  al 18/04/2018</t>
         </is>
       </c>
       <c r="E1137" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1137" t="inlineStr">
         <is>
-          <t>Prot. 66660 &amp;nbsp;del 17/04/2018</t>
+          <t>Prot. 66660  del 17/04/2018</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1138" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D1138" t="inlineStr">
         <is>
-          <t>dal 17/05/2018 &amp;nbsp;al 17/05/2018</t>
+          <t>dal 17/05/2018  al 17/05/2018</t>
         </is>
       </c>
       <c r="E1138" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1138" t="inlineStr">
         <is>
-          <t>Prot. n. 83472 &amp;nbsp;del 14/05/2018</t>
+          <t>Prot. n. 83472  del 14/05/2018</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1139" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.12/2018</t>
         </is>
       </c>
       <c r="D1139" t="inlineStr">
         <is>
-          <t>dal 17/11/2018 &amp;nbsp;al 17/11/2018</t>
+          <t>dal 17/11/2018  al 17/11/2018</t>
         </is>
       </c>
       <c r="E1139" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1139" t="inlineStr">
         <is>
-          <t>Prot. 187507 &amp;nbsp;del 14/11/2018</t>
+          <t>Prot. 187507  del 14/11/2018</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1140" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.10/2018</t>
         </is>
       </c>
       <c r="D1140" t="inlineStr">
         <is>
-          <t>dal 13/10/2018 &amp;nbsp;al 13/10/2018</t>
+          <t>dal 13/10/2018  al 13/10/2018</t>
         </is>
       </c>
       <c r="E1140" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1140" t="inlineStr">
         <is>
-          <t>Prot. 167126 &amp;nbsp;del 10/10/2018</t>
+          <t>Prot. 167126  del 10/10/2018</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1141" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.13/2018</t>
         </is>
       </c>
       <c r="D1141" t="inlineStr">
         <is>
-          <t>dal 24/11/2018 &amp;nbsp;al 24/11/2018</t>
+          <t>dal 24/11/2018  al 24/11/2018</t>
         </is>
       </c>
       <c r="E1141" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1141" t="inlineStr">
         <is>
-          <t>Prot. 191509 &amp;nbsp;del 20/11/2018</t>
+          <t>Prot. 191509  del 20/11/2018</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
           <t>BATTIZOCCO GIAMPAOLO</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1142" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso per soggetti laici BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD-Cat.A)- Ed.11/2018</t>
         </is>
       </c>
       <c r="D1142" t="inlineStr">
         <is>
-          <t>dal 20/10/2018 &amp;nbsp;al 20/10/2018</t>
+          <t>dal 20/10/2018  al 20/10/2018</t>
         </is>
       </c>
       <c r="E1142" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1142" t="inlineStr">
         <is>
-          <t>Prot. 170183 &amp;nbsp;del 15/10/2018</t>
+          <t>Prot. 170183  del 15/10/2018</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
           <t>BATTISTON PAOLA</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1143" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018</t>
         </is>
       </c>
       <c r="D1143" t="inlineStr">
         <is>
-          <t>dal 29/10/2019 &amp;nbsp;al 29/10/2019</t>
+          <t>dal 29/10/2019  al 29/10/2019</t>
         </is>
       </c>
       <c r="E1143" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1143" t="inlineStr">
         <is>
-          <t>Prot. 176626 &amp;nbsp;del 25/10/2019</t>
+          <t>Prot. 176626  del 25/10/2019</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
           <t>BATTISTON PAOLA</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1144" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D1144" t="inlineStr">
         <is>
-          <t>dal 29/11/2018 &amp;nbsp;al 29/11/2018</t>
+          <t>dal 29/11/2018  al 29/11/2018</t>
         </is>
       </c>
       <c r="E1144" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1144" t="inlineStr">
         <is>
-          <t>Prot. 192092 &amp;nbsp;del 21/11/2018</t>
+          <t>Prot. 192092  del 21/11/2018</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
           <t>BATTISTON PAOLA</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1145" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT RETRAINING 2018</t>
         </is>
       </c>
       <c r="D1145" t="inlineStr">
         <is>
-          <t>dal 20/02/2018 &amp;nbsp;al 20/02/2018</t>
+          <t>dal 20/02/2018  al 20/02/2018</t>
         </is>
       </c>
       <c r="E1145" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1145" t="inlineStr">
         <is>
-          <t>Prot. 32689 &amp;nbsp;del 21/02/2018</t>
+          <t>Prot. 32689  del 21/02/2018</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
           <t>BATTISTON PAOLA</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1146" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE 2018</t>
         </is>
       </c>
       <c r="D1146" t="inlineStr">
         <is>
-          <t>dal 03/04/2018 &amp;nbsp;al 03/04/2018</t>
+          <t>dal 03/04/2018  al 03/04/2018</t>
         </is>
       </c>
       <c r="E1146" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1146" t="inlineStr">
         <is>
-          <t>Prot. 58244 &amp;nbsp;del 03/04/2018</t>
+          <t>Prot. 58244  del 03/04/2018</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
           <t>BATTISTON PAOLA</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1147" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D1147" t="inlineStr">
         <is>
-          <t>dal 05/06/2017 &amp;nbsp;al 05/06/2017</t>
+          <t>dal 05/06/2017  al 05/06/2017</t>
         </is>
       </c>
       <c r="E1147" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1147" t="inlineStr"/>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
           <t>BATTISTON PAOLA</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1148" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D1148" t="inlineStr">
         <is>
-          <t>dal 10/04/2017 &amp;nbsp;al 10/04/2017</t>
+          <t>dal 10/04/2017  al 10/04/2017</t>
         </is>
       </c>
       <c r="E1148" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1148" t="inlineStr"/>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
           <t>BATTISTON PAOLA</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1149" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT Retraining</t>
         </is>
       </c>
       <c r="D1149" t="inlineStr">
         <is>
-          <t>dal 27/11/2017 &amp;nbsp;al 27/11/2017</t>
+          <t>dal 27/11/2017  al 27/11/2017</t>
         </is>
       </c>
       <c r="E1149" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1149" t="inlineStr">
         <is>
-          <t>Prot. 184221 &amp;nbsp;del 27/11/2017</t>
+          <t>Prot. 184221  del 27/11/2017</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
           <t>BATTAGLIA PAOLO</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1150" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO 'TRAINING INDIVIDUALIZZATO PER L'ACQUISIZIONE DELLE COMPETENZE TRASVERSALI IN LABORATORIO ANALISI' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D1150" t="inlineStr">
         <is>
-          <t>dal 18/06/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 18/06/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E1150" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1150" t="inlineStr">
         <is>
-          <t>89996 &amp;nbsp;del 07/06/2017</t>
+          <t>89996  del 07/06/2017</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
           <t>BATTAGLIA PAOLO</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1151" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO E DI DOCENZA AI CORSI 'POMERIGGI IN BATTERIOLOGIA' ANNO 2018</t>
         </is>
       </c>
       <c r="D1151" t="inlineStr">
         <is>
-          <t>dal 19/04/2018 &amp;nbsp;al 25/10/2018</t>
+          <t>dal 19/04/2018  al 25/10/2018</t>
         </is>
       </c>
       <c r="E1151" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1151" t="inlineStr">
         <is>
-          <t>61809 &amp;nbsp;del 09/04/2018</t>
+          <t>61809  del 09/04/2018</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
           <t>BASSANI KATA</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1152" t="inlineStr">
         <is>
           <t>Docente corsi OSS</t>
         </is>
       </c>
       <c r="D1152" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E1152" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F1152" t="inlineStr">
         <is>
-          <t>Prot. n° 9553 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9553  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
           <t>BARBIERI MONICA</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1153" t="inlineStr">
         <is>
           <t>INCARICO DI DOCENZA PER IL CORSO 'OSTETRICHE E ASSISTENTI SANITARI INSIEME PER PROMUOVERE LA SALUTE DI MAMME E BAMBINI'(3 EDIZIONI-ANNO 2017)</t>
         </is>
       </c>
       <c r="D1153" t="inlineStr">
         <is>
-          <t>dal 31/05/2017 &amp;nbsp;al 22/09/2017</t>
+          <t>dal 31/05/2017  al 22/09/2017</t>
         </is>
       </c>
       <c r="E1153" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F1153" t="inlineStr">
         <is>
-          <t>71047 &amp;nbsp;del 08/05/2017</t>
+          <t>71047  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
           <t>BALLARIN ANTONIA</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1154" t="inlineStr">
         <is>
-          <t>Incarico di docenza evento formativo &amp;quot;Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale&amp;quot;</t>
+          <t>Incarico di docenza evento formativo "Buone prassi di gestione del paziente affetto da demenza ricoverato in ospedale"</t>
         </is>
       </c>
       <c r="D1154" t="inlineStr">
         <is>
-          <t>dal 11/12/2017 &amp;nbsp;al 11/12/2017</t>
+          <t>dal 11/12/2017  al 11/12/2017</t>
         </is>
       </c>
       <c r="E1154" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1154" t="inlineStr">
         <is>
-          <t>Prot. 193369 &amp;nbsp;del 11/12/2017</t>
+          <t>Prot. 193369  del 11/12/2017</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
           <t>BALDO SANDRO</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1155" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;PRE HOSPITAL TRAUMA CARE&amp;quot;</t>
+          <t>Incarico di docenza al corso "PRE HOSPITAL TRAUMA CARE"</t>
         </is>
       </c>
       <c r="D1155" t="inlineStr">
         <is>
-          <t>dal 05/04/2017 &amp;nbsp;al 11/04/2017</t>
+          <t>dal 05/04/2017  al 11/04/2017</t>
         </is>
       </c>
       <c r="E1155" t="inlineStr">
         <is>
           <t>116.19</t>
         </is>
       </c>
       <c r="F1155" t="inlineStr"/>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
           <t>BALDO SANDRO</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1156" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D1156" t="inlineStr">
         <is>
-          <t>dal 29/03/2017 &amp;nbsp;al 29/03/2017</t>
+          <t>dal 29/03/2017  al 29/03/2017</t>
         </is>
       </c>
       <c r="E1156" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1156" t="inlineStr"/>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
           <t>BALDO SANDRO</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1157" t="inlineStr">
         <is>
-          <t>Incarico di docenza al &amp;quot;Corso di primo soccorso e sostegno delle funzioni vitali in età scolare&amp;quot;</t>
+          <t>Incarico di docenza al "Corso di primo soccorso e sostegno delle funzioni vitali in età scolare"</t>
         </is>
       </c>
       <c r="D1157" t="inlineStr">
         <is>
-          <t>dal 04/09/2017 &amp;nbsp;al 06/09/2017</t>
+          <t>dal 04/09/2017  al 06/09/2017</t>
         </is>
       </c>
       <c r="E1157" t="inlineStr">
         <is>
           <t>309.84</t>
         </is>
       </c>
       <c r="F1157" t="inlineStr">
         <is>
-          <t>Prot. 131316 &amp;nbsp;del 25/05/2017</t>
+          <t>Prot. 131316  del 25/05/2017</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
           <t>BALDO SANDRO</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1158" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;BASIC LIFE SUPPORT RETRAINING 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "BASIC LIFE SUPPORT RETRAINING 2018"</t>
         </is>
       </c>
       <c r="D1158" t="inlineStr">
         <is>
-          <t>dal 08/03/2018 &amp;nbsp;al 08/03/2018</t>
+          <t>dal 08/03/2018  al 08/03/2018</t>
         </is>
       </c>
       <c r="E1158" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1158" t="inlineStr">
         <is>
-          <t>Prot. 40581 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. 40581  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
           <t>BALDO SANDRO</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1159" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo CORSO DI PRIMO SOCCORSO E SOSTEGNO DELLE FUNZIONI VITALI IN ETA’ SCOLARE</t>
         </is>
       </c>
       <c r="D1159" t="inlineStr">
         <is>
-          <t>dal 08/06/2018 &amp;nbsp;al 08/06/2018</t>
+          <t>dal 08/06/2018  al 08/06/2018</t>
         </is>
       </c>
       <c r="E1159" t="inlineStr">
         <is>
           <t>206,56 Euro</t>
         </is>
       </c>
       <c r="F1159" t="inlineStr">
         <is>
-          <t>Prot. 92987 &amp;nbsp;del 30/05/2018</t>
+          <t>Prot. 92987  del 30/05/2018</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
           <t>BALDO SANDRO</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1160" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo PRE HOSPITAL TRAUMA CARE RETRAINING 2018</t>
         </is>
       </c>
       <c r="D1160" t="inlineStr">
         <is>
-          <t>dal 05/05/2018 &amp;nbsp;al 05/05/2018</t>
+          <t>dal 05/05/2018  al 05/05/2018</t>
         </is>
       </c>
       <c r="E1160" t="inlineStr">
         <is>
           <t>116,19 Euro</t>
         </is>
       </c>
       <c r="F1160" t="inlineStr">
         <is>
-          <t>Prot. n. 71540 &amp;nbsp;del 24/04/2018</t>
+          <t>Prot. n. 71540  del 24/04/2018</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
           <t>BALDO SANDRO</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1161" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;PRE HOSPITAL TRAUMA CARE 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "PRE HOSPITAL TRAUMA CARE 2018"</t>
         </is>
       </c>
       <c r="D1161" t="inlineStr">
         <is>
-          <t>dal 29/03/2018 &amp;nbsp;al 29/03/2018</t>
+          <t>dal 29/03/2018  al 29/03/2018</t>
         </is>
       </c>
       <c r="E1161" t="inlineStr">
         <is>
           <t>232,38 Euro</t>
         </is>
       </c>
       <c r="F1161" t="inlineStr">
         <is>
-          <t>Prto. 56360 &amp;nbsp;del 29/03/2018</t>
+          <t>Prto. 56360  del 29/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
           <t>BALDO SANDRO</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1162" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo PRE HOSPITALE TRAUMA CARE/2018</t>
         </is>
       </c>
       <c r="D1162" t="inlineStr">
         <is>
-          <t>dal 19/11/2018 &amp;nbsp;al 19/11/2018</t>
+          <t>dal 19/11/2018  al 19/11/2018</t>
         </is>
       </c>
       <c r="E1162" t="inlineStr">
         <is>
           <t>232,38 Euro</t>
         </is>
       </c>
       <c r="F1162" t="inlineStr">
         <is>
-          <t>Prot. 187739 &amp;nbsp;del 14/11/2018</t>
+          <t>Prot. 187739  del 14/11/2018</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
           <t>BALDO SANDRO</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1163" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D1163" t="inlineStr">
         <is>
-          <t>dal 20/09/2018 &amp;nbsp;al 20/09/2018</t>
+          <t>dal 20/09/2018  al 20/09/2018</t>
         </is>
       </c>
       <c r="E1163" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1163" t="inlineStr">
         <is>
-          <t>Prot. 148658 &amp;nbsp;del 07/09/2018</t>
+          <t>Prot. 148658  del 07/09/2018</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
           <t>BALDISSERA MARA</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1164" t="inlineStr">
         <is>
           <t>CORSO: 23-206846 TITOLO: ALIMENTAZIONE E NUTRIZIONE: DALLE EVIDENZE ALLA PRATICA</t>
         </is>
       </c>
       <c r="D1164" t="inlineStr">
         <is>
-          <t>dal 20/05/0012 &amp;nbsp;al 20/05/0012</t>
+          <t>dal 20/05/0012  al 20/05/0012</t>
         </is>
       </c>
       <c r="E1164" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1164" t="inlineStr">
         <is>
-          <t>82146 &amp;nbsp;del 20/05/0011</t>
+          <t>82146  del 20/05/0011</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
           <t>BALDASSO FRANSCESCO</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1165" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'TERAPIA MANUALE APPLICATA ALLA VALUTAZIONE E TRATTAMENTO DEL LOW BACK PAIN ASPECIFICO' ANNO 2017</t>
         </is>
       </c>
       <c r="D1165" t="inlineStr">
         <is>
-          <t>dal 22/09/2017 &amp;nbsp;al 24/09/2017</t>
+          <t>dal 22/09/2017  al 24/09/2017</t>
         </is>
       </c>
       <c r="E1165" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1165" t="inlineStr">
         <is>
-          <t>119720 &amp;nbsp;del 02/08/2017</t>
+          <t>119720  del 02/08/2017</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
           <t>AZZURRO MAURIZIO</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1166" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO PER IL CORSO 'L'ACQUISIZIONE DELLE COMPETENZE IN AMBITO DI ENDOSCOPIA DIGESTIVA DEL PERSONALE NEOINSERITO' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D1166" t="inlineStr">
         <is>
-          <t>dal 08/05/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 08/05/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E1166" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1166" t="inlineStr">
         <is>
-          <t>70997 &amp;nbsp;del 08/05/2017</t>
+          <t>70997  del 08/05/2017</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
           <t>AZZURRO MAURIZIO</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1167" t="inlineStr">
         <is>
-          <t>INCARICO DOCENZA AL CORSO &amp;quot;ATTUALITA' IN GASTROENETEROLOGIA: SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO-METODOLOGICA NELLA GESTIONE AMBULATORIALE&amp;quot;</t>
+          <t>INCARICO DOCENZA AL CORSO "ATTUALITA' IN GASTROENETEROLOGIA: SCREENING PER IL CANCRO COLO-RETTALE E APPROPRIATEZZA CLINICO-METODOLOGICA NELLA GESTIONE AMBULATORIALE"</t>
         </is>
       </c>
       <c r="D1167" t="inlineStr">
         <is>
-          <t>dal 13/05/2017 &amp;nbsp;al 13/05/2017</t>
+          <t>dal 13/05/2017  al 13/05/2017</t>
         </is>
       </c>
       <c r="E1167" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1167" t="inlineStr">
         <is>
-          <t>58897 &amp;nbsp;del 12/04/2017</t>
+          <t>58897  del 12/04/2017</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
           <t>AZZOLINI PAOLA</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1168" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO PBLSD - PBLSD R</t>
         </is>
       </c>
       <c r="D1168" t="inlineStr">
         <is>
-          <t>dal 12/05/2017 &amp;nbsp;al 04/11/2017</t>
+          <t>dal 12/05/2017  al 04/11/2017</t>
         </is>
       </c>
       <c r="E1168" t="inlineStr">
         <is>
           <t>€ 25,82/h</t>
         </is>
       </c>
       <c r="F1168" t="inlineStr">
         <is>
-          <t>40597 &amp;nbsp;del 13/03/2017</t>
+          <t>40597  del 13/03/2017</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
           <t>AZZINI MARGHERITA</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1169" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D1169" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E1169" t="inlineStr"/>
       <c r="F1169" t="inlineStr">
         <is>
-          <t>188591 DI PROT. &amp;nbsp;del 04/12/2017</t>
+          <t>188591 DI PROT.  del 04/12/2017</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
           <t>AZZINI MARGHERITA</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1170" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D1170" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E1170" t="inlineStr"/>
       <c r="F1170" t="inlineStr">
         <is>
-          <t>52081 PROT &amp;nbsp;del 22/03/2018</t>
+          <t>52081 PROT  del 22/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
           <t>AZZINI MARGHERITA</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1171" t="inlineStr">
         <is>
           <t>CORSO:23-206793 TITOLO:GESTIONE DEL DOLORE NELLA POST ACUZIE TRA CRITICITA' E PROSPETTIVE</t>
         </is>
       </c>
       <c r="D1171" t="inlineStr">
         <is>
-          <t>dal 20/05/0024 &amp;nbsp;al 20/06/0007</t>
+          <t>dal 20/05/0024  al 20/06/0007</t>
         </is>
       </c>
       <c r="E1171" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1171" t="inlineStr">
         <is>
-          <t>88847 &amp;nbsp;del 20/05/0023</t>
+          <t>88847  del 20/05/0023</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
           <t>AZZINI ALESSANDRO</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1172" t="inlineStr">
         <is>
           <t>2019 Incarico di docenza evento formativo LA GESTIONE DELLE RISPOSTE ALL'UTENZA NELL'AMBITO DELLE ATTIVITA' DELL'UFFICIO RELAZIONI CON IL PUBBLICO</t>
         </is>
       </c>
       <c r="D1172" t="inlineStr">
         <is>
-          <t>dal 28/01/2019 &amp;nbsp;al 18/02/2019</t>
+          <t>dal 28/01/2019  al 18/02/2019</t>
         </is>
       </c>
       <c r="E1172" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1172" t="inlineStr">
         <is>
-          <t>Prot. 11529 &amp;nbsp;del 22/01/2019</t>
+          <t>Prot. 11529  del 22/01/2019</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
           <t>AZZINI ALESSANDRO</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1173" t="inlineStr">
         <is>
           <t>2019 Incarico di docenza evento formativo LA GESTIONE DELLE RISPOSTE ALL'UTENZA NELL'AMBITO DELLE ATTIVITA' DELL'UFFICIO RELAZIONI CON IL PUBBLICO</t>
         </is>
       </c>
       <c r="D1173" t="inlineStr">
         <is>
-          <t>dal 18/02/2019 &amp;nbsp;al 18/02/2019</t>
+          <t>dal 18/02/2019  al 18/02/2019</t>
         </is>
       </c>
       <c r="E1173" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1173" t="inlineStr">
         <is>
-          <t>Prot. 11529 &amp;nbsp;del 18/02/2019</t>
+          <t>Prot. 11529  del 18/02/2019</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
           <t>AURICCHIO ANNUNZIATA</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1174" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA MOVIMENTAZIONE DELLA PERSONA ASSISTITA, CONSOLIDAMENTO DELLE ABILITA' DEGLI OPERATORI DELLE PROFESSIONI SANITARIE' (12 ED.) ANNO 2017</t>
         </is>
       </c>
       <c r="D1174" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 04/04/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E1174" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F1174" t="inlineStr">
         <is>
-          <t>40900 &amp;nbsp;del 14/03/2017</t>
+          <t>40900  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
           <t>AURICCHIO ANNUNZIATA</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1175" t="inlineStr">
         <is>
           <t>Docenza corsi OSS</t>
         </is>
       </c>
       <c r="D1175" t="inlineStr">
         <is>
-          <t>dal 01/01/2018 &amp;nbsp;al 31/12/2018</t>
+          <t>dal 01/01/2018  al 31/12/2018</t>
         </is>
       </c>
       <c r="E1175" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F1175" t="inlineStr">
         <is>
-          <t>Prot. n° 9454 &amp;nbsp;del 18/01/2018</t>
+          <t>Prot. n° 9454  del 18/01/2018</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
           <t>ARTIOLI DENISE</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1176" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo IL SISTEMA DI GESTIONE INTEGRATO NELLA UOC DI PNEUMOLOGIA: REVISIONE DELLE PRINCIPALI PROCEDURE DEL SISTEMA DI GESTIONE PER LA QUALITA’ PER IL LABORATORIO DI FISIOPATOLOGIA RESPIRATORIA</t>
         </is>
       </c>
       <c r="D1176" t="inlineStr">
         <is>
-          <t>dal 14/05/2018 &amp;nbsp;al 04/06/2018</t>
+          <t>dal 14/05/2018  al 04/06/2018</t>
         </is>
       </c>
       <c r="E1176" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1176" t="inlineStr">
         <is>
-          <t>Prot. 60731 &amp;nbsp;del 06/04/2018</t>
+          <t>Prot. 60731  del 06/04/2018</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
           <t>ARIGLIANO PASQUALE LUIGI</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1177" t="inlineStr">
         <is>
           <t>Incarico di docenza all'evento formativo IL SISTEMA DI GESTIONE INTEGRATO NELLA UOC DI PNEUMOLOGIA: REVISIONE DELLE PRINCIPALI PROCEDURE DEL SISTEMA DI GESTIONE PER LA QUALITA’ PER IL LABORATORIO DI FISIOPATOLOGIA RESPIRATORIA</t>
         </is>
       </c>
       <c r="D1177" t="inlineStr">
         <is>
-          <t>dal 14/05/2018 &amp;nbsp;al 14/05/2018</t>
+          <t>dal 14/05/2018  al 14/05/2018</t>
         </is>
       </c>
       <c r="E1177" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1177" t="inlineStr">
         <is>
-          <t>Prot. 60731 &amp;nbsp;del 06/04/2018</t>
+          <t>Prot. 60731  del 06/04/2018</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
           <t>ANSELMI MAURIZIO</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1178" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D1178" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E1178" t="inlineStr"/>
       <c r="F1178" t="inlineStr">
         <is>
-          <t>51190 PROT. &amp;nbsp;del 21/03/2018</t>
+          <t>51190 PROT.  del 21/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
           <t>ANSELMI MAURIZIO</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1179" t="inlineStr">
         <is>
           <t>PARTECIPAZIONE</t>
         </is>
       </c>
       <c r="D1179" t="inlineStr">
         <is>
-          <t>dal 06/12/2017 &amp;nbsp;al 06/12/2017</t>
+          <t>dal 06/12/2017  al 06/12/2017</t>
         </is>
       </c>
       <c r="E1179" t="inlineStr">
         <is>
           <t>800,00 EURO</t>
         </is>
       </c>
       <c r="F1179" t="inlineStr">
         <is>
-          <t>164692 DI PROT. &amp;nbsp;del 23/10/2017</t>
+          <t>164692 DI PROT.  del 23/10/2017</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
           <t>ANSELMI DOTT. MAURIZIO</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1180" t="inlineStr">
         <is>
           <t>ALTRE TIPOLOGIE - PARTECIPAZIONE</t>
         </is>
       </c>
       <c r="D1180" t="inlineStr">
         <is>
-          <t>dal 19/05/2017 &amp;nbsp;al 19/05/2017</t>
+          <t>dal 19/05/2017  al 19/05/2017</t>
         </is>
       </c>
       <c r="E1180" t="inlineStr">
         <is>
           <t>800,00 EURO</t>
         </is>
       </c>
       <c r="F1180" t="inlineStr">
         <is>
-          <t>74346 DI PROT. &amp;nbsp;del 11/05/2017</t>
+          <t>74346 DI PROT.  del 11/05/2017</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
           <t>ANSELMI DOTT. MAURIZIO</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1181" t="inlineStr">
         <is>
           <t>COMMISSIONI</t>
         </is>
       </c>
       <c r="D1181" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;</t>
+          <t>   </t>
         </is>
       </c>
       <c r="E1181" t="inlineStr"/>
       <c r="F1181" t="inlineStr">
         <is>
-          <t>146830 DI PROT. &amp;nbsp;del 22/09/2017</t>
+          <t>146830 DI PROT.  del 22/09/2017</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
           <t>ANDREETTA LUISA</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1182" t="inlineStr">
         <is>
           <t>INCARICO RESPONSABILE SCIENTIFICO AL CORSO LA VALUTAZIONE NEUROPSICOLOGICA DEL PAZIENTE DISABILE IN ETA' ADULTA.</t>
         </is>
       </c>
       <c r="D1182" t="inlineStr">
         <is>
-          <t>dal 23/11/2017 &amp;nbsp;al 05/12/2017</t>
+          <t>dal 23/11/2017  al 05/12/2017</t>
         </is>
       </c>
       <c r="E1182" t="inlineStr">
         <is>
           <t>A TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1182" t="inlineStr">
         <is>
-          <t>166681 &amp;nbsp;del 26/10/2017</t>
+          <t>166681  del 26/10/2017</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
           <t>ANDREETTA LUISA</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1183" t="inlineStr">
         <is>
           <t>INCARICO DI RESPONSABILE SCIENTIFICO AL CORSO 'IN BURNOUT-DENTRO E FUORI DAL BURNOUT' ANNO 2017</t>
         </is>
       </c>
       <c r="D1183" t="inlineStr">
         <is>
-          <t>dal 12/09/2017 &amp;nbsp;al 19/10/2017</t>
+          <t>dal 12/09/2017  al 19/10/2017</t>
         </is>
       </c>
       <c r="E1183" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1183" t="inlineStr">
         <is>
-          <t>139880 &amp;nbsp;del 12/09/2017</t>
+          <t>139880  del 12/09/2017</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
           <t>AMBROSI VALERIA</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1184" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'ABILITA' NEL PORRE DOMANDE' ANNO 2017</t>
         </is>
       </c>
       <c r="D1184" t="inlineStr">
         <is>
-          <t>dal 10/10/2017 &amp;nbsp;al 17/11/2017</t>
+          <t>dal 10/10/2017  al 17/11/2017</t>
         </is>
       </c>
       <c r="E1184" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F1184" t="inlineStr">
         <is>
-          <t>156379 &amp;nbsp;del 10/10/2017</t>
+          <t>156379  del 10/10/2017</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
           <t>AMBROSI VALERIA</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1185" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'ABILITA'NEL PORRE LE DOMANDE' ANNO 2017</t>
         </is>
       </c>
       <c r="D1185" t="inlineStr">
         <is>
-          <t>dal 10/10/2017 &amp;nbsp;al 17/11/2017</t>
+          <t>dal 10/10/2017  al 17/11/2017</t>
         </is>
       </c>
       <c r="E1185" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F1185" t="inlineStr">
         <is>
-          <t>156379 &amp;nbsp;</t>
+          <t xml:space="preserve">156379  </t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
           <t>AMBROSI VALERIA</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1186" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA CORSO MULTI EDIZIONE 'LA TUTORSHIP NELL'APPRENDIMENTO DELLE COMPETENZE CLINICHE' ANNO 2018</t>
         </is>
       </c>
       <c r="D1186" t="inlineStr">
         <is>
-          <t>dal 05/04/2018 &amp;nbsp;al 13/11/2018</t>
+          <t>dal 05/04/2018  al 13/11/2018</t>
         </is>
       </c>
       <c r="E1186" t="inlineStr">
         <is>
           <t>€ 25,82/H FUORI SERVIZIO</t>
         </is>
       </c>
       <c r="F1186" t="inlineStr">
         <is>
-          <t>43707 &amp;nbsp;del 12/03/2018</t>
+          <t>43707  del 12/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
           <t>AMBROSI VALERIA</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1187" t="inlineStr">
         <is>
           <t>Componente commissione di laurea</t>
         </is>
       </c>
       <c r="D1187" t="inlineStr">
         <is>
-          <t>dal 12/04/2018 &amp;nbsp;al 13/04/2018</t>
+          <t>dal 12/04/2018  al 13/04/2018</t>
         </is>
       </c>
       <c r="E1187" t="inlineStr">
         <is>
           <t>non dichiarato</t>
         </is>
       </c>
       <c r="F1187" t="inlineStr">
         <is>
-          <t>Prot. n° 47017 &amp;nbsp;del 15/03/2018</t>
+          <t>Prot. n° 47017  del 15/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1188" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo CORSO DI PRIMO SOCCORSO E SOSTEGNO DELLE FUNZIONI VITALI IN ETA’ SCOLARE</t>
         </is>
       </c>
       <c r="D1188" t="inlineStr">
         <is>
-          <t>dal 08/06/2018 &amp;nbsp;al 08/06/2018</t>
+          <t>dal 08/06/2018  al 08/06/2018</t>
         </is>
       </c>
       <c r="E1188" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1188" t="inlineStr">
         <is>
-          <t>Prot. 92987 &amp;nbsp;del 30/05/2018</t>
+          <t>Prot. 92987  del 30/05/2018</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1189" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo PRE HOSPITAL TRAUMA CARE - 2018</t>
         </is>
       </c>
       <c r="D1189" t="inlineStr">
         <is>
-          <t>dal 27/04/2018 &amp;nbsp;al 27/04/2018</t>
+          <t>dal 27/04/2018  al 27/04/2018</t>
         </is>
       </c>
       <c r="E1189" t="inlineStr">
         <is>
           <t>232,38 Euro</t>
         </is>
       </c>
       <c r="F1189" t="inlineStr">
         <is>
-          <t>Prot. 71490 &amp;nbsp;del 24/04/2018</t>
+          <t>Prot. 71490  del 24/04/2018</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1190" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;BASIC LIFE SUPPORT RETRAINING 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "BASIC LIFE SUPPORT RETRAINING 2018"</t>
         </is>
       </c>
       <c r="D1190" t="inlineStr">
         <is>
-          <t>dal 08/03/2018 &amp;nbsp;al 08/03/2018</t>
+          <t>dal 08/03/2018  al 08/03/2018</t>
         </is>
       </c>
       <c r="E1190" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1190" t="inlineStr">
         <is>
-          <t>Prot. 40581 &amp;nbsp;del 06/03/2018</t>
+          <t>Prot. 40581  del 06/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1191" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D1191" t="inlineStr">
         <is>
-          <t>dal 13/09/2018 &amp;nbsp;al 13/09/2018</t>
+          <t>dal 13/09/2018  al 13/09/2018</t>
         </is>
       </c>
       <c r="E1191" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1191" t="inlineStr">
         <is>
-          <t>Prot. 148656 &amp;nbsp;del 07/09/2018</t>
+          <t>Prot. 148656  del 07/09/2018</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1192" t="inlineStr">
         <is>
           <t>2019 Incarico di docenza evento formativo EMERGENCY WALKING MODULI</t>
         </is>
       </c>
       <c r="D1192" t="inlineStr">
         <is>
-          <t>dal 15/02/2019 &amp;nbsp;al 15/02/2019</t>
+          <t>dal 15/02/2019  al 15/02/2019</t>
         </is>
       </c>
       <c r="E1192" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1192" t="inlineStr">
         <is>
-          <t>Prot. 23217 &amp;nbsp;del 08/02/2019</t>
+          <t>Prot. 23217  del 08/02/2019</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1193" t="inlineStr">
         <is>
           <t>Incarico di docenza evento formativo EMERGENZA - URGENZA INTRAOSPEDALIERA IN UNITA' OPERATIVA 2018</t>
         </is>
       </c>
       <c r="D1193" t="inlineStr">
         <is>
-          <t>dal 30/10/2018 &amp;nbsp;al 30/10/2018</t>
+          <t>dal 30/10/2018  al 30/10/2018</t>
         </is>
       </c>
       <c r="E1193" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1193" t="inlineStr">
         <is>
-          <t>Prot. 176696 &amp;nbsp;del 25/10/2018</t>
+          <t>Prot. 176696  del 25/10/2018</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1194" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;BASIC LIFE SUPPORT - Retraining 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "BASIC LIFE SUPPORT - Retraining 2018"</t>
         </is>
       </c>
       <c r="D1194" t="inlineStr">
         <is>
-          <t>dal 22/03/2018 &amp;nbsp;al 22/03/2018</t>
+          <t>dal 22/03/2018  al 22/03/2018</t>
         </is>
       </c>
       <c r="E1194" t="inlineStr">
         <is>
           <t>103,28 Euro</t>
         </is>
       </c>
       <c r="F1194" t="inlineStr">
         <is>
-          <t>Prot. 52512 &amp;nbsp;del 22/03/2018</t>
+          <t>Prot. 52512  del 22/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1195" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;PRE HOSPITAL TRAUMA CARE 2018&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "PRE HOSPITAL TRAUMA CARE 2018"</t>
         </is>
       </c>
       <c r="D1195" t="inlineStr">
         <is>
-          <t>dal 29/03/2018 &amp;nbsp;al 29/03/2018</t>
+          <t>dal 29/03/2018  al 29/03/2018</t>
         </is>
       </c>
       <c r="E1195" t="inlineStr">
         <is>
           <t>232,38 Euro</t>
         </is>
       </c>
       <c r="F1195" t="inlineStr">
         <is>
-          <t>Prot. 56360 &amp;nbsp;del 29/03/2018</t>
+          <t>Prot. 56360  del 29/03/2018</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1196" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;PRE HOSPITAL TRAUMA CARE/2018</t>
+          <t>Incarico di docenza all'evento formativo "PRE HOSPITAL TRAUMA CARE/2018</t>
         </is>
       </c>
       <c r="D1196" t="inlineStr">
         <is>
-          <t>dal 19/11/2018 &amp;nbsp;al 19/11/2018</t>
+          <t>dal 19/11/2018  al 19/11/2018</t>
         </is>
       </c>
       <c r="E1196" t="inlineStr">
         <is>
           <t>232,38 Euro</t>
         </is>
       </c>
       <c r="F1196" t="inlineStr">
         <is>
-          <t>Prot. 187739 &amp;nbsp;del 14/11/2018</t>
+          <t>Prot. 187739  del 14/11/2018</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1197" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)/2018</t>
         </is>
       </c>
       <c r="D1197" t="inlineStr">
         <is>
-          <t>dal 20/09/2018 &amp;nbsp;al 20/09/2018</t>
+          <t>dal 20/09/2018  al 20/09/2018</t>
         </is>
       </c>
       <c r="E1197" t="inlineStr">
         <is>
           <t>129,10 Euro</t>
         </is>
       </c>
       <c r="F1197" t="inlineStr">
         <is>
-          <t>Prot. 148658 &amp;nbsp;del 07/09/2018</t>
+          <t>Prot. 148658  del 07/09/2018</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1198" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;PRE HOSPITAL TRAUMA CARE - Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "PRE HOSPITAL TRAUMA CARE - Retraining"</t>
         </is>
       </c>
       <c r="D1198" t="inlineStr">
         <is>
-          <t>dal 08/06/2017 &amp;nbsp;al 08/06/2017</t>
+          <t>dal 08/06/2017  al 08/06/2017</t>
         </is>
       </c>
       <c r="E1198" t="inlineStr">
         <is>
           <t>116.19</t>
         </is>
       </c>
       <c r="F1198" t="inlineStr"/>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1199" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;PRE HOSPITAL TRAUMA CARE - Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "PRE HOSPITAL TRAUMA CARE - Retraining"</t>
         </is>
       </c>
       <c r="D1199" t="inlineStr">
         <is>
-          <t>dal 23/05/2017 &amp;nbsp;al 23/05/2017</t>
+          <t>dal 23/05/2017  al 23/05/2017</t>
         </is>
       </c>
       <c r="E1199" t="inlineStr">
         <is>
           <t>116.19</t>
         </is>
       </c>
       <c r="F1199" t="inlineStr"/>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1200" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;PRE HOSPITAL TRAUMA CARE&amp;quot;</t>
+          <t>Incarico di docenza al corso "PRE HOSPITAL TRAUMA CARE"</t>
         </is>
       </c>
       <c r="D1200" t="inlineStr">
         <is>
-          <t>dal 05/04/2017 &amp;nbsp;al 11/04/2017</t>
+          <t>dal 05/04/2017  al 11/04/2017</t>
         </is>
       </c>
       <c r="E1200" t="inlineStr">
         <is>
           <t>232.38</t>
         </is>
       </c>
       <c r="F1200" t="inlineStr"/>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1201" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE"</t>
         </is>
       </c>
       <c r="D1201" t="inlineStr">
         <is>
-          <t>dal 07/11/2017 &amp;nbsp;al 07/11/2017</t>
+          <t>dal 07/11/2017  al 07/11/2017</t>
         </is>
       </c>
       <c r="E1201" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1201" t="inlineStr">
         <is>
-          <t>Prot. 173140 &amp;nbsp;del 07/11/2017</t>
+          <t>Prot. 173140  del 07/11/2017</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1202" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D1202" t="inlineStr">
         <is>
-          <t>dal 19/04/2017 &amp;nbsp;al 19/04/2017</t>
+          <t>dal 19/04/2017  al 19/04/2017</t>
         </is>
       </c>
       <c r="E1202" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1202" t="inlineStr"/>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1203" t="inlineStr">
         <is>
-          <t>Incarico di docenza al corso &amp;quot;BASIC LIFE SUPPORT Retraining&amp;quot;</t>
+          <t>Incarico di docenza al corso "BASIC LIFE SUPPORT Retraining"</t>
         </is>
       </c>
       <c r="D1203" t="inlineStr">
         <is>
-          <t>dal 06/04/2017 &amp;nbsp;al 06/04/2017</t>
+          <t>dal 06/04/2017  al 06/04/2017</t>
         </is>
       </c>
       <c r="E1203" t="inlineStr">
         <is>
           <t>103.28</t>
         </is>
       </c>
       <c r="F1203" t="inlineStr"/>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1204" t="inlineStr">
         <is>
-          <t>Incarico di docenza al &amp;quot;Corso di primo soccorso e sostegno delle funzioni vitali in età scolare&amp;quot;</t>
+          <t>Incarico di docenza al "Corso di primo soccorso e sostegno delle funzioni vitali in età scolare"</t>
         </is>
       </c>
       <c r="D1204" t="inlineStr">
         <is>
-          <t>dal 04/09/2017 &amp;nbsp;al 06/09/2017</t>
+          <t>dal 04/09/2017  al 06/09/2017</t>
         </is>
       </c>
       <c r="E1204" t="inlineStr">
         <is>
           <t>180.74</t>
         </is>
       </c>
       <c r="F1204" t="inlineStr">
         <is>
-          <t>Prot. 131316 &amp;nbsp;del 25/08/2017</t>
+          <t>Prot. 131316  del 25/08/2017</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
           <t>ALBERTINI LUCA</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1205" t="inlineStr">
         <is>
           <t>Incarico di docenza al corso BASIC LIFE SUPPORT E DEFIBRILLAZIONE PRECOCE (BLSD)</t>
         </is>
       </c>
       <c r="D1205" t="inlineStr">
         <is>
-          <t>dal 29/11/2017 &amp;nbsp;al 29/11/2017</t>
+          <t>dal 29/11/2017  al 29/11/2017</t>
         </is>
       </c>
       <c r="E1205" t="inlineStr">
         <is>
           <t>129.1</t>
         </is>
       </c>
       <c r="F1205" t="inlineStr">
         <is>
-          <t>Prot. 186464 &amp;nbsp;del 29/11/2017</t>
+          <t>Prot. 186464  del 29/11/2017</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
           <t>ALBA NATALIA</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1206" t="inlineStr">
         <is>
           <t>COMMISSIONE</t>
         </is>
       </c>
       <c r="D1206" t="inlineStr">
         <is>
-          <t>dal 28/11/2017 &amp;nbsp;al 28/12/2017</t>
+          <t>dal 28/11/2017  al 28/12/2017</t>
         </is>
       </c>
       <c r="E1206" t="inlineStr"/>
       <c r="F1206" t="inlineStr">
         <is>
-          <t>182706 DI PROT. &amp;nbsp;del 23/11/2017</t>
+          <t>182706 DI PROT.  del 23/11/2017</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
           <t>AGUZZI GRAZIANA</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1207" t="inlineStr">
         <is>
           <t>INCARICO DI COORDINATORE PROGETTO AL CORSO 'CERTIFICAZIONE EUROPEA PER LA PATOLOGIA SENOLOGICA' FSC ANNO 2017</t>
         </is>
       </c>
       <c r="D1207" t="inlineStr">
         <is>
-          <t>dal 15/02/2017 &amp;nbsp;al 31/12/2017</t>
+          <t>dal 15/02/2017  al 31/12/2017</t>
         </is>
       </c>
       <c r="E1207" t="inlineStr">
         <is>
           <t>TITOLO GRATUITO</t>
         </is>
       </c>
       <c r="F1207" t="inlineStr">
         <is>
-          <t>25433 &amp;nbsp;del 15/02/2017</t>
+          <t>25433  del 15/02/2017</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
           <t>AGANETTO MICHELE</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1208" t="inlineStr">
         <is>
           <t>INCARICO DOCENZA AL CORSO 'LA MOVIMENTAZIONE DELLA PERSONA ASSISTITA, CONSOLIDAMENTO DELLE ABILITA' DEGLI OPERATORI DELLE PROFESSIONI SANITARIE' (12 ED.) ANNO 2017</t>
         </is>
       </c>
       <c r="D1208" t="inlineStr">
         <is>
-          <t>dal 04/04/2017 &amp;nbsp;al 19/12/2017</t>
+          <t>dal 04/04/2017  al 19/12/2017</t>
         </is>
       </c>
       <c r="E1208" t="inlineStr">
         <is>
           <t>25,82€/H</t>
         </is>
       </c>
       <c r="F1208" t="inlineStr">
         <is>
-          <t>40900 &amp;nbsp;del 14/03/2017</t>
+          <t>40900  del 14/03/2017</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
           <t>ADAMI STEFANO</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1209" t="inlineStr">
         <is>
           <t>CORSO: 23-206867 TITOLO: MIGLIORAMENTO DELL'UTILIZZO DELL'APPLICATIVO GESTIONALE GESVET</t>
         </is>
       </c>
       <c r="D1209" t="inlineStr">
         <is>
-          <t>dal 20/04/0010 &amp;nbsp;al 20/06/0012</t>
+          <t>dal 20/04/0010  al 20/06/0012</t>
         </is>
       </c>
       <c r="E1209" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F1209" t="inlineStr">
         <is>
-          <t>62444 &amp;nbsp;del 20/04/0009</t>
+          <t>62444  del 20/04/0009</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
           <t>ADAMI STEFANO</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
           <t>CONFERITI</t>
         </is>
       </c>
       <c r="C1210" t="inlineStr">
         <is>
-          <t>Incarico di docenza all'evento formativo &amp;quot;Nuove strategie per i Dipartimenti di prevenzione nei processi di innovazione e cambiamenti del Servizio Sanitario Nazionale, dalla sicurezza alimentare alle attività di prevenzione umana e veterinaria&amp;quot;</t>
+          <t>Incarico di docenza all'evento formativo "Nuove strategie per i Dipartimenti di prevenzione nei processi di innovazione e cambiamenti del Servizio Sanitario Nazionale, dalla sicurezza alimentare alle attività di prevenzione umana e veterinaria"</t>
         </is>
       </c>
       <c r="D1210" t="inlineStr">
         <is>
-          <t>dal 15/11/2017 &amp;nbsp;al 15/11/2017</t>
+          <t>dal 15/11/2017  al 15/11/2017</t>
         </is>
       </c>
       <c r="E1210" t="inlineStr">
         <is>
           <t>Docenza svolta in orario di lavoro senza richiesta di compenso per attività didattica</t>
         </is>
       </c>
       <c r="F1210" t="inlineStr">
         <is>
-          <t>Prot. 174447 &amp;nbsp;del 09/11/2017</t>
+          <t>Prot. 174447  del 09/11/2017</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
           <t>ADAMI STEFANO</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
           <t>AUTORIZZATI</t>
         </is>
       </c>
       <c r="C1211" t="inlineStr">
         <is>
           <t>DOCENZA CORSO</t>
         </is>
       </c>
       <c r="D1211" t="inlineStr">
         <is>
-          <t>dal 31/03/2017 &amp;nbsp;al 31/03/2017</t>
+          <t>dal 31/03/2017  al 31/03/2017</t>
         </is>
       </c>
       <c r="E1211" t="inlineStr">
         <is>
           <t>400,00 EURO</t>
         </is>
       </c>
       <c r="F1211" t="inlineStr">
         <is>
-          <t>42943 PROT. &amp;nbsp;del 16/03/2017</t>
+          <t>42943 PROT.  del 16/03/2017</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>