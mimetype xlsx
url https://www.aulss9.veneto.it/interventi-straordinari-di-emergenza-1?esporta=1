--- v0 (2026-04-25)
+++ v1 (2026-07-21)
@@ -1028,56 +1028,56 @@
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>04/07/2020</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>248</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>ACCETTAZIONE DONAZIONE MASCHERINE DA PARTE DELLO STUDIO BELTRAME SAS DI BELTRAME DANIELE &amp;amp; C.- EMERGENZA COVID-19.</t>
+          <t>ACCETTAZIONE DONAZIONE MASCHERINE DA PARTE DELLO STUDIO BELTRAME SAS DI BELTRAME DANIELE &amp; C.- EMERGENZA COVID-19.</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Accettazione donazione dello Studio Beltrame SAS di Daniele Belyrame &amp;amp; C. di n. 1000 Mascherine del valore di € 890.60, per affrontare l’emergenza Covid-19</t>
+          <t>Accettazione donazione dello Studio Beltrame SAS di Daniele Belyrame &amp; C. di n. 1000 Mascherine del valore di € 890.60, per affrontare l’emergenza Covid-19</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>deliberazione n. 931/2017</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>04/07/2020</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
@@ -1176,56 +1176,56 @@
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>04/08/2020</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>ACCETTAZIONE DONAZIONE REAGENTI DA PARTE DELL'ASSOCIAZIONE &amp;quot;CENTRALE DELLE DECIME D'ITALIA ONLUS&amp;quot; - EMERGENZA COVID-19.</t>
+          <t>ACCETTAZIONE DONAZIONE REAGENTI DA PARTE DELL'ASSOCIAZIONE "CENTRALE DELLE DECIME D'ITALIA ONLUS" - EMERGENZA COVID-19.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Accettazione donazione Reagenti, per il Laboratorio Ospedale di Villafranca, del valore complessivo di euro 98.859,00 IVA esclusa da parte dell' Associazione &amp;quot;Centrale delle Decime d'Italia ONLUS&amp;quot; per emergenza COVID-19.</t>
+          <t>Accettazione donazione Reagenti, per il Laboratorio Ospedale di Villafranca, del valore complessivo di euro 98.859,00 IVA esclusa da parte dell' Associazione "Centrale delle Decime d'Italia ONLUS" per emergenza COVID-19.</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>deliberazione n. 931/2017</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>04/08/2020</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
@@ -1546,56 +1546,56 @@
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>05/05/2020</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>345</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>ACCETTAZIONE DONAZIONE MEDICAZIONI ALLEVYN GENTLE BORDER A FAVORE DELL'OSPEDALE DI VILLAFRANCA DA PARTE DELLA DITTA SMITH &amp;amp; NEPHEW SRL - EMERGENZA COVID-19.</t>
+          <t>ACCETTAZIONE DONAZIONE MEDICAZIONI ALLEVYN GENTLE BORDER A FAVORE DELL'OSPEDALE DI VILLAFRANCA DA PARTE DELLA DITTA SMITH &amp; NEPHEW SRL - EMERGENZA COVID-19.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Accettazione donazione da parte della Ditta Smith &amp;amp; Nephew Srl di n. 20 confezioni di Medicazioni Allevyn Gentle Border del valore complessivo di Euro 110,00 - Emergenza Covid-19.</t>
+          <t>Accettazione donazione da parte della Ditta Smith &amp; Nephew Srl di n. 20 confezioni di Medicazioni Allevyn Gentle Border del valore complessivo di Euro 110,00 - Emergenza Covid-19.</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Deliberazione n.931/2017 nota prot. 63798/2020</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>05/07/2020</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
@@ -1630,51 +1630,51 @@
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>05/07/2020</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>347</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>ACCETTAZIONE DONAZIONE DI N. 1 MONITOR MULTIPARAMETRICO E N. 3 BRACCIALI A FAVORE DEL PUNTO DI PRIMO INTERVENTO DELL’OSPEDALE DI MALCESINE DA PARTE DELLA “ASSOCIAZIONE UN SORRISO SOLIDALE” DI MALCESINE - EMERGENZA COVID-19.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Accettazione donazione di n. 1 monitor multiparametrico e n. 3 bracciali a favore dell’Ospedale di Malcesine, da parte dell’Associazione “Un Sorriso Solidale” di Malcesine - emergenza Covid-19.</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Nota prot. 61767/2020 Associazione &amp;quot;Un Sorriso Solidale&amp;quot; di Malcesine Deliberazione n. 931/2017</t>
+          <t>Nota prot. 61767/2020 Associazione "Un Sorriso Solidale" di Malcesine Deliberazione n. 931/2017</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>05/07/2020</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>348</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -1852,51 +1852,51 @@
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>05/07/2020</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>353</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>ACCETTAZIONE DONAZIONE DI N. 4 CPAP A FAVORE DELLE UU.O.C. PNEUMOLOGIA DI LEGNAGO E DI VILLAFRANCA DA PARTE DELL’ASSOCIAZIONE ‘LA FESTA DEI LIMONI’ ONLUS DI TORINO - EMERGENZA COVID-19.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Accettazione donazione di n. 4 CPAP a favore delle UUOC Pneumologia dell’Ospedale di Legnago e Villafranca, da parte dell’Associazione ‘La Festa dei Limoni’ di Torino – Emergenza Covid-19.</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Nota prot. 65628/2020 Associazione &amp;quot;La Festa dei Limoni&amp;quot; Deliberazione n. 931/2017</t>
+          <t>Nota prot. 65628/2020 Associazione "La Festa dei Limoni" Deliberazione n. 931/2017</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>05/07/2020</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>364</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">