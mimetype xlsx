--- v0 (2026-06-13)
+++ v1 (2026-08-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E775"/>
+  <dimension ref="A1:E845"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -490,51 +490,51 @@
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Pastrengo</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>VIRGINIA AMALIA</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ADAMI</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>3337192354-6338522</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>VIA S. MARIA CROCEFISSA DI ROSA 2</t>
+          <t>VIA S. MARIA CROCEFISSA DI ROSA  2</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Valeggio sul Mincio</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ADAMOLI</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>045/4730884</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
@@ -1087,20156 +1087,22022 @@
       <c r="A25" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>ANDRIOLO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>3470153973</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>PIAZZA DON GASPARI 3</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>BIAGIO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>ANSELMI</t>
+          <t>ANDRIOLO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>045 6051239</t>
+          <t>0442-537853</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>VIA CHIARENZI 3</t>
+          <t>VIA RAFFA 21</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Nogara</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>GRAZIA</t>
+          <t>BIAGIO</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>ANTOLINI</t>
+          <t>ANSELMI</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>0456934073</t>
+          <t>045 6051239</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>VIALE  DELLA  RIMEMBRANZA 7</t>
+          <t>VIA CHIARENZI 3</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Cavaion Veronese</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>MARIA TERESA</t>
+          <t>GRAZIA</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>ANTOLINI</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>045/6861466</t>
+          <t>0456934073</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">P.ZZA NAPOLEONE I </t>
+          <t>VIALE  DELLA  RIMEMBRANZA   7</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Rivoli Veronese</t>
+          <t>Cavaion Veronese</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>MARIA TERESA</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>ANTOLINI</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>045/6861466</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>P.TTA S. MARCO 13</t>
+          <t>P.TTA S. MARCO  13</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Caprino Veronese</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>LORETTA</t>
+          <t>MARIA TERESA</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>ARCAMONE</t>
+          <t>ANTOLINI</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>045/512672</t>
+          <t>045/6861466</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>VIA REDIPUGLIA 9</t>
+          <t xml:space="preserve">P.ZZA NAPOLEONE I </t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Rivoli Veronese</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>LORETTA</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>ARGENTONI</t>
+          <t>ARCAMONE</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>0457613156</t>
+          <t>045/512672</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA G.MATTEOTTI 34/B </t>
+          <t>VIA REDIPUGLIA  9</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Monteforte d&amp;apos;Alpone</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>LORETTA</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>ARIETTI</t>
+          <t>ARCAMONE</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>0456934073</t>
+          <t>045/512672</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>VIALE  DELLA  RIMEMBRANZA 7</t>
+          <t>VIA REDIPUGLIA 9</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Cavaion Veronese</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>ARIETTI</t>
+          <t>ARGENTONI</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>7200826-3471911085</t>
+          <t>0457613156</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>P.ZZA DELLA REPUBBLICA 8</t>
+          <t xml:space="preserve">VIA G.MATTEOTTI 34/B </t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Costermano sul Garda</t>
+          <t>Monteforte d&amp;apos;Alpone</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>ARRICHIELLO</t>
+          <t>ARIETTI</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>0457514448</t>
+          <t>0456934073</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>VIA VALPOLICELLA FR. ARBIZZANO 58/C</t>
+          <t>VIALE  DELLA  RIMEMBRANZA   7</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Cavaion Veronese</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>ALI MOHAMED YOUNIS</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>ASHRAF</t>
+          <t>ARIETTI</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>3519356446</t>
+          <t>7200826-3471911085</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>VIA VIGO DI ALCENAGO 53</t>
+          <t>PIAZZA DELLA REPUBBLICA 8</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Grezzana</t>
+          <t>Costermano sul Garda</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>ALI MOHAMED YOUNIS</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>ASHRAF</t>
+          <t>ARIETTI</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>3519356446</t>
+          <t>7200826-3471911085</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>VIA OTRAGHE DI ROSARO 2</t>
-[...6 lines deleted...]
-      </c>
+          <t xml:space="preserve"> 8</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>ASQUIDAMINI HECK</t>
+          <t>ARRICHIELLO</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>3762013221</t>
+          <t>0457514448</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>VIA M. MINGHETTI 13</t>
+          <t>VIA VALPOLICELLA FR. ARBIZZANO 58/C</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>ASQUIDAMINI HECK</t>
+          <t>ARRICHIELLO</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>3762013221</t>
+          <t>0457514448</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>VIA W. A. MOZART 2</t>
+          <t>VIA VALPOLICELLA FR. ARBIZZANO 58/C</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ALI MOHAMED YOUNIS</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>ASTORINO</t>
+          <t>ASHRAF</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>045-6001000</t>
+          <t>3519356446</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>VIALE EUROPA 1</t>
+          <t>VIA VIGO DI ALCENAGO 53</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Grezzana</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ALI MOHAMED YOUNIS</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>ASTORINO</t>
+          <t>ASHRAF</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>3385065478</t>
+          <t>3519356446</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>VIA ATTILIO DALLA BONA 19</t>
+          <t>VIA OTRAGHE DI ROSARO 2</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Sant&amp;apos;Anna d&amp;apos;Alfaedo</t>
+          <t>Grezzana</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>AVESANI</t>
+          <t>ASQUIDAMINI HECK</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>3515063321</t>
+          <t>3762013221</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>VIA N. TOMMASEO 6</t>
+          <t>VIA M. MINGHETTI 13</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>AVESANI</t>
+          <t>ASQUIDAMINI HECK</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>340 7310849</t>
+          <t>3762013221</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>VIALE SPOLVERINI 2/E</t>
+          <t>VIA W. A. MOZART 2</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>AVESANI</t>
+          <t>ASTORINO</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>0458903699</t>
+          <t>045-6001000</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>VIA B. ROMAGNOLI 9/B</t>
+          <t>VIALE EUROPA  1</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>AZZOLINI</t>
+          <t>ASTORINO</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>3756567278</t>
+          <t>3385065478</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>VIA LEONE PANCALDO 58</t>
+          <t>VIA ATTILIO DALLA BONA 19</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Sant&amp;apos;Anna d&amp;apos;Alfaedo</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>BAESSO</t>
+          <t>AVESANI</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>3933877533</t>
+          <t>3515063321</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>FRAZ. SANTA MARIA VIA CASETTE 2</t>
+          <t>VIA N. TOMMASEO 6</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>BAESSO</t>
+          <t>AVESANI</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>3933877533</t>
+          <t>340 7310849</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIAZZA VITTORIO EMANUELE </t>
+          <t>V.LE SPOLVERINI 2/E</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Sant&amp;apos;Anna d&amp;apos;Alfaedo</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>BAGNANI</t>
+          <t>AVESANI</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>045557596</t>
+          <t>340 7310849</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>VIA OLIVE' 32G</t>
+          <t>VIALE SPOLVERINI 2/E</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>MARZIO</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>BALDIN</t>
+          <t>AVESANI</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>0454623741</t>
+          <t>0458903699</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>VIA VENTIQUATTRO MAGGIO 8</t>
+          <t>VIA B. ROMAGNOLI 9/B</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>OKSANA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>BALIYCHUK</t>
+          <t>AZZOLINI</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>3516569903</t>
+          <t>3756567278</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>VIA SANTA MARIA CROCIFISSA DI ROSA 2</t>
+          <t>VIA LEONE PANCALDO 58</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Valeggio sul Mincio</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>BALLARINI</t>
+          <t>BAESSO</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>0458250133</t>
+          <t>3933877533</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>VIA ROVIGO 2/B</t>
+          <t xml:space="preserve">PIAZZA VITTORIO EMANUELE </t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Sant&amp;apos;Anna d&amp;apos;Alfaedo</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>ZENO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>BALLARINI</t>
+          <t>BAESSO</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>0458159100</t>
+          <t>3933877533</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>VIA BRAMANTE 15</t>
+          <t>FRAZ. SANTA MARIA VIA CASETTE 2</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>MARIANA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>BAR</t>
+          <t>BAGNANI</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>3456365296</t>
+          <t>045557596</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>VIA PELACANE FR. LUGAGNANO 49-53</t>
+          <t>VIA OLIVE' 32G</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>ROBERTINO</t>
+          <t>MARZIO</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>BARALDO</t>
+          <t>BALDIN</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>333 7811509</t>
+          <t>0454623741</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>P.LE FLEMING 1</t>
+          <t>VIA VENTIQUATTRO MAGGIO 8</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Bovolone</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>OKSANA</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>BARBETTA</t>
+          <t>BALIYCHUK</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>0458446657</t>
+          <t>3516569903</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>VIA_CARLO_CIPOLLA 41</t>
+          <t>VIA SANTA MARIA CROCIFISSA DI ROSA 2</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Tregnago</t>
+          <t>Valeggio sul Mincio</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>BARBIERI</t>
+          <t>BALLARINI</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>3517415083</t>
+          <t>0458250133</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>VIA CHIARENZI 5</t>
+          <t>VIA ROVIGO 2/B</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>FILOMENA</t>
+          <t>ZENO</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>BARONE</t>
+          <t>BALLARINI</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>045956671</t>
+          <t>0458159100</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>VIA TANARO 13</t>
+          <t>VIA BRAMANTE 15</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>ELIA</t>
+          <t>MARIANA</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>BATTAGLIA</t>
+          <t>BAR</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>3517470765</t>
+          <t>3456365296</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>VIA SAN GIOVANNI DI DIO 8</t>
+          <t>VIA PELACANE FR. LUGAGNANO 49-53</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Mezzane di Sotto</t>
+          <t>Sona</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>ROBERTINO</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>BAU'</t>
+          <t>BARALDO</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>0442/490655</t>
+          <t>333 7811509</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>VIA G. MAZZINI 145</t>
+          <t>P.LE FLEMING 1</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Zimella</t>
+          <t>Bovolone</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>TISSJANA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>BEJKO</t>
+          <t>BARBETTA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>3497358911</t>
+          <t>0458446657</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>FRAZIONE LUGAGNANO VIA PELACANE 49</t>
+          <t>VIA_CARLO_CIPOLLA 41</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Tregnago</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>BELLE'</t>
+          <t>BARBIERI</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>3924987203-2221177</t>
+          <t>3517415083</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>PIAZZA MADONNA DEL POPOLO 1</t>
+          <t>VIA CHIARENZI 5</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>FILOMENA</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>BELLINI</t>
+          <t>BARONE</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>0442 1785197</t>
+          <t>045956671</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>VIA OSPITAL VECCHIO 2</t>
+          <t>VIA TANARO 13</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ELIA</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>BELLINI</t>
+          <t>BATTAGLIA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>0442 1785197</t>
+          <t>3517470765</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>VIA S. PIETRO NUOVO 17</t>
+          <t>VIA SAN GIOVANNI DI DIO  8</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Mezzane di Sotto</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>BELLO</t>
+          <t>BAU'</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>3514643365</t>
+          <t>0442/490655</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>VIA VALPOLICELLA 45/E</t>
+          <t>VIA G. MAZZINI 145</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Zimella</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>GAETANO</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>BENATI</t>
+          <t>BAU'</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>045-7211479</t>
+          <t>0442/490655</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>VIA CANEVON 16</t>
+          <t>VIA G. MAZZINI 145</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Bardolino</t>
+          <t>Zimella</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>GAETANO</t>
+          <t>TISSJANA</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>BENATI</t>
+          <t>BEJKO</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>3495017388</t>
+          <t>3497358911</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>PIAZZA DONATORI DI SANGUE 5</t>
+          <t>FRAZIONE LUGAGNANO VIA PELACANE 49</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Garda</t>
+          <t>Sona</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>BENEDETTI</t>
+          <t>BELLE'</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>3518649093</t>
+          <t>3924987203-2221177</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>VIA ENRICO DE NICOLA 34</t>
+          <t>PIAZZA MADONNA DEL POPOLO 1</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Grezzana</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>BENEDETTI</t>
+          <t>BELLINI</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>3911383101</t>
+          <t>0442 1785197</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>VIA VERONA 12/D</t>
+          <t>VIA S. PIETRO NUOVO 17</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>BENINI</t>
+          <t>BELLINI</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>333 9607250</t>
+          <t>0442 1785197</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">VICOLO DAL PRA'  N.1 </t>
+          <t>VIA OSPITAL VECCHIO 2</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Soave</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>BENINI</t>
+          <t>BELLO</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>045/8344044</t>
+          <t>3514643365</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>V.LE DELLA REPUBBLICA 29 b</t>
+          <t>VIA VALPOLICELLA 45/E</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>GAETANO</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>BENNATI</t>
+          <t>BENATI</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>3479500894</t>
+          <t>045-7211479</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>VIA DELLA SCALA 43</t>
+          <t>VIA CANEVON  16</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Lazise</t>
+          <t>Bardolino</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>GAETANO</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>BENNATI</t>
+          <t>BENATI</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>3479500894</t>
+          <t>3495017388</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>VIA ROMA 12</t>
+          <t>PIAZZA DONATORI DI SANGUE  5</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Garda</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>LUIGINO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>BERGAMO</t>
+          <t>BENEDETTI</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>3493203993</t>
+          <t>3518649093</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA DANTE ALIGHIERI 20/2 </t>
+          <t>VIA ENRICO DE NICOLA 34</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Illasi</t>
+          <t>Grezzana</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>FRANCO GAETANO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>BERTASO</t>
+          <t>BENEDETTI</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>0458521389</t>
+          <t>3911383101</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA MARCONI   117 </t>
+          <t>VIA VERONA 12/D</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>BERTI</t>
+          <t>BENINI</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>330 484844</t>
+          <t>333 9607250</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA DE GASPERI, (BONAVICINA) </t>
+          <t xml:space="preserve">VICOLO DAL PRA'  N.1 </t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>San Pietro di Morubio</t>
+          <t>Soave</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>BERTI</t>
+          <t>BENINI</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>330 484844</t>
+          <t>045/8344044</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>VIA VITT.VENETO 68</t>
+          <t>V.LE DELLA REPUBBLICA 29 b</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>San Pietro di Morubio</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>BERTI</t>
+          <t>BENNATI</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>045 8321590</t>
+          <t>3479500894</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>VIA ROMA 154</t>
+          <t>VIA ROMA 12</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Isola Rizza</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>BERTOLDI</t>
+          <t>BENNATI</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>3492335298</t>
+          <t>3479500894</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>VIA VERONA 12/D</t>
+          <t>VIA DELLA SCALA 43</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Lazise</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>LUIGINO</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>BERTOLINI</t>
+          <t>BERGAMO</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>334 1361053</t>
+          <t>3493203993</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA PAPA GIOVANNI PAOLO I, 9 PEDEMONTE </t>
+          <t xml:space="preserve">VIA DANTE ALIGHIERI 20/2 </t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>Illasi</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>FRANCO GAETANO</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>BESCHI</t>
+          <t>BERTASO</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>3472461236</t>
+          <t>0458521389</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>VIA SANGUANE 14</t>
+          <t xml:space="preserve">VIA MARCONI   117 </t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Arcole</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>BETTELI</t>
+          <t>BERTI</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>3477715326</t>
+          <t>330 484844</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA V. VENETO    18 </t>
+          <t>VIA VITT.VENETO 68</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Monteforte d&amp;apos;Alpone</t>
+          <t>San Pietro di Morubio</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>BEVERELLI</t>
+          <t>BERTI</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>328 969 92 48</t>
+          <t>045 8321590</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA DAL PRA    1 </t>
+          <t>VIA ROMA 154</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Soave</t>
+          <t>Isola Rizza</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>BIANCHI</t>
+          <t>BERTI</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>0452527534</t>
+          <t>330 484844</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>VIA VILLA COZZA 20</t>
+          <t xml:space="preserve">VIA DE GASPERI, (BONAVICINA) </t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Pietro di Morubio</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>LINO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>BIASIN</t>
+          <t>BERTI</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>0457611277</t>
+          <t>045 8321590</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA CAVOUR  12 </t>
+          <t>VIA ROMA  154</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Isola Rizza</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>MARTINO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>BIASIOLI</t>
+          <t>BERTOLDI</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>0458344483</t>
+          <t>3492335298</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>VIA IPPOLITO NIEVO 5</t>
+          <t>VIA VERONA 12/D</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>MICHAELA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>BICANOVA</t>
+          <t>BERTOLINI</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>3477486495</t>
+          <t>334 1361053</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>VIA XXVI APRILE 30</t>
+          <t xml:space="preserve">VIA PAPA GIOVANNI PAOLO I, 9 PEDEMONTE </t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Oppeano</t>
+          <t>San Pietro in Cariano</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>MICHAELA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>BICANOVA</t>
+          <t>BESCHI</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>3472461236</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>VIA ROMA 154</t>
+          <t>VIA SANGUANE 14</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Isola Rizza</t>
+          <t>Arcole</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>BIONDARO</t>
+          <t>BETTELI</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>3517434969</t>
+          <t>3477715326</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>VIA SAN GIOVANNI BOSCO 4</t>
+          <t xml:space="preserve">VIA V. VENETO    18 </t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Monteforte d&amp;apos;Alpone</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>BOLLA</t>
+          <t>BEVERELLI</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>0458349181</t>
+          <t>328 969 92 48</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>VIA PODGORA 16</t>
+          <t xml:space="preserve">VIA DAL PRA    1 </t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Soave</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>BOLLA</t>
+          <t>BIANCHI</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>3487237908</t>
+          <t>0452527534</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>L.GO MARZABOTTO 11</t>
+          <t>VIA VILLA COZZA 20</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>LINO</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>BONETTI</t>
+          <t>BIASIN</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>3450267360</t>
+          <t>0457611277</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>P.ZZA DEL POPOLO 14</t>
+          <t xml:space="preserve">VIA CAVOUR  12 </t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>MARTINO</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>BONFANTE</t>
+          <t>BIASIOLI</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>045/585585</t>
+          <t>0458344483</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>VIA CENTRO 9</t>
+          <t>VIA IPPOLITO NIEVO 5</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MICHAELA</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>BONIZZATO</t>
-[...4 lines deleted...]
-          <t>3713251958</t>
+          <t>BICANOVA</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>VIA N. TOMMASEO 6</t>
+          <t>VIA ROMA  154</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Isola Rizza</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>MARIA CECILIA</t>
+          <t>MICHAELA</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>BONIZZATO</t>
+          <t>BICANOVA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>3338944848</t>
+          <t>3477486495</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>P.LE FLEMING 1</t>
+          <t>VIA XXVI APRILE  30</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Bovolone</t>
+          <t>Oppeano</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>SAMUELE</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>BONOMETTI</t>
+          <t>BIONDARO</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>0457242103</t>
+          <t>3517434969</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>PIAZZA VITTORIA 23-24</t>
+          <t>VIA SAN GIOVANNI BOSCO 4</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Caprino Veronese</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>BORGHESANI</t>
+          <t>BOLLA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>3755250510</t>
+          <t>0458349181</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>VIA ROMA 23</t>
+          <t>VIA PODGORA 16</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Nogarole Rocca</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>BORGHESANI</t>
+          <t>BOLLA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>3755250510</t>
+          <t>3487237908</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>VIA CUSTOZA 2</t>
+          <t>L.GO MARZABOTTO 11</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Vigasio</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>BORTOLETTI</t>
+          <t>BONETTI</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>3343607424</t>
+          <t>3450267360</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>VIA PELLINI 22</t>
+          <t>P.ZZA DEL POPOLO 14</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>BORTOLI</t>
+          <t>BONFANTE</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>0442 418933</t>
+          <t>045/585585</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>VIA CAVOUR 60</t>
+          <t>VIA CENTRO 9</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Cologna Veneta</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>KETTJ</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>BOSCHINI</t>
+          <t>BONIZZATO</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>3518053776</t>
+          <t>3713251958</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>P.ZZA DEL POPOLO 14</t>
+          <t>VIA N. TOMMASEO 6</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MARIA CECILIA</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>BOSEGGIA</t>
+          <t>BONIZZATO</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>347 1937764</t>
+          <t>3338944848</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>VIA DELLA REPUBBLICA 3</t>
+          <t>P.LE FLEMING 1</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Bovolone</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>SAMUELE</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>BOSEGGIA</t>
+          <t>BONOMETTI</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>3471937764</t>
+          <t>0457242103</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t xml:space="preserve">C.SO FRACCAROLI, 9/B </t>
+          <t>PIAZZA VITTORIA  23-24</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Villa Bartolomea</t>
+          <t>Caprino Veronese</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>BRAGA</t>
+          <t>BORGHESANI</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>045908204</t>
+          <t>3755250510</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>VIA ENRICO DE NICOLA 34</t>
+          <t>VIA ROMA 23</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Grezzana</t>
+          <t>Nogarole Rocca</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>BRIGHENTI</t>
+          <t>BORGHESANI</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>0457971664</t>
+          <t>3755250510</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>VIA A. DE GASPERI 1</t>
+          <t>VIA CUSTOZA 2</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Povegliano Veronese</t>
+          <t>Vigasio</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>ROCCO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>BRIGHINA</t>
+          <t>BORTOLETTI</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>3890664069</t>
+          <t>3343607424</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>VIA UNITA' D'ITALIA 156</t>
+          <t>VIA PELLINI  22</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>BRINA</t>
+          <t>BORTOLI</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>0458753849</t>
+          <t>0442 418933</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>VIA IV NOVEMBRE 11</t>
+          <t>VIA CAVOUR 60</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Cologna Veneta</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>KETTJ</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>BRUNELLI</t>
+          <t>BOSCHINI</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>0442-537853</t>
+          <t>3518053776</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>VIA RAFFA 21</t>
+          <t>P.ZZA DEL POPOLO 14</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Nogara</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>MARIA ANGELA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>BRUNELLI</t>
+          <t>BOSEGGIA</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>3517801848</t>
+          <t>347 1937764</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>VIA GIOVANNA MURARI BRA' 38</t>
+          <t>VIA DELLA REPUBBLICA 3</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>MARIA ANGELA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>BRUNELLI</t>
+          <t>BOSEGGIA</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>3517801848</t>
+          <t>3471937764</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>VIA GASPARE DEL CARRETTO 19</t>
+          <t xml:space="preserve">C.SO FRACCAROLI, 9/B </t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>BRUNI</t>
+          <t>BRAGA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>3926730989</t>
+          <t>045908204</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>VIA ROVIGO 2/B</t>
+          <t>VIA ENRICO DE NICOLA 34</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Grezzana</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>BRUNI</t>
+          <t>BRIGHENTI</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>0458230208</t>
+          <t>0457971664</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>VIA VASCO DE GAMA 6</t>
+          <t>VIA A. DE GASPERI 1</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Povegliano Veronese</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>ROCCO</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>BRUNI</t>
+          <t>BRIGHINA</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>0458230208</t>
+          <t>3890664069</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>VIA GIOVANNA MURARI BRA' 38</t>
+          <t>VIA UNITA' D'ITALIA 156</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>SALVATORE</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>BRINA</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>3400714030-6303893</t>
+          <t>0458753849</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>VIA DELLA PACE 33</t>
+          <t>VIA IV NOVEMBRE  11</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>BRUTTI</t>
+          <t>BRUNELLI</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>3498023857</t>
+          <t>0442-537853</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA EUROPA       12 </t>
+          <t>VIA RAFFA 21</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Monteforte d&amp;apos;Alpone</t>
+          <t>Nogara</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>MARIA ANGELA</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>BUFFATTI</t>
+          <t>BRUNELLI</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>0457704633</t>
+          <t>3517801848</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>VIA ROMA 2</t>
+          <t>VIA GASPARE DEL CARRETTO 19</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>MARIA ANGELA</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>BUFFO</t>
+          <t>BRUNELLI</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>0457500684</t>
+          <t>3517801848</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>VIA SAN MARTINO 4/A</t>
+          <t>VIA GIOVANNA MURARI BRA' 38</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>MARIA VITTORIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>BULFERI</t>
+          <t>BRUNI</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>045510582</t>
+          <t>3926730989</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>LOC. S.GIORGIO IN S. VIA DON V. CASTELLO 8</t>
+          <t>VIA ROVIGO 2/B</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>MARIA VITTORIA</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>BULFERI</t>
+          <t>BRUNI</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>045510582</t>
+          <t>0458230208</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>VIA L. DA VINCI 1</t>
+          <t>VIA VASCO DE GAMA 6</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Sommacampagna</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>MARKO</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>BURAZOR</t>
+          <t>BRUNI</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>04421880026</t>
+          <t>0458230208</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>VIA G. OBERDAN 10</t>
+          <t>VIA GIOVANNA MURARI BRA' 38</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>BUZZI</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>3518569985</t>
+          <t>3400714030-6303893</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>LOC. QUADERNI VIA EDMONDO DE AMICIS 20</t>
+          <t>VIA DELLA PACE 33</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>CABRIOLU</t>
+          <t>BRUTTI</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>045510582</t>
+          <t>3498023857</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>VIA L. DA VINCI 1</t>
+          <t xml:space="preserve">VIA EUROPA       12 </t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Sommacampagna</t>
+          <t>Monteforte d&amp;apos;Alpone</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>CACCIATORI</t>
+          <t>BUFFATTI</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>3334416343</t>
+          <t>0457704633</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>VIA DELLA PACE 33</t>
+          <t>VIA ROMA 2</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>San Pietro in Cariano</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>CRISTIAN</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>CAIMMI</t>
+          <t>BUFFO</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>0452527534</t>
+          <t>0457500684</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>VIA VILLA COZZA 20</t>
+          <t>VIA SAN MARTINO 4/A</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>MARIA VITTORIA</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>CALDANA</t>
+          <t>BULFERI</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>3515115720</t>
+          <t>045510582</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>FRAZ. FORETTE VIA CUSTOZA 2/A</t>
+          <t>LOC. S.GIORGIO IN S. VIA DON V. CASTELLO 8</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Vigasio</t>
+          <t>Sona</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>MARIA VITTORIA</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>CALDANA</t>
+          <t>BULFERI</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>3515115720</t>
+          <t>045510582</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>FRAZ. LA RIZZA - VIA RIZZA 216</t>
+          <t>VIA L. DA VINCI 1</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Sommacampagna</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>ERMINIA</t>
+          <t>MARKO</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>CALDIRON</t>
+          <t>BURAZOR</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>3468548548</t>
+          <t>04421880026</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>CORSO VITTORIO EMANUELE II 11/A</t>
+          <t>VIA G. OBERDAN 10</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Vigasio</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>ERMINIA</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>CALDIRON</t>
+          <t>BUZZI</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>0456630425</t>
+          <t>3518569985</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>VIA DEL BERSAGLIERE 4</t>
+          <t>LOC. QUADERNI VIA EDMONDO DE AMICIS 20</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>CALLIPO</t>
+          <t>CABRIOLU</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>0452221177</t>
+          <t>045510582</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>PIAZZA MADONNA DEL POPOLO 1</t>
+          <t>VIA L. DA VINCI 1</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Sommacampagna</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>LORIS NAZZARENO</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>CALZOLARI</t>
+          <t>CACCIATORI</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>3342682592</t>
+          <t>3334416343</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>VIA UNITA' D'ITALIA 156</t>
+          <t>VIA DELLA PACE 33</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>CRISTIAN</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>CAMPAGNARI</t>
+          <t>CAIMMI</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>0457650121</t>
+          <t>0452527534</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA STRA'      41 </t>
+          <t>VIA VILLA COZZA 20</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Colognola ai Colli</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>CAMPAGNARI</t>
+          <t>CALDANA</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>0457650121</t>
+          <t>3515115720</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>VIA VESPUCCI 2</t>
+          <t>FRAZ. LA RIZZA - VIA RIZZA 216</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Colognola ai Colli</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>CAMPANARI</t>
+          <t>CALDANA</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>0458069225</t>
+          <t>3515115720</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>VIA VENTI SETTEMBRE 13</t>
+          <t>FRAZ. FORETTE VIA CUSTOZA 2/A</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Vigasio</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ERMINIA</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>CAMPOLONGO</t>
+          <t>CALDIRON</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>0442 91107</t>
+          <t>0456630425</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>VIA LARGO DON QUIRINO MAESTRELLO 25</t>
+          <t>VIA DEL BERSAGLIERE 4</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Villa Bartolomea</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ERMINIA</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>CAMPOLONGO</t>
+          <t>CALDIRON</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>0442 1830091</t>
+          <t>3468548548</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>VIA GUIDO CASARA 1/A 1/A</t>
+          <t>CORSO VITTORIO EMANUELE II 11/A</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Villa Bartolomea</t>
+          <t>Vigasio</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>CAMPOLONGO</t>
+          <t>CALLIPO</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>0442 1830091</t>
+          <t>0452221177</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>VIA DANTE ALIGHIERI 273</t>
+          <t>PIAZZA MADONNA DEL POPOLO 1</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Castagnaro</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>LORIS NAZZARENO</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>CAMPOLONGO</t>
+          <t>CALZOLARI</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>0442 1830091</t>
+          <t>3342682592</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>VIA DON LUIGI E ANTONIO BELLINI 29</t>
+          <t>VIA UNITA' D'ITALIA 156</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Villa Bartolomea</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>CANGIANO</t>
+          <t>CAMPAGNARI</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>3515659632</t>
+          <t>0457650121</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>VIALE VERONA 27</t>
+          <t>VIA VESPUCCI 2</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Fumane</t>
+          <t>Colognola ai Colli</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>CANGIANO</t>
+          <t>CAMPAGNARI</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>3515659632</t>
+          <t>0457650121</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>VIA DELLA CONTEA 21</t>
+          <t xml:space="preserve">VIA STRA'      41 </t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>Colognola ai Colli</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>MASSIMO AMEDEO</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>CANTU'</t>
+          <t>CAMPANARI</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>0456444177</t>
+          <t>0458069225</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>VIA P. PEDERZOLI 2</t>
+          <t>VIA VENTI SETTEMBRE 13</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>MASSIMO AMEDEO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>CANTU'</t>
+          <t>CAMPOLONGO</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>0454770759-4770895</t>
+          <t>0442 1830091</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>PIAZZA DELLA LIBERTA' 8</t>
+          <t>VIA GUIDO CASARA 1/A 1/A</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>CARETTA</t>
+          <t>CAMPOLONGO</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>045/8401516</t>
+          <t>0442 91107</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>VIA C. RIDOLFI 22</t>
+          <t>VIA LARGO DON QUIRINO MAESTRELLO 25</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>AMEDEO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>CARLI</t>
+          <t>CAMPOLONGO</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>0442480556</t>
+          <t>0442 1830091</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA STRA' </t>
+          <t>VIA DON LUIGI E ANTONIO BELLINI 29</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Cologna Veneta</t>
+          <t>Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>CARLI</t>
+          <t>CAMPOLONGO</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>3517182633</t>
+          <t>0442 1830091</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>P.ZZA MARCONI 4</t>
+          <t>VIA DANTE ALIGHIERI 273</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Castagnaro</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>RENZO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>CARLOTTO</t>
+          <t>CANGIANO</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>984973-3485550808</t>
+          <t>3515659632</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>VIA PELACANE  FR. LUGAGNANO 51-53</t>
+          <t>VIALE VERONA 27</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Fumane</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>CARRARO</t>
+          <t>CANGIANO</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>045563755</t>
+          <t>3515659632</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>VIA BRAMANTE 15</t>
+          <t>VIA DELLA CONTEA  21</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Pietro in Cariano</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>MASSIMO AMEDEO</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>CARRARO</t>
+          <t>CANTU'</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>045/994328</t>
+          <t>0456444177</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>VIA XX SETTEMBRE 6</t>
+          <t>VIA P. PEDERZOLI 2</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>San Martino Buon Albergo</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MASSIMO AMEDEO</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>CARRAROLI</t>
+          <t>CANTU'</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>3474355493</t>
+          <t>0454770759-4770895</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA  PISANO          51 </t>
+          <t>PIAZZA DELLA LIBERTA' 8</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>CARRAROLI</t>
+          <t>CARETTA</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>3474355493</t>
+          <t>045/8401516</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>VIA CARLO CIPOLLA 9</t>
+          <t>VIA C. RIDOLFI 22</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>MARIANO</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>CASA</t>
+          <t>CARETTA</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>3931795797</t>
+          <t>045/8401516</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>VIA GUGLIELMO MARCONI 117/A</t>
+          <t>VIA C. RIDOLFI 22</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>AMEDEO</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>CASAGRANDE</t>
+          <t>CARLI</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>3381225259</t>
+          <t>0442480556</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t xml:space="preserve">STRADONE PORTA PALIO 2 </t>
+          <t xml:space="preserve">VIA STRA' </t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Cologna Veneta</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>CASANO</t>
+          <t>CARLI</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>045983066</t>
+          <t>3517182633</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA SAN ROCCO  2  - VAGO </t>
+          <t xml:space="preserve">P.ZZA MARCONI 4 </t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Lavagno</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>RENZO</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>CASARIN</t>
+          <t>CARLOTTO</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>3520940854</t>
+          <t>984973-3485550808</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>VIA MONTE ORTIGARA 3</t>
+          <t>VIA PELACANE  FR. LUGAGNANO 51-53</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Sona</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>MARIO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>CASAROLA</t>
+          <t>CARRARO</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>0458650993</t>
+          <t>045563755</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA ANTONIO SEGNI N. 4 </t>
+          <t>VIA BRAMANTE 15</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Grezzana</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>MARIO</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>CASAROLA</t>
+          <t>CARRARO</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>045/8701008</t>
+          <t>045/994328</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>VIA L. DA QUINTO 36</t>
+          <t>VIA XX SETTEMBRE 6</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>GIORDANO</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>CASTAGNA</t>
+          <t>CARRARO</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>3520530927</t>
+          <t>045/994328</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>CORSO DANTE ALIGHIERI 20</t>
+          <t>VIA XX SETTEMBRE 6</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Illasi</t>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>CASTAGNA</t>
+          <t>CARRAROLI</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>045 995645</t>
+          <t>3474355493</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>VIA NAZIONALE 9/A</t>
+          <t>VIA CARLO CIPOLLA 9</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>San Martino Buon Albergo</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>GRETA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>CASTELLANI</t>
+          <t>CARRAROLI</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>045 953540</t>
+          <t>3474355493</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>VIA VILLAFRANCA 55</t>
+          <t>VIA ANTONIO PISANO 51</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>MARIANO</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>CASTELLANI</t>
+          <t>CASA</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>3518423333</t>
+          <t>3931795797</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>VICOLO ASILO 2/A</t>
+          <t>VIA GUGLIELMO MARCONI 117/A</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>CASTELLARIN</t>
+          <t>CASAGRANDE</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>045/8650924</t>
+          <t>3381225259</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA STRA'  N.67 </t>
+          <t>S.NE PORTA PALIO 2</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Colognola ai Colli</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>SERGIA</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>CASTELLI</t>
+          <t>CASANO</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>045/4730884</t>
+          <t>045983066</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>VIA FRATELLI SINIGAGLIA 2</t>
+          <t xml:space="preserve">VIA SAN ROCCO  2  - VAGO </t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Lavagno</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>SERGIA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>CASTELLI</t>
+          <t>CASARIN</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>0458521389</t>
+          <t>3520940854</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>VIA MARCONI 117</t>
+          <t>VIA MONTE ORTIGARA 3</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>ROSARIO</t>
+          <t>MARIO</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>CATTANO</t>
+          <t>CASAROLA</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>0457704385</t>
+          <t>045/8701008</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>VIA CAMPOSTRINI FR. PEDEMONTE 43</t>
+          <t>VIA L. DA QUINTO 36</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>ROSARIO</t>
+          <t>MARIO</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>CATTANO</t>
+          <t>CASAROLA</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>3463338770</t>
+          <t>0458650993</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>VIA CASETTE FR. S. MARIA 2</t>
+          <t xml:space="preserve">VIA ANTONIO SEGNI N. 4 </t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Grezzana</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>GIORDANO</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>CATTAZZO</t>
+          <t>CASTAGNA</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>3758566634</t>
+          <t>3520530927</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>VIA CIRO MENOTTI 3</t>
+          <t>CORSO DANTE ALIGHIERI 20</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Illasi</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>CARLO MARIA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>CAVALLO</t>
+          <t>CASTAGNA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>045 2477940</t>
+          <t>045 995645</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>VIA MANTEGNA 6</t>
+          <t>VIA NAZIONALE 9/A</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Salizzole</t>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>GEMMA</t>
+          <t>GRETA</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>CAVALLON</t>
+          <t>CASTELLANI</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>0442418933</t>
+          <t>045 953540</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>VIA CAVOUR 60</t>
+          <t>VIA VILLAFRANCA 55</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Cologna Veneta</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>ERIONA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>CEPELI</t>
+          <t>CASTELLANI</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>0458521389</t>
+          <t>3518423333</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>VIA MARCONI 117</t>
+          <t>VICOLO ASILO 2/A</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>ROSSANA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>CERAVOLO</t>
+          <t>CASTELLARIN</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>3401676443</t>
+          <t>045/8650924</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>VIA GASPARE DEL CARRETTO 19</t>
+          <t xml:space="preserve">VIA STRA'  N.67 </t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Colognola ai Colli</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>SERGIA</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>CERCHI</t>
+          <t>CASTELLI</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>0458250133</t>
+          <t>0458521389</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>VIA ROVIGO 2/B</t>
+          <t>VIA MARCONI 117</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>NINA</t>
+          <t>SERGIA</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>CERNILEVSCHI</t>
+          <t>CASTELLI</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>3280261307</t>
+          <t>045/4730884</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>VIA MARZAN 4</t>
+          <t>VIA FRATELLI SINIGAGLIA 2</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Peschiera del Garda</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>NINA</t>
+          <t>ROSARIO</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>CERNILEVSCHI</t>
+          <t>CATTANO</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>3280261307</t>
+          <t>0457704385</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>VIA BERTOLETTA 5</t>
+          <t>VIA CAMPOSTRINI FR. PEDEMONTE 43</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Peschiera del Garda</t>
+          <t>San Pietro in Cariano</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ROSARIO</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>CERPELLONI</t>
+          <t>CATTANO</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>3519126394</t>
+          <t>3463338770</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIAZZA SAN ROCCO </t>
-[...2 lines deleted...]
-      <c r="E171" t="inlineStr"/>
+          <t>VIA CASETTE FR. S. MARIA  2</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>Negrar di Valpolicella</t>
+        </is>
+      </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>CERPELLONI</t>
+          <t>CATTAZZO</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>3519126394</t>
+          <t>3758566634</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>VIA SAN FRANCESCO 2</t>
-[...2 lines deleted...]
-      <c r="E172" t="inlineStr"/>
+          <t>VIA CIRO MENOTTI 3</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>San Bonifacio</t>
+        </is>
+      </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>CESCHI</t>
+          <t>CAVALIERE</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>0442418933</t>
+          <t>045992889</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>VIA CAVOUR 60</t>
+          <t>VIA NAZIONALE 9A</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Cologna Veneta</t>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>LUANA</t>
+          <t>CARLO MARIA</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>CHELLIN</t>
+          <t>CAVALLO</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>0456444177</t>
+          <t>045 2477940</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>VIA P. PEDERZOLI 2</t>
+          <t>VIA MANTEGNA 6</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Salizzole</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>LUANA</t>
+          <t>CARLO MARIA</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>CHELLIN</t>
+          <t>CAVALLO</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>0454728760</t>
+          <t>045 2477940</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>VIA MARZAN 4</t>
+          <t>VIA MANTEGNA 6</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Peschiera del Garda</t>
+          <t>Salizzole</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>GEMMA</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>CHEMELLO</t>
+          <t>CAVALLON</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>0454158311</t>
+          <t>0442418933</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>VIA NAZIONALE 9/A</t>
+          <t>VIA CAVOUR 60</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>San Martino Buon Albergo</t>
+          <t>Cologna Veneta</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>DARIO</t>
+          <t>ERIONA</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>CHIAMENTI</t>
+          <t>CEPELI</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>3534039866</t>
+          <t>0458521389</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>VIA MATTEOTTI 10/E</t>
+          <t>VIA MARCONI 117</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>ENNIO</t>
+          <t>ROSSANA</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>CHIARAMONTE</t>
+          <t>CERAVOLO</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>3484435487</t>
+          <t>3401676443</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>C.SO VITTORIO EMANUELE 133</t>
+          <t>VIA GASPARE DEL CARRETTO 19</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>FABIO</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>CHIAVEGATO</t>
+          <t>CERCHI</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>045551642</t>
+          <t>0458250133</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA PESCIARA/QUINTO  12 </t>
+          <t>VIA ROVIGO 2/B</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>MARIANO</t>
+          <t>NINA</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>CHIAVEGATO</t>
+          <t>CERNILEVSCHI</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>3484427620</t>
+          <t>3280261307</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>VIA S. NICOLO' 1</t>
+          <t>VIA MARZAN 4</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Lazise</t>
+          <t>Peschiera del Garda</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>MARIANO</t>
+          <t>NINA</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>CHIAVEGATO</t>
+          <t>CERNILEVSCHI</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>3484427620</t>
+          <t>3280261307</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>VIA MINISCALCHI FR. COLA' 5</t>
+          <t>VIA BERTOLETTA 5</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Lazise</t>
+          <t>Peschiera del Garda</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>CHIAVENATO</t>
+          <t>CERPELLONI</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>3760898348</t>
+          <t>3519126394</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>VIA CITELLA 1</t>
-[...6 lines deleted...]
-      </c>
+          <t xml:space="preserve">PIAZZA SAN ROCCO </t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>LORENZA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>CHINI</t>
+          <t>CERPELLONI</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>3515858738</t>
+          <t>3519126394</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>VIA G. GALILEI 41</t>
-[...6 lines deleted...]
-      </c>
+          <t>VIA SAN FRANCESCO  2</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>FRANCESCA ROMANA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>CIABATTA</t>
+          <t>CESCHI</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>0454730884</t>
+          <t>0442418933</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>VIA FRATELLI SINIGAGLIA 2</t>
+          <t>VIA CAVOUR 60</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Cologna Veneta</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>LUANA</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>CIENO</t>
+          <t>CHELLIN</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>3517287879</t>
+          <t>0454728760</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>VIA CARLO CIPOLLA 9</t>
+          <t>VIA MARZAN 4</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Peschiera del Garda</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>LUANA</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>CIRELLI</t>
+          <t>CHELLIN</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>3208691574</t>
+          <t>0456444177</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>VIA C.SO CAVOUR, 130</t>
+          <t>VIA P. PEDERZOLI 2</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>COCCIA</t>
+          <t>CHEMELLO</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>0457514448</t>
+          <t>0454158311</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>FRAZ. ARBIZZANO VIA VALPOLICELLA 58/C</t>
+          <t>VIA NAZIONALE 9/A</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>DARIO</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>COCCIA</t>
+          <t>CHIAMENTI</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>3491917084</t>
+          <t>3534039866</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>P.ZZA DALLA BONA 20A</t>
+          <t>VIA MATTEOTTI 10/E</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Sant&amp;apos;Anna d&amp;apos;Alfaedo</t>
+          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ENNIO</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>COGHI</t>
+          <t>CHIARAMONTE</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>0456370760 SEGR.</t>
+          <t>3484435487</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA PADRE GIACOMELLI 8/A </t>
+          <t>C.SO VITTORIO EMANUELE 133</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Valeggio sul Mincio</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>COGO</t>
+          <t>CHIAVEGATO</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>0442-98180</t>
+          <t>045551642</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>PIAZZALE S.MICHELE 10</t>
+          <t>VIA DELLA PESCIARA 12</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Angiari</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>COGO</t>
+          <t>CHIAVEGATO</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>351 3711407</t>
+          <t>045551642</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>VIA OBERDAN 10</t>
+          <t xml:space="preserve">VIA PESCIARA/QUINTO  12 </t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MARIANO</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>COI</t>
+          <t>CHIAVEGATO</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>3473382573</t>
+          <t>3484427620</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>VIA CESARE BATTISTI 6</t>
+          <t>VIA S. NICOLO' 1</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Lazise</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>FIAMMETTA MARIA</t>
+          <t>MARIANO</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>COLLA</t>
+          <t>CHIAVEGATO</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>0442-91107</t>
+          <t>3484427620</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>VIA LUIGI E ANTONIO BELLINI 29</t>
+          <t>VIA MINISCALCHI FR. COLA' 5</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Villa Bartolomea</t>
+          <t>Lazise</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>COLLETTA</t>
+          <t>CHIAVENATO</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>0458034705</t>
+          <t>3760898348</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>VIA B. BARBARANI 16</t>
+          <t>VIA CITELLA 1</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>LORENZA</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>COMPETIELLO</t>
+          <t>CHINI</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>0458006189</t>
+          <t>3515858738</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>VIA DON E. TAZZOLI 6</t>
+          <t>VIA G. GALILEI 41</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>FRANCESCA ROMANA</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>CONTRI</t>
+          <t>CIABATTA</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>04421880026</t>
+          <t>0454730884</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>VIA G. OBERDAN 10</t>
+          <t>VIA FRATELLI SINIGAGLIA  2</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>CORAME</t>
+          <t>CIENO</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>04421880026</t>
+          <t>3517287879</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>VIA GUGLIELMO OBERDAN 10</t>
+          <t>VIA CARLO CIPOLLA 9</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>CORATO</t>
+          <t>CIRELLI</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>3208691574</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>VIA ROVIGO 2/B</t>
+          <t>VIA CHIARENZI 2</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>CORBELLINI</t>
+          <t>CIRELLI</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>045563328</t>
+          <t>3208691574</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA SICILIA          5 </t>
+          <t>VIA C.SO CAVOUR,  130</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>CORBELLINI</t>
+          <t>COCCIA</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>3293683252</t>
+          <t>0457514448</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>VIA CARLO CIPOLLA 9</t>
+          <t>FRAZ. ARBIZZANO VIA VALPOLICELLA 58/C</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>CORDIOLI</t>
+          <t>COCCIA</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>0454770759</t>
+          <t>3491917084</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>PIAZZA DELLA LIBERTA' 8</t>
+          <t>P.ZZA DALLA BONA  20A</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Sant&amp;apos;Anna d&amp;apos;Alfaedo</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>CORDIOLI</t>
+          <t>COGHI</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>0456444177</t>
+          <t>0456370760 SEGR.</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>VIA PIERO PEDERZOLI 2</t>
+          <t xml:space="preserve">VIA PADRE GIACOMELLI 8/A </t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Valeggio sul Mincio</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>MARIA TERESA</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>CORRADI</t>
+          <t>COGO</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>045992889</t>
+          <t>0442-98180</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA NAZIONALE 9/A </t>
+          <t>PIAZZALE S.MICHELE  10</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>San Martino Buon Albergo</t>
+          <t>Angiari</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>MARISA</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>CORSATO</t>
+          <t>COGO</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>0458905276</t>
+          <t>0442-98180</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA URBANO III        46 </t>
+          <t>PIAZZA SAN MICHELE 10</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Angiari</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>MARIA GRAZIA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>CORTESI</t>
+          <t>COGO</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>3807859188</t>
+          <t>351 3711407</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>CORSO DANTE ALIGHIERI 20</t>
+          <t>VIA OBERDAN 10</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Illasi</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>MARIA GRAZIA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>CORTESI</t>
+          <t>COI</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>380 7859188</t>
+          <t>3473382573</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>VIA MARCONI C/O MUNICIPIO 11</t>
+          <t>VIA CESARE BATTISTI 6</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>San Mauro di Saline</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>FIAMMETTA MARIA</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>COSARO</t>
+          <t>COLLA</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>3245445120</t>
+          <t>0442-91107</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>VIA EMILIO SALGARI 1</t>
+          <t>VIA LUIGI E ANTONIO BELLINI 29</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>EMANUELA PAOLA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>COSTANTINI</t>
+          <t>COLLETTA</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>044258576</t>
+          <t>0458034705</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>VIA I MAGGIO, 32 RONCANOVA 32</t>
+          <t>VIA B. BARBARANI 16</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Gazzo Veronese</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>COSTANZI</t>
+          <t>COMPETIELLO</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>3479709092</t>
+          <t>0458006189</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>VIA ANTONIO PISANO 51</t>
+          <t>VIA DON E. TAZZOLI 6</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>COSTANZI</t>
+          <t>CONTRI</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>3479709092</t>
+          <t>04421880026</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>VIA  LESSINI 58</t>
+          <t>VIA G. OBERDAN 10</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Cerro Veronese</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>CROSETTO</t>
+          <t>CORAME</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>3513599993</t>
+          <t>04421880026</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>VIA STANGA 4</t>
+          <t>VIA GUGLIELMO OBERDAN 10</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>DOMENICA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>CURRO'</t>
-[...4 lines deleted...]
-          <t>3474667687</t>
+          <t>CORATO</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>FRAZ. RIVALTA VIA GELMETTI 13</t>
+          <t>VIA ROVIGO 2/B</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Brentino Belluno</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>DOMENICA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>CURRO'</t>
-[...4 lines deleted...]
-          <t>0457235542</t>
+          <t>CORATO</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>VIA DEL DONATORE 18</t>
+          <t>VIA ROVIGO 2/B</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Affi</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>DAL CERE'</t>
+          <t>CORBELLINI</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>347 6624113</t>
+          <t>045563328</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA ALPINI N. 8 </t>
+          <t xml:space="preserve">VIA SICILIA          5 </t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>San Giovanni Ilarione</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>DAL CORSO</t>
+          <t>CORBELLINI</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>3382455391</t>
+          <t>045563328</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>VIA DANTE ALIGHIERI 20</t>
+          <t>V.LE SICILIA 5</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Illasi</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>DALIA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>DALI</t>
+          <t>CORBELLINI</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>345-4522490</t>
+          <t>3293683252</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>VIA G.VERDI 69/A</t>
+          <t>VIA CARLO CIPOLLA 9</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Minerbe</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>DALLABERNARDINA</t>
+          <t>CORDIOLI</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>3755319456</t>
+          <t>0456444177</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA GUGLIELMO MARCONI 35 </t>
+          <t>VIA PIERO PEDERZOLI 2</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>DALL'O'</t>
+          <t>CORDIOLI</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>348/9809751</t>
+          <t>0454770759</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA GARIBALDI      3 </t>
-[...2 lines deleted...]
-      <c r="E218" t="inlineStr"/>
+          <t>PIAZZA DELLA LIBERTA' 8</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>Castelnuovo del Garda</t>
+        </is>
+      </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MARIA TERESA</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>DALL'O'</t>
+          <t>CORRADI</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>348/9809751</t>
+          <t>045992889</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>PIAZZETTA    ZENATELLO s/n</t>
+          <t xml:space="preserve">VIA NAZIONALE 9/A </t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Monteforte d&amp;apos;Alpone</t>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MARISA</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>DAMA</t>
+          <t>CORSATO</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>3683180033</t>
+          <t>0458905276</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t xml:space="preserve">L.GE CAMPAGNOLA 13 </t>
+          <t xml:space="preserve">VIA URBANO III        46 </t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MARISA</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>DAMA</t>
+          <t>CORSATO</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>3683180033</t>
+          <t>0458905276</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA I. NIEVO       5 </t>
+          <t>VIA URBANO III 46</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>DAMASCO</t>
+          <t>CORTESI</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>0458102117</t>
+          <t>380 7859188</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA FAVRETTO    2 </t>
+          <t>VIA MARCONI C/O MUNICIPIO  11</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Mauro di Saline</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>DANESE</t>
+          <t>CORTESI</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>3500214955</t>
+          <t>3807859188</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>VIA XXV APRILE 2</t>
+          <t>CORSO DANTE ALIGHIERI 20</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Soave</t>
+          <t>Illasi</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>DANIELI</t>
+          <t>COSARO</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>3245445120</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>VIA XX SETTEMBRE 6</t>
+          <t>VIA EMILIO SALGARI 1</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>San Martino Buon Albergo</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>EMANUELA PAOLA</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>DANILOVIC</t>
+          <t>COSTANTINI</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>3519271443</t>
+          <t>044258576</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>VIA URBANO III 46</t>
+          <t>VIA I MAGGIO, 32 RONCANOVA 32</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Gazzo Veronese</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>MAZEYAR</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>DASHTIPOUR</t>
+          <t>COSTANZI</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>3285460863</t>
+          <t>3479709092</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>VIA DEL DONATORE 18</t>
+          <t>VIA ANTONIO PISANO 51</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Affi</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>DEBENI</t>
+          <t>COSTANZI</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>045510582</t>
+          <t>3479709092</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>VIA L. DA VINCI 1</t>
+          <t>VIA  LESSINI 58</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Sommacampagna</t>
+          <t>Cerro Veronese</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>MIRIAM</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>DE CARLI</t>
+          <t>CROSETTO</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>0454915892</t>
+          <t>3513599993</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>VIA CESARE BATTISTI 19A</t>
+          <t>VIA STANGA 4</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>DOMENICA</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>DEGANELLO</t>
+          <t>CURRO'</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>3331085747</t>
+          <t>3474667687</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIAZZA GARIBALDI 1 </t>
+          <t>FRAZ. RIVALTA VIA GELMETTI 13</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Pressana</t>
+          <t>Brentino Belluno</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>DOMENICA</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>DEGANELLO</t>
+          <t>CURRO'</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>3331085747</t>
+          <t>0457235542</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>PIAZZA ALDO MORO 2</t>
+          <t>VIA DEL DONATORE 18</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Albaredo d&amp;apos;Adige</t>
+          <t>Affi</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>DEGANI</t>
+          <t>DAL CERE'</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>3756459234</t>
+          <t>347 6624113</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>VIA NAPOLEONE I 8</t>
+          <t xml:space="preserve">VIA ALPINI N. 8 </t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Giovanni Ilarione</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>JOSE' LEONARDO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>DELGADO GUERRERO</t>
+          <t>DAL CORSO</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>0442537853</t>
+          <t>3382455391</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>VIA RAFFA 21</t>
+          <t>VIA DANTE ALIGHIERI 20</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Nogara</t>
+          <t>Illasi</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>DALIA</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>DELL'AVERSANA</t>
+          <t>DALI</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>338/8807106</t>
+          <t>345-4522490</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>P.ZZA MADONNA DI CAMPAGNA 3/A</t>
+          <t>VIA G.VERDI  69/A</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Minerbe</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>ANDREAS</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>DELLIS</t>
+          <t>DALLABERNARDINA</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>3387341307-6338522</t>
+          <t>3755319456</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>VIA S. MARIA CROCEFISSA DI ROSA 2</t>
+          <t xml:space="preserve">VIA GUGLIELMO MARCONI 35 </t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Valeggio sul Mincio</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>DELMARCO</t>
+          <t>DALL'O'</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>045/4572469</t>
+          <t>348/9809751</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>VIA CEFALONIA 3</t>
+          <t>PIAZZETTA    ZENATELLO    s/n</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Monteforte d&amp;apos;Alpone</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>DELU'</t>
+          <t>DALL'O'</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>3520353692</t>
+          <t>3489809751</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>VIA PINDEMONTE 15</t>
+          <t>piazza Salvo D'Acquisto  3</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Monteforte d&amp;apos;Alpone</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>DE LUCA</t>
+          <t>DALL'O'</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>3517728027</t>
+          <t>3489809751</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>VIA EMILIO SALGARI 1c</t>
+          <t>piazza Salvo D'Acquisto  3</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Monteforte d&amp;apos;Alpone</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>CRISTIAN</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>DE MARCO</t>
+          <t>DALL'O'</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>3313817282</t>
+          <t>348/9809751</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>P.ZZA DEL POPOLO 14</t>
-[...6 lines deleted...]
-      </c>
+          <t xml:space="preserve">VIA GARIBALDI      3 </t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>DE PALMA</t>
+          <t>DAMA</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>3886955104</t>
+          <t>3683180033</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>PIAZZA CAVALIERI DI VITTORIO VENETO 5</t>
+          <t xml:space="preserve">VIA I. NIEVO       5 </t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>DE POLO</t>
+          <t>DAMA</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>045/953540</t>
+          <t>3683180033</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>VIA VILLAFRANCA 55</t>
+          <t>VIA IPPOLITO NIEVO 5</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>DEQUARTI</t>
+          <t>DAMA</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>3295622735</t>
+          <t>3683180033</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>VIA V. BOTTEGO 4</t>
+          <t xml:space="preserve">L.GE CAMPAGNOLA 13 </t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>DE ROSSI</t>
+          <t>DAMASCO</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>3514654500</t>
+          <t>0458102117</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>FRAZ. ALPO VIA LUIGI BASSANI 77</t>
+          <t xml:space="preserve">VIA FAVRETTO    2 </t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>GIANMARIO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>DE STEFANO</t>
+          <t>DAMASCO</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>375 553 97 31</t>
+          <t>0458102117</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>VIA CARSO 5</t>
+          <t>VIA G. FAVRETTO 2</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>DE VITO</t>
+          <t>DANESE</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>045500636</t>
+          <t>3500214955</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA REDIPUGLIA  9 </t>
+          <t>VIA XXV APRILE 2</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Soave</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>DI CESARE</t>
-[...4 lines deleted...]
-          <t>3771328984</t>
+          <t>DANIELI</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>VIA C. COLOMBO 10/A</t>
+          <t>VIA XX SETTEMBRE 6</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Pescantina</t>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>DI IORIO</t>
-[...4 lines deleted...]
-          <t>045956671</t>
+          <t>DANIELI</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>VIA TANARO 13</t>
+          <t>VIA XX SETTEMBRE 6</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>DI LECCE</t>
+          <t>DANILOVIC</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>045953540</t>
+          <t>3519271443</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>VIA VILLAFRANCA 55</t>
+          <t>VIA URBANO III 46</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>CATIA</t>
+          <t>MAZEYAR</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>DIMA</t>
+          <t>DASHTIPOUR</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>045.7704385</t>
+          <t>3285460863</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>VIA CAMPOSTRINI 43</t>
+          <t>VIA DEL DONATORE 18</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>Affi</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>FILOMENA</t>
+          <t>MAZEYAR</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>DI MARO</t>
+          <t>DASHTIPOUR</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>3517812803</t>
+          <t>3505402545</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>FRAZ. MAZZUREGA VIA BADILE 38</t>
+          <t>VIA GARDESANA 57</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Fumane</t>
+          <t>Malcesine</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>FILOMENA</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>DI MARO</t>
+          <t>DEBENI</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>3517812803</t>
+          <t>045510582</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>VIALE VERONA 27</t>
+          <t>VIA L. DA VINCI 1</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Fumane</t>
+          <t>Sommacampagna</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>FILOMENA</t>
+          <t>MIRIAM</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>DI MARO</t>
+          <t>DE CARLI</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>3517812803</t>
+          <t>0454915892</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>FRAZ. CAVALO, VIA S. ZENO 3</t>
+          <t>VIA CESARE BATTISTI 19A</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Fumane</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>MARIO</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>DOMENICA</t>
+          <t>DEGANELLO</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>3928875108</t>
+          <t>3331085747</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>VIA PEDERZOLI 2</t>
+          <t xml:space="preserve">PIAZZA GARIBALDI 1 </t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Pressana</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>DONATO</t>
+          <t>DEGANELLO</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>0458401188</t>
+          <t>3331085747</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA BADILE  6/8 </t>
+          <t>PIAZZA ALDO MORO 2</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Albaredo d&amp;apos;Adige</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>MARIA SOFIA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>DONATONI</t>
+          <t>DEGANI</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>0456934073</t>
+          <t>3756459234</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>VIALE  DELLA  RIMEMBRANZA 7</t>
+          <t>VIA NAPOLEONE I 8</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Cavaion Veronese</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>GIUDITTA</t>
+          <t>JOSE' LEONARDO</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>DOSSI</t>
+          <t>DELGADO GUERRERO</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>3926836083</t>
+          <t>0442537853</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>VIA B. ROMAGNOLI 9/b</t>
+          <t>VIA RAFFA 21</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Nogara</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>ELERDINI</t>
+          <t>DELL'AVERSANA</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>3458214811</t>
+          <t>338/8807106</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>VIA GARDESANA 891</t>
+          <t>P.ZZA MADONNA DI CAMPAGNA 3/A</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Torri del Benaco</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>IMANE</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>EL QORAYCHI</t>
+          <t>DELL'AVERSANA</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>3760173496</t>
+          <t>338/8807106</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>VIA PINDEMONTE 15</t>
+          <t>P.ZZA MADONNA DI CAMPAGNA 3/A</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>MIHAELA CRISTINA</t>
+          <t>ANDREAS</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>EPURE</t>
+          <t>DELLIS</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>3927509915</t>
+          <t>3387341307-6338522</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>C.SO PORTA NUOVA 3</t>
+          <t>VIA S. MARIA CROCEFISSA DI ROSA 2</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Valeggio sul Mincio</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>MIHAELA CRISTINA</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>EPURE</t>
+          <t>DELMARCO</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>3927509915</t>
+          <t>045/4572469</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>VIA CEFALONIA 9</t>
+          <t>VIA CEFALONIA 3</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>ERBISTI</t>
+          <t>DELU'</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>0452221177</t>
+          <t>3520353692</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>PIAZZA MADONNA DEL POPOLO 1</t>
+          <t>VIA PINDEMONTE 15</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>ROMINA</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>FABBRICI</t>
+          <t>DE LUCA</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>3486617109</t>
+          <t>3517728027</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>26 APRILE 20</t>
+          <t>VIA EMILIO SALGARI 1c</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Oppeano</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>ELIANA</t>
+          <t>CRISTIAN</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>FABRIANO</t>
+          <t>DE MARCO</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>0454915892</t>
+          <t>3313817282</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>VIA CESARE BATTISTI 19/A</t>
+          <t>P.ZZA DEL POPOLO 14</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>FACCINI</t>
+          <t>DE PALMA</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>3444087918</t>
+          <t>3886955104</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>VIA PRINCIPE UMBERTO 33</t>
+          <t>PIAZZA CAVALIERI DI VITTORIO VENETO  5</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>San Pietro in Cariano</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>FACCIOLI</t>
+          <t>DE POLO</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>3513543546</t>
+          <t>045/953540</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>VIA STANGA 4</t>
+          <t>VIA VILLAFRANCA 55</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>FAGGIAN</t>
+          <t>DEQUARTI</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>3397047523</t>
+          <t>3295622735</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>PIAZZA CAVALIERI DI VITTORIO VENETO 5</t>
+          <t>VIA V. BOTTEGO 4</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>MOJTABA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>FALLAHI</t>
+          <t>DE ROSSI</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>347-3223263</t>
+          <t>3514654500</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>LARGO SALVO D'ACQUISTO 18</t>
+          <t>FRAZ. ALPO VIA LUIGI BASSANI 77</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>GIANMARIO</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>FANT</t>
+          <t>DE STEFANO</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>3447316390</t>
+          <t>375 553 97 31</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>VIA ROVIGO 2/B</t>
+          <t>VIA CARSO 5</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>FANT</t>
+          <t>DE VITO</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>3447316390</t>
+          <t>045500636</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>S.NE PORTA PALIO 2</t>
+          <t xml:space="preserve">VIA REDIPUGLIA  9 </t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>FASOLI</t>
+          <t>DI CESARE</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>0457580845</t>
+          <t>3771328984</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>VIA GARDESANA 33</t>
+          <t>VIA C. COLOMBO 10/A</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Lazise</t>
+          <t>Pescantina</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>FATTORI</t>
+          <t>DI IORIO</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>3715920611</t>
+          <t>045956671</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>VIA XX SETTEMBRE 4/6</t>
+          <t>VIA TANARO 13</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>San Martino Buon Albergo</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>FAZION</t>
+          <t>DI LECCE</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>3762540538</t>
+          <t>045953540</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>VIA CESARE BATTISTI 124</t>
+          <t>VIA VILLAFRANCA 55</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Sanguinetto</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>ANISIA</t>
+          <t>CATIA</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>FAZZI</t>
+          <t>DIMA</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>3517763329</t>
+          <t>045.7704385</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>VIA DELLA LIBERTA' 71</t>
+          <t>VIA CAMPOSTRINI 43</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>San Pietro in Cariano</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>FILOMENA</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>FEROLDI</t>
+          <t>DI MARO</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>0456444177</t>
+          <t>3517812803</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>VIA P. PEDERZOLI 2</t>
+          <t>VIALE VERONA 27</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Fumane</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>FILOMENA</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>DI MARO</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>3890664069</t>
+          <t>3517812803</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>VIA UNITA' D'ITALIA 156</t>
+          <t>FRAZ. CAVALO, VIA S. ZENO 3</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Fumane</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>FILOMENA</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>DI MARO</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>0442-1880026</t>
+          <t>3517812803</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>VIA G. OBERDAN 10</t>
+          <t>FRAZ. MAZZUREGA VIA BADILE 38</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>Fumane</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>FERRARINI</t>
+          <t>DOLCI</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>0458328643</t>
+          <t>045/8250133</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>VIA MANTOVA 28</t>
+          <t>VIA ROVIGO 2/B</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>PINA ELENA</t>
+          <t>MARIO</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>FERRAU'</t>
+          <t>DOMENICA</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>3928875108</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>VIA CHIARENZI 3</t>
+          <t>VIA PEDERZOLI 2</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>PINA ELENA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>FERRAU'</t>
+          <t>DONATO</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>0456070812</t>
+          <t>0458401188</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>VIA ROMA 14</t>
-[...2 lines deleted...]
-      <c r="E278" t="inlineStr"/>
+          <t>VIA ANTONIO BADILE 6/8</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>MARIA SOFIA</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>FERRAZIN</t>
+          <t>DONATONI</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>3513069598</t>
+          <t>0456934073</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>VIA OSPITAL VECCHIO 2</t>
+          <t>VIALE  DELLA  RIMEMBRANZA   7</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Cavaion Veronese</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>GIUDITTA</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>FERRAZIN</t>
+          <t>DOSSI</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>3513069598</t>
+          <t>3926836083</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>VIA P. UMBERTO 33</t>
+          <t>VIA B. ROMAGNOLI 9/b</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>EFREM</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>FERRO</t>
+          <t>ELERDINI</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>0442 642288</t>
+          <t>3458214811</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>VIA OSPITAL VECCHIO 2</t>
+          <t>VIA GARDESANA  891</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Torri del Benaco</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>IMANE</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>FERRON</t>
+          <t>EL QORAYCHI</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>3513846579</t>
+          <t>3760173496</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>PIAZZA MATTEOTTI 11</t>
+          <t>VIA PINDEMONTE 15</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Cazzano di Tramigna</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>MIHAELA CRISTINA</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>FESTINI MIRA</t>
+          <t>EPURE</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>0452221177</t>
+          <t>3927509915</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>PIAZZA MADONNA DEL POPOLO 1</t>
+          <t>VIA CEFALONIA 9</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>GIULIA MARIA</t>
+          <t>MIHAELA CRISTINA</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>FILIPPINI</t>
+          <t>EPURE</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>3891149827</t>
+          <t>3927509915</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>P.LE FLEMING 1</t>
+          <t>C.SO PORTA NUOVA 3</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Bovolone</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>ADELE</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>FIORAVANZO</t>
+          <t>ERBISTI</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>0458034705</t>
+          <t>0452221177</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>VIA B. BARBARANI 16</t>
+          <t>PIAZZA MADONNA DEL POPOLO 1</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>FIRMANI</t>
+          <t>ESPOSITO</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>0457242103</t>
+          <t>3895579717</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>PIAZZA VITTORIA 23-24</t>
+          <t>VIA TANARO 13</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Caprino Veronese</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>MATTIA</t>
+          <t>ROMINA</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>FOLETTO</t>
+          <t>FABBRICI</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>3515450226</t>
+          <t>3486617109</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>VIA XX SETTEMBRE 4/6</t>
+          <t>26 APRILE  20</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>San Martino Buon Albergo</t>
+          <t>Oppeano</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>ELIANA</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>FONTANA</t>
+          <t>FABRIANO</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>3513692184</t>
+          <t>0454915892</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>VIA SANGUANE 14</t>
+          <t>VIA CESARE BATTISTI 19/A</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Arcole</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>FONTANA</t>
+          <t>FACCINI</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>0458034705</t>
+          <t>3444087918</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>VIA B. BARBARANI 16</t>
+          <t>VIA PRINCIPE UMBERTO 33</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>GINO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>FONTE</t>
+          <t>FACCINI</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>045557596</t>
+          <t>3444087918</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA  OLIVE' 32/G </t>
+          <t>VIA PRINCIPE UMBERTO 33</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>EVA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>FORMAGLIO</t>
+          <t>FACCIOLI</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>04421830091</t>
+          <t>3513543546</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>VIA LUIGI E ANTONIO BELLINI 29</t>
+          <t>VIA STANGA 4</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Villa Bartolomea</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>EVA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>FORMAGLIO</t>
+          <t>FAGGIAN</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>04421830091</t>
+          <t>3397047523</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>VIA CASARA 1/A</t>
+          <t>PIAZZA CAVALIERI DI VITTORIO VENETO 5</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Villa Bartolomea</t>
+          <t>San Pietro in Cariano</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>EVA</t>
+          <t>MOJTABA</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>FORMAGLIO</t>
+          <t>FALLAHI</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>04421830091</t>
+          <t>347-3223263</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>VIA PILA 16</t>
+          <t>LARGO SALVO D'ACQUISTO  18</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Villa Bartolomea</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>FORMENTI</t>
+          <t>FANT</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>3885605507</t>
+          <t>3447316390</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>VIA ENRICO DE NICOLA 34</t>
+          <t>S.NE PORTA PALIO 2</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Grezzana</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>LETIZIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>FORMENTINI</t>
+          <t>FANT</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>045/4951644</t>
+          <t>3447316390</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>VIA ENRICO DE NICOLA 34</t>
+          <t>VIA ROVIGO 2/B</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Grezzana</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>FORNALE'</t>
+          <t>FASOLI</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>0458328643</t>
+          <t>0457580845</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>VIA MANTOVA 28</t>
+          <t>VIA GARDESANA 33</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Lazise</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>FORTUNATI</t>
+          <t>FATTORI</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>340 8038457</t>
+          <t>3715920611</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>VIA P. P. MARTINATI 8</t>
+          <t>VIA XX SETTEMBRE 4/6</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>FOTI</t>
+          <t>FAZION</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>3477444910</t>
+          <t>3762540538</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>PIAZZA DANTE ALIGHIERI 1</t>
+          <t>VIA CESARE BATTISTI 124</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Cerro Veronese</t>
+          <t>Sanguinetto</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>ANISIA</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>FOTI</t>
+          <t>FAZZI</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>329 562 88 28</t>
+          <t>3517763329</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t xml:space="preserve">FRAZIONE LUGHEZZANO </t>
+          <t>VIA DELLA LIBERTA' 71</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Bosco Chiesanuova</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>ISABELLA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>FRACASSO</t>
+          <t>FEROLDI</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>3478392534</t>
+          <t>0456444177</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>PIAZZA CAVALIERI DI VITTORIO VENETO 5</t>
+          <t>VIA P. PEDERZOLI 2</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>FRACCARO</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>0457500888</t>
+          <t>3890664069</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>VIA SAN MARTINO 4/A</t>
+          <t>VIA UNITA' D'ITALIA 156</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>MARCO</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>FRANCHINI</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>045/7154929</t>
+          <t>0442-1880026</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>VIA ROMA 67</t>
+          <t>VIA G. OBERDAN 10</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>FRANTELLIZZI</t>
+          <t>FERRARINI</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>045/956671</t>
+          <t>0458328643</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>VIA TANARO 13</t>
+          <t>VIA MANTOVA 28</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>PINA ELENA</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>FRIGOTTO</t>
+          <t>FERRAU'</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>3471997789</t>
+          <t>0456070812</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>VIA VESPUCCI 2</t>
-[...6 lines deleted...]
-      </c>
+          <t>VIA ROMA 14</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>GLORIA</t>
+          <t>PINA ELENA</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>FUCILI</t>
-[...4 lines deleted...]
-          <t>0458446363</t>
+          <t>FERRAU'</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>VIA DEGLI ALPINI 6</t>
+          <t>VIA CHIARENZI 3</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Belfiore</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>FURNARI</t>
+          <t>FERRAZIN</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>0452457431</t>
+          <t>3513069598</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>VIA CANTARANE 24</t>
+          <t>VIA P. UMBERTO 33</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>FURNARI</t>
+          <t>FERRAZIN</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>045592694</t>
+          <t>3513069598</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>VIA CANTARANE 4</t>
+          <t>VIA OSPITAL VECCHIO 2</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>EFREM</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>GALATI</t>
+          <t>FERRO</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>3348651298</t>
+          <t>0442 642288</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>VIA LEONE PANCALDO 58</t>
+          <t>VIA OSPITAL VECCHIO 2</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>GALLO</t>
+          <t>FERRON</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>3516031306</t>
+          <t>3513846579</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>VIA GASPARE DEL CARRETTO 19</t>
+          <t>PIAZZA MATTEOTTI 11</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Cazzano di Tramigna</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>GAMBA</t>
+          <t>FESTINI MIRA</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>3283560137</t>
+          <t>0452221177</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>VIA SABAINA 2</t>
+          <t>PIAZZA MADONNA DEL POPOLO 1</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Sommacampagna</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>GIULIA MARIA</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>GELAIN</t>
+          <t>FILIPPINI</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>044227007</t>
+          <t>3891149827</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>VIA MOZART 2</t>
+          <t>P.LE FLEMING 1</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Bovolone</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ADELE</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>GEMBILLO</t>
+          <t>FIORAVANZO</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>0458200555</t>
+          <t>0458034705</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>VIA REDIPUGLIA 9</t>
+          <t>VIA B. BARBARANI 16</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>GEMBILLO</t>
+          <t>FIRMANI</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>045/8200555</t>
+          <t>0457242103</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>VIA CENTRO 9</t>
+          <t>PIAZZA VITTORIA  23-24</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Caprino Veronese</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>BEHROUZ</t>
+          <t>MATTIA</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>GHASSABIAN GILAN</t>
+          <t>FOLETTO</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>3400641222</t>
+          <t>3515450226</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>FRAZIONE LA RIZZA, VIA RIZZA 208 B</t>
+          <t>VIA XX SETTEMBRE 4/6</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>GHINATO</t>
+          <t>FONTANA</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>0456934073</t>
+          <t>3513692184</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>VIALE DELLA RIMEMBRANZA 7</t>
+          <t>VIA SANGUANE 14</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Cavaion Veronese</t>
+          <t>Arcole</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>GHINI</t>
+          <t>FONTANA</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>045/8753849</t>
+          <t>0458034705</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>VIA_IV_NOVEMBRE 11</t>
+          <t>VIA B. BARBARANI 16</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>GHIRA</t>
+          <t>FONTANA</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>0452087610</t>
+          <t>0458034705</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>VIA XX SETTEMBRE 4/6</t>
+          <t>VIA B. BARBARANI 16</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>San Martino Buon Albergo</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>GINO</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>GHIRLANDA</t>
+          <t>FONTE</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>3381624484</t>
+          <t>045557596</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>VIA COLOMBO 10/A</t>
+          <t xml:space="preserve">VIA  OLIVE' 32/G </t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Pescantina</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>GINO</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>GIACOMELLO</t>
+          <t>FONTE</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>045592694</t>
+          <t>045557596</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>VIA CANTARANE 4</t>
+          <t>VIA OLIVE' 32/G</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>EVA</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>GIACOMELLO</t>
+          <t>FORMAGLIO</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>045/2457431</t>
+          <t>04421830091</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>VIA CANTARANE 24</t>
+          <t>VIA LUIGI E ANTONIO BELLINI  29</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>EVA</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>GIAROLLI</t>
+          <t>FORMAGLIO</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>337460959</t>
+          <t>04421830091</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>VIA CARLO CIPOLLA 9</t>
+          <t>VIA CASARA 1/A</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>EVA</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>GIAROLLI</t>
+          <t>FORMAGLIO</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>045521820</t>
+          <t>04421830091</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA FIUMICELLO 96 </t>
+          <t>VIA PILA 16</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>GIAVARINA</t>
+          <t>FORMENTI</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>0456540212</t>
+          <t>3885605507</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>VIA DIONISIO BREVIO 3</t>
+          <t>VIA ENRICO DE NICOLA 34</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Montecchia di Crosara</t>
+          <t>Grezzana</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>LETIZIA</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>GIOELI</t>
+          <t>FORMENTINI</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>045/8344044</t>
+          <t>045/4951644</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>V.LE DELLA REPUBBLICA 29 b</t>
+          <t>VIA ENRICO DE NICOLA 34</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Grezzana</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>LUCIANO</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>GIORGETTA</t>
+          <t>FORNALE'</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>23677</t>
+          <t>0458328643</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>VIA MARCATI, 3/A 3/A</t>
+          <t>VIA MANTOVA 28</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>LUCIANO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>GIORGETTA</t>
+          <t>FORTUNATI</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>0442 91107</t>
+          <t>340 8038457</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>VIA DON LUIGI E ANTONIO BELLINI 29</t>
+          <t>VIA P. P. MARTINATI 8</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Villa Bartolomea</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>GIRARDELLO</t>
+          <t>FOTI</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>3478060201</t>
+          <t>329 562 88 28</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>VIA PINDEMONTE 15</t>
+          <t xml:space="preserve">FRAZIONE LUGHEZZANO </t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Bosco Chiesanuova</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>ANITA</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>GIRELLI</t>
+          <t>FOTI</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>045510582</t>
+          <t>3477444910</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>VIA LEONARDO DA VINCI 1</t>
+          <t>PIAZZA DANTE ALIGHIERI  1</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Sommacampagna</t>
+          <t>Cerro Veronese</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>GIRELLI</t>
+          <t>FOTI</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>3403549800</t>
+          <t>329 562 88 28</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>VIA PONTE 2</t>
+          <t xml:space="preserve">FRAZIONE LUGHEZZANO </t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Pescantina</t>
+          <t>Bosco Chiesanuova</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ISABELLA</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>GIRELLI</t>
+          <t>FRACASSO</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>3403549800</t>
+          <t>3478392534</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>VIA COLOMBO 10/A</t>
+          <t>PIAZZA CAVALIERI DI VITTORIO VENETO 5</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Pescantina</t>
+          <t>San Pietro in Cariano</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>GIULIA CARLOTTA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>GIRONDA</t>
+          <t>FRACCARO</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>045585585</t>
+          <t>0457500888</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>VIA CENTRO 9</t>
+          <t>VIA SAN MARTINO 4/A</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>GIVANNI</t>
+          <t>FRANCHINI</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>3792791623</t>
+          <t>045/7154929</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA SALVO D'ACQUISTO 19 </t>
+          <t>VIA ROMA 67</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>GIVANNI</t>
+          <t>FRANTELLIZZI</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>3792791623</t>
+          <t>045/956671</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>FRAZIONE BALCONI VIA BRENNERO 71</t>
+          <t>VIA TANARO 13</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Pescantina</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>SILVANA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>GIVANNI</t>
+          <t>FRIGOTTO</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>3479274342</t>
+          <t>3471997789</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>VIA COLOMBO 10/A</t>
+          <t>VIA VESPUCCI 2</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Pescantina</t>
+          <t>Colognola ai Colli</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>ODENCA</t>
+          <t>GLORIA</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>GJERMENI</t>
+          <t>FUCILI</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>3514807780</t>
+          <t>0458446363</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>VIA ROMA 5</t>
+          <t>VIA DEGLI ALPINI 6</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Trevenzuolo</t>
+          <t>Belfiore</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>GNUDI</t>
+          <t>FURNARI</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>0442600860</t>
+          <t>045592694</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>VIA PELLINI (VANGADIZZA) 22</t>
+          <t>VIA CANTARANE 4</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>GNUDI</t>
+          <t>FURNARI</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>04421911102</t>
+          <t>0452457431</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>VIA ROMA 18</t>
+          <t>VIA CANTARANE 24</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Angiari</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>PIERLUIGI</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>GODINO</t>
+          <t>GALATI</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>045.6999730</t>
+          <t>3348651298</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>PIAZZALE FLEMING 1</t>
+          <t>VIA LEONE PANCALDO 58</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Bovolone</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>GOIO</t>
+          <t>GALLO</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>3517317194</t>
+          <t>3516031306</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>LOC. VALDISOGNO VIA GARDESANA 57</t>
+          <t>VIA GASPARE DEL CARRETTO 19</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Malcesine</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>GOIO</t>
+          <t>GAMBA</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>3517317194</t>
+          <t>3283560137</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>FRAZ. CASTELLETTO VIA VESPUCCI 3</t>
+          <t>VIA SABAINA 2</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Brenzone sul Garda</t>
+          <t>Sommacampagna</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>GOZZI</t>
+          <t>GELAIN</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>3520162289</t>
+          <t>044227007</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>VIA V. BOTTEGO 4</t>
+          <t>VIA MOZART 2</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>ALFREDO PIO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>GRANITO</t>
+          <t>GEMBILLO</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>393 484 73 42</t>
+          <t>0458200555</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>PIAZZA SUOR GIUSEPPA MARIA SCANDOLA 3</t>
+          <t>VIA REDIPUGLIA 9</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Bosco Chiesanuova</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>SAVERIO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>GRASSANO</t>
+          <t>GEMBILLO</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>045-6051239</t>
+          <t>045/8200555</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>VIA CHIARENZI, 3</t>
+          <t>VIA CENTRO 9</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>BEHROUZ</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>GRAZZINA</t>
+          <t>GHASSABIAN GILAN</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>3299454071</t>
+          <t>3400641222</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>VIA BRAMANTE 15</t>
+          <t>FRAZIONE LA RIZZA, VIA RIZZA 208 B</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>ANNACHIARA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>GRILLO</t>
+          <t>GHINATO</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>3515481251</t>
+          <t>0456934073</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>VIA OBERDAN 10</t>
+          <t>VIALE DELLA RIMEMBRANZA  7</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>Cavaion Veronese</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>LORETTA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>GUARDA</t>
+          <t>GHINI</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>045/7636319</t>
+          <t>045/8753849</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t xml:space="preserve">BORGOLETTO       34 </t>
+          <t>VIA_IV_NOVEMBRE 11</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Arcole</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>GUARDINI</t>
+          <t>GHIRA</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>045/8034705</t>
+          <t>0452087610</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>VIA BARBARANI 16</t>
+          <t>VIA XX SETTEMBRE 4/6</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>GUARINO</t>
+          <t>GHIRLANDA</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>3381624484</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>VIA RAFFA 21</t>
+          <t>VIA COLOMBO 10/A</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Nogara</t>
+          <t>Pescantina</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>GUARINO</t>
+          <t>GIACOMELLO</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>3341035606</t>
+          <t>045592694</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>VIA VITTORIO VENETO 93</t>
+          <t>VIA CANTARANE 4</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Casaleone</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>IMMACOLATA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>GUARINO</t>
+          <t>GIACOMELLO</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>3713901673</t>
+          <t>045/2457431</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>VIA V. BOTTEGO 4</t>
+          <t>VIA CANTARANE 24</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>GUARNERI</t>
+          <t>GIAROLLI</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>0452211563</t>
+          <t>045521820</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>VIA SAN GIOVANNI 2</t>
+          <t xml:space="preserve">VIA FIUMICELLO 96 </t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Bovolone</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>GULLOTTA</t>
+          <t>GIAROLLI</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>3489152413-2221177</t>
+          <t>337460959</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>P.ZZA MADONNA DEL POPOLO 1</t>
+          <t>VIA CARLO CIPOLLA 9</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>GUZZANO</t>
+          <t>GIAROLLI</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>3755852105</t>
+          <t>045521820</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>VIA MONTE ORTIGARA 3</t>
+          <t>VIA FIUMICELLO 96</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>MASSIMILIANO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>GYURUS</t>
+          <t>GIAVARINA</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>3517373281</t>
+          <t>0456540212</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>VIA IPPOLITO NIEVO 5</t>
+          <t>VIA DIONISIO BREVIO 3</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Montecchia di Crosara</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>SEYED ABDOLGHADER</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>HASHEMI POUR</t>
+          <t>GIOELI</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>3393291232</t>
+          <t>045/8344044</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>VIA OLIVE' 32/G</t>
+          <t>V.LE DELLA REPUBBLICA 29 b</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>SEYED ABDOLGHADER</t>
+          <t>LUCIANO</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>HASHEMI POUR</t>
+          <t>GIORGETTA</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>339/3291232</t>
+          <t>0442 91107</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>C.SO PORTA NUOVA 3/B</t>
+          <t>VIA DON LUIGI E ANTONIO BELLINI 29</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>HANY</t>
+          <t>LUCIANO</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>HASSAN</t>
+          <t>GIORGETTA</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>347 4664398</t>
+          <t>23677</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA GUIOTTO 1/G - FRAZ LOCARA </t>
+          <t>VIA MARCATI, 3/A 3/A</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>HANY</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>HASSAN</t>
+          <t>GIRARDELLO</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>3474664398</t>
+          <t>3478060201</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>VIA CIRO MENOTTI 3</t>
+          <t>VIA PINDEMONTE 15</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>ABDALLAH</t>
+          <t>ANITA</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>HAYEK</t>
+          <t>GIRELLI</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>045/5865095</t>
+          <t>045510582</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>VIA BARBARANI FRAZ. LUGAGNANO 2</t>
+          <t>VIA LEONARDO DA VINCI 1</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Sommacampagna</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>ABDALLAH</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>HAYEK</t>
+          <t>GIRELLI</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>3485763324</t>
+          <t>3403549800</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>PIAZZA  CARLO  ALBERTO 12</t>
+          <t>VIA PONTE 2</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Pastrengo</t>
+          <t>Pescantina</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>IACUANIELLO</t>
+          <t>GIRELLI</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>3662856545</t>
+          <t>3403549800</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>VIA L. DA VINCI 1</t>
+          <t>VIA COLOMBO 10/A</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Sommacampagna</t>
+          <t>Pescantina</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>GIULIA CARLOTTA</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>IACUANIELLO</t>
+          <t>GIRONDA</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>3662856545</t>
+          <t>0458200555</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>LOC. S. VITO AL MANTICO, VIA PIEMONTE 84</t>
+          <t>VIA CIRO FERRARI 9</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIULIA CARLOTTA</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>IDOLAZZI</t>
+          <t>GIRONDA</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>0457513773</t>
+          <t>045585585</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>VIA CASETTE - SANTA MARIA 2</t>
+          <t>VIA CENTRO 9</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>IDOLAZZI</t>
+          <t>GIVANNI</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>0457513773</t>
+          <t>3792791623</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>VIA MATTEOTTI 10/E</t>
+          <t xml:space="preserve">VIA SALVO D'ACQUISTO 19 </t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>INZALACO</t>
+          <t>GIVANNI</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>3515978021</t>
+          <t>3792791623</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>FRAZIONE FORETTE VIA CUSTOZA 2</t>
+          <t>FRAZIONE BALCONI VIA BRENNERO 71</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Vigasio</t>
+          <t>Pescantina</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>SILVANA</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>IPPOLITI</t>
+          <t>GIVANNI</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>0458401188</t>
+          <t>3479274342</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA BADILE      6/8 </t>
+          <t>VIA COLOMBO  10/A</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Pescantina</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>GABRIELLA HAZEL</t>
+          <t>ODENCA</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>JAMES</t>
+          <t>GJERMENI</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>3397230339</t>
+          <t>3514807780</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>VIA COLOMBO 10/A</t>
+          <t>VIA ROMA 5</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Pescantina</t>
+          <t>Trevenzuolo</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>JULIANO</t>
+          <t>GNUDI</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>3347481048</t>
+          <t>04421911102</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>VIA A. BUTTURINI 10</t>
+          <t>VIA ROMA 18</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Angiari</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>EDWARD GBANABOM</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>KOROMA</t>
+          <t>GNUDI</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>0452211563</t>
+          <t>0442600860</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>VIA SAN GIOVANNI 2</t>
+          <t>VIA PELLINI (VANGADIZZA) 22</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Bovolone</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>EDWARD GBANABOM</t>
+          <t>PIERLUIGI</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>KOROMA</t>
+          <t>GODINO</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>045.6999730</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>VIA ROMA 154</t>
+          <t>PIAZZALE FLEMING 1</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Isola Rizza</t>
+          <t>Bovolone</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>PASQUALE</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>LA GAMMA</t>
+          <t>GOIO</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>3517317194</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="E371" t="inlineStr"/>
+          <t xml:space="preserve"> 3</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>Brenzone sul Garda</t>
+        </is>
+      </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>PASQUALE</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>LA GAMMA</t>
+          <t>GOIO</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>56110</t>
+          <t>3517317194</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>VIA DEL GENIERE 12</t>
+          <t>FRAZ. CASTELLETTO VIA VESPUCCI 3</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Gazzo Veronese</t>
+          <t>Brenzone sul Garda</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>LANCELOTTI</t>
+          <t>GOIO</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>045972931</t>
+          <t>3517317194</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>VIA UNITA' D'ITALIA 156</t>
+          <t>LOC. VALDISOGNO VIA GARDESANA  57</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Malcesine</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>LANDONI</t>
+          <t>GOZZI</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>045/983066</t>
+          <t>3520162289</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>VIA SAN ROCCO 2</t>
+          <t>VIA V. BOTTEGO 4</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Lavagno</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ALFREDO PIO</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>LAVINI</t>
+          <t>GRANITO</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>3515140751</t>
+          <t>393 484 73 42</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>VIA PADRE CAMIS 7</t>
+          <t>PIAZZA SUOR GIUSEPPA MARIA SCANDOLA  3</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Caprino Veronese</t>
+          <t>Bosco Chiesanuova</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>MARIA TERESA</t>
+          <t>SAVERIO</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>LEARDINI</t>
+          <t>GRASSANO</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>0454915892</t>
+          <t>045-6051239</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>VIA CESARE BATTISTI 19A</t>
+          <t>VIA CHIARENZI, 3</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>LESO</t>
+          <t>GRAZZINA</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>3479651755</t>
+          <t>3299454071</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>PIAZZETTA SUOR MARIA GIUSEPPE SCANDOLA 3</t>
+          <t>VIA BRAMANTE 15</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Bosco Chiesanuova</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>LETIZIA</t>
+          <t>ANNACHIARA</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>LICATA</t>
+          <t>GRILLO</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>3922864838</t>
+          <t>3515481251</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>FRAZIONE LUGAGNANO, VIA PELACANE 51-53</t>
+          <t>VIA OBERDAN 10</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>ANTONIA</t>
+          <t>LORETTA</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>LIVIO REDOLFI</t>
+          <t>GUARDA</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>0454915892</t>
+          <t>045/7636319</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>VIA CESARE BATTISTI 19A</t>
+          <t xml:space="preserve">BORGOLETTO       34 </t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Arcole</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>MARIA LAURA</t>
+          <t>LORETTA</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>LODDE</t>
+          <t>GUARDA</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>366 346 35 30</t>
+          <t>045/7636319</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>VIA L. DA QUINTO 36</t>
+          <t>VIA BORGOLETTO 34</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Arcole</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>GRAZIA</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>LOMBARDO</t>
+          <t>GUARDINI</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>340-1806265</t>
+          <t>045/8034705</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>PIAZZA DELLA VITTORIA 9/D</t>
+          <t>VIA B. BARBARANI 16</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>LORENZETTI</t>
+          <t>GUARDINI</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>0442 1880026</t>
+          <t>045/8034705</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>VIA G. OBERDAN 10</t>
+          <t>VIA BARBARANI 16</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>LORENZETTO</t>
+          <t>GUARINO</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>0442/23721</t>
+          <t>3341035606</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>VIA MINGHETTI 13</t>
+          <t>VIA VITTORIO VENETO 93</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Casaleone</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>LORENZETTO</t>
-[...4 lines deleted...]
-          <t>0442/27007</t>
+          <t>GUARINO</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>VIA MOZART 2</t>
+          <t>VIA RAFFA 21</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Nogara</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>LORENZINI</t>
-[...4 lines deleted...]
-          <t>0457256372</t>
+          <t>GUARINO</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>PIAZZA DONATORI DI SANGUE 5</t>
+          <t>VIA RAFFA 21</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Garda</t>
+          <t>Nogara</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>IMMACOLATA</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>LOVATO</t>
+          <t>GUARINO</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>3792694565</t>
+          <t>3713901673</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>VIA VAONA 1</t>
+          <t>VIA V. BOTTEGO 4</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Pescantina</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>GIADA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>LOVO</t>
+          <t>GUARNERI</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>3513083711</t>
+          <t>0452211563</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>VIA CESARE BATTISTI 6</t>
+          <t>VIA SAN GIOVANNI  2</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Bovolone</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>CATERINA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>LUISETTO</t>
+          <t>GULLOTTA</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>3513618141</t>
+          <t>3489152413-2221177</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>VIA ANTONIO PISANO 51</t>
+          <t>P.ZZA MADONNA DEL POPOLO 1</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>LUZI CRIVELLINI</t>
+          <t>GUZZANO</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>3516785437</t>
+          <t>3755852105</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>VIA XX SETTEMBRE 4/6</t>
+          <t>VIA MONTE ORTIGARA 3</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>San Martino Buon Albergo</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>SALVATORE</t>
+          <t>MASSIMILIANO</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>MACALUSO</t>
+          <t>GYURUS</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>3515007604</t>
+          <t>3517373281</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>VIA DELLA PACE 33</t>
+          <t>VIA IPPOLITO NIEVO 5</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>SEYED ABDOLGHADER</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>MACCARI</t>
+          <t>HASHEMI POUR</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>0458781099</t>
+          <t>3393291232</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA NAZIONALE 9/A </t>
+          <t>VIA OLIVE' 32/G</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>San Martino Buon Albergo</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>SEYED ABDOLGHADER</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>MACRI'</t>
+          <t>HASHEMI POUR</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>3780680464</t>
+          <t>339/3291232</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>VIA S. MARIA CROCIFISSA DI ROSA 2</t>
+          <t xml:space="preserve">C.SO PORTA NUOVA 3/B </t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Valeggio sul Mincio</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>HANY</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>MADERA</t>
+          <t>HASSAN</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>0454159220</t>
+          <t>3474664398</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>VIA LOBBIA 76 D</t>
+          <t>VIA CIRO MENOTTI 3</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>HANY</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>MADERA</t>
+          <t>HASSAN</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>0454159220</t>
+          <t>347 4664398</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>VIA GIULIO CAMUZZONI 8</t>
+          <t xml:space="preserve">VIA GUIOTTO 1/G - FRAZ LOCARA </t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Soave</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>ABDALLAH</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>MAGAGNA</t>
+          <t>HAYEK</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>3773772161</t>
+          <t>3485763324</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>V.LE VITTORIO VENETO 19</t>
+          <t>PIAZZA  CARLO  ALBERTO   12</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>Ronco all&amp;apos;Adige</t>
+          <t>Pastrengo</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>ABDALLAH</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>MAGAGNA</t>
+          <t>HAYEK</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>045/5865095</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>VIA CHIARENZI 3</t>
+          <t>VIA BARBARANI FRAZ. LUGAGNANO 2</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Sona</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ABDALLAH</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>MAGALINI</t>
+          <t>HAYEK</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>0458521389</t>
+          <t>045/5865095</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>VIA MARCONI 117</t>
+          <t>VIA BARBARANI FRAZ. LUGAGNANO 2</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>Sona</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>CHIARA MARIA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>MAGNANI</t>
+          <t>IACUANIELLO</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>045 8321590</t>
+          <t>3662856545</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>VIA ROMA 154</t>
+          <t>VIA L. DA VINCI 1</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>Isola Rizza</t>
+          <t>Sommacampagna</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>HELAL</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>MAHAMID</t>
+          <t>IACUANIELLO</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>3505360066</t>
+          <t>3662856545</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>VIA SANTA MARIA CROCIFISSA DI ROSA 2</t>
+          <t>LOC. S. VITO AL MANTICO, VIA PIEMONTE 84</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>Valeggio sul Mincio</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>MARIA ELENA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>MANARA</t>
+          <t>IDOLAZZI</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>3453601454</t>
+          <t>0457513773</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>VIA VERONA 12/D</t>
+          <t>VIA CASETTE - SANTA MARIA 2</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>MANEA</t>
+          <t>IDOLAZZI</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>045953540</t>
+          <t>0457513773</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>VIA VILLAFRANCA 55</t>
+          <t>VIA MATTEOTTI 10/E</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>MANTOVANI</t>
+          <t>INZALACO</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>045.6999730</t>
+          <t>3515978021</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>P.LE FLEMING 1</t>
+          <t>FRAZIONE FORETTE VIA CUSTOZA 2</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>Bovolone</t>
+          <t>Vigasio</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>SILVIO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>MANTOVANI</t>
+          <t>IPPOLITI</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>0456630425</t>
+          <t>0458401188</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>VIA DEL BERSAGLIERE 4</t>
+          <t>VIA ANTONIO BADILE 6/8</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>MANZATO</t>
+          <t>IPPOLITI</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>0456444177</t>
+          <t>0458401188</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>VIA P. PEDERZOLI 2</t>
+          <t xml:space="preserve">VIA BADILE      6/8 </t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>GABRIELLA HAZEL</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>MARCATILI</t>
+          <t>JAMES</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>3923491746</t>
+          <t>3397230339</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>CORSO VITTORIO EMANUELE II 133</t>
+          <t>VIA COLOMBO 10/A</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Pescantina</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>CRISTINA MARIA VITTORIA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>MARCELLINO</t>
+          <t>JULIANO</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>3792933538</t>
+          <t>3347481048</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>VIA ROMA 25</t>
+          <t>VIA A. BUTTURINI 10</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Lavagno</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>EDWARD GBANABOM</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>MARCHETTO</t>
+          <t>KOROMA</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>04421880026</t>
+          <t>0452211563</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>VIA GUGLIELMO OBERDAN 10</t>
+          <t>VIA SAN GIOVANNI  2</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>Bovolone</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>EDWARD GBANABOM</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>MARCHI</t>
-[...4 lines deleted...]
-          <t>3478935061</t>
+          <t>KOROMA</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>VIA URBANO III 46</t>
+          <t>VIA ROMA 154</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Isola Rizza</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>GIULIA PIA</t>
+          <t>PASQUALE</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>MARINELLI</t>
+          <t>LA GAMMA</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>3451426637</t>
+          <t>56110</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>FRAZ. LUGAGNANO, PIAZZA MARTIRI 8</t>
+          <t>VIA DEL GENIERE 12</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Gazzo Veronese</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>PASQUALE</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>MARINO</t>
-[...4 lines deleted...]
-          <t>3520536547</t>
+          <t>LA GAMMA</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>VIA L. DA QUINTO 36</t>
-[...6 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>LIVIO MARCO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>MARIOTTO</t>
+          <t>LANCELOTTI</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>0442-537853</t>
+          <t>045972931</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>VIA RAFFA 21</t>
+          <t>VIA UNITA' D'ITALIA 156</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>Nogara</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>PASQUALE</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>MARONE</t>
+          <t>LANDONI</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>3459450919</t>
+          <t>045/983066</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>VIA ORTI MANARA 3</t>
+          <t>VIA SAN ROCCO 2</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Lavagno</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>ANNA CHIARA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>MAROSTICA</t>
+          <t>LAVINI</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>3518502654</t>
+          <t>3515140751</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>VIA CARO MASSALONGO 7</t>
+          <t>VIA PADRE CAMIS 7</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>Tregnago</t>
+          <t>Caprino Veronese</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>RAFFAELA</t>
+          <t>MARIA TERESA</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>MARROCCHELLA</t>
+          <t>LEARDINI</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>6800762-3402800952</t>
+          <t>0454915892</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>PIAZZA CAVALIERI DI VITTORIO VENETO 5</t>
+          <t>VIA CESARE BATTISTI 19A</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>NICOLO'</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>MARTELLI</t>
+          <t>LEOPIZZI</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>3487343198</t>
+          <t>0457971664</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>VIA GIOVANNA MURARI BRA' 38</t>
+          <t>VIA A. DE GASPERI 1</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Povegliano Veronese</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>MARTINATI</t>
+          <t>LESO</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>3494231581</t>
+          <t>3479651755</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>VIA VERONA 12/D</t>
+          <t>PIAZZETTA SUOR MARIA GIUSEPPE SCANDOLA  3</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Bosco Chiesanuova</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>LETIZIA</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>MARTINI</t>
+          <t>LICATA</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>045/9819934</t>
+          <t>3922864838</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>PIAZZETTA SUOR MARIA GIUSEPPA SCANDOLA 3</t>
+          <t>FRAZIONE LUGAGNANO, VIA PELACANE 51-53</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>Bosco Chiesanuova</t>
+          <t>Sona</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>MARTINI</t>
+          <t>LISSONI</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>3477652873</t>
+          <t>3517615819</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>VIA DEGLI ALPINI 5</t>
+          <t>VIA CESARE BATTISTI  6</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>Erbezzo</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>ANTONIA</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>MARTINI</t>
+          <t>LIVIO REDOLFI</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>045 9819934</t>
+          <t>0454915892</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA MONTI LESSINI   58/A </t>
+          <t>VIA CESARE BATTISTI 19A</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>Cerro Veronese</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>NICOLO'</t>
+          <t>MARIA LAURA</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>MARTINI</t>
+          <t>LODDE</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>045585585</t>
+          <t>366 346 35 30</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>VIA CENTRO 9</t>
+          <t>VIA L. DA QUINTO 36</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>GRAZIA</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>MARTINIS</t>
+          <t>LOMBARDO</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>0458200555</t>
+          <t>340-1806265</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>VIA REDIPUGLIA 9</t>
+          <t>PIAZZA DELLA VITTORIA  9/D</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Sona</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>MARZOLLA</t>
+          <t>LORENZETTI</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>3478979074</t>
+          <t>0442 1880026</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>VIA RAFFA, 21</t>
+          <t>VIA G. OBERDAN 10</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>Nogara</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>EMILIO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>MASCALZONI</t>
+          <t>LORENZETTO</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>045/4572469</t>
+          <t>0442/23721</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>VIA CEFALONIA 3</t>
+          <t>VIA MINGHETTI 13</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>EMILIO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>MASCALZONI</t>
+          <t>LORENZETTO</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>3333194516</t>
+          <t>0442/27007</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA SANTA CHIARA  4 </t>
+          <t>VIA MOZART 2</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>MASCHIO</t>
+          <t>LORENZINI</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>3516861649</t>
+          <t>0457256372</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA DEL BERSAGLIERE 4 </t>
+          <t>PIAZZA DONATORI DI SANGUE 5</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Garda</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>GIAN PAOLO</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>MASTELLA</t>
+          <t>LOVATO</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>3456284879</t>
+          <t>3792694565</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA  CORNO  D'AQUILIO </t>
-[...2 lines deleted...]
-      <c r="E426" t="inlineStr"/>
+          <t>VIA VAONA 1</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>Pescantina</t>
+        </is>
+      </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>GIAN PAOLO</t>
+          <t>GIADA</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>MASTELLA</t>
+          <t>LOVO</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>345-6284879</t>
+          <t>3513083711</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>VIA ROMA FR. BELLUNO 21</t>
+          <t>VIA CESARE BATTISTI  6</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>Brentino Belluno</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>GIAN PAOLO</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>MASTELLA</t>
+          <t>LUISETTO</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>3456284879</t>
+          <t>3513618141</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>PIAZZA ZEFERINO GELMETTI FR. RIVALTA 1</t>
+          <t>VIA ANTONIO PISANO 51</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>Brentino Belluno</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>GIAN PAOLO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>MASTELLA</t>
+          <t>LUZI CRIVELLINI</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>3456284879</t>
+          <t>3516785437</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>VIA SANTUARIO FR. BRENTINO 4</t>
+          <t>VIA XX SETTEMBRE 4/6</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>Brentino Belluno</t>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>GIAN PAOLO</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>MASTELLA</t>
+          <t>MACALUSO</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>0456934073</t>
+          <t>3515007604</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>VIALE  DELLA  RIMEMBRANZA 7</t>
+          <t>VIA DELLA PACE 33</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>Cavaion Veronese</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>MASTROENI</t>
+          <t>MACCARI</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>0458200555</t>
+          <t>0458781099</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>VIA REDIPUGLIA 9</t>
+          <t xml:space="preserve">VIA NAZIONALE 9/A </t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Martino Buon Albergo</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>MATTIOLI</t>
+          <t>MACRI'</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>3519468298</t>
+          <t>3780680464</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>PIAZZA UMBERTO I 3</t>
+          <t>VIA S. MARIA CROCIFISSA DI ROSA 2</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>Montecchia di Crosara</t>
+          <t>Valeggio sul Mincio</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>MAZZEI</t>
+          <t>MADERA</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>3513994736</t>
+          <t>0454159220</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>VIA MARCO MINGHETTI 21</t>
+          <t>VIA LOBBIA 76 D</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>Cologna Veneta</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>MAZZI</t>
+          <t>MADERA</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>0454159220</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>VIA ROMA 154</t>
+          <t>VIA GIULIO CAMUZZONI 8</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>Isola Rizza</t>
+          <t>Soave</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>MAZZI</t>
+          <t>MAGAGNA</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>347-8050580</t>
+          <t>3773772161</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>VIA XXVI APRILE, 30</t>
+          <t>V.LE VITTORIO VENETO 19</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>Oppeano</t>
+          <t>Ronco all&amp;apos;Adige</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>MAZZOCCHI</t>
-[...4 lines deleted...]
-          <t>0458034705</t>
+          <t>MAGAGNA</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>VIA B. BARBARANI 16</t>
+          <t>VIA CHIARENZI 3</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>MAZZON</t>
+          <t>MAGALINI</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>0454159220</t>
+          <t>0458521389</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>VIA SAN GIOVANNI BOSCO 4</t>
+          <t>VIA MARCONI 117</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>CHIARA MARIA</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>MAZZON</t>
+          <t>MAGNANI</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>0454159220</t>
+          <t>045 8321590</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>VIA PROVA 56</t>
+          <t>VIA ROMA 154</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Isola Rizza</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>HELAL</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>MECCHI</t>
+          <t>MAHAMID</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>0456660156</t>
+          <t>3505360066</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>VIA DELLA PACE 1A</t>
+          <t>VIA SANTA MARIA CROCIFISSA DI ROSA 2</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>Buttapietra</t>
+          <t>Valeggio sul Mincio</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>MARIA ELENA</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>MECCHI</t>
+          <t>MANARA</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>0458521389</t>
+          <t>3453601454</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>VIA MARCONI 117</t>
+          <t>VIA VERONA 12/D</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>MECCHI</t>
+          <t>MANEA</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>0442 1830091</t>
+          <t>045953540</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>VIA LUIGI E ANTONIO BELLINI 29</t>
+          <t>VIA VILLAFRANCA 55</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>Villa Bartolomea</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>HESHMATOLLAH</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>MEHRABI</t>
+          <t>MANTOVANI</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>3476134763</t>
+          <t>045.6999730</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>VIA VASCO DE GAMA 6</t>
+          <t>P.LE FLEMING 1</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Bovolone</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>HESHMATOLLAH</t>
+          <t>SILVIO</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>MEHRABI</t>
+          <t>MANTOVANI</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>3476134763</t>
+          <t>0456630425</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>VIA PITAGORA 8</t>
+          <t>VIA DEL BERSAGLIERE  4</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>MELLA</t>
+          <t>MANZATO</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>3791422515</t>
+          <t>0456444177</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>VIA EMILIO SALGARI 1</t>
+          <t>VIA P. PEDERZOLI 2</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>MELLA</t>
+          <t>MARCATILI</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>324 822 46 07</t>
+          <t>3923491746</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>VIA MARCONI 37</t>
+          <t>CORSO VITTORIO EMANUELE II 133</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>Albaredo d&amp;apos;Adige</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>GIANCARLO</t>
+          <t>CRISTINA MARIA VITTORIA</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>MELOTTI</t>
+          <t>MARCELLINO</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>0458201075</t>
+          <t>3792933538</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA GASPARE DEL CARRETTO 19 </t>
+          <t>VIA ROMA 25</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Lavagno</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>MEMO</t>
+          <t>MARCHETTO</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>045/2457431</t>
+          <t>04421880026</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>VIA CANTARANE 24</t>
+          <t>VIA GUGLIELMO OBERDAN 10</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>MEMO</t>
+          <t>MARCHI</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>045/592694</t>
+          <t>3478935061</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>VIA CANTARANE 4</t>
+          <t>VIA URBANO III 46</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>GIANCARLO</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>MENATO</t>
+          <t>MARCHI</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>044223721</t>
+          <t>3478935061</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>VIA MINGHETTI 13</t>
+          <t>VIA URBANO III 46</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>GIANCARLO</t>
+          <t>GIULIA PIA</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>MENATO</t>
+          <t>MARINELLI</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>0442601751</t>
+          <t>3451426637</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>VIA ROSSINI 190</t>
+          <t>FRAZ. LUGAGNANO, PIAZZA MARTIRI 8</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Sona</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>GIANCARLO</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>MENATO</t>
+          <t>MARINO</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>0442.27007</t>
+          <t>3520536547</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>VIA MOZART 2</t>
+          <t>VIA L. DA QUINTO 36</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>LORELLA</t>
+          <t>LIVIO MARCO</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>MENEGAZZI</t>
+          <t>MARIOTTO</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>3389067029</t>
+          <t>0442-537853</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA MONTORIO, 60 </t>
+          <t>VIA RAFFA 21</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Nogara</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>CAMILLA</t>
+          <t>PASQUALE</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>MENEGHELLO</t>
+          <t>MARONE</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>3489067214</t>
+          <t>3459450919</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>VIA CHIARENZI, 3 37059</t>
+          <t>VIA ORTI MANARA 3</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>CAMILLA</t>
+          <t>ANNA CHIARA</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>MENEGHELLO</t>
+          <t>MAROSTICA</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>3773772161</t>
+          <t>3518502654</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>V.LE VITTORIO VENETO 19</t>
+          <t>VIA CARO MASSALONGO  7</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>Ronco all&amp;apos;Adige</t>
+          <t>Tregnago</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>CAMILLA</t>
+          <t>RAFFAELA</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>MENEGHELLO</t>
+          <t>MARROCCHELLA</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>6800762-3402800952</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>P.ZZA GARIBALDI 25</t>
+          <t>PIAZZA CAVALIERI DI VITTORIO VENETO 5</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>Ronco all&amp;apos;Adige</t>
+          <t>San Pietro in Cariano</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>MARINELLA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>MENEGHELLO</t>
+          <t>MARTELLI</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>0442 1880026</t>
+          <t>3487343198</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>VIA G. OBERDAN 10</t>
+          <t>VIA GIOVANNA MURARI BRA' 38</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>GIULIO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>MENEGHINI</t>
+          <t>MARTINATI</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>045/8753849</t>
+          <t>3494231581</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>VIA IV NOVEMBRE 11</t>
+          <t>VIA VERONA 12/D</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>MENESTRINA</t>
+          <t>MARTINI</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>3388842280</t>
+          <t>3477652873</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>VIA ALESSANDRO BENEDETTI 33</t>
+          <t>VIA DEGLI ALPINI 5</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Erbezzo</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>MENTI</t>
+          <t>MARTINI</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>3515755352</t>
+          <t>045 9819934</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>VIA STANGA 4</t>
+          <t xml:space="preserve">VIA MONTI LESSINI   58/A </t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Cerro Veronese</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>MERCANDINO</t>
+          <t>MARTINI</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>345 2115157</t>
+          <t>045/9819934</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>VIA ANTONIO SEGNI 4</t>
+          <t>PIAZZETTA SUOR MARIA GIUSEPPA SCANDOLA 3</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>Grezzana</t>
+          <t>Bosco Chiesanuova</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>NICOLO'</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>MERCANTI</t>
+          <t>MARTINI</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>3513979644</t>
+          <t>045585585</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>VIA STANGA 4</t>
+          <t>VIA CENTRO 9</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>GIANPIERO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>MERICO</t>
+          <t>MARTINIS</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>335-6628627</t>
+          <t>0458200555</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>VIA G. SANDRI 20</t>
+          <t>VIA REDIPUGLIA 9</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>Caprino Veronese</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>MICHELANGELO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>MERRINO</t>
+          <t>MARTINIS</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>3889311800</t>
+          <t>0458200555</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>VIA  DE  GASPERI 36</t>
+          <t>VIA CIRO FERRARI 9</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>MESSETTI</t>
+          <t>MARZOLLA</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>3489192014</t>
+          <t>3478979074</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>VIA S.M. CROCEFISSA DI ROSA 2</t>
+          <t>VIA RAFFA,  21</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>Valeggio sul Mincio</t>
+          <t>Nogara</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>EMILIO</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>MICELLI</t>
+          <t>MASCALZONI</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>3889544834</t>
+          <t>3333194516</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>VIA VASCO DE GAMA 6</t>
+          <t xml:space="preserve">VIA SANTA CHIARA  4 </t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>EMILIO</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>MICHIELUTTI</t>
+          <t>MASCALZONI</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>0456370760 SEGR.</t>
+          <t>045/4572469</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>VIA PADRE GIACOMELLI 8/A</t>
+          <t>VIA CEFALONIA 3</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>Valeggio sul Mincio</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>MIGLIORANZI</t>
+          <t>MASCHIO</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>0458905144</t>
+          <t>3516861649</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA URBANO  III,       N. 40 </t>
+          <t xml:space="preserve">VIA DEL BERSAGLIERE 4 </t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>CARLOTTA</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>MILANESE</t>
+          <t>MASTELLA</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>3452897248</t>
+          <t>3514643365</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>VIA LARGO SALVO D'ACQUISTO 19</t>
+          <t>VIA VALPOLICELLA 45/E</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>GIAN PAOLO</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>MILANESE</t>
+          <t>MASTELLA</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>3452897248</t>
+          <t>3456284879</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>FRAZ. BALCONI - VIA BRENNERO 71</t>
+          <t>PIAZZA ZEFERINO GELMETTI FR. RIVALTA 1</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>Pescantina</t>
+          <t>Brentino Belluno</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>GIAN PAOLO</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>MINGONI</t>
+          <t>MASTELLA</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>347 361 85 79</t>
+          <t>3456284879</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>VIA GAETANO TREZZA 12</t>
+          <t>VIA SANTUARIO FR. BRENTINO 4</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Brentino Belluno</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>GIAN PAOLO</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>MIORELLI</t>
+          <t>MASTELLA</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>0458349181</t>
+          <t>345-6284879</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>VIA PODGORA 16</t>
+          <t>VIA ROMA FR. BELLUNO 21</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Brentino Belluno</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>GIAN PAOLO</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>MIORELLI</t>
+          <t>MASTELLA</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>345-6284879</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>L.GO MARZABOTTO 11</t>
+          <t>VIA ROMA FR. BELLUNO 21</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Brentino Belluno</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>VITTORIO</t>
+          <t>GIAN PAOLO</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>MIOSO</t>
+          <t>MASTELLA</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>045/510582</t>
+          <t>0456934073</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>VIA  L. DA VINCI 1</t>
+          <t>VIALE  DELLA  RIMEMBRANZA   7</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>Sommacampagna</t>
+          <t>Cavaion Veronese</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>JESSICA</t>
+          <t>GIAN PAOLO</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>MIOTTI</t>
+          <t>MASTELLA</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>3792967192</t>
+          <t>3456284879</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>VIA CARLO CIPOLLA 41A</t>
-[...6 lines deleted...]
-      </c>
+          <t xml:space="preserve">VIA  CORNO  D'AQUILIO </t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>MAURIZIO MARIO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>MIOTTI</t>
+          <t>MASTROENI</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>045/6103416</t>
+          <t>045585585</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA CAMPOROSOLO N. 1 </t>
+          <t>VIA CENTRO 9</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>GAIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>MIOZZO</t>
+          <t>MASTROENI</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>3891221217</t>
+          <t>0458200555</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>VIA UNITA' D'ITALIA 156</t>
+          <t>VIA REDIPUGLIA 9</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>FRANCA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>MIRANDOLA</t>
+          <t>MATTIOLI</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>3496505303</t>
+          <t>3519468298</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>VIA VILLAFRANCA 55</t>
+          <t>PIAZZA UMBERTO I 3</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Montecchia di Crosara</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>MISAGGI</t>
+          <t>MAZZEI</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>3520107068</t>
+          <t>3513994736</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>FRAZIONE ARBIZZANO VIA VALPOLICELLA 58/C</t>
+          <t>VIA MARCO MINGHETTI 21</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Cologna Veneta</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>MISAGGI</t>
+          <t>MAZZI</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>3520107068</t>
+          <t>347-8050580</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>FRAZIONE DOMEGLIARA VIA DEL PONTIERE 3/A</t>
+          <t>VIA XXVI APRILE,  30</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
+          <t>Oppeano</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>MONCHELATO</t>
-[...4 lines deleted...]
-          <t>3511058858</t>
+          <t>MAZZI</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>VIA SAN GIOVANNI BOSCO 4</t>
+          <t>VIA ROMA 154</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Isola Rizza</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>MONCHELATO</t>
-[...4 lines deleted...]
-          <t>3511058858</t>
+          <t>MAZZI</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>VIA CAMPOROSOLO 1</t>
+          <t>VIA ROMA 154</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Isola Rizza</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>ELENA</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>MONTI</t>
+          <t>MAZZOCCHI</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>3337678157</t>
+          <t>0458034705</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>CORSO GARIBALDI 89</t>
+          <t>VIA B. BARBARANI 16</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>MONTI</t>
+          <t>MAZZON</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>3337678157</t>
+          <t>0454159220</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>VIA BOARA 2/C</t>
+          <t>VIA PROVA 56</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>Mozzecane</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>MONTOLLI</t>
+          <t>MAZZON</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>045/8701008</t>
+          <t>0454159220</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>VIA L. DA QUINTO 36</t>
+          <t>VIA SAN GIOVANNI BOSCO 4</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>BIANCASTELLA</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>MORANDINI</t>
+          <t>MECCHI</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>0457256372</t>
+          <t>0458521389</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>PIAZZA DONATORI DI SANGUE 5</t>
+          <t>VIA MARCONI 117</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>Garda</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>BIANCASTELLA</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>MORANDINI</t>
+          <t>MECCHI</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>0455704862</t>
+          <t>0456660156</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>VIA CANEVON 16</t>
+          <t>VIA DELLA PACE  1A</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>Bardolino</t>
+          <t>Buttapietra</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>MORELLO</t>
+          <t>MECCHI</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>045953540</t>
+          <t>04421830091</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>VIA VILLAFRANCA 55</t>
+          <t>L. E A. BELLINI  29</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>MOSER</t>
+          <t>MECCHI</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>045 563717</t>
+          <t>0442 1830091</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>VIA BRAMANTE 15</t>
+          <t>VIA LUIGI E ANTONIO BELLINI 29</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>GIUDITTA</t>
+          <t>HESHMATOLLAH</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>MOTTA</t>
+          <t>MEHRABI</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>0457502208</t>
+          <t>3476134763</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>VIA SAN MARTINO 4/A</t>
+          <t>VIA PITAGORA 8</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>HESHMATOLLAH</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>MOTTA</t>
+          <t>MEHRABI</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>3737416022</t>
+          <t>3476134763</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>VIA STRA' 36</t>
+          <t>VIA VASCO DE GAMA 6</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>Caldiero</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>MURARI</t>
+          <t>MELLA</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>0458753849</t>
+          <t>3791422515</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>VIA IV NOVEMBRE 11</t>
+          <t>VIA EMILIO SALGARI 1</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>MURARI</t>
+          <t>MELLA</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>3516005171</t>
+          <t>324 822 46 07</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>VIA MATTEOTTI 10 E</t>
+          <t>VIA MARCONI 37</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
+          <t>Albaredo d&amp;apos;Adige</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>MUSCHITIELLO</t>
+          <t>MELLA</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>3514600746</t>
+          <t>324 822 46 07</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>VIA TANARO 13</t>
+          <t>VIA GUGLIELMO MARCONI 37</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Albaredo d&amp;apos;Adige</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIANCARLO</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>MUSUMECI</t>
+          <t>MELOTTI</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>3756398238</t>
+          <t>0458201075</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>FRAZ. DOMEGLIARA VIA DEL PONTIERE 3/A</t>
+          <t xml:space="preserve">VIA GASPARE DEL CARRETTO 19 </t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>NAIMOLI</t>
+          <t>MELOTTI</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>3383288125</t>
+          <t>3497102240</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>VIA DEL BERSAGLIERE 4</t>
+          <t>VIA CHIARENZI 2</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>NAIMOLI</t>
+          <t>MEMO</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>3383288125</t>
+          <t>045/592694</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>CORSO VITTORIO EMANUELE 11</t>
+          <t>VIA CANTARANE 4</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>Vigasio</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>NAIMOLI</t>
+          <t>MEMO</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>3383288125</t>
+          <t>045/2457431</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>FRAZIONE PRADELLE VIA MARCONI 3</t>
+          <t>VIA CANTARANE 24</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>Nogarole Rocca</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>GIANCARLO</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>NAITA</t>
+          <t>MENATO</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>0454767918</t>
+          <t>044223721</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>VIA AZZOLINI 3</t>
+          <t>VIA MINGHETTI 13</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>GIANCARLO</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>NARDI</t>
+          <t>MENATO</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>045/2525532</t>
+          <t>0442601751</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>VIA VILLA COZZA 20</t>
+          <t>VIA ROSSINI 190</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>GIANCARLO</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>NEGRI</t>
+          <t>MENATO</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>045563717</t>
+          <t>0442.27007</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>VIA BRAMANTE 15</t>
+          <t>VIA MOZART 2</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>LORELLA</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>NEGRINI</t>
+          <t>MENEGAZZI</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>3762950538</t>
+          <t>3389067029</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>VIA XXV APRILE 4</t>
+          <t>VIA MONTORIO 60</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>Soave</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>VANNI MARIANO</t>
+          <t>LORELLA</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>NEGRINI</t>
+          <t>MENEGAZZI</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>3389067029</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>VIA RAFFA 21</t>
+          <t xml:space="preserve">VIA MONTORIO, 60 </t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>Nogara</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>CAMILLA</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>NERI</t>
+          <t>MENEGHELLO</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>0458159100</t>
+          <t>3489067214</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>VIA BRAMANTE 15</t>
+          <t>VIA CHIARENZI, 3 37059</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>CAMILLA</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>NICOLETTI</t>
+          <t>MENEGHELLO</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>3347183965</t>
+          <t>3773772161</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>VIA GIACOMO MATTEOTTI 14</t>
+          <t>V.LE VITTORIO VENETO 19</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
+          <t>Ronco all&amp;apos;Adige</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>CAMILLA</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>NICOLIS</t>
-[...4 lines deleted...]
-          <t>3515115720</t>
+          <t>MENEGHELLO</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>FRAZ. LA RIZZA - VIA RIZZA 216</t>
+          <t>P.ZZA GARIBALDI 25</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Ronco all&amp;apos;Adige</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>MARINELLA</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>NICOLUSSI PRINCIPE</t>
+          <t>MENEGHELLO</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>3513946413</t>
+          <t>0442 1880026</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>VIA CANEVON 16</t>
+          <t>VIA G. OBERDAN 10</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>Bardolino</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>GIULIO</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>NOTTEGAR</t>
+          <t>MENEGHINI</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>3516914979</t>
+          <t>045/8753849</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>VIA EMILIO SALGARI 1/c</t>
+          <t>VIA IV NOVEMBRE  11</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>TERESITA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>NUZZO</t>
+          <t>MENESTRINA</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>3297457437</t>
+          <t>3388842280</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>PIAZZA CAVALIERI DI VITTORIO VENETO 5</t>
+          <t>VIA ALESSANDRO BENEDETTI 33</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>OBINU</t>
+          <t>MENTI</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>045/563717</t>
+          <t>3515755352</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>VIA BRAMANTE 15</t>
+          <t>VIA STANGA 4</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>AUGUSTO MASSIMO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>OLIVA</t>
+          <t>MERCANDINO</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>3471748156</t>
+          <t>345 2115157</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>VIA SAN ZENO CAVALCASELLE 17</t>
+          <t>VIA ANTONIO SEGNI 4</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Grezzana</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>AUGUSTO MASSIMO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>OLIVA</t>
+          <t>MERCANTI</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>0456444177</t>
+          <t>3513979644</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>VIA P. PEDERZOLI 2</t>
+          <t>VIA STANGA 4</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>GIANPIERO</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>OLIVIERI</t>
+          <t>MERICO</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>045/8159100</t>
+          <t>335-6628627</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>VIA BRAMANTE 15</t>
+          <t>VIA G. SANDRI  20</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Caprino Veronese</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>MICHELANGELO</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>OTTOBONI</t>
+          <t>MERRINO</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>0456444177</t>
+          <t>3889311800</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>VIA P. PEDERZOLI 2</t>
+          <t>VIA  DE  GASPERI   36</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>OTTOBONI</t>
+          <t>MESSETTI</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>0456444177</t>
+          <t>3489192014</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>VIA VESPUCCI FR. S.BENEDETTO 2/A</t>
+          <t>VIA S.M. CROCEFISSA DI ROSA  2</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>Peschiera del Garda</t>
+          <t>Valeggio sul Mincio</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>ROSARIO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>PACCA</t>
+          <t>MICELLI</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>3773875495</t>
+          <t>3889544834</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>FRAZIONE DOMEGLIARA VIA DEL PONTIERE 3</t>
+          <t>VIA VASCO DE GAMA 6</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
-          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>PADOVANI</t>
+          <t>MICHIELUTTI</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>045977778</t>
+          <t>0456370760 SEGR.</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>VIA MONTORIO 60</t>
+          <t>VIA PADRE GIACOMELLI 8/A</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Valeggio sul Mincio</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>GIANPIERA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>PADULA</t>
+          <t>MIGLIORANZI</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>045/8753849</t>
+          <t>0458905144</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>VIA_IV_NOVEMBRE 11</t>
+          <t xml:space="preserve">VIA URBANO  III,       N. 40 </t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>PALADINI</t>
+          <t>MILANESE</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>328 2212902</t>
+          <t>3452897248</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>P.LE FLEMING 1</t>
+          <t>VIA LARGO SALVO D'ACQUISTO 19</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>Bovolone</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>PANZIERA</t>
+          <t>MILANESE</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>04421880026</t>
+          <t>3452897248</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>VIA GUGLIELMO OBERDAN 10</t>
+          <t>FRAZ. BALCONI - VIA BRENNERO 71</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>Pescantina</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>PARISI</t>
+          <t>MINGONI</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>3478065860</t>
+          <t>347 361 85 79</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>VIA  STRA' 36/I</t>
+          <t>VIA GAETANO TREZZA 12</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t>Caldiero</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>PASETTO</t>
+          <t>MIORELLI</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>328/8178606</t>
+          <t>0458349181</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>VIA XXV APRILE 4</t>
+          <t>VIA PODGORA 16</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
-          <t>Soave</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>TRYSA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>PASETTO</t>
-[...4 lines deleted...]
-          <t>0454915892</t>
+          <t>MIORELLI</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>VIA CESARE BATTISTI 19A</t>
+          <t>L.GO MARZABOTTO 11</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>VITTORIO</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>PASINI</t>
+          <t>MIOSO</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>3294637073</t>
+          <t>045/510582</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>VIA C. BATTISTI 6</t>
+          <t>VIA  L. DA VINCI 1</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Sommacampagna</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>JESSICA</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>PASINI</t>
+          <t>MIOTTI</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>0458016072</t>
+          <t>3792967192</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>C.SO PORTA NUOVA 3 INT. 3</t>
+          <t>VIA CARLO CIPOLLA 41A</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Tregnago</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>MAURIZIO MARIO</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>PASINI</t>
+          <t>MIOTTI</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>045977778</t>
+          <t>045/6103416</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA MONTORIO       60 </t>
+          <t xml:space="preserve">VIA CAMPOROSOLO N. 1 </t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>CATERINA</t>
+          <t>GAIA</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>PASTORI</t>
+          <t>MIOZZO</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>3394804315-7256372</t>
+          <t>3891221217</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>PIAZZA DONATORI DI SANGUE 4/5</t>
+          <t>VIA UNITA' D'ITALIA 156</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>Garda</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>CORRADO</t>
+          <t>FRANCA</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>PATUZZO</t>
+          <t>MIRANDOLA</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr">
+        <is>
+          <t>3496505303</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>VIA ROMA 154</t>
+          <t>VIA VILLAFRANCA 55</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>Isola Rizza</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>CORRADO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>PATUZZO</t>
+          <t>MISAGGI</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>348-4450101</t>
+          <t>3520107068</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>VIA XXVI APRILE 30</t>
+          <t>FRAZIONE DOMEGLIARA VIA DEL PONTIERE 3/A</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>Oppeano</t>
+          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>DORIS</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>PAULUS</t>
+          <t>MISAGGI</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>3299762201</t>
+          <t>3520107068</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>VIA GARDESANA 33</t>
+          <t>FRAZIONE ARBIZZANO VIA VALPOLICELLA 58/C</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t>Lazise</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>DORIS</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>PAULUS</t>
+          <t>MONCHELATO</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>3299762201</t>
+          <t>3511058858</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>VIA CAVOUR 24/26</t>
+          <t>VIA CAMPOROSOLO 1</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>GIANFRANCO</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>PAVARANA</t>
+          <t>MONCHELATO</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>987409-3472213904</t>
+          <t>3511058858</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>VIA CENTURARE FR. DOSSOBUONO 39</t>
+          <t>VIA SAN GIOVANNI BOSCO 4</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>SALVATORE</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>PECI</t>
+          <t>MONTI</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>320 116 91 99</t>
+          <t>3337678157</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>VIA MONTE GRAPPA (CAPOLUOGO) 11</t>
+          <t>VIA BOARA 2/C</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
-          <t>Vestenanova</t>
+          <t>Mozzecane</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>PEDUZZI</t>
+          <t>MONTI</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr">
+        <is>
+          <t>3337678157</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>FRAZ. CAVALO VIA SAN ZENO 3</t>
+          <t>CORSO GARIBALDI 89</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
-          <t>Fumane</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>PEDUZZI</t>
+          <t>MONTOLLI</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>3515384581</t>
+          <t>045/8701008</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIALE VERONA 27 </t>
+          <t>VIA L. DA QUINTO 36</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>Fumane</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>BIANCASTELLA</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>PEDUZZI</t>
+          <t>MORANDINI</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr">
+        <is>
+          <t>0457256372</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>FRAZ. MAZZUREGA VIA BADILE 38</t>
+          <t>PIAZZA DONATORI DI SANGUE 5</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
-          <t>Fumane</t>
+          <t>Garda</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>BIANCASTELLA</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>PELLEGRINI</t>
+          <t>MORANDINI</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>3517960396</t>
+          <t>0455704862</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>VIA TENENTE COLONNELLO ETTORE TOMMASINI 77</t>
-[...2 lines deleted...]
-      <c r="E536" t="inlineStr"/>
+          <t>VIA CANEVON 16</t>
+        </is>
+      </c>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>Bardolino</t>
+        </is>
+      </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>PELLEGRINI</t>
+          <t>MORELLO</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>3517960396</t>
+          <t>045953540</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>FRAZIONE VOLARGNE PIAZZA UGO ZANNONI 51</t>
-[...2 lines deleted...]
-      <c r="E537" t="inlineStr"/>
+          <t>VIA VILLAFRANCA 55</t>
+        </is>
+      </c>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>ANTONIETTA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>PELLONE</t>
+          <t>MOSER</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>0456444177</t>
+          <t>045 563717</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>VIA P. PEDERZOLI 2</t>
+          <t>VIA BRAMANTE 15</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>ANTONIETTA</t>
+          <t>GIUDITTA</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>PELLONE</t>
+          <t>MOTTA</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>045/4770759</t>
+          <t>0457502208</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>PIAZZA DELLA LIBERTA' 8</t>
+          <t>VIA SAN MARTINO 4/A</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>PELTRONE</t>
+          <t>MOTTA</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>0456630425</t>
+          <t>3737416022</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>VIA DEL BERSAGLIERE 4</t>
+          <t>VIA STRA' 36</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Caldiero</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>SALVATORE</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>PENNA</t>
+          <t>MURARI</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>0457514448</t>
+          <t>0458753849</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>VIA VALPOLICELLA  FR. ARBIZZANO 58/C</t>
+          <t>VIA IV NOVEMBRE  11</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>ORSIOL</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>PEPAJ</t>
+          <t>MURARI</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>0458531626</t>
+          <t>3516005171</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>VIA DELLA PACE 1A</t>
+          <t>VIA MATTEOTTI 10 E</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
-          <t>Buttapietra</t>
+          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>PERBELLINI</t>
+          <t>MUSCHITIELLO</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>3406273652</t>
+          <t>3514600746</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>VIA VESPUCCI 2</t>
+          <t>VIA TANARO 13</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
-          <t>Colognola ai Colli</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>PERBELLINI</t>
+          <t>MUSUMECI</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>3288359331</t>
+          <t>3756398238</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>VIA VENTIQUATTRO MAGGIO 8</t>
+          <t>FRAZ. DOMEGLIARA VIA DEL PONTIERE 3/A</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>TIZIANO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>PERBELLINI</t>
+          <t>NAIMOLI</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>3405404287</t>
+          <t>3383288125</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>VIA GARDESANA 588</t>
+          <t>CORSO VITTORIO EMANUELE 11</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
-          <t>Torri del Benaco</t>
+          <t>Vigasio</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>TIZIANO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>PERBELLINI</t>
+          <t>NAIMOLI</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>3405404287</t>
+          <t>3383288125</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>VIA GARDESANA 57</t>
+          <t>VIA DEL BERSAGLIERE 4</t>
         </is>
       </c>
       <c r="E546" t="inlineStr">
         <is>
-          <t>Malcesine</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>TIZIANO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>PERBELLINI</t>
+          <t>NAIMOLI</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>3405404287</t>
+          <t>3383288125</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t xml:space="preserve">FRAZ. CASTELLETTO AMBULATORIO COMUNALE </t>
+          <t>FRAZIONE PRADELLE VIA MARCONI 3</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>Brenzone sul Garda</t>
+          <t>Nogarole Rocca</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>PERINON</t>
+          <t>NAITA</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>0457971664</t>
+          <t>0454767918</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>VIA A. DE GASPERI 1</t>
+          <t>VIA AZZOLINI 3</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>Povegliano Veronese</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>PERON</t>
+          <t>NARDI</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>0442418933</t>
+          <t>045/2525532</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>VIA CAVOUR 60</t>
+          <t>VIA VILLA COZZA 20</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
-          <t>Cologna Veneta</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>PERONI</t>
+          <t>NEGRI</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>3513201235</t>
+          <t>045563717</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>PIAZZALE FLEMING 1</t>
+          <t>VIA BRAMANTE 15</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
-          <t>Bovolone</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>PEROTTI</t>
+          <t>NEGRINI</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>0456051239</t>
+          <t>3762950538</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>VIA CHIARENZI 3</t>
+          <t>VIA XXV APRILE 4</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Soave</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>VANNI MARIANO</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>PERUSI</t>
-[...4 lines deleted...]
-          <t>0457703114</t>
+          <t>NEGRINI</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>VIALE VERONA 27</t>
+          <t>VIA RAFFA 21</t>
         </is>
       </c>
       <c r="E552" t="inlineStr">
         <is>
-          <t>Fumane</t>
+          <t>Nogara</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>VITO</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>PETRAROTA</t>
+          <t>NERI</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>3482317969</t>
+          <t>0458159100</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>VIA STRA' 36/I</t>
+          <t>VIA BRAMANTE 15</t>
         </is>
       </c>
       <c r="E553" t="inlineStr">
         <is>
-          <t>Caldiero</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>PETRILLI</t>
+          <t>NICOLETTI</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>04421880026</t>
+          <t>3347183965</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>VIA OBERDAN 10</t>
+          <t>VIA GIACOMO MATTEOTTI 14</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>PIACENTINI</t>
+          <t>NICOLIS</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr">
+        <is>
+          <t>3515115720</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>VIA PROVA 56/BIS</t>
+          <t>FRAZ. LA RIZZA - VIA RIZZA 216</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>UMBERTO FILIPPO GIULIO</t>
+          <t>GAIA</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>PIAZZI</t>
+          <t>NICOLIS</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>3451403265</t>
+          <t>3518727764</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>VIA C. BATTISTI 6</t>
+          <t>VIA ENRICO DE NICOLA 34</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Grezzana</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>PICARAZZI</t>
+          <t>NICOLUSSI PRINCIPE</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>3713368712</t>
+          <t>3513946413</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>VIA XXIV MAGGIO 4/D</t>
+          <t>VIA CANEVON 16</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Bardolino</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>PICARAZZI</t>
+          <t>NOTTEGAR</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>3713368712</t>
+          <t>3516914979</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>FRAZ. FANE - VIA  CHIESA 16</t>
+          <t>VIA EMILIO SALGARI 1/c</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>TERESITA</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>PICCIARIELLO</t>
+          <t>NUZZO</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>052221177</t>
+          <t>3297457437</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>PIAZZA MADONNA DEL POPOLO 1</t>
+          <t>PIAZZA CAVALIERI DI VITTORIO VENETO 5</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>San Pietro in Cariano</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>PICCIARIELLO</t>
+          <t>OBINU</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>3332905522</t>
+          <t>045/563717</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>VIA CATERINA BON BRENZONI 41/B</t>
+          <t>VIA BRAMANTE 15</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
-          <t>Mozzecane</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>AUGUSTO MASSIMO</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>PIETRAPERTOSA</t>
+          <t>OLIVA</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>3801034751</t>
+          <t>0456444177</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>VIA VASCO DE GAMA 6</t>
+          <t>VIA P. PEDERZOLI 2</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>AUGUSTO MASSIMO</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>PIETROPOLI</t>
+          <t>OLIVA</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>7154343-3478371111</t>
+          <t>3471748156</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>VIA CITELLA 1</t>
+          <t>VIA SAN ZENO CAVALCASELLE 17</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>PIGHI</t>
+          <t>OLIVIERI</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>045/953540</t>
+          <t>045/8159100</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>VIA VILLAFRANCA 55</t>
+          <t>VIA BRAMANTE 15</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>PIERANGELO</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>PILLON</t>
+          <t>OTTOBONI</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>3338521986</t>
+          <t>0456444177</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>VIA C. BATTISTI 6</t>
+          <t>VIA VESPUCCI FR. S.BENEDETTO 2/A</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Peschiera del Garda</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>PIPINATO</t>
+          <t>OTTOBONI</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>044285012</t>
+          <t>0456444177</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA  DON P. MENEGUZZO 1 </t>
+          <t>VIA P. PEDERZOLI 2</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t>Pressana</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>DANILA</t>
+          <t>ROSARIO</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>PISANI</t>
+          <t>PACCA</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>3355376929</t>
+          <t>3773875495</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>PIAZZA DELLA VITTORIA 9D</t>
+          <t>FRAZIONE DOMEGLIARA VIA DEL PONTIERE 3</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>PIZZUTI</t>
+          <t>PADOVANI</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>3497850456</t>
+          <t>045977778</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>VIA ANTONIO PISANO 51</t>
+          <t>VIA MONTORIO 60</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>GIANPIERA</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>POERIO</t>
+          <t>PADULA</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>045557596</t>
+          <t>045/8753849</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA OLIVE'      32/G </t>
+          <t>VIA_IV_NOVEMBRE 11</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>POLI</t>
+          <t>PALADINI</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>0454915892</t>
+          <t>328 2212902</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>PIAZZA DE GASPERI 49</t>
+          <t>P.LE FLEMING 1</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Bovolone</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>POLI</t>
+          <t>PANZIERA</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>0454915892</t>
+          <t>04421880026</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>VIA CESARE BATTISTI 19A</t>
+          <t>VIA GUGLIELMO OBERDAN 10</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>CHRISTIAN</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>POLI</t>
+          <t>PARISI</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>0456444177</t>
+          <t>3478065860</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>VIA  PEDERZOLI 2</t>
+          <t>VIA  STRA'    36/I</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Caldiero</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>IGOR</t>
+          <t>MARZIA</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>POPOVICI</t>
+          <t>PASETTO</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>3881655045</t>
+          <t>328/8178606</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>VIA DELLA PACE 33</t>
+          <t>VIA XXV APRILE 4</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Soave</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>TRYSA</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>POPOVSCHI</t>
+          <t>PASETTO</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>3807972368</t>
+          <t>0454915892</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>VIALE INDUSTRIA 1</t>
+          <t>VIA CESARE BATTISTI 19A</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t>Badia Calavena</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>PORCELLI</t>
+          <t>PASINI</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>0442 537853</t>
+          <t>3294637073</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>VIA RAFFA 21</t>
+          <t>VIA C. BATTISTI 6</t>
         </is>
       </c>
       <c r="E574" t="inlineStr">
         <is>
-          <t>Nogara</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>ANDREA ANTONIO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>POSTORINO</t>
+          <t>PASINI</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>0456630425</t>
+          <t>0458016072</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>VIA DEL BERSAGLIERE 4</t>
+          <t>C.SO PORTA NUOVA 3 INT. 3</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>PRANDO</t>
+          <t>PASINI</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>0458521389</t>
+          <t>045977778</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>VIA MARCONI 117</t>
+          <t xml:space="preserve">VIA MONTORIO       60 </t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>ROSANGELA</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>PRIZZI</t>
+          <t>PASINI</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>3472416489</t>
+          <t>045977778</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>VIA GARDESANA 33</t>
+          <t>VIA MONTORIO 60</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
-          <t>Lazise</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>ROSANGELA</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>PRIZZI</t>
+          <t>PASTORI</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>3472416489</t>
+          <t>3394804315-7256372</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA OLIVETI, 49 - FRAZ. ALBISANO </t>
+          <t>PIAZZA DONATORI DI SANGUE  4/5</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
-          <t>Torri del Benaco</t>
+          <t>Garda</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>ROSANGELA</t>
+          <t>CORRADO</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>PRIZZI</t>
-[...4 lines deleted...]
-          <t>347-2416489</t>
+          <t>PATUZZO</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>VIA GARDESANA 1294</t>
+          <t>VIA ROMA 154</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
-          <t>Torri del Benaco</t>
+          <t>Isola Rizza</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>BENEDETTA</t>
+          <t>CORRADO</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>PUPELLO</t>
+          <t>PATUZZO</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>3518407141</t>
+          <t>348-4450101</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>VIA VENTIQUATTRO MAGGIO 8</t>
+          <t>VIA XXVI APRILE 30</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Oppeano</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>CRISTOS</t>
+          <t>DORIS</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>QUERCETTI</t>
+          <t>PAULUS</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr">
+        <is>
+          <t>3299762201</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>VIA SAN ZENO FR. CAVALCASELLE 17</t>
+          <t>VIA CAVOUR 24/26</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
           <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>CRISTOS</t>
+          <t>DORIS</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>QUERCETTI</t>
+          <t>PAULUS</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>0456444177</t>
+          <t>3299762201</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>VIA P. PEDERZOLI 2</t>
+          <t>VIA GARDESANA 33</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Lazise</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>ALI REZA</t>
+          <t>GIANFRANCO</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>RAKHSHAN</t>
+          <t>PAVARANA</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>3450923033</t>
+          <t>987409-3472213904</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>VIA MATTEOTTI 14/C</t>
+          <t>VIA CENTURARE FR. DOSSOBUONO 39</t>
         </is>
       </c>
       <c r="E583" t="inlineStr">
         <is>
-          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>ALI REZA</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>RAKHSHAN</t>
+          <t>PECI</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>3756398238</t>
+          <t>320 116 91 99</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>FRAZ. DOMEGLIARA VIA DEL PONTIERE 3/A</t>
+          <t>VIA MONTE GRAPPA (CAPOLUOGO) 11</t>
         </is>
       </c>
       <c r="E584" t="inlineStr">
         <is>
-          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
+          <t>Vestenanova</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>ADRIANO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>RAMANZINI</t>
-[...4 lines deleted...]
-          <t>0456630425</t>
+          <t>PEDUZZI</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>VIA DEL BERSAGLIERE 4</t>
+          <t>FRAZ. MAZZUREGA VIA BADILE 38</t>
         </is>
       </c>
       <c r="E585" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Fumane</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>ADRIANO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>RAMANZINI</t>
+          <t>PEDUZZI</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>335322537</t>
+          <t>3515384581</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>FRAZIONE PRADELLE VIA ROMA 23</t>
+          <t xml:space="preserve">VIALE VERONA 27 </t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
-          <t>Nogarole Rocca</t>
+          <t>Fumane</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>RECCHIA</t>
-[...4 lines deleted...]
-          <t>045/2527534</t>
+          <t>PEDUZZI</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>VIA VILLA COZZA 20</t>
+          <t>FRAZ. CAVALO VIA SAN ZENO 3</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Fumane</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>RENZETTI</t>
+          <t>PELLEGRINI</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>3454686434</t>
+          <t>3517960396</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>VIA PONTE 102</t>
-[...6 lines deleted...]
-      </c>
+          <t>VIA TENENTE COLONNELLO ETTORE TOMMASINI 77</t>
+        </is>
+      </c>
+      <c r="E588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>MOHAMMAD BAGHER</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>REZVANI KASHANI</t>
+          <t>PELLEGRINI</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>3387077507</t>
+          <t>3517960396</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>VIA VASCO DE GAMA 6</t>
-[...6 lines deleted...]
-      </c>
+          <t>FRAZIONE VOLARGNE PIAZZA UGO ZANNONI 51</t>
+        </is>
+      </c>
+      <c r="E589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>MOHAMMAD BAGHER</t>
+          <t>ANTONIETTA</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>REZVANI KASHANI</t>
+          <t>PELLONE</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>3387077507</t>
+          <t>045/4770759</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>VIA REDIPUGLIA 9</t>
+          <t>PIAZZA DELLA LIBERTA' 8</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>ANTONIETTA</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>RIGHETTI</t>
+          <t>PELLONE</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>3453392948</t>
+          <t>0456444177</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>FRAZIONE CASTELLETTO VIA VESPUCCI 3</t>
+          <t>VIA P. PEDERZOLI 2</t>
         </is>
       </c>
       <c r="E591" t="inlineStr">
         <is>
-          <t>Brenzone sul Garda</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>RIGHETTI</t>
+          <t>PELTRONE</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>3453392948</t>
+          <t>0456630425</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>VIA PER ALBISANO 5</t>
+          <t>VIA DEL BERSAGLIERE 4</t>
         </is>
       </c>
       <c r="E592" t="inlineStr">
         <is>
-          <t>Torri del Benaco</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>RIGHI</t>
+          <t>PENNA</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>3463788899-7154343</t>
+          <t>0457514448</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>VIA CITELLA 1</t>
+          <t>VIA VALPOLICELLA  FR. ARBIZZANO 58/C</t>
         </is>
       </c>
       <c r="E593" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>GIULIO</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>RIGON</t>
+          <t>PENNA</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>045 563717</t>
+          <t>0457514448</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA BRAMANTE    15 </t>
+          <t>VIA VALPOLICELLA  FR. ARBIZZANO 58/C</t>
         </is>
       </c>
       <c r="E594" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>CATERINA ANNA</t>
+          <t>ORSIOL</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>RINALDI</t>
+          <t>PEPAJ</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>045 8350140</t>
+          <t>0458531626</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>VIA IPPOLITO NIEVO 5</t>
+          <t>VIA DELLA PACE 1A</t>
         </is>
       </c>
       <c r="E595" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Buttapietra</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>RIONDATO</t>
+          <t>PERBELLINI</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>3285507076</t>
+          <t>3406273652</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>VIA UNITA' D'ITALIA 156</t>
+          <t>VIA VESPUCCI 2</t>
         </is>
       </c>
       <c r="E596" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Colognola ai Colli</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>RIVOLTA</t>
+          <t>PERBELLINI</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>3792371831</t>
+          <t>3288359331</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>VIA BELFIORE 59</t>
+          <t>VIA VENTIQUATTRO MAGGIO 8</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>TIZIANO</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>RIVOLTA</t>
+          <t>PERBELLINI</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>0458521389</t>
+          <t>3405404287</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>VIA MARCONI 117</t>
+          <t>VIA GARDESANA 57</t>
         </is>
       </c>
       <c r="E598" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>Malcesine</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>TIZIANO</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>RIZZI</t>
+          <t>PERBELLINI</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>3515062754</t>
+          <t>3405404287</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>VIA MARCONI 117</t>
+          <t xml:space="preserve">FRAZ. CASTELLETTO AMBULATORIO COMUNALE </t>
         </is>
       </c>
       <c r="E599" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>Brenzone sul Garda</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>ARIANNA LUIGIA</t>
+          <t>TIZIANO</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>RIZZI</t>
+          <t>PERBELLINI</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>0456934073</t>
+          <t>3405404287</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>VIALE  DELLA  RIMEMBRANZA 7</t>
+          <t>VIA GARDESANA 588</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
-          <t>Cavaion Veronese</t>
+          <t>Torri del Benaco</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>RIZZOTTO</t>
+          <t>PERINON</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>045/4159220</t>
+          <t>0457971664</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>VIA SAN GIOVANNI BOSCO 4</t>
+          <t>VIA A. DE GASPERI 1</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Povegliano Veronese</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>RIZZOTTO</t>
+          <t>PERON</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>0454159220</t>
+          <t>0442418933</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>VIA LOBBIA 76D</t>
+          <t>VIA CAVOUR 60</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Cologna Veneta</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>FIORELLA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>ROBBI</t>
+          <t>PERONI</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>510582-3470904853</t>
+          <t>3513201235</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>VIA L. DA VINCI 1</t>
+          <t>PIAZZALE FLEMING 1</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
-          <t>Sommacampagna</t>
+          <t>Bovolone</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>ROMAN</t>
+          <t>PEROTTI</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>3518077479</t>
+          <t>0456051239</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t>PIAZZETTA  ZENATELLO 17</t>
+          <t>VIA CHIARENZI 3</t>
         </is>
       </c>
       <c r="E604" t="inlineStr">
         <is>
-          <t>Monteforte d&amp;apos;Alpone</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>TERESA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>ROMANO</t>
+          <t>PERUSI</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>3758249111</t>
+          <t>0457703114</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>FRAZ. ALPO VIA LUIGI BASSANI 77</t>
+          <t>VIALE VERONA 27</t>
         </is>
       </c>
       <c r="E605" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Fumane</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>RICCARDO FRANCESCO</t>
+          <t>VITO</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>ROSSATO</t>
+          <t>PETRAROTA</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>3477079708</t>
+          <t>3482317969</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>VIA PAPA GIOVANNI PAOLO II SNC</t>
+          <t>VIA STRA' 36/I</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
-          <t>Terrazzo</t>
+          <t>Caldiero</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>RUFFO</t>
+          <t>PETRILLI</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>0442 99640</t>
+          <t>04421880026</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>VIA ALDO MORO, 11 11</t>
+          <t>VIA OBERDAN 10</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
-          <t>Boschi Sant&amp;apos;Anna</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>RUFFO</t>
-[...4 lines deleted...]
-          <t>3893486750</t>
+          <t>PIACENTINI</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>VIA OSPITAL VECCHIO 2</t>
+          <t>VIA PROVA 56/BIS</t>
         </is>
       </c>
       <c r="E608" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>UMBERTO FILIPPO GIULIO</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>RUGGIERO</t>
+          <t>PIAZZI</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>0457514448</t>
+          <t>3451403265</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>VIA VALPOLICELLA FR. ARBIZZANO 58/C</t>
+          <t>VIA C. BATTISTI 6</t>
         </is>
       </c>
       <c r="E609" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>RUGGIERO</t>
+          <t>PICARAZZI</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>3891562713</t>
+          <t>3713368712</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>LOC. VALGATARA PIAZZA DELLA COMUNITA' 7</t>
+          <t>VIA XXIV MAGGIO 4/D</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
-          <t>Marano di Valpolicella</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>CARMINE</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>RUSSO</t>
+          <t>PICARAZZI</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>3384082898</t>
+          <t>3713368712</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>S.NE PORTA PALIO 2</t>
+          <t>FRAZ. FANE - VIA  CHIESA 16</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>CARMINE</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>RUSSO</t>
+          <t>PICCIARIELLO</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>3384082898</t>
+          <t>052221177</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>VIA VASCO DE GAMA 6</t>
+          <t>PIAZZA MADONNA DEL POPOLO 1</t>
         </is>
       </c>
       <c r="E612" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>RUTA</t>
+          <t>PICCIARIELLO</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>3472597635</t>
+          <t>3332905522</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>VIA SAN GIOVANNI BOSCO 4</t>
+          <t>VIA CATERINA BON BRENZONI 41/B</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Mozzecane</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>SACCO</t>
+          <t>PIETRAPERTOSA</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>3469551396</t>
+          <t>3801034751</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>VIA SAN GIOVANNI BOSCO 4</t>
+          <t>VIA VASCO DE GAMA 6</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>SALGARELLI</t>
+          <t>PIETROPOLI</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>0456630425</t>
+          <t>7154343-3478371111</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA DEL BERSAGLIERE 4 </t>
+          <t>VIA CITELLA 1</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>SALGARELLI</t>
+          <t>PIGHI</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>3284448059</t>
+          <t>045/953540</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>VIA B. BACILIERI   -    FRAZ.   MOLINA 7</t>
+          <t>VIA VILLAFRANCA 55</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
-          <t>Fumane</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>PIERANGELO</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>SALGARELLI</t>
+          <t>PILLON</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>3284448059</t>
+          <t>3338521986</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIALE VERONA 27 </t>
+          <t>VIA C. BATTISTI 6</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
-          <t>Fumane</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>SALGARELLI</t>
+          <t>PIPINATO</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>3284448059</t>
+          <t>044285012</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>VIA  I°  MAGGIO  -   FRAZ.  BREONIO 3</t>
+          <t xml:space="preserve">VIA  DON P. MENEGUZZO 1 </t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
-          <t>Fumane</t>
+          <t>Pressana</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>CESAR AHMED</t>
+          <t>DANILA</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>SALOMON</t>
+          <t>PISANI</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>045-6051239</t>
+          <t>3355376929</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>VIA CHIARENZI 3</t>
+          <t>PIAZZA DELLA VITTORIA 9D</t>
         </is>
       </c>
       <c r="E619" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Sona</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>AURELIA</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>SALPIETRO DAMIANO</t>
+          <t>PIZZUTI</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>0458349181</t>
+          <t>3497850456</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>VIA PODGORA 16</t>
+          <t>VIA ANTONIO PISANO 51</t>
         </is>
       </c>
       <c r="E620" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>SALVAN</t>
+          <t>POERIO</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>0442 91107</t>
+          <t>045557596</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>VIA DON LUIGI E ANTONIO BELLINI 29</t>
+          <t xml:space="preserve">VIA OLIVE'      32/G </t>
         </is>
       </c>
       <c r="E621" t="inlineStr">
         <is>
-          <t>Villa Bartolomea</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>SALVAN</t>
+          <t>POERIO</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>347/4431844</t>
+          <t>045557596</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>VIA DANTE ALIGHIERI 168</t>
+          <t>VIA OLIVE' 32/G</t>
         </is>
       </c>
       <c r="E622" t="inlineStr">
         <is>
-          <t>Castagnaro</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>SALVATORE</t>
+          <t>POLETTO</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>045983066</t>
+          <t>04421880026</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAN ROCCO -   2  VAGO </t>
+          <t>VIA G. OBERDAN 10</t>
         </is>
       </c>
       <c r="E623" t="inlineStr">
         <is>
-          <t>Lavagno</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>SANTI</t>
+          <t>POLETTO</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>3496739298</t>
+          <t>3522179494</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA L. CARCERERI      3 </t>
+          <t>VIA VENTIQUATTRO MAGGIO 8</t>
         </is>
       </c>
       <c r="E624" t="inlineStr">
         <is>
-          <t>Caldiero</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>AFSANEH</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>SARRAF</t>
+          <t>POLI</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>349 375 57 27</t>
+          <t>0454915892</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>VIA CASALVEGHE - FRAZ. GAZZOLO 10</t>
+          <t>VIA CESARE BATTISTI 19A</t>
         </is>
       </c>
       <c r="E625" t="inlineStr">
         <is>
-          <t>Arcole</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>AFSANEH</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>SARRAF</t>
+          <t>POLI</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>3493755727</t>
+          <t>0454915892</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA MENOTTI N. 3 </t>
+          <t>PIAZZA DE GASPERI 49</t>
         </is>
       </c>
       <c r="E626" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>ROYA</t>
+          <t>CHRISTIAN</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>SARRAF</t>
+          <t>POLI</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>347/3756291</t>
+          <t>0456444177</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>VIA XXV APRILE 2</t>
+          <t>VIA  PEDERZOLI 2</t>
         </is>
       </c>
       <c r="E627" t="inlineStr">
         <is>
-          <t>Soave</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>ROYA</t>
+          <t>IGOR</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>SARRAF</t>
+          <t>POPOVICI</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>3473756291</t>
+          <t>3881655045</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA MENOTTI  . 3 </t>
+          <t>VIA DELLA PACE   33</t>
         </is>
       </c>
       <c r="E628" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>SARTI</t>
+          <t>POPOVSCHI</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>045/4730884</t>
+          <t>3807972368</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>VIA FRATELLI SINIGAGLIA 2</t>
+          <t>VIALE INDUSTRIA 1</t>
         </is>
       </c>
       <c r="E629" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Badia Calavena</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>LORENZA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>PORCELLI</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>0457501726</t>
+          <t>0442 537853</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>VIA SAN MARTINO 4/A</t>
+          <t>VIA RAFFA 21</t>
         </is>
       </c>
       <c r="E630" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Nogara</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>AKRAM</t>
+          <t>ANDREA ANTONIO</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>SAWAS</t>
+          <t>POSTORINO</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>0442 27007</t>
+          <t>0456630425</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>VIA MOZART 2</t>
+          <t>VIA DEL BERSAGLIERE 4</t>
         </is>
       </c>
       <c r="E631" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>AKRAM</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>SAWAS</t>
+          <t>PRANDO</t>
+        </is>
+      </c>
+      <c r="C632" t="inlineStr">
+        <is>
+          <t>0458521389</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
-          <t xml:space="preserve">P.ZZA NICHESOLA, 4 </t>
+          <t>VIA MARCONI 117</t>
         </is>
       </c>
       <c r="E632" t="inlineStr">
         <is>
-          <t>Terrazzo</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>SVITLANA</t>
+          <t>ROSANGELA</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>SAY</t>
+          <t>PRIZZI</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>045/8344044</t>
+          <t>3472416489</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>V.LE DELLA REPUBBLICA 29 b</t>
+          <t>VIA GARDESANA 33</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Lazise</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>MARIUCCIA</t>
+          <t>ROSANGELA</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>SCAPINELLO</t>
+          <t>PRIZZI</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>3804738179</t>
+          <t>347-2416489</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>VIA CAMPOSTRINI 43</t>
+          <t>VIA GARDESANA 1294</t>
         </is>
       </c>
       <c r="E634" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>Torri del Benaco</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ROSANGELA</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>SCARCELLA</t>
+          <t>PRIZZI</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>045/6051239</t>
+          <t>3472416489</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>VIA CHIARENZI, 3 3</t>
+          <t xml:space="preserve">VIA OLIVETI, 49 - FRAZ. ALBISANO </t>
         </is>
       </c>
       <c r="E635" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Torri del Benaco</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>SCARPERI</t>
+          <t>PUPELLO</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>045/2457431</t>
+          <t>3518407141</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>VIA CANTARANE 24</t>
+          <t>VIA VENTIQUATTRO MAGGIO 8</t>
         </is>
       </c>
       <c r="E636" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>CRISTOS</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>SCARPERI</t>
+          <t>QUERCETTI</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>045/592694</t>
+          <t>0456444177</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>VIA CANTARANE 4</t>
+          <t>VIA P. PEDERZOLI 2</t>
         </is>
       </c>
       <c r="E637" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>CRISTOS</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>SCARSINI</t>
-[...4 lines deleted...]
-          <t>0457971664</t>
+          <t>QUERCETTI</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>VIA A. DE GASPERI 1</t>
+          <t>VIA SAN ZENO FR. CAVALCASELLE 17</t>
         </is>
       </c>
       <c r="E638" t="inlineStr">
         <is>
-          <t>Povegliano Veronese</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>STELLA</t>
+          <t>ALI REZA</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>SCHENA</t>
+          <t>RAKHSHAN</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>3758180679</t>
+          <t>3450923033</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>PIAZZA IV NOVEMBRE 13</t>
+          <t>VIA MATTEOTTI 14/C</t>
         </is>
       </c>
       <c r="E639" t="inlineStr">
         <is>
-          <t>Povegliano Veronese</t>
+          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>ANTONELLO</t>
+          <t>ALI REZA</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>SCIUTO</t>
+          <t>RAKHSHAN</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>045/4730884</t>
+          <t>3756398238</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>VIA FRATELLI SINIGAGLIA 2</t>
+          <t>FRAZ. DOMEGLIARA VIA DEL PONTIERE 3/A</t>
         </is>
       </c>
       <c r="E640" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ADRIANO</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>SCOGNAMILLO</t>
+          <t>RAMANZINI</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>3925858870</t>
+          <t>335322537</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>VIA P. PEDERZOLI 2</t>
+          <t>FRAZIONE PRADELLE VIA ROMA 23</t>
         </is>
       </c>
       <c r="E641" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Nogarole Rocca</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>ADRIANO</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>SCRIVANO</t>
+          <t>RAMANZINI</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>3288834276</t>
+          <t>0456630425</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>VIA V. BOTTEGO 4</t>
+          <t>VIA DEL BERSAGLIERE 4</t>
         </is>
       </c>
       <c r="E642" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>SCUDERI</t>
+          <t>RECCHIA</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>328 451 44 09</t>
+          <t>045/2527534</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>VIA ROVIGO 2</t>
+          <t>VIA VILLA COZZA 20</t>
         </is>
       </c>
       <c r="E643" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>OLINDO</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>SEBASTIANI</t>
+          <t>RENZETTI</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>3397144725</t>
+          <t>3454686434</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>VIA DEGLI ALPINI 20/A</t>
+          <t>VIA PONTE 102</t>
         </is>
       </c>
       <c r="E644" t="inlineStr">
         <is>
-          <t>Montecchia di Crosara</t>
+          <t>Pescantina</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MOHAMMAD BAGHER</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>REZVANI KASHANI</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>320-9242726</t>
+          <t>3387077507</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t>VIA MINISCALCHI FR.  COLA' 5</t>
+          <t>VIA REDIPUGLIA 9</t>
         </is>
       </c>
       <c r="E645" t="inlineStr">
         <is>
-          <t>Lazise</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MOHAMMAD BAGHER</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>REZVANI KASHANI</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>320-9242726</t>
+          <t>3387077507</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
-          <t xml:space="preserve">V.LO CIECO S.NICOLO' </t>
+          <t>VIA VASCO DE GAMA 6</t>
         </is>
       </c>
       <c r="E646" t="inlineStr">
         <is>
-          <t>Lazise</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>SEMPREBON</t>
+          <t>RIGHETTI</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>045585585</t>
+          <t>3453392948</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
-          <t>VIA CENTRO 9</t>
+          <t>VIA PER ALBISANO  5</t>
         </is>
       </c>
       <c r="E647" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Torri del Benaco</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>SERRA</t>
+          <t>RIGHETTI</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>3757456112</t>
+          <t>3453392948</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
-          <t>VIA MARCONI 117</t>
+          <t>VIA VESPUCCI 3</t>
         </is>
       </c>
       <c r="E648" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>Brenzone sul Garda</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>LUCIANO</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>SETTE</t>
+          <t>RIGHETTI</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>338 8680760</t>
+          <t>3453392948</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
-          <t>VIA UGO FOSCOLO 1</t>
+          <t>FRAZIONE CASTELLETTO VIA VESPUCCI 3</t>
         </is>
       </c>
       <c r="E649" t="inlineStr">
         <is>
-          <t>Vigasio</t>
+          <t>Brenzone sul Garda</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>IGNAZIO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>SFRAGARA</t>
+          <t>RIGHI</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>045 563717</t>
+          <t>3463788899-7154343</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA BRAMANTE N. 15 </t>
+          <t>VIA CITELLA  1</t>
         </is>
       </c>
       <c r="E650" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>ANZHELA</t>
+          <t>GIULIO</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>SHUTYAK</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>0458753849</t>
+          <t>045 563717</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
-          <t>VIA_IV_NOVEMBRE 11</t>
+          <t>VIA BRAMANTE 15</t>
         </is>
       </c>
       <c r="E651" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>GIULIO</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>SIGHELE</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>0458349181</t>
+          <t>045 563717</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t>VIA PODGORA 16</t>
+          <t xml:space="preserve">VIA BRAMANTE    15 </t>
         </is>
       </c>
       <c r="E652" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>CATERINA ANNA</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>SIGNORINI</t>
+          <t>RINALDI</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>3513535282</t>
+          <t>045 8350140</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
-          <t>VIA STANGA 4</t>
+          <t>VIA IPPOLITO NIEVO 5</t>
         </is>
       </c>
       <c r="E653" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>SIRPRESI</t>
+          <t>RIONDATO</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>346 4150322</t>
+          <t>3285507076</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t>VIA P. P. MARTINATI 8</t>
+          <t>VIA UNITA' D'ITALIA 156</t>
         </is>
       </c>
       <c r="E654" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>SOFFIATI</t>
+          <t>RIVOLTA</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>0442/27888</t>
+          <t>0458521389</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
-          <t>VIA S.P. NUOVO, 17 17</t>
+          <t>VIA MARCONI 117</t>
         </is>
       </c>
       <c r="E655" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>SOGNE</t>
+          <t>RIVOLTA</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>3514959017</t>
+          <t>3792371831</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
-          <t>VIA VILLAFRANCA 55</t>
+          <t>VIA BELFIORE 59</t>
         </is>
       </c>
       <c r="E656" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>DARIA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>SOLDANI</t>
+          <t>RIZZI</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>0442 418933</t>
+          <t>3515062754</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
-          <t>VIA CAVOUR 60</t>
+          <t>VIA MARCONI 117</t>
         </is>
       </c>
       <c r="E657" t="inlineStr">
         <is>
-          <t>Cologna Veneta</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>AUGUSTA</t>
+          <t>ARIANNA LUIGIA</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>SORIOLO</t>
+          <t>RIZZI</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>0457614186</t>
+          <t>0456934073</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
-          <t>VIA GIUSEPPE MAZZINI 14/F</t>
+          <t>VIALE  DELLA  RIMEMBRANZA   7</t>
         </is>
       </c>
       <c r="E658" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Cavaion Veronese</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>PIERPAOLO</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>SPADOLINI</t>
+          <t>RIZZOTTO</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>3936530430</t>
+          <t>0454159220</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
-          <t>PIAZZA CHIAVEGATO 1</t>
+          <t>VIA LOBBIA 76D</t>
         </is>
       </c>
       <c r="E659" t="inlineStr">
         <is>
-          <t>Bovolone</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>PIERPAOLO</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>SPADOLINI</t>
+          <t>RIZZOTTO</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>3936530430</t>
+          <t>045/4159220</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
-          <t>VIA VIGASIO 51</t>
+          <t>VIA SAN GIOVANNI BOSCO 4</t>
         </is>
       </c>
       <c r="E660" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>PIERPAOLO</t>
+          <t>FIORELLA</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>SPADOLINI</t>
+          <t>ROBBI</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>3936530430</t>
+          <t>510582-3470904853</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
-          <t>P.ZZA G. SFORNI 1</t>
+          <t>VIA L. DA VINCI 1</t>
         </is>
       </c>
       <c r="E661" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Sommacampagna</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>SPALLETTA</t>
+          <t>ROMAN</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>045/557596</t>
+          <t>3518077479</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
-          <t>VIA OLIVE' 32/G</t>
+          <t>piazza Salvo D'Acquisto  3</t>
         </is>
       </c>
       <c r="E662" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Monteforte d&amp;apos;Alpone</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>SPATARO</t>
+          <t>ROMAN</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>3515952925</t>
+          <t>3518077479</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>VIA BELFIORE 59</t>
+          <t>PIAZZETTA  ZENATELLO s/n</t>
         </is>
       </c>
       <c r="E663" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Monteforte d&amp;apos;Alpone</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>SPATARO</t>
+          <t>ROMAN</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>3515952925</t>
+          <t>3518077479</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>VIA MARCONI 117</t>
+          <t>PIAZZETTA  ZENATELLO 17</t>
         </is>
       </c>
       <c r="E664" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>Monteforte d&amp;apos;Alpone</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>TERESA</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>SPATARO</t>
+          <t>ROMANO</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>0458521389</t>
+          <t>3758249111</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t>VIA MARCONI 117</t>
+          <t>FRAZ. ALPO VIA LUIGI BASSANI 77</t>
         </is>
       </c>
       <c r="E665" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>RICCARDO FRANCESCO</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>SPATARO</t>
+          <t>ROSSATO</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>045541855</t>
+          <t>3477079708</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA BELFIORE 59 </t>
+          <t>VIA PAPA GIOVANNI PAOLO II SNC</t>
         </is>
       </c>
       <c r="E666" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Terrazzo</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>RALF HEINRICH JUERGEN</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>SPECKE</t>
+          <t>RUFFO</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>3513014119</t>
+          <t>3893486750</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t>VIA CARLO CIPOLLA 9</t>
+          <t>VIA OSPITAL VECCHIO 2</t>
         </is>
       </c>
       <c r="E667" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>SPEDICATO</t>
+          <t>RUFFO</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>3716454429</t>
+          <t>0442 99640</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>VIA URBANO III 46</t>
+          <t>VIA ALDO MORO, 11 11</t>
         </is>
       </c>
       <c r="E668" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Boschi Sant&amp;apos;Anna</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>SPEZIA</t>
+          <t>RUGGIERO</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>0457703089-6860548</t>
+          <t>0457514448</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>VIA MATTEOTTI 10/E</t>
+          <t>VIA VALPOLICELLA FR. ARBIZZANO 58/C</t>
         </is>
       </c>
       <c r="E669" t="inlineStr">
         <is>
-          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>SPINACI</t>
+          <t>RUGGIERO</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>0458205836</t>
+          <t>3891562713</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA REDIPUGLIA   9 </t>
+          <t>LOC. VALGATARA PIAZZA DELLA COMUNITA' 7</t>
         </is>
       </c>
       <c r="E670" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Marano di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>MARIA FRANCESCA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>SPOTO</t>
+          <t>RUGGIERO</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>3515167655</t>
+          <t>0457514448</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>VIA MARCONI 117</t>
+          <t>VIA VALPOLICELLA FR. ARBIZZANO 58/C</t>
         </is>
       </c>
       <c r="E671" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>CARMINE</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>SQUARZONI</t>
+          <t>RUSSO</t>
+        </is>
+      </c>
+      <c r="C672" t="inlineStr">
+        <is>
+          <t>3384082898</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>VIA S. LUIGI FR. PESINA 4</t>
+          <t>VIA VASCO DE GAMA 6</t>
         </is>
       </c>
       <c r="E672" t="inlineStr">
         <is>
-          <t>Caprino Veronese</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>CARMINE</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>SQUARZONI</t>
+          <t>RUSSO</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>3479099199</t>
+          <t>3384082898</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>VIA 24 MAGGIO 7</t>
+          <t>S.NE PORTA PALIO 2</t>
         </is>
       </c>
       <c r="E673" t="inlineStr">
         <is>
-          <t>Caprino Veronese</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>SQUARZONI</t>
+          <t>RUTA</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>0457242103</t>
+          <t>3472597635</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIAZZA VITTORIA 22 </t>
+          <t>VIA SAN GIOVANNI BOSCO 4</t>
         </is>
       </c>
       <c r="E674" t="inlineStr">
         <is>
-          <t>Caprino Veronese</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>STAGNOLI</t>
+          <t>SACCO</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>0456444177</t>
+          <t>3469551396</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>VIA P. PEDERZOLI 2</t>
+          <t>VIA SAN GIOVANNI BOSCO 4</t>
         </is>
       </c>
       <c r="E675" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>BEATRICE</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>STAGNOLI</t>
+          <t>SALGARELLI</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>0454770759</t>
+          <t>0456630425</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>PIAZZA DELLA LIBERTA' 8</t>
+          <t xml:space="preserve">VIA DEL BERSAGLIERE 4 </t>
         </is>
       </c>
       <c r="E676" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>STANCARI</t>
+          <t>SALGARELLI</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>045-6051239</t>
+          <t>3284448059</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>VIA CHIARENZI 3</t>
+          <t>VIA  I°  MAGGIO  -   FRAZ.  BREONIO 3</t>
         </is>
       </c>
       <c r="E677" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Fumane</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>STEFANELLI</t>
+          <t>SALGARELLI</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>3770956368</t>
+          <t>3284448059</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>FRAZ. SANDRA' VIA GENERALE ZAMBONI 79</t>
+          <t xml:space="preserve">VIALE VERONA 27 </t>
         </is>
       </c>
       <c r="E678" t="inlineStr">
         <is>
-          <t>Castelnuovo del Garda</t>
+          <t>Fumane</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>KRISANA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>STEFANI</t>
+          <t>SALGARELLI</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>0457971664</t>
+          <t>3284448059</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
-          <t>VIA A. DE GASPERI 1</t>
+          <t>VIA B. BACILIERI   -    FRAZ.   MOLINA 7</t>
         </is>
       </c>
       <c r="E679" t="inlineStr">
         <is>
-          <t>Povegliano Veronese</t>
+          <t>Fumane</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>PERLA</t>
+          <t>CESAR AHMED</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>SUPPI</t>
+          <t>SALOMON</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>0458159100</t>
+          <t>045-6051239</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t>VIA BRAMANTE 15</t>
+          <t>VIA CHIARENZI 3</t>
         </is>
       </c>
       <c r="E680" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>MARIA GRAZIA</t>
+          <t>AURELIA</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>SURANO</t>
+          <t>SALPIETRO DAMIANO</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>3669817386</t>
+          <t>0458349181</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
-          <t>VIA LA FRATELLANZA 2</t>
+          <t>VIA PODGORA 16</t>
         </is>
       </c>
       <c r="E681" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>TABACARI</t>
+          <t>SALVAN</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>3247722951</t>
+          <t>0442 91107</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
-          <t>VIA PINDEMONTE 15</t>
+          <t>VIA DON LUIGI E ANTONIO BELLINI 29</t>
         </is>
       </c>
       <c r="E682" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Villa Bartolomea</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>CARMINE</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>TABACCO</t>
+          <t>SALVAN</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>7500978-3338652314</t>
+          <t>347/4431844</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
-          <t>VIA SAN MARTINO 4/A</t>
+          <t>VIA DANTE ALIGHIERI 168</t>
         </is>
       </c>
       <c r="E683" t="inlineStr">
         <is>
-          <t>Negrar di Valpolicella</t>
+          <t>Castagnaro</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>NATALIA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>TABARCEA</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>0458401188</t>
+          <t>045983066</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t>VIA STANGA 4</t>
+          <t xml:space="preserve">SAN ROCCO -   2  VAGO </t>
         </is>
       </c>
       <c r="E684" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Lavagno</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>NATALIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>TABARCEA</t>
+          <t>SANTI</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>0458401188</t>
+          <t>3496739298</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
-          <t>VIA ANTONIO BADILE 6</t>
+          <t xml:space="preserve">VIA L. CARCERERI      3 </t>
         </is>
       </c>
       <c r="E685" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Caldiero</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>AFSANEH</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>TABIICA</t>
+          <t>SARRAF</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>0454730884</t>
+          <t>3493755727</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
-          <t>VIA FRATELLI SINIGAGLIA 2</t>
+          <t xml:space="preserve">VIA MENOTTI N. 3 </t>
         </is>
       </c>
       <c r="E686" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>AFSANEH</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>TARTAGLIONE</t>
+          <t>SARRAF</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>3513806738</t>
+          <t>349 375 57 27</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>PIAZZALE MADONNA DEL POPOLO 4</t>
+          <t>VIA CASALVEGHE - FRAZ. GAZZOLO 10</t>
         </is>
       </c>
       <c r="E687" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Arcole</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>ION</t>
+          <t>ROYA</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>TAUT</t>
+          <t>SARRAF</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>0454915892</t>
+          <t>347/3756291</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
-          <t>VIA CESARE BATTISTI 19A</t>
+          <t>VIA XXV APRILE  2</t>
         </is>
       </c>
       <c r="E688" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Soave</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>ANDREA BRUNO</t>
+          <t>ROYA</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>TEGANI</t>
+          <t>SARRAF</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>328.1798880</t>
+          <t>3473756291</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
-          <t>PIAZZALE FLEMING 1</t>
+          <t xml:space="preserve">VIA MENOTTI  . 3 </t>
         </is>
       </c>
       <c r="E689" t="inlineStr">
         <is>
-          <t>Bovolone</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>TERRIN</t>
+          <t>SARTI</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>0442603230</t>
+          <t>045/4730884</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
-          <t>VIA PELLINI, 22</t>
+          <t>VIA FRATELLI SINIGAGLIA 2</t>
         </is>
       </c>
       <c r="E690" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>BERHANE</t>
+          <t>LORENZA</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>TESFAI</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>3201733022</t>
+          <t>0457501726</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
-          <t>VIA DON C.GNOCCHI 8</t>
+          <t>VIA SAN MARTINO 4/A</t>
         </is>
       </c>
       <c r="E691" t="inlineStr">
         <is>
-          <t>Bovolone</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>AKRAM</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>TIN</t>
+          <t>SAWAS</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>0442 1880026</t>
+          <t>0442 27007</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
-          <t>VIA G. OBERDAN 10</t>
+          <t>VIA MOZART 2</t>
         </is>
       </c>
       <c r="E692" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>MARIA GIULIA</t>
+          <t>AKRAM</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>TISATO</t>
-[...4 lines deleted...]
-          <t>3513676928</t>
+          <t>SAWAS</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
-          <t>VIALE DELLA RIMEMBRANZA 7</t>
+          <t xml:space="preserve">P.ZZA NICHESOLA, 4  </t>
         </is>
       </c>
       <c r="E693" t="inlineStr">
         <is>
-          <t>Cavaion Veronese</t>
+          <t>Terrazzo</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>SVITLANA</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>TOGNELLA</t>
+          <t>SAY</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>3486086501</t>
+          <t>045/8344044</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
-          <t>VIA ROMA 154</t>
+          <t>V.LE DELLA REPUBBLICA 29 b</t>
         </is>
       </c>
       <c r="E694" t="inlineStr">
         <is>
-          <t>Isola Rizza</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MARIUCCIA</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>TOMIOLO</t>
+          <t>SCAPINELLO</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>04421880026</t>
+          <t>3804738179</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA G. OBERDAN 10 </t>
+          <t>VIA CAMPOSTRINI 43</t>
         </is>
       </c>
       <c r="E695" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>San Pietro in Cariano</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>TONOLI</t>
+          <t>SCARCELLA</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>3388782794</t>
+          <t>045/6051239</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
-          <t>VIA GARDESANA 33</t>
+          <t>VIA CHIARENZI, 3 3</t>
         </is>
       </c>
       <c r="E696" t="inlineStr">
         <is>
-          <t>Lazise</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>SAMUELE</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>TOSADORI</t>
+          <t>SCARPERI</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>3407352135</t>
+          <t>045/592694</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>CORSO DANTE ALIGHIERI 20</t>
+          <t>VIA CANTARANE 4</t>
         </is>
       </c>
       <c r="E697" t="inlineStr">
         <is>
-          <t>Illasi</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>TOSI</t>
+          <t>SCARPERI</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>3402452340</t>
+          <t>045/2457431</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
-          <t>VIA XXV APRILE 6</t>
-[...2 lines deleted...]
-      <c r="E698" t="inlineStr"/>
+          <t>VIA CANTARANE 24</t>
+        </is>
+      </c>
+      <c r="E698" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>TOSI</t>
+          <t>SCARSINI</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>3402452340</t>
+          <t>0457971664</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
-          <t>VIA C. BATTISTI 6</t>
+          <t>VIA A. DE GASPERI 1</t>
         </is>
       </c>
       <c r="E699" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Povegliano Veronese</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>STELLA</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>TREGNAGHI</t>
+          <t>SCHENA</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>3784267967</t>
+          <t>3758180679</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
-          <t>PIAZZA UMBERTO I 3</t>
+          <t>PIAZZA IV NOVEMBRE 13</t>
         </is>
       </c>
       <c r="E700" t="inlineStr">
         <is>
-          <t>Montecchia di Crosara</t>
+          <t>Povegliano Veronese</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>ANTONELLO</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>TREVISAN</t>
+          <t>SCIUTO</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>044285849</t>
+          <t>045/4730884</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA DEGLI ALPINI      11 </t>
+          <t>VIA FRATELLI SINIGAGLIA 2</t>
         </is>
       </c>
       <c r="E701" t="inlineStr">
         <is>
-          <t>Cologna Veneta</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>PAOLO GIUSEPPE MARIA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>TREVISOI</t>
+          <t>SCOGNAMILLO</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>0456100657</t>
+          <t>3925858870</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA 4 NOVEMBRE     2 </t>
+          <t>VIA P. PEDERZOLI 2</t>
         </is>
       </c>
       <c r="E702" t="inlineStr">
         <is>
-          <t>San Bonifacio</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>GAIA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>TRIPI</t>
+          <t>SCRIVANO</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>0458328643</t>
+          <t>3288834276</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
-          <t>VIA MANTOVA 28</t>
+          <t>VIA V. BOTTEGO 4</t>
         </is>
       </c>
       <c r="E703" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>MARIA GRAZIA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>TURATI</t>
+          <t>SCUDERI</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>3401175019</t>
+          <t>328 451 44 09</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
-          <t>VIA NINO BIXIO 175</t>
+          <t>VIA ROVIGO 2</t>
         </is>
       </c>
       <c r="E704" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>CAMILLA</t>
+          <t>OLINDO</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>TURCO</t>
+          <t>SEBASTIANI</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>3519500147</t>
+          <t>3397144725</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA GUGLIELMO MARCONI 35 </t>
+          <t>VIA DEGLI ALPINI 20/A</t>
         </is>
       </c>
       <c r="E705" t="inlineStr">
         <is>
-          <t>San Giovanni Lupatoto</t>
+          <t>Montecchia di Crosara</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>TURCO</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>0458521389</t>
+          <t>320-9242726</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
-          <t>VIA MARCONI 117</t>
+          <t>VIA MINISCALCHI FR.  COLA' 5</t>
         </is>
       </c>
       <c r="E706" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>Lazise</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>TURCO</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>045541687</t>
+          <t>320-9242726</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t>VIA MONTE BONDONE 10</t>
+          <t xml:space="preserve">V.LO CIECO S.NICOLO' </t>
         </is>
       </c>
       <c r="E707" t="inlineStr">
         <is>
-          <t>Buttapietra</t>
+          <t>Lazise</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>TURCO</t>
+          <t>SEMPREBON</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>3806928541</t>
+          <t>0458200555</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
-          <t>VIA V. BOTTEGO 4</t>
+          <t>VIA CIRO FERRARI 9</t>
         </is>
       </c>
       <c r="E708" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>ANNALISA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>UBALDI</t>
+          <t>SEMPREBON</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>0458200555</t>
+          <t>045585585</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
-          <t>VIA REDIPUGLIA 9</t>
+          <t>VIA CENTRO 9</t>
         </is>
       </c>
       <c r="E709" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>URCIUOLI</t>
+          <t>SERRA</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>045/6702876</t>
+          <t>3757456112</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
-          <t>VIA VAONA 1</t>
+          <t>VIA MARCONI 117</t>
         </is>
       </c>
       <c r="E710" t="inlineStr">
         <is>
-          <t>Pescantina</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>LUCIANO</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>VALLE</t>
+          <t>SETTE</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>0442 641886</t>
+          <t>338 8680760</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
-          <t>VIA L. DA VINCI 51</t>
+          <t>VIA UGO FOSCOLO 1</t>
         </is>
       </c>
       <c r="E711" t="inlineStr">
         <is>
-          <t>Minerbe</t>
+          <t>Vigasio</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>IGNAZIO</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>VALLE</t>
+          <t>SFRAGARA</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>0442-20962</t>
+          <t>045 563717</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t>VIA OSPITAL VECCHIO 2</t>
+          <t xml:space="preserve">VIA BRAMANTE N. 15 </t>
         </is>
       </c>
       <c r="E712" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>IGNAZIO</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>VALLE</t>
+          <t>SFRAGARA</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>045/8841112</t>
+          <t>045 563717</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t>P.LE BUCCARI 34</t>
+          <t>VIA BRAMANTE 15</t>
         </is>
       </c>
       <c r="E713" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>ANZHELA</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>VALLE</t>
+          <t>SHUTYAK</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>3482486561-6338522</t>
+          <t>0458753849</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
-          <t>VIA S. MARIA CROCEFISSA DI ROSA 2</t>
+          <t>VIA_IV_NOVEMBRE 11</t>
         </is>
       </c>
       <c r="E714" t="inlineStr">
         <is>
-          <t>Valeggio sul Mincio</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ANZHELA</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>VALLENARI</t>
+          <t>SHUTYAK</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>3406795072</t>
+          <t>0458753849</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t>FRAZIONE CALMASINO VIA STAZIONE 10</t>
+          <t>VIA_IV_NOVEMBRE 11</t>
         </is>
       </c>
       <c r="E715" t="inlineStr">
         <is>
-          <t>Bardolino</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>VALLENARI</t>
+          <t>SIGHELE</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>0457580845</t>
+          <t>0458349181</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>VIA GARDESANA 33</t>
+          <t>VIA PODGORA 16</t>
         </is>
       </c>
       <c r="E716" t="inlineStr">
         <is>
-          <t>Lazise</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>VANGELISTA</t>
+          <t>SIGNORINI</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>328-7174233</t>
+          <t>3513535282</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
-          <t>VIA VAONA 1</t>
+          <t>VIA STANGA 4</t>
         </is>
       </c>
       <c r="E717" t="inlineStr">
         <is>
-          <t>Pescantina</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>VANIN</t>
+          <t>SIRPRESI</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>045953540</t>
+          <t>346 4150322</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>VIA VILLAFRANCA 55</t>
+          <t>VIA P. P. MARTINATI 8</t>
         </is>
       </c>
       <c r="E718" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>VANTINI</t>
+          <t>SOFFIATI</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>0457256372</t>
+          <t>0442/27888</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
-          <t>PIAZZA DONATORI DI SANGUE 4/5</t>
+          <t>VIA S.P. NUOVO, 17 17</t>
         </is>
       </c>
       <c r="E719" t="inlineStr">
         <is>
-          <t>Garda</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>CALOGERO</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>VELLA</t>
+          <t>SOGNE</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>392-3608688</t>
+          <t>3514959017</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
-          <t>VIA DEL VECCHIO 1</t>
+          <t>VIA VILLAFRANCA 55</t>
         </is>
       </c>
       <c r="E720" t="inlineStr">
         <is>
-          <t>Gazzo Veronese</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>CALOGERO</t>
+          <t>DARIA</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>VELLA</t>
+          <t>SOLDANI</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>3923608688</t>
+          <t>0442 418933</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t>VIA RAFFA 1</t>
+          <t>VIA CAVOUR 60</t>
         </is>
       </c>
       <c r="E721" t="inlineStr">
         <is>
-          <t>Nogara</t>
+          <t>Cologna Veneta</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>AUGUSTA</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>VENCATO</t>
+          <t>SORIOLO</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>0456800762</t>
+          <t>0457614186</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>PIAZZA CAVALIERI DI VITTORIO VENETO 5</t>
+          <t>VIA GIUSEPPE MAZZINI 14/F</t>
         </is>
       </c>
       <c r="E722" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>MARIELA ADRIANA</t>
+          <t>PIERPAOLO</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>VENTOLA</t>
+          <t>SPADOLINI</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>0458944594</t>
+          <t>3936530430</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
-          <t>VIA VESPUCCI 2</t>
+          <t>VIA VIGASIO 51</t>
         </is>
       </c>
       <c r="E723" t="inlineStr">
         <is>
-          <t>Colognola ai Colli</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>MATTEO GUGLIELMO</t>
+          <t>PIERPAOLO</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>VENTURI</t>
+          <t>SPADOLINI</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>0456767524</t>
+          <t>3936530430</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t>VIA OLIMPIA 39</t>
+          <t>PIAZZA CHIAVEGATO 1</t>
         </is>
       </c>
       <c r="E724" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Bovolone</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>PIERPAOLO</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>VENTURINI</t>
+          <t>SPADOLINI</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>045 6051239</t>
+          <t>3936530430</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
-          <t>VIA CHIARENZI 3</t>
+          <t>P.ZZA G. SFORNI 1</t>
         </is>
       </c>
       <c r="E725" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>VERNA</t>
+          <t>SPALLETTA</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>3477861608</t>
+          <t>045/557596</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
-          <t>CORSO UMBERTO I° 15</t>
+          <t>VIA OLIVE' 32/G</t>
         </is>
       </c>
       <c r="E726" t="inlineStr">
         <is>
-          <t>Albaredo d&amp;apos;Adige</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>VICENTINI</t>
+          <t>SPATARO</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>0458034375</t>
+          <t>3515952925</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
-          <t>V.LO BALENA 4</t>
+          <t>VIA BELFIORE 59</t>
         </is>
       </c>
       <c r="E727" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>VICENTINI</t>
+          <t>SPATARO</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>045/6151359</t>
+          <t>3515952925</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
-          <t>VIA A. VESPUCCI 2</t>
+          <t>VIA MARCONI 117</t>
         </is>
       </c>
       <c r="E728" t="inlineStr">
         <is>
-          <t>Colognola ai Colli</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>EDOARDO BRUNO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>VICENZI</t>
+          <t>SPATARO</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>0457211628</t>
+          <t>045541855</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
-          <t>PIAZZA DONATORI DI SANGUE 4</t>
+          <t xml:space="preserve">VIA BELFIORE 59 </t>
         </is>
       </c>
       <c r="E729" t="inlineStr">
         <is>
-          <t>Garda</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>EDOARDO BRUNO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>VICENZI</t>
+          <t>SPATARO</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>0455704862</t>
+          <t>0458521389</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
-          <t>VIA CANEVON 16</t>
+          <t>VIA MARCONI 117</t>
         </is>
       </c>
       <c r="E730" t="inlineStr">
         <is>
-          <t>Bardolino</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>MIRELLA</t>
+          <t>RALF HEINRICH JUERGEN</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>VIGHINI</t>
+          <t>SPECKE</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>0442/331646</t>
+          <t>3513014119</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
-          <t>VIA A. DE GASPERI 12/C</t>
+          <t>VIA CARLO CIPOLLA 9</t>
         </is>
       </c>
       <c r="E731" t="inlineStr">
         <is>
-          <t>Casaleone</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>MARIANTONIETTA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>VIGNOLA</t>
+          <t>SPEDICATO</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>045563717</t>
+          <t>3716454429</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
-          <t>VIA BRAMANTE 15</t>
+          <t>VIA URBANO III 46</t>
         </is>
       </c>
       <c r="E732" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>VINCO</t>
+          <t>SPEZIA</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>3297203670</t>
+          <t>0457703089-6860548</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
-          <t>PIAZZETTA SUOR MARIA GIUSEPPA SCANDOLA 3</t>
+          <t>VIA MATTEOTTI  10/E</t>
         </is>
       </c>
       <c r="E733" t="inlineStr">
         <is>
-          <t>Bosco Chiesanuova</t>
+          <t>Sant&amp;apos;Ambrogio di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>VINCO</t>
+          <t>SPEZIE</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>3297203670</t>
+          <t>3931343789</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
-          <t>LOCALITA' MASO DI SOPRA 7/C</t>
-[...2 lines deleted...]
-      <c r="E734" t="inlineStr"/>
+          <t>VIA CENTRO 9</t>
+        </is>
+      </c>
+      <c r="E734" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>PIETRINA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>VIRDIS</t>
+          <t>SPINACI</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>3299185449</t>
+          <t>0458205836</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
-          <t>VIA SABAINA 2</t>
+          <t xml:space="preserve">VIA REDIPUGLIA   9 </t>
         </is>
       </c>
       <c r="E735" t="inlineStr">
         <is>
-          <t>Sommacampagna</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>RENEA</t>
+          <t>MARIA FRANCESCA</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>VISENTIN</t>
+          <t>SPOTO</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>3408359428</t>
+          <t>3515167655</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
-          <t>PIAZZA VITTORIA 23-24</t>
+          <t>VIA MARCONI 117</t>
         </is>
       </c>
       <c r="E736" t="inlineStr">
         <is>
-          <t>Caprino Veronese</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>VIVIANI</t>
-[...4 lines deleted...]
-          <t>3714218776</t>
+          <t>SQUARZONI</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
-          <t>VIA DEI MILLE 12</t>
+          <t>VIA S. LUIGI FR. PESINA 4</t>
         </is>
       </c>
       <c r="E737" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Caprino Veronese</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>MARIA FRANCESCA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>VIVIANI</t>
+          <t>SQUARZONI</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>3484511350</t>
+          <t>0457242103</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA CA' MONTAGNA 11 </t>
+          <t xml:space="preserve">PIAZZA VITTORIA 22 </t>
         </is>
       </c>
       <c r="E738" t="inlineStr">
         <is>
-          <t>San Zeno di Montagna</t>
+          <t>Caprino Veronese</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>VIVIANI</t>
+          <t>SQUARZONI</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>3496045819</t>
+          <t>3479099199</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
-          <t>VIA P. P. MARTINATI 8</t>
+          <t>VIA 24 MAGGIO 7</t>
         </is>
       </c>
       <c r="E739" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Caprino Veronese</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
           <t>CLAUDIA</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>VOLTOLINA</t>
+          <t>STAGNOLI</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>3518471791</t>
+          <t>0456444177</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
-          <t>VIA ANTONIO PISANO 51</t>
+          <t>VIA P. PEDERZOLI 2</t>
         </is>
       </c>
       <c r="E740" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>ULRIKE</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>WEISE</t>
+          <t>STAGNOLI</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>3280713336-6338522</t>
+          <t>0454770759</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
-          <t>VIA S. MARIA CROCEFISSA DI ROSA 2</t>
+          <t>PIAZZA DELLA LIBERTA' 8</t>
         </is>
       </c>
       <c r="E741" t="inlineStr">
         <is>
-          <t>Valeggio sul Mincio</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>ZAMBELLO</t>
+          <t>STANCARI</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>3515063321</t>
+          <t>045-6051239</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
-          <t>VIA N. TOMMASEO 6</t>
+          <t>VIA CHIARENZI 3</t>
         </is>
       </c>
       <c r="E742" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Zevio</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>ZAMBERLAN</t>
+          <t>STEFANELLI</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>0452087610</t>
+          <t>3770956368</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
-          <t>VIA XX SETTEMBRE 4/6</t>
+          <t>FRAZ. SANDRA' VIA GENERALE ZAMBONI 79</t>
         </is>
       </c>
       <c r="E743" t="inlineStr">
         <is>
-          <t>San Martino Buon Albergo</t>
+          <t>Castelnuovo del Garda</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>ERMANNO</t>
+          <t>KRISANA</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>ZAMBONIN</t>
+          <t>STEFANI</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>368 3444936</t>
+          <t>0457971664</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>VIA BENEDETTI 33</t>
+          <t>VIA A. DE GASPERI 1</t>
         </is>
       </c>
       <c r="E744" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>Povegliano Veronese</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>PERLA</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>ZAMPIERI</t>
+          <t>SUPPI</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>0458328643</t>
+          <t>0458159100</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
-          <t>VIA DELLA PACE 33</t>
+          <t>VIA BRAMANTE 15</t>
         </is>
       </c>
       <c r="E745" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>ZAMPIERI</t>
+          <t>SURANO</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>0458328643</t>
+          <t>3669817386</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
-          <t>VIA MANTOVA 28</t>
+          <t>VIA LA FRATELLANZA 2</t>
         </is>
       </c>
       <c r="E746" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>ZAMPIERI</t>
+          <t>TABACARI</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>0442 1880026</t>
+          <t>3247722951</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
-          <t>VIA G. OBERDAN 10</t>
+          <t>VIA PINDEMONTE 15</t>
         </is>
       </c>
       <c r="E747" t="inlineStr">
         <is>
-          <t>Cerea</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>CARMINE</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>ZANDONA'</t>
+          <t>TABACCO</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>3492677246</t>
+          <t>7500978-3338652314</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA XX SETTEMBRE 98 </t>
+          <t>VIA SAN MARTINO 4/A</t>
         </is>
       </c>
       <c r="E748" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Negrar di Valpolicella</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>BRUNETTA</t>
+          <t>NATALIA</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>ZANDONA'</t>
+          <t>TABARCEA</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>347/6064696</t>
+          <t>0458401188</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
-          <t>VIA DEGLI ALPINI 6</t>
+          <t>VIA STANGA 4</t>
         </is>
       </c>
       <c r="E749" t="inlineStr">
         <is>
-          <t>San Giovanni Ilarione</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>NATALIA</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>ZANDONA'</t>
+          <t>TABARCEA</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>3519550721</t>
+          <t>0458401188</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
-          <t>VIA GIUSEPPE FONTANA DI LUGO 5</t>
+          <t>VIA ANTONIO BADILE 6</t>
         </is>
       </c>
       <c r="E750" t="inlineStr">
         <is>
-          <t>Grezzana</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>ZANDONA'</t>
+          <t>TABIICA</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>045977778</t>
+          <t>0454730884</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
-          <t>VIA MONTORIO 60</t>
+          <t>VIA FRATELLI SINIGAGLIA  2</t>
         </is>
       </c>
       <c r="E751" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>MICHELANGELO</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>ZANGHI'</t>
+          <t>TARTAGLIONE</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>3517140231</t>
+          <t>3513806738</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
-          <t>VIA CARLO CIPOLLA 9</t>
+          <t>PIAZZALE MADONNA DEL POPOLO 4</t>
         </is>
       </c>
       <c r="E752" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ION</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>ZANINI</t>
+          <t>TAUT</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>045576821</t>
+          <t>0454915892</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA NAPOLEONE  1°  8 </t>
+          <t>VIA CESARE BATTISTI 19A</t>
         </is>
       </c>
       <c r="E753" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>LUCIANA</t>
+          <t>ANDREA BRUNO</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>ZANOLLI</t>
+          <t>TEGANI</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>3496054570</t>
+          <t>328.1798880</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
-          <t>VIA VAONA 1</t>
+          <t>PIAZZALE FLEMING 1</t>
         </is>
       </c>
       <c r="E754" t="inlineStr">
         <is>
-          <t>Pescantina</t>
+          <t>Bovolone</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>CARLA</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>ZANOTTI</t>
+          <t>TERRIN</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>045/510582</t>
+          <t>0442603230</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
-          <t>VIA  L. DA VINCI 1</t>
+          <t>VIA PELLINI,  22</t>
         </is>
       </c>
       <c r="E755" t="inlineStr">
         <is>
-          <t>Sommacampagna</t>
+          <t>Legnago</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>BERHANE</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>ZANOTTO</t>
+          <t>TESFAI</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>0456630425</t>
+          <t>3201733022</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
-          <t>VIA DEL BERSAGLIERE 4</t>
+          <t>VIA DON C.GNOCCHI 8</t>
         </is>
       </c>
       <c r="E756" t="inlineStr">
         <is>
-          <t>Isola della Scala</t>
+          <t>Bovolone</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>TATIANA</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>ZANUSO</t>
+          <t>TIN</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>045-6051239</t>
+          <t>0442 1880026</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
-          <t>VIA CHIARENZI 3</t>
+          <t>VIA G. OBERDAN  10</t>
         </is>
       </c>
       <c r="E757" t="inlineStr">
         <is>
-          <t>Zevio</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>MARIA GIULIA</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>ZARDINI</t>
+          <t>TISATO</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>0457704385</t>
+          <t>3513676928</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
-          <t>VIA CAMPOSTRINI FR. PEDEMONTE 43</t>
+          <t>VIALE DELLA RIMEMBRANZA  7</t>
         </is>
       </c>
       <c r="E758" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>Cavaion Veronese</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>MASSIMILIANO</t>
+          <t>OLGA MARIA</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>ZATTERA</t>
+          <t>TOBALDINI</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>329 435 78 69</t>
+          <t>3447973009</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
-          <t>VIA STRA' 36/I</t>
+          <t>P.ZZA DEL POPOLO 14</t>
         </is>
       </c>
       <c r="E759" t="inlineStr">
         <is>
-          <t>Caldiero</t>
+          <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>ZECCHETTO</t>
+          <t>TOGNELLA</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>3513087707</t>
+          <t>3486086501</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
-          <t>VIA LEONARDO DA VINCI 1</t>
+          <t>VIA ROMA 154</t>
         </is>
       </c>
       <c r="E760" t="inlineStr">
         <is>
-          <t>Sommacampagna</t>
+          <t>Isola Rizza</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>ZEMINIAN</t>
+          <t>TOMIOLO</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>3207278791</t>
+          <t>04421880026</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
-          <t>VIA STRA' 36/I</t>
+          <t xml:space="preserve">VIA G. OBERDAN 10 </t>
         </is>
       </c>
       <c r="E761" t="inlineStr">
         <is>
-          <t>Caldiero</t>
+          <t>Cerea</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>LUCIANO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>ZENARI</t>
+          <t>TONOLI</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>3356131182</t>
+          <t>3388782794</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA VENEZIA 1 </t>
+          <t>VIA GARDESANA 33</t>
         </is>
       </c>
       <c r="E762" t="inlineStr">
         <is>
-          <t>Arcole</t>
+          <t>Lazise</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>SAMUELE</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>ZENARI</t>
+          <t>TOSADORI</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>349 938 43 69</t>
+          <t>3407352135</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t>VIA CAPPELLETTI 1</t>
+          <t>CORSO DANTE ALIGHIERI 20</t>
         </is>
       </c>
       <c r="E763" t="inlineStr">
         <is>
-          <t>Selva di Progno</t>
+          <t>Illasi</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>ZENARI</t>
+          <t>TOSI</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>3499384369</t>
+          <t>3402452340</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
-          <t>PIAZZA VITTORIO VENETO 46</t>
+          <t>VIA C. BATTISTI 6</t>
         </is>
       </c>
       <c r="E764" t="inlineStr">
         <is>
-          <t>Selva di Progno</t>
+          <t>Isola della Scala</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>ZENARI</t>
+          <t>TOSI</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
-          <t>3499384369</t>
+          <t>3402452340</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
-          <t>VIA CIPOLLA 41</t>
-[...6 lines deleted...]
-      </c>
+          <t xml:space="preserve"> 6</t>
+        </is>
+      </c>
+      <c r="E765" t="inlineStr"/>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>ZENARO</t>
+          <t>TREGNAGHI</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
-          <t>0442418933</t>
+          <t>3784267967</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
         <is>
-          <t>VIA CAVOUR 60</t>
+          <t>PIAZZA UMBERTO I 3</t>
         </is>
       </c>
       <c r="E766" t="inlineStr">
         <is>
-          <t>Cologna Veneta</t>
+          <t>Montecchia di Crosara</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>ZENDRINI</t>
+          <t>TREVISAN</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
-          <t>346 2742796</t>
+          <t>044285849</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
-          <t>VIA FRIZZOLANA - FRAZ. QUINTO 3</t>
+          <t xml:space="preserve">VIA DEGLI ALPINI      11 </t>
         </is>
       </c>
       <c r="E767" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Cologna Veneta</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>CAMILLA</t>
+          <t>PAOLO GIUSEPPE MARIA</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>ZIVELONGHI</t>
+          <t>TREVISOI</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>3517789307</t>
+          <t>0456100657</t>
         </is>
       </c>
       <c r="D768" t="inlineStr">
         <is>
-          <t>VIA MARCONI 117</t>
+          <t xml:space="preserve">VIA 4 NOVEMBRE     2 </t>
         </is>
       </c>
       <c r="E768" t="inlineStr">
         <is>
-          <t>Castel d&amp;apos;Azzano</t>
+          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>ALBERTA</t>
+          <t>GAIA</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>ZIVIANI</t>
+          <t>TRIPI</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>347-4672617</t>
+          <t>0458328643</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
-          <t>VIA EMILIO SALGARI 2/B</t>
+          <t>VIA MANTOVA 28</t>
         </is>
       </c>
       <c r="E769" t="inlineStr">
         <is>
-          <t>San Pietro in Cariano</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>ZOCCA</t>
+          <t>TURATI</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>3292521176</t>
+          <t>3401175019</t>
         </is>
       </c>
       <c r="D770" t="inlineStr">
         <is>
-          <t xml:space="preserve">LARGO SALVO D'ACQUISTO 19 </t>
+          <t>VIA NINO BIXIO 175</t>
         </is>
       </c>
       <c r="E770" t="inlineStr">
         <is>
-          <t>Bussolengo</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>CAMILLA</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>ZOCCARATO</t>
+          <t>TURCO</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>044228656</t>
+          <t>3519500147</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
-          <t>VIA MOZART 2</t>
+          <t xml:space="preserve">VIA GUGLIELMO MARCONI 35 </t>
         </is>
       </c>
       <c r="E771" t="inlineStr">
         <is>
-          <t>Legnago</t>
+          <t>San Giovanni Lupatoto</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>ZOCCATELLI</t>
+          <t>TURCO</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>045.7971664</t>
+          <t>0458521389</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
-          <t>VIA DE GASPERI 1</t>
+          <t>VIA MARCONI 117</t>
         </is>
       </c>
       <c r="E772" t="inlineStr">
         <is>
-          <t>Povegliano Veronese</t>
+          <t>Castel d&amp;apos;Azzano</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>ZONTA</t>
+          <t>TURCO</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>0458531432</t>
+          <t>045541687</t>
         </is>
       </c>
       <c r="D773" t="inlineStr">
         <is>
-          <t>VIA IPPOLITO NIEVO 5</t>
+          <t>VIA MONTE BONDONE 10</t>
         </is>
       </c>
       <c r="E773" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Buttapietra</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>MARIA CHIARA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>ZOPPETTI</t>
+          <t>TURCO</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>045/976555</t>
+          <t>3806928541</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
-          <t>VIA A. SALIERI 237/A</t>
+          <t>VIA V. BOTTEGO 4</t>
         </is>
       </c>
       <c r="E774" t="inlineStr">
         <is>
           <t>Verona</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
+          <t>ANNALISA</t>
+        </is>
+      </c>
+      <c r="B775" t="inlineStr">
+        <is>
+          <t>UBALDI</t>
+        </is>
+      </c>
+      <c r="C775" t="inlineStr">
+        <is>
+          <t>0458200555</t>
+        </is>
+      </c>
+      <c r="D775" t="inlineStr">
+        <is>
+          <t>VIA REDIPUGLIA 9</t>
+        </is>
+      </c>
+      <c r="E775" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" t="inlineStr">
+        <is>
+          <t>ANNALISA</t>
+        </is>
+      </c>
+      <c r="B776" t="inlineStr">
+        <is>
+          <t>UBALDI</t>
+        </is>
+      </c>
+      <c r="C776" t="inlineStr">
+        <is>
+          <t>0458200555</t>
+        </is>
+      </c>
+      <c r="D776" t="inlineStr">
+        <is>
+          <t>VIA CIRO FERRARI 9</t>
+        </is>
+      </c>
+      <c r="E776" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="inlineStr">
+        <is>
+          <t>BEATRICE</t>
+        </is>
+      </c>
+      <c r="B777" t="inlineStr">
+        <is>
+          <t>URCIUOLI</t>
+        </is>
+      </c>
+      <c r="C777" t="inlineStr">
+        <is>
+          <t>045/6702876</t>
+        </is>
+      </c>
+      <c r="D777" t="inlineStr">
+        <is>
+          <t>VIA VAONA 1</t>
+        </is>
+      </c>
+      <c r="E777" t="inlineStr">
+        <is>
+          <t>Pescantina</t>
+        </is>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="inlineStr">
+        <is>
+          <t>FABRIZIO</t>
+        </is>
+      </c>
+      <c r="B778" t="inlineStr">
+        <is>
+          <t>VALLE</t>
+        </is>
+      </c>
+      <c r="C778" t="inlineStr">
+        <is>
+          <t>0442-20962</t>
+        </is>
+      </c>
+      <c r="D778" t="inlineStr">
+        <is>
+          <t>VIA OSPITAL VECCHIO 2</t>
+        </is>
+      </c>
+      <c r="E778" t="inlineStr">
+        <is>
+          <t>Legnago</t>
+        </is>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="inlineStr">
+        <is>
+          <t>FABRIZIO</t>
+        </is>
+      </c>
+      <c r="B779" t="inlineStr">
+        <is>
+          <t>VALLE</t>
+        </is>
+      </c>
+      <c r="C779" t="inlineStr">
+        <is>
+          <t>0442 641886</t>
+        </is>
+      </c>
+      <c r="D779" t="inlineStr">
+        <is>
+          <t>VIA L. DA VINCI 51</t>
+        </is>
+      </c>
+      <c r="E779" t="inlineStr">
+        <is>
+          <t>Minerbe</t>
+        </is>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="inlineStr">
+        <is>
+          <t>FRANCESCA</t>
+        </is>
+      </c>
+      <c r="B780" t="inlineStr">
+        <is>
+          <t>VALLE</t>
+        </is>
+      </c>
+      <c r="C780" t="inlineStr">
+        <is>
+          <t>045/8841112</t>
+        </is>
+      </c>
+      <c r="D780" t="inlineStr">
+        <is>
+          <t>P.LE BUCCARI 34</t>
+        </is>
+      </c>
+      <c r="E780" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" t="inlineStr">
+        <is>
+          <t>GIORGIA</t>
+        </is>
+      </c>
+      <c r="B781" t="inlineStr">
+        <is>
+          <t>VALLE</t>
+        </is>
+      </c>
+      <c r="C781" t="inlineStr">
+        <is>
+          <t>3482486561-6338522</t>
+        </is>
+      </c>
+      <c r="D781" t="inlineStr">
+        <is>
+          <t>VIA S. MARIA CROCEFISSA DI ROSA 2</t>
+        </is>
+      </c>
+      <c r="E781" t="inlineStr">
+        <is>
+          <t>Valeggio sul Mincio</t>
+        </is>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="inlineStr">
+        <is>
+          <t>MARTINA</t>
+        </is>
+      </c>
+      <c r="B782" t="inlineStr">
+        <is>
+          <t>VALLENARI</t>
+        </is>
+      </c>
+      <c r="C782" t="inlineStr">
+        <is>
+          <t>3406795072</t>
+        </is>
+      </c>
+      <c r="D782" t="inlineStr">
+        <is>
+          <t>FRAZIONE CALMASINO VIA STAZIONE 10</t>
+        </is>
+      </c>
+      <c r="E782" t="inlineStr">
+        <is>
+          <t>Bardolino</t>
+        </is>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="inlineStr">
+        <is>
+          <t>MARTINA</t>
+        </is>
+      </c>
+      <c r="B783" t="inlineStr">
+        <is>
+          <t>VALLENARI</t>
+        </is>
+      </c>
+      <c r="C783" t="inlineStr">
+        <is>
+          <t>0457580845</t>
+        </is>
+      </c>
+      <c r="D783" t="inlineStr">
+        <is>
+          <t>VIA GARDESANA 33</t>
+        </is>
+      </c>
+      <c r="E783" t="inlineStr">
+        <is>
+          <t>Lazise</t>
+        </is>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="inlineStr">
+        <is>
+          <t>GIORGIA</t>
+        </is>
+      </c>
+      <c r="B784" t="inlineStr">
+        <is>
+          <t>VANGELISTA</t>
+        </is>
+      </c>
+      <c r="C784" t="inlineStr">
+        <is>
+          <t>328-7174233</t>
+        </is>
+      </c>
+      <c r="D784" t="inlineStr">
+        <is>
+          <t>VIA VAONA 1</t>
+        </is>
+      </c>
+      <c r="E784" t="inlineStr">
+        <is>
+          <t>Pescantina</t>
+        </is>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" t="inlineStr">
+        <is>
+          <t>GIORGIA</t>
+        </is>
+      </c>
+      <c r="B785" t="inlineStr">
+        <is>
+          <t>VANIN</t>
+        </is>
+      </c>
+      <c r="C785" t="inlineStr">
+        <is>
+          <t>045953540</t>
+        </is>
+      </c>
+      <c r="D785" t="inlineStr">
+        <is>
+          <t>VIA VILLAFRANCA 55</t>
+        </is>
+      </c>
+      <c r="E785" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="inlineStr">
+        <is>
+          <t>STEFANO</t>
+        </is>
+      </c>
+      <c r="B786" t="inlineStr">
+        <is>
+          <t>VANTINI</t>
+        </is>
+      </c>
+      <c r="C786" t="inlineStr">
+        <is>
+          <t>0457256372</t>
+        </is>
+      </c>
+      <c r="D786" t="inlineStr">
+        <is>
+          <t>PIAZZA DONATORI DI SANGUE  4/5</t>
+        </is>
+      </c>
+      <c r="E786" t="inlineStr">
+        <is>
+          <t>Garda</t>
+        </is>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="inlineStr">
+        <is>
+          <t>CALOGERO</t>
+        </is>
+      </c>
+      <c r="B787" t="inlineStr">
+        <is>
+          <t>VELLA</t>
+        </is>
+      </c>
+      <c r="C787" t="inlineStr">
+        <is>
+          <t>392-3608688</t>
+        </is>
+      </c>
+      <c r="D787" t="inlineStr">
+        <is>
+          <t>VIA DEL VECCHIO 1</t>
+        </is>
+      </c>
+      <c r="E787" t="inlineStr">
+        <is>
+          <t>Gazzo Veronese</t>
+        </is>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" t="inlineStr">
+        <is>
+          <t>CALOGERO</t>
+        </is>
+      </c>
+      <c r="B788" t="inlineStr">
+        <is>
+          <t>VELLA</t>
+        </is>
+      </c>
+      <c r="C788" t="inlineStr">
+        <is>
+          <t>3923608688</t>
+        </is>
+      </c>
+      <c r="D788" t="inlineStr">
+        <is>
+          <t>VIA RAFFA 1</t>
+        </is>
+      </c>
+      <c r="E788" t="inlineStr">
+        <is>
+          <t>Nogara</t>
+        </is>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="inlineStr">
+        <is>
+          <t>ELISA</t>
+        </is>
+      </c>
+      <c r="B789" t="inlineStr">
+        <is>
+          <t>VENCATO</t>
+        </is>
+      </c>
+      <c r="C789" t="inlineStr">
+        <is>
+          <t>0456800762</t>
+        </is>
+      </c>
+      <c r="D789" t="inlineStr">
+        <is>
+          <t>PIAZZA CAVALIERI DI VITTORIO VENETO  5</t>
+        </is>
+      </c>
+      <c r="E789" t="inlineStr">
+        <is>
+          <t>San Pietro in Cariano</t>
+        </is>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="inlineStr">
+        <is>
+          <t>MARIELA ADRIANA</t>
+        </is>
+      </c>
+      <c r="B790" t="inlineStr">
+        <is>
+          <t>VENTOLA</t>
+        </is>
+      </c>
+      <c r="C790" t="inlineStr">
+        <is>
+          <t>0458944594</t>
+        </is>
+      </c>
+      <c r="D790" t="inlineStr">
+        <is>
+          <t>VIA VESPUCCI 2</t>
+        </is>
+      </c>
+      <c r="E790" t="inlineStr">
+        <is>
+          <t>Colognola ai Colli</t>
+        </is>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" t="inlineStr">
+        <is>
+          <t>MATTEO GUGLIELMO</t>
+        </is>
+      </c>
+      <c r="B791" t="inlineStr">
+        <is>
+          <t>VENTURI</t>
+        </is>
+      </c>
+      <c r="C791" t="inlineStr">
+        <is>
+          <t>0456767524</t>
+        </is>
+      </c>
+      <c r="D791" t="inlineStr">
+        <is>
+          <t>VIA OLIMPIA 39</t>
+        </is>
+      </c>
+      <c r="E791" t="inlineStr">
+        <is>
+          <t>Bussolengo</t>
+        </is>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="inlineStr">
+        <is>
+          <t>VALENTINA</t>
+        </is>
+      </c>
+      <c r="B792" t="inlineStr">
+        <is>
+          <t>VENTURINI</t>
+        </is>
+      </c>
+      <c r="C792" t="inlineStr">
+        <is>
+          <t>045 6051239</t>
+        </is>
+      </c>
+      <c r="D792" t="inlineStr">
+        <is>
+          <t>VIA CHIARENZI 3</t>
+        </is>
+      </c>
+      <c r="E792" t="inlineStr">
+        <is>
+          <t>Zevio</t>
+        </is>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="inlineStr">
+        <is>
+          <t>ANNAMARIA</t>
+        </is>
+      </c>
+      <c r="B793" t="inlineStr">
+        <is>
+          <t>VERNA</t>
+        </is>
+      </c>
+      <c r="C793" t="inlineStr">
+        <is>
+          <t>3477861608</t>
+        </is>
+      </c>
+      <c r="D793" t="inlineStr">
+        <is>
+          <t>CORSO UMBERTO I 15</t>
+        </is>
+      </c>
+      <c r="E793" t="inlineStr">
+        <is>
+          <t>Albaredo d&amp;apos;Adige</t>
+        </is>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="inlineStr">
+        <is>
+          <t>ANNAMARIA</t>
+        </is>
+      </c>
+      <c r="B794" t="inlineStr">
+        <is>
+          <t>VERNA</t>
+        </is>
+      </c>
+      <c r="C794" t="inlineStr">
+        <is>
+          <t>3477861608</t>
+        </is>
+      </c>
+      <c r="D794" t="inlineStr">
+        <is>
+          <t>CORSO UMBERTO I°    15</t>
+        </is>
+      </c>
+      <c r="E794" t="inlineStr">
+        <is>
+          <t>Albaredo d&amp;apos;Adige</t>
+        </is>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" t="inlineStr">
+        <is>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="B795" t="inlineStr">
+        <is>
+          <t>VICENTINI</t>
+        </is>
+      </c>
+      <c r="C795" t="inlineStr">
+        <is>
+          <t>0458034375</t>
+        </is>
+      </c>
+      <c r="D795" t="inlineStr">
+        <is>
+          <t>V.LO BALENA 4</t>
+        </is>
+      </c>
+      <c r="E795" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="inlineStr">
+        <is>
+          <t>FEDERICA</t>
+        </is>
+      </c>
+      <c r="B796" t="inlineStr">
+        <is>
+          <t>VICENTINI</t>
+        </is>
+      </c>
+      <c r="C796" t="inlineStr">
+        <is>
+          <t>045/6151359</t>
+        </is>
+      </c>
+      <c r="D796" t="inlineStr">
+        <is>
+          <t>VIA A. VESPUCCI 2</t>
+        </is>
+      </c>
+      <c r="E796" t="inlineStr">
+        <is>
+          <t>Colognola ai Colli</t>
+        </is>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" t="inlineStr">
+        <is>
+          <t>EDOARDO BRUNO</t>
+        </is>
+      </c>
+      <c r="B797" t="inlineStr">
+        <is>
+          <t>VICENZI</t>
+        </is>
+      </c>
+      <c r="C797" t="inlineStr">
+        <is>
+          <t>0455704862</t>
+        </is>
+      </c>
+      <c r="D797" t="inlineStr">
+        <is>
+          <t>VIA CANEVON 16</t>
+        </is>
+      </c>
+      <c r="E797" t="inlineStr">
+        <is>
+          <t>Bardolino</t>
+        </is>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" t="inlineStr">
+        <is>
+          <t>EDOARDO BRUNO</t>
+        </is>
+      </c>
+      <c r="B798" t="inlineStr">
+        <is>
+          <t>VICENZI</t>
+        </is>
+      </c>
+      <c r="C798" t="inlineStr">
+        <is>
+          <t>0457211628</t>
+        </is>
+      </c>
+      <c r="D798" t="inlineStr">
+        <is>
+          <t>PIAZZA DONATORI DI SANGUE 4</t>
+        </is>
+      </c>
+      <c r="E798" t="inlineStr">
+        <is>
+          <t>Garda</t>
+        </is>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" t="inlineStr">
+        <is>
+          <t>MARIA</t>
+        </is>
+      </c>
+      <c r="B799" t="inlineStr">
+        <is>
+          <t>VIDOTTO</t>
+        </is>
+      </c>
+      <c r="C799" t="inlineStr">
+        <is>
+          <t>0458250133</t>
+        </is>
+      </c>
+      <c r="D799" t="inlineStr">
+        <is>
+          <t>VIA ROVIGO 2B</t>
+        </is>
+      </c>
+      <c r="E799" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" t="inlineStr">
+        <is>
+          <t>MIRELLA</t>
+        </is>
+      </c>
+      <c r="B800" t="inlineStr">
+        <is>
+          <t>VIGHINI</t>
+        </is>
+      </c>
+      <c r="C800" t="inlineStr">
+        <is>
+          <t>0442/331646</t>
+        </is>
+      </c>
+      <c r="D800" t="inlineStr">
+        <is>
+          <t>VIA A. DE GASPERI 12/C</t>
+        </is>
+      </c>
+      <c r="E800" t="inlineStr">
+        <is>
+          <t>Casaleone</t>
+        </is>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" t="inlineStr">
+        <is>
+          <t>MARIANTONIETTA</t>
+        </is>
+      </c>
+      <c r="B801" t="inlineStr">
+        <is>
+          <t>VIGNOLA</t>
+        </is>
+      </c>
+      <c r="C801" t="inlineStr">
+        <is>
+          <t>045563717</t>
+        </is>
+      </c>
+      <c r="D801" t="inlineStr">
+        <is>
+          <t>VIA BRAMANTE 15</t>
+        </is>
+      </c>
+      <c r="E801" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" t="inlineStr">
+        <is>
+          <t>SABRINA</t>
+        </is>
+      </c>
+      <c r="B802" t="inlineStr">
+        <is>
+          <t>VINCO</t>
+        </is>
+      </c>
+      <c r="C802" t="inlineStr">
+        <is>
+          <t>3297203670</t>
+        </is>
+      </c>
+      <c r="D802" t="inlineStr">
+        <is>
+          <t>PIAZZETTA SUOR MARIA GIUSEPPA SCANDOLA 3</t>
+        </is>
+      </c>
+      <c r="E802" t="inlineStr">
+        <is>
+          <t>Bosco Chiesanuova</t>
+        </is>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="inlineStr">
+        <is>
+          <t>SABRINA</t>
+        </is>
+      </c>
+      <c r="B803" t="inlineStr">
+        <is>
+          <t>VINCO</t>
+        </is>
+      </c>
+      <c r="C803" t="inlineStr">
+        <is>
+          <t>3297203670</t>
+        </is>
+      </c>
+      <c r="D803" t="inlineStr">
+        <is>
+          <t>LOCALITA' MASO DI SOPRA  7/C</t>
+        </is>
+      </c>
+      <c r="E803" t="inlineStr"/>
+    </row>
+    <row r="804">
+      <c r="A804" t="inlineStr">
+        <is>
+          <t>PIETRINA</t>
+        </is>
+      </c>
+      <c r="B804" t="inlineStr">
+        <is>
+          <t>VIRDIS</t>
+        </is>
+      </c>
+      <c r="C804" t="inlineStr">
+        <is>
+          <t>3299185449</t>
+        </is>
+      </c>
+      <c r="D804" t="inlineStr">
+        <is>
+          <t>VIA SABAINA 2</t>
+        </is>
+      </c>
+      <c r="E804" t="inlineStr">
+        <is>
+          <t>Sommacampagna</t>
+        </is>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" t="inlineStr">
+        <is>
+          <t>RENEA</t>
+        </is>
+      </c>
+      <c r="B805" t="inlineStr">
+        <is>
+          <t>VISENTIN</t>
+        </is>
+      </c>
+      <c r="C805" t="inlineStr">
+        <is>
+          <t>3408359428</t>
+        </is>
+      </c>
+      <c r="D805" t="inlineStr">
+        <is>
+          <t>PIAZZA VITTORIA 23-24</t>
+        </is>
+      </c>
+      <c r="E805" t="inlineStr">
+        <is>
+          <t>Caprino Veronese</t>
+        </is>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" t="inlineStr">
+        <is>
+          <t>ELENA</t>
+        </is>
+      </c>
+      <c r="B806" t="inlineStr">
+        <is>
+          <t>VIVIANI</t>
+        </is>
+      </c>
+      <c r="C806" t="inlineStr">
+        <is>
+          <t>3714218776</t>
+        </is>
+      </c>
+      <c r="D806" t="inlineStr">
+        <is>
+          <t>VIA DEI MILLE 12</t>
+        </is>
+      </c>
+      <c r="E806" t="inlineStr">
+        <is>
+          <t>Villafranca di Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" t="inlineStr">
+        <is>
+          <t>MARIA FRANCESCA</t>
+        </is>
+      </c>
+      <c r="B807" t="inlineStr">
+        <is>
+          <t>VIVIANI</t>
+        </is>
+      </c>
+      <c r="C807" t="inlineStr">
+        <is>
+          <t>3484511350</t>
+        </is>
+      </c>
+      <c r="D807" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIA CA' MONTAGNA 11 </t>
+        </is>
+      </c>
+      <c r="E807" t="inlineStr">
+        <is>
+          <t>San Zeno di Montagna</t>
+        </is>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="inlineStr">
+        <is>
+          <t>MONICA</t>
+        </is>
+      </c>
+      <c r="B808" t="inlineStr">
+        <is>
+          <t>VIVIANI</t>
+        </is>
+      </c>
+      <c r="C808" t="inlineStr">
+        <is>
+          <t>3496045819</t>
+        </is>
+      </c>
+      <c r="D808" t="inlineStr">
+        <is>
+          <t>VIA P. P. MARTINATI 8</t>
+        </is>
+      </c>
+      <c r="E808" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" t="inlineStr">
+        <is>
+          <t>CLAUDIA</t>
+        </is>
+      </c>
+      <c r="B809" t="inlineStr">
+        <is>
+          <t>VOLTOLINA</t>
+        </is>
+      </c>
+      <c r="C809" t="inlineStr">
+        <is>
+          <t>3518471791</t>
+        </is>
+      </c>
+      <c r="D809" t="inlineStr">
+        <is>
+          <t>VIA ANTONIO PISANO 51</t>
+        </is>
+      </c>
+      <c r="E809" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" t="inlineStr">
+        <is>
+          <t>ULRIKE</t>
+        </is>
+      </c>
+      <c r="B810" t="inlineStr">
+        <is>
+          <t>WEISE</t>
+        </is>
+      </c>
+      <c r="C810" t="inlineStr">
+        <is>
+          <t>3280713336-6338522</t>
+        </is>
+      </c>
+      <c r="D810" t="inlineStr">
+        <is>
+          <t>VIA S. MARIA CROCEFISSA DI ROSA 2</t>
+        </is>
+      </c>
+      <c r="E810" t="inlineStr">
+        <is>
+          <t>Valeggio sul Mincio</t>
+        </is>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="B811" t="inlineStr">
+        <is>
+          <t>ZAMBELLO</t>
+        </is>
+      </c>
+      <c r="C811" t="inlineStr">
+        <is>
+          <t>3515063321</t>
+        </is>
+      </c>
+      <c r="D811" t="inlineStr">
+        <is>
+          <t>VIA N. TOMMASEO 6</t>
+        </is>
+      </c>
+      <c r="E811" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" t="inlineStr">
+        <is>
+          <t>NICOLETTA</t>
+        </is>
+      </c>
+      <c r="B812" t="inlineStr">
+        <is>
+          <t>ZAMBERLAN</t>
+        </is>
+      </c>
+      <c r="C812" t="inlineStr">
+        <is>
+          <t>0452087610</t>
+        </is>
+      </c>
+      <c r="D812" t="inlineStr">
+        <is>
+          <t>VIA XX SETTEMBRE 4/6</t>
+        </is>
+      </c>
+      <c r="E812" t="inlineStr">
+        <is>
+          <t>San Martino Buon Albergo</t>
+        </is>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" t="inlineStr">
+        <is>
+          <t>ERMANNO</t>
+        </is>
+      </c>
+      <c r="B813" t="inlineStr">
+        <is>
+          <t>ZAMBONIN</t>
+        </is>
+      </c>
+      <c r="C813" t="inlineStr">
+        <is>
+          <t>368 3444936</t>
+        </is>
+      </c>
+      <c r="D813" t="inlineStr">
+        <is>
+          <t>VIA BENEDETTI 33</t>
+        </is>
+      </c>
+      <c r="E813" t="inlineStr">
+        <is>
+          <t>Legnago</t>
+        </is>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" t="inlineStr">
+        <is>
+          <t>MARINA</t>
+        </is>
+      </c>
+      <c r="B814" t="inlineStr">
+        <is>
+          <t>ZAMPIERI</t>
+        </is>
+      </c>
+      <c r="C814" t="inlineStr">
+        <is>
+          <t>0458328643</t>
+        </is>
+      </c>
+      <c r="D814" t="inlineStr">
+        <is>
+          <t>VIA MANTOVA 28</t>
+        </is>
+      </c>
+      <c r="E814" t="inlineStr">
+        <is>
+          <t>Villafranca di Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" t="inlineStr">
+        <is>
+          <t>MARINA</t>
+        </is>
+      </c>
+      <c r="B815" t="inlineStr">
+        <is>
+          <t>ZAMPIERI</t>
+        </is>
+      </c>
+      <c r="C815" t="inlineStr">
+        <is>
+          <t>0458328643</t>
+        </is>
+      </c>
+      <c r="D815" t="inlineStr">
+        <is>
+          <t>VIA DELLA PACE 33</t>
+        </is>
+      </c>
+      <c r="E815" t="inlineStr">
+        <is>
+          <t>Villafranca di Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" t="inlineStr">
+        <is>
+          <t>RICCARDO</t>
+        </is>
+      </c>
+      <c r="B816" t="inlineStr">
+        <is>
+          <t>ZAMPIERI</t>
+        </is>
+      </c>
+      <c r="C816" t="inlineStr">
+        <is>
+          <t>0442 1880026</t>
+        </is>
+      </c>
+      <c r="D816" t="inlineStr">
+        <is>
+          <t>VIA G. OBERDAN 10</t>
+        </is>
+      </c>
+      <c r="E816" t="inlineStr">
+        <is>
+          <t>Cerea</t>
+        </is>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" t="inlineStr">
+        <is>
+          <t>ALBERTO</t>
+        </is>
+      </c>
+      <c r="B817" t="inlineStr">
+        <is>
+          <t>ZANDONA'</t>
+        </is>
+      </c>
+      <c r="C817" t="inlineStr">
+        <is>
+          <t>3492677246</t>
+        </is>
+      </c>
+      <c r="D817" t="inlineStr">
+        <is>
+          <t>VIA VENTI SETTEMBRE 98</t>
+        </is>
+      </c>
+      <c r="E817" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" t="inlineStr">
+        <is>
+          <t>BRUNETTA</t>
+        </is>
+      </c>
+      <c r="B818" t="inlineStr">
+        <is>
+          <t>ZANDONA'</t>
+        </is>
+      </c>
+      <c r="C818" t="inlineStr">
+        <is>
+          <t>347/6064696</t>
+        </is>
+      </c>
+      <c r="D818" t="inlineStr">
+        <is>
+          <t>VIA DEGLI ALPINI 6</t>
+        </is>
+      </c>
+      <c r="E818" t="inlineStr">
+        <is>
+          <t>San Giovanni Ilarione</t>
+        </is>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="inlineStr">
+        <is>
+          <t>CHIARA</t>
+        </is>
+      </c>
+      <c r="B819" t="inlineStr">
+        <is>
+          <t>ZANDONA'</t>
+        </is>
+      </c>
+      <c r="C819" t="inlineStr">
+        <is>
+          <t>3519550721</t>
+        </is>
+      </c>
+      <c r="D819" t="inlineStr">
+        <is>
+          <t>VIA GIUSEPPE FONTANA DI LUGO 5</t>
+        </is>
+      </c>
+      <c r="E819" t="inlineStr">
+        <is>
+          <t>Grezzana</t>
+        </is>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="inlineStr">
+        <is>
+          <t>ELENA</t>
+        </is>
+      </c>
+      <c r="B820" t="inlineStr">
+        <is>
+          <t>ZANDONA'</t>
+        </is>
+      </c>
+      <c r="C820" t="inlineStr">
+        <is>
+          <t>045977778</t>
+        </is>
+      </c>
+      <c r="D820" t="inlineStr">
+        <is>
+          <t>VIA MONTORIO 60</t>
+        </is>
+      </c>
+      <c r="E820" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="inlineStr">
+        <is>
+          <t>MICHELANGELO</t>
+        </is>
+      </c>
+      <c r="B821" t="inlineStr">
+        <is>
+          <t>ZANGHI'</t>
+        </is>
+      </c>
+      <c r="C821" t="inlineStr">
+        <is>
+          <t>3517140231</t>
+        </is>
+      </c>
+      <c r="D821" t="inlineStr">
+        <is>
+          <t>VIA CARLO CIPOLLA 9</t>
+        </is>
+      </c>
+      <c r="E821" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="inlineStr">
+        <is>
+          <t>SILVIA</t>
+        </is>
+      </c>
+      <c r="B822" t="inlineStr">
+        <is>
+          <t>ZANINI</t>
+        </is>
+      </c>
+      <c r="C822" t="inlineStr">
+        <is>
+          <t>045576821</t>
+        </is>
+      </c>
+      <c r="D822" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIA NAPOLEONE  1°  8 </t>
+        </is>
+      </c>
+      <c r="E822" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="inlineStr">
+        <is>
+          <t>LUCIANA</t>
+        </is>
+      </c>
+      <c r="B823" t="inlineStr">
+        <is>
+          <t>ZANOLLI</t>
+        </is>
+      </c>
+      <c r="C823" t="inlineStr">
+        <is>
+          <t>3496054570</t>
+        </is>
+      </c>
+      <c r="D823" t="inlineStr">
+        <is>
+          <t>VIA VAONA  1</t>
+        </is>
+      </c>
+      <c r="E823" t="inlineStr">
+        <is>
+          <t>Pescantina</t>
+        </is>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="inlineStr">
+        <is>
+          <t>SERENA</t>
+        </is>
+      </c>
+      <c r="B824" t="inlineStr">
+        <is>
+          <t>ZANOTTI</t>
+        </is>
+      </c>
+      <c r="C824" t="inlineStr">
+        <is>
+          <t>045/510582</t>
+        </is>
+      </c>
+      <c r="D824" t="inlineStr">
+        <is>
+          <t>VIA  L. DA VINCI 1</t>
+        </is>
+      </c>
+      <c r="E824" t="inlineStr">
+        <is>
+          <t>Sommacampagna</t>
+        </is>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" t="inlineStr">
+        <is>
+          <t>CHIARA</t>
+        </is>
+      </c>
+      <c r="B825" t="inlineStr">
+        <is>
+          <t>ZANOTTO</t>
+        </is>
+      </c>
+      <c r="C825" t="inlineStr">
+        <is>
+          <t>0456630425</t>
+        </is>
+      </c>
+      <c r="D825" t="inlineStr">
+        <is>
+          <t>VIA DEL BERSAGLIERE 4</t>
+        </is>
+      </c>
+      <c r="E825" t="inlineStr">
+        <is>
+          <t>Isola della Scala</t>
+        </is>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="inlineStr">
+        <is>
+          <t>TATIANA</t>
+        </is>
+      </c>
+      <c r="B826" t="inlineStr">
+        <is>
+          <t>ZANUSO</t>
+        </is>
+      </c>
+      <c r="C826" t="inlineStr">
+        <is>
+          <t>045-6051239</t>
+        </is>
+      </c>
+      <c r="D826" t="inlineStr">
+        <is>
+          <t>VIA CHIARENZI 3</t>
+        </is>
+      </c>
+      <c r="E826" t="inlineStr">
+        <is>
+          <t>Zevio</t>
+        </is>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="inlineStr">
+        <is>
+          <t>DANIELA</t>
+        </is>
+      </c>
+      <c r="B827" t="inlineStr">
+        <is>
+          <t>ZARDINI</t>
+        </is>
+      </c>
+      <c r="C827" t="inlineStr">
+        <is>
+          <t>0457704385</t>
+        </is>
+      </c>
+      <c r="D827" t="inlineStr">
+        <is>
+          <t>VIA CAMPOSTRINI FR. PEDEMONTE 43</t>
+        </is>
+      </c>
+      <c r="E827" t="inlineStr">
+        <is>
+          <t>San Pietro in Cariano</t>
+        </is>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="inlineStr">
+        <is>
+          <t>MASSIMILIANO</t>
+        </is>
+      </c>
+      <c r="B828" t="inlineStr">
+        <is>
+          <t>ZATTERA</t>
+        </is>
+      </c>
+      <c r="C828" t="inlineStr">
+        <is>
+          <t>329 435 78 69</t>
+        </is>
+      </c>
+      <c r="D828" t="inlineStr">
+        <is>
+          <t>VIA STRA' 36/I</t>
+        </is>
+      </c>
+      <c r="E828" t="inlineStr">
+        <is>
+          <t>Caldiero</t>
+        </is>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="inlineStr">
+        <is>
+          <t>MATTEO</t>
+        </is>
+      </c>
+      <c r="B829" t="inlineStr">
+        <is>
+          <t>ZECCHETTO</t>
+        </is>
+      </c>
+      <c r="C829" t="inlineStr">
+        <is>
+          <t>3513087707</t>
+        </is>
+      </c>
+      <c r="D829" t="inlineStr">
+        <is>
+          <t>VIA LEONARDO DA VINCI 1</t>
+        </is>
+      </c>
+      <c r="E829" t="inlineStr">
+        <is>
+          <t>Sommacampagna</t>
+        </is>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="inlineStr">
+        <is>
+          <t>STEFANO</t>
+        </is>
+      </c>
+      <c r="B830" t="inlineStr">
+        <is>
+          <t>ZEMINIAN</t>
+        </is>
+      </c>
+      <c r="C830" t="inlineStr">
+        <is>
+          <t>3207278791</t>
+        </is>
+      </c>
+      <c r="D830" t="inlineStr">
+        <is>
+          <t>VIA STRA' 36/I</t>
+        </is>
+      </c>
+      <c r="E830" t="inlineStr">
+        <is>
+          <t>Caldiero</t>
+        </is>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="inlineStr">
+        <is>
+          <t>LUCIANO</t>
+        </is>
+      </c>
+      <c r="B831" t="inlineStr">
+        <is>
+          <t>ZENARI</t>
+        </is>
+      </c>
+      <c r="C831" t="inlineStr">
+        <is>
+          <t>3356131182</t>
+        </is>
+      </c>
+      <c r="D831" t="inlineStr">
+        <is>
+          <t>VIA VENEZIA 1</t>
+        </is>
+      </c>
+      <c r="E831" t="inlineStr">
+        <is>
+          <t>Arcole</t>
+        </is>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="inlineStr">
+        <is>
+          <t>LUCIANO</t>
+        </is>
+      </c>
+      <c r="B832" t="inlineStr">
+        <is>
+          <t>ZENARI</t>
+        </is>
+      </c>
+      <c r="C832" t="inlineStr">
+        <is>
+          <t>3356131182</t>
+        </is>
+      </c>
+      <c r="D832" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIA VENEZIA 1 </t>
+        </is>
+      </c>
+      <c r="E832" t="inlineStr">
+        <is>
+          <t>Arcole</t>
+        </is>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="inlineStr">
+        <is>
+          <t>SONIA</t>
+        </is>
+      </c>
+      <c r="B833" t="inlineStr">
+        <is>
+          <t>ZENARI</t>
+        </is>
+      </c>
+      <c r="C833" t="inlineStr">
+        <is>
+          <t>3499384369</t>
+        </is>
+      </c>
+      <c r="D833" t="inlineStr">
+        <is>
+          <t>PIAZZA VITTORIO VENETO 46</t>
+        </is>
+      </c>
+      <c r="E833" t="inlineStr">
+        <is>
+          <t>Selva di Progno</t>
+        </is>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="inlineStr">
+        <is>
+          <t>SONIA</t>
+        </is>
+      </c>
+      <c r="B834" t="inlineStr">
+        <is>
+          <t>ZENARI</t>
+        </is>
+      </c>
+      <c r="C834" t="inlineStr">
+        <is>
+          <t>349 938 43 69</t>
+        </is>
+      </c>
+      <c r="D834" t="inlineStr">
+        <is>
+          <t>VIA CAPPELLETTI 1</t>
+        </is>
+      </c>
+      <c r="E834" t="inlineStr">
+        <is>
+          <t>Selva di Progno</t>
+        </is>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="inlineStr">
+        <is>
+          <t>SONIA</t>
+        </is>
+      </c>
+      <c r="B835" t="inlineStr">
+        <is>
+          <t>ZENARI</t>
+        </is>
+      </c>
+      <c r="C835" t="inlineStr">
+        <is>
+          <t>3499384369</t>
+        </is>
+      </c>
+      <c r="D835" t="inlineStr">
+        <is>
+          <t>VIA CIPOLLA   41</t>
+        </is>
+      </c>
+      <c r="E835" t="inlineStr">
+        <is>
+          <t>Tregnago</t>
+        </is>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="inlineStr">
+        <is>
+          <t>MARGHERITA</t>
+        </is>
+      </c>
+      <c r="B836" t="inlineStr">
+        <is>
+          <t>ZENARO</t>
+        </is>
+      </c>
+      <c r="C836" t="inlineStr">
+        <is>
+          <t>0442418933</t>
+        </is>
+      </c>
+      <c r="D836" t="inlineStr">
+        <is>
+          <t>VIA CAVOUR 60</t>
+        </is>
+      </c>
+      <c r="E836" t="inlineStr">
+        <is>
+          <t>Cologna Veneta</t>
+        </is>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="inlineStr">
+        <is>
+          <t>CARLA</t>
+        </is>
+      </c>
+      <c r="B837" t="inlineStr">
+        <is>
+          <t>ZENDRINI</t>
+        </is>
+      </c>
+      <c r="C837" t="inlineStr">
+        <is>
+          <t>346 2742796</t>
+        </is>
+      </c>
+      <c r="D837" t="inlineStr">
+        <is>
+          <t>VIA FRIZZOLANA - FRAZ. QUINTO 3</t>
+        </is>
+      </c>
+      <c r="E837" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="inlineStr">
+        <is>
+          <t>CAMILLA</t>
+        </is>
+      </c>
+      <c r="B838" t="inlineStr">
+        <is>
+          <t>ZIVELONGHI</t>
+        </is>
+      </c>
+      <c r="C838" t="inlineStr">
+        <is>
+          <t>3517789307</t>
+        </is>
+      </c>
+      <c r="D838" t="inlineStr">
+        <is>
+          <t>VIA MARCONI 117</t>
+        </is>
+      </c>
+      <c r="E838" t="inlineStr">
+        <is>
+          <t>Castel d&amp;apos;Azzano</t>
+        </is>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="inlineStr">
+        <is>
+          <t>ALBERTA</t>
+        </is>
+      </c>
+      <c r="B839" t="inlineStr">
+        <is>
+          <t>ZIVIANI</t>
+        </is>
+      </c>
+      <c r="C839" t="inlineStr">
+        <is>
+          <t>347-4672617</t>
+        </is>
+      </c>
+      <c r="D839" t="inlineStr">
+        <is>
+          <t>VIA EMILIO SALGARI 2/B</t>
+        </is>
+      </c>
+      <c r="E839" t="inlineStr">
+        <is>
+          <t>San Pietro in Cariano</t>
+        </is>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="inlineStr">
+        <is>
+          <t>ANTONIO</t>
+        </is>
+      </c>
+      <c r="B840" t="inlineStr">
+        <is>
+          <t>ZOCCA</t>
+        </is>
+      </c>
+      <c r="C840" t="inlineStr">
+        <is>
+          <t>3292521176</t>
+        </is>
+      </c>
+      <c r="D840" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LARGO SALVO D'ACQUISTO 19 </t>
+        </is>
+      </c>
+      <c r="E840" t="inlineStr">
+        <is>
+          <t>Bussolengo</t>
+        </is>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="inlineStr">
+        <is>
+          <t>ANTONELLA</t>
+        </is>
+      </c>
+      <c r="B841" t="inlineStr">
+        <is>
+          <t>ZOCCARATO</t>
+        </is>
+      </c>
+      <c r="C841" t="inlineStr">
+        <is>
+          <t>044228656</t>
+        </is>
+      </c>
+      <c r="D841" t="inlineStr">
+        <is>
+          <t>VIA MOZART 2</t>
+        </is>
+      </c>
+      <c r="E841" t="inlineStr">
+        <is>
+          <t>Legnago</t>
+        </is>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="inlineStr">
+        <is>
           <t>ROBERTO</t>
         </is>
       </c>
-      <c r="B775" t="inlineStr">
+      <c r="B842" t="inlineStr">
+        <is>
+          <t>ZOCCATELLI</t>
+        </is>
+      </c>
+      <c r="C842" t="inlineStr">
+        <is>
+          <t>045.7971664</t>
+        </is>
+      </c>
+      <c r="D842" t="inlineStr">
+        <is>
+          <t>VIA DE GASPERI 1</t>
+        </is>
+      </c>
+      <c r="E842" t="inlineStr">
+        <is>
+          <t>Povegliano Veronese</t>
+        </is>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="inlineStr">
+        <is>
+          <t>FRANCESCA</t>
+        </is>
+      </c>
+      <c r="B843" t="inlineStr">
+        <is>
+          <t>ZONTA</t>
+        </is>
+      </c>
+      <c r="C843" t="inlineStr">
+        <is>
+          <t>0458531432</t>
+        </is>
+      </c>
+      <c r="D843" t="inlineStr">
+        <is>
+          <t>VIA IPPOLITO NIEVO 5</t>
+        </is>
+      </c>
+      <c r="E843" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="inlineStr">
+        <is>
+          <t>MARIA CHIARA</t>
+        </is>
+      </c>
+      <c r="B844" t="inlineStr">
+        <is>
+          <t>ZOPPETTI</t>
+        </is>
+      </c>
+      <c r="C844" t="inlineStr">
+        <is>
+          <t>045/976555</t>
+        </is>
+      </c>
+      <c r="D844" t="inlineStr">
+        <is>
+          <t>VIA A. SALIERI 237/A</t>
+        </is>
+      </c>
+      <c r="E844" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="inlineStr">
+        <is>
+          <t>ROBERTO</t>
+        </is>
+      </c>
+      <c r="B845" t="inlineStr">
         <is>
           <t>ZUANAZZI</t>
         </is>
       </c>
-      <c r="C775" t="inlineStr">
+      <c r="C845" t="inlineStr">
         <is>
           <t>349-4179250</t>
         </is>
       </c>
-      <c r="D775" t="inlineStr">
+      <c r="D845" t="inlineStr">
         <is>
           <t>VIA BROLI ANTICHI 10</t>
         </is>
       </c>
-      <c r="E775" t="inlineStr">
+      <c r="E845" t="inlineStr">
         <is>
           <t>Villafranca di Verona</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>