--- v0 (2026-04-25)
+++ v1 (2026-07-21)
@@ -448,472 +448,448 @@
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Estremi degli atti</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Compensi</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nominativo</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Deliberazione n. 739 del 19/07/2024 - 
-INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2024-2027) - PRESIDENTE</t>
+          <t>Deliberazione n. 739 del 19/07/2024 - INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2024-2027) - PRESIDENTE</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>6.600,00 Euro (lordi annui)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>BENI OLIVIERO</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Deliberazione n. 739 del 19/07/2024 - 
-INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2024-2027)</t>
+          <t>Deliberazione n. 739 del 19/07/2024 - INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2024-2027)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>6.000,00 Euro (lordi annui)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>D'ANGELA DANIELA</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Deliberazione n. 739 del 19/07/2024 - 
-INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2024-2027)</t>
+          <t>Deliberazione n. 739 del 19/07/2024 - INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2024-2027)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>6.000,00 Euro (lordi annui)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>ABATI ROBERTO</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>DELIBERAZIONE n. 401 del 15/06/2021 - 
-INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2021-2023)</t>
+          <t>DELIBERAZIONE n. 401 del 15/06/2021 - INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2021-2023)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>6.000,00 Euro (lordi annui)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>CASTRIOTTA ROSA</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Deliberazione n. 401 del 15/06/2021 - 
-INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2021-2023)</t>
+          <t>Deliberazione n. 401 del 15/06/2021 - INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2021-2023)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...1 lines deleted...]
-</t>
+          <t>6.600,00 Euro (lordi annui)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>VERGADORO VALERIO</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Deliberazione n. 357 del 31/05/2018 - 
-INCARICO DI COMPONENTE(PRESIDENTE)ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA DI DURATA TRIENNALE</t>
+          <t>Deliberazione n. 357 del 31/05/2018 - INCARICO DI COMPONENTE(PRESIDENTE)ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA DI DURATA TRIENNALE</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...1 lines deleted...]
-</t>
+          <t>4.800,00 Euro (annuo)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>VALERIO VERGADORO</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Deliberazione n. 357 del 31/05/2018 - 
-INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA DI DURATA TRIENNALE</t>
+          <t>Deliberazione n. 357 del 31/05/2018 - INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA DI DURATA TRIENNALE</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>4.500,00 Euro (annuo)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>SERGIO GERMANO</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Deliberazione n. 357 del 31/05/2018 - 
-INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA DI DURATA TRIENNALE</t>
+          <t>Deliberazione n. 357 del 31/05/2018 - INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA DI DURATA TRIENNALE</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>4.500,00 Euro (annuo)</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>NICOLA MARIO IACOVINO</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - 
-Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. (ex Azienda ULSS 22 di Bussolengo) fino al 30.09.2017</t>
+          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. (ex Azienda ULSS 22 di Bussolengo) fino al 30.09.2017</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>3.404,06 euro lordi annui, incrementabili fino alla misura massima del 10%</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>ZANANDREA MARIA</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - 
-Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. (ex Azienda ULSS 22 di Bussolengo) fino al 30.09.2017</t>
+          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. (ex Azienda ULSS 22 di Bussolengo) fino al 30.09.2017</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>3.404,06 euro lordi annui, incrementabili fino alla misura massima del 10%</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>CASTELLANI GIAN MARCO</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - 
-Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. (ex Azienda ULSS 22 di Bussolengo) fino al 30.09.2017</t>
+          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. (ex Azienda ULSS 22 di Bussolengo) fino al 30.09.2017</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>3.404,06 euro lordi annui, incrementabili fino alla misura massima del 10%</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>PERILLI VALERIA</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - 
 Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. (ex Azienda ULSS 21 di Legnago) fino al 30.09.2017</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>4.000,00 euro lordi annui</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>GUGLIELMI ALFREDO</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - 
-Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. (ex Azienda ULSS 20 di Verona)</t>
+          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. (ex Azienda ULSS 20 di Verona)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>4.500,00 euro lordi annui</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>GRATTAROLA MARIO</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - 
-Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. (ex Azienda ULSS 21 di Legnago) fino al 30.09.2017</t>
+          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. (ex Azienda ULSS 21 di Legnago) fino al 30.09.2017</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>4.000,00 euro lordi annui</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>BIBAN PAOLO</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - 
-Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. (ex Azienda ULSS 20 di Verona)</t>
+          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. (ex Azienda ULSS 20 di Verona)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>4.500,00 euro lordi annui</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>FACIN MARIAGRAZIA</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - 
-Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. con funzioni di Presidente (ex Azienda ULSS 20 di Verona)</t>
+          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. con funzioni di Presidente (ex Azienda ULSS 20 di Verona)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...1 lines deleted...]
-</t>
+          <t>4.500,00 euro lordi annui</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>CRESCIMBENI MARCO</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - 
-Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. con funzioni di Presidente (ex Azienda ULSS 21 di Legnago) fino al 30.09.2017</t>
+          <t>Deliberazione 6.4.2017, n. 284, ULSS 9 Scaligera - Proroga incarico di Componente dell'Organismo Indipendente di Valutazione O.I.V. con funzioni di Presidente (ex Azienda ULSS 21 di Legnago) fino al 30.09.2017</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>4.400,00 euro lordi annui</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>CAMPEDELLI BETTINA</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Deliberazione n. 401 del 15/06/2021 - 
-INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2021-2023)</t>
+          <t>Deliberazione n. 401 del 15/06/2021 - INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2021-2023)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>6.000,00 Euro (lordi annui)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>SCIBETTA DOMENICO</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Servizio Personale e Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Deliberazione n. 1732 del 31/12/2025 - 
-INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2026-2028) - COMPONENTE</t>
+          <t>Deliberazione n. 1732 del 31/12/2025 - INCARICO DI COMPONENTE ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA U.L.S.S. 9 SCALIGERA (TRIENNIO 2026-2028) - COMPONENTE</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>6.000,00 Euro (annuo)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>ZUMERLE GIULIA</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 