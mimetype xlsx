--- v0 (2026-04-23)
+++ v1 (2026-10-19)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U18"/>
+  <dimension ref="A1:U22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -501,1128 +501,1371 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>SI2025DEL1685</t>
+          <t>SI2026DET1225</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>SI-ADESIONE ALL’ACCORDO QUADRO ID 2366 “SANITA’ DIGITALE - SISTEMI INFORMATIVI GESTIONALI” LOTTO 1 PER LA FORNITURA DI SERVIZI DI IMPLEMENTAZIONE DEI PORTALI AZIENDALI A VALERE SUI FONDI DEL NEXT GENERATION EU - P.N.R.R. – M6 C2 I 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – SOTTO PROGETTO INCREMENTO DELLE COMPETENZE DIGITALI” CUP F31F25000580006 - CIG PADRE AQ: 91881762B3 - CUP: F31F25000580006</t>
+          <t>SI-NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - AFFIDAMENTO DIRETTO DELLA FORNITURA DI MICROFONI PER LE POSTAZIONI DI REFERTAZIONE RADIOLOGICA ALLA DITTA BREVIGLIERI S.R.L. ED ESTENSIONE ENTRO IL QUINTO D’OBBLIGO DEL CONTRATTO STIPULATO CON LA DITTA SISTEMI AVANZATI ELETTRONICI S.R.L.A.S. N. 5181743 - CUP: F16G21002120006 - F66G21001370006 - F66G21001380006 -</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>DELIBERA</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
-          <t>F31F25000580006</t>
+          <t>NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - AFFIDAMENTO DIRETTO DELLA FORNITURA DI MICROFONI PER LE POSTAZIONI DI REFERTAZIONE RADIOLOGICA ALLA DITTA BREVIGLIERI S.R.L. ED ESTENSIONE ENTRO IL QUINTO D’OBBLIGO DEL CONTRATTO STIPULATO CON LA DITTA SISTEMI AVANZATI ELETTRONICI S.R.L.A.S. N. 5181743 - CUP: F16G21002120006 - F66G21001370006 - F66G21001380006 -</t>
         </is>
       </c>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
-          <t>24/12/2025 00:00</t>
+          <t>25/06/2026 12:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>24/12/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>25/06/2026 12:00</t>
         </is>
       </c>
       <c r="P2" t="n">
-        <v>354465.25</v>
+        <v>31553</v>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
-      <c r="U2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>SI_2025_363</t>
+          <t>SI2026DET1219</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER LA FORNITURA DI UN CLUSTER IPERCONVERGENTE DI SERVER PER IL SISTEMA RIS/PACS - SDAPA ICT – ID 2681 MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E  DIGITALE OSPEDALIERO - CIG. B8DC8835E0</t>
+          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.3.1. B - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI/PROVINCE AUTONOME - AFFIDAMENTO DIRETTO, TRAMITE PIATTAFORMA MEPA, DELLA FORNITURA DEI SERVIZI DI ATTIVAZIONE DELLA VALIDAZIONE DEI DOCUMENTI SECONDO LO STANDARD "FSE 2.0". CUP: F67H22003910001</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr"/>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>TD MEPA 6401868</t>
+        </is>
+      </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>F66G21001380006 - F66G21001370006 - F36G25000280005</t>
-[...6 lines deleted...]
-      </c>
+          <t>F67H22003910001</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
-          <t>29/10/2025 00:00</t>
+          <t>25/06/2026 12:00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>29/10/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>14/11/2025 10:00</t>
+          <t>25/06/2026 12:00</t>
         </is>
       </c>
       <c r="P3" t="n">
-        <v>505000</v>
+        <v>15990</v>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
-      <c r="U3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>SI2025DEL854</t>
+          <t>SI2026DET1016</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>SI - APPALTO SPECIFICO PER L’ACQUISTO DELL'INFRASTRUTTURA STORAGE LOCALE DEL SISTEMA RIS/PACS REGIONALE - SDAPA ICT – ID 2681, MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO".</t>
+          <t>NEXT GENERATION EU - PNRR - M6 C2 I 1.3.1.B - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI/PROVINCE AUTONOME - AFFIDAMENTO DIRETTO TRAMITE MEPA ALLA DITTA METEDA S.R.L. DEGLI ADEGUAMENTI SOFTWARE CONFORMI ALLE SPECIFICHE FSE 2.0 - CUP: F67H22003910001</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>SDAPA ICT- ID 2681</t>
-[...11 lines deleted...]
-      </c>
+          <t>TD MEPA 6294796</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr"/>
+      <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
-          <t>09/07/2025 00:00</t>
+          <t>28/05/2026 12:00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>09/07/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>25/07/2025 12:00</t>
+          <t>28/05/2026 12:00</t>
         </is>
       </c>
       <c r="P4" t="n">
-        <v>0</v>
+        <v>36000</v>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
-      <c r="U4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>SI2025DEL713</t>
+          <t>SI2025DEL1685</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.1.1. - AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE) - PROCEDURA NEGOZIATA AI SENSI DELL’ART. 50, COMMA 1, LETT. E) DEL D.LGS. 36/2023, TRAMITE PIATTAFORMA MEPA, PER L’AFFIDAMENTO DELLA FORNITURA DI N. 2 NODI PER IL SISTEMA DI BACKUP AZIENDALE "COHESITY", COMPRENSIVO DEI SERVIZI DI INSTALLAZIONE, CONFIGURAZIONE, SUBSCRIPTION E MANUTENZIONE PER 36 MESI - CIG: B680FE2EE2 - CUP: F66G21001380006</t>
+          <t>SI-ADESIONE ALL’ACCORDO QUADRO ID 2366 “SANITA’ DIGITALE - SISTEMI INFORMATIVI GESTIONALI” LOTTO 1 PER LA FORNITURA DI SERVIZI DI IMPLEMENTAZIONE DEI PORTALI AZIENDALI A VALERE SUI FONDI DEL NEXT GENERATION EU - P.N.R.R. – M6 C2 I 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – SOTTO PROGETTO INCREMENTO DELLE COMPETENZE DIGITALI” CUP F31F25000580006 - CIG PADRE AQ: 91881762B3 - CUP: F31F25000580006</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>RDO MEPA  5267294</t>
+          <t>ADESIONE CONV. CONSIP</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>F66G21001380006</t>
+          <t>F31F25000580006</t>
         </is>
       </c>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr">
         <is>
-          <t>10/06/2025 00:00</t>
+          <t>24/12/2025 00:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>10/06/2031 00:00</t>
+          <t>24/12/2031 00:00</t>
         </is>
       </c>
       <c r="P5" t="n">
-        <v>80940</v>
+        <v>354465.25</v>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>SI2025DEL264</t>
+          <t>SI_2025_363</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE)" - PROCEDURA NEGOZIATA, TRAMITE PIATTAFORMA MEPA PREVIA INDAGINE DI MERCATO, PER L’AFFIDAMENTO DELLA FORNITURA DI UNA INFRASTRUTTURA ORACLE DATABASE APPLICATION (ODA) - CIG B4913AE275 - CUP F66G21001380006 - F64E22000570005</t>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DI UN CLUSTER IPERCONVERGENTE DI SERVER PER IL SISTEMA RIS/PACS - SDAPA ICT – ID 2681 MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E  DIGITALE OSPEDALIERO - CIG. B8DC8835E0</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
-          <t>F66G21001380006    F64E22000570005</t>
-[...2 lines deleted...]
-      <c r="J6" t="inlineStr"/>
+          <t>F66G21001380006 - F66G21001370006 - F36G25000280005</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>B8DC8835E0</t>
+        </is>
+      </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>29/10/2025 00:00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>03/03/2031 00:00</t>
+          <t>29/10/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>14/11/2025 10:00</t>
         </is>
       </c>
       <c r="P6" t="n">
-        <v>174758</v>
+        <v>505000</v>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>SI2025DEL192</t>
+          <t>SI2025DEL854</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - DELIBERA DI INDIZIONE DELL’APPALTO SPECIFICO PER L’AFFIDAMENTO DELLA FORNITURA DI POSTAZIONI PER REFERTAZIONE RADIOLOGICA TRAMITE IL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE (SDAPA) ICT PER “LA FORNITURA DI PRODOTTI E SERVIZI PER L'INFORMATICA E LE TELECOMUNICAZIONI – ID 2681”</t>
+          <t>SI - APPALTO SPECIFICO PER L’ACQUISTO DELL'INFRASTRUTTURA STORAGE LOCALE DEL SISTEMA RIS/PACS REGIONALE - SDAPA ICT – ID 2681, MEDIANTE L'UTILIZZO DEI FONDI DEL NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO".</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>SDAPA</t>
+          <t>SDAPA ICT- ID 2681</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">F16G21002120006 - F66G21001380006 - F66G21001370006 </t>
-[...2 lines deleted...]
-      <c r="J7" t="inlineStr"/>
+          <t>F16G21002120006-F66G21001380006-F66G21001370006</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>B79600A6D7 - B79600B7AA</t>
+        </is>
+      </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>18/02/2025 00:00</t>
+          <t>09/07/2025 00:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>18/02/2031 00:00</t>
+          <t>09/07/2031 00:00</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>27/03/2025 12:00</t>
+          <t>25/07/2025 12:00</t>
         </is>
       </c>
       <c r="P7" t="n">
-        <v>250700</v>
+        <v>0</v>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>SI2024DET2268</t>
+          <t>SI2025DEL713</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE" – FORNITURA URGENTE SU MEPA DI PERSONAL COMPUTER DESKTOP CON MONITOR DA DESTINARE A COT E ODC. CUP: F66G22000140006</t>
+          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.1.1. - AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE) - PROCEDURA NEGOZIATA AI SENSI DELL’ART. 50, COMMA 1, LETT. E) DEL D.LGS. 36/2023, TRAMITE PIATTAFORMA MEPA, PER L’AFFIDAMENTO DELLA FORNITURA DI N. 2 NODI PER IL SISTEMA DI BACKUP AZIENDALE "COHESITY", COMPRENSIVO DEI SERVIZI DI INSTALLAZIONE, CONFIGURAZIONE, SUBSCRIPTION E MANUTENZIONE PER 36 MESI - CIG: B680FE2EE2 - CUP: F66G21001380006</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>MEPA TD C/P 468712</t>
+          <t>RDO MEPA  5267294</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>F66G22000140006</t>
+          <t>F66G21001380006</t>
         </is>
       </c>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
-          <t>15/11/2024 00:00</t>
+          <t>10/06/2025 00:00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>15/11/2030 00:00</t>
+          <t>10/06/2031 00:00</t>
         </is>
       </c>
       <c r="P8" t="n">
-        <v>36337</v>
+        <v>80940</v>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>SI2024DET598</t>
+          <t>SI2025DEL264</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>SI-PNRR M6C2 1.1.1. - “DIGITALIZZAZIONE DEI PRESIDI DEA DI 1° E 2° LIVELLO.” ACQUISTO DI ATTREZZATURE INFORMATICHE PER GLI OSPEDALI DEA1: STAMPANTI DI RETE B/N IN CONVENZIONE CONSIP "STAMPANTI 19" LOTTO 2</t>
+          <t>SI-NEXT GENERATION EU - PNRR - M6 C2 I 1.1.1. "AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE)" - PROCEDURA NEGOZIATA, TRAMITE PIATTAFORMA MEPA PREVIA INDAGINE DI MERCATO, PER L’AFFIDAMENTO DELLA FORNITURA DI UNA INFRASTRUTTURA ORACLE DATABASE APPLICATION (ODA) - CIG B4913AE275 - CUP F66G21001380006 - F64E22000570005</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONVENZIONE CONSIP </t>
+          <t>RDO MEPA 4876236</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>F16G21002120006 - F66G21001380006 - F66G21001370006</t>
+          <t>F66G21001380006    F64E22000570005</t>
         </is>
       </c>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr">
         <is>
-          <t>21/03/2024 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>21/03/2030 00:00</t>
+          <t>03/03/2031 00:00</t>
         </is>
       </c>
       <c r="P9" t="n">
-        <v>39293.4</v>
+        <v>174758</v>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>SI2024DEL209</t>
+          <t>SI2025DEL192</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>SI-NEXT GENERATION EU - P.N.R.R. – M6 C2 INVESTIMENTO 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI”. AFFIDAMENTO DIRETTO ALLA DITTA SIEMENS HEALTHCARE S.R.L. DELLE ATTIVITA' PER L’ADEGUAMENTO ALLA VERSIONE 2.0 DEL FLUSSO DEI REFERTI DAI 3 SISTEMI INFORMATICI DI LABORATORIO ANALISI AL FSE REGIONALE – CUP: F67H22003910001 - CIG. B052192FB7</t>
+          <t>SI-NEXT GENERATION EU - PNRR M6 C2 I 1.1.1. AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - DELIBERA DI INDIZIONE DELL’APPALTO SPECIFICO PER L’AFFIDAMENTO DELLA FORNITURA DI POSTAZIONI PER REFERTAZIONE RADIOLOGICA TRAMITE IL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE (SDAPA) ICT PER “LA FORNITURA DI PRODOTTI E SERVIZI PER L'INFORMATICA E LE TELECOMUNICAZIONI – ID 2681”</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>TD MEPA N. 4033421</t>
+          <t>SDAPA</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>F67H22003910001</t>
+          <t xml:space="preserve">F16G21002120006 - F66G21001380006 - F66G21001370006 </t>
         </is>
       </c>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr">
         <is>
-          <t>28/02/2024 00:00</t>
+          <t>18/02/2025 00:00</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>28/02/2030 00:00</t>
+          <t>18/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>27/03/2025 12:00</t>
         </is>
       </c>
       <c r="P10" t="n">
-        <v>47999</v>
+        <v>250700</v>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="inlineStr"/>
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>SI2024DET2268</t>
+        </is>
+      </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>PNRR - DELIBERAZIONE 1223 DEL 6.12.2022: "NEXT GENERATION EU MISSIONE M6C2 – COMPONENTE 1 – INVESTIMENTO 1.1: AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - SUB INVESTIMENTO 1.1.2 GRANDI APPARECCHIATURE". DECISIONE A CONTRARRE E DI AFFIDAMENTO PER LA FORNITURA DI ACCESSORI PER T.A.C. NELL’AMBITO DEL FINANZIAMENTO CUP F19J22001520006 E CUP F89J22003090006 - CIG A0261B77E2</t>
+          <t>SI-NEXT GENERATION EU - PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE" – FORNITURA URGENTE SU MEPA DI PERSONAL COMPUTER DESKTOP CON MONITOR DA DESTINARE A COT E ODC. CUP: F66G22000140006</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr"/>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>MEPA TD C/P 468712</t>
+        </is>
+      </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>CUP F19J22001520006 E CUP F89J22003090006</t>
+          <t>F66G22000140006</t>
         </is>
       </c>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr">
         <is>
-          <t>22/12/2023 00:00</t>
+          <t>15/11/2024 00:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>22/12/2029 00:00</t>
+          <t>15/11/2030 00:00</t>
         </is>
       </c>
       <c r="P11" t="n">
-        <v>0</v>
+        <v>36337</v>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
-      <c r="T11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr"/>
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>SI2024DET598</t>
+        </is>
+      </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>SI-NEX GENERATION EU - P.N.R.R. - M6 C2 INVESTIMENTO 1.3.1 "RAFFORZAMENTO DELL'INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L'ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI". PROCEDURE DI APPALTO NECESSARIE PER IL POTENZIAMENTO DEL FSE - CUP: F67H22003910001</t>
+          <t>SI-PNRR M6C2 1.1.1. - “DIGITALIZZAZIONE DEI PRESIDI DEA DI 1° E 2° LIVELLO.” ACQUISTO DI ATTREZZATURE INFORMATICHE PER GLI OSPEDALI DEA1: STAMPANTI DI RETE B/N IN CONVENZIONE CONSIP "STAMPANTI 19" LOTTO 2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>TD MEPA 3796045-3797524-3798765-3803022-3803184</t>
+          <t xml:space="preserve">CONVENZIONE CONSIP </t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>F67H22003910001</t>
+          <t>F16G21002120006 - F66G21001380006 - F66G21001370006</t>
         </is>
       </c>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr">
         <is>
-          <t>20/12/2023 00:00</t>
+          <t>21/03/2024 00:00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>20/12/2029 00:00</t>
+          <t>21/03/2030 00:00</t>
         </is>
       </c>
       <c r="P12" t="n">
-        <v>135320</v>
+        <v>39293.4</v>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>20961</t>
+          <t>SI2024DEL209</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>AULSS 9 SCALIGERA :NUOVO SIO (SISTEMA INFORMATIVO OSPEDALIERO) - AFFIDAMENTO DIRETTO DELLE INTEGRAZIONI SOFTWARE TRA I SISTEMI INFORMATICI DIPARTIMENTALI CLINICI IN USO PRESSO L’AZIENDA ULSS N. 9 SCALIGERA CON IL NUOVO SIO E FINANZIATI DAL PNRR IN ESECUZIONE DELLA DELIBERA N. 100/2022 (NUOVO SIO) - PIANO NAZIONALE RIPRESA E RESILIENZA M6 C2 INV. 1.1.1. - CUP N. F16G21002120006</t>
+          <t>SI-NEXT GENERATION EU - P.N.R.R. – M6 C2 INVESTIMENTO 1.3.1 “RAFFORZAMENTO DELL’INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L’ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE – ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI”. AFFIDAMENTO DIRETTO ALLA DITTA SIEMENS HEALTHCARE S.R.L. DELLE ATTIVITA' PER L’ADEGUAMENTO ALLA VERSIONE 2.0 DEL FLUSSO DEI REFERTI DAI 3 SISTEMI INFORMATICI DI LABORATORIO ANALISI AL FSE REGIONALE – CUP: F67H22003910001 - CIG. B052192FB7</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr"/>
-      <c r="I13" t="inlineStr"/>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>TD MEPA N. 4033421</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>F67H22003910001</t>
+        </is>
+      </c>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr">
         <is>
-          <t>31/07/2023 00:00</t>
+          <t>28/02/2024 00:00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>31/07/2029 00:00</t>
+          <t>28/02/2030 00:00</t>
         </is>
       </c>
       <c r="P13" t="n">
-        <v>0</v>
+        <v>47999</v>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
-      <c r="U13" t="inlineStr"/>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="14">
-      <c r="A14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>AULSS 9 SCALIGERA: PNRR - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE" – ADESIONE A CONVENZIONE CONSIP "PC DESKTOP E WORKSTATION" PER LA FORNITURA DI PERSONAL COMPUTER DA DESTINARE A COT E ODC. CIG: 9885077F95 CUP: F66G22000140006</t>
+          <t>PNRR - DELIBERAZIONE 1223 DEL 6.12.2022: "NEXT GENERATION EU MISSIONE M6C2 – COMPONENTE 1 – INVESTIMENTO 1.1: AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO - SUB INVESTIMENTO 1.1.2 GRANDI APPARECCHIATURE". DECISIONE A CONTRARRE E DI AFFIDAMENTO PER LA FORNITURA DI ACCESSORI PER T.A.C. NELL’AMBITO DEL FINANZIAMENTO CUP F19J22001520006 E CUP F89J22003090006 - CIG A0261B77E2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr">
         <is>
-          <t>F66G22000140006</t>
+          <t>CUP F19J22001520006 E CUP F89J22003090006</t>
         </is>
       </c>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr">
         <is>
-          <t>28/06/2023 00:00</t>
+          <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>28/06/2029 00:00</t>
+          <t>22/12/2029 00:00</t>
         </is>
       </c>
       <c r="P14" t="n">
         <v>0</v>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R14" t="inlineStr"/>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA - AREA  ATTREZZATURE </t>
+        </is>
+      </c>
       <c r="S14" t="inlineStr"/>
-      <c r="T14" t="inlineStr"/>
-      <c r="U14" t="inlineStr"/>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t>0442-622239</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="15">
-      <c r="A15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>AULSS 9 SCALIGERA: PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) – M6.C1 - 1.2.2 CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI – INTERCONNESSIONE AZIENDALE – AFFIDAMENTO DIRETTO A SEGUITO DI INDAGINE DI MERCATO DELL’AMPLIAMENTO DEL SISTEMA DI CONTACT CENTER AZIENDALE TVOX E RELATIVA MANUTENZIONE TRIENNALE. CIG: 987990645A CUP: F66G22000140006</t>
+          <t>SI-NEX GENERATION EU - P.N.R.R. - M6 C2 INVESTIMENTO 1.3.1 "RAFFORZAMENTO DELL'INFRASTRUTTURA TECNOLOGICA E DEGLI STRUMENTI PER LA RACCOLTA, L'ELABORAZIONE E ANALISI DEI DATI E LA SIMULAZIONE - ADOZIONE E UTILIZZO FSE DA PARTE DELLE REGIONI". PROCEDURE DI APPALTO NECESSARIE PER IL POTENZIAMENTO DEL FSE - CUP: F67H22003910001</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr"/>
-      <c r="I15" t="inlineStr"/>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>TD MEPA 3796045-3797524-3798765-3803022-3803184</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>F67H22003910001</t>
+        </is>
+      </c>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr">
         <is>
-          <t>28/06/2023 00:00</t>
+          <t>20/12/2023 00:00</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>28/06/2029 00:00</t>
+          <t>20/12/2029 00:00</t>
         </is>
       </c>
       <c r="P15" t="n">
-        <v>0</v>
+        <v>135320</v>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
-      <c r="U15" t="inlineStr"/>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>20582</t>
+          <t>20961</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>AULSS 9 SCALIGERA: PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE". ADESIONE ALL’ACCORDO QUADRO CONSIP “SANITA’ DIGITALE" - ID 2365 - LOTTO 1 “CUP E INTEROPERABILITA' DATI SANITARI - NORD” PER LA FORNITURA DEL SISTEMA INFORMATICO DI COT E ODC</t>
+          <t>AULSS 9 SCALIGERA :NUOVO SIO (SISTEMA INFORMATIVO OSPEDALIERO) - AFFIDAMENTO DIRETTO DELLE INTEGRAZIONI SOFTWARE TRA I SISTEMI INFORMATICI DIPARTIMENTALI CLINICI IN USO PRESSO L’AZIENDA ULSS N. 9 SCALIGERA CON IL NUOVO SIO E FINANZIATI DAL PNRR IN ESECUZIONE DELLA DELIBERA N. 100/2022 (NUOVO SIO) - PIANO NAZIONALE RIPRESA E RESILIENZA M6 C2 INV. 1.1.1. - CUP N. F16G21002120006</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
-      <c r="I16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr">
         <is>
-          <t>28/06/2023 00:00</t>
+          <t>31/07/2023 00:00</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>28/06/2029 00:00</t>
+          <t>31/07/2029 00:00</t>
         </is>
       </c>
       <c r="P16" t="n">
         <v>0</v>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>20601</t>
+          <t>20583</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>AULSS 9 SCALIGERA: PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE" – ADESIONE A CONVENZIONE CONSIP "STAMPANTI 19 - LOTTO 1" PER LA FORNITURA DI STAMPANTI PER USO PERSONALE B/N A4 DA DESTINARE A COT E ODC. CIG: 9922414B0E CUP: F66G22000140006</t>
+          <t>AULSS 9 SCALIGERA: PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) – M6.C1 - 1.2.2 CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI – INTERCONNESSIONE AZIENDALE – AFFIDAMENTO DIRETTO A SEGUITO DI INDAGINE DI MERCATO DELL’AMPLIAMENTO DEL SISTEMA DI CONTACT CENTER AZIENDALE TVOX E RELATIVA MANUTENZIONE TRIENNALE. CIG: 987990645A CUP: F66G22000140006</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
-      <c r="I17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr">
         <is>
           <t>28/06/2023 00:00</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>28/06/2029 00:00</t>
         </is>
       </c>
       <c r="P17" t="n">
         <v>0</v>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>20421</t>
+          <t>20565</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>AULSS 9 SCALIGERA - PIANO NAZIONALE INVESTIMENTI COMPLEMENTARI AL P.N.R.R. (PNC). FORNITURA DI STRUMENTIPORTATILI COMPLETI DI SENSORI PER LE VERIFICHE DELLE QUALITA' DELL'ARIA IN AMBIENTIPUBBLICI ALLE AZIENDE ULSS DEL VENETO. RECEPIMENTO AGGIUDICAZIONE REGIONALE</t>
+          <t>AULSS 9 SCALIGERA: PNRR - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE" – ADESIONE A CONVENZIONE CONSIP "PC DESKTOP E WORKSTATION" PER LA FORNITURA DI PERSONAL COMPUTER DA DESTINARE A COT E ODC. CIG: 9885077F95 CUP: F66G22000140006</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
-      <c r="I18" t="inlineStr"/>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>F66G22000140006</t>
+        </is>
+      </c>
       <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr">
         <is>
-          <t>15/06/2023 00:00</t>
+          <t>28/06/2023 00:00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>15/06/2029 00:00</t>
+          <t>28/06/2029 00:00</t>
         </is>
       </c>
       <c r="P18" t="n">
         <v>0</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>20582</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>AULSS 9 SCALIGERA: PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE". ADESIONE ALL’ACCORDO QUADRO CONSIP “SANITA’ DIGITALE" - ID 2365 - LOTTO 1 “CUP E INTEROPERABILITA' DATI SANITARI - NORD” PER LA FORNITURA DEL SISTEMA INFORMATICO DI COT E ODC</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr"/>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr"/>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>F66G22000140006.</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr"/>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>28/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>28/06/2029 00:00</t>
+        </is>
+      </c>
+      <c r="P19" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr"/>
+      <c r="S19" t="inlineStr"/>
+      <c r="T19" t="inlineStr"/>
+      <c r="U19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>20601</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>AULSS 9 SCALIGERA: PIANO NAZIONALE RIPRESA E RESILIENZA (PNRR) - M6.C1 INV. N. 1.2.2 - "CASE COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI (COT) - INTERCONNESSIONE AZIENDALE" – ADESIONE A CONVENZIONE CONSIP "STAMPANTI 19 - LOTTO 1" PER LA FORNITURA DI STAMPANTI PER USO PERSONALE B/N A4 DA DESTINARE A COT E ODC. CIG: 9922414B0E CUP: F66G22000140006</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr"/>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr"/>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>F66G22000140006</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr"/>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>28/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>28/06/2029 00:00</t>
+        </is>
+      </c>
+      <c r="P20" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R20" t="inlineStr"/>
+      <c r="S20" t="inlineStr"/>
+      <c r="T20" t="inlineStr"/>
+      <c r="U20" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>20421</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>AULSS 9 SCALIGERA - PIANO NAZIONALE INVESTIMENTI COMPLEMENTARI AL P.N.R.R. (PNC). FORNITURA DI STRUMENTIPORTATILI COMPLETI DI SENSORI PER LE VERIFICHE DELLE QUALITA' DELL'ARIA IN AMBIENTIPUBBLICI ALLE AZIENDE ULSS DEL VENETO. RECEPIMENTO AGGIUDICAZIONE REGIONALE</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr"/>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr"/>
+      <c r="I21" t="inlineStr"/>
+      <c r="J21" t="inlineStr"/>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>15/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>15/06/2029 00:00</t>
+        </is>
+      </c>
+      <c r="P21" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R21" t="inlineStr"/>
+      <c r="S21" t="inlineStr"/>
+      <c r="T21" t="inlineStr"/>
+      <c r="U21" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>15301</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>AZIENDA AULSS9 SCALIGERA: ACQUISTO IN CONVENZIONE CONSIP RETI LAN 7 LOTTO 2 DI APPARATI DI RETE E DI SICUREZZA FIREWALL PER L’AZIENDA ULSS 9 SCALIGERA.</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr"/>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr"/>
+      <c r="I22" t="inlineStr"/>
+      <c r="J22" t="inlineStr"/>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>26/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>26/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="P22" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R22" t="inlineStr"/>
+      <c r="S22" t="inlineStr"/>
+      <c r="T22" t="inlineStr"/>
+      <c r="U22" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>