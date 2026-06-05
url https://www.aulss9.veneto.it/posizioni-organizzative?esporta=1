--- v0 (2026-04-21)
+++ v1 (2026-06-05)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D286"/>
+  <dimension ref="A1:D298"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Profilo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -716,51 +716,55 @@
           <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>CV_FASOLI_MARA_25_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>FIORILLO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>MARIA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>CV_FIORILLO_MARIA_07_05_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>FRANCESCHINI</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>MARIA-GIOVANNA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>cv1902.pdf</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
@@ -1591,4898 +1595,5114 @@
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>BISSOLO</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>ARIANNA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>MAESTRELLI</t>
+          <t>DE PAOLI</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>NORMA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>BIGOLIN</t>
+          <t>MAESTRELLI</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>LEARDINI</t>
+          <t>BIGOLIN</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>FRACASSO</t>
+          <t>LEARDINI</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr"/>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>cv5589.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>UGOLA</t>
+          <t>FRACASSO</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>TEDESCO</t>
+          <t>UGOLA</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>cv5678.pdf</t>
+          <t>CV_UGOLA_FEDERICA_18_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>TOMMASI</t>
+          <t>TEDESCO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>SARAH</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>CV_TOMMASI_SARAH_16_01_2026.pdf</t>
+          <t>cv5678.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>LAURIA</t>
+          <t>TOMMASI</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>SARAH</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>cv5761.pdf</t>
+          <t>CV_TOMMASI_SARAH_16_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>CASTELLINI</t>
+          <t>LAURIA</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>MARIA-FEDERICA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>cv5791.pdf</t>
+          <t>cv5761.pdf</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>CASTELLINI</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>MARIA-FEDERICA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr"/>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>cv5791.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>PANAROTTO</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>FIORENZA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>QUAGLIA</t>
+          <t>PANAROTTO</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FIORENZA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>cv5849.pdf</t>
+          <t>cv5802.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>CINI'</t>
+          <t>QUAGLIA</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...2 lines deleted...]
-      <c r="D68" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>cv5849.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>MERLIN</t>
+          <t>CINI'</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>FASCETTI</t>
+          <t>MERLIN</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>MANOILA</t>
+          <t>FASCETTI</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>IULIANA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D71" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>cv5900.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>TORALDO</t>
+          <t>MANOILA</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>IULIANA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>BOLOGNESI</t>
+          <t>TORALDO</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>cv6064.pdf</t>
+          <t>cv5967.pdf</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>AZZINI</t>
+          <t>BOLOGNESI</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>CV_AZZINI_ALESSANDRO_07_01_2026.pdf</t>
+          <t>cv6064.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>MORARI</t>
+          <t>AZZINI</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>cv6076.pdf</t>
+          <t>CV_AZZINI_ALESSANDRO_07_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>MENORELLO</t>
+          <t>MORARI</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>cv6116.pdf</t>
+          <t>cv6076.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>MUNARI</t>
+          <t>MENORELLO</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>GAIA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
-      <c r="D77" t="inlineStr"/>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>cv6116.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>TIBALDI</t>
+          <t>MUNARI</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>TERESA</t>
+          <t>GAIA</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>VENTURA</t>
+          <t>TIBALDI</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>LOREDANA</t>
+          <t>TERESA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>cv6198.pdf</t>
+          <t>CV_TIBALDI_TERESA_24_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>MAGNAGUAGNO</t>
+          <t>VENTURA</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LOREDANA</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>cv6202.pdf</t>
+          <t>cv6198.pdf</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>BEZZAN</t>
+          <t>MAGNAGUAGNO</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D81" t="inlineStr"/>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>cv6202.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>TOMMASI</t>
+          <t>BEZZAN</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>RACHELE</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>ARENA</t>
+          <t>TOMMASI</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>RACHELE</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>CV_ARENA_ENRICO_07_01_2026.pdf</t>
+          <t>CV_TOMMASI_RACHELE_27_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>ARENA</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D84" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>CV_ARENA_ENRICO_07_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>CERESATO</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>RITA</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>MAGARAGGIA</t>
+          <t>CERESATO</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>cv6311.pdf</t>
+          <t>cv6284.pdf</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>COLUCCI</t>
+          <t>MAGARAGGIA</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...2 lines deleted...]
-      <c r="D87" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>cv6311.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>VALTCHEV RADEV</t>
+          <t>COLUCCI</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>TONIU</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
-      <c r="D88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>VALTCHEV RADEV</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>GAIA</t>
+          <t>TONIU</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>cv6361.pdf</t>
+          <t>cv6360.pdf</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>GAIA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D90" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>cv6361.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>ULIVI</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>COSTALONGA</t>
+          <t>ULIVI</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>GAETANA</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>CV_COSTALONGA_GAETANA_09_02_2026.pdf</t>
+          <t>CV_ULIVI_IRENE_25_04_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>FRAMBA</t>
+          <t>COSTALONGA</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>GAETANA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>cv6536.pdf</t>
+          <t>CV_COSTALONGA_GAETANA_09_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>FRAMBA</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>cv6553.pdf</t>
+          <t>cv6536.pdf</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>ANGELICA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>CV_FRANCO_ANGELICA_08_01_2026.pdf</t>
+          <t>cv6553.pdf</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>PETROSINO</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ANGELICA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>CV_PETROSINO_VALENTINA_20_02_2026.pdf</t>
+          <t>CV_FRANCO_ANGELICA_08_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>CARBONE</t>
+          <t>PETROSINO</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>VERONICA ANNA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D97" t="inlineStr"/>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>CV_PETROSINO_VALENTINA_20_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>SIMONINI</t>
+          <t>CASTAGNA</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>MARIAGRAZIA</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>ZANDONA'</t>
+          <t>CARBONE</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>CORRADO</t>
+          <t>VERONICA ANNA</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>ADAMI</t>
+          <t>SIMONINI</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>EROS</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>BRIONI</t>
+          <t>ZANDONA'</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>CORRADO</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>cv6804.pdf</t>
+          <t>CV_ZANDONA'_CORRADO_23_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>OSMA</t>
+          <t>ADAMI</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>MIRANDA</t>
+          <t>EROS</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D102" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>CV_ADAMI_EROS_19_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>VOMIERO</t>
+          <t>BRIONI</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>cv6890.pdf</t>
+          <t>cv6804.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>CAPORASO</t>
+          <t>OSMA</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MIRANDA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>DAL BOSCO</t>
+          <t>VOMIERO</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>cv7391.pdf</t>
+          <t>cv6890.pdf</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>LORELLA</t>
+          <t>ELOISA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>FURLANI</t>
+          <t>CAPORASO</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>ANTONELLI</t>
+          <t>DAL BOSCO</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>ARMANDA</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>cv7774.pdf</t>
+          <t>cv7391.pdf</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>DAL BOSCO</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>PIERANTONIO</t>
+          <t>LORELLA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>cv7812.pdf</t>
+          <t>CV_TESSARI_LORELLA_22_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>DANESE</t>
+          <t>FURLANI</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>cv7819.pdf</t>
+          <t>cv7701.pdf</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>FERRARESE</t>
+          <t>ANTONELLI</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ARMANDA</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>cv7837.pdf</t>
+          <t>cv7774.pdf</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>GIACOMETTI</t>
+          <t>DAL BOSCO</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>ORIETTA</t>
+          <t>PIERANTONIO</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>cv7812.pdf</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>ZAMPIERI</t>
+          <t>DANESE</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>ANITA</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>cv7976.pdf</t>
+          <t>cv7819.pdf</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>CORSINI</t>
+          <t>FERRARESE</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>cv7989.pdf</t>
+          <t>cv7837.pdf</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>PESAVENTO</t>
+          <t>GIACOMETTI</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>SOFIA</t>
-[...9 lines deleted...]
-          <t>CV_PESAVENTO_SOFIA_02_03_2026.pdf</t>
+          <t>ORIETTA</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>GALTAROSSA</t>
+          <t>TOMBA</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>ELENA MARIA</t>
+          <t>CATIA</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>SALVAGNO</t>
+          <t>ZAMPIERI</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>ANITA</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>cv9378.pdf</t>
+          <t>cv7976.pdf</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>MASTELLA TRENTIN</t>
+          <t>CORSINI</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>AMBRA MARTINA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D118" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>cv7989.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>ZOCCANTE</t>
+          <t>MERIGHI</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>VIVIANA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>CONFENTE</t>
+          <t>PESAVENTO</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>cv9506.pdf</t>
+          <t>CV_PESAVENTO_SOFIA_02_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>DAL BOSCO</t>
+          <t>GALTAROSSA</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>ELENA MARIA</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>FERRARESE</t>
+          <t>SALVAGNO</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>cv9999.pdf</t>
+          <t>cv9378.pdf</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>ACORI</t>
+          <t>MASTELLA TRENTIN</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>AMBRA MARTINA</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>ALDIGHIERI</t>
+          <t>ZOCCANTE</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>MIRIAM ELISA</t>
+          <t>VIVIANA</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>cv10046.pdf</t>
+          <t>CV_ZOCCANTE_VIVIANA_23_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>AMBROSI</t>
+          <t>CONFENTE</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D125" t="inlineStr"/>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>cv9506.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>BARDON</t>
+          <t>CERVATO</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>MILVA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>BASSANI</t>
+          <t>DAL BOSCO</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>KATIA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>BERTO</t>
+          <t>BISSOLI</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>SIMONETTA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>BERTOLASO</t>
+          <t>SARREGUI MARTINEZ</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>BEGONA</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>CHIAVEGATO</t>
+          <t>FERRARESE</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>NICOLETTA DANIELA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>cv10670.pdf</t>
+          <t>cv9999.pdf</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>BISSOLI</t>
+          <t>ACORI</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>cv10723.pdf</t>
+          <t>CV_ACORI_SILVIA_22_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>CORRADO</t>
+          <t>ALDIGHIERI</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MIRIAM ELISA</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>CV_CORRADO_ELENA_22_02_2026.pdf</t>
+          <t>cv10046.pdf</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>BREDA</t>
+          <t>AMBROSI</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>CABASSA</t>
+          <t>BARDON</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>MILVA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-        </is>
-[...3 lines deleted...]
-          <t>cv11053.pdf</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>CABRIA</t>
+          <t>BASSANI</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>KATIA</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>CAMPO</t>
+          <t>BERTO</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>SIMONETTA</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>cv11115.pdf</t>
+          <t>cv10595.pdf</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>CARAZZOLO</t>
+          <t>BERTOLASO</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>cv11184.pdf</t>
+          <t>CV_BERTOLASO_MICHELA_23_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>CARMIGNOLA</t>
+          <t>CHIAVEGATO</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>NICOLETTA DANIELA</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>CV_CARMIGNOLA_ROBERTA_25_03_2026.pdf</t>
+          <t>cv10670.pdf</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>LOVATO</t>
+          <t>BISSOLI</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>cv11311.pdf</t>
+          <t>cv10723.pdf</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>MANDELLI</t>
+          <t>CORRADO</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>cv11352.pdf</t>
+          <t>CV_CORRADO_ELENA_22_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>MARCHIOTTO</t>
+          <t>BREDA</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
-      <c r="D141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>CIARDO</t>
+          <t>CABASSA</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>CV_CIARDO_SILVIA_19_01_2026.pdf</t>
+          <t>cv11053.pdf</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>MARIANO</t>
+          <t>CABRIA</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>ANNA RITA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>cv11432.pdf</t>
+          <t>CV_CABRIA_ELISA_27_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>COMI</t>
+          <t>CAMPO</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>PASQUALE ROBERTO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D144" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>cv11115.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>CUCCO</t>
+          <t>CARAZZOLO</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>MATTIA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>CV_CUCCO_MATTIA_27_02_2026.pdf</t>
+          <t>cv11184.pdf</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>CUSCELA</t>
+          <t>CARMIGNOLA</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>CV_CUSCELA_GIOVANNI_20_02_2026.pdf</t>
+          <t>CV_CARMIGNOLA_ROBERTA_25_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>D'AMICO</t>
+          <t>LOVATO</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>cv11667.pdf</t>
+          <t>cv11311.pdf</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>DA CORTE</t>
+          <t>MANDELLI</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>ERMANNO</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>cv11677.pdf</t>
+          <t>cv11352.pdf</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>DAL CORTIVO</t>
+          <t>MARCHIOTTO</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>CLARA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>cv11696.pdf</t>
+          <t>CV_MARCHIOTTO_DANIELA_04_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>DALL'AGLIO</t>
+          <t>CIARDO</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>cv11733.pdf</t>
+          <t>CV_CIARDO_SILVIA_19_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>DELL'ORTO</t>
+          <t>MARIANO</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>CONCETTA</t>
+          <t>ANNA RITA</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>cv11859.pdf</t>
+          <t>cv11432.pdf</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>FABEN</t>
+          <t>COMI</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>MARIA ELENA</t>
+          <t>PASQUALE ROBERTO</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D152" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>ROA ARRIAGADA</t>
+          <t>CUCCO</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>ARIELA SOLEDAD</t>
+          <t>MATTIA</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>CV_ROA ARRIAGADA_ARIELA SOLEDAD_27_02_2026.pdf</t>
+          <t>CV_CUCCO_MATTIA_27_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>FERRACCIOLI</t>
+          <t>CUSCELA</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>cv12125.pdf</t>
+          <t>CV_CUSCELA_GIOVANNI_20_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>D'AMICO</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>cv12153.pdf</t>
+          <t>cv11667.pdf</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>SANTINATO</t>
+          <t>DA CORTE</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>LANFRANCO</t>
+          <t>ERMANNO</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>cv12190.pdf</t>
+          <t>cv11677.pdf</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>SASSI</t>
+          <t>DAL CORTIVO</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>ROBERTO AMILCARE</t>
+          <t>CLARA</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>cv12202.pdf</t>
+          <t>cv11696.pdf</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>FILIPPINI</t>
+          <t>DALL'AGLIO</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>CV_FILIPPINI_MONICA_23_01_2026.pdf</t>
+          <t>cv11733.pdf</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>SOPRANA</t>
+          <t>DELL'ORTO</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>CONCETTA</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>cv12295.pdf</t>
+          <t>cv11859.pdf</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>FRANCESCHI</t>
+          <t>FABEN</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>MARIA ELENA</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>cv12328.pdf</t>
+          <t>CV_FABEN_MARIA ELENA_05_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>ROA ARRIAGADA</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>LORENA</t>
+          <t>ARIELA SOLEDAD</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D161" t="inlineStr"/>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>CV_ROA ARRIAGADA_ARIELA SOLEDAD_27_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>TORRESANI</t>
+          <t>FERRACCIOLI</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>MARICA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>cv12415.pdf</t>
+          <t>cv12125.pdf</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>GASPARINI</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>LAURO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>cv12508.pdf</t>
+          <t>cv12153.pdf</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>GASPARINI</t>
+          <t>SANTINATO</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>LANFRANCO</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>cv12511.pdf</t>
+          <t>cv12190.pdf</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>GERI</t>
+          <t>SASSI</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>ELIANA</t>
+          <t>ROBERTO AMILCARE</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>CV_GERI_ELIANA_21_01_2026.pdf</t>
+          <t>cv12202.pdf</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>ZANNI</t>
+          <t>FILIPPINI</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D166" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>CV_FILIPPINI_MONICA_23_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>ZORZIN</t>
+          <t>SOPRANA</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>MARIA VITTORIA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>CV_ZORZIN_MARIA VITTORIA_02_02_2026.pdf</t>
+          <t>cv12295.pdf</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>GIRIOLO</t>
+          <t>FRANCESCHI</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>CV_GIRIOLO_ELENA_29_01_2026.pdf</t>
+          <t>cv12328.pdf</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>GOBBETTI</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>DANIA</t>
+          <t>LORENA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>GOZZO</t>
+          <t>TORRESANI</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>MARICA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D170" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>cv12415.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>IANNONE</t>
+          <t>GASPARINI</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>LAURO</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>cv12770.pdf</t>
+          <t>cv12508.pdf</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>LO RE</t>
+          <t>GASPARINI</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>CHERUBINA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D172" t="inlineStr"/>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>cv12511.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>MALANDRIN</t>
+          <t>GERI</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>LORETTA</t>
+          <t>ELIANA</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>cv12996.pdf</t>
+          <t>CV_GERI_ELIANA_21_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>MARAGNO</t>
+          <t>ZANNI</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>MARCOLONGO</t>
+          <t>ZORZIN</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MARIA VITTORIA</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>CV_MARCOLONGO_LAURA_23_01_2026.pdf</t>
+          <t>CV_ZORZIN_MARIA VITTORIA_02_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>MELOTTO</t>
+          <t>GIRIOLO</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>cv13237.pdf</t>
+          <t>CV_GIRIOLO_ELENA_29_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>MENON</t>
+          <t>GOBBETTI</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>DANIA</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>cv13281.pdf</t>
+          <t>CV_GOBBETTI_DANIA_20_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>MIRANDOLA</t>
+          <t>GOZZO</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>OMBRETTA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>AREA DEGLI OPERATORI Op. Socio Sanitario</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>MORIN</t>
+          <t>IANNONE</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>ERICA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D179" t="inlineStr"/>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>cv12770.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>NEGRI</t>
+          <t>LO RE</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>CHERUBINA</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>ORSOLATO</t>
+          <t>MALANDRIN</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>LORETTA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>cv13544.pdf</t>
+          <t>cv12996.pdf</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>PADOVANI</t>
+          <t>MARAGNO</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>ADRIANO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D182" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>cv13062.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>PALMA</t>
+          <t>MARCOLONGO</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>CV_PALMA_ROBERTA_09_01_2026.pdf</t>
+          <t>CV_MARCOLONGO_LAURA_23_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>PAROLOTTI</t>
+          <t>MELOTTO</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>cv13624.pdf</t>
+          <t>cv13237.pdf</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>PERONI</t>
+          <t>MENON</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>ANGELICA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>cv13746.pdf</t>
+          <t>cv13281.pdf</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>PORCU</t>
+          <t>MIRANDOLA</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>GIOVANNI ANTONIO</t>
+          <t>OMBRETTA</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA DEGLI OPERATORI Op. Socio Sanitario</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>cv13871.pdf</t>
+          <t>cv13343.pdf</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>PRADELLA</t>
+          <t>MISSAGLIA</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>FABRIZIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D187" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>ROMANO</t>
+          <t>MORIN</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>IMELDA</t>
+          <t>ERICA</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>ROSINA</t>
+          <t>NEGRI</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D189" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>ORSOLATO</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>cv14128.pdf</t>
+          <t>cv13544.pdf</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>ROSSIGNOLI</t>
+          <t>PADOVANI</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>LORELLA</t>
+          <t>ADRIANO</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>ROSSINI</t>
+          <t>PALMA</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>cv14149.pdf</t>
+          <t>CV_PALMA_ROBERTA_09_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>SAGGIORO</t>
+          <t>PAROLOTTI</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>cv14189.pdf</t>
+          <t>cv13624.pdf</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>SANDRI</t>
+          <t>PERONI</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>FERNANDA</t>
+          <t>ANGELICA</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>cv14224.pdf</t>
+          <t>cv13746.pdf</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>SOFFIATI</t>
+          <t>PORCU</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>GIOVANNI ANTONIO</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>cv14379.pdf</t>
+          <t>cv13871.pdf</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>SOLIMAN</t>
+          <t>ROMANO</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>IMELDA</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>SOLIMAN</t>
+          <t>ROSINA</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>cv14389.pdf</t>
+          <t>cv14083.pdf</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>SPERI</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>cv14422.pdf</t>
+          <t>cv14128.pdf</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>SPIANDORELLO</t>
+          <t>ROSSIGNOLI</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>MIRKO</t>
+          <t>LORELLA</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>CV_SPIANDORELLO_MIRKO_07_01_2026.pdf</t>
+          <t>cv14133.pdf</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>TAROCCO</t>
+          <t>ROSSINI</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>CV_TAROCCO_MARCO_13_01_2026.pdf</t>
+          <t>cv14149.pdf</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>TOLLINI</t>
+          <t>SAGGIORO</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>MORENA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>CV_TOLLINI_MORENA_27_01_2026.pdf</t>
+          <t>cv14189.pdf</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>TOZZO</t>
+          <t>SANDRI</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>CARMEN</t>
+          <t>FERNANDA</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>cv14615.pdf</t>
+          <t>cv14224.pdf</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>VERTUAN</t>
+          <t>SOFFIATI</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>cv14770.pdf</t>
+          <t>cv14379.pdf</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>VISENTIN</t>
+          <t>SOLIMAN</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>cv14817.pdf</t>
+          <t>cv14388.pdf</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>VOLTA</t>
+          <t>SOLIMAN</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>CV_VOLTA_SILVIA_11_03_2026.pdf</t>
+          <t>cv14389.pdf</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>ZAGHI</t>
+          <t>SPERI</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>cv14852.pdf</t>
+          <t>cv14422.pdf</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>ZANAROTTO</t>
+          <t>SPIANDORELLO</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>ROSSELLA</t>
+          <t>MIRKO</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>cv14891.pdf</t>
+          <t>CV_SPIANDORELLO_MIRKO_07_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>ZANOVELLO</t>
+          <t>TAROCCO</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D208" t="inlineStr"/>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>CV_TAROCCO_MARCO_13_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>ZEN</t>
+          <t>TOLLINI</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MORENA</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...2 lines deleted...]
-      <c r="D209" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>CV_TOLLINI_MORENA_27_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>ZOGNO</t>
+          <t>TOZZO</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>CARMEN</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D210" t="inlineStr"/>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>cv14615.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>BELLINI</t>
+          <t>VERTUAN</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>AREA DEGLI OPERATORI Op. Socio Sanitario</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>cv15199.pdf</t>
+          <t>cv14770.pdf</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>CURCIO</t>
+          <t>VISENTIN</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>CV_CURCIO_ENRICA_19_02_2026.pdf</t>
+          <t>cv14817.pdf</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>BIN</t>
+          <t>VOLTA</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>RUDY</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>cv15218.pdf</t>
+          <t>CV_VOLTA_SILVIA_11_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>MARANGI</t>
+          <t>ZAGHI</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D214" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>cv14852.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>SONATO</t>
+          <t>ZANAROTTO</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>ROSSELLA</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>CV_SONATO_SIMONE_24_02_2026.pdf</t>
+          <t>cv14891.pdf</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>BAROLO</t>
+          <t>ZANOVELLO</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D216" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>SGOBIO</t>
+          <t>ZEN</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>IMMACOLATA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>BALDO</t>
+          <t>ZOGNO</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>SANDRO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D218" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>BERTOLINI</t>
+          <t>BELLINI</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA DEGLI OPERATORI Op. Socio Sanitario</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>cv20359.pdf</t>
+          <t>cv15199.pdf</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>BOSCHETTO</t>
+          <t>CURCIO</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>cv20526.pdf</t>
+          <t>CV_CURCIO_ENRICA_19_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>BRICOLO</t>
+          <t>BIN</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>MATILDE</t>
+          <t>RUDY</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>CV_BRICOLO_MATILDE_04_03_2026.pdf</t>
+          <t>cv15218.pdf</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>BRUGNOLI</t>
+          <t>MARANGI</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>BUTTURA</t>
+          <t>SONATO</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>LORETA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>cv20645.pdf</t>
+          <t>CV_SONATO_SIMONE_24_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>CACEFFO</t>
+          <t>BAROLO</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>JESSICA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>cv20654.pdf</t>
+          <t>CV_BAROLO_GIULIA_18_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>CAPPI</t>
+          <t>SGOBIO</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>SIMONA</t>
+          <t>IMMACOLATA</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>CV_CAPPI_SIMONA_07_01_2026.pdf</t>
+          <t>CV_SGOBIO_IMMACOLATA_09_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>CONATI</t>
+          <t>BALDO</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>SANDRO</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>cv20954.pdf</t>
+          <t>cv20163.pdf</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>DAL CORTIVO</t>
+          <t>BERTOLINI</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D227" t="inlineStr"/>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>cv20359.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>FILIPPINI</t>
+          <t>BOSCHETTO</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>cv21425.pdf</t>
+          <t>cv20526.pdf</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>FOTI</t>
+          <t>BRICOLO</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MATILDE</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>CV_FOTI_FRANCESCO_20_02_2026.pdf</t>
+          <t>CV_BRICOLO_MATILDE_04_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>GELMINI</t>
+          <t>BRUGNOLI</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>CV_BRUGNOLI_LAURA_20_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>GIARETTA</t>
+          <t>BUTTURA</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>LORETA</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D231" t="inlineStr"/>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>cv20645.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>GUERRATO</t>
+          <t>CACEFFO</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>DIOMIRA</t>
+          <t>JESSICA</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...2 lines deleted...]
-      <c r="D232" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>cv20654.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>MANTOVANI</t>
+          <t>CAPPI</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>SIMONA</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>cv22021.pdf</t>
+          <t>CV_CAPPI_SIMONA_07_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>MANZANI</t>
+          <t>CONATI</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>MARIA PIA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>cv22025.pdf</t>
+          <t>cv20954.pdf</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>MARINI</t>
+          <t>DAL CORTIVO</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>MECCARIELLO</t>
+          <t>DE MARCH</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>LIVIA</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>NUVOLONI</t>
+          <t>FILIPPINI</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D237" t="inlineStr"/>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>cv21425.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>ORTOMBINA</t>
+          <t>FOTI</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>cv22443.pdf</t>
+          <t>CV_FOTI_FRANCESCO_20_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>PAGANINI</t>
+          <t>GELMINI</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>BRUNO</t>
-[...7 lines deleted...]
-      <c r="D239" t="inlineStr"/>
+          <t>PAOLA</t>
+        </is>
+      </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>PARISOTTO</t>
+          <t>GIARETTA</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>cv22502.pdf</t>
+          <t>CV_GIARETTA_VERONICA_14_05_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>PERETTI</t>
+          <t>GUERRATO</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>DIOMIRA</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>PERONI</t>
+          <t>MANTOVANI</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D242" t="inlineStr"/>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>cv22021.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>PIUBELLI</t>
+          <t>MANZANI</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>FLAVIA</t>
+          <t>MARIA PIA</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>cv22675.pdf</t>
+          <t>cv22025.pdf</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>RADAELLI</t>
+          <t>MARANI</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>GIUSEPPINA</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>RIGHETTI</t>
+          <t>MARINI</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>SABINA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>CV_RIGHETTI_SABINA_28_02_2026.pdf</t>
+          <t>cv22087.pdf</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>SCARMAGNANI</t>
+          <t>MECCARIELLO</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>SPIAZZI</t>
+          <t>NUVOLONI</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>ORNELLA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D247" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>TURATI</t>
+          <t>ORTOMBINA</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>MARIA RITA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>cv23364.pdf</t>
+          <t>cv22443.pdf</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>VECERINA</t>
+          <t>PAGANINI</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>VERONESI</t>
+          <t>PARISOTTO</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>cv23457.pdf</t>
+          <t>cv22502.pdf</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>VICENTINI</t>
+          <t>PERETTI</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>TAMARA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>ZAMBONI</t>
+          <t>PERONI</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>ALLEGRINI</t>
+          <t>PIUBELLI</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>FLAVIA</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>cv23695.pdf</t>
+          <t>cv22675.pdf</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>BELLESINI</t>
+          <t>RADAELLI</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>cv23765.pdf</t>
+          <t>cv22765.pdf</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>BONAVITA</t>
+          <t>RIGHETTI</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>SABINA</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>cv23845.pdf</t>
+          <t>CV_RIGHETTI_SABINA_28_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>BRESAOLA</t>
+          <t>SCARMAGNANI</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>CESARE</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>cv23879.pdf</t>
+          <t>cv23016.pdf</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>CORDIOLI</t>
+          <t>SPIAZZI</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>DAVIDE ANTONIO</t>
+          <t>ORNELLA</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>cv23997.pdf</t>
+          <t>cv23153.pdf</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>FILIPPI</t>
+          <t>TURATI</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>ADRIANA LUIGIA</t>
+          <t>MARIA RITA</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D258" t="inlineStr"/>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>cv23364.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>GIAVONI</t>
+          <t>VECERINA</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>cv24244.pdf</t>
+          <t>CV_VECERINA_ELISA_27_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>GLIEMMO</t>
+          <t>VERONESI</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>cv24258.pdf</t>
+          <t>cv23457.pdf</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>GRANUZZO</t>
+          <t>VICENTINI</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>FIORENZO</t>
+          <t>TAMARA</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>LANZA</t>
+          <t>ZAMBONI</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>cv24287.pdf</t>
+          <t>cv23539.pdf</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>MELOTTO</t>
+          <t>ALLEGRINI</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>CV_MELOTTO_CHIARA_04_01_2026.pdf</t>
+          <t>cv23695.pdf</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>PESCE</t>
+          <t>BELLESINI</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>cv24596.pdf</t>
+          <t>cv23765.pdf</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>POLATO</t>
+          <t>BONAVITA</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>RITA ELISABETTA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>cv24626.pdf</t>
+          <t>cv23845.pdf</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>SACCANI</t>
+          <t>BRESAOLA</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>GRAZIELLA</t>
+          <t>CESARE</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>cv24723.pdf</t>
+          <t>cv23879.pdf</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>SOARDO</t>
+          <t>CORDIOLI</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>ALESSIO</t>
+          <t>DAVIDE ANTONIO</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>cv24801.pdf</t>
+          <t>cv23997.pdf</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>SOLINAS</t>
+          <t>FILIPPI</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>ADRIANA LUIGIA</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D268" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>VICENTINI</t>
+          <t>GIAVONI</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>cv24953.pdf</t>
+          <t>cv24244.pdf</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>ZIVIANI</t>
+          <t>GLIEMMO</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>cv24996.pdf</t>
+          <t>cv24258.pdf</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>MAZZO</t>
+          <t>GRANUZZO</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>MARIKA</t>
+          <t>FIORENZO</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>cv25030.pdf</t>
+          <t>cv24269.pdf</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>MOLON</t>
+          <t>LANZA</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>CARLA</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>CV_MOLON_LAURA_13_02_2026.pdf</t>
+          <t>cv24287.pdf</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>MOTTA</t>
+          <t>MELOTTO</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>ANDREA CAMILLA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>CV_MOTTA_ANDREA CAMILLA_30_03_2026.pdf</t>
+          <t>CV_MELOTTO_CHIARA_04_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>CAPPELLOZZA</t>
+          <t>PESCE</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>MARIA CHIARA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>CV_CAPPELLOZZA_MARIA CHIARA_02_02_2026.pdf</t>
+          <t>cv24596.pdf</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>BOGOTTO</t>
+          <t>POLATO</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>RITA ELISABETTA</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>cv25146.pdf</t>
+          <t>cv24626.pdf</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>PASETTO</t>
+          <t>SACCANI</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>GRAZIELLA</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D276" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>cv24723.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>CELI</t>
+          <t>SOARDO</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ALESSIO</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>cv25284.pdf</t>
+          <t>cv24801.pdf</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>SHANI</t>
+          <t>SOLINAS</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>ALDO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>CV_SHANI_ALDO_23_02_2026.pdf</t>
+          <t>cv24807.pdf</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>LUNGHI</t>
+          <t>VICENTINI</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>CV_LUNGHI_ELENA_24_02_2026_1.pdf</t>
+          <t>cv24953.pdf</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>MONTOYA</t>
+          <t>ZIVIANI</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>ZAIRA IVONNE</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>CV_MONTOYA_ZAIRA IVONNE_06_03_2026.pdf</t>
+          <t>cv24996.pdf</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>SODANO</t>
+          <t>MAZZO</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>MARIKA</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>cv25657.pdf</t>
+          <t>cv25030.pdf</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>LANGUINI</t>
+          <t>CALDANA</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>LITJA</t>
+          <t>MOLON</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>ORLEND</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>cv26177.pdf</t>
+          <t>CV_MOLON_LAURA_13_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>FASCINA</t>
+          <t>MOTTA</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ANDREA CAMILLA</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>cv30127.pdf</t>
+          <t>CV_MOTTA_ANDREA CAMILLA_30_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>OLIVIERI</t>
+          <t>CAPPELLOZZA</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>MARIA CHIARA</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D285" t="inlineStr"/>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>CV_CAPPELLOZZA_MARIA CHIARA_02_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
+          <t>BOGOTTO</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>SONIA</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>cv25146.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>PELOSI</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>FRANCESCA</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr"/>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>PASETTO</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>MARTINA</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr"/>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>CELI</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>cv25284.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>SHANI</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>ALDO</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>CV_SHANI_ALDO_23_02_2026.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>LUNGHI</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>ELENA</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>CV_LUNGHI_ELENA_24_02_2026_1.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>MONTOYA</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>ZAIRA IVONNE</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>CV_MONTOYA_ZAIRA IVONNE_06_03_2026.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>SODANO</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>ALESSANDRA</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>cv25657.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>LANGUINI</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>RICCARDO</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr"/>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>FASCINA</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>ALESSANDRO</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>cv30127.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>OLIVIERI</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>SOFIA</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr"/>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>FONTANA</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>LUCIA</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr"/>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
           <t>CORSINI</t>
         </is>
       </c>
-      <c r="B286" t="inlineStr">
+      <c r="B298" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
-      <c r="C286" t="inlineStr">
+      <c r="C298" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Spec.rap.media</t>
         </is>
       </c>
-      <c r="D286" t="inlineStr"/>
+      <c r="D298" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>