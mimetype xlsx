--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -443,6266 +443,6459 @@
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Profilo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Curriculum</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>AMALDI</t>
+          <t>ACORI</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>cv78.pdf</t>
+          <t>CV_ACORI_SILVIA_22_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>ANNECHINI</t>
+          <t>ADAMI</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>EROS</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>cv121.pdf</t>
+          <t>CV_ADAMI_EROS_19_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>BRAIONI</t>
+          <t>ALDIGHIERI</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MIRIAM ELISA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>cv706.pdf</t>
+          <t>cv10046.pdf</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>CERPELLONI</t>
+          <t>ALLEGRINI</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>cv1079.pdf</t>
+          <t>cv23695.pdf</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>CONFENTE</t>
+          <t>AMALDI</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>CV_CONFENTE_DANIELA_05_01_2026.pdf</t>
+          <t>cv78.pdf</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>CONSOLATI</t>
+          <t>AMBROSI</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>LAILA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>cv1208.pdf</t>
+          <t>CV_AMBROSI_VALERIA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>COSTALUNGA</t>
+          <t>ANNECHINI</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>cv1283.pdf</t>
+          <t>cv121.pdf</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>DE BORTOLI</t>
+          <t>ANTONELLI</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>GRAZIELLA</t>
+          <t>ARMANDA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
-[...2 lines deleted...]
-      <c r="D9" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>cv7774.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>DELL'ARINGA</t>
+          <t>ARENA</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>cv1501.pdf</t>
+          <t>CV_ARENA_ENRICO_07_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>FACCIOLI</t>
+          <t>AZZINI</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>LORENZA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>CV_FACCIOLI_LORENZA_11_02_2026.pdf</t>
+          <t>CV_AZZINI_ALESSANDRO_07_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>FALEZZA</t>
+          <t>BALDASSARI</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>EVA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>CV_FALEZZA_RITA_13_01_2026.pdf</t>
+          <t>cv5307.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>FASOLI</t>
+          <t>BALDO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>SANDRO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>CV_FASOLI_MARA_25_02_2026.pdf</t>
+          <t>CV_BALDO_SANDRO_28_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>FIORILLO</t>
+          <t>BALDONI</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>MAEVA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>CV_FIORILLO_MARIA_07_05_2026.pdf</t>
+          <t>cv5186.pdf</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>FRANCESCHINI</t>
+          <t>BARLETTA</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>MARIA-GIOVANNA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>cv1902.pdf</t>
+          <t>CV_BARLETTA_STEFANIA_22_06_2026_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>GROTTA</t>
+          <t>BAROLO</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>CV_GROTTA_MAURIZIO_13_10_2025.pdf</t>
+          <t>CV_BAROLO_GIULIA_18_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>GUDENZI</t>
+          <t>BASSANI</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>KATIA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>CV_GUDENZI_FRANCESCA_25_02_2026.pdf</t>
+          <t>CV_BASSANI_KATIA_25_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>SORRENTI</t>
+          <t>BELLESINI</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>CV_SORRENTI_MARINA_20_03_2026.pdf</t>
+          <t>cv23765.pdf</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>VEZZI</t>
+          <t>BELLINI</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA DEGLI OPERATORI Op. Socio Sanitario</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>cv4338.pdf</t>
+          <t>cv15199.pdf</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>ZANFRETTA</t>
+          <t>BENETTI</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>LINO</t>
+          <t>DIEGO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>cv4499.pdf</t>
+          <t>CV_BENETTI_DIEGO_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>VESENTINI</t>
+          <t>BERTO</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>SIMONETTA</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>cv4524.pdf</t>
+          <t>cv10595.pdf</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>ZANONI</t>
+          <t>BERTOLASO</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>PATRIZIO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...2 lines deleted...]
-      <c r="D22" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>CV_BERTOLASO_MICHELA_23_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>ZUANAZZI</t>
+          <t>BERTOLINI</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>cv4644.pdf</t>
+          <t>CV_BERTOLINI_LUIGI_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>CICOLIN</t>
+          <t>BERVERINI</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>SAMANTA</t>
+          <t>TANIA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>cv4712.pdf</t>
+          <t>CV_BERVERINI_TANIA_20_04_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>ULMI</t>
+          <t>BEZZAN</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>LOREDANA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>cv4718.pdf</t>
+          <t>CV_BEZZAN_CHIARA_26_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>GIACOMETTI</t>
+          <t>BIGOLIN</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>CV_BIGOLIN_MARIANNA_22_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>SALGARELLO</t>
+          <t>BIN</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>GIANNI LUCA ROMANO</t>
+          <t>RUDY</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>cv4817.pdf</t>
+          <t>CV_BIN_RUDY_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>CALOI</t>
+          <t>BIRTELE</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>cv4825.pdf</t>
+          <t>CV_BIRTELE_DANIELA_02_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>BENETTI</t>
+          <t>BISSOLI</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>DIEGO</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>cv4845.pdf</t>
+          <t>cv10723.pdf</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>BARLETTA</t>
+          <t>BISSOLI</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>CV_BARLETTA_STEFANIA_25_01_2026.pdf</t>
+          <t>CV_BISSOLI_LAURA_20_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>CAMPARSI</t>
+          <t>BISSOLO</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>cv4885.pdf</t>
+          <t>CV_BISSOLO_ARIANNA_01_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>FRAMEGLIA</t>
+          <t>BOGOTTO</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>cv4898.pdf</t>
+          <t>cv25146.pdf</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>PELLINI</t>
+          <t>BOLOGNESI</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>SIMONETTA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>CV_PELLINI_SIMONETTA_22_03_2026.pdf</t>
+          <t>cv6064.pdf</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>FARINELLI</t>
+          <t>BONAVITA</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>ANNA ANTONIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>CV_FARINELLI_ANNA ANTONIA_09_01_2026.pdf</t>
+          <t>CV_BONAVITA_ELENA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>VERDARI</t>
+          <t>BOSCHETTO</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>cv5125.pdf</t>
+          <t>CV_BOSCHETTO_ROBERTO_15_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>CRISTOFOLI</t>
+          <t>BRAIONI</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>cv5126.pdf</t>
+          <t>cv706.pdf</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>DALLA VIA</t>
+          <t>BREDA</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>CHIOVETTO</t>
+          <t>BRESAOLA</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>CESARE</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>cv5145.pdf</t>
+          <t>cv23879.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>MAZZON</t>
+          <t>BRICOLO</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>MATILDE</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>CV_MAZZON_CRISTINA_20_01_2026.pdf</t>
+          <t>CV_BRICOLO_MATILDE_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>BALDONI</t>
+          <t>BRIONI</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>MAEVA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>cv5186.pdf</t>
+          <t>cv6804.pdf</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>GUERRA</t>
+          <t>BRUGNOLI</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>cv5199.pdf</t>
+          <t>CV_BRUGNOLI_LAURA_20_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>DALLI CANI</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>RITA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>cv5202.pdf</t>
+          <t>CV_BRUNO_RITA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>DALLE PEZZE</t>
+          <t>BUTTURA</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>LORETA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>cv5270.pdf</t>
+          <t>cv20645.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>SABAINI</t>
+          <t>CABASSA</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>cv5281.pdf</t>
+          <t>cv11053.pdf</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>GIRONDA</t>
+          <t>CABRIA</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>cv5300.pdf</t>
+          <t>CV_CABRIA_ELISA_27_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>BALDASSARI</t>
+          <t>CACEFFO</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>EVA</t>
+          <t>JESSICA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>cv5307.pdf</t>
+          <t>CV_CACEFFO_JESSICA_15_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>BERVERINI</t>
+          <t>CALDANA</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>TANIA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...2 lines deleted...]
-      <c r="D47" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>CV_CALDANA_LUCIA_29_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>PERAZZOLO</t>
+          <t>CALOI</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr"/>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>CV_CALOI_ALESSANDRA_01_07_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>DELLA FIORA</t>
+          <t>CAMPARSI</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>GIAMPIETRO</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>cv5396.pdf</t>
+          <t>cv4885.pdf</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>TOSO</t>
+          <t>CAMPO</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>cv5416.pdf</t>
+          <t>cv11115.pdf</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>MOLINI</t>
+          <t>CAPORASO</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>DARIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr"/>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>CV_CAPORASO_ANDREA_19_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>PICCOLI</t>
+          <t>CAPPELLOZZA</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MARIA CHIARA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr"/>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>CV_CAPPELLOZZA_MARIA CHIARA_02_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>BIRTELE</t>
+          <t>CAPPI</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>SIMONA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>CV_BIRTELE_DANIELA_02_03_2026.pdf</t>
+          <t>CV_CAPPI_SIMONA_07_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>VIGNATO</t>
+          <t>CARAZZOLO</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>ALBERTA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D54" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>CV_CARAZZOLO_MARCO_25_03_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>BISSOLO</t>
+          <t>CARBONE</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>VERONICA ANNA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D55" t="inlineStr"/>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>CV_CARBONE_VERONICA ANNA_07_03_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>DE PAOLI</t>
+          <t>CARMIGNOLA</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>NORMA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D56" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>CV_CARMIGNOLA_ROBERTA_25_03_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>MAESTRELLI</t>
+          <t>CASTAGNA</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MARIAGRAZIA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D57" t="inlineStr"/>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>CV_CASTAGNA_MARIAGRAZIA_19_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>BIGOLIN</t>
+          <t>CASTELLINI</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>MARIA-FEDERICA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr"/>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>cv5791.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>LEARDINI</t>
+          <t>CELI</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>cv5589.pdf</t>
+          <t>cv25284.pdf</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>FRACASSO</t>
+          <t>CERESATO</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D60" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>cv6284.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>UGOLA</t>
+          <t>CERPELLONI</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>CV_UGOLA_FEDERICA_18_02_2026.pdf</t>
+          <t>cv1079.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>TEDESCO</t>
+          <t>CERVATO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>cv5678.pdf</t>
+          <t>CV_CERVATO_SILVIA_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>TOMMASI</t>
+          <t>CHIAVEGATO</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>SARAH</t>
+          <t>NICOLETTA DANIELA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>CV_TOMMASI_SARAH_16_01_2026.pdf</t>
+          <t>cv10670.pdf</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>LAURIA</t>
+          <t>CHIOVETTO</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>cv5761.pdf</t>
+          <t>CV_CHIOVETTO_STEFANO_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>CASTELLINI</t>
+          <t>CIARDO</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>MARIA-FEDERICA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>cv5791.pdf</t>
+          <t>CV_CIARDO_SILVIA_19_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>CICOLIN</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>SAMANTA</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D66" t="inlineStr"/>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>cv4712.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>PANAROTTO</t>
+          <t>CINI'</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>FIORENZA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>QUAGLIA</t>
+          <t>COLUCCI</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>cv5849.pdf</t>
+          <t>CV_COLUCCI_LAURA_01_06_2026_.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>CINI'</t>
+          <t>COMI</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>PASQUALE ROBERTO</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>MERLIN</t>
+          <t>CONATI</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D70" t="inlineStr"/>
+          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>cv20954.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>FASCETTI</t>
+          <t>CONFENTE</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>cv5900.pdf</t>
+          <t>cv9506.pdf</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>MANOILA</t>
+          <t>CONFENTE</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>IULIANA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D72" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>CV_CONFENTE_DANIELA_05_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>TORALDO</t>
+          <t>CONSOLATI</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>LAILA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>cv5967.pdf</t>
+          <t>cv1208.pdf</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>BOLOGNESI</t>
+          <t>CORDIOLI</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>DAVIDE ANTONIO</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>cv6064.pdf</t>
+          <t>cv23997.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>AZZINI</t>
+          <t>CORRADO</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>CV_AZZINI_ALESSANDRO_07_01_2026.pdf</t>
+          <t>CV_CORRADO_ELENA_22_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>MORARI</t>
+          <t>CORSINI</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>cv6076.pdf</t>
+          <t>CV_CORSINI_CINZIA_16_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>MENORELLO</t>
+          <t>CORSINI</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Spec.rap.media</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>MUNARI</t>
+          <t>COSTALONGA</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>GAIA</t>
+          <t>GAETANA</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...2 lines deleted...]
-      <c r="D78" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>CV_COSTALONGA_GAETANA_09_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>TIBALDI</t>
+          <t>COSTALUNGA</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>TERESA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>CV_TIBALDI_TERESA_24_02_2026.pdf</t>
+          <t>CV_COSTALUNGA_MARTA_21_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>VENTURA</t>
+          <t>CRISTOFOLI</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>LOREDANA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>cv6198.pdf</t>
+          <t>CV_CRISTOFOLI_MARTINA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>MAGNAGUAGNO</t>
+          <t>CUCCO</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MATTIA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>cv6202.pdf</t>
+          <t>CV_CUCCO_MATTIA_27_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>BEZZAN</t>
+          <t>CURCIO</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D82" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>CV_CURCIO_ENRICA_19_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>TOMMASI</t>
+          <t>CUSCELA</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>RACHELE</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>CV_TOMMASI_RACHELE_27_02_2026.pdf</t>
+          <t>CV_CUSCELA_GIOVANNI_20_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>ARENA</t>
+          <t>DA CORTE</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>ERMANNO</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>CV_ARENA_ENRICO_07_01_2026.pdf</t>
+          <t>CV_DA CORTE_ERMANNO_21_04_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>DAL BOSCO</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>PIERANTONIO</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr"/>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>cv7812.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>CERESATO</t>
+          <t>DAL BOSCO</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>MAGARAGGIA</t>
+          <t>DAL BOSCO</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>cv6311.pdf</t>
+          <t>cv7391.pdf</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>COLUCCI</t>
+          <t>DAL CORTIVO</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...2 lines deleted...]
-      <c r="D88" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>CV_DAL CORTIVO_ELENA_30_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>VALTCHEV RADEV</t>
+          <t>DAL CORTIVO</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>TONIU</t>
+          <t>CLARA</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>cv6360.pdf</t>
+          <t>CV_DAL CORTIVO_CLARA_29_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>DALL'AGLIO</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>GAIA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>cv6361.pdf</t>
+          <t>CV_DALL'AGLIO_GIORGIA_24_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>DALLA VIA</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D91" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>cv5132.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>ULIVI</t>
+          <t>DALLE PEZZE</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>CV_ULIVI_IRENE_25_04_2026.pdf</t>
+          <t>CV_DALLE PEZZE_PAOLA_24_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>COSTALONGA</t>
+          <t>DALLI CANI</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>GAETANA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>CV_COSTALONGA_GAETANA_09_02_2026.pdf</t>
+          <t>CV_DALLI CANI_CLAUDIA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>FRAMBA</t>
+          <t>D'AMICO</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>cv6536.pdf</t>
+          <t>cv11667.pdf</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>DANESE</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>cv6553.pdf</t>
+          <t>cv7819.pdf</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>DE BORTOLI</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>ANGELICA</t>
+          <t>GRAZIELLA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>PETROSINO</t>
+          <t>DELLA FIORA</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>GIAMPIETRO</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>CV_PETROSINO_VALENTINA_20_02_2026.pdf</t>
+          <t>cv5396.pdf</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>CASTAGNA</t>
+          <t>DELL'ARINGA</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>MARIAGRAZIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D98" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>CV_DELL'ARINGA_FRANCESCA_24_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>CARBONE</t>
+          <t>DELL'ORTO</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>VERONICA ANNA</t>
+          <t>CONCETTA</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D99" t="inlineStr"/>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>CV_DELL'ORTO_CONCETTA_28_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>SIMONINI</t>
+          <t>DE MARCH</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>LIVIA</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>ZANDONA'</t>
+          <t>DE PAOLI</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>CORRADO</t>
+          <t>NORMA</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>CV_ZANDONA'_CORRADO_23_01_2026.pdf</t>
+          <t>CV_DE PAOLI_NORMA_29_06_2026_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>ADAMI</t>
+          <t>FABEN</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>EROS</t>
+          <t>MARIA ELENA</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>CV_ADAMI_EROS_19_02_2026.pdf</t>
+          <t>CV_FABEN_MARIA ELENA_05_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>BRIONI</t>
+          <t>FACCIOLI</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>LORENZA</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>cv6804.pdf</t>
+          <t>CV_FACCIOLI_LORENZA_11_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>OSMA</t>
+          <t>FALEZZA</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>MIRANDA</t>
+          <t>RITA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D104" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>CV_FALEZZA_RITA_13_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>VOMIERO</t>
+          <t>FARINELLI</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ANNA ANTONIA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>cv6890.pdf</t>
+          <t>CV_FARINELLI_ANNA ANTONIA_09_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>MILAN</t>
+          <t>FASCETTI</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>ELOISA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D106" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>CV_FASCETTI_GIULIA_16_06_2025.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>CAPORASO</t>
+          <t>FASCINA</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D107" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>cv30127.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>DAL BOSCO</t>
+          <t>FASOLI</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>cv7391.pdf</t>
+          <t>CV_FASOLI_MARA_25_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>FERRACCIOLI</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>LORELLA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>CV_TESSARI_LORELLA_22_01_2026.pdf</t>
+          <t>cv12125.pdf</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>FURLANI</t>
+          <t>FERRARESE</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>cv7701.pdf</t>
+          <t>cv7837.pdf</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>ANTONELLI</t>
+          <t>FERRARESE</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>ARMANDA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>cv7774.pdf</t>
+          <t>CV_FERRARESE_ANDREA_15_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>DAL BOSCO</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>PIERANTONIO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>cv7812.pdf</t>
+          <t>CV_FERRARI_MICHELE_18_06_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>DANESE</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>GAIA</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>cv7819.pdf</t>
+          <t>cv6361.pdf</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>FERRARESE</t>
+          <t>FILIPPI</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ADRIANA LUIGIA</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>GIACOMETTI</t>
+          <t>FILIPPINI</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>ORIETTA</t>
+          <t>ALESSIA</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>cv21425.pdf</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>TOMBA</t>
+          <t>FILIPPINI</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>CATIA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D116" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>CV_FILIPPINI_MONICA_23_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>ZAMPIERI</t>
+          <t>FIORE</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>ANITA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>CORSINI</t>
+          <t>FIORILLO</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>cv7989.pdf</t>
+          <t>CV_FIORILLO_MARIA_07_05_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>MERIGHI</t>
+          <t>FONTANA</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D119" t="inlineStr"/>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>CV_FONTANA_LUCIA_09_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>PESAVENTO</t>
+          <t>FOTI</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>CV_PESAVENTO_SOFIA_02_03_2026.pdf</t>
+          <t>CV_FOTI_FRANCESCO_20_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>GALTAROSSA</t>
+          <t>FRACASSO</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>ELENA MARIA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>SALVAGNO</t>
+          <t>FRAMBA</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>cv9378.pdf</t>
+          <t>cv6536.pdf</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>MASTELLA TRENTIN</t>
+          <t>FRAMEGLIA</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>AMBRA MARTINA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D123" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>cv4898.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>ZOCCANTE</t>
+          <t>FRANCESCHI</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>VIVIANA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>CV_ZOCCANTE_VIVIANA_23_02_2026.pdf</t>
+          <t>CV_FRANCESCHI_SOFIA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>CONFENTE</t>
+          <t>FRANCESCHINI</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>MARIA-GIOVANNA</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>cv9506.pdf</t>
+          <t>CV_FRANCESCHINI_MARIAGIOVANNA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>CERVATO</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ANGELICA</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D126" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>CV_FRANCO_ANGELICA_08_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>DAL BOSCO</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>LORENA</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D127" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>CV_FRANCO_LORENA_19_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>BISSOLI</t>
+          <t>FURLANI</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...2 lines deleted...]
-      <c r="D128" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>cv7701.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>SARREGUI MARTINEZ</t>
+          <t>GALTAROSSA</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>BEGONA</t>
+          <t>ELENA MARIA</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>FERRARESE</t>
+          <t>GASPARINI</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>cv9999.pdf</t>
+          <t>cv12511.pdf</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>ACORI</t>
+          <t>GASPARINI</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>LAURO</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>CV_ACORI_SILVIA_22_02_2026.pdf</t>
+          <t>cv12508.pdf</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>ALDIGHIERI</t>
+          <t>GERI</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>MIRIAM ELISA</t>
+          <t>ELIANA</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>cv10046.pdf</t>
+          <t>CV_GERI_ELIANA_21_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>AMBROSI</t>
+          <t>GIACOMETTI</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D133" t="inlineStr"/>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>CV_GIACOMETTI_BARBARA_24_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>BARDON</t>
+          <t>GIARETTA</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>MILVA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>CV_GIARETTA_VERONICA_14_05_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>BASSANI</t>
+          <t>GIAVONI</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>KATIA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D135" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>cv24244.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>BERTO</t>
+          <t>GIRIOLO</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>SIMONETTA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>cv10595.pdf</t>
+          <t>CV_GIRIOLO_ELENA_29_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>BERTOLASO</t>
+          <t>GIRONDA</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>CV_BERTOLASO_MICHELA_23_02_2026.pdf</t>
+          <t>cv5300.pdf</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>CHIAVEGATO</t>
+          <t>GLIEMMO</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>NICOLETTA DANIELA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>cv10670.pdf</t>
+          <t>cv24258.pdf</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>BISSOLI</t>
+          <t>GOBBETTI</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>DANIA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>cv10723.pdf</t>
+          <t>CV_GOBBETTI_DANIA_20_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>CORRADO</t>
+          <t>GOZZO</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>BREDA</t>
+          <t>GRANUZZO</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>FIORENZO</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
-      <c r="D141" t="inlineStr"/>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>CV_GRANUZZO_FIORENZO_25_05_2026_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>CABASSA</t>
+          <t>GROTTA</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>cv11053.pdf</t>
+          <t>CV_GROTTA_MAURIZIO_09_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>CABRIA</t>
+          <t>GUDENZI</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>CV_CABRIA_ELISA_27_01_2026.pdf</t>
+          <t>CV_GUDENZI_FRANCESCA_25_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>CAMPO</t>
+          <t>GUERRA</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>cv11115.pdf</t>
+          <t>CV_GUERRA_ROBERTA_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>CARAZZOLO</t>
+          <t>GUERRATO</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>DIOMIRA</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>cv11184.pdf</t>
+          <t>CV_GUERRATO_DIOMIRA_15_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>CARMIGNOLA</t>
+          <t>IANNONE</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>CV_CARMIGNOLA_ROBERTA_25_03_2026.pdf</t>
+          <t>CV_IANNONE_SILVIA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>LOVATO</t>
+          <t>LANGUINI</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>cv11311.pdf</t>
+          <t>CV_LANGUINI_RICCARDO_26_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>MANDELLI</t>
+          <t>LANZA</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>CARLA</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>cv11352.pdf</t>
+          <t>CV_LANZA_CARLA_23_06_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>MARCHIOTTO</t>
+          <t>LAURIA</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>CV_MARCHIOTTO_DANIELA_04_02_2026.pdf</t>
+          <t>cv5761.pdf</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>CIARDO</t>
+          <t>LEARDINI</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>CV_CIARDO_SILVIA_19_01_2026.pdf</t>
+          <t>cv5589.pdf</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>MARIANO</t>
+          <t>LO RE</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>ANNA RITA</t>
+          <t>CHERUBINA</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>cv11432.pdf</t>
+          <t>CV_LO RE_CHERUBINA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>COMI</t>
+          <t>LOVATO</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>PASQUALE ROBERTO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D152" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>CV_LOVATO_ELISA_19_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>CUCCO</t>
+          <t>LUNGHI</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>MATTIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>CV_CUCCO_MATTIA_27_02_2026.pdf</t>
+          <t>CV_LUNGHI_ELENA_24_02_2026_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>CUSCELA</t>
+          <t>MAESTRELLI</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>CV_CUSCELA_GIOVANNI_20_02_2026.pdf</t>
+          <t>CV_MAESTRELLI_PAOLA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>D'AMICO</t>
+          <t>MAGARAGGIA</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>cv11667.pdf</t>
+          <t>CV_MAGARAGGIA_SILVIA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>DA CORTE</t>
+          <t>MAGNAGUAGNO</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>ERMANNO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>cv11677.pdf</t>
+          <t>CV_MAGNAGUAGNO_GIULIA_03_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>DAL CORTIVO</t>
+          <t>MALANDRIN</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>CLARA</t>
+          <t>LORETTA</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>cv11696.pdf</t>
+          <t>cv12996.pdf</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>DALL'AGLIO</t>
+          <t>MANDELLI</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>cv11733.pdf</t>
+          <t>CV_MANDELLI_MADDALENA_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>DELL'ORTO</t>
+          <t>MANOILA</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>CONCETTA</t>
+          <t>IULIANA</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>cv11859.pdf</t>
+          <t>CV_MANOILA_IULIANA_24_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>FABEN</t>
+          <t>MANTOVANI</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>MARIA ELENA</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>CV_FABEN_MARIA ELENA_05_03_2026.pdf</t>
+          <t>CV_MANTOVANI_LARA_22_10_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>ROA ARRIAGADA</t>
+          <t>MANZANI</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>ARIELA SOLEDAD</t>
+          <t>MARIA PIA</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>CV_ROA ARRIAGADA_ARIELA SOLEDAD_27_02_2026.pdf</t>
+          <t>CV_MANZANI_MARIA PIA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>FERRACCIOLI</t>
+          <t>MARAGNO</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>cv12125.pdf</t>
+          <t>CV_MARAGNO_LAURA_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>MARANGI</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>cv12153.pdf</t>
+          <t>CV_MARANGI_MONICA_20_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>SANTINATO</t>
+          <t>MARANI</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>LANFRANCO</t>
+          <t>GIUSEPPINA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>SASSI</t>
+          <t>MARCHIOTTO</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>ROBERTO AMILCARE</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>cv12202.pdf</t>
+          <t>CV_MARCHIOTTO_DANIELA_04_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>FILIPPINI</t>
+          <t>MARCOLONGO</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>CV_FILIPPINI_MONICA_23_01_2026.pdf</t>
+          <t>CV_MARCOLONGO_LAURA_23_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>SOPRANA</t>
+          <t>MARIANO</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ANNA RITA</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>cv12295.pdf</t>
+          <t>cv11432.pdf</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>FRANCESCHI</t>
+          <t>MARINI</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>cv12328.pdf</t>
+          <t>cv22087.pdf</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>MASTELLA TRENTIN</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>LORENA</t>
+          <t>AMBRA MARTINA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D169" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>CV_MASTELLA TRENTIN_AMBRA MARTINA_19_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>TORRESANI</t>
+          <t>MAZZO</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>MARICA</t>
+          <t>MARIKA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>cv12415.pdf</t>
+          <t>CV_MAZZO_MARIKA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>GASPARINI</t>
+          <t>MAZZON</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>LAURO</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>cv12508.pdf</t>
+          <t>CV_MAZZON_CRISTINA_20_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>GASPARINI</t>
+          <t>MECCARIELLO</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>GERI</t>
+          <t>MELOTTO</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>ELIANA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>CV_GERI_ELIANA_21_01_2026.pdf</t>
+          <t>CV_MELOTTO_CHIARA_04_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>ZANNI</t>
+          <t>MELOTTO</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D174" t="inlineStr"/>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>CV_MELOTTO_ANDREA_29_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>ZORZIN</t>
+          <t>MENON</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>MARIA VITTORIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>CV_ZORZIN_MARIA VITTORIA_02_02_2026.pdf</t>
+          <t>cv13281.pdf</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>GIRIOLO</t>
+          <t>MENORELLO</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>CV_GIRIOLO_ELENA_29_01_2026.pdf</t>
+          <t>CV_MENORELLO_CRISTINA_25_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>GOBBETTI</t>
+          <t>MERIGHI</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>DANIA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>CV_GOBBETTI_DANIA_20_01_2026.pdf</t>
+          <t>CV_MERIGHI_MARCO_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>GOZZO</t>
+          <t>MERLIN</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D178" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>CV_MERLIN_STEFANIA_19_06_2026_2.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>IANNONE</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ELOISA</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>cv12770.pdf</t>
+          <t>CV_MILAN_ELOISA_08_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>LO RE</t>
+          <t>MIRANDOLA</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>CHERUBINA</t>
+          <t>OMBRETTA</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D180" t="inlineStr"/>
+          <t>AREA DEGLI OPERATORI Op. Socio Sanitario</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>cv13343.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>MALANDRIN</t>
+          <t>MISSAGLIA</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>LORETTA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>cv12996.pdf</t>
+          <t>CV_MISSAGLIA_ANNA_08_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>MARAGNO</t>
+          <t>MOLINI</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>DARIA</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>cv13062.pdf</t>
+          <t>CV_MOLINI_DARIA_20_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>MARCOLONGO</t>
+          <t>MOLON</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>LAURA</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>CV_MARCOLONGO_LAURA_23_01_2026.pdf</t>
+          <t>CV_MOLON_LAURA_25_05_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>MELOTTO</t>
+          <t>MONTOYA</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ZAIRA IVONNE</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>cv13237.pdf</t>
+          <t>CV_MONTOYA_ZAIRA IVONNE_06_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>MENON</t>
+          <t>MORARI</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>cv13281.pdf</t>
+          <t>cv6076.pdf</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>MIRANDOLA</t>
+          <t>MORIN</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>OMBRETTA</t>
+          <t>ERICA</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>AREA DEGLI OPERATORI Op. Socio Sanitario</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>MISSAGLIA</t>
+          <t>MOTTA</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ANDREA CAMILLA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D187" t="inlineStr"/>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>CV_MOTTA_ANDREA CAMILLA_30_06_2026_1.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>MORIN</t>
+          <t>MUNARI</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>ERICA</t>
+          <t>GAIA</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>NEGRI</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>VALENTINA</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D189" t="inlineStr"/>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>CV_NEGRI_VALENTINA_19_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>ORSOLATO</t>
+          <t>NUVOLONI</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>cv13544.pdf</t>
+          <t>CV_NUVOLONI_FEDERICA_29_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>PADOVANI</t>
+          <t>OLIVIERI</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>ADRIANO</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>PALMA</t>
+          <t>ORSOLATO</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>CV_PALMA_ROBERTA_09_01_2026.pdf</t>
+          <t>cv13544.pdf</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>PAROLOTTI</t>
+          <t>ORTOMBINA</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>cv13624.pdf</t>
+          <t>cv22443.pdf</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>PERONI</t>
+          <t>OSMA</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>ANGELICA</t>
+          <t>MIRANDA</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D194" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>PORCU</t>
+          <t>PADOVANI</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>GIOVANNI ANTONIO</t>
+          <t>ADRIANO</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>cv13871.pdf</t>
+          <t>CV_PADOVANI_ADRIANO_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>ROMANO</t>
+          <t>PAGANINI</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>IMELDA</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>ROSINA</t>
+          <t>PALMA</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>cv14083.pdf</t>
+          <t>CV_PALMA_ROBERTA_09_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>PANAROTTO</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>FIORENZA</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>cv14128.pdf</t>
+          <t>cv5802.pdf</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>ROSSIGNOLI</t>
+          <t>PARISOTTO</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>LORELLA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>cv14133.pdf</t>
+          <t>cv22502.pdf</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>ROSSINI</t>
+          <t>PAROLOTTI</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>cv14149.pdf</t>
+          <t>CV_PAROLOTTI_FRANCESCO_29_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>SAGGIORO</t>
+          <t>PASETTO</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>cv14189.pdf</t>
+          <t>CV_PASETTO_MARTINA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>SANDRI</t>
+          <t>PELLINI</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>FERNANDA</t>
+          <t>SIMONETTA</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>cv14224.pdf</t>
+          <t>CV_PELLINI_SIMONETTA_22_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>SOFFIATI</t>
+          <t>PELOSI</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>cv14379.pdf</t>
+          <t>CV_PELOSI_FRANCESCA_26_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>SOLIMAN</t>
+          <t>PERAZZOLO</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>cv14388.pdf</t>
+          <t>CV_PERAZZOLO_PATRIZIA_09_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>SOLIMAN</t>
+          <t>PERETTI</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>SPERI</t>
+          <t>PERONI</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ANGELICA</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>cv14422.pdf</t>
+          <t>CV_PERONI_ANGELICA_19_06_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>SPIANDORELLO</t>
+          <t>PERONI</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>MIRKO</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D207" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>TAROCCO</t>
+          <t>PESAVENTO</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>CV_TAROCCO_MARCO_13_01_2026.pdf</t>
+          <t>CV_PESAVENTO_SOFIA_02_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>TOLLINI</t>
+          <t>PESCE</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>MORENA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>CV_TOLLINI_MORENA_27_01_2026.pdf</t>
+          <t>cv24596.pdf</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>TOZZO</t>
+          <t>PETROSINO</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>CARMEN</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>cv14615.pdf</t>
+          <t>CV_PETROSINO_VALENTINA_20_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>VERTUAN</t>
+          <t>PICCOLI</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>cv14770.pdf</t>
+          <t>CV_PICCOLI_VALENTINA_28_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>VISENTIN</t>
+          <t>PIUBELLI</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>FLAVIA</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>cv14817.pdf</t>
+          <t>cv22675.pdf</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>VOLTA</t>
+          <t>POLATO</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>RITA ELISABETTA</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>CV_VOLTA_SILVIA_11_03_2026.pdf</t>
+          <t>cv24626.pdf</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>ZAGHI</t>
+          <t>PORCU</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>GIOVANNI ANTONIO</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>cv14852.pdf</t>
+          <t>CV_PORCU_GIOVANNI ANTONIO_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>ZANAROTTO</t>
+          <t>QUAGLIA</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>ROSSELLA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>cv14891.pdf</t>
+          <t>CV_QUAGLIA_ANDREA_16_06_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>ZANOVELLO</t>
+          <t>RADAELLI</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D216" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>cv22765.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>ZEN</t>
+          <t>RIGHETTI</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>SABINA</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...2 lines deleted...]
-      <c r="D217" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>CV_RIGHETTI_SABINA_28_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>ZOGNO</t>
+          <t>ROA ARRIAGADA</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ARIELA SOLEDAD</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D218" t="inlineStr"/>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>CV_ROA ARRIAGADA_ARIELA SOLEDAD_27_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>BELLINI</t>
+          <t>ROMANO</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>IMELDA</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>AREA DEGLI OPERATORI Op. Socio Sanitario</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>CURCIO</t>
+          <t>ROSINA</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>CV_CURCIO_ENRICA_19_02_2026.pdf</t>
+          <t>cv14083.pdf</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>BIN</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>RUDY</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>cv15218.pdf</t>
+          <t>cv6553.pdf</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>MARANGI</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D222" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>cv14128.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>SONATO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>CV_SONATO_SIMONE_24_02_2026.pdf</t>
+          <t>CV_ROSSI_SARA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>BAROLO</t>
+          <t>ROSSIGNOLI</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LORELLA</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>CV_BAROLO_GIULIA_18_02_2026.pdf</t>
+          <t>cv14133.pdf</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>SGOBIO</t>
+          <t>ROSSINI</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>IMMACOLATA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>CV_SGOBIO_IMMACOLATA_09_02_2026.pdf</t>
+          <t>cv14149.pdf</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>BALDO</t>
+          <t>SABAINI</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>SANDRO</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>cv20163.pdf</t>
+          <t>cv5281.pdf</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>BERTOLINI</t>
+          <t>SACCANI</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>GRAZIELLA</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>cv20359.pdf</t>
+          <t>CV_SACCANI_GRAZIELLA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>BOSCHETTO</t>
+          <t>SAGGIORO</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>cv20526.pdf</t>
+          <t>cv14189.pdf</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>BRICOLO</t>
+          <t>SALGARELLO</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>MATILDE</t>
+          <t>GIANNI LUCA ROMANO</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>CV_BRICOLO_MATILDE_04_03_2026.pdf</t>
+          <t>cv4817.pdf</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>BRUGNOLI</t>
+          <t>SALVAGNO</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>CV_BRUGNOLI_LAURA_20_02_2026.pdf</t>
+          <t>CV_SALVAGNO_ELISA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>BUTTURA</t>
+          <t>SANDRI</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>LORETA</t>
+          <t>FERNANDA</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>cv20645.pdf</t>
+          <t>cv14224.pdf</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>CACEFFO</t>
+          <t>SANTINATO</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>JESSICA</t>
+          <t>LANFRANCO</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>cv20654.pdf</t>
+          <t>CV_SANTINATO_LANFRANCO_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>CAPPI</t>
+          <t>SARREGUI MARTINEZ</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>SIMONA</t>
+          <t>BEGONA</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>CV_CAPPI_SIMONA_07_01_2026.pdf</t>
+          <t>CV_SARREGUI MARTINEZ_BEGOÑA_24_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>CONATI</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>DAL CORTIVO</t>
+          <t>SASSI</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ROBERTO AMILCARE</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D235" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>cv12202.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>DE MARCH</t>
+          <t>SCARMAGNANI</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>LIVIA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D236" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>cv23016.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>FILIPPINI</t>
+          <t>SGOBIO</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>IMMACOLATA</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>cv21425.pdf</t>
+          <t>CV_SGOBIO_IMMACOLATA_09_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>FOTI</t>
+          <t>SHANI</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ALDO</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>CV_FOTI_FRANCESCO_20_02_2026.pdf</t>
+          <t>CV_SHANI_ALDO_23_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>GELMINI</t>
+          <t>SIMONETTI</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>GIULIA</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>CV_SIMONETTI_GIULIA_25_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>GIARETTA</t>
+          <t>SIMONINI</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D240" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>GUERRATO</t>
+          <t>SOARDO</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>DIOMIRA</t>
+          <t>ALESSIO</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...2 lines deleted...]
-      <c r="D241" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>CV_SOARDO_ALESSIO_24_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>MANTOVANI</t>
+          <t>SODANO</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>cv22021.pdf</t>
+          <t>CV_SODANO_ALESSANDRA_19_06_2026_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>MANZANI</t>
+          <t>SOFFIATI</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>MARIA PIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>cv22025.pdf</t>
+          <t>cv14379.pdf</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>MARANI</t>
+          <t>SOLIMAN</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>GIUSEPPINA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D244" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>CV_SOLIMAN_NICOLA_22_10_2025.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>MARINI</t>
+          <t>SOLIMAN</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>cv22087.pdf</t>
+          <t>CV_SOLIMAN_NICOLA_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>MECCARIELLO</t>
+          <t>SOLINAS</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D246" t="inlineStr"/>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>cv24807.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>NUVOLONI</t>
+          <t>SONATO</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D247" t="inlineStr"/>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>CV_SONATO_SIMONE_24_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>ORTOMBINA</t>
+          <t>SOPRANA</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>cv22443.pdf</t>
+          <t>cv12295.pdf</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>PAGANINI</t>
+          <t>SORRENTI</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D249" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>CV_SORRENTI_MARINA_20_03_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>PARISOTTO</t>
+          <t>SPERI</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>cv22502.pdf</t>
+          <t>CV_SPERI_MARTA_26_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>PERETTI</t>
+          <t>SPIANDORELLO</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>MIRKO</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D251" t="inlineStr"/>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>CV_SPIANDORELLO_MIRKO_07_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>PERONI</t>
+          <t>SPIAZZI</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>ORNELLA</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D252" t="inlineStr"/>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>CV_SPIAZZI_ORNELLA_23_06_2026_1.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>PIUBELLI</t>
+          <t>STOFELLA</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>FLAVIA</t>
+          <t>ROMINA</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D253" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>RADAELLI</t>
+          <t>TAROCCO</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>cv22765.pdf</t>
+          <t>CV_TAROCCO_MARCO_13_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>RIGHETTI</t>
+          <t>TEDESCO</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>SABINA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>CV_RIGHETTI_SABINA_28_02_2026.pdf</t>
+          <t>CV_TEDESCO_CRISTINA_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>SCARMAGNANI</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>LORELLA</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>cv23016.pdf</t>
+          <t>CV_TESSARI_LORELLA_22_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>SPIAZZI</t>
+          <t>TIBALDI</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>ORNELLA</t>
+          <t>TERESA</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>cv23153.pdf</t>
+          <t>CV_TIBALDI_TERESA_24_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>TURATI</t>
+          <t>TOLLINI</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>MARIA RITA</t>
+          <t>MORENA</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>cv23364.pdf</t>
+          <t>CV_TOLLINI_MORENA_27_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>VECERINA</t>
+          <t>TOMBA</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>CATIA</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>VERONESI</t>
+          <t>TOMMASI</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>RACHELE</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>cv23457.pdf</t>
+          <t>CV_TOMMASI_RACHELE_27_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>VICENTINI</t>
+          <t>TOMMASI</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>TAMARA</t>
+          <t>SARAH</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D261" t="inlineStr"/>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>CV_TOMMASI_SARAH_16_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>ZAMBONI</t>
+          <t>TORALDO</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>cv23539.pdf</t>
+          <t>cv5967.pdf</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>ALLEGRINI</t>
+          <t>TORRESANI</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>MARICA</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>cv23695.pdf</t>
+          <t>cv12415.pdf</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>BELLESINI</t>
+          <t>TOSO</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>cv23765.pdf</t>
+          <t>cv5416.pdf</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>BONAVITA</t>
+          <t>TOZZO</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>CARMEN</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>cv23845.pdf</t>
+          <t>cv14615.pdf</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>BRESAOLA</t>
+          <t>TURATI</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>CESARE</t>
+          <t>MARIA RITA</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>cv23879.pdf</t>
+          <t>CV_TURATI_MARIA RITA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>CORDIOLI</t>
+          <t>UGOLA</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>DAVIDE ANTONIO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>cv23997.pdf</t>
+          <t>CV_UGOLA_FEDERICA_18_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>FILIPPI</t>
+          <t>ULIVI</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>ADRIANA LUIGIA</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D268" t="inlineStr"/>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>CV_ULIVI_IRENE_25_04_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>GIAVONI</t>
+          <t>ULMI</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>LOREDANA</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>cv24244.pdf</t>
+          <t>cv4718.pdf</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>GLIEMMO</t>
+          <t>VALTCHEV RADEV</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>TONIU</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>cv24258.pdf</t>
+          <t>cv6360.pdf</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>GRANUZZO</t>
+          <t>VECERINA</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>FIORENZO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>cv24269.pdf</t>
+          <t>CV_VECERINA_ELISA_27_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>LANZA</t>
+          <t>VENTURA</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>LOREDANA</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>cv24287.pdf</t>
+          <t>cv6198.pdf</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>MELOTTO</t>
+          <t>VERDARI</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>CV_MELOTTO_CHIARA_04_01_2026.pdf</t>
+          <t>cv5125.pdf</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>PESCE</t>
+          <t>VERONESI</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>cv24596.pdf</t>
+          <t>cv23457.pdf</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>POLATO</t>
+          <t>VERTUAN</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>RITA ELISABETTA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>cv24626.pdf</t>
+          <t>cv14770.pdf</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>SACCANI</t>
+          <t>VESENTINI</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>GRAZIELLA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>cv24723.pdf</t>
+          <t>cv4524.pdf</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>SOARDO</t>
+          <t>VEZZI</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>ALESSIO</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>cv24801.pdf</t>
+          <t>cv4338.pdf</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>SOLINAS</t>
+          <t>VICENTINI</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>cv24807.pdf</t>
+          <t>cv24953.pdf</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>VICENTINI</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>TAMARA</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>cv24953.pdf</t>
+          <t>CV_VICENTINI_TAMARA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>ZIVIANI</t>
+          <t>VIGNATO</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>ALBERTA</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>MAZZO</t>
+          <t>VISENTIN</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>MARIKA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>cv25030.pdf</t>
+          <t>cv14817.pdf</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>CALDANA</t>
+          <t>VOLTA</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D282" t="inlineStr"/>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>CV_VOLTA_SILVIA_11_03_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>MOLON</t>
+          <t>VOMIERO</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>CV_MOLON_LAURA_13_02_2026.pdf</t>
+          <t>cv6890.pdf</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>MOTTA</t>
+          <t>ZAGHI</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>ANDREA CAMILLA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>CV_MOTTA_ANDREA CAMILLA_30_03_2026.pdf</t>
+          <t>CV_ZAGHI_ELENA_26_05_2026_.pdf</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>CAPPELLOZZA</t>
+          <t>ZAMBONI</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>MARIA CHIARA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>CV_CAPPELLOZZA_MARIA CHIARA_02_02_2026.pdf</t>
+          <t>cv23539.pdf</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>BOGOTTO</t>
+          <t>ZAMPIERI</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>ANITA</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>cv25146.pdf</t>
+          <t>CV_ZAMPIERI_ANITA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>PELOSI</t>
+          <t>ZANAROTTO</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ROSSELLA</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D287" t="inlineStr"/>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>cv14891.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>PASETTO</t>
+          <t>ZANDONA'</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>CORRADO</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D288" t="inlineStr"/>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>CV_ZANDONA'_CORRADO_23_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>CELI</t>
+          <t>ZANFRETTA</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>LINO</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>cv25284.pdf</t>
+          <t>cv4499.pdf</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>SHANI</t>
+          <t>ZANNI</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>ALDO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>CV_SHANI_ALDO_23_02_2026.pdf</t>
+          <t>CV_ZANNI_SARA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>LUNGHI</t>
+          <t>ZANONI</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>PATRIZIO</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>MONTOYA</t>
+          <t>ZANOVELLO</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>ZAIRA IVONNE</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>SODANO</t>
+          <t>ZEN</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>cv25657.pdf</t>
+          <t>CV_ZEN_VALENTINA_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>LANGUINI</t>
+          <t>ZIVIANI</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D294" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>CV_ZIVIANI_LUISA_23_06_2025.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>FASCINA</t>
+          <t>ZOCCANTE</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>VIVIANA</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>cv30127.pdf</t>
+          <t>CV_ZOCCANTE_VIVIANA_23_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>OLIVIERI</t>
+          <t>ZOGNO</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D296" t="inlineStr"/>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>CV_ZOGNO_MICHELA_30_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>FONTANA</t>
+          <t>ZORZIN</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>MARIA VITTORIA</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D297" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>CV_ZORZIN_MARIA VITTORIA_02_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>CORSINI</t>
+          <t>ZUANAZZI</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Spec.rap.media</t>
-[...2 lines deleted...]
-      <c r="D298" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>CV_ZUANAZZI_LAURA_30_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>