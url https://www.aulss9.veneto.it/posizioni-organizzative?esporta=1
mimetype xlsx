--- v2 (2026-07-21)
+++ v3 (2026-10-19)
@@ -410,6492 +410,2356 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D298"/>
+  <dimension ref="A1:D106"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Profilo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Curriculum</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>ACORI</t>
+          <t>BAROLO</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>CV_ACORI_SILVIA_22_02_2026.pdf</t>
+          <t>CV_BAROLO_GIULIA_18_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>ADAMI</t>
+          <t>BERTOLASO</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>EROS</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>CV_ADAMI_EROS_19_02_2026.pdf</t>
+          <t>CV_BERTOLASO_MICHELA_23_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>ALDIGHIERI</t>
+          <t>BEZZAN</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>MIRIAM ELISA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>cv10046.pdf</t>
+          <t>CV_BEZZAN_CHIARA_26_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>ALLEGRINI</t>
+          <t>BIRTELE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>cv23695.pdf</t>
+          <t>CV_BIRTELE_DANIELA_02_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>AMALDI</t>
+          <t>BISSOLO</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>cv78.pdf</t>
+          <t>CV_BISSOLO_ARIANNA_01_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>AMBROSI</t>
+          <t>BONAVITA</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>CV_AMBROSI_VALERIA_30_06_2026.pdf</t>
+          <t>CV_BONAVITA_ELENA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>ANNECHINI</t>
+          <t>BRICOLO</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>MATILDE</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>cv121.pdf</t>
+          <t>CV_BRICOLO_MATILDE_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>ANTONELLI</t>
+          <t>BRUGNOLI</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>ARMANDA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>cv7774.pdf</t>
+          <t>CV_BRUGNOLI_LAURA_20_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>ARENA</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>RITA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>CV_ARENA_ENRICO_07_01_2026.pdf</t>
+          <t>CV_BRUNO_RITA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>AZZINI</t>
+          <t>CABASSA</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>CV_AZZINI_ALESSANDRO_07_01_2026.pdf</t>
+          <t>cv11053.pdf</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>BALDASSARI</t>
+          <t>CACEFFO</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>EVA</t>
+          <t>JESSICA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>cv5307.pdf</t>
+          <t>CV_CACEFFO_JESSICA_15_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>BALDO</t>
+          <t>CAMPO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>SANDRO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>CV_BALDO_SANDRO_28_01_2026.pdf</t>
+          <t>cv11115.pdf</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>BALDONI</t>
+          <t>CAPORASO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>MAEVA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>cv5186.pdf</t>
+          <t>CV_CAPORASO_ANDREA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>BARLETTA</t>
+          <t>CELI</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>CV_BARLETTA_STEFANIA_22_06_2026_1.pdf</t>
+          <t>cv25284.pdf</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>BAROLO</t>
+          <t>CHIOVETTO</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>CV_BAROLO_GIULIA_18_02_2026.pdf</t>
+          <t>CV_CHIOVETTO_STEFANO_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>BASSANI</t>
+          <t>CIARDO</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>KATIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>CV_BASSANI_KATIA_25_06_2026.pdf</t>
+          <t>CV_CIARDO_SILVIA_19_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>BELLESINI</t>
+          <t>CICOLIN</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>SAMANTA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>cv23765.pdf</t>
+          <t>cv4712.pdf</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>BELLINI</t>
+          <t>COLUCCI</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>AREA DEGLI OPERATORI Op. Socio Sanitario</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>cv15199.pdf</t>
+          <t>CV_COLUCCI_LAURA_01_06_2026_.pdf</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>BENETTI</t>
+          <t>CONFENTE</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>DIEGO</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>CV_BENETTI_DIEGO_22_06_2026.pdf</t>
+          <t>cv9506.pdf</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>BERTO</t>
+          <t>CORDIOLI</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>SIMONETTA</t>
+          <t>DAVIDE ANTONIO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>cv10595.pdf</t>
+          <t>CV_CORDIOLI_DAVIDE ANTONIO_29_09_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>BERTOLASO</t>
+          <t>CREMASCO</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>CV_BERTOLASO_MICHELA_23_02_2026.pdf</t>
+          <t>CV_CREMASCO_CHIARA_09_10_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>BERTOLINI</t>
+          <t>CURCIO</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>CV_BERTOLINI_LUIGI_23_06_2026.pdf</t>
+          <t>CV_CURCIO_ENRICA_19_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>BERVERINI</t>
+          <t>CUSCELA</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>TANIA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>CV_BERVERINI_TANIA_20_04_2026.pdf</t>
+          <t>CV_CUSCELA_GIOVANNI_20_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>BEZZAN</t>
+          <t>DA CORTE</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ERMANNO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>CV_BEZZAN_CHIARA_26_06_2026.pdf</t>
+          <t>CV_DA CORTE_ERMANNO_21_04_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>BIGOLIN</t>
+          <t>DAL BOSCO</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>PIERANTONIO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>CV_BIGOLIN_MARIANNA_22_06_2026.pdf</t>
+          <t>cv7812.pdf</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>BIN</t>
+          <t>DALL'AGLIO</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>RUDY</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>CV_BIN_RUDY_30_06_2026.pdf</t>
+          <t>CV_DALL'AGLIO_GIORGIA_24_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>BIRTELE</t>
+          <t>DALLI CANI</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>CV_BIRTELE_DANIELA_02_03_2026.pdf</t>
+          <t>CV_DALLI CANI_CLAUDIA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>BISSOLI</t>
+          <t>D'AMICO</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>cv10723.pdf</t>
+          <t>cv11667.pdf</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>BISSOLI</t>
+          <t>DANESE</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>CV_BISSOLI_LAURA_20_06_2026.pdf</t>
+          <t>cv7819.pdf</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>BISSOLO</t>
+          <t>FASCETTI</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>CV_BISSOLO_ARIANNA_01_07_2026.pdf</t>
+          <t>CV_FASCETTI_GIULIA_16_06_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>BOGOTTO</t>
+          <t>FERRARESE</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>cv25146.pdf</t>
+          <t>CV_FERRARESE_FEDERICA_12_08_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>BOLOGNESI</t>
+          <t>FILIPPI</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>ADRIANA LUIGIA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>BONAVITA</t>
+          <t>FILIPPINI</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>CV_BONAVITA_ELENA_19_06_2026.pdf</t>
+          <t>CV_FILIPPINI_MONICA_24_08_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>BOSCHETTO</t>
+          <t>FRAMBA</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>CV_BOSCHETTO_ROBERTO_15_06_2026.pdf</t>
+          <t>cv6536.pdf</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>BRAIONI</t>
+          <t>FRANCESCHI</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>cv706.pdf</t>
+          <t>CV_FRANCESCHI_SOFIA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>BREDA</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ANGELICA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...2 lines deleted...]
-      <c r="D37" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>CV_FRANCO_ANGELICA_08_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>BRESAOLA</t>
+          <t>GASPARINI</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>CESARE</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>cv23879.pdf</t>
+          <t>cv12511.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>BRICOLO</t>
+          <t>GIACOMETTI</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>MATILDE</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>CV_BRICOLO_MATILDE_19_06_2026.pdf</t>
+          <t>CV_GIACOMETTI_BARBARA_24_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>BRIONI</t>
+          <t>GIRONDA</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>cv6804.pdf</t>
+          <t>cv5300.pdf</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>BRUGNOLI</t>
+          <t>GLIEMMO</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>CV_BRUGNOLI_LAURA_20_02_2026.pdf</t>
+          <t>cv24258.pdf</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>GOBBETTI</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>DANIA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>CV_BRUNO_RITA_19_06_2026.pdf</t>
+          <t>CV_GOBBETTI_DANIA_20_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>BUTTURA</t>
+          <t>GUDENZI</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>LORETA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>cv20645.pdf</t>
+          <t>CV_GUDENZI_FRANCESCA_25_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>CABASSA</t>
+          <t>GUERRA</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>ROBERTA</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>cv11053.pdf</t>
+          <t>CV_GUERRA_ROBERTA_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>CABRIA</t>
+          <t>LO RE</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>CHERUBINA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>CV_CABRIA_ELISA_27_01_2026.pdf</t>
+          <t>CV_LO RE_CHERUBINA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>CACEFFO</t>
+          <t>LOVATO</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>JESSICA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>CV_CACEFFO_JESSICA_15_07_2026.pdf</t>
+          <t>CV_LOVATO_ELISA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>CALDANA</t>
+          <t>LUNGHI</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>CV_CALDANA_LUCIA_29_06_2026.pdf</t>
+          <t>CV_LUNGHI_ELENA_24_02_2026_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>CALOI</t>
+          <t>LUPI</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>CV_CALOI_ALESSANDRA_01_07_2026.pdf</t>
+          <t>CV_LUPI_SILVIA_05_10_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>CAMPARSI</t>
+          <t>MAGARAGGIA</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>cv4885.pdf</t>
+          <t>CV_MAGARAGGIA_SILVIA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>CAMPO</t>
+          <t>MAGNAGUAGNO</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>cv11115.pdf</t>
+          <t>CV_MAGNAGUAGNO_GIULIA_03_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>CAPORASO</t>
+          <t>MALANDRIN</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LORETTA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>CV_CAPORASO_ANDREA_19_06_2026.pdf</t>
+          <t>cv12996.pdf</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>CAPPELLOZZA</t>
+          <t>MANDELLI</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>MARIA CHIARA</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>CV_CAPPELLOZZA_MARIA CHIARA_02_02_2026.pdf</t>
+          <t>CV_MANDELLI_MADDALENA_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>CAPPI</t>
+          <t>MANOILA</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>SIMONA</t>
+          <t>IULIANA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>CV_CAPPI_SIMONA_07_01_2026.pdf</t>
+          <t>CV_MANOILA_IULIANA_24_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>CARAZZOLO</t>
+          <t>MARIANO</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ANNA RITA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>CV_CARAZZOLO_MARCO_25_03_2026.pdf</t>
+          <t>CV_MARIANO_ANNA RITA_07_08_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>CARBONE</t>
+          <t>MAZZO</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>VERONICA ANNA</t>
+          <t>MARIKA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>CV_CARBONE_VERONICA ANNA_07_03_2026.pdf</t>
+          <t>CV_MAZZO_MARIKA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>CARMIGNOLA</t>
+          <t>MECCARIELLO</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>CASTAGNA</t>
+          <t>MOLON</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>MARIAGRAZIA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>CV_CASTAGNA_MARIAGRAZIA_19_06_2026.pdf</t>
+          <t>CV_MOLON_LAURA_25_05_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>CASTELLINI</t>
+          <t>MONTOYA</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>MARIA-FEDERICA</t>
+          <t>ZAIRA IVONNE</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>cv5791.pdf</t>
+          <t>CV_MONTOYA_ZAIRA IVONNE_06_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>CELI</t>
+          <t>MOTTA</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ANDREA CAMILLA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>cv25284.pdf</t>
+          <t>CV_MOTTA_ANDREA CAMILLA_30_06_2026_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>CERESATO</t>
+          <t>NEGRI</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>cv6284.pdf</t>
+          <t>CV_NEGRI_VALENTINA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>CERPELLONI</t>
+          <t>ORSOLATO</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>cv1079.pdf</t>
+          <t>cv13544.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>CERVATO</t>
+          <t>PAGANINI</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>CHIAVEGATO</t>
+          <t>PELLINI</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>NICOLETTA DANIELA</t>
+          <t>SIMONETTA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>cv10670.pdf</t>
+          <t>CV_PELLINI_SIMONETTA_22_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>CHIOVETTO</t>
+          <t>PERETTI</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>CIARDO</t>
+          <t>PERONI</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ANGELICA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>CV_CIARDO_SILVIA_19_01_2026.pdf</t>
+          <t>CV_PERONI_ANGELICA_19_06_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>CICOLIN</t>
+          <t>PERONI</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>SAMANTA</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>cv4712.pdf</t>
+          <t>CV_PERONI_TIZIANA_20_08_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>CINI'</t>
+          <t>PESAVENTO</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
-      <c r="D67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>CV_PESAVENTO_SOFIA_02_03_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>COLUCCI</t>
+          <t>PIUBELLI</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>FLAVIA</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>CV_COLUCCI_LAURA_01_06_2026_.pdf</t>
+          <t>cv22675.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>COMI</t>
+          <t>POLATO</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>PASQUALE ROBERTO</t>
+          <t>RITA ELISABETTA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr"/>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>cv24626.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>CONATI</t>
+          <t>PORCU</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>GIOVANNI ANTONIO</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>cv20954.pdf</t>
+          <t>CV_PORCU_GIOVANNI ANTONIO_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>CONFENTE</t>
+          <t>QUAGLIA</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>cv9506.pdf</t>
+          <t>CV_QUAGLIA_ANDREA_16_06_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>CONFENTE</t>
+          <t>RIGHETTI</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>SABINA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>CV_CONFENTE_DANIELA_05_01_2026.pdf</t>
+          <t>CV_RIGHETTI_SABINA_28_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>CONSOLATI</t>
+          <t>ROSINA</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>LAILA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>cv1208.pdf</t>
+          <t>cv14083.pdf</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>CORDIOLI</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>DAVIDE ANTONIO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>cv23997.pdf</t>
+          <t>CV_ROSSI_SARA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>CORRADO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>CV_CORRADO_ELENA_22_02_2026.pdf</t>
+          <t>cv6553.pdf</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>CORSINI</t>
+          <t>SACCANI</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>GRAZIELLA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>CV_CORSINI_CINZIA_16_07_2026.pdf</t>
+          <t>CV_SACCANI_GRAZIELLA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>CORSINI</t>
+          <t>SALGARELLO</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>GIANNI LUCA ROMANO</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Spec.rap.media</t>
-[...2 lines deleted...]
-      <c r="D77" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>cv4817.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>COSTALONGA</t>
+          <t>SALVAGNO</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>GAETANA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>CV_COSTALONGA_GAETANA_09_02_2026.pdf</t>
+          <t>CV_SALVAGNO_ELISA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>COSTALUNGA</t>
+          <t>SANDRI</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>FERNANDA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>CV_COSTALUNGA_MARTA_21_01_2026.pdf</t>
+          <t>cv14224.pdf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>CRISTOFOLI</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>CUCCO</t>
+          <t>SHANI</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>MATTIA</t>
+          <t>ALDO</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>CV_CUCCO_MATTIA_27_02_2026.pdf</t>
+          <t>CV_SHANI_ALDO_23_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>CURCIO</t>
+          <t>SODANO</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>CV_CURCIO_ENRICA_19_02_2026.pdf</t>
+          <t>CV_SODANO_ALESSANDRA_19_06_2026_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>CUSCELA</t>
+          <t>SOFFIATI</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>CV_CUSCELA_GIOVANNI_20_02_2026.pdf</t>
+          <t>cv14379.pdf</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>DA CORTE</t>
+          <t>SOLIMAN</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>ERMANNO</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>CV_DA CORTE_ERMANNO_21_04_2026.pdf</t>
+          <t>CV_SOLIMAN_NICOLA_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>DAL BOSCO</t>
+          <t>SONATO</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>PIERANTONIO</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>cv7812.pdf</t>
+          <t>CV_SONATO_SIMONE_07_09_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>DAL BOSCO</t>
+          <t>SOPRANA</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D86" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>cv12295.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>DAL BOSCO</t>
+          <t>SPERI</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>cv7391.pdf</t>
+          <t>CV_SPERI_MARTA_26_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>DAL CORTIVO</t>
+          <t>SPIANDORELLO</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MIRKO</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>CV_DAL CORTIVO_ELENA_30_06_2026.pdf</t>
+          <t>CV_SPIANDORELLO_MIRKO_07_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>DAL CORTIVO</t>
+          <t>TAVELLA</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>CLARA</t>
+          <t>CRISTIANO</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>DALL'AGLIO</t>
+          <t>TEDESCO</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>CV_DALL'AGLIO_GIORGIA_24_06_2026.pdf</t>
+          <t>CV_TEDESCO_CRISTINA_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>DALLA VIA</t>
+          <t>TIBALDI</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>TERESA</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>cv5132.pdf</t>
+          <t>CV_TIBALDI_TERESA_24_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>DALLE PEZZE</t>
+          <t>TOMMASI</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>SARAH</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>CV_DALLE PEZZE_PAOLA_24_06_2026.pdf</t>
+          <t>CV_TOMMASI_SARAH_16_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>DALLI CANI</t>
+          <t>TORRESANI</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>MARICA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>CV_DALLI CANI_CLAUDIA_30_06_2026.pdf</t>
+          <t>cv12415.pdf</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>D'AMICO</t>
+          <t>TOZZO</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>CARMEN</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>cv11667.pdf</t>
+          <t>cv14615.pdf</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>DANESE</t>
+          <t>TURATI</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>MARIA RITA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>cv7819.pdf</t>
+          <t>CV_TURATI_MARIA RITA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>DE BORTOLI</t>
+          <t>ULMI</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>GRAZIELLA</t>
+          <t>LOREDANA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>AREA DEGLI ASSISTENTI Assist. Amm.vo</t>
-[...2 lines deleted...]
-      <c r="D96" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>cv4718.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>DELLA FIORA</t>
+          <t>VALTCHEV RADEV</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>GIAMPIETRO</t>
+          <t>TONIU</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>cv5396.pdf</t>
+          <t>cv6360.pdf</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>DELL'ARINGA</t>
+          <t>VERDARI</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>CV_DELL'ARINGA_FRANCESCA_24_06_2026.pdf</t>
+          <t>cv5125.pdf</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>DELL'ORTO</t>
+          <t>VICENTINI</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>CONCETTA</t>
+          <t>TAMARA</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>CV_DELL'ORTO_CONCETTA_28_06_2026.pdf</t>
+          <t>CV_VICENTINI_TAMARA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>DE MARCH</t>
+          <t>VIGNATO</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>LIVIA</t>
+          <t>ALBERTA</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>DE PAOLI</t>
+          <t>VISENTIN</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>NORMA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>CV_DE PAOLI_NORMA_29_06_2026_1.pdf</t>
+          <t>cv14817.pdf</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>FABEN</t>
+          <t>VOLTA</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>MARIA ELENA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>CV_FABEN_MARIA ELENA_05_03_2026.pdf</t>
+          <t>CV_VOLTA_SILVIA_11_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>FACCIOLI</t>
+          <t>ZAMPIERI</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>LORENZA</t>
+          <t>ANITA</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>CV_FACCIOLI_LORENZA_11_02_2026.pdf</t>
+          <t>CV_ZAMPIERI_ANITA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>FALEZZA</t>
+          <t>ZANAROTTO</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>ROSSELLA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>CV_FALEZZA_RITA_13_01_2026.pdf</t>
+          <t>cv14891.pdf</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>FARINELLI</t>
+          <t>ZANNI</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>ANNA ANTONIA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>CV_FARINELLI_ANNA ANTONIA_09_01_2026.pdf</t>
+          <t>CV_ZANNI_SARA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>FASCETTI</t>
+          <t>ZIVIANI</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>CV_FASCETTI_GIULIA_16_06_2025.pdf</t>
-[...4046 lines deleted...]
-        <is>
           <t>CV_ZIVIANI_LUISA_23_06_2025.pdf</t>
-        </is>
-[...86 lines deleted...]
-          <t>CV_ZUANAZZI_LAURA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>