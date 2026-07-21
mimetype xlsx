--- v0 (2026-04-25)
+++ v1 (2026-07-21)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:O28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Numero distretto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Sede</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -491,2568 +491,1970 @@
           <t>Martedì</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Mercoledì</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Giovedì</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Venerdì</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Sabato</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>Latitudine</t>
-[...8 lines deleted...]
-        <is>
           <t>Sede URP</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Villafranca di Verona</t>
+          <t>Verona</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Via ospedale, 2 - 37069 Villafranca di Verona</t>
+          <t>Via Poloni, 1 37122 Verona</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>045 6338943</t>
+          <t>045 807 5571</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>dsbvilla@aulss9.veneto.it</t>
+          <t>distretto1@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
+        <is>
+          <t>Per informazioni e richieste di valutazione multidimensionale (UVMD) per l'accesso alla rete dei servizi socio sanitari territoriali area anziani adulti non autosufficienti scrivere a: distretto1.residenzialita@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">da lunedì a venerdì dalle ore 8.00 alle ore 12.30, sabato dalle ore 8.00 alle ore 12.00 </t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>1</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Via Campania, 1 - 37138 Verona</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>045-8075068</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>distretto1@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>GLI SPORTELLI AMMINISTRATIVI DEL DISTRETTO SONO STATI TRASFERITI NELLA SEDE DISTRETTUALE DI VIA POLONI</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>da lunedì a venerdì dalle ore 8.00 alle ore 12.30, sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Via del Capitel, 22 - 37131 Verona</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>045 878 7777</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr"/>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>distretto1@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Per informazioni e richieste di valutazione multidimensionale (UVMD) per l'accesso alla rete dei servizi socio sanitari territoriali area anziani adulti non autosufficienti scrivere a: distretto1c.residenzialita@aulss9.veneto.it Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica  Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica </t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>da lunedì a sabato dalle ore 8.00 alle ore 12.30</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Grezzana</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Piazza Bertani - 37023 Grezzana</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>045 8075190</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>distretto1@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Il martedì e il giovedì dalle ore 8.00 alle ore 12.00</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>8.00 - 12.00</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>8.00 - 12.00</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>1</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>San Martino Buon Albergo</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Via Nazionale, 13 - 37036 San Martino Buon Albergo</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>045 8073150</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>distretto1@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>martedì e giovedì dalle ore 8.00 alle ore 12.30, sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>2</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>San Bonifacio</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Via Circonvallazione, 1 - 37047 San Bonifacio</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>045 6138233</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>d2sanbonifacio@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica  Per informazioni e richieste di valutazione multidimensionale (UVMD) per l'accesso alla rete dei servizi socio sanitari territoriali area anziani adulti non autosufficienti scrivere a: d2residenzialita.sb@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>dal lunedì al venerdì dalle ore 8.30 alle ore 12.30</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t>San Bonifacio</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Via Bengasi, 4 - 37135 Verona</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>045 8074111</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr"/>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>distretto1segreteria@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica  Per informazioni e richieste di valutazione multidimensionale (UVMD) per l'accesso alla rete dei servizi socio sanitari territoriali area anziani adulti non autosufficienti scrivere a: distretto2.svama@aulss9.veneto.it&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>da lunedì a venerdì dalle ore 8.30 alle ore 12.30</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>1</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Via Valeggio, 39 - 37137 Verona</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>045 8073130</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>distretto1segreteria@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>da lunedì a venerdì dalle ore 8.30 alle ore 12.30, sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>8.30 - 12.30</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>8.30 - 12.30</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>8.30 - 12.30</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>8.30 - 12.30</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>8.30 - 12.30</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>1</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>San Giovanni Lupatoto</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Via Belluno, 14 - 37057 San Giovanni Lupatoto</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>045 8299829</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr"/>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>distretto1sgl@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica </t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>da lunedì a venerdì dalle ore 8.30 alle ore 12.30, sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>Verona</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>2</v>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Cologna Veneta</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Via Rinascimento 37044 Cologna Veneta</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>0442 425 030 - 0442 425 023</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr"/>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>distretto2cologna@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Per le altre prestazioni del Centro Sanitario Polifunzionale di Cologna Veneta: Clicca qui Per informazioni e richieste di valutazione multidimensionale (UVMD) per l'accesso alla rete dei servizi socio sanitari territoriali area anziani adulti non autosufficienti scrivere a: d2residenzialita.cv@aulss9.veneto.it Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica </t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>dal lunedì al venerdì dalle ore 8.30 alle ore 12.30</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>San Bonifacio</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>2</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Montecchia di Crosara</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Piazzale Umberto I, 12 - 37030 Montecchia di Crosara</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>045 6138310</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr"/>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>distretto2montecchia@aulss9.veneto.it.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica </t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>dal lunedì al venerdì dalle ore 8.00 alle ore 12.30</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t>San Bonifacio</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>2</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Tregnago</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Via Massalongo, 7 - 37039 Tregnago</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>045 780 7284</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr"/>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>distretto2tregnago@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Per le altre prestazioni del Centro Sanitario Polifunzionale di Tregnago: Clicca qui Per informazioni e richieste di valutazione multidimensionale (UVMD) per l'accesso alla rete dei servizi socio sanitari territoriali area anziani adulti non autosufficienti scrivere a: tregnago.svama@aulss9.veneto.it Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica </t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>dal lunedì al venerdì dalle ore 8.30 alle ore 12.30</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t>San Bonifacio</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>3</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Legnago</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Via C. Gianella, 1 – c/o Ospedale</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>0442 624569</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr"/>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>uffammi.legnago@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>da lunedì a venerdì dalle ore 8.00 alle ore 12.30, sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>Legnago</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>3</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Nogara</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Via Raffa – 37054 Nogara - c/o Ospedale </t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>0442 537823</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr"/>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>uffammi.nogara@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>da lunedì a venerdì dalle ore 8.00 alle ore 12.30, sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t>Legnago</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>3</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cerea </t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Via Oberdan, 10 - 37053 Cerea</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>0442 624411</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr"/>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>uffammi.cerea@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>da lunedì a venerdì dalle ore 8.00 alle ore 12.30, sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t>Legnago</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>3</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Bovolone</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Piazzale Fleming - c/o Ospedale</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>045 6999519</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr"/>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>puntosanita.bov@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>da lunedì a venerdì dalle ore 8.00 alle ore 12.30, sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t>Legnago</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>3</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Zevio</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Via Chiarenzi, 2 – c/o Ospedale Riabilitativo </t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>045 8074903</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr"/>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>uffammi.zevio@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>da lunedì a venerdì dalle ore 8.00 alle ore 12.30, sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O18" t="inlineStr">
+        <is>
+          <t>Legnago</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>4</v>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Bardolino</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Via Gardesana Dell’Acqua, 9 - 37011 Bardolino</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>045 6213100</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr"/>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>dsbbardolino@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>lunedì, martedì, mercoledì e venerdì dalle ore 8.00 alle ore 12.30, giovedì e sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t>Bussolengo</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>4</v>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Bussolengo</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Via Carlo Alberto Dalla Chiesa - 37012 Bussolengo</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>045 6712451</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>dsbbussolengo@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>da lunedì a venerdì alle ore 8.00 alle ore 12.30, sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t>Bussolengo</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>4</v>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Caprino Veronese</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Via Cappuccini, 34 - 37013 Caprino Veronese</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>045 6207198</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr"/>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>dsbcaprino@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>da lunedì a venerdì alle ore 8.00 alle ore 12.30, sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t>Bussolengo</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>4</v>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Domegliara</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Via Stazione, 7 - 37015 Domegliara – Sant’Ambrogio di Valpolicella</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>045 6712911</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr"/>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>dsbdomegliara@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>da lunedì a venerdì alle ore 8.00 alle ore 12.30, sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>08.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>Bussolengo</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>4</v>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Isola della Scala</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Via Roma, 60 - 37063 Isola della Scala</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>045 6338022</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr"/>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>dsbisola@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico 
 Vai all'area dedicata all'assistenza protesica 
-&amp;nbsp; 
 Vai all'area dedicata alla proroga certificati di esenzione per condizione economica 
-Vai all'area dedicata alle certificazioni medicina pubblica&amp;nbsp; 
+Vai all'area dedicata alle certificazioni medicina pubblica  
 </t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...44 lines deleted...]
-      <c r="Q2" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>da lunedì a venerdì dalle ore 8.00 alle ore 12.30, sabato chiuso</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>8.00 - 12.30</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
         <is>
           <t>Bussolengo</t>
-        </is>
-[...1822 lines deleted...]
-          <t>San Bonifacio</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>San Martino Buon Albergo</t>
+          <t>Malcesine</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Via Nazionale, 13 - 37036 San Martino Buon Albergo</t>
+          <t>Via Gardesana, 57 - 37018 Malcesine</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>045 8073150</t>
+          <t>045 6589369</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>distretto1@aulss9.veneto.it</t>
+          <t>dsbbardolino@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...5 lines deleted...]
-</t>
+          <t xml:space="preserve">Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica </t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>martedì e giovedì dalle ore 8.00 alle ore 13.00, sabato chiuso</t>
+          <t>il lunedì e il giovedì dalle ore 8.00 alle ore 17.00 e il martedì, il mercoledì e il venerdì dalle ore 8.00 alle ore 13.30, sabato chiuso</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>8.00 - 12.30</t>
+          <t>08.00 - 12.30</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>8.00 - 12.30</t>
+          <t>08.00 - 12.30</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>8.00 - 12.30</t>
+          <t>08.00 - 12.30</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>8.00 - 12.30</t>
+          <t>08.00 - 12.30</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>8.00 - 12.30</t>
+          <t>08.00 - 12.30</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>CHIUSO</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>45.51756</t>
-[...9 lines deleted...]
-          <t>Verona</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Grezzana</t>
+          <t>Negrar</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Piazza Bertani - 37023 Grezzana</t>
+          <t>Via Francia, 4 - 37024 Negrar</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>045 8075190</t>
+          <t>045 7501088</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>distretto1@aulss9.veneto.it</t>
+          <t>dsbdomegliara@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...5 lines deleted...]
-</t>
+          <t>&lt;div class="alert alert-primary"&gt;
+ Dal &lt;strong&gt;15 giugno al 13 settembre la Sede distrettuale di Negrar aprirà al pubblico nella sola giornata di martedì dalle ore 8.00 alle ore 13.30&lt;/strong&gt;
+&lt;/div&gt;
+&lt;p&gt;Si comunica che i restanti giorni della settimana tutte le pratiche amministrative saranno evase presso gli sportelli Anagrafe Sanitaria di Domegliara (orari dal lunedì al venerdì dalle ore 8.00 alle ore 12.30)&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Il martedì e il giovedì dalle ore 8.00 alle ore 12.30</t>
+          <t>Martedì e venerdì dalle 8.00 alle 12.30 lunedì, mercoledì, giovedì e sabato chiuso (dal 15 giugno al 13 settembre il martedì dalle ore 8.00 alle ore 13.30)</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>CHIUSO</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>8.00 - 12.00</t>
+          <t>08.00 - 12.30 (dal 15 giugno al 13 settembre il martedì dalle ore 8.00 alle ore 13.30)</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>CHIUSO</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>8.00 - 12.00</t>
+          <t>CHIUSO</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>CHIUSO</t>
+          <t>08.00 - 12.30 (dal 15 giugno al 13 settembre il venerdì chiuso)</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>CHIUSO</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>45.51756</t>
-[...9 lines deleted...]
-          <t>Verona</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Montorio</t>
+          <t>Peschiera del Garda</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Via della Prateria, 9c - 37033 Montorio</t>
+          <t>Via Suor Maria Laura Mainetti, 1 (c/o Centro Civico Gandini) - 37019 Peschiera del Garda</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>045 884 0783</t>
+          <t>045 6712820</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>distretto1@aulss9.veneto.it</t>
+          <t>dsbbardolino@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Questa sede distrettuale è temporaneamente chiusa. Gli utenti si devono rivolgere telefonicamente al distretto di via Del Capitel. 
-[...6 lines deleted...]
-</t>
+          <t xml:space="preserve">Vai all'area dedicata alla modulistica e scarica il modulo per la scelta del medico Vai all'area dedicata all'assistenza protesica   Vai all'area dedicata alla proroga certificati di esenzione per condizione economica Vai all'area dedicata alle certificazioni medicina pubblica </t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>martedì dalle ore 8.00 alle ore 12.30, lunedì, mercoledì, giovedì, venerdì e sabato chiuso</t>
+          <t>giovedì dalle ore 8.00 alle ore 12.30, sabato dalle ore 8.00 alle ore 12.00, lunedì, martedì, mercoledì e venerdì chiuso</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>CHIUSO</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>CHIUSO</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
           <t>8.00 - 12.30</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>CHIUSO</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>CHIUSO</t>
+          <t>8.00 - 12.30</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>45.45768</t>
-[...9 lines deleted...]
-          <t>Verona</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Sommacampagna</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Via del Capitel, 22 - 37131 Verona</t>
+          <t>Piazza Repubblica, 1 - 37066 Sommacampagna</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>045 878 7777</t>
+          <t>045 510300</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>distretto1@aulss9.veneto.it</t>
+          <t>dsbbussolengo@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Per informazioni e richieste di valutazione multidimensionale (UVMD) per l'accesso alla rete dei servizi socio sanitari territoriali area anziani adulti non autosufficienti scrivere a: distretto1c.residenzialita@aulss9.veneto.it 
-[...11 lines deleted...]
-      </c>
+          <t>Attivo punto prelievi ematici il lunedì dalle 07:30 alle 09:00
+Modulistica Assistenza protesica Certificazioni Medicina Pubblica</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr">
         <is>
-          <t>8.00 - 12.30</t>
+          <t>CHIUSO</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>8.00 - 12.30</t>
+          <t>CHIUSO</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>8.00 - 12.30</t>
+          <t>CHIUSO</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>8.00 - 12.30</t>
+          <t>CHIUSO</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>8.00 - 12.30</t>
+          <t>CHIUSO</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>8.00 - 12.30</t>
+          <t>CHIUSO</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>45.437845</t>
-[...9 lines deleted...]
-          <t>Verona</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Verona</t>
+          <t>Villafranca di Verona</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Via Menotti, 18/a - 37126 Verona</t>
+          <t>Via ospedale, 18/A - 37069 Villafranca di Verona</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>045 834 0464</t>
+          <t>045 6338943</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>distretto1@aulss9.veneto.it</t>
+          <t>dsbvilla@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Questa sede distrettuale è temporaneamente chiusa. Gli utenti si devono rivolgere telefonicamente al distretto di via Poloni. 
-[...5 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;a class="btn btn-primary" href="modulistica-dei-distretti" target="_blank" rel="noopener"&gt;Modulistica&lt;/a&gt; &lt;a class="btn btn-primary" href="richiedere-assistenza-protesica" target="_blank" rel="noopener"&gt;Assistenza protesica&lt;/a&gt; &lt;a class="btn btn-primary" href="certificazioni-medicina-pubblica" target="_blank" rel="noopener"&gt;Certificazioni Medicina Pubblica&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>martedì e giovedì dalle ore 8.00 alle ore 12.30, lunedì, mercoledì, venerdì e sabato chiuso</t>
+          <t>da lunedì a venerdì alle ore 8.00 alle ore 12.30, sabato chiuso</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>CHIUSO</t>
+          <t>08.00 - 12.30</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>8.00 - 12.30</t>
+          <t>08.00 - 12.30</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>CHIUSO</t>
+          <t>08.00 - 12.30</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>8.00 - 12.30</t>
+          <t>08.00 - 12.30</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>CHIUSO</t>
+          <t>08.00 - 12.30</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>CHIUSO</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>45.450258</t>
-[...173 lines deleted...]
-          <t>Verona</t>
+          <t>Bussolengo</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>