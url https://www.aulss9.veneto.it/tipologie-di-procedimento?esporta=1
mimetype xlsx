--- v0 (2026-04-25)
+++ v1 (2026-07-21)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M227"/>
+  <dimension ref="A1:M236"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Unità organizzativa</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Descrizione del procedimento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>UO istruttoria</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -488,13340 +488,13598 @@
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Servizio online</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Pagamenti</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Potere sostitutivo</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Indagini</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Urp Comunicazione e Marketing</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Ricevimento segnalazioni scritte, istruttoria e relativa risposta secondo il Regolamento di Pubblica Tutela (Del. n. 832 del 26 agosto 2024)</t>
+          <t>Istanza di Controversia ai sensi dell'art. 8 del D.Lgs 27/2021 a seguito di valutazione sfavorevole della controperizia</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>UOS URP Comunicazione Marketing</t>
+          <t>UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>UOS URP Comunicazione e Marketing.dott. Maurizio Facincani email:urp@aulss9.veneto.it</t>
+          <t>Direttore Medico SIAN Dr.ssa Elisa Finco, 0458075962, mail sian.alimenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Reperibile in Home Page Aziendale, Ufficio Relazioni con il Pubblico</t>
+          <t>Istanza di Controversia documentale ai sensi dell'art. 8 del D.Lgs 27/2021 da presentare all'Istituto Superiore di Sanità per il tramite della UOC SIAN, e in seconda battuta, Istanza di Controversia analitica da presentare direttamente all'Istituto Superiore di Sanità (ISS)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Con e-mail: urp@aulss9.veneto.it o rivolgendosi ai referenti URP di sede: Verona, Legnago, Bussolengo, San Bonifacio telefono 045 8075656</t>
+          <t>https://prevenzione.aulss9.veneto.it/Istruzioni-operative-procedura-per-campioni-alimentari-non-conformi</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>30 giorni dalla segnalazione</t>
+          <t>L'ISS comunica all'Operatore e alla UOC SIAN l'esito della controversia documentale entro 30 giorni dal ricevimento dell'istanza. L'ISS comunica all'Operatore e alla UOC SIAN l'esito della controversia analitica entro 60 giorni dal ricevimento dell'istanza.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Non previsto</t>
+          <t>Non ammesso. Necessità di verifica della documentazione presentata.</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Commissione Mista Conciliativa Garante Regionale dei Diritti della Persona</t>
+          <t>Segnalazione al responsabile di procedimento</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=122</t>
+          <t>https://prevenzione.aulss9.veneto.it/Istruzioni-operative-procedura-per-campioni-alimentari-non-conformi</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>La procedura è gratuita</t>
+          <t>https://prevenzione.aulss9.veneto.it/Istruzioni-operative-procedura-per-campioni-alimentari-non-conformi</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Direttore Generale ULSS 9 Scaligera. Tel. 045 8075511 e-mail:direzione.generale@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="M2" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>Non in atto</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Sociale</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>UOC SOCIALE - Ufficio Piano di Zona sede Distretto n. 4 Ovest Veronese</t>
+          <t>Istanza di Controperizia ai sensi dell'art. 7, c. 5, del D.Lgs 27/2021 a seguito di esito sfavorevole di campione ufficiale</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Ufficio Piano di Zona sede Distretto n. 4 Ovest Veronese- In delega per gli adempimenti amministrativi al Dr. Paolo GiavoniTel 0456712311Mail: pdz22@aulss9.veneto.it: paolo.giavoni@aulss9.veneto.it</t>
+          <t>UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Dr. Maurizio FacincaniDirettore UOC SOCIALETel 0459287075 - maurizio.facincani@aulss9.veneto.it</t>
+          <t>Direttore Medico SIAN Dr.ssa Elisa Finco, 0458075962, mail sian.alimenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Richiesta che deve pervenire all'ufficio del Comitato dei Sindaci dell'ambito territoriale Distretto n. 4 Ovest Veronese e all'Ufficio di Piano dell'AULSS9</t>
+          <t>Istanza di Controperizia ai sensi dell'art. 7, c. 5, del D.Lgs 27/2021 condotta da un proprio esperto di parte qualificato, formalmente incaricato dall'Operatore</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Referente Ufficio Piano di Zona sede Distretto n. 4 Ovest Veronese- Dr. Paolo Giavoni Tel 0456712311 - Mail: pdz22@aulss9.veneto.it - paolo.giavoni@aulss9.veneto.it- Orario contatti con il pubblico da lunedì a giovedì dalle ore 8.00 alle 16.00, venerdì dalle ore 8.00 alle 14.00</t>
+          <t>https://prevenzione.aulss9.veneto.it/Istruzioni-operative-procedura-per-campioni-alimentari-non-conformi</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Tempistica Regionale del documento triennale Piano di Zona 2023-2025 e del documento attuativo annuale del Piano di Zona.</t>
+          <t>30 giorni dall'invio della relazione redatta da un proprio esperto di parte qualificato, in base all’Art. 2, comma 3, della L. n. 241/90.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>Non ammesso. Necessità di verifica della documentazione presentata.</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Segnalazione al responsabile di procedimento</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?method=mys.page&amp;amp;content_id=1697 Idocumenti dei Piani di Zona sono reperibili sul sito dell' Azienda Ulss 9 Scaligera nellla home page sezione link utili</t>
-[...2 lines deleted...]
-      <c r="K3" t="inlineStr"/>
+          <t>https://prevenzione.aulss9.veneto.it/Istruzioni-operative-procedura-per-campioni-alimentari-non-conformi</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>Non prevista tariffa</t>
+        </is>
+      </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>Dr. Maurizio FacincaniDirettore UOC SOCIALE- Tel 0459287075 - maurizio.facincani@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>Non in atto</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Sociale</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>UOC SOCIALE - Ufficio Piano di Zona sede Distretto n. 3 Pianura Veronese</t>
+          <t>Richiesta di Certificazione per distruzione di alimenti avariati</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Ufficio Piano di Zona sede Distretto n. 3 Pianura Veronese - Dr.ssa Simona Berti - Tel. 0442 622762 -&amp;nbsp;&amp;nbsp;&amp;nbsp;Tel: 0442 622965 
-&amp;nbsp;email pdz.dist3@aulss9.veneto.it</t>
+          <t>UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Dr. Maurizio Facincani Direttore UOC SOCIALE - tel 0459287075 - maurizio.facincani@aulss9.veneto.it</t>
+          <t>Direttore Medico SIAN Dr.ssa Elisa Finco, 0458075962, mail sian.alimenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Richiesta che deve pervenire all'ufficio del Comitato dei Sindaci dell'ambito territoriale Distretto n. 3 Pianura Veronese e all'Ufficio di Piano dell'AULSS9</t>
+          <t>Istanza di richiesta di Certificazione per distruzione di alimenti avariati</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Referente Ufficio Piano di Zona sede Distretto n. 3 Pianura Veronese Dr.ssa Simona Berti Tel. 0442 622762 
-&amp;nbsp;Tel: 0442 6229655 email pdz.dist3@aulss9.veneto.it- Orario contatti con il pubblico da lunedì a venerdì dalle ore 8,30 alle 13,30.</t>
+          <t>https://sian.aulss9.veneto.it/Avvenuta-distruzione-prodotti-alimentari</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Tempistica Regionale del documento triennale Piano di Zona 2023-2025 e del documento attuativo annuale del Piano di Zona.</t>
+          <t>istruttoria tecnica da concludersi entro giorni dalla data di assegnazione, salvo quanto previsto dall'art. 2. comma 7 della L. 241/1990 e s.m.i.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>Non ammesso. Necessità di verifica della documentazione presentata e di effettuare un'ispezione.</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Segnalazione al responsabile di procedimento</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>I documenti dei Piani di Zona sono reperibili sul sito dell' Azienda Ulss 9 Scaligera nella home page sezione &amp;quot;link utili&amp;quot;</t>
-[...2 lines deleted...]
-      <c r="K4" t="inlineStr"/>
+          <t>https://sian.aulss9.veneto.it/Avvenuta-distruzione-prodotti-alimentari</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>Marca da bollo di 16 euro da apporre sul modulo di Istanza; Pagamento tramite PagoPA (tariffa prevista dal DLGS 32/2021 - Allegato 2, Sezione 8).</t>
+        </is>
+      </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>Dr. Maurizio FacincaniDirettore UOC SOCIALE - tel 0459287075 - maurizio.facincani@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="M4" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>Non in atto</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Sociale</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>UOC SOCIALE - Ufficio Piano di Zona sede Distretti n. 1 Verona Citt e n. 2 Est Veronese</t>
+          <t>Rilascio/rinnovo del certificato di abilitazione alla vendita di prodotti fitosanitari D.P.R. 290/2001</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Ufficio Piano di Zona sede Distretti n. 1 Verona Citt e n. 2 Est Veronese - Dr.ssa Mascia Furini -tel.045/9287083- 045 9277076 - 045 9287057 Fax 045 9287022 Email: pdz@aulss9.veneto.it</t>
+          <t>UOC Servizio Igiene degli Alimenti e della Nutrizione</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Dr. Maurizio Facincani Direttore UOC SOCIALE - tel 0459287075 - maurizio.facincani@aulss9.veneto.it</t>
+          <t>Direttore Medico SIAN Dr.ssa Elisa Finco, 0458075962, mail sian.alimenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Richiesta che deve pervenire all'ufficio del Comitato dei Sindaci dell'ambito territoriale Distretti 1 e 2 e all'Ufficio di Piano dell'AULSS9</t>
+          <t>presentare la richiesta di rinnovo/rilascio alla propria Az. ULSS di residenza attraverso la piattaforma regionale online Monitoraggio Allievi Web, secondo la procedura ai link sotto specificati</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Referente Ufficio Piano di Zona sede Distretti n. 1 Verona Citt e n. 2 Est Veronese - Dr.ssa Mascia Furini Tel. 045/9287083 - 045 9277076 - 045 9287057 Fax 045 9287022 Email: pdz@aulss9.veneto.it Orario contatti con il pubblico: da lunedì a venerdì dalle ore 8.30 alle ore 13.30</t>
+          <t>Rilascio: https://sian.aulss9.veneto.it/Rilascio-certificato-abilitazione-vendita-prodotti-fitosanitari Rinnovo:https://sian.aulss9.veneto.it/Rinnovo-certificato-abilitazione-vendita-prodotti-fitosanitari</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Tempistica Regionale del documento triennale Piano di Zona 2023-2025 e del documento attuativo annuale del Piano di Zona.</t>
+          <t>istruttoria tecnica da concludersi entro 60 giorni dalla data di assegnazione, salvo quanto previsto dall'art. 2. comma 7 della L. 241/1990 e s.m.i.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>Non ammesso.</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Segnalazione al responsabile di procedimento</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>I documenti dei Piani di Zona sono reperibili sul sito dell' Azienda Ulss 9 Scaligera nella home page sezione &amp;quot;link utili&amp;quot;</t>
-[...2 lines deleted...]
-      <c r="K5" t="inlineStr"/>
+          <t>Rilascio: https://sian.aulss9.veneto.it/Rilascio-certificato-abilitazione-vendita-prodotti-fitosanitari Rinnovo:https://sian.aulss9.veneto.it/Rinnovo-certificato-abilitazione-vendita-prodotti-fitosanitari</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>La tariffa per il rilascio del certificato è di 50 Euro (All. A - D.G.R. n. 1251/2015 e s.m.i.), da versare all'Az. ULSS 9 Scaligera (l'utente riceverà indicazioni per il pagamento). Il certificato viene rilasciato corredato di una marca da bollo da 16 Euro. La tariffa per il rinnovo del certificato è di 26 Euro (All. A - D.G.R. n. 1251/2015 e s.m.i.), da versare all'Az. ULSS 9 Scaligera (l'utente riceverà indicazioni per il pagamento). Il certificato viene rinnovato corredato di una marca da bollo da 16 Euro.</t>
+        </is>
+      </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>Dr. Maurizio FacincaniDirettore UOC SOCIALE- tel 0459287075 - maurizio.facincani@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="M5" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>Non in atto</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Autorizzazione Assistenza Domiciliare territoriale minori</t>
+          <t>Attività di vigilanza sui carri funebri</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto1 e Distretto2 Direttore dott. Leonardo Zoccante Distretto 3 Pianura V.se Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.itDistretto 4 Ovest V.se Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
+          <t>UOS Salute e Ambiente</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 e Distretto 2 Direttore&amp;nbsp; dott. Leonardo Zoccante Sede centrale di Verona: Via Salvo d'Acquisto, 7 - Palazzo della Sanità , 045/8075975 , coord.consultori@aulss9.veneto.it; UOS di Neuropsichiatria Infantile D1 D2 Dott.ssa Beatrice Larocca, sede Palazzo della Sanit, Via Salvo D'Acquisto 7 Verona tel. 045/8075975, Segreteria NPI Vr tel 045/8075010-5014; e-mail: neuropsichiatria1@aulss9.veneto.it; disturbiapprendimento@aulss9.veneto.it; Sede di San Bonifacio Ospedale; tel 045/6138721; e-mail:neuropsichiatria2.est@aulss9.veneto.it; UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Direttore dott. Emanuele Zullini Sede di Legnago tel. 0442/622975 iaf.distretto3@aulss9.veneto.it; Sede di Bussolengo tel. 045/6712800 iaf.distretto4@aulss9.veneto.it;UOC DAT Dirigente Amm.vo dott.Alessandro Ferronato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott. Salvatore Falcone</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Telefonicamente o tramite mail /pec; Uffici DAT - Via Salvo d'Acquisto 7 - Palazzo della Sanit- Verona 37122 - tel. 045/8075010 UOS Att.t Amministrativa Socio Sanitaria</t>
-[...12 lines deleted...]
-      </c>
+          <t>E-mail: sisp@aulss9.veneto.it; Tel. 045 8075736</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr"/>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Non previsto</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr">
         <is>
-          <t>Direttore Servizi Socio Sanitari Dott. Felice Alfonso Nava tel. 045/8076150 - direzione.servizi.sociali@aulss9.veneto.it Direzione Amministrativa Territoriale D.A.T. Direttore Dott. Alessandro Ferronato</t>
+          <t>Dott. Salvatore Falcone; salvatore.falcone@aulss9.veneto.it; 045 8075956</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Provvedimenti di autorizzazione alla stipula di contratti ex art. 17 L.R. 22/2002</t>
+          <t>certificazione al fine di concorrere all'assegnazione di alloggi di edilizia residenziale pubblica LR 39/2017 Reg. n 4 del 10.08.2018</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRIT. LE dott. Alessandro Ferronato UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI D1 - D2 Direttore dott. Leonardo Zoccante - UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI D3 FF Dr.ssa Licia Giardina e UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI D4 Direttore dott. Emanuele Zullini</t>
+          <t>UOC Servizio Igiene e Sanità Pubblica (SISP) - UOS Salute e Ambiente</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI D1 D2 Direttore dott. Leonardo Zoccante ; Sede centrale di Verona: Via Salvo d'Acquisto 7 - Palazzo della Sanità, coord.consultori@aulss9.veneto.it; - UOS di Neuropsichiatria Infantile D1 D2 Dott.ssa Beatrice Larocca, sede Palazzo della Sanit, Via Salvo D'Acquisto 7 Verona tel. 045/8075015; UOS Att.t Amministrativa SocioSanitaria;UOCINFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI D 3 Direttore FF Dr.ssa Licia Giardina e UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI D4 Direttore dott. Emanuele Zullini</t>
+          <t>arch. Andrea Lauria</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Modulistica relativa allo schema tipo di contratto previsto dalla DGRV 1438 del 05/09/2017 e documentazione relativa alla stipula del contratto da trasmettere agli Uffici UOC D.A.T. - UOS Att.t Amministrativa Socio Sanitaria</t>
+          <t>https://sisp.aulss9.veneto.it/Modulistica-salute-e-ambiente</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Telefonicamente o tramite mail /pec; Uffici UOC DAT - Via Salvo d'Acquisto 7 - Palazzo della Sanit- Verona 37122 - tel. 045/9287017/18 045/8075006</t>
+          <t>E-mail: sisp@aulss9.veneto.it Posta certificata: prevenzione.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>90 gg. da istanza dell' Ente Gestore a seguito di valutazione ed esercizio libera scelta correlata alla stipula del contratto ed entro il termine di sacdenza del precedente contratto nel rispetto della documentazione dovuta per procedere.</t>
+          <t>L’invio del certificato sarà entro 60 giorni dalla domanda, tramite e-mail</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
-      <c r="I7" t="inlineStr">
-[...10 lines deleted...]
-      </c>
+      <c r="I7" t="inlineStr"/>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>https://sisp.aulss9.veneto.it/Modulistica-salute-e-ambiente tramite SPID o CIE</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>La richiesta prevede il pagamento della prestazione. Per dare seguito alla procedura, al termine della compilazione del modulo online sarà necessario effettuare il pagamento in formato elettronico. (Per informazioni sul servizio PagoPA consultare il sito www.pagopa.gov.it o tramite e-mail all’indirizzo info.mypay@aulss9.veneto.it)</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Relazioni per Procura e Tribunale Minori riguardanti pareri in merito alla Tutela Minori</t>
+          <t>autorizzazione alla fornitura di dispositivi ortoprotesici, ottici e audioprotesici a carico del Servizio Sanitario Nazionale DGR 1162 11.08.2020</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 e Distretto 2 Direttore Dott. Leonardo Zoccante Distretto 3 Pianura V.se Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it Distretto 4 Ovest V.se Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
+          <t>Dipartimento di Prevenzione arch. Andrea Lauria</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretti 1 e 2 Direttore Dott. Leonardo Zoccante; Sede centrale di Verona: Via Salvo d'Acquisto 7 - Palazzo della Sanità, Segreteria CCFF tel. 045/8075010/5014, coord.consultori@aulss9.veneto.it; UOS Consultorio Familiare Dott.ssa Olga Sfragara sede Via Salvo d'Acquisto 7 - Palazzo della Sanità,&amp;nbsp;- Verona-045/8076085 consultorio1@aulsss9.veneto.it Distretto 3 Pianura V.se UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.itDistretto 4 Ovest V.se UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
+          <t>Direttore Dipartimento o suo delegato (arch. Andrea Lauria)</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Richieste ad istanza di parte da presentare alle Direzioni IAF</t>
+          <t>https://www.aulss9.veneto.it/erogatori-di-assistenza-protesica</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Telefonicamente o tramite mail /pec ; alla Segreteria centrale del coordinamento CCFF Distretto 1 e 2 - Via Salvo d'Acquisto, 7 - Palazzo della Sanità - Verona 37122 - tel. 045/8075969/6095 coord.consultori@aulss9.veneto.it Distretto 3 Sede di Legnago tel. 0442/622975 iaf.distretto3@aulss9.veneto.it;Distretto 4 Segreteria di Bussolengo - tel. 045/6712800 iaf.distretto4@aulss9.veneto.it;</t>
+          <t>Marta dalla Mura referente amministrativo marta.dallamura@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>I tempi sono determinati dalla fissazione delle udienze in Tribunale Minori</t>
+          <t>DGR 520 22.06.2024 termini</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
-      <c r="I8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J8" t="inlineStr"/>
+      <c r="I8" t="inlineStr"/>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/erogatori-di-assistenza-protesica</t>
+        </is>
+      </c>
       <c r="K8" t="inlineStr"/>
-      <c r="L8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Autorizzazione all'inserimento e/o aumento della retta di frequenza dei minori presso Strutture di Accoglienza Residenziale e/o Semiresidenziale Diurno</t>
+          <t>Autorizzazione al deposito commercio e vendita di prodotti fitosanitari</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretti 1 e 2 Direttore Dott. Leonardo Zoccante; Sede centrale di Verona: Via Salvo d'Acquisto 7 - Palazzo della Sanità, Segreteria CCFF tel. 045/8075010/5014, coord.consultori@aulss9.veneto.it; UOS Consultorio Familiare Dott. Olga Sfragara sede Via Salvo d'Acquisto 7 - Palazzo della Sanità,&amp;nbsp;- Verona-045/8076085 consultorio1@aulsss9.veneto.it Distretto 3 Pianura V.se UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it Distretto 4 Ovest V.se UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
+          <t>UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN)</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 e Distretto 2 Direttore Leonardo Zoccante Sede centrale di Verona: via Salvo d'Acquisto n. 7 - Palazzo della Sanit, tel. 0458075010/5014 , coord.consultori@aulss9.veneto.it; UOS NPI D1 D2 di Neuropsichiatria Infantile Dott.ssa Beatrice Larocca, sede Palazzo della Sanit, Via Salvo D'Acquisto 7 Verona tel. 045/8075014, Segreteria NPI Vr tel 045/8075010-5014 Ref. UOS Att. Amministrativa SocioSanitaria e-mail neuropsichiatria1@aulss9.veneto.it; disturbiapprendimento@aulss9.veneto.it; Sede di San Bonifacio Ospedale; tel 045/6138721; e-mail: neuropsichiatria2.est@aulss9.veneto.it; UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Pianura V.se Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Ovest V.seDirettore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
+          <t>Direttore Medico SIAN Dr.ssa Elisa Finco, 0458075962, mail sian.alimenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Documentazione relativa all'accreditamento delle Strutture e aut. all'esercizio, tariffe e rette giornaliere da trasmettere per area Distretti 1 e 2 all' UOS di Neuropsichiatria Infantile Dott.ssa Beatrice Larocca, sede Palazzo della Sanit, Via Salvo D'Acquisto 7 Verona tel. 045/8075015; Distretto 3 Pianura V.seDirettore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.itDistretto 4 Ovest V.se Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it Dirigente Amm.vo DAT dott. Alessandro Ferronato</t>
+          <t>Istanza di Autorizzazione, ai sensi del DPR n. 290/01 e Dlgs 150/2012 da presentare attraverso lo Sportello Unico Attività Produttive (S.U.A.P.) del Comune ove è situato l'insediamento/stabilimento, a mezzo piattaforma digitale www.impresainungiorno.gov.it</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Telefonicamente o tramite mail /pec; UOC DAT - Via Salvo d'Acquisto, 7 - Verona 37122 - tel. 045/8075010;UOS Att.t Amministrativa Socio Sanitaria</t>
+          <t>https://sian.aulss9.veneto.it/Autorizzazione-deposito-commercio-vendita-prodotti-fitosanitari</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>90 giorni dall'avvio nel rispetto del budget aziendale e del verbale UVMD</t>
-[...2 lines deleted...]
-      <c r="H9" t="inlineStr"/>
+          <t>istruttoria tecnica da concludersi entro 60 giorni dalla data di assegnazione, salvo quanto previsto dall'art. 2. comma 7 della L. 241/1990 e s.m.i.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Non ammesso. Necessità di verifica della documentazione presentata e di effettuare, ove previsto, ispezione; l'esito favorevole dell'istruttoria amministrativa e tecnica consente il rilascio dell’atto autorizzativo da parte della Autorità sanitaria Competente (UOC SIAN)</t>
+        </is>
+      </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili ed amministrative e relativi rimedi sostanziali e processuali</t>
-[...3 lines deleted...]
-      <c r="K9" t="inlineStr"/>
+          <t>Segnalazione al responsabile di procedimento</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>https://sian.aulss9.veneto.it/Autorizzazione-deposito-commercio-vendita-prodotti-fitosanitari</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>Pagamento tramite PagoPA (tariffa prevista dal DLGS 32/2021 - Allegato 2, Sezione 8).</t>
+        </is>
+      </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>Direttore Servizi Socio Sanitari Dott. Alfonso Felice Nava tel. 045/8076150 - direzione.servizi.sociali@aulss9.veneto.it Direttore UOC D.A.T. Direzione Amministrativa Territoriale Dott. Alessandro Ferronato; dat@aulss9.veneto.it;</t>
-[...2 lines deleted...]
-      <c r="M9" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>Non in atto</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Fase del procedimento di spesa relativa alla liquidazione dei servizi afferenti alla UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI</t>
+          <t>Certificati sanitari (Health certificate) per l’esportazione verso Paesi Terzi (extra U.E.) di alimenti di origine vegetale</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 Verona Citt e Distretto 2 Est V.se Direttore dott. Leonardo Zoccante UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Pianura V.seDirettore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it; UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Ovest V.seDirettore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
+          <t>UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN)</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 e Distretto 2 Direttore dott. Leonardo Zoccante Sede centrale di Verona: Via Salvo d'Acquisto n. 7 - Palazzo della Sanit, Segreteria CCFF tel. 045/9287017-18 , coord.consultori@aulss9.veneto.it; UOS Consultorio Familiare dott. ssa Oga Sfragara sede Via S. D'acquisto 7 - Verona-045/8076085 ; UOS NEUROPSICHIATRIA INFANTILE D1 D2 Dott.ssa Beatrice Larocca sede Palazzo della Sanità Via Salvo D'Acquisto 7 Verona tel. 045/8075015;UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Direttore FF dott. Licia Giardina Sede di Legnago - tel. 0442/622975;iaf.distretto3@aulss9.veneto.it;UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Direttore dott. Emanuele Zullini Sede di Bussolengo tel. 045/6712800; iaf.distretto4@aulss9.veneto.itUOS Att.t Amministrativa Socio Sanitaria</t>
+          <t>Direttore Medico SIAN Dr.ssa Elisa Finco, 0458075863, mail sian.alimenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Documentazione relativa al servizio svolto per l'attività (foglio presenze/assenze e/o acquisti generici concessi) da trasmettere alla Segreteria centrale del coordinamento CCFF - Via Salvo d'Acquisto 7- Verona 37122 - tel. 045/8076095 coord.consultori@aulss9.veneto.it - orari di apertura dal lunedì al venerdì dalle ore 8.00 alle 15.00 e agli UOC D.A.T. - UOS Att.t Amministrativa Socio Sanitaria Distretto 3 e 4: Documentazione relativa al servizio svolto per l'attività (foglio presenze/assenze e/o acquisti generici concessi) da trasmettere alla Segreteria: Distretto 3 Sede di Legnago tel. 0442/622975; iaf.distretto3@aulss9.veneto.it; Distretto 4 Segreteria di Bussolengo tel. 045/6712800 iaf.distretto4@aulss9.veneto.it</t>
+          <t>Certificati sanitari (Health certificate) per l’esportazione Altre certificazioni ufficiali</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Telefonicamente o tramite mail /pec; UOC DAT - Via Salvo d'Acquisto 7- Verona 37122 - tel. 045/8076095</t>
+          <t>https://sian.aulss9.veneto.it/Esportazioni-verso-paesi-terzi</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Per quanto compete la seconda fase del procedimento relativo alla liquidazione, la procedura è collegata al vincolo della disponibilità finanziaria originata dalle rimesse della Regione Veneto</t>
-[...2 lines deleted...]
-      <c r="H10" t="inlineStr"/>
+          <t>istruttoria amministrativa e tecnica da concludersi entro 5 giorni lavorativi, salvo richiesta di integrazioni documentali e/o necessità di controllo ufficiale presso lo stabilimento</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Non ammesso. Necessità di valutazione dell'istanza di richiesta e della relativa documentazione ad essa allegata ai fini del rilascio della certificazione da parte della Autorità sanitaria Competente (UOC SIAN)</t>
+        </is>
+      </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili ed amministrative e relativi rimedi sostanziali e processuali</t>
-[...3 lines deleted...]
-      <c r="K10" t="inlineStr"/>
+          <t>Responsabile del procedimento</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>https://sian.aulss9.veneto.it/Esportazioni-verso-paesi-terzi</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>Pagamento tramite PagoPA (tariffa prevista dal DLGS 32/2021 - Allegato 2, Sezione 8).</t>
+        </is>
+      </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>Direttore Servizi Socio Sanitari Dott. Alfonso Felice Nava tel. 045/8076150 - direzione.servizi.sociali@aulss9.veneto.it UOC Direzione Amministrativa Territoriale - Direttore Dott. Alessandro Ferronato</t>
-[...2 lines deleted...]
-      <c r="M10" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>Non in atto</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Relazione su richiesta del Tribunale per i Minorenni di Venezia per rilascio parere di idonet alle coppie aspiranti all'adozione</t>
+          <t>Valutazione del rischio delle violazioni di dati personali ed eventuale notifica all'Autorità Garante come richiesto dall'art. 34 del GDPR</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 Verona Città e Distretto 2 Est V.se Direttore&amp;nbsp; Leonardo Zoccante 045/8075010/5014 -&amp;nbsp; UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Pianura V.se Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it Distretto 4 Ovest V.se; UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretti 1 e 2 Direttore dott. Leonardo Zoccante; Sede centrale di Verona: Via Salvo d'Acquisto, n.7 - Palazzo della Sanità , Segreteria CCFF tel. 045/8075014/5010 , coord.consultori@aulss9.veneto.it; UOS Consultorio Familiare dott. ssa Olga Sfragara sede ViaSalvo d'Acquisto, n.7 - Palazzo della Sanità - Verona- 045/8076085 cord.consultori@aulsss9.veneto.it .UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Direttore dott.ssa Licia Giardina - Sede di Legnago tel. 0442/622975 iaf.distretto3@aulss9.veneto.it; UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Direttore dott. Emanuele Zullini - Sede di Bussolengo tel. 045/6712800 iaf.distretto4@aulss9.veneto.it - UOS Consultorio Familiare - sede via Ospedale, 28 - Bussolengo - 045/6712800 iaf.distretto4@aulss9.veneto.it</t>
+          <t>Referente Privacy / DPO</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Richieste ad istanza di parte da presentare alle Direzioni IAF</t>
+          <t>Non sono previsti moduli (solo procedura online sul sito dell'Autorità Garante)</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Telefonicamente o tramite mail /pec ; alla Segreteria centrale del coordinamento CCFF Distretto 1 e 2 -Via Salvo d'Acquisto, n. 7 - Palazzo della Sanità Verona 37122 - tel. 045/8075969/6095 coord.consultori@aulss9.veneto.itDistretto 3 Sede di Legnago, tel. 0442/622975 iaf.distretto3@aulss9.veneto.it;Distretto 4 - Segreteria di Bussolengo tel. 045/6712800 iaf.distretto4@aulss9.veneto.it</t>
+          <t>Scrivendo alle seguenti mail: - referente.privacy@aulss9.veneto.it - rpd@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>4 mesi con possibilità di proroga</t>
-[...2 lines deleted...]
-      <c r="H11" t="inlineStr"/>
+          <t>72 ore dalla conoscenza da parte del Titolare dell'avvenuta violazione</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Non applicabile</t>
+        </is>
+      </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali , civili ed amministrative e relativi rimedi sostanziali e processuali</t>
-[...3 lines deleted...]
-      <c r="K11" t="inlineStr"/>
+          <t>Reclamo all'Autorità Garante ex art. 34 del GDPR</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>Non previsto</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>Non applicabile</t>
+        </is>
+      </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>Direttore Servizi Socio Sanitari&amp;nbsp; Dott. Felice Alfonso Nava tel. 045/8076150 - direzione.servizi.sociali@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="M11" t="inlineStr"/>
+          <t>Rappresentante legale del Titolare Aulss 9 Scaligera (ossia il Direttore Generale pro tempore)</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>Non applicabile</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Relazione su procedimento civile (separazioni e divorzi) su richiesta del Tribunale Civile e Penale di Verona - Cancelleria diritto di famiglia</t>
+          <t>Ricezione e riscontro alle richieste degli interessati per l'esercizio dei diritti indicati agli artt. 15-22 del GDPR</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 Verona Citt e Distretto 2 Est V.se Direttore dott. Leonardo Zoccante 045/8075010/5014 - UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Pianura V.se Direttore&amp;nbsp; FF dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it;&amp;nbsp; UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Ovest V.se Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretti 1 e 2 Direttore dott. Leonardo Zoccante; Sede centrale di Verona: Via Salvo d'Acquisto, n. 7- Palazzo della Sanità , Segreteria CCFF tel. 045/8075969/6095 , coord.consultori@aulss9.veneto.it; UOS Consultorio Familiare dott.ssa Olga Sfragara sede Via Salvo d'Acquisto, n. 7- Palazzo della Sanità- Verona-045/8076085 cord.consultori@aulsss9.veneto.it.UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Direttore FF dott.ssa Licia Giardina - Sede di Legnago tel. 0442/622975 iaf.distretto3@aulss9.veneto.it UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Direttore dott. Emanuele Zullini - Sede di Bussolengo tel. 045/6712851 iaf.distretto4@aulss9.veneto.it - UOS Consultorio Familiare- Sede Via Ospedale 28, Bussolengo - 045/6712800 iaf.distretto4@aulss9.veneto.it</t>
+          <t>Referente Privacy / DPO</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Richieste ad istanza di parte da presentare alle Direzioni IAF</t>
+          <t>La normativa non prevede moduli</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Telefonicamente o tramite mail /pec ; alla Segreteria centrale del coordinamento CCFF Distretto 1 e 2 - Via Salvo d'Acquisto, n. 7 - Palazzo della Sanità - Verona 37122 - tel. 045/8076095/5969 coord.consultori@aulss9.veneto.it Distretto 3 - Sede di Legnago tel. 0442/622975 iaf.distretto3@aulss9.veneto.it; Distretto 4 - Segreteria di Bussolengo tel 045/6712800 iaf.distretto4@aulss9.veneto.it</t>
+          <t>Scrivendo alle seguenti mail: - referente.privacy@aulss9.veneto.it - rpd@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>4 - 6 mesi come da protocollo d'intesa</t>
-[...2 lines deleted...]
-      <c r="H12" t="inlineStr"/>
+          <t>Ai sensi dell'art. 12 par. 3 del GDPR il termine è di un mese dal ricevimento della richiesta prorogabile di due mesi se necessario dovuto alla complessità e del numero di richieste</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Non si applica silenzio-assenso</t>
+        </is>
+      </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili ed amministrative e relativi rimedi sostanziali e processuali</t>
-[...3 lines deleted...]
-      <c r="K12" t="inlineStr"/>
+          <t>Ricorso gerarchico Reclamo all'Autorità Garante ex art. 77 del GDPR</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>Non prevista data la natura della normativa che garantisce i diritti indipendentemente dal mezzo utilizzato per l'invio della richiesta</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>Non sono previsti pagamenti</t>
+        </is>
+      </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>Direttore Servizi Socio Sanitari&amp;nbsp; Dott. Felice Alfonso Nava tel. 045/8076150 - direzione.servizi.sociali@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="M12" t="inlineStr"/>
+          <t>Direttore della UOC Affari Generali mail: affari.generali@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>Non ancora disponibili</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Certificazioni DSA - insegnanti di sostegno scolastico Distretto 4. Riferimenti normativi disposizioni nazionali e regioneli</t>
+          <t>Applicazione del Codice di Condotta per l'utilizzo di dati sulla salute a fini didattici e di pubblicazione scientifica del Garante per la protezione dei dati personali</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>UOC IAF Distretto 4 Dott. Emanuela Zullini tel. 045/6712869 - emanuela.zullini@aulss9.veneto.it</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Sig. Stefania Ridolfi tel. 045/6712851 - stefania.ridolfi@aulss9.veneto.it</t>
+          <t>Referente Privacy</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Per sostegno scolastico modulistica presente su sito aziendale.</t>
-[...2 lines deleted...]
-      <c r="F13" t="inlineStr"/>
+          <t>Moduli di richiesta Dataset</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Contattare l'Ufficio Privacy alla mail referente.privacy@aulss9.veneto.it</t>
+        </is>
+      </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Non c'è termine previsto</t>
-[...2 lines deleted...]
-      <c r="H13" t="inlineStr"/>
+          <t>Trenta giorni dall'inizio del procedimento con tutti i documenti necessari o dall'ultimo chiarimento ricevuto. In caso di silenzio dell'interessato ai chiarimenti richiesti dall'Ufficio Privacy si procede alla chiusura per decorrenza termini dopo quaranta giorni.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Non si applica</t>
+        </is>
+      </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
-[...3 lines deleted...]
-      <c r="K13" t="inlineStr"/>
+          <t>Ricorso gerarchico</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>Non previsto</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>Non si prevedono pagamenti</t>
+        </is>
+      </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>Dr. Viviana Coffele - tel 0458075690 - 045/6712478 mail viviana.coffele@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="M13" t="inlineStr"/>
+          <t>Direttore della UOC Affari Generali mail: affari.generali@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>Non ancora attivate</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
+          <t>Urp Comunicazione e Marketing</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Controllo e Liquidazione fatture integrazione scolastica e scuola Gresner Distretti 1 e 2 Riferimenti normativi disposizioni regionali e delega Comune di Verona</t>
+          <t>Ricevimento segnalazioni scritte, istruttoria e relativa risposta secondo il Regolamento di Pubblica Tutela (Del. n. 832 del 26 agosto 2024)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOS URP Comunicazione Marketing</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto ; Sig.Anna Giulia Sordelli telef 045/9287007 mail annagiulia.sordelli@aulss9.veneto.it; Luca Nogara telef 045/9287090 mail luca.nogara@aulss9.veneto.it</t>
+          <t>UOS URP Comunicazione e Marketing. dr.ssa Clara Rossi email:urp@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Non vi sono procedimenti ad istanza di parte</t>
-[...2 lines deleted...]
-      <c r="F14" t="inlineStr"/>
+          <t>Reperibile in Home Page Aziendale, Ufficio Relazioni con il Pubblico</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Con e-mail: urp@aulss9.veneto.it o rivolgendosi ai referenti URP di sede: Verona, Legnago, Bussolengo, San Bonifacio telefono 045 8075656</t>
+        </is>
+      </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Entro 60 giorni da ricevimento fattura</t>
-[...2 lines deleted...]
-      <c r="H14" t="inlineStr"/>
+          <t>30 giorni dalla segnalazione</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Non previsto</t>
+        </is>
+      </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
-[...3 lines deleted...]
-      <c r="K14" t="inlineStr"/>
+          <t>Commissione Mista Conciliativa Garante Regionale dei Diritti della Persona</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/urp-comunicazione-e-marketing</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>La procedura è gratuita</t>
+        </is>
+      </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>Direttore Generale ULSS 9 Scaligera. Tel. 045 8075511 e-mail: direzione.generale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Distretti</t>
+          <t>Servizi Territoriali - Sociale</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>DONARE GLI ORGANI 
-[...1 lines deleted...]
-Tutti i cittadini maggiorenni hanno la possibilità (non l'obbligo) di esprimere la propria volontà in merito alla donazione dei propri organi.</t>
+          <t>UOC SOCIALE - Ufficio Piano di Zona sede Distretto n. 4 Ovest Veronese</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>UOC Cure Primarie 
-[...2 lines deleted...]
-&amp;nbsp;</t>
+          <t>Ufficio Piano di Zona sede Distretto n. 4 Ovest Veronese- In delega per gli adempimenti amministrativi al Dr. Paolo GiavoniT el 0456712311Mail: pdz22@aulss9.veneto.it: paolo.giavoni@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
-[...3 lines deleted...]
-      <c r="F15" t="inlineStr"/>
+          <t>Dr. Maurizio FacincaniDirettore UOC SOCIALETel 0459287075 - maurizio.facincani@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Richiesta che deve pervenire all'ufficio del Comitato dei Sindaci dell'ambito territoriale Distretto n. 4 Ovest Veronese e all'Ufficio di Piano dell'AULSS9</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Referente Ufficio Piano di Zona sede Distretto n. 4 Ovest Veronese- Dr. Paolo Giavoni Tel 0456712311 - Mail: pdz22@aulss9.veneto.it - paolo.giavoni@aulss9.veneto.it- Orario contatti con il pubblico da lunedì a giovedì dalle ore 8.00 alle 16.00, venerdì dalle ore 8.00 alle 14.00</t>
+        </is>
+      </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>&amp;nbsp;Con la documentazione necessaria IMMEDIATO ALLO SPORTELLO</t>
-[...3 lines deleted...]
-      <c r="I15" t="inlineStr"/>
+          <t>Tempistica Regionale del documento triennale Piano di Zona 2023-2025 e del documento attuativo annuale del Piano di Zona.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?method=mys.page&amp;amp;content_id=214</t>
+          <t>https://www.aulss9.veneto.it/piano-di-zona-distretto-n-4-dellovest-veronese</t>
         </is>
       </c>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>Dr. Maurizio FacincaniDirettore UOC SOCIALE- Tel 0459287075 - maurizio.facincani@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Distretti</t>
+          <t>Servizi Territoriali - Sociale</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>La &amp;quot;dimissione protetta&amp;quot; è l'insieme delle azioni che costituiscono il processo di passaggio organizzato di un paziente da un setting di cura ad un altro, al fine di garantire la continuità assistenziale. Lo scopo è quello di facilitare la continuità assistenziale e clinica nel passaggio tra il setting ospedaliero e quello territoriale, in particolare nelle situazioni in cui la famiglia presenta delle difficolt nel garantire una sufficiente adesione al progetto terapeutico e assistenziale e nelle situazioni in cui i pazienti presentano un quadro clinico-assistenziale ad alta complessità con particolare riferimento a: Pazienti con ventilazione assistita in tracheotomia. Pazienti con nutrizione artificiale e problematiche associate. Pazienti oncologici con sintomi da controllare e alta complessità assistenziale,. Pazienti con medicazioni complesse (con particolare riguardo alle medicazioni di lesioni da decubito, lesioni cutanee di origine vascolare, lesioni cutanee in pazienti diabetici). Situazioni queste che necessitano di un percorso educativo del paziente e/o del famigliare e un allestimento del domicilio, da attivare durante la degenza e da continuare nella prima fase della domiciliarit. I processi che costituiscono le dimissioni protette, nell'Azienda ULSS 9 Scaligera, coinvolgono quali nodi della rete ospedaliera anche l'Azienda Ospedaliera Universitaria di Verona e gli Ospedali Privati Accreditati.La Centrale Operativa Territoriale monitora, per tutta l'AULSS 9, le transizioni dall'Ospedale al Territorio con l'obiettivo di presidiare gli standard re</t>
+          <t>UOC SOCIALE - Ufficio Piano di Zona sede Distretto n. 3 Pianura Veronese</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Unità Operativa Complessa di Cure Primarie attraverso le centrali operative dell'ADI e il Servizio dimissioni protette.</t>
+          <t>Ufficio Piano di Zona sede Distretto n. 3 Pianura Veronese - Dr.ssa Simona Berti - Tel. 0442 622762 -   Tel: 0442 622965  email pdz.dist3@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Direttore UOC Cure PrimarieDott. Claudio Coppocureprimaried3@aulss9.veneto.ittel. 0442622665</t>
+          <t>Dr. Maurizio Facincani Direttore UOC SOCIALE - tel 0459287075 - maurizio.facincani@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>L'avvio del processo di dimissione protetta è in carico all'Unità Operativa ospedaliera dove è ricoverato il paziente. Il personale sanitario dei reparti ha a disposizione, in funzione dell'ospedale dove opera, due strumenti informatizzati per l'avvio del procedimento di dimissione protetta verso il territorio: La Scheda di Dimissione protetta informatizzata (per gli Ospedali dell'AULSS 9 e gli Ospedali Privati Accreditati) GECOS ADP (per l'Azienda Ospedaliera di Verona)</t>
-[...2 lines deleted...]
-      <c r="F16" t="inlineStr"/>
+          <t>Richiesta che deve pervenire all'ufficio del Comitato dei Sindaci dell'ambito territoriale Distretto n. 3 Pianura Veronese e all'Ufficio di Piano dell'AULSS9</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Referente Ufficio Piano di Zona sede Distretto n. 3 Pianura Veronese Dr.ssa Simona Berti Tel. 0442 622762  Tel: 0442 6229655 email pdz.dist3@aulss9.veneto.it- Orario contatti con il pubblico da lunedì a venerdì dalle ore 8,30 alle 13,30.</t>
+        </is>
+      </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Nessun termine per l'adozione</t>
+          <t>Tempistica Regionale del documento triennale Piano di Zona 2023-2025 e del documento attuativo annuale del Piano di Zona.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Nessun onere a carico dell'interessato per la procedura di dimissione protetta</t>
-[...3 lines deleted...]
-      <c r="J16" t="inlineStr"/>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/piano-di-zona-distretto-n-3-della-pianura-veronese</t>
+        </is>
+      </c>
       <c r="K16" t="inlineStr"/>
-      <c r="L16" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>Dr. Maurizio FacincaniDirettore UOC SOCIALE - tel 0459287075 - maurizio.facincani@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Distretti</t>
+          <t>Servizi Territoriali - Sociale</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>AUSILI PER INCONTINENZA (pannoloni, traverse, ecc..) Il DPCM 12 gennaio 2017 &amp;quot;Definizione e aggiornamento dei livelli essenziali di assistenza, di cui all'articolo 1, comma 7, del decreto legislativo 30 dicembre 1992, n. 502&amp;quot;, la DGR n. 1874 del 22 novembre 2017 &amp;quot;Rete regionale dei centri per l'incontinenza urinaria e fecale. Approvazione del modello organizzativo D.G.R. n. 85/CR del 19.7.2017&amp;quot;, il DDR n. 90 del 6 agosto 2019 &amp;quot;Linee di indirizzo regionali sugli ausili assorbenti. Recepimento&amp;quot; e il DDR n. 174 del 20 dicembre 2022 &amp;quot;Decreto del Direttore dell'Area Sanità e Sociale n. 90/2019 - Linee di indirizzo regionali sugli ausili assorbenti. Recepimento- aggiornamento&amp;quot; prevedono l'erogazione di ausili assorbenti per gli assistiti affetti da incontinenza urinaria o fecale cronica (incontinenza che persiste da più di 180 giorni o che viene considerata irreversibile) di entità moderata, grave o gravissima. Ai sensi del DPCM 12 gennaio 2017, gli ausili monouso non sono più erogati in regime di assistenza protesica ma come assistenza integrativa, pertanto non deve essere più accertata la condizione di invalidità del paziente.</t>
+          <t>UOC SOCIALE - Ufficio Piano di Zona sede Distretti n. 1 Verona Citt e n. 2 Est Veronese</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Dettagli al link:https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=2581</t>
+          <t>Ufficio Piano di Zona sede Distretti n. 1 Verona Citt e n. 2 Est Veronese - Dr.ssa Mascia Furini -tel.045/9287083- 045 9287076 Fax 045 9287022 Email: pdz@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
-[...7 lines deleted...]
-      <c r="J17" t="inlineStr"/>
+          <t>Dr. Maurizio Facincani Direttore UOC SOCIALE - tel 0459287075 - maurizio.facincani@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Richiesta che deve pervenire all'ufficio del Comitato dei Sindaci dell'ambito territoriale Distretti 1 e 2 e all'Ufficio di Piano dell'AULSS9</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Referente Ufficio Piano di Zona sede Distretti n. 1 Verona Citt e n. 2 Est Veronese - Dr.ssa Mascia Furini Tel. 045/9287083 - 045 9287076 Fax 045 9287022 Email: pdz@aulss9.veneto.it Orario contatti con il pubblico: da lunedì a venerdì dalle ore 8.30 alle ore 13.30</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>Tempistica Regionale del documento triennale Piano di Zona 2023-2025 e del documento attuativo annuale del Piano di Zona.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/piano-di-zona-distretto-1-verona-citt-e-2-dellest-veronese-1</t>
+        </is>
+      </c>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr">
         <is>
-          <t>DIRETTORE AMMINISTRATIVO</t>
+          <t>Dr. Maurizio FacincaniDirettore UOC SOCIALE- tel 0459287075 - maurizio.facincani@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Distretti</t>
+          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>RICHIEDERE ASSISTENZA PROTESICA Il DPCM 12 gennaio 2017 - Assistenza specialistica ambulatoriale, e le successive DGR n. 1299/2017; DGR n. 2109/2017; DGR n. 323/2018 hanno definito nuove norme per quanto riguarda l'assistenza protesica, in vigore dal 1 aprile 2018. In particolare sono stati definiti i criteri che determinano la possibilità di accesso per i cittadini alle prestazioni indicate nei LEA con oneri a carico del SSR.</t>
+          <t>Autorizzazione Assistenza Domiciliare territoriale minori</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Dettagli al link:https://www.aulss9.veneto.it/index.cfm?method=mys.page&amp;amp;content_id=736</t>
+          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto1 e Distretto2 Direttore dott. Leonardo Zoccante Distretto 3 Pianura V.se Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.itDistretto 4 Ovest V.se Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
-[...4 lines deleted...]
-      <c r="G18" t="inlineStr"/>
+          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 e Distretto 2 Direttore  dott. Leonardo Zoccante Sede centrale di Verona: Via Salvo d'Acquisto, 7 - Palazzo della Sanità , 045/8075975 , coord.consultori@aulss9.veneto.it; UOS di Neuropsichiatria Infantile D1 D2 Dott.ssa Beatrice Larocca, sede Palazzo della Sanit, Via Salvo D'Acquisto 7 Verona tel. 045/8075975, Segreteria NPI Vr tel 045/8075010-5014; e-mail: neuropsichiatria1@aulss9.veneto.it; disturbiapprendimento@aulss9.veneto.it; Sede di San Bonifacio Ospedale; tel 045/6138721; e-mail:neuropsichiatria2.est@aulss9.veneto.it; UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Direttore dott. Emanuele Zullini Sede di Legnago tel. 0442/622975 iaf.distretto3@aulss9.veneto.it; Sede di Bussolengo tel. 045/6712800 iaf.distretto4@aulss9.veneto.it;UOC DAT Dirigente Amm.vo dott.Alessandro Ferronato</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>documenti: richiesta attivazione UVMD per assistenza domiciliare;per area Distretti 1 e 2: UOS di Neuropsichiatria Infantile dott.ssa Beatrice Larocca, sede Palazzo della Sanit, Via Salvo D'Acquisto 7 Verona tel. 045/8075975per area Distretti 3 e 4: UOC INFANZIA FAMIGLIA ADOLESCENZA E CONSULTORI dott. Emanuele Zullini; Sede di Legnago tel. 0442/622975 iaf.distretto3@aulss9.veneto.it; Sede di Bussolengo tel. 045/6712800 iaf.distretto4@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Telefonicamente o tramite mail /pec; Uffici DAT - Via Salvo d'Acquisto 7 - Palazzo della Sanit- Verona 37122 - tel. 045/8075010 UOS Att.t Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>entro 30 gg. dalla UVMD nel rispetto del budget aziendale e del verbale UVMD</t>
+        </is>
+      </c>
       <c r="H18" t="inlineStr"/>
-      <c r="I18" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili ed amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>Direttore Servizi Socio Sanitari Dott. Felice Alfonso Nava tel. 045/8076150 - direzione.servizi.sociali@aulss9.veneto.it Direzione Amministrativa Territoriale D.A.T. Direttore Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Distretti</t>
+          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>RIMBORSI A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO VIVENTE SEGUITI DA CENTRI FUORI REGIONE</t>
+          <t>Provvedimenti di autorizzazione alla stipula di contratti ex art. 17 L.R. 22/2002</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>UOC CURE PRIMARIEDettagli al link:https://www.aulss9.veneto.it/index.cfm?method=mys.page&amp;amp;content_id=221</t>
-[...5 lines deleted...]
-      <c r="G19" t="inlineStr"/>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRIT. LE dott. Alessandro Ferronato UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI D1 - D2 Direttore dott. Leonardo Zoccante - UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI D3 FF Dr.ssa Licia Giardina e UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI D4 Direttore dott. Emanuele Zullini</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI D1 D2 Direttore dott. Leonardo Zoccante ; Sede centrale di Verona: Via Salvo d'Acquisto 7 - Palazzo della Sanità, coord.consultori@aulss9.veneto.it; - UOS di Neuropsichiatria Infantile D1 D2 Dott.ssa Beatrice Larocca, sede Palazzo della Sanit, Via Salvo D'Acquisto 7 Verona tel. 045/8075015; UOS Att.t Amministrativa SocioSanitaria;UOCINFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI D 3 Direttore FF Dr.ssa Licia Giardina e UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI D4 Direttore dott. Emanuele Zullini</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Modulistica relativa allo schema tipo di contratto previsto dalla DGRV 1438 del 05/09/2017 e documentazione relativa alla stipula del contratto da trasmettere agli Uffici UOC D.A.T. - UOS Att.t Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Telefonicamente o tramite mail /pec; Uffici UOC DAT - Via Salvo d'Acquisto 7 - Palazzo della Sanit- Verona 37122 - tel. 045/9287017/18 045/8075006</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>90 gg. da istanza dell' Ente Gestore a seguito di valutazione ed esercizio libera scelta correlata alla stipula del contratto ed entro il termine di sacdenza del precedente contratto nel rispetto della documentazione dovuta per procedere.</t>
+        </is>
+      </c>
       <c r="H19" t="inlineStr"/>
-      <c r="I19" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili ed amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>Direttore Servizi Socio Sanitari Dott. Alfonso Felice Nava tel. 045/8076150 - direzione.servizi.sociali@aulss9.veneto.it; UOC Direzione Amministrativa Territoriale D.A.T. Direttore Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Distretti</t>
+          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>RIMBORSI PER PRODOTTI DIETETICI:Per affetti da Morbo CeliacoRimborsi per pasti privi di glutinePer affetti da insufficienza renale cronicaPer affetti da malattie del metabolismo</t>
+          <t>Relazioni per Procura e Tribunale Minori riguardanti pareri in merito alla Tutela Minori</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>UOC Cure PrimarieDettagli al link:https://www.aulss9.veneto.it/index.cfm?method=mys.page&amp;amp;content_id=221</t>
+          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 e Distretto 2 Direttore Dott. Leonardo Zoccante Distretto 3 Pianura V.se Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it Distretto 4 Ovest V.se Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
-[...4 lines deleted...]
-      <c r="G20" t="inlineStr"/>
+          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretti 1 e 2 Direttore Dott. Leonardo Zoccante; Sede centrale di Verona: Via Salvo d'Acquisto 7 - Palazzo della Sanità, Segreteria CCFF tel. 045/8075010/5014, coord.consultori@aulss9.veneto.it; UOS Consultorio Familiare Dott.ssa Olga Sfragara sede Via Salvo d'Acquisto 7 - Palazzo della Sanità, - Verona-045/8076085 consultorio1@aulsss9.veneto.it Distretto 3 Pianura V.se UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.itDistretto 4 Ovest V.se UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Richieste ad istanza di parte da presentare alle Direzioni IAF</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Telefonicamente o tramite mail /pec ; alla Segreteria centrale del coordinamento CCFF Distretto 1 e 2 - Via Salvo d'Acquisto, 7 - Palazzo della Sanità - Verona 37122 - tel. 045/8075969/6095 coord.consultori@aulss9.veneto.it Distretto 3 Sede di Legnago tel. 0442/622975 iaf.distretto3@aulss9.veneto.it;Distretto 4 Segreteria di Bussolengo - tel. 045/6712800 iaf.distretto4@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>I tempi sono determinati dalla fissazione delle udienze in Tribunale Minori</t>
+        </is>
+      </c>
       <c r="H20" t="inlineStr"/>
-      <c r="I20" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili ed amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr"/>
       <c r="L20" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>Direttore Servizi Socio Sanitari Dott. Felice Alfonso Nava tel. 045/8076150 - direzione.servizi.sociali@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Distretti</t>
+          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>La &amp;quot;dimissione protetta&amp;quot; è l'insieme delle azioni che costituiscono il processo di passaggio organizzato di un paziente da un setting di cura ad un altro, al fine di garantire la continuità assistenziale. Lo scopo è quello di facilitare la continuità assistenziale e clinica nel passaggio tra il setting ospedaliero e quello territoriale, in particolare nelle situazioni in cui la famiglia presenta delle difficolt nel garantire una sufficiente adesione al progetto terapeutico e assistenziale e nelle situazioni in cui i pazienti presentano un quadro clinico-assistenziale ad alta complessità con particolare riferimento a: Pazienti con ventilazione assistita in tracheotomia. Pazienti con nutrizione artificiale e problematiche associate. Pazienti oncologici con sintomi da controllare e alta complessità assistenziale,. Pazienti con medicazioni complesse ( con particolare riguardo alle medicazioni di lesioni da decubito, lesioni cutanee di origine vascolare, lesioni cutanee in pazienti diabetici). Situazioni queste che necessitano di un percorso educativo del paziente e/o del famigliare e un allestimento del domicilio, da attivare durante la degenza e da continuare nella prima fase della domiciliarit. I processi che costituiscono le dimissioni protette, nell'Azienda ULSS 9 Scaligera, coinvolgono quali nodi della</t>
+          <t>Autorizzazione all'inserimento e/o aumento della retta di frequenza dei minori presso Strutture di Accoglienza Residenziale e/o Semiresidenziale Diurno</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Unità Operativa Complessa di Cure Primarie attraverso le Centrali Operative dell'ADI</t>
+          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretti 1 e 2 Direttore Dott. Leonardo Zoccante; Sede centrale di Verona: Via Salvo d'Acquisto 7 - Palazzo della Sanità, Segreteria CCFF tel. 045/8075010/5014, coord.consultori@aulss9.veneto.it; UOS Consultorio Familiare Dott. Olga Sfragara sede Via Salvo d'Acquisto 7 - Palazzo della Sanità, - Verona-045/8076085 consultorio1@aulsss9.veneto.it Distretto 3 Pianura V.se UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it Distretto 4 Ovest V.se UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Direttore f.f. UOC Cure Primarie D1-2 
-[...3 lines deleted...]
-Dr.ssa Maeva Baldoni tel. 045 6138429, cell. 3346612011 - Ditretto 2</t>
+          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 e Distretto 2 Direttore Leonardo Zoccante Sede centrale di Verona: via Salvo d'Acquisto n. 7 - Palazzo della Sanit, tel. 0458075010/5014 , coord.consultori@aulss9.veneto.it; UOS NPI D1 D2 di Neuropsichiatria Infantile Dott.ssa Beatrice Larocca, sede Palazzo della Sanit, Via Salvo D'Acquisto 7 Verona tel. 045/8075014, Segreteria NPI Vr tel 045/8075010-5014 Ref. UOS Att. Amministrativa SocioSanitaria e-mail neuropsichiatria1@aulss9.veneto.it; disturbiapprendimento@aulss9.veneto.it; Sede di San Bonifacio Ospedale; tel 045/6138721; e-mail: neuropsichiatria2.est@aulss9.veneto.it; UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Pianura V.se Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Ovest V.seDirettore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>L'avvio del processo di dimissione protetta è in carico all'Unità Operativa ospedaliera dove è ricoverato il paziente. Il personale sanitario dei reparti ha a disposizione, in funzione dell'ospedale dove opera, due strumenti informatizzati per l'avvio del procedimento di dimissione protetta verso il territorio: La Scheda di Dimissione protetta informatizzata (per gli Ospedali dell'AULSS 9 e gli Ospedali Privati Accreditati) GECOS ADP (per l'Azienda Ospedaliera di Verona)</t>
+          <t>Documentazione relativa all'accreditamento delle Strutture e aut. all'esercizio, tariffe e rette giornaliere da trasmettere per area Distretti 1 e 2 all' UOS di Neuropsichiatria Infantile Dott.ssa Beatrice Larocca, sede Palazzo della Sanit, Via Salvo D'Acquisto 7 Verona tel. 045/8075015; Distretto 3 Pianura V.seDirettore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.itDistretto 4 Ovest V.se Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it Dirigente Amm.vo DAT dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Contatto telefonico con le centrali operative dell'ADI: 
-[...6 lines deleted...]
-- COT San Bonifacio tel. 045 6138225</t>
+          <t>Telefonicamente o tramite mail /pec; UOC DAT - Via Salvo d'Acquisto, 7 - Verona 37122 - tel. 045/8075010;UOS Att.t Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Nessun termine per l'adozione</t>
-[...7 lines deleted...]
-      <c r="I21" t="inlineStr"/>
+          <t>90 giorni dall'avvio nel rispetto del budget aziendale e del verbale UVMD</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr"/>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili ed amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr"/>
-      <c r="L21" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>Direttore Servizi Socio Sanitari Dott. Alfonso Felice Nava tel. 045/8076150 - direzione.servizi.sociali@aulss9.veneto.it Direttore UOC D.A.T. Direzione Amministrativa Territoriale Dott. Alessandro Ferronato; dat@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Distretti</t>
+          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Gestione autorizzazioni per prestazioni riabilitative fuori regione&amp;nbsp;</t>
+          <t>Fase del procedimento di spesa relativa alla liquidazione dei servizi afferenti alla UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>UOC Cure primarie Distretto 1 Dott.ssa Sofia Cantarelli email sofia.cantarelli@aulss9.veneto.it 
-[...2 lines deleted...]
-UOC Cure Primarie Distretto 4 Dott. Tessari email andrea.tessari@aulss9.veneto.it</t>
+          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 Verona Citt e Distretto 2 Est V.se Direttore dott. Leonardo Zoccante UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Pianura V.seDirettore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it; UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Ovest V.seDirettore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Direttore Distretto 1 Dott.ssa Viviana Coffele 
-[...2 lines deleted...]
-Direttore Distretto 4 Dott.ssa Beatrice Gazzola</t>
+          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 e Distretto 2 Direttore dott. Leonardo Zoccante Sede centrale di Verona: Via Salvo d'Acquisto n. 7 - Palazzo della Sanit, Segreteria CCFF tel. 045/9287017-18 , coord.consultori@aulss9.veneto.it; UOS Consultorio Familiare dott. ssa Oga Sfragara sede Via S. D'acquisto 7 - Verona-045/8076085 ; UOS NEUROPSICHIATRIA INFANTILE D1 D2 Dott.ssa Beatrice Larocca sede Palazzo della Sanità Via Salvo D'Acquisto 7 Verona tel. 045/8075015;UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Direttore FF dott. Licia Giardina Sede di Legnago - tel. 0442/622975;iaf.distretto3@aulss9.veneto.it;UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Direttore dott. Emanuele Zullini Sede di Bussolengo tel. 045/6712800; iaf.distretto4@aulss9.veneto.itUOS Att.t Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Modulistica presente su sito aziendale</t>
-[...2 lines deleted...]
-      <c r="F22" t="inlineStr"/>
+          <t>Documentazione relativa al servizio svolto per l'attività (foglio presenze/assenze e/o acquisti generici concessi) da trasmettere alla Segreteria centrale del coordinamento CCFF - Via Salvo d'Acquisto 7- Verona 37122 - tel. 045/8076095 coord.consultori@aulss9.veneto.it - orari di apertura dal lunedì al venerdì dalle ore 8.00 alle 15.00 e agli UOC D.A.T. - UOS Att.t Amministrativa Socio Sanitaria Distretto 3 e 4: Documentazione relativa al servizio svolto per l'attività (foglio presenze/assenze e/o acquisti generici concessi) da trasmettere alla Segreteria: Distretto 3 Sede di Legnago tel. 0442/622975; iaf.distretto3@aulss9.veneto.it; Distretto 4 Segreteria di Bussolengo tel. 045/6712800 iaf.distretto4@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Telefonicamente o tramite mail /pec; UOC DAT - Via Salvo d'Acquisto 7- Verona 37122 - tel. 045/8076095</t>
+        </is>
+      </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>non c'è un termine fissato</t>
+          <t>Per quanto compete la seconda fase del procedimento relativo alla liquidazione, la procedura è collegata al vincolo della disponibilità finanziaria originata dalle rimesse della Regione Veneto</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr">
         <is>
-          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Strumenti di tutela previsti dalle norme penali, civili ed amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr"/>
       <c r="L22" t="inlineStr">
         <is>
-          <t>Direttore Funzione Territoriale (vedi SITO ULSS 9 SCALIGERA)</t>
+          <t>Direttore Servizi Socio Sanitari Dott. Alfonso Felice Nava tel. 045/8076150 - direzione.servizi.sociali@aulss9.veneto.it UOC Direzione Amministrativa Territoriale - Direttore Dott. Alessandro Ferronato</t>
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Distretti</t>
+          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>RIMBORSI PER MUTILATI E INVALIDI DI GUERRA Le normative di riferimento sono: - Legge n. 25/2004 della Regione del Veneto - DGRV n. 1245 del 28 settembre 2015</t>
+          <t>Relazione su richiesta del Tribunale per i Minorenni di Venezia per rilascio parere di idonet alle coppie aspiranti all'adozione</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>UOC Cure PrimarieDettagli al link:https://www.aulss9.veneto.it/index.cfm?method=mys.page&amp;amp;content_id=221</t>
+          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 Verona Città e Distretto 2 Est V.se Direttore  Leonardo Zoccante 045/8075010/5014 -  UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Pianura V.se Direttore FF Dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it Distretto 4 Ovest V.se; UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
-[...4 lines deleted...]
-      <c r="G23" t="inlineStr"/>
+          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretti 1 e 2 Direttore dott. Leonardo Zoccante; Sede centrale di Verona: Via Salvo d'Acquisto, n.7 - Palazzo della Sanità , Segreteria CCFF tel. 045/8075014/5010 , coord.consultori@aulss9.veneto.it; UOS Consultorio Familiare dott. ssa Olga Sfragara sede ViaSalvo d'Acquisto, n.7 - Palazzo della Sanità - Verona- 045/8076085 cord.consultori@aulsss9.veneto.it .UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Direttore dott.ssa Licia Giardina - Sede di Legnago tel. 0442/622975 iaf.distretto3@aulss9.veneto.it; UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Direttore dott. Emanuele Zullini - Sede di Bussolengo tel. 045/6712800 iaf.distretto4@aulss9.veneto.it - UOS Consultorio Familiare - sede via Ospedale, 28 - Bussolengo - 045/6712800 iaf.distretto4@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Richieste ad istanza di parte da presentare alle Direzioni IAF</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Telefonicamente o tramite mail /pec ; alla Segreteria centrale del coordinamento CCFF Distretto 1 e 2 -Via Salvo d'Acquisto, n. 7 - Palazzo della Sanità Verona 37122 - tel. 045/8075969/6095 coord.consultori@aulss9.veneto.itDistretto 3 Sede di Legnago, tel. 0442/622975 iaf.distretto3@aulss9.veneto.it;Distretto 4 - Segreteria di Bussolengo tel. 045/6712800 iaf.distretto4@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>4 mesi con possibilità di proroga</t>
+        </is>
+      </c>
       <c r="H23" t="inlineStr"/>
-      <c r="I23" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali , civili ed amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr"/>
       <c r="L23" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>Direttore Servizi Socio Sanitari  Dott. Felice Alfonso Nava tel. 045/8076150 - direzione.servizi.sociali@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Distretti</t>
+          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>La PIC (Presa In Carico) in Cure Palliative consiste nelle modalit con le quali il curante (MMG/PLS o medico di U.O. o struttura intermedia) può richiedere l'intervento specialistico di un medico palliativista, per i pazienti con malattia ad evoluzione inarrestabile e non più soggetti a trattamenti specifici eziologici.</t>
+          <t>Relazione su procedimento civile (separazioni e divorzi) su richiesta del Tribunale Civile e Penale di Verona - Cancelleria diritto di famiglia</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>E' composta da un direttore U.O.C. Cure Palliative, da dirigenti medici, e da personale amministrativo</t>
+          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 1 Verona Citt e Distretto 2 Est V.se Direttore dott. Leonardo Zoccante 045/8075010/5014 - UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Pianura V.se Direttore  FF dott.ssa Licia Giardina - Legnago 0442/622975 - email: iaf.distretto3@aulss9.veneto.it;  UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Ovest V.se Direttore Dott. Emanuele Zullini - Bussolengo 045/6712851 -email: iaf.distretto4@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Direttore U.O.C. Cure Palliative:Dott. Ezio Trivellato Tel. 0456338464 email: ezio.trivellato@aulss9.veneto.it Dirigente medico referente per il procedimento: dott.ssa Giulia Perina tel. 0456338454 email: giulia.perina@aulss9.veneto.it Amministrativo: sig.ra Donatella Lonardi tel. 0456338462 email: donatella.lonardi@aulss9.veneto.it email U.O.C. Cure Palliative: curepalliative@aulss9.veneto.it</t>
+          <t>UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretti 1 e 2 Direttore dott. Leonardo Zoccante; Sede centrale di Verona: Via Salvo d'Acquisto, n. 7- Palazzo della Sanità , Segreteria CCFF tel. 045/8075969/6095 , coord.consultori@aulss9.veneto.it; UOS Consultorio Familiare dott.ssa Olga Sfragara sede Via Salvo d'Acquisto, n. 7- Palazzo della Sanità- Verona-045/8076085 cord.consultori@aulsss9.veneto.it.UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 3 Direttore FF dott.ssa Licia Giardina - Sede di Legnago tel. 0442/622975 iaf.distretto3@aulss9.veneto.it UOC INFANZIA ADOLESCENZA FAMIGLIA E CONSULTORI Distretto 4 Direttore dott. Emanuele Zullini - Sede di Bussolengo tel. 045/6712851 iaf.distretto4@aulss9.veneto.it - UOS Consultorio Familiare- Sede Via Ospedale 28, Bussolengo - 045/6712800 iaf.distretto4@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Richiesta di Cure DomiciliariRichiesta di UVMDScheda SVAMA SanitariaQuesti moduli sono diponibili presso le CoADI distrettuali.</t>
+          <t>Richieste ad istanza di parte da presentare alle Direzioni IAF</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Se paziente degente in U.O. o struttura intermedia:invio alla CoADI appartenenete al distretto dell' U.O./struttura di modulo di richiesta visita specialistica, specificando palliativistica.- Se paziente a domicilio:Invio alla CoADI di riferimento, da parte del curante, di modulo di richiesta per cure Domiciliari, selezionando UCPDOM, e della SVAMA sanitaria.La CoADI avvisa il palliativista e lo stesso organizza il primo accesso a casa del malato.Viene organizzata una UVMD (Unit Valutativa Multidimendsionale) e definito il PAI (Piano assistenziale Individuale) con percorso di Cure Palliative di base o specialistiche. Di seguito i riferimenti delle CoADI e dei medici palliativisti per distretto: Distretto 1 - Verona Citt Sede diVia Del Capitel (Borgo Venezia) email: adid1viadelcapitel@aulss9.veneto.it tel 0458787703 Dott.ssa Albertini Giovanna (Dirigente medico palliativista) email:giovanna.albertini@aulss9.veneto.it Dott. Mirko Recchia (Dirigente medico palliativista) email: mirco.recchia@aulss9.veneto.it Dott. Mirko Riolfi (Dirigente medico palliativista pressoHospice di Marzana)</t>
-[...2 lines deleted...]
-      <c r="G24" t="inlineStr"/>
+          <t>Telefonicamente o tramite mail /pec ; alla Segreteria centrale del coordinamento CCFF Distretto 1 e 2 - Via Salvo d'Acquisto, n. 7 - Palazzo della Sanità - Verona 37122 - tel. 045/8076095/5969 coord.consultori@aulss9.veneto.it Distretto 3 - Sede di Legnago tel. 0442/622975 iaf.distretto3@aulss9.veneto.it; Distretto 4 - Segreteria di Bussolengo tel 045/6712800 iaf.distretto4@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>4 - 6 mesi come da protocollo d'intesa</t>
+        </is>
+      </c>
       <c r="H24" t="inlineStr"/>
-      <c r="I24" t="inlineStr"/>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili ed amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
       <c r="J24" t="inlineStr"/>
-      <c r="K24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" t="inlineStr"/>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>Direttore Servizi Socio Sanitari  Dott. Felice Alfonso Nava tel. 045/8076150 - direzione.servizi.sociali@aulss9.veneto.it</t>
+        </is>
+      </c>
       <c r="M24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Distretti</t>
+          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>ESENZIONE TICKET PER MALATTIA RARA DPCM 12 GENNAIO 2017. Gli assistiti affetti da malattie rare comprese nell'allegato 7 del DPCM 12/01/2017 hanno diritto all'accesso gratuito alle prestazioni di assistenza sanitaria, incluse nei livelli essenziali di assitenza, efficaci ed appropriate per il trattamento ed il monitoraggio della malattia della quale sono affetti e per la prevenzione degli ulteriori aggravamenti.Il Distretto verifica il rilascio da parte dei Centri di riferimento dei certificati di malattia rara, provvede alla stampa dell'attestato di esenzione per malattia rara e alla consegna dello stesso all'assistito, avendo cura di aggiornare la posizione di esenzione nell'Anagrafe Unica Regionale inserendo il certificato di esenzione FUORI AREA VASTA..</t>
+          <t>Certificazioni DSA - insegnanti di sostegno scolastico Distretto 4. Riferimenti normativi disposizioni nazionali e regioneli</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.itDISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.itDISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.itDISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
+          <t>UOC IAF Distretto 4 Dott. Emanuela Zullini tel. 045/6712869 - emanuela.zullini@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE dat@aulss9.veneto.it</t>
+          <t>Sig. Stefania Ridolfi tel. 045/6712851 - stefania.ridolfi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Nessuna certificazione se l'assistito e' stato certificato da un centro per Malattie Rare della Regione del Veneto o appartenente all'area Vasta .Certificato medico rilasciato dal Centro malattie rare se certificato da altri centri.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Per sostegno scolastico modulistica presente su sito aziendale.</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Immediato allo sportello</t>
-[...6 lines deleted...]
-      </c>
+          <t>Non c'è termine previsto</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Ricorso al Responsabile del Procedimento.</t>
+          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J25" t="inlineStr"/>
-      <c r="K25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K25" t="inlineStr"/>
       <c r="L25" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>Dr. Viviana Coffele - tel 0458075690 - 045/6712478 mail viviana.coffele@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Distretti</t>
+          <t>Servizi Territoriali - Infanzia, Adolescenza, Famiglia e Consultori</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>ISCRIZIONE IN DEROGA AL REQUISITO DELLA RESIDENZA . Iscrizione temporanea Assistiti non residenti.Gli assititi che hanno eletto il domicilio nel territorio dell'USL 9 Scaligera ma residenti fuori Usl o fuori Regione Veneto possono ottenere un'iscrizione temporanea per un periodo limitato (minimo 3 mesi massimo 1 anno rinnovabile) con scelta del medico, presentando alla sede distretuale di appartenenza il modulo di autocertificazione predisposto con allegata la cancellazione del medico dell'ULSS di residenza.</t>
+          <t>Controllo e Liquidazione fatture integrazione scolastica e scuola Gresner Distretti 1 e 2 Riferimenti normativi disposizioni regionali e delega Comune di Verona</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>DISTRETTO VERONA CITTA 'Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.itDISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.itDISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.itDISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE dat@aulss9.veneto.it</t>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto ; Sig.Anna Giulia Sordelli telef 045/9287007 mail annagiulia.sordelli@aulss9.veneto.it; Luca Nogara telef 045/9287090 mail luca.nogara@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Dichiarazione Sostitutiva di atto di notoriet per ISCRIZIONE TEMPORANEA ASSISTITI NON RESIDENTI</t>
-[...6 lines deleted...]
-      </c>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Con la documentazione necessaria IMMEDIATA ALLO SPORTELLO.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Entro 60 giorni da ricevimento fattura</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Ricorso al Responsabile del Procedimento</t>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J26" t="inlineStr"/>
-      <c r="K26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K26" t="inlineStr"/>
       <c r="L26" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>ESENZIONE DAL PAGAMENTO DEL TICKET PER PATOLOGIA L'esenzione per patologia è certificata da una tessera di esenzione rilasciata dall'Ulss di residenza o di domicilio dell'assistito purchè regolarmente iscritto al Servizio Sanitario. L'esenzione per patologia viene riconosciuta solo su richiesta del cittadino italiano, comunitario o straniero extracomunitario. Gli assistiti iscritti al S.S.N. hanno diritto di chiedere l'esenzione dal pagamento del ticket per patologia presentando la documentazione sanitaria attestante il diritto. Elenco prestazioni di specialistica associate ai codici di esenzione per patologia cronica e invalidante (DPCM 12 gennaio 2017)</t>
+          <t>DONARE GLI ORGANI In attesa dell'applicazione del silenzio-assenso, la manifestazione della volontà è regolamentata dall'art. 23 della legge 91/1999 che introduce il principio del consenso. Tutti i cittadini maggiorenni hanno la possibilità (non l'obbligo) di esprimere la propria volontà in merito alla donazione dei propri organi.</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Per tutte le pratiche relative alla richiesta di esenzione ticket per patologia il punto di riferimento è il distretto socio-sanitario di residenza o di domicilio. è opportuno rivolgersi al distretto anche per avere indicazioni e chiarimenti preliminari o successivi al riconoscimento dell'esenzione. DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
+          <t>UOC Cure Primarie Dettagli al link:  https://www.aulss9.veneto.it/cure-primarie-verona-citta https://www.aulss9.veneto.it/cure-primarie-est-veronese https://www.aulss9.veneto.it/cure-primarie-ovest-veronese https://www.aulss9.veneto.it/cure-primarie-pianura-veronese</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato Direttore U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE dat@aulss9.veneto.it</t>
+          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
-      <c r="G27" t="inlineStr"/>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Con la documentazione necessaria IMMEDIATO ALLO SPORTELLO</t>
+        </is>
+      </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
-      <c r="J27" t="inlineStr"/>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/esprimere-la-volont-di-donazione-degli-organi</t>
+        </is>
+      </c>
       <c r="K27" t="inlineStr"/>
-      <c r="L27" t="inlineStr"/>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
       <c r="M27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>RIMBORSO SPESE PER PRESTAZIONI SANITARIE DI GUARDIA MEDICA TURISTICA</t>
+          <t>AUSILI PER INCONTINENZA (pannoloni, traverse, ecc..) Il DPCM 12 gennaio 2017 "Definizione e aggiornamento dei livelli essenziali di assistenza, di cui all'articolo 1, comma 7, del decreto legislativo 30 dicembre 1992, n. 502", la DGR n. 1874 del 22 novembre 2017 "Rete regionale dei centri per l'incontinenza urinaria e fecale. Approvazione del modello organizzativo D.G.R. n. 85/CR del 19.7.2017", il DDR n. 90 del 6 agosto 2019 "Linee di indirizzo regionali sugli ausili assorbenti. Recepimento" e il DDR n. 174 del 20 dicembre 2022 "Decreto del Direttore dell'Area Sanità e Sociale n. 90/2019 - Linee di indirizzo regionali sugli ausili assorbenti. Recepimento- aggiornamento" prevedono l'erogazione di ausili assorbenti per gli assistiti affetti da incontinenza urinaria o fecale cronica (incontinenza che persiste da più di 180 giorni o che viene considerata irreversibile) di entità moderata, grave o gravissima. Ai sensi del DPCM 12 gennaio 2017, gli ausili monouso non sono più erogati in regime di assistenza protesica ma come assistenza integrativa, pertanto non deve essere più accertata la condizione di invalidità del paziente.</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>UOC Cure PrimarieDettagli al link:https://www.aulss9.veneto.it/index.cfm?method=mys.page&amp;amp;content_id=221</t>
+          <t>https://www.aulss9.veneto.it/ausili-incontinenza</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
+          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
-      <c r="J28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J28" t="inlineStr"/>
       <c r="K28" t="inlineStr"/>
       <c r="L28" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>DIRETTORE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="M28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>ESENZIONE DAL PAGAMENTO DEL TICKET PER REDDITO, ET O DISOCCUPAZIONE L'esenzione dal pagamento del ticket per motivi di reddito, et o disoccupazione d diritto a un'esenzione valida solo per prestazioni di specialistica ambulatoriale erogate dal Servizio Sanitario. La Regione Veneto mette a disposizione un servizio on line (https://salute.regione.veneto.it/web/guest/servizi/esenzioni) che permette ai cittadini di scaricare autonomamente i certificati di esenzione per reddito ed et (7R2, 7R4 E 7R5) che si rinnovano nel mese di aprile di ogni anno. Il cittadino che non trova o non riesce a scaricare on line i certificati dovr rivolgersi al proprio distretto di residenza munito di: - documento di identità personale; - tessera sanitaria europea; - tessera sanitaria regionale.</t>
+          <t>RICHIEDERE ASSISTENZA PROTESICA Il DPCM 12 gennaio 2017 - Assistenza specialistica ambulatoriale, e le successive DGR n. 1299/2017; DGR n. 2109/2017; DGR n. 323/2018 hanno definito nuove norme per quanto riguarda l'assistenza protesica, in vigore dal 1 aprile 2018. In particolare sono stati definiti i criteri che determinano la possibilità di accesso per i cittadini alle prestazioni indicate nei LEA con oneri a carico del SSR.</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
+          <t>https://www.aulss9.veneto.it/richiedere-assistenza-protesica</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
           <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
-        </is>
-[...3 lines deleted...]
-          <t>Dott. Alessandro Ferronato Direttore U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE dat@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
-      <c r="J29" t="inlineStr"/>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/richiedere-assistenza-protesica</t>
+        </is>
+      </c>
       <c r="K29" t="inlineStr"/>
-      <c r="L29" t="inlineStr"/>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
       <c r="M29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>CAMBIO DEL MEDICO DI MEDICINA GENERALE O DEL PEDIATRA DI LIBERA SCELTA, CAMBIO DELLA RESIDENZA (AGGIORNAMENTO TESSERA SANITARIA) O ISCRIZIONE DI NUOVI NATI AL SSN (RILASCIO TESSERA SANITARIA E ASSEGNAZIONE DEL PEDIATRA). I cittadini residenti nell'Ulss 9 possono scegliere un medico/pediatra di famiglia fra quelli che operano nell'ambito di residenza e che hanno ancora posti disponibili rispetto al massimale di assistiti stabilito dalle norme. La scelta del medico/pediatra di famiglia è gratuita e avviene presso gli sportelli amministrativi distrettuali. Al momento della scelta viene rilasciato un libretto sanitario cartaceo, con un numero (il codice sanitario personale), il nome e le informazioni relative al medico scelto (indirizzo, orari dello studio, recapiti telefonici). Il cittadino p uò cambiare il proprio medico/pediatra di base e sceglierne uno che operi nello stesso ambito di residenza e abbia posti disponibili. Se il trasferimento avviene tra medici appartenenti allo stesso studio associato, è necessario che il nuovo medico esprima il proprio consenso con un documento scritto da presentare allo sportello. Il cittadino che si presenta allo sportello deve avere: - documento di identità personale; - tessera sanitaria europea; - tessera sanitaria regionale (se in possesso).</t>
+          <t>RIMBORSI A FAVORE DEI TRAPIANTATI D'ORGANO E MIDOLLO OSSEO E DEI DONATORI D'ORGANO VIVENTE SEGUITI DA CENTRI FUORI REGIONE</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
-[...37 lines deleted...]
-      </c>
+          <t>UOC CURE PRIMARIEDettagli al link: https://www.aulss9.veneto.it/assistenza-per-trapianti-dorgano-e-midollo-osseo-dgr-2312006-della-regione-veneto</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr"/>
+      <c r="F30" t="inlineStr"/>
+      <c r="G30" t="inlineStr"/>
+      <c r="H30" t="inlineStr"/>
+      <c r="I30" t="inlineStr"/>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/assistenza-per-trapianti-dorgano-e-midollo-osseo-dgr-2312006-della-regione-veneto</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr">
         <is>
           <t>Direttore Amministrativo</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>UNITA' DI VALUTAZIONE MULTIDIMENSIONALE DISTRETTUALE (UVMD) Si tratta di una modalità di lavoro con la quale un gruppo di professionisti si occupa di valutare i bisogni socio-assistenziali del soggetto richiedente ai fini dell'individuazione della risposta più adeguata da trovare all'interno della rete dei servizi distrettuali e aziendali.Viene effettuata da un team multiprofessionale che comprende sempre il medico di famiglia dell'interessato, il medico dell'UOCure Primarie e l'assistente sociale competente per territorio. Possono aggiungersi l'infermiere, il medico specialista ed ogni altra figura sanitaria o sociale ritenuta utile per la valutazione.I possibili sbocchi assistenziali comprendono l'Assistenza domiciliare integrata (ADI), l'inserimento in un Centro Servizi per anziani, il ricovero temporaneo in una struttura intermedia (Ospedale di Comunit, Unità Riabilitativa Territoriale, Hospice, ecc.) o il sostegno ad un progetto individualizzato di assistenza per favorire tutte le potenzialità della persona.</t>
+          <t>RIMBORSI PER PRODOTTI DIETETICI: Per affetti da Morbo Celiaco Rimborsi per pasti privi di glutine Per affetti da insufficienza renale cronica Per affetti da malattie del metabolismo</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Unità Operativa Complessa di Cure Primarie E' composta da un direttore, da dirigenti medici, da personale infermieristico e riabilitativo diretto da un coordinatore, da personale amministrativo e da personale con competenze sociali dove previsto.</t>
+          <t>UOC Cure Primarie Dettagli al link: https://www.aulss9.veneto.it/cure-primarie-verona-citta https://www.aulss9.veneto.it/cure-primarie-est-veronese https://www.aulss9.veneto.it/cure-primarie-pianura-veronese https://www.aulss9.veneto.it/distretto-4-ovest-veronese</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Direttore UOC Dr. Andrea Tessari Coordinatrici Infermieristiche: ASV Veronica Vicentini</t>
-[...16 lines deleted...]
-      </c>
+          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr"/>
+      <c r="F31" t="inlineStr"/>
+      <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
-      <c r="J31" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="L31" t="inlineStr"/>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/ottenere-rimborsi-contributi-indennizzi</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
       <c r="M31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>PROCREAZIONE MEDICALMENTE ASSISTITA(PMA) Le prestazioni per la Procreazione Medicalmente Assistita vengono garantite nelle strutture sanitarie autorizzate della Regione del Veneto. Gli assistiti residenti in Veneto possono accedere alle prestazioni di PMA anche presso strutture pubbliche e private ubicate in altre regioni, se in possesso della preventiva autorizzazione della Ulss di residenza, così come previsto dalla DRGV n. 822 del 14 giugno 2011 e DRGV n. 859 del 21 giugno 2011.</t>
+          <t>La "dimissione protetta" è l'insieme delle azioni che costituiscono il processo di passaggio organizzato di un paziente da un setting di cura ad un altro, al fine di garantire la continuità assistenziale. Lo scopo è quello di facilitare la continuità assistenziale e clinica nel passaggio tra il setting ospedaliero e quello territoriale, in particolare nelle situazioni in cui la famiglia presenta delle difficoltà nel garantire una sufficiente adesione al progetto terapeutico e assistenziale e nelle situazioni in cui i pazienti presentano un quadro clinico-assistenziale ad alta complessità con particolare riferimento a: - Pazienti con ventilazione assistita in tracheotomia. - Pazienti con nutrizione artificiale e problematiche associate. - Pazienti oncologici con sintomi da controllare e alta complessità assistenziale. Pazienti con medicazioni complesse (con particolare riguardo alle medicazioni di lesioni da decubito, lesioni cutanee di origine vascolare, lesioni cutanee in pazienti diabetici). Situazioni queste che necessitano di un percorso educativo del paziente e/o del famigliare e un allestimento del domicilio, da attivare durante la degenza e da continuare nella prima fase della domiciliarità. I processi che costituiscono le dimissioni protette, nell'Azienda ULSS 9 Scaligera, coinvolgono quali nodi della rete ospedaliera anche l'Azienda Ospedaliera Universitaria di Verona e gli Ospedali Privati Accreditati.</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>&amp;nbsp;Direttore UOC DIREZIONE AMMINISTRATIVA TERRITORIALE Dott. Alessandro Ferronato -dat@aulss9.veneto.it Dettagli al link: https://www.aulss9.veneto.it/index.cfm?method=mys.page&amp;amp;content_id=220</t>
+          <t>Unità Operativa Complessa di Cure Primarie attraverso le Centrali Operative dell'ADI e il servizio Dimissioni Protette</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
-[...3 lines deleted...]
-      <c r="F32" t="inlineStr"/>
+          <t>Direttore UOC Cure Primarie DISTRETTO 1-2 Dr.ssa Sofia Cantarelli Incarico di Funzione Organizzativa con Coordinamento: Distretto 1 - Dott.ssa Roberta Guerra tel. 045 8787736 045 8073610 Distretto 2 - Dott.ssa Laura Celi tel 045 6138204 cell 335 5805463 - Direttore UOC Cure Primarie DISTRETTO 3 ff Dr. Alfredo Sacchetto - Direttore UOC Cure Primarie DISTRETTO 4 Dott. Andrea Tessari, Incarico di Funzione Organizzativa con Coordinamento: Dott. Davide Antonio Cordioli 045 6338979 (Villafranca) 0456712474 (Bussolengo) cell. 320 4356914</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>L'avvio del processo di dimissione protetta è in carico all'Unità Operativa ospedaliera dove è ricoverato il paziente.</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>DISTRETTO 1 VERONA CITTA' - Contatto telefonico con le centrali operative dell'ADI: ADI via XXIV Maggio (da luglio 2026 Via Campania c/o Casa della Comunità) tel 045 8073600 - ADI via del Capitel tel 045 8787703 - ADI via Belluno c/o Casa della Comunità San Giovanni Lupatoto tel 045 8074200 - DISTRETTO 2 EST VERONESE: COT San Bonifacio tel. 045 6138225 - COADI Est – San Bonifacio tel. 045 6138433 - COADI Tregnago tel. 045 6138308 - COADI Cologna Veneta tel. 0442 425124 - DISTRETTO 3 PIANURA VERONESE Contatto telefonico Distretto 3 Incarico di Funzione Organizzativa : Dott.ssa Dal Cortivo Clara 0442 622781 - Dott.ssa Vacca Nicol 0442 622452 Contatto Centrali Operative ADI: COT Legnago 0442 622800 COT Bovolone 045 6999647- DISTRETTO 4 OVEST VERONESE Contatto telefonico con le Centrali Operative ADI: ADI Bussolengo 045 6712395 ADI Villafranca 0456338487 COT Villafranca 045 6338488 COT Bussolengo 045 6712823</t>
+        </is>
+      </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
-      <c r="I32" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="I32" t="inlineStr"/>
+      <c r="J32" t="inlineStr"/>
       <c r="K32" t="inlineStr"/>
-      <c r="L32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
+          <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Valutazione Inserimento Utenti Servizi Residenziali per disabili distretto 3</t>
+          <t>Gestione autorizzazioni per prestazioni riabilitative fuori regione Ex Art. 26 (Legge 833/1978)  La gestione dell’autorizzazione per le prestazioni riabilitative fuori Regione ex art. 26 stabilisce che il cittadino può ricevere cure riabilitative in una Regione diversa da quella in cui risiede, chiedendo preventivamente autorizzazione all’ ASL di residenza. Queste prestazioni riguardano la presa in carico globale di persone con disabilità fisiche,psichiche o sensoriali attraverso un percorso che si basa su un progetto riabilitativo individuale. Il Distretto di appartenenza provvede a trasmettere alla singola struttura privata accreditata extraregionale l’autorizzazione all’erogazione delle cure. Le prestazioni sanitarie vengono riconosciute sulla base delle tariffe previste dalla delibera Regionale (DGR 1092/2022).</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>UOC Disabilità Non Autosufficienza Distretto 3 Direttore Dott.ssa Luisa AndreettaReferente Servizio Sociale ed Educativa Territoriale Distretto 3Coordinatore: dr.ssa Margherita Bissoli - tel 0442622442 - margherita.bissoli@aulss9.veneto.it</t>
+          <t>Direttore Distretto 1 Verona Città ff Dr. Claudio Coppo UOC Cure primarie Distretto 1 Dr.ssa Sofia Cantarelli email sofia.cantarelli@aulss9.veneto.it Direttore Distretto 2 Est Veronese ff Dr.ssa Mariabeatrice Gazzola UOC Cure primarie Distretto 2 Dr.ssa Sofia Cantarelli email sofia.cantarelli@aulss9.veneto.it Direttore Distretto 3 Dr. Claudio Coppo email direzione.distretto3@aulss9.veneto.it Direttore Distretto 4 Dr.ssa Mariabeatrice Gazzola email direzione.distretto4@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>UOC Disabilità Non Autosufficienza Distretto 3Direttore Dott.ssa Luisa AndreettaReferente Servizio Sociale ed Educativa Territoriale Distretto 3Coordinatore: dr.ssa Margherita Bissoli - tel 0442622442 - margherita.bissoli@aulss9.veneto.it</t>
+          <t>Direttore Distretto 1 Verona Città ff Dr. Claudio Coppo Direttore Distretto 2 f.f. Dr.ssa Mariabeatrice Gazzola Direttore Distretto 3 Dr. Claudio Coppo Direttore Distretto 4 Dr.ssa Beatrice Gazzola</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Domanda UVMDVerbale I.C.Verbale L. 104/92</t>
+          <t>Modulistica presente su sito aziendale</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Referente Servizio Sociale ed Educativa Territoriale Distretto 3Coordinatore: dr.ssa Margherita Bissoli - tel 0442622442 - margherita.bissoli@aulss9.veneto.it</t>
+          <t>UFFICI AMMINISTRATIVI DISTRETTO 1 VERONA CITTA' distretto1@aulss9.veneto.it tel 045 8075571 UFFICI AMMINISTRATIVI DISTRETTO 2 EST VERONESE distretto2@aulss9.veneto.it SEGRETERIA DISTRETTO 3 PIANURA VERONESE 0442 622950 direzione.distretto3@aulss9.veneto.it SEGRETERIA DISTRETTO 4 direzione.distretto4@aulss9.veneto.it 045 6712404</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Entro 30 giorni dalla domanda UVMD come da Normativa</t>
-[...6 lines deleted...]
-      </c>
+          <t>non c'è un termine fissato</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative</t>
-[...6 lines deleted...]
-      </c>
+          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr"/>
       <c r="K33" t="inlineStr"/>
       <c r="L33" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari&amp;nbsp; - tel 0458076150 - direzione.servizi.sociosanitari@aulss9.veneto.it</t>
+          <t>Direttore Funzione Territoriale (vedi SITO ULSS 9 SCALIGERA)</t>
         </is>
       </c>
       <c r="M33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
+          <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Attivazione convenzioni e progetti di tirocinio di inserimento/re-inserimento e di tirocinio di inclusione sociale e relativa erogazione di contributi economici legati alla frequenza, agli utenti del Servizio Integrazione Lavorativa - Distretto 3</t>
+          <t>RIMBORSI PER MUTILATI E INVALIDI DI GUERRA Le normative di riferimento sono: - Legge n. 25/2004 della Regione del Veneto - DGRV n. 1245 del 28 settembre 2015</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>UOCDisabilità e Non Autosufficienza Distretto 3 Pianura Veronese Direttore: Dott. ssa Luisa AndreettaServizio Integrazione Lavorativa Distretto 3 Coordinatore: Dott.ssa Angela Battistella Tel. 0442/622905 e-mail: angela.battistella@aulss9.veneto.it</t>
+          <t>UOC Cure Primarie Dettagli al link: https://www.aulss9.veneto.it/index.cfm?method=mys.page&amp;content_id=221</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>UOCDisabilità e Non Autosufficienza Distretto 3 Pianura VeroneseDirettore: Dott. ssa Luisa AndreettaServizio Integrazione Lavorativa Distretto 3 Coordinatore:Dott.ssa Angela Battistella Tel. 0442/622905 e-mail: angela.battistella@aulss9.veneto.it</t>
-[...11 lines deleted...]
-      </c>
+          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr"/>
+      <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
-      <c r="J34" t="inlineStr"/>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/ottenere-rimborsi-contributi-indennizzi</t>
+        </is>
+      </c>
       <c r="K34" t="inlineStr"/>
       <c r="L34" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio-Sanitari Tel. 045/8076150Fax 045/8075502e-mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
+          <t>Direttore Amministrativo</t>
         </is>
       </c>
       <c r="M34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
+          <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Autorizzazioni all'inserimento temporaneo e/o definitivo delle persone con disabilità presso le UDO Residenziali- distretto 1 e 2</t>
+          <t>La PIC (Presa In Carico) in Cure Palliative consiste nelle modalit con le quali il curante (MMG/PLS o medico di U.O. o struttura intermedia) può richiedere l'intervento specialistico di un medico palliativista, per i pazienti con malattia ad evoluzione inarrestabile e non più soggetti a trattamenti specifici eziologici.</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza - Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e&amp;nbsp; 2 Referente:email: residenzialita@aulss9.veneto.it</t>
+          <t>E' composta da un direttore U.O.C. Cure Palliative, da dirigenti medici, e da personale amministrativo</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza - Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e 2 Referente:email: residenzialita@aulss9.veneto.it</t>
+          <t>Direttore U.O.C. Cure Palliative:Dott. Ezio Trivellato Tel. 0456338464 email: ezio.trivellato@aulss9.veneto.it Dirigente medico referente per il procedimento: dott.ssa Giulia Perina tel. 0456338454 email: giulia.perina@aulss9.veneto.it Amministrativo: sig.ra Donatella Lonardi tel. 0456338462 email: donatella.lonardi@aulss9.veneto.it email U.O.C. Cure Palliative: curepalliative@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e 2 Referente:email: residenzialita@aulss9.veneto.it Modulistica:richiesta UVMDverbale I.C. e L. 104</t>
+          <t>Richiesta di Cure DomiciliariRichiesta di UVMDScheda SVAMA SanitariaQuesti moduli sono diponibili presso le CoADI distrettuali.</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e 2 Referente:email: residenzialita@aulss9.veneto.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>Se paziente degente in U.O. o struttura intermedia:invio alla CoADI appartenenete al distretto dell' U.O./struttura di modulo di richiesta visita specialistica, specificando palliativistica.- Se paziente a domicilio:Invio alla CoADI di riferimento, da parte del curante, di modulo di richiesta per cure Domiciliari, selezionando UCPDOM, e della SVAMA sanitaria.La CoADI avvisa il palliativista e lo stesso organizza il primo accesso a casa del malato.Viene organizzata una UVMD (Unit Valutativa Multidimendsionale) e definito il PAI (Piano assistenziale Individuale) con percorso di Cure Palliative di base o specialistiche. Di seguito i riferimenti delle CoADI e dei medici palliativisti per distretto: Distretto 1 - Verona Citt Sede diVia Del Capitel (Borgo Venezia) email: adid1viadelcapitel@aulss9.veneto.it tel 0458787703 Dott.ssa Albertini Giovanna (Dirigente medico palliativista) email:giovanna.albertini@aulss9.veneto.it Dott. Mirko Recchia (Dirigente medico palliativista) email: mirco.recchia@aulss9.veneto.it Dott. Mirko Riolfi (Dirigente medico palliativista pressoHospice di Marzana)</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
-      <c r="I35" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="I35" t="inlineStr"/>
+      <c r="J35" t="inlineStr"/>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>In Italia sono normate dalla legge nazionale, la n.38 del 2010 e successivi decreti attuativi, oltre che previste nei Livelli Essenziali di Assistenza (LEA). - SONO SERVIZI NON A PAGAMENTO.</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr"/>
       <c r="M35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
+          <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>VALUTAZIONE INSERIMENTO UTENTI CENTRI DIURNI PER DISABILI DISTRETTO 3</t>
+          <t>ESENZIONE TICKET PER MALATTIA RARA DPCM 12 GENNAIO 2017. Gli assistiti affetti da malattie rare comprese nell'allegato 7 del DPCM 12/01/2017 hanno diritto all'accesso gratuito alle prestazioni di assistenza sanitaria, incluse nei livelli essenziali di assitenza, efficaci ed appropriate per il trattamento ed il monitoraggio della malattia della quale sono affetti e per la prevenzione degli ulteriori aggravamenti.Il Distretto verifica il rilascio da parte dei Centri di riferimento dei certificati di malattia rara, provvede alla stampa dell'attestato di esenzione per malattia rara e alla consegna dello stesso all'assistito, avendo cura di aggiornare la posizione di esenzione nell'Anagrafe Unica Regionale inserendo il certificato di esenzione FUORI AREA VASTA..</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Direttore: Dott.ssa Luisa Andreetta Referente Servizi Sociale ed Educativa Territoriale - Distretto 3 Coordinatore: Dott.ssa Margherita Bissoli Tel. 0442/622442 email: margherita.bissoli@aulss9.veneto.it</t>
+          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.itDISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.itDISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.itDISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 3Direttore: Dott.ssa Luisa Andreetta Referente Servizi Sociale ed Educativa Territoriale - Distretto 3Coordinatore: Dott.ssa Margherita Bissoli Tel. 0442/622442email: margherita.bissoli@aulss9.veneto.it</t>
+          <t>Dott. Alessandro Ferronato U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE dat@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Distretto 3Richiesta di UVMDVerbale I.C. e L.104</t>
+          <t>Nessuna certificazione se l'assistito e' stato certificato da un centro per Malattie Rare della Regione del Veneto o appartenente all'area Vasta .Certificato medico rilasciato dal Centro malattie rare se certificato da altri centri.</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Referente Servizi Sociale ed Educativa Territoriale - Distretto 3Coordinatore: Dott.ssa Margherita Bissoli Tel. 0442/622442email: margherita.bissoli@aulss9.veneto.it</t>
+          <t>presso le sedi distrettuali di appartenenza https://www.aulss9.veneto.it/sedi-distrettuali</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>UVMD entro 30 giorni come da normativa.</t>
-[...9 lines deleted...]
-      <c r="K36" t="inlineStr"/>
+          <t>Immediato allo sportello</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Delega scritta dell'interessato con copia del documento d'identità del delegante e delegato.</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>Ricorso al Responsabile del Procedimento.</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr"/>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>La prestazione e' gratuita</t>
+        </is>
+      </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio SanitariDott. Raffaele Grottola Te. 045/8076150e- mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
+          <t>Direttore Amministrativo</t>
         </is>
       </c>
       <c r="M36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
+          <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ASSISTENZA SCOLASTICA DISABILI DISTRETTO 3</t>
+          <t>ISCRIZIONE IN DEROGA AL REQUISITO DELLA RESIDENZA . Iscrizione temporanea Assistiti non residenti.Gli assititi che hanno eletto il domicilio nel territorio dell'USL 9 Scaligera ma residenti fuori Usl o fuori Regione Veneto possono ottenere un'iscrizione temporanea per un periodo limitato (minimo 3 mesi massimo 1 anno rinnovabile) con scelta del medico, presentando alla sede distretuale di appartenenza il modulo di autocertificazione predisposto con allegata la cancellazione del medico dell'ULSS di residenza.</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Direttore.: Dott.ssa Luisa AndreettaServizio Integrazione Scolastica e Sociale Distretto 3Coordinatore : Dott.ssa N. Chiavegato Tel. 045 6999650 e-mail: nicoletta.chiavegato@aulss9.veneto.it</t>
+          <t>DISTRETTO VERONA CITTA 'Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.itDISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.itDISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.itDISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 3Direttore.: Dott.ssa Luisa AndreettaServizio Integrazione Scolastica e Sociale Distretto 3Coordinatore : Dott.ssa N. Chiavegato Tel. 045 6999650e-mail: nicoletta.chiavegato@aulss9.veneto.it</t>
+          <t>Dott. Alessandro Ferronato U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE dat@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Documenti:- Richiesta di O.S.S.per Assistenza Scolastica- Verbale U.V.M.D. - Certificazione handicap ai fini scolastici- Assegnazione Operatore Socio Sanitario- Moduli richiesta per incontri con specialisti- Moduli richiesta per uscite scolastiche</t>
+          <t>Dichiarazione Sostitutiva di atto di notoriet per ISCRIZIONE TEMPORANEA ASSISTITI NON RESIDENTI</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Servizio Integrazione Scolastica e Sociale Distretto 3Coordinatore : Dott.ssa N. Chiavegato Tel. 045 6999650e-mail: nicoletta.chiavegato@aulss9.veneto.it</t>
+          <t>Presso le sedi distrettuali: https://www.aulss9.veneto.it/sedi-distrettuali</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Entro inizio anno scolastico.</t>
-[...2 lines deleted...]
-      <c r="H37" t="inlineStr"/>
+          <t>Con la documentazione necessaria IMMEDIATA ALLO SPORTELLO.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Delega scritta dell'interessato con copia del documento d'identità del delegante e delegato.</t>
+        </is>
+      </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme civili e amministrativi.</t>
-[...7 lines deleted...]
-      <c r="K37" t="inlineStr"/>
+          <t>Ricorso al Responsabile del Procedimento</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr"/>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>La prestazione e' gratuita</t>
+        </is>
+      </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari&amp;nbsp; Tel. 045/8076150e- mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
+          <t>Direttore Amministrativo</t>
         </is>
       </c>
       <c r="M37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
+          <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Accesso Impegnativa di Cura Domiciliare e Care Giver Familiare tipo P e F Distretto 1 e 2</t>
+          <t>ESENZIONE DAL PAGAMENTO DEL TICKET PER PATOLOGIA L'esenzione per patologia è certificata da una tessera di esenzione rilasciata dall'Ulss di residenza o di domicilio dell'assistito purchè regolarmente iscritto al Servizio Sanitario. L'esenzione per patologia viene riconosciuta solo su richiesta del cittadino italiano, comunitario o straniero extracomunitario. Gli assistiti iscritti al S.S.N. hanno diritto di chiedere l'esenzione dal pagamento del ticket per patologia presentando la documentazione sanitaria attestante il diritto. Elenco prestazioni di specialistica associate ai codici di esenzione per patologia cronica e invalidante (DPCM 12 gennaio 2017)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andretta Servizio ICDP ICDF &amp;nbsp;e CGP CGF Distetti 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: vitaindipendente@aulss9.veneto.it</t>
+          <t>Per tutte le pratiche relative alla richiesta di esenzione ticket per patologia il punto di riferimento è il distretto socio-sanitario di residenza o di domicilio. è opportuno rivolgersi al distretto anche per avere indicazioni e chiarimenti preliminari o successivi al riconoscimento dell'esenzione. DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio ICDP ICDF e CGP CGF Distetti 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: vitaindipendente@aulss9.veneto.it</t>
-[...16 lines deleted...]
-      </c>
+          <t>Dott. Alessandro Ferronato Direttore U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE dat@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr"/>
+      <c r="F38" t="inlineStr"/>
+      <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
-      <c r="I38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;amp;content_id=786&amp;amp;amp;lingua=IThttps://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;amp;content_id=722&amp;amp;amp;lingua=IT</t>
+          <t>https://www.aulss9.veneto.it/sedi-distrettuali</t>
         </is>
       </c>
       <c r="K38" t="inlineStr"/>
-      <c r="L38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L38" t="inlineStr"/>
       <c r="M38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
+          <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Autorizzazioni all'inserimento e/o all'aumento della frequenza delle persone con disabilità presso i Centri Diurni - Distretti 1 e 2</t>
+          <t>RIMBORSO SPESE PER PRESTAZIONI SANITARIE DI GUARDIA MEDICA TURISTICA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa&amp;nbsp; Luisa Andreetta Servizio Coordinamento Centri Diurni - Distretto 1 e 2 Referente: Dott.ssa Marta Amaldi Tel. 045/9287030 email: marta.amaldi@aulss9.veneto.it</t>
+          <t>UOC Cure Primarie Dettagli al link: https://www.aulss9.veneto.it/cure-primarie-verona-citta</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa&amp;nbsp; Luisa Andreetta Servizio Coordinamento Centri Diurni - Distretto 1 e 2 Referente : Dott.ssa Marta Amaldi Tel. 045/9287030 email: marta.amaldi@aulss9.veneto.it</t>
-[...16 lines deleted...]
-      </c>
+          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr"/>
+      <c r="F39" t="inlineStr"/>
+      <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
-      <c r="I39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr">
         <is>
-          <t>http://trasparenza.aulss9.veneto.it/nqcontent.cfm?a_id=13664&amp;amp;procedimento=322</t>
+          <t>https://www.aulss9.veneto.it/ottenere-rimborsi-contributi-indennizzi</t>
         </is>
       </c>
       <c r="K39" t="inlineStr"/>
       <c r="L39" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio-Sanitari Tel: 045/8076150Fax: 045/8075502email: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
+          <t>Direttore Amministrativo</t>
         </is>
       </c>
       <c r="M39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
+          <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Autorizzazione Assistenza Domiciliare Disabili Distretto 1 e 2</t>
+          <t>ESENZIONE DAL PAGAMENTO DEL TICKET PER REDDITO, O DISOCCUPAZIONE L'esenzione dal pagamento del ticket per motivi di reddito, o disoccupazione da diritto a un'esenzione valida solo per prestazioni di specialistica ambulatoriale erogate dal Servizio Sanitario. L'esenzione dal ticket sanitario per reddito in Veneto viene riconosciuta in base a limiti reddituali specifici. I codici sono: E01 (età inferiore a 6 anni o superiore a 65 anni con reddito familiare fino a 36.151,98), E02 (disoccupati con reddito familiare fino a 8.263,31), E03 (Titolari di pensione sociale o assegno sociale), E04 (Titolari di pensione al minimo con più di 60 anni e familiari a carico. Limite di reddito familiare complessivo: 8.263,31 euro (incrementato a 11.362,05 euro con coniuge a carico e di ulteriori 516,46 euro per figlio a carico). Il servizio che permette ai cittadini di scaricare autonomamente i certificati di esenzione per reddito che si rinnovano nel mese di aprile di ogni anno è indicato qui sotto. Il cittadino che non trova o non riesce a scaricare on line i certificati dovr rivolgersi al proprio distretto di residenza munito di: - documento di identità personale; - tessera sanitaria europea; - tessera sanitaria regionale.</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio Assistenza Domiciliare Disabili Distretto 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: marta.frameglia@aulss9.veneto.it</t>
+          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio Assistenza Domiciliare Disabili Distretto 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: marta.frameglia@aulss9.veneto.it</t>
-[...16 lines deleted...]
-      </c>
+          <t>Dott. Alessandro Ferronato Direttore U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE dat@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr"/>
+      <c r="F40" t="inlineStr"/>
+      <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;amp;content_id=724&amp;amp;amp;lingua=IT</t>
+          <t>https://sistemats1.sanita.finanze.it/portale/esenzioni-da-reddito-cittadini</t>
         </is>
       </c>
       <c r="K40" t="inlineStr"/>
-      <c r="L40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L40" t="inlineStr"/>
       <c r="M40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
+          <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Attivazione convenzioni e progetti di tirocinio di inserimento/re-inserimento e di tirocinio di inclusione sociale e relativa erogazione di contributi economici legati alla frequenza, agli utenti del Servizio Integrazione Lavorativa - Distretti 1 e 2.</t>
+          <t>CAMBIO DEL MEDICO DI MEDICINA GENERALE O DEL PEDIATRA DI LIBERA SCELTA, CAMBIO DELLA RESIDENZA (AGGIORNAMENTO TESSERA SANITARIA) O ISCRIZIONE DI NUOVI NATI AL SSN (RILASCIO TESSERA SANITARIA E ASSEGNAZIONE DEL PEDIATRA). I cittadini residenti nell'Ulss 9 possono scegliere un medico/pediatra di famiglia fra quelli che operano nell'ambito di residenza e che hanno ancora posti disponibili rispetto al massimale di assistiti stabilito dalle norme. La scelta del medico/pediatra di famiglia è gratuita e avviene presso gli sportelli amministrativi distrettuali. Al momento della scelta viene rilasciato un libretto sanitario cartaceo, con un numero (il codice sanitario personale), il nome e le informazioni relative al medico scelto (indirizzo, orari dello studio, recapiti telefonici). Il cittadino p uò cambiare il proprio medico/pediatra di base e sceglierne uno che operi nello stesso ambito di residenza e abbia posti disponibili. Se il trasferimento avviene tra medici appartenenti allo stesso studio associato, è necessario che il nuovo medico esprima il proprio consenso con un documento scritto da presentare allo sportello. Il cittadino che si presenta allo sportello deve avere: - documento di identità personale; - tessera sanitaria europea; - tessera sanitaria regionale (se in possesso).</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretti 1 e 2 Direttore f.f. : Dott.ssa Luisa Andreetta. Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretti 1 e 2 Direttore f.f. : Dott.ssa Luisa Andreetta. Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it</t>
+          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Servizio Integrazione Lavorativa Distretti 1 e 2&amp;nbsp;SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it Documenti : schema-tipo di convenzione e progetto formativo di tirocinio di inserimento/reinserimento schema-tipo di convenzione e progetto personalizzato di tirocinio di inclusione sociale</t>
+          <t>Modulo autocertificazione di nascita /residenza</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it 
-&amp;nbsp;</t>
+          <t>https://www.aulss9.veneto.it/scegliere-o-cambiare-il-medico-o-il-pediatra</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>30 gg dall'avvio (assenso del partner azienda ospitante all'iserimento in tirocino) nel rispetto del budget aziendale</t>
-[...2 lines deleted...]
-      <c r="H41" t="inlineStr"/>
+          <t>Con la documentazione necessaria IMMEDIATO ALLO SPORTELLO</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Delega scritta dell'interessato con copia del documento di identità del delegante e del delegato</t>
+        </is>
+      </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Ricorso al Responsabile del Procedimento</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=726&amp;amp;lingua=IT</t>
-[...2 lines deleted...]
-      <c r="K41" t="inlineStr"/>
+          <t>https://www.aulss9.veneto.it/sedi-distrettuali</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>non è previsto nessun pagamento</t>
+        </is>
+      </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>Direttore Servizi Socio-sanitari Azienda ULSS 9 Scaligera&amp;nbsp;Tel.&amp;nbsp;045 8076150 
-Fax 045 8075502&amp;nbsp; email:&amp;nbsp;direzione.servizi.sociosanitari@aulss9.veneto.it</t>
+          <t>Direttore Amministrativo</t>
         </is>
       </c>
       <c r="M41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
+          <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Autorizzazione assistenza scolastica disabili</t>
+          <t>UNITA' DI VALUTAZIONE MULTIDIMENSIONALE DISTRETTUALE (UVMD) Si tratta di una modalità di lavoro con la quale un gruppo di professionisti si occupa di valutare i bisogni socio-assistenziali del soggetto richiedente ai fini dell'individuazione della risposta più adeguata da trovare all'interno della rete dei servizi distrettuali e aziendali.Viene effettuata da un team multiprofessionale che comprende sempre il medico di famiglia dell'interessato, il medico dell'UOCure Primarie e l'assistente sociale competente per territorio. Possono aggiungersi l'infermiere, il medico specialista ed ogni altra figura sanitaria o sociale ritenuta utile per la valutazione.I possibili sbocchi assistenziali comprendono l'Assistenza domiciliare integrata (ADI), l'inserimento in un Centro Servizi per anziani, il ricovero temporaneo in una struttura intermedia (Ospedale di Comunit, Unità Riabilitativa Territoriale, Hospice, ecc.) o il sostegno ad un progetto individualizzato di assistenza per favorire tutte le potenzialità della persona.</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa&amp;nbsp; Luisa Andreetta Servizio Integrazione Scolastica e Sociale Distretti 1 e 2 Coordinatore : Dott.ssa M.G. Franceschini Tel. 045/9287032e-mail: mariagiovanna.franceschini@aulss9.veneto.it integrazione.scolastica@aulss9.veneto.it</t>
+          <t>Unità Operativa Complessa di Cure Primarie E' composta da un direttore, da dirigenti medici, da personale infermieristico e riabilitativo diretto da un coordinatore, da personale amministrativo e da personale con competenze sociali dove previsto.</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e&amp;nbsp; 2 Direttore FF: Dott.ssa&amp;nbsp; Luisa Andreetta Servizio Integrazione Scolastica Distretti 1 e 2Coordinatore : Dott.ssa M.G. Franceschini Tel. 045/9287032e-mail: mariagiovanna.franceschini@aulss9.veneto.it integrazione.scolastica@aulss9.veneto.it</t>
+          <t>Direttore del Distretto 1 Verona Città ff Dr. Claudio Coppo Direttore del Distretto 2 Est Veronese f.f. Dr.ssa Mariabeatrice Gazzola Direttore UOC Cure Primarie Distretto 1-2 Dr.ssa Sofia Cantarelli Direttore del Distretto 3 Pianura Veronese Dr. Claudio Coppo Direttore UOC Cure Primarie D3 ff Dr. Alfredo Sacchetto Direttore Distretto 4 Dr.ssa Mariabeatrice Gazzola Direttore UOC Cure Primarie D4 Dr. Andrea Tessari Dirigenti Medici D4</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Servizio Integrazione Scolastica Distretti 1 e 2Coordinatore: Dott.ssa M.G. Franceschini Tel. 045/9287032 e-mail: mariaggiovanna.franceschini@aulss9.veneto.it integrazione.scolastica@aulss9.veneto.it 
-Documenti: richiesta di OSS per assistenza scolastica, certificazione handicap ai fini scolastici,&amp;nbsp;verbale 104/92 - verbale UVMD,&amp;nbsp;modulo richiesta oss,&amp;nbsp;modulo richiesta incontri specialisti/uscite scolastiche</t>
+          <t>Modulo di richiesta UVMDScheda S.Va.M.A.Scheda richiesta prestazioni</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Servizio Integrazione Scolastica Distretti 1 e 2 Coordinatore: Dott.ssa M.G. Franceschini Tel. 045/9287032e-mail: mariagiovanna.franceschini@aulss9.veneto.it&amp;nbsp; integrazione.scolastica@aulss9.veneto.it</t>
+          <t>DISTRETTO 1 VERONA CITTA' Uffici Residenzialità - Distretto 1 Verona Città Orario per il pubblico (lun-ven 8-10) Via del Capitel 045 8787754 E-mail: distretto1c.residenzialita@aulss9.veneto.it Via Campania – Via Poloni 045 8787760 E-mail: distretto1.residenzialita@aulss9.veneto.it Via Bengasi 045 8074129 E-mail: residenzialita.viabengasi@aulss9.veneto.it DISTRETTO 2 EST VERONESE Uffici Residenzialità – Distretto 2 Est Veronese Casa di Comunità di San Bonifacio orario al pubblico 08:30-15:00, il Lunedì, Mercoledì e Venerdì Tel 045 6138348 E-mail: d2residenzialita.sb@aulss9.veneto.it Casa di Comunità di Cologna Veneta orario al pubblico: 08:30-15:00 il Martedì e Giovedì Tel 0442 425028 E-mail: d2residenzialita.cv@aulss9.veneto.it Casa di Comunità di Tregnago orario al pubblico: 08:30-15:00 il Lunedì, Martedì, Giovedì e Venerdì Tel 0456138302 E-mail: tregnago.svama@aulss9.veneto.it Casa di Comunità di Montecchia di Crosara orario al pubblico: 08:30-15:00 il Mercoledì Tel 045 8073049 DISTRETTO 3 PIANURA VERONESE Segreteria-Ufficio Amministrativo 0442 622449 direzione.distretto3@aulss9.veneto.it DISTRETTO 4 OVEST VERONESE Contatto telefonico con la segreteria dell'UO Cure Primarie (045 6712898 - 045 6712315) o invio di e-mail all'indirizzo: cure.primarie.b@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Entro inizio anno scolastico</t>
+          <t>Le UVMD devono essere effettuate entro massimo 30 giorni dalla data di protocollo della domanda UVMD</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
-      <c r="I42" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="I42" t="inlineStr"/>
+      <c r="J42" t="inlineStr"/>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>Si tratta di attività di organizzazione dei servizi e pertanto non è previsto alcun pagamento.</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
+          <t>Servizi Territoriali - Distretti</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accesso Impegnative di Cura Domiciliare e Care Giver Familiare tipo P e F</t>
+          <t>PROCREAZIONE MEDICALMENTE ASSISTITA(PMA) Le prestazioni per la Procreazione Medicalmente Assistita vengono garantite nelle strutture sanitarie autorizzate della Regione del Veneto. Gli assistiti residenti in Veneto possono accedere alle prestazioni di PMA anche presso strutture pubbliche e private ubicate in altre regioni, se in possesso della preventiva autorizzazione della Ulss di residenza, così come previsto dalla DRGV n. 822 del 14 giugno 2011 e DRGV n. 859 del 21 giugno 2011.</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott.ssa Ebba Carmela Buffone Referente ICDp - ICDf e care giver: Dott.ssa Rossella Avesani Tel. 045/6712371 email: rossella.avesani@aulss9.veneto.it</t>
+          <t xml:space="preserve"> Direttore UOC DIREZIONE AMMINISTRATIVA TERRITORIALE Dott. Alessandro Ferronato -dat@aulss9.veneto.it Dettagli al link: https://www.aulss9.veneto.it/direzione-amministrativa-territoriale</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott.ssa Ebba Carmela Buffone&amp;nbsp;Referente ICDp - ICDf e care giver: Dott.ssa Rossella Avesani Tel. 045/6712371 email: rossella.avesani@aulss9.veneto.it</t>
-[...16 lines deleted...]
-      </c>
+          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.Antonio Morari antonio.morari@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Sig. Antonio Morari antonio.morari@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr"/>
+      <c r="F43" t="inlineStr"/>
+      <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
-      <c r="I43" t="inlineStr"/>
-      <c r="J43" t="inlineStr"/>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>Ricorso al Responsabile del Procedimento</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/accedere-alla-procreazione-medicalmente-assistita</t>
+        </is>
+      </c>
       <c r="K43" t="inlineStr"/>
       <c r="L43" t="inlineStr">
         <is>
-          <t>Direzione dei Servizi Socio Sanitari. Direttore dott. Felice Alfonso Nava tel. 0458076150 Mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
+          <t>Direttore Amministrativo</t>
         </is>
       </c>
       <c r="M43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Valutazione Inserimento Utenti Servizi Residenziali per disabili Distretto 4 Ovest Veronese</t>
+          <t>Valutazione Inserimento Utenti Servizi Residenziali per disabili distretto 3</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott.ssa Maria Rosa Biancotto Responsabile Coordinamento Interventi Residenziali - Distretto 4 Incarico Funzione Organizzativa Disabilit: Dott.ssa Liliana Menegoi Tel. 045/6712349 email: liliana.menegoi@aulss9.veneto.it</t>
+          <t>UOC Disabilità Non Autosufficienza Distretto 3 Direttore Dott.ssa Luisa AndreettaReferente Servizio Sociale ed Educativa Territoriale Distretto 3Coordinatore: dr.ssa Margherita Bissoli - tel 0442622442 - margherita.bissoli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott. Ebba Carmela Buffone&amp;nbsp;Responsabile Coordinamento Interventi Residenziali - Distretto 4 Incarico Funzione Organizzativa Disabilit: Dott.ssa Liliana Menegoi Tel. 045/6712349 email: liliana.menegoi@aulss9.veneto.it</t>
+          <t>UOC Disabilità Non Autosufficienza Distretto 3Direttore Dott.ssa Luisa AndreettaReferente Servizio Sociale ed Educativa Territoriale Distretto 3Coordinatore: dr.ssa Margherita Bissoli - tel 0442622442 - margherita.bissoli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Domanda UVMD Verbale I.C. Verbale L. 104/92</t>
+          <t>Domanda UVMDVerbale I.C.Verbale L. 104/92</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Responsabile Coordinamento Interventi Residenziali - Distretto 4 Incarico Funzione Organizzativa Disabilit: Dott.ssa Liliana Menegoi Tel. 045/6712349 email: liliana.menegoi@aulss9.veneto.it</t>
+          <t>Referente Servizio Sociale ed Educativa Territoriale Distretto 3Coordinatore: dr.ssa Margherita Bissoli - tel 0442622442 - margherita.bissoli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Entro 30 giorni dalla domanda UVMD come da Normativa</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr"/>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>__</t>
+        </is>
+      </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>DISTRETTO 4https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=802&amp;amp;lingua=IT</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=694&amp;lingua=IT</t>
         </is>
       </c>
       <c r="K44" t="inlineStr"/>
       <c r="L44" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari&amp;nbsp; - tel 0458076150 Mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
+          <t>Direttore dei Servizi Socio Sanitari  - tel 0458076150 - direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accesso Impegnative di Cura Domiciliare e Care Giver Familiare tipo P e F</t>
+          <t>Attivazione convenzioni e progetti di tirocinio di inserimento/re-inserimento e di tirocinio di inclusione sociale e relativa erogazione di contributi economici legati alla frequenza, agli utenti del Servizio Integrazione Lavorativa - Distretto 3</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>UOC Disabilità Non Autosufficienza Distretto 3 Direttore: Dott.ssa Luisa Andreetta Coordinatore: dr.ssa Margherita Bissoli tel 0442622442Mail: margherita.bissoli@aulss9.veneto.it</t>
+          <t>UOCDisabilità e Non Autosufficienza Distretto 3 Pianura Veronese Direttore: Dott. ssa Luisa AndreettaServizio Integrazione Lavorativa Distretto 3 Coordinatore: Dott.ssa Angela Battistella Tel. 0442/622905 e-mail: angela.battistella@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>UOC Disabilità Non Autosufficienza Distretto 3 Direttore FF: Dott.ssa Luisa AndreettaCoordinatore: dr.ssa Margherita Bissoli tel 0442622442Mail: margherita.bissoli@aulss9.veneto.it</t>
+          <t>UOCDisabilità e Non Autosufficienza Distretto 3 Pianura VeroneseDirettore: Dott. ssa Luisa AndreettaServizio Integrazione Lavorativa Distretto 3 Coordinatore:Dott.ssa Angela Battistella Tel. 0442/622905 e-mail: angela.battistella@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Domanda Modulo ICD e CGAllegato B DGR n. 1338 del 30/07/2013 Allegato A al Decreto n. 52 del Decreto del 30 novembre 2021</t>
+          <t>Servizio Integrazione Lavorativa Distretto 3 Pianura Veronese Coordinatore: Dott. ssa Angela Battistella Tel. 0442/622905e-mail: angela.battistella@aulss9.veneto.it -Documenti: schema-tipo di convenzione e progetto formativo di tirocinio di inserimento/reinserimento schema-tipo di convenzione e progetto personalizzato di tirocinio di inclusione sociale</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Coordinatore: dr.ssa Margherita Bissoli tel 0442622442 Mail: margherita.bissoli@aulss9.veneto.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>Servizio Integrazione Lavorativa Distretto 3 Pianura VeroneseCoordinatore:Dott.ssa Angela Battistella Tel. 0442/622905e-mail: angela.battistella@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr"/>
       <c r="K45" t="inlineStr"/>
       <c r="L45" t="inlineStr">
         <is>
-          <t>Direzione dei Servizi Socio Sanitari&amp;nbsp; tel. 0458076150Mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
+          <t>Direttore dei Servizi Socio-Sanitari Tel. 045/8076150Fax 045/8075502e-mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>VALUTAZIONE INSERIMENTO UTENTI CENTRI DIURNI PER DISABILI DISTRETTO 4 OVEST VERONESE</t>
+          <t>Autorizzazioni all'inserimento temporaneo e/o definitivo delle persone con disabilità presso le UDO Residenziali- distretto 1 e 2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott.ssa Ebba Carmela Buffone&amp;nbsp;Responsabile Coordinamento Interventi Semiresidenziali - 
-Distretto 4 Incarico Funzione Organizzativa Disabilit: Dott.ssa Liliana Menegoi Tel. 045/6712349 email: liliana.menegoi@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza - Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e  2 Referente:email: residenzialita@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF:&amp;nbsp; Dott.ssa Ebba Carmela Buffone&amp;nbsp;Responsabile Coordinamento Interventi Semiresidenziali - 
-Distretto 4 Incarico Funzione Organizzativa Disabilit: Dott.ssa Liliana Menegoi Tel. 045/6712349 email: liliana.menegoi@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza - Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e 2 Referente:email: residenzialita@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Distretto 4 Ovest Veronese Richiesta di UVMD Verbale I.C. e L.104</t>
+          <t>Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e 2 Referente:email: residenzialita@aulss9.veneto.it Modulistica:richiesta UVMDverbale I.C. e L. 104</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Responsabile Coordinamento Interventi Semiresidenziali - Distretto 4 Incarico Funzione Organizzativa Disabilit: Dott.ssa Liliana Menegoi Tel. 045/6712349 email: liliana.menegoi@aulss9.veneto.it</t>
+          <t>Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e 2 Referente:email: residenzialita@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>UVMD entro 30 giorni come da normativa.</t>
+          <t>UVMD entro 30 giorni come da normativa</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
-      <c r="I46" t="inlineStr"/>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>DISTRETTO 4https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=1965&amp;amp;lingua=IT</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=721&amp;lingua=IT</t>
         </is>
       </c>
       <c r="K46" t="inlineStr"/>
       <c r="L46" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari Tel. 045/8076150 e-mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
+          <t>Direttore dei Servizi Socio-Sanitari Tel. 045/8076150fax: 045/8075502email: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Attivazione convenzioni e progetti di tirocinio di inserimento/re-inserimento e di tirocinio di inclusione sociale e relativa erogazione di contributi economici legati alla frequenza, agli utenti del Servizio Integrazione Lavorativa - Distretto 4</t>
+          <t>VALUTAZIONE INSERIMENTO UTENTI CENTRI DIURNI PER DISABILI DISTRETTO 3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>UOCDisabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott.ssa Ebba Carmela Buffone&amp;nbsp;Servizio Integrazione Lavorativa Distretto 4 Coordinatore: Dott. Gianni Lonardi Tel. 045/6712355 e-mail: gianni.lonardi@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Direttore: Dott.ssa Luisa Andreetta Referente Servizi Sociale ed Educativa Territoriale - Distretto 3 Coordinatore: Dott.ssa Margherita Bissoli Tel. 0442/622442 email: margherita.bissoli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>UOCDisabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott.ssa Ebba Carmela Buffone&amp;nbsp;Servizio Integrazione Lavorativa Distretto 4 Coordinatore:Dott. Gianni Lonardi Tel. 045/6712355 e-mail: gianni.lonardi@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Direttore: Dott.ssa Luisa Andreetta Referente Servizi Sociale ed Educativa Territoriale - Distretto 3Coordinatore: Dott.ssa Margherita Bissoli Tel. 0442/622442email: margherita.bissoli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Servizio Integrazione Lavorativa Distretto 4 Ovest Veronese Coordinatore:Dott. Gianni Lonardi Tel. 045/6712355 e-mail: gianni.lonardi@aulss9.veneto.it Documenti: schema-tipo di convenzione e progetto formativo di tirocinio di inserimento/reinserimento schema-tipo di convenzione e progetto personalizzato di tirocinio di inclusione sociale</t>
+          <t>Distretto 3 Richiesta di UVMD Verbale I.C. e L.104</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Servizio Integrazione Lavorativa Distretto 4 Ovest Veronese Coordinatore:Dott. Gianni Lonardi Tel. 045/6712355 e-mail: gianni.lonardi@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="G47" t="inlineStr"/>
+          <t>Referente Servizi Sociale ed Educativa Territoriale - Distretto 3 Coordinatore: Dott.ssa Margherita Bissoli Tel. 0442/622442email: margherita.bissoli@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>UVMD entro 30 giorni come da normativa.</t>
+        </is>
+      </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr">
         <is>
-          <t>DISTRETTO 4https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=780&amp;amp;lingua=IT</t>
+          <t>DISTRETTO 3 https://www.aulss9.veneto.it/distretto-3-pianura-veronese</t>
         </is>
       </c>
       <c r="K47" t="inlineStr"/>
       <c r="L47" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio-Sanitari Dott. Raffaele Grottola Tel. 045/8076150 Fax 045/8075502 e-mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
+          <t>Direttore dei Servizi Socio Sanitari Dott. Raffaele Grottola Te. 045/8076150e- mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ASSISTENZA SCOLASTICA DISABILI DISTRETTO 4</t>
+          <t>AUTORIZZAZIONE ASSISTENZA SCOLASTICA DISABILI DISTRETTO 3</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Direttore FF: Dott.ssa Ebba Carmela Buffone&amp;nbsp; Servizio Integrazione Scolastica e Sociale Distretto 4 Coordinatore : Dott.ssa Paola Gagliardi Tel. 045 6712361 e-mail: paola.gagliardi@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Direttore.: Dott.ssa Luisa AndreettaServizio Integrazione Scolastica e Sociale Distretto 3Coordinatore : Dott.ssa N. Chiavegato Tel. 045 6999650 e-mail: nicoletta.chiavegato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Direttore FF : Dott.ssa Ebba Carmela Buffone&amp;nbsp;Servizio Integrazione Scolastica e Sociale Distretto 4 Coordinatore : Dott.ssa Paola Gagliardi Tel. 045 6712361 e-mail: paola.gagliardi@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 3Direttore.: Dott.ssa Luisa AndreettaServizio Integrazione Scolastica e Sociale Distretto 3Coordinatore : Dott.ssa N. Chiavegato Tel. 045 6999650e-mail: nicoletta.chiavegato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Documenti: - Richiesta di O.S.S.per Assistenza Scolastica - Verbale U.V.M.D. - Certificazione handicap ai fini scolastici - Assegnazione Operatore Socio Sanitario - Moduli richiesta per incontri con specialisti - Moduli richiesta per uscite scolastiche</t>
+          <t>Documenti:- Richiesta di O.S.S.per Assistenza Scolastica- Verbale U.V.M.D. - Certificazione handicap ai fini scolastici- Assegnazione Operatore Socio Sanitario- Moduli richiesta per incontri con specialisti- Moduli richiesta per uscite scolastiche</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Servizio Integrazione Scolastica e Sociale Distretto 4 Coordinatore : Dott.ssa Paola Gagliardi Tel. 045 6712361 e-mail: paola.gagliardi@aulss9.veneto.it</t>
+          <t>Servizio Integrazione Scolastica e Sociale Distretto 3Coordinatore : Dott.ssa N. Chiavegato Tel. 045 6999650e-mail: nicoletta.chiavegato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Entro inizio anno scolastico</t>
+          <t>Entro inizio anno scolastico.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme civili ed amministrativi</t>
+          <t>Strumenti di tutela previsti dalle norme civili e amministrativi.</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>DISTRETTO 4https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=759&amp;amp;lingua=IT</t>
+          <t>DISTRETTO 3 https://www.aulss9.veneto.it/distretto-3-pianura-veronese</t>
         </is>
       </c>
       <c r="K48" t="inlineStr"/>
       <c r="L48" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari&amp;nbsp; Tel. 045/8076150 e-mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
+          <t>Direttore dei Servizi Socio Sanitari  Tel. 045/8076150e- mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Attività Specialistica</t>
+          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Programmazione dell'attività specialistica ambulatoriale erogata da erogatori privati accreditati presenti sul territorio dell'Aulss 9 Scaligera</t>
+          <t>Accesso Impegnativa di Cura Domiciliare e Care Giver Familiare tipo P e F Distretto 1 e 2</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>UOS Attività Specialistica</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andretta Servizio ICDP ICDF  e CGP CGF Distetti 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: vitaindipendente@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Dr.ssa Alessandra Da Ros</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio ICDP ICDF e CGP CGF Distetti 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: vitaindipendente@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Non prevista</t>
+          <t>Servizio ICDP ICDF e CGP CGF Distetto 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: vitaindipendente@aulss9.veneto.it Documenti:  richiesta attivazione UVMD per ICD o CG. Modulo Domanda ICD e CG Allegato B DGR n. 1338 del 30/07/2013 Allegato A del Dectreto n. 52 del 30/11/2021.</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>telefono: 045 807 58 62mail: specialistica@aulss9.veneto.it ; accreditati@aulss9.veneto.it</t>
+          <t>Servizio ICD P ed F - Distetti 1 e 2 Coordinatore: Dott.ssa Marta Frameglia 045/9287108 email: vitaindipendente@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Secondo normativa regionale.</t>
-[...7 lines deleted...]
-      <c r="I49" t="inlineStr"/>
+          <t>Entro 30 giorni dalla data di protocollo della rechiesta UVMD come da normativa.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr"/>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali.</t>
+        </is>
+      </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>Non previsto</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=786&amp;amp;lingua=IThttps://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=722&amp;amp;lingua=IT</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr"/>
       <c r="L49" t="inlineStr">
         <is>
-          <t>Dott.ssa Viviana Coffeletel. 045 807 5543mail: direzione.funzioneterritoriale@aulss9.veneto.it</t>
+          <t>Direttore dei Servizi Socio-Sanitari Tel. 045/8076150 Fax. 045/8075502 email: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Valorizazzione alla compartecipazione rette soggetti disabili UOSD Cerris - Marzana</t>
+          <t>Autorizzazioni all'inserimento e/o all'aumento della frequenza delle persone con disabilità presso i Centri Diurni - Distretti 1 e 2</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa  Luisa Andreetta Servizio Coordinamento Centri Diurni - Distretto 1 e 2 Referente: Dott.ssa Marta Amaldi Tel. 045/9287030 email: marta.amaldi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.it Sig. Luciano Chesini tel 045/916033 e-mail luciano.chesini@aulss9.veneto.it&amp;nbsp; Sig.ra Annagiulia Sordelli tel&amp;nbsp; 045/9287007 e-mail annagiulia.sordelli@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="E50" t="inlineStr"/>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa  Luisa Andreetta Servizio Coordinamento Centri Diurni - Distretto 1 e 2 Referente : Dott.ssa Marta Amaldi Tel. 045/9287030 email: marta.amaldi@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Servizio Coordinamento Centri Diurni - Distretto 1 e 2 Referente Dott.ssa Marta Amaldi Tel. 045/9287030 email: marta. amaldi@aulss9.veneto.it / coord.ceod@aulss9.veneto.it  Modulistica: UVMD verbale di I.C. e L. 104</t>
+        </is>
+      </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Referente amministrativo DAT in servizio presso U.O.S.D Cerris mail: cerris@aulss9.veneto.it telefono: 045/906133</t>
+          <t>Servizio Coordinamento Centri Diurni - Distretto 1 e 2 Referente: Dott.ssa Marta Amaldi Tel. 045/9287030email: marta.amaldi@aulss9.veneto.it / coord.ceod@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Verifiche annuali, elenchi trimestrali, fatturazioni sef al trimestre</t>
+          <t>UVMD entro 30 lavorativi, da lunedì al venerdì, giorni come da normativa</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Ufficio Amministrativo Cerris</t>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali.</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>Applicativo residenzialità web ulss9 - Res Web</t>
-[...6 lines deleted...]
-      </c>
+          <t>http://trasparenza.aulss9.veneto.it/nqcontent.cfm?a_id=13664&amp;procedimento=322</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr"/>
       <c r="L50" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>Direttore dei Servizi Socio-Sanitari Tel: 045/8076150Fax: 045/8075502email: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Valorizazzione procedura interna borsellino ospiti presso UOSD Cerris - Marzana</t>
+          <t>Autorizzazione Assistenza Domiciliare Disabili Distretto 1 e 2</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio Assistenza Domiciliare Disabili Distretto 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: marta.frameglia@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="E51" t="inlineStr"/>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio Assistenza Domiciliare Disabili Distretto 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: marta.frameglia@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Servizio Assistenza Domiciliare Disabili Distretto 1 e 2Coordinatore: Dott.ssa Marta Frameglia  Tel. 045/9287108 -mail: marta.frameglia@aulss9.veneto.it - domiciliare.handicap@aulss9.veneto.it Documenti: richiesta attivazione UVMD per assistenza domiciliare.</t>
+        </is>
+      </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Referente amministrativo Dat in servizio presso U.O.S.D Cerris mail: cerris@aulss9.veneto.it telefono: 045 906133</t>
+          <t xml:space="preserve">Servizio Assistenza Domiciliare Disabili Distretto 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: marta.frameglia@aulss9.veneto.it </t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Contabilizazzione mensile e annuale</t>
+          <t>Entro 30 giorni dalla data di protocollo della rechiesta UVMD come da normativa.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
-      <c r="I51" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="I51" t="inlineStr"/>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=724&amp;amp;lingua=IT</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr"/>
       <c r="L51" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>Direttore dei Servizi Socio-Sanitari Tel. 045/8076150 Fax 045/8075502 e-mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Procedimento di spesa relativa alla liquidazione fatturazione contabilità ATI per l'affidamento del servizio socio sanitario assistenziale presso il Cerris.</t>
+          <t>Attivazione convenzioni e progetti di tirocinio di inserimento/re-inserimento e di tirocinio di inclusione sociale e relativa erogazione di contributi economici legati alla frequenza, agli utenti del Servizio Integrazione Lavorativa - Distretti 1 e 2.</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.itUOSD CERRIS - Direttore dott.ssa Ebba Carmela Buffone tel: 045/916033mail: ebbacarmela.buffone@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretti 1 e 2 Direttore f.f. : Dott.ssa Luisa Andreetta. Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Per liquidazione fatture:UOS Attività Amministrativa Socio Sanitaria; Dirigente AmministrativoDott. Alessandro Ferronato; Telefono 045/9287008mail:alessandro.ferronato@aulss9.veneto.itPer controllo fatture:UOSD CERRIS - Direttore dott.ssa Ebba Carmela Buffone tel: 045/916033mail: ebbacarmela.buffone@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="E52" t="inlineStr"/>
+          <t>UOC Disabilità e Non Autosufficienza Distretti 1 e 2 Direttore f.f. : Dott.ssa Luisa Andreetta. Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it Documenti : schema-tipo di convenzione e progetto formativo di tirocinio di inserimento/reinserimento schema-tipo di convenzione e progetto personalizzato di tirocinio di inclusione sociale</t>
+        </is>
+      </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Referente amministrativo DAT in servizio presso U.O.S.D Cerris mail: cerris@aulss9.veneto.it telefono: 045 906133</t>
+          <t xml:space="preserve">Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it 
+ </t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>40 giorni per la liquidazione delle fatture</t>
+          <t>30 gg dall'avvio (assenso del partner azienda ospitante all'iserimento in tirocino) nel rispetto del budget aziendale</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
-      <c r="I52" t="inlineStr"/>
-[...5 lines deleted...]
-      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=726&amp;lingua=IT</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr"/>
       <c r="L52" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>Direttore Servizi Socio-sanitari Azienda ULSS 9 Scaligera Tel. 045 8076150 
+Fax 045 8075502  email: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>UOC DAT- EROGAZIONE CONTRIBUTI AD ASSOCIAZIONI TEMPO LIBERO, VOLONTARIATO, ED ENTI TERZO SETTORE A COSTO 100% SOCIALE.</t>
+          <t>Autorizzazione assistenza scolastica disabili</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa  Luisa Andreetta Servizio Integrazione Scolastica e Sociale Distretti 1 e 2 Coordinatore : Dott.ssa M.G. Franceschini Tel. 045/9287032e-mail: mariagiovanna.franceschini@aulss9.veneto.it integrazione.scolastica@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria- Responsabile dott. Alessandro Ferronato - tel 045/9287008- alessandro.ferronato@aulss9.veneto.it - Sig.ra Martini Rossella tel 045/9287013 e-mail rossella.martini@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e  2 Direttore FF: Dott.ssa  Luisa Andreetta Servizio Integrazione Scolastica Distretti 1 e 2Coordinatore : Dott.ssa M.G. Franceschini Tel. 045/9287032e-mail: mariagiovanna.franceschini@aulss9.veneto.it integrazione.scolastica@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>bando pubblico, modulistica reperibile al link: https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bandi&amp;amp;fw1pk=1</t>
+          <t>Servizio Integrazione Scolastica Distretti 1 e 2Coordinatore: Dott.ssa M.G. Franceschini Tel. 045/9287032 e-mail: mariaggiovanna.franceschini@aulss9.veneto.it integrazione.scolastica@aulss9.veneto.it 
+Documenti: richiesta di OSS per assistenza scolastica, certificazione handicap ai fini scolastici, verbale 104/92 - verbale UVMD, modulo richiesta oss, modulo richiesta incontri specialisti/uscite scolastiche</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria- Responsabile dott. Alessandro Ferronato - tel 045/9287008- alessandro.ferronato@aulss9.veneto.it</t>
+          <t>Servizio Integrazione Scolastica Distretti 1 e 2 Coordinatore: Dott.ssa M.G. Franceschini Tel. 045/9287032e-mail: mariagiovanna.franceschini@aulss9.veneto.it  integrazione.scolastica@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>60 gg dalla valutazione a seguito di bando pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Entro inizio anno scolastico</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali.</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>http://www.aulss9.veneto.it/index.cfm?action=trasparenza.bandi&amp;amp;fw1pk=2</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=725&amp;lingua=IT</t>
         </is>
       </c>
       <c r="K53" t="inlineStr"/>
       <c r="L53" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>Direttore dei Servizi Socio Sanitari Tel. 045/8076150FAX 045/8075502e-mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>UOC DAT - LIQUIDAZIONI PROGETTI SOCIO SANITARI</t>
+          <t>Accesso Impegnative di Cura Domiciliare e Care Giver Familiare tipo P e F</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott.ssa Ebba Carmela Buffone Referente ICDp - ICDf e care giver: Dott.ssa Rossella Avesani Tel. 045/6712371 email: rossella.avesani@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria- Responsabile dott. Alessandro Ferronato - tel 045/9287008- alessandro.ferronato@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="E54" t="inlineStr"/>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott.ssa Ebba Carmela Buffone Referente ICDp - ICDf e care giver: Dott.ssa Rossella Avesani Tel. 045/6712371 email: rossella.avesani@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Domanda Modulo ICD e CG Allegato B DGR n. 1338 del 30/07/2013 Allegato A al Decreto n. 52 del Decreto del 30 novembre 2021</t>
+        </is>
+      </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria -&amp;nbsp;Telefono: 045/9287008 dott. Alessandro Ferronato</t>
+          <t>Referente ICDp - ICDf e care giver: Dott.ssa Rossella Avesani Tel. 045/6712371 email: rossella.avesani@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Per quanto compete la seconda fase del procedimento relativo alla liquidazione la procedura è collegata al vincolo della disponibilità finanziaria originata dalle rimesse degli Enti delegati e nei tempi previsti per legge</t>
-[...11 lines deleted...]
-      </c>
+          <t>UVMD entro 30 giorni dalla richiesta protocollata come da Normativa</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr"/>
+      <c r="I54" t="inlineStr"/>
       <c r="J54" t="inlineStr"/>
       <c r="K54" t="inlineStr"/>
       <c r="L54" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>Direzione dei Servizi Socio Sanitari. Direttore dott. Felice Alfonso Nava tel. 0458076150 Mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Gestione e liquidazione contributi vincolati D1-2-3-4</t>
+          <t>Valutazione Inserimento Utenti Servizi Residenziali per disabili Distretto 4 Ovest Veronese</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott.ssa Ebba Carmela Buffone - Referente Coordinamento Interventi Residenziali Distretto 4 : Dott.ssa Clara Loncrini Tel. 045/6712349 email: clara.loncrini@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it, Benedetta Migliorini 045/6712809 mail benedetta.migliorini@aulss9.veneto.it, Luisa Giorgio 045/9287005 mail luisa.giorgio@aulss9.veneto.it, Patrizia Petrocchi 0442/622975 mail patrizia.petrocchi@aulss9.veneto.it, Vittoria Donisi tel 045/6712863 mail vittoria.donisi@aulss9.veneto.it, Anna Giulia Sordelli 045/9287007 mail annagiulia.sordelli@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott. Ebba Carmela Buffone - Referente Coordinamento Interventi Residenziali Distretto 4 : Dott.ssa Clara Loncrini Tel. 045/6712349 email: clara.loncrini@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Non vi sono procedimenti ad istanza di parte</t>
-[...3 lines deleted...]
-      <c r="G55" t="inlineStr"/>
+          <t>Domanda UVMD Verbale I.C. Verbale L. 104/92</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Referente Coordinamento Interventi Residenziali Distretto 4: Dott.ssa Clara Loncrini Tel. 045/6712349 email: clara.loncrini@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>Entro 30 giorni dalla domanda UVMD come da Normativa</t>
+        </is>
+      </c>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Non vi sono procedimenti ad istanza di parte</t>
-[...2 lines deleted...]
-      <c r="J55" t="inlineStr"/>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>DISTRETTO 4https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=802&amp;lingua=IT</t>
+        </is>
+      </c>
       <c r="K55" t="inlineStr"/>
       <c r="L55" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>Direttore dei Servizi Socio Sanitari  - tel 0458076150 Mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Liquidazione contributo ADI-SAD Distretti 1-2-3-4 ai Comuni</t>
+          <t>Accesso Impegnative di Cura Domiciliare e Care Giver Familiare tipo P e F</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOC Disabilità Non Autosufficienza Distretto 3 Direttore: Dott.ssa Luisa Andreetta Coordinatore: dr.ssa Margherita Bissoli tel 0442622442Mail: margherita.bissoli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it, Alessandra Barbi tel 045/6712377 alessandra.barbi@aulss9.verona.it, Patrizia Petrocchi tel 0442/622975 patrizia.petrocchi@aulss9.veneto.it, Luisa Giorgio tel 045/9287005 luisa.giorgio@aulss9.veneto.it</t>
+          <t>UOC Disabilità Non Autosufficienza Distretto 3 Direttore FF: Dott.ssa Luisa AndreettaCoordinatore: dr.ssa Margherita Bissoli tel 0442622442Mail: margherita.bissoli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Non vi sono procedimenti ad istanza di parte</t>
-[...3 lines deleted...]
-      <c r="G56" t="inlineStr"/>
+          <t>Domanda Modulo ICD e CGAllegato B DGR n. 1338 del 30/07/2013 Allegato A al Decreto n. 52 del Decreto del 30 novembre 2021</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Coordinatore: dr.ssa Margherita Bissoli tel 0442622442 Mail: margherita.bissoli@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>UVMD entro 30 giorni dalla richiesta protocollata come da Normativa</t>
+        </is>
+      </c>
       <c r="H56" t="inlineStr"/>
-      <c r="I56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I56" t="inlineStr"/>
       <c r="J56" t="inlineStr"/>
       <c r="K56" t="inlineStr"/>
       <c r="L56" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it 
-&amp;nbsp;</t>
+          <t>Direzione dei Servizi Socio Sanitari  tel. 0458076150Mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Liquidazione fatture centri residenziali e centri diurni disabili - scolastica - psicologi in applato - sportello badanti - assistenza domiciliare - posti sollievo in case di riposo - handicap Distretto 4 Riferimenti normativi specifiche disposizioni regionali</t>
+          <t>VALUTAZIONE INSERIMENTO UTENTI CENTRI DIURNI PER DISABILI DISTRETTO 4 OVEST VERONESE</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott.ssa Ebba Carmela Buffone Referente Interventi Semiresidenziali Distretto 4 : Dott.ssa Clara Loncrini Tel. 045/6712349 email: clara.loncrini@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig Vittoria Donisi telef. 045/6712863 mail vittoria.donisi@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF:  Dott.ssa Ebba Carmela Buffone  Referente Interventi Semiresidenziali Distretto 4: Dott.ssa Clara Loncrini Tel. 045/6712349 email: clara.loncrini@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Non vi sono procedimenti ad istanza di parte</t>
-[...2 lines deleted...]
-      <c r="F57" t="inlineStr"/>
+          <t>Distretto 4 Ovest Veronese Richiesta di UVMD Verbale I.C. e L.104</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Referente Coordinamento Interventi Semiresidenziali Distretto 4: Dott.ssa Clara Loncrini Tel. 045/6712349 email: clara.loncrini@aulss9.veneto.it</t>
+        </is>
+      </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Pagamento entro 60 giorni ricevimento fattura</t>
+          <t>UVMD entro 30 giorni come da normativa.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
-      <c r="I57" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J57" t="inlineStr"/>
+      <c r="I57" t="inlineStr"/>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>DISTRETTO 4https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=1965&amp;lingua=IT</t>
+        </is>
+      </c>
       <c r="K57" t="inlineStr"/>
       <c r="L57" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it 
-&amp;nbsp;</t>
+          <t>Direttore dei Servizi Socio Sanitari Tel. 045/8076150 e-mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Gestione RUR con emissione impegnative residenzialità e semiresidenzialità anziani non autosufficienti Distretti 1 - 2 - 3 - 4 Riferimenti normativi disposizioni regionali</t>
+          <t>Attivazione convenzioni e progetti di tirocinio di inserimento/re-inserimento e di tirocinio di inclusione sociale e relativa erogazione di contributi economici legati alla frequenza, agli utenti del Servizio Integrazione Lavorativa - Distretto 4</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott.ssa Ebba Carmela Buffone  Referenti Servizio Integrazione Lavorativa Distretto 4 : Dott.ssa Giuliana Marzella e Dott.ssa Giovanna Geroin e-mail giuliana.marzella@aulss9.veneto.it giovanna.geroin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto ; Sig Farronato.Lorella telef. 045/9287055 mail lorella.farronato@aulss9.veneto.it;Sabrina Pernigotto telef. 045/9287086 mail sabrina.pernigotto@aulss9.veneto.it; Luisanna Bianchi telef. 045/9287006 mail luisanna.bianchi@aulss9.veneto.it; Maristella Turrini telef 045/9287209 mail maristella.turrini@aulss9.veneto.it; Conti Daniela telef 045/9287112 mail daniela.conti@aulss9.veneto.it;&amp;nbsp;</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Ovest Veronese Direttore FF: Dott.ssa Ebba Carmela Buffone  Referenti Servizio Integrazione Lavorativa Distretto 4 : Dott.ssa Giuliana Marzella e Dott.ssa Giovanna Geroin e-mail giuliana.marzella@aulss9.veneto.it giovanna.geroin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Il cittadino presenta domanda all'assistente sociale del comune o al distretto competente o presso ospedali utilizzando mudulistica presente sul sito aziendale</t>
-[...7 lines deleted...]
-      </c>
+          <t>Servizio Integrazione Lavorativa Distretto 4 Ovest Veronese Referenti: Dott.ssa Giuliana Marzella e Dott.ssa Giovanna Geroin e-mail giuliana.marzella@aulss9.veneto.it giovanna.geroin@aulss9.veneto.it Documenti: schema-tipo di convenzione e progetto formativo di tirocinio di inserimento/reinserimento schema-tipo di convenzione e progetto personalizzato di tirocinio di inclusione sociale</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Servizio Integrazione Lavorativa Distretto 4 Ovest Veronese Referenti: Dott.ssa Giuliana Marzella e Dott.ssa Giovanna Geroin e-mail giuliana.marzella@aulss9.veneto.it giovanna.geroin@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
-      <c r="I58" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J58" t="inlineStr"/>
+      <c r="I58" t="inlineStr"/>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>DISTRETTO 4https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=780&amp;lingua=IT</t>
+        </is>
+      </c>
       <c r="K58" t="inlineStr"/>
       <c r="L58" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it 
-&amp;nbsp;</t>
+          <t>Direttore dei Servizi Socio-Sanitari Dott. Raffaele Grottola Tel. 045/8076150 Fax 045/8075502 e-mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+          <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Sottoscizione accordi contrattuali ex L.R. n. 22/2002 con enti di accoglienza minori D1-2</t>
+          <t>AUTORIZZAZIONE ASSISTENZA SCOLASTICA DISABILI DISTRETTO 4</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 -alessandro.ferronato@aulss9.veneto.it; UOS Attività Amministrativa Socio Sanitaria Dott.ssa Eufemia Gazerro tel. 045/9287082 mail eufemia.gazerro@aulss9.veneto.it;Uoc Infanzia Adolescenza Famigli e Consultori Dirigente Dott. Leonardo Zoccante tel. 045/8075745 mail leonardo.zoccante@aulss9.veneto.it;</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Direttore FF: Dott.ssa Ebba Carmela Buffone  Servizio Integrazione Scolastica e Sociale Distretto 4 Coordinatore : Dott.ssa Cristina Parisotto Tel. 045 6712361 e-mail: cristina.parisotto@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 4 Direttore FF : Dott.ssa Ebba Carmela Buffone Servizio Integrazione Scolastica e Sociale Distretto 4 Coordinatore : Dott.ssa Cristina Parisotto Tel. 045 6712361 e-mail: cristina.parisotto@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Non vi sono procedimenti ad istanza di parte</t>
-[...2 lines deleted...]
-      <c r="F59" t="inlineStr"/>
+          <t>Documenti: - Richiesta di O.S.S.per Assistenza Scolastica - Verbale U.V.M.D. - Certificazione handicap ai fini scolastici - Assegnazione Operatore Socio Sanitario - Moduli richiesta per incontri con specialisti - Moduli richiesta per uscite scolastiche</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Servizio Integrazione Scolastica e Sociale Distretto 4 Coordinatore : Dott.ssa Cristina Parisotto Tel. 045 6712361 e-mail: cristina.parisotto@aulss9.veneto.it</t>
+        </is>
+      </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>In base alle disposizioni regionali</t>
+          <t>Entro inizio anno scolastico</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
-[...2 lines deleted...]
-      <c r="J59" t="inlineStr"/>
+          <t>Strumenti di tutela previsti dalle norme civili ed amministrativi</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>DISTRETTO 4https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=759&amp;lingua=IT</t>
+        </is>
+      </c>
       <c r="K59" t="inlineStr"/>
       <c r="L59" t="inlineStr">
         <is>
-          <t>Direttore dei Servizi Socio Sanitari Dott. Nava Felice Alfonso tel. 045/8076150 direzione.servizisociali@aulss9.veneto.it</t>
+          <t>Direttore dei Servizi Socio Sanitari  Tel. 045/8076150 e-mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+          <t>Servizi Territoriali - Attività Specialistica</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Liquidazione contributi associazioni volontariato Distretti 1 - 2 -3 -4 Riferimento normativo disposizioni regionali</t>
+          <t>Programmazione dell'attività specialistica ambulatoriale erogata da erogatori privati accreditati presenti sul territorio dell'Aulss 9 Scaligera</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOS Attività Specialistica</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig Benedetta Migliorini telef. 045/6712809 mail benedetta.migliorini@aulss9.veneto.it; Luisa Giorgio tel 045/9287005 mail luisa.giorgio@aulss9.veneto,it; Patrizia Petrocchi tel 0442/622975 mail patrizia.petrocchi@aulss9.veneto.it; Vittoria Donisi tel 045/6712863 mail vittoria.donisi@aulss9.veneto.it</t>
+          <t>Dr.ssa Alessandra Da Ros</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Documentazione presentata da associazioni</t>
-[...2 lines deleted...]
-      <c r="F60" t="inlineStr"/>
+          <t>Non prevista</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>telefono: 045 807 58 62mail: specialistica@aulss9.veneto.it ; accreditati@aulss9.veneto.it</t>
+        </is>
+      </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Immediato</t>
-[...9 lines deleted...]
-      <c r="K60" t="inlineStr"/>
+          <t>Secondo normativa regionale.</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Non prevista</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr"/>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>Non previsto</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>Non previsto.</t>
+        </is>
+      </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>Dott.ssa Viviana Coffeletel. 045 807 5543mail: direzione.funzioneterritoriale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Liquidazione ICD a b m sla p ed f contributi vita indipendente Distretti 1 - 2 e 3 Riferimento normativo disposizioni regionali</t>
+          <t>Valorizazzione alla compartecipazione rette soggetti disabili UOSD Cerris - Marzana</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.venetoDistretto 1-2 Sig Benedetta Migliorini telef. 045/6712809 mail benedetta.migliorini@aulss9.veneto.itDistretto 3 Sig. PatriziaPetrocchi Tel. 0442/622975 e-mail patrizia.petrocchi@aulss9.veneto.it</t>
-[...7 lines deleted...]
-      <c r="F61" t="inlineStr"/>
+          <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.it Sig. Luciano Chesini tel 045/9287140 e-mail luciano.chesini@aulss9.veneto.it  Sig.ra Annagiulia Sordelli tel  045/9287007 e-mail annagiulia.sordelli@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr"/>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Referente amministrativo DAT in servizio presso U.O.S Cerris mail: cerris@aulss9.veneto.it telefono: 045/9287140</t>
+        </is>
+      </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Immediato</t>
+          <t>Verifiche annuali, elenchi trimestrali, fatturazioni sef al trimestre</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr">
         <is>
-          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
-[...3 lines deleted...]
-      <c r="K61" t="inlineStr"/>
+          <t>Ufficio Amministrativo Cerris</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>Applicativo residenzialità web ulss9 - Res Web</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>Fatturazioni del SEF a mezzo pagoPA</t>
+        </is>
+      </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Liquidazione fatture centri diurni, trasporti disabili Distretto 1 e 2 Riferimento normativo disposizioni regionali e deleghe comuni</t>
+          <t>Servizio di cassa borsellino - affidamento della gestione e nomina del cassiere responsabile del fondo borsellino UOS Cerris - Marzana</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig Benedetta Migliorini telef. 045/6712809 mail benedetta.migliorini@aulss9.veneto.it</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Non vi sono procedimenti ad istanza di parte</t>
-[...2 lines deleted...]
-      <c r="F62" t="inlineStr"/>
+          <t>DDG N.1032 DEL 21/12/2021</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Referente amministrativo Dat in servizio presso U.O.S. Cerris mail: cerris@aulss9.veneto.it telefono: 045 9287140</t>
+        </is>
+      </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Entro 60 giorni dal ricevimento fattura</t>
+          <t>Contabilizazzione mensile e annuale</t>
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Verifiche contabili a campione e controllo giacenze</t>
         </is>
       </c>
       <c r="J62" t="inlineStr"/>
-      <c r="K62" t="inlineStr"/>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>Per gli utenti sia presso la sede del Cerris sia per gli utenti della sede di Marzana il pagamento tramite bonifico su un apposito conto aziendale</t>
+        </is>
+      </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alesandro Ferronato - tel. 045/807008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Gestione contributi regionali per asilo nido aziendale Distretto 3 Riferimento normativo disposizioni aziendali</t>
+          <t>Procedimento di spesa relativa alla liquidazione fatturazione contabilità ATI per l'affidamento del servizio socio sanitario assistenziale presso il Cerris.</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.it UOC Disabilità Non Autosufficienza D2 Direttore Dr.ssa Luisa Andreetta luisa.andreetta@aulss9.veneto.it - UOS CERRIS tel: 045/916033</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig Roberta Fortuna telef. 0442/622303 mail roberta.fortuna@aulss9.veneto.it</t>
-[...7 lines deleted...]
-      <c r="F63" t="inlineStr"/>
+          <t>Per liquidazione fatture:UOS Attività Amministrativa Socio Sanitaria; Dirigente AmministrativoDott. Alessandro Ferronato; Telefono 045/9287008 mail:alessandro.ferronato@aulss9.veneto.it Per controllo fatture: UOC Disabilità Non Autosufficienza D2 Direttore Dr.ssa Luisa Andreetta luisa.andreetta@aulss9.veneto.it - UOS CERRIS tel: 045/916033</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr"/>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Referente amministrativo DAT in servizio presso U.O.S Cerris mail: cerris@aulss9.veneto.it telefono: 045 906133</t>
+        </is>
+      </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Nessun termine</t>
+          <t>40 giorni per la liquidazione delle fatture</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
-      <c r="I63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr"/>
-      <c r="K63" t="inlineStr"/>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>Applicativo Eusis</t>
+        </is>
+      </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Gestione graduatorie e liquidazione ICD a b m mgs sla p ed f Distretto 1-2 e 3 Riferimenti normativi specifiche disposizioni regionali</t>
+          <t>UOC DAT- EROGAZIONE CONTRIBUTI AD ASSOCIAZIONI TEMPO LIBERO, VOLONTARIATO, ED ENTI TERZO SETTORE A COSTO 100% SOCIALE.</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.venetoDistretto 1-2 Sig. Alessandra Vicenzi tel. 045/9287094 e-mail alessandra.vicenzi@aulss9.veneto.it&amp;nbsp; Sig. Cristian Maselli tel. 045/9287053 e-mail cristian.maselli@aulss9.veneto.it&amp;nbsp; &amp;nbsp;Distretto 3 Sig Lorella Rossignoli telef. 0442/622500 mail lorella.rossignoli@aulss9.veneto.it&amp;nbsp;</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria- Responsabile dott. Alessandro Ferronato - tel 045/9287008- alessandro.ferronato@aulss9.veneto.it - Sig.ra Martini Rossella tel 045/9287013 e-mail rossella.martini@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Il cittadino presenta domanda all'assistente sociale del comune o delle UOC disabilità non autosufficienza utilizzando mudulistica presente sul sito aziendale</t>
-[...2 lines deleted...]
-      <c r="F64" t="inlineStr"/>
+          <t>bando pubblico, modulistica reperibile al link: https://www.aulss9.veneto.it/index.cfm?action=trasparenza.bandi&amp;fw1pk=1</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria- Responsabile dott. Alessandro Ferronato - tel 045/9287008- alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Entro il secondo mese successivo a quello di competenza</t>
-[...2 lines deleted...]
-      <c r="H64" t="inlineStr"/>
+          <t>60 gg dalla valutazione a seguito di bando pubblico</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
-      <c r="J64" t="inlineStr"/>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>http://www.aulss9.veneto.it/index.cfm?action=trasparenza.bandi&amp;fw1pk=2</t>
+        </is>
+      </c>
       <c r="K64" t="inlineStr"/>
       <c r="L64" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Liquidazione fatture progetto HCP Distretto 1 2 3 Riferimenti normativi specifiche disposizioni nazionali e regionali</t>
+          <t>UOC DAT - LIQUIDAZIONI PROGETTI SOCIO SANITARI</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig.ra Petrocchi Patrizia telef. 0442/622975 mail patrizia.petrocchi@aulss9.veneto.it</t>
-[...7 lines deleted...]
-      <c r="F65" t="inlineStr"/>
+          <t>UOS Attività Amministrativa Socio Sanitaria- Responsabile dott. Alessandro Ferronato - tel 045/9287008- alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr"/>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria - Telefono: 045/9287008 dott. Alessandro Ferronato</t>
+        </is>
+      </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Entro 60 giorni dal ricevimento fatture</t>
-[...2 lines deleted...]
-      <c r="H65" t="inlineStr"/>
+          <t>Per quanto compete la seconda fase del procedimento relativo alla liquidazione la procedura è collegata al vincolo della disponibilità finanziaria originata dalle rimesse degli Enti delegati e nei tempi previsti per legge</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali.</t>
         </is>
       </c>
       <c r="J65" t="inlineStr"/>
       <c r="K65" t="inlineStr"/>
       <c r="L65" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Contributi per affidi familiari e liquidazione fatture strutture residenziali per minori Distretto 3 Riferimenti normativi specifiche disposizioni regionali</t>
+          <t>Gestione e liquidazione contributi vincolati D1-2-3-4</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Sig Caterina Calonego telef. 0442/622380 mail caterina.calonego@aulss9.veneto.it</t>
+          <t>Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it, Benedetta Migliorini 045/6712809 mail benedetta.migliorini@aulss9.veneto.it, Luisa Giorgio 045/9287005 mail luisa.giorgio@aulss9.veneto.it, Patrizia Petrocchi 0442/622975 mail patrizia.petrocchi@aulss9.veneto.it, Vittoria Donisi tel 045/6712863 mail vittoria.donisi@aulss9.veneto.it, Anna Giulia Sordelli 045/9287007 mail annagiulia.sordelli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="F66" t="inlineStr"/>
-      <c r="G66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr">
         <is>
-          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="J66" t="inlineStr"/>
       <c r="K66" t="inlineStr"/>
       <c r="L66" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008- alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Liquidazione fatture semiresidenzialità disabili Distretto 3 Riferimenti normativi specifiche disposizioni regionali</t>
+          <t>Liquidazione contributo ADI-SAD Distretti 1-2-3-4 ai Comuni</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Tatiana Zago telef. 0442/622981 mail tatiana.zago@aulss9.veneto.it</t>
+          <t>Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it, Alessandra Barbi tel 045/6712377 alessandra.barbi@aulss9.verona.it, Patrizia Petrocchi tel 0442/622975 patrizia.petrocchi@aulss9.veneto.it, Luisa Giorgio tel 045/9287005 luisa.giorgio@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="F67" t="inlineStr"/>
-      <c r="G67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr">
         <is>
-          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="J67" t="inlineStr"/>
       <c r="K67" t="inlineStr"/>
       <c r="L67" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t xml:space="preserve">DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it  </t>
         </is>
       </c>
       <c r="M67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Controllo e liquidazione Progetto &amp;quot;Ex Provincia&amp;quot; Distretti 1 2 3 4 . Riferimenti normativi disposizioni regionali</t>
+          <t>Liquidazione fatture centri residenziali e centri diurni disabili - scolastica - psicologi in applato - sportello badanti - assistenza domiciliare - posti sollievo in case di riposo - handicap Distretto 4 Riferimenti normativi specifiche disposizioni regionali</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig. Carol Marchi telef.&amp;nbsp; 045/9287054 mail carol.marchi@aulss9.veneto.it</t>
+          <t>Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig Vittoria Donisi tel. 045/6712863 mail vittoria.donisi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>I cittadini fanno richiesta su modulistica aziendale presente nel sito aziendale</t>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="F68" t="inlineStr"/>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Non è previsto un termine</t>
+          <t>Pagamento entro 60 giorni ricevimento fattura</t>
         </is>
       </c>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr">
         <is>
-          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="J68" t="inlineStr"/>
       <c r="K68" t="inlineStr"/>
       <c r="L68" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t xml:space="preserve">DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it  </t>
         </is>
       </c>
       <c r="M68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Liquidazione fatture comunità residenziali per minori - CD per minori - interventi educativi per minori - affidi minori e anziani Distretto 4 Riferimenti normativi Disposizioni nazionali e regionali</t>
+          <t>Gestione RUR con emissione impegnative residenzialità e semiresidenzialità anziani non autosufficienti Distretti 1 - 2 - 3 - 4 Riferimenti normativi disposizioni regionali</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>UOS Attività amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Ferronato Alessandro tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Sig. Giada Framba telef. 045/6338474 mail giada.framba@aulss9.veneto.it</t>
+          <t xml:space="preserve">Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto ; Sig Farronato Lorella tel. 045/9287055 mail lorella.farronato@aulss9.veneto.it;Sabrina Pernigotto tel. 045/9287086 mail sabrina.pernigotto@aulss9.veneto.it; Luisanna Bianchi tel. 045/9287006 mail luisanna.bianchi@aulss9.veneto.it; Maristella Turrini tel. 045/9287209 mail maristella.turrini@aulss9.veneto.it; Conti Daniela tel. 045/9287112 mail daniela.conti@aulss9.veneto.it; </t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Nessun procedimento ad istanza di parte</t>
+          <t>Il cittadino presenta domanda all'assistente sociale del comune o al distretto competente o presso ospedali utilizzando mudulistica presente sul sito aziendale</t>
         </is>
       </c>
       <c r="F69" t="inlineStr"/>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Entro 60 giorni ricevimento fattura</t>
+          <t>Entro 30 giorni a SVAMA effettuata</t>
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr">
         <is>
           <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J69" t="inlineStr"/>
       <c r="K69" t="inlineStr"/>
       <c r="L69" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t xml:space="preserve">DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it  </t>
         </is>
       </c>
       <c r="M69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Gestione telesoccorso Distretti 1 2 3 4 Riferimenti normativi specifiche disposizioni regionali</t>
+          <t>Sottoscizione accordi contrattuali ex L.R. n. 22/2002 con enti di accoglienza minori D1-2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOC Direzione Amministrativa Territoriale DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 -alessandro.ferronato@aulss9.veneto.it; UOS Attività Amministrativa Socio Sanitaria Dott.ssa Eufemia Gazerro tel. 045/9287082 mail eufemia.gazerro@aulss9.veneto.it;Uoc Infanzia Adolescenza Famigli e Consultori Dirigente Dott. Leonardo Zoccante tel. 045/8075745 mail leonardo.zoccante@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig.Sacchetto Tiziana 045/9287116 mail tiazianapaola.sacchetto@aulss9.veneto.it</t>
+          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Il cittadino presenta domanda direttamente o tramite l'assistente sociale del comune utilizzando modulistica presente sul sito aziendale</t>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="F70" t="inlineStr"/>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Secondo urgenza comunque entro 40 giorni dal ricevimento richiesta</t>
+          <t>In base alle disposizioni regionali</t>
         </is>
       </c>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr">
         <is>
-          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J70" t="inlineStr"/>
       <c r="K70" t="inlineStr"/>
       <c r="L70" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>Direttore dei Servizi Socio Sanitari Dott. Nava Felice Alfonso tel. 045/8076150 direzione.servizisociali@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Gestione amministrativa consultori - rapporti con tribunale Distretti 1 e 2 Riferimenti normativi disposizioni regionali</t>
+          <t>Liquidazione contributi associazioni volontariato Distretti 1 - 2 -3 -4 Riferimento normativo disposizioni regionali</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>UOC Infanzia Adolescenza Famiglia e Consultori Dirigente Dott. Leonardo Zoccante telef. 045/9287017-9287018 mail leonardo.zoccante@aulss9.veneto.it;</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>UOC Infanzia Adolescenza Famiglia e Consultori DirigenteDott. Leonardo Zoccante telef. 045/9287017-9287018 mail leonardo.zoccante@aulss9.veneto.it; Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig. Marinella Nordera mail marinella.nordera@aulss9.veneto.it telef. 045/9287017</t>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig Benedetta Migliorini telef. 045/6712809 mail benedetta.migliorini@aulss9.veneto.it; Luisa Giorgio tel 045/9287005 mail luisa.giorgio@aulss9.veneto,it; Patrizia Petrocchi tel 0442/622975 mail patrizia.petrocchi@aulss9.veneto.it; Vittoria Donisi tel 045/6712863 mail vittoria.donisi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Non vi sono procedimenti ad istanza di parte</t>
+          <t>Documentazione presentata da associazioni</t>
         </is>
       </c>
       <c r="F71" t="inlineStr"/>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Per le fatture entro 60 giorni da ricevimento</t>
+          <t>Immediato</t>
         </is>
       </c>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr">
         <is>
           <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J71" t="inlineStr"/>
       <c r="K71" t="inlineStr"/>
-      <c r="L71" t="inlineStr"/>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
       <c r="M71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Gestione graduatorie ICD a b m f p sla -&amp;nbsp; flusso FAD Distretto 4 Riferimenti normativi specifiche disposizioni regionali</t>
+          <t>Liquidazione ICD a b m sla p ed f contributi vita indipendente Distretti 1 - 2 e 3 Riferimento normativo disposizioni regionali</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig Alessandra Barbi telef. 045/6712377 mail alessandra.barbi@aulss9.veneto.it</t>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.venetoDistretto 1-2 Sig Benedetta Migliorini telef. 045/6712809 mail benedetta.migliorini@aulss9.veneto.it Distretto 3 Sig. Patrizia Petrocchi Tel. 0442/622975 e-mail patrizia.petrocchi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Il cittadino presenta domanda all'assistente sociale del comune o all'UOC Disabilità non autosufficienza utilizzando modulistica presente sul sito aziendale</t>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="F72" t="inlineStr"/>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Pagamento entro 60 giorni ricevimento fattura</t>
+          <t>Immediato</t>
         </is>
       </c>
       <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr">
         <is>
           <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J72" t="inlineStr"/>
       <c r="K72" t="inlineStr"/>
       <c r="L72" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008- alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Liquidazione fatture progetto Sollievo Distretti 1 2 3 4 Riferimenti normativi specifiche disposizioni regionali</t>
+          <t>Liquidazione fatture centri diurni, trasporti disabili Distretto 1 e 2 Riferimento normativo disposizioni regionali e deleghe comuni</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig Vittoria Donisi telef. 045/6712863 mail vittoria.donisi@aulss9.veneto.it</t>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig Benedetta Migliorini telef. 045/6712809 mail benedetta.migliorini@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="F73" t="inlineStr"/>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Pagamento entro 60 giorni ricevimento fattura</t>
+          <t>Entro 60 giorni dal ricevimento fattura</t>
         </is>
       </c>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Non vi sono procedimenti ad istanza di parte</t>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J73" t="inlineStr"/>
       <c r="K73" t="inlineStr"/>
       <c r="L73" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>controllo e liquidazione fattureTrasporti disabili casa lavoro e per terapie distretto 1 e 2 Servizio delegato dal Comune di Verona</t>
+          <t>Gestione contributi regionali per asilo nido aziendale Distretto 3 Riferimento normativo disposizioni aziendali</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Antonella Frera Tel 045/9287015 - antonella.frera@aulss9.veneto.it ;&amp;nbsp; Luisa Giorgio -&amp;nbsp; luisa.giorgio@aulss9.veneto.it tel. 045/9287005</t>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig Roberta Fortuna telef. 0442/622303 mail roberta.fortuna@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="F74" t="inlineStr"/>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Non è previsto termine per la conclusione del procedimento</t>
+          <t>Nessun termine</t>
         </is>
       </c>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr">
         <is>
           <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J74" t="inlineStr"/>
       <c r="K74" t="inlineStr"/>
       <c r="L74" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Contributo regionale per modifica strumenti di guida tutta Ulss Riferimenti normativi disposizioni regionali</t>
+          <t>Gestione graduatorie e liquidazione ICD a b m mgs sla p ed f Distretto 1-2 e 3 Riferimenti normativi specifiche disposizioni regionali</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it; Antonella Frera Tel 045/9287015 -antonella.frera@aulss9.veneto.it</t>
+          <t xml:space="preserve">Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.venetoDistretto 1-2 Sig. Alessandra Vicenzi tel. 045/9287094 e-mail alessandra.vicenzi@aulss9.veneto.it  Sig. Cristian Maselli tel. 045/9287053 e-mail cristian.maselli@aulss9.veneto.it   Distretto 3 Sig Lorella Rossignoli telef. 0442/622500 mail lorella.rossignoli@aulss9.veneto.it </t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>modulo domanda CONTRIBUTO da presentare al distretto</t>
+          <t>Il cittadino presenta domanda all'assistente sociale del comune o delle UOC disabilità non autosufficienza utilizzando mudulistica presente sul sito aziendale</t>
         </is>
       </c>
       <c r="F75" t="inlineStr"/>
       <c r="G75" t="inlineStr">
         <is>
-          <t>annuale sulla base delle disposizioni regionali -</t>
+          <t>Entro il secondo mese successivo a quello di competenza</t>
         </is>
       </c>
       <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr">
         <is>
-          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J75" t="inlineStr"/>
       <c r="K75" t="inlineStr"/>
       <c r="L75" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Compartecipazione alla spesa soggetti disabili in regime residenziale Distretto 1 e 2 con verifica fatture Riferimenti normativi Delibera Ulss 9 n. 558 del 30/8/2018 Per attività delegata dal Comune di Verona e per attività non delegata disposizioni regionali</t>
+          <t>Liquidazione fatture progetto HCP Distretto 1 2 3 Riferimenti normativi specifiche disposizioni nazionali e regionali</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Sig Antonella Frera telef. 045/9287015 mail antonella.frera@aulss9.veneto.it;&amp;nbsp; Luisa Giorgio tel.045/9287005 mail&amp;nbsp; luisa.giorgio@aulss9.veneto.it;Luciano Chesini telef 045/916033 luciano.chesini@aulss9.veneto.it</t>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig.ra Petrocchi Patrizia telef. 0442/622975 mail patrizia.petrocchi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>ISEE, Modelli di autodichiarazione su redditi ed eredit</t>
+          <t>Il cittadino presenta domanda all'assistente sociale competente per territorio utilizzando mudulistica presente sul sito aziendale</t>
         </is>
       </c>
       <c r="F76" t="inlineStr"/>
       <c r="G76" t="inlineStr">
         <is>
-          <t>non sono previsti termini per conclusione procedimento</t>
+          <t>Entro 60 giorni dal ricevimento fatture</t>
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr">
         <is>
-          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J76" t="inlineStr"/>
       <c r="K76" t="inlineStr"/>
       <c r="L76" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Sottoscrizione accordi contrattuli con centri servizi e centri per disabili residenziali e semiresidenziali riferimeti normativi L.R. 22/2002 per tutta Ulss</t>
+          <t>Contributi per affidi familiari e liquidazione fatture strutture residenziali per minori Distretto 3 Riferimenti normativi specifiche disposizioni regionali</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - email: alessandro.ferronato@aulss9.veneto.it Sig Rossella Martini telef. 045/9287013 email rossella.martini@aulss9.veneto.it</t>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Sig Caterina Calonego telef. 0442/622380 mail caterina.calonego@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="F77" t="inlineStr"/>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Non è previsto termine per conclusione procedimento</t>
+          <t>Per affidi entro il mese successivo a quello di competenza mentre per le fatture entro 60 giorni dal ricevimento</t>
         </is>
       </c>
       <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processual</t>
-[...6 lines deleted...]
-      </c>
+          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr"/>
       <c r="K77" t="inlineStr"/>
       <c r="L77" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Erogazione contributi assistiti portatori di handicap psicofisici per metodo Doman, Vojta, Fay,Aba,Perfetti tutta Ulss Riferimenti normativi specifiche disposizioni regionali</t>
+          <t>Liquidazione fatture semiresidenzialità disabili Distretto 3 Riferimenti normativi specifiche disposizioni regionali</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Sig Rossella Martini telef. 045/9287013 mil rossella.martini@aulss9.veneto.it</t>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Tatiana Zago telef. 0442/622981 mail tatiana.zago@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Si utilizzando modulistica scaribile dal sito aziendale o reperito presso distretto di appartenenza</t>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="F78" t="inlineStr"/>
       <c r="G78" t="inlineStr">
         <is>
-          <t>annuale sulla base delle disposizioni regionali -</t>
+          <t>Pagamento entro 60 giorni ricevimento fattura</t>
         </is>
       </c>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr">
         <is>
           <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J78" t="inlineStr"/>
       <c r="K78" t="inlineStr"/>
       <c r="L78" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Liquidazione fatture, ditte appaltatrici e residenzialità disabili Distretto 3 Riferimenti normativi specifiche disposizioni regionali</t>
+          <t>Controllo e liquidazione Progetto "Ex Provincia" Distretti 1 2 3 4 . Riferimenti normativi disposizioni regionali</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Sig Patrizia Petrocchi telef. 0442/622975 mail patrizia.petrocchi@aulss9.veneto.it</t>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig. Carol Marchi telef.  045/9287054 mail carol.marchi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Non vi sono procedimenti ad istanza di parte</t>
+          <t>I cittadini fanno richiesta su modulistica aziendale presente nel sito aziendale</t>
         </is>
       </c>
       <c r="F79" t="inlineStr"/>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Pagamento entro 60 giorni ricevimento fattura</t>
+          <t>Non è previsto un termine</t>
         </is>
       </c>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J79" t="inlineStr"/>
       <c r="K79" t="inlineStr"/>
       <c r="L79" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Liquidazione fatture residenzialità disabili distretto 1 e 2 e liquidazione fatture progetti disabilità distretto 1 e 2 Riferimenti normativi disposizioni regionali</t>
+          <t>Liquidazione fatture comunità residenziali per minori - CD per minori - interventi educativi per minori - affidi minori e anziani Distretto 4 Riferimenti normativi Disposizioni nazionali e regionali</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOS Attività amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Ferronato Alessandro tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it - Luisa Giorgio Tel 045/9287005 - luisa.giorgio@aulss9.veneto.it -&amp;nbsp; Anna Giulia Sordelli telef 045/9287007 mail annagiula.sordelli@aulss9.veneto.it</t>
+          <t>Sig. Giada Framba telef. 045/6338474 mail giada.framba@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Non vi sono procedimenti ad istanza di parte</t>
+          <t>Nessun procedimento ad istanza di parte</t>
         </is>
       </c>
       <c r="F80" t="inlineStr"/>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Pagamento fatture entro 60 giorni dal ricevimento</t>
+          <t>Entro 60 giorni ricevimento fattura</t>
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J80" t="inlineStr"/>
       <c r="K80" t="inlineStr"/>
       <c r="L80" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Liquidazione fatture rette strutture NPI, Centro Autismo e Dipartimento Dipendenze Distretto 1 e 2. Riferimenti normativi specifiche disposizioni regionali</t>
+          <t>Gestione telesoccorso Distretti 1 2 3 4 Riferimenti normativi specifiche disposizioni regionali</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.ssa Eufemia Gazerro tel 045/9287082 - mail: eufemia.gazerro@aulss9.veneto.itCollaboratori Amministrativi per NPI e Centro Autismo: Marco Fratini&amp;nbsp; marco.fratini@aulss9.veneto.it&amp;nbsp; &amp;nbsp;tel. 0456068268 - Collaboratori Amministrativi per le dipendenze Roberto Reale tel. 0459287120 - roberto.reale@aulss9.veneto.it</t>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig.Sacchetto Tiziana 045/9287116 mail tiazianapaola.sacchetto@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Non vi sono procedimenti ad istanza di parte</t>
+          <t>Il cittadino presenta domanda direttamente o tramite l'assistente sociale del comune utilizzando modulistica presente sul sito aziendale</t>
         </is>
       </c>
       <c r="F81" t="inlineStr"/>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Pagamento entro 60 giorni ricevimento fattura</t>
+          <t>Secondo urgenza comunque entro 40 giorni dal ricevimento richiesta</t>
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J81" t="inlineStr"/>
       <c r="K81" t="inlineStr"/>
       <c r="L81" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008- alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Liquidazione fatture centri servizi anziani e ditte appaltatrici e centri diurni Distretto 1 - 2 -3 - 4 Riferimenti normativi specifiche disposizioni regionali</t>
+          <t>Gestione amministrativa consultori - rapporti con tribunale Distretti 1 e 2 Riferimenti normativi disposizioni regionali</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+          <t>UOC Infanzia Adolescenza Famiglia e Consultori Dirigente Dott. Leonardo Zoccante telef. 045/9287017-9287018 mail leonardo.zoccante@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Sig Elena Longhi 045/6712321 mail elena.longhi@aulss9.veneto.it e Francesca Marconi telef. 045/67122421 mail francesca.marconi@aulss9.veneto.it</t>
+          <t>UOC Infanzia Adolescenza Famiglia e Consultori DirigenteDott. Leonardo Zoccante telef. 045/9287017-9287018 mail leonardo.zoccante@aulss9.veneto.it; Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig. Marinella Nordera mail marinella.nordera@aulss9.veneto.it telef. 045/9287017</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="F82" t="inlineStr"/>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Pagamento entro 60 giorni ricevimento fattura</t>
+          <t>Per le fatture entro 60 giorni da ricevimento</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr">
         <is>
           <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
-      <c r="J82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J82" t="inlineStr"/>
       <c r="K82" t="inlineStr"/>
-      <c r="L82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L82" t="inlineStr"/>
       <c r="M82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
+          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Gestione graduatorie ICD a b m f p sla -  flusso FAD Distretto 4 Riferimenti normativi specifiche disposizioni regionali</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig Alessandra Barbi telef. 045/6712377 mail alessandra.barbi@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Il cittadino presenta domanda all'assistente sociale del comune o all'UOC Disabilità non autosufficienza utilizzando modulistica presente sul sito aziendale</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr"/>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>Pagamento entro 60 giorni ricevimento fattura</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr"/>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr"/>
+      <c r="K83" t="inlineStr"/>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr"/>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Liquidazione fatture progetto Sollievo Distretti 1 2 3 4 Riferimenti normativi specifiche disposizioni regionali</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto Sig Vittoria Donisi telef. 045/6712863 mail vittoria.donisi@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr"/>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>Pagamento entro 60 giorni ricevimento fattura</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr"/>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr"/>
+      <c r="K84" t="inlineStr"/>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M84" t="inlineStr"/>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>controllo e liquidazione fatture Trasporti disabili casa lavoro e per terapie distretto 1 e 2 Servizio delegato dal Comune di Verona</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Antonella Frera Tel 045/9287015 - antonella.frera@aulss9.veneto.it ;  Luisa Giorgio -  luisa.giorgio@aulss9.veneto.it tel. 045/9287005</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr"/>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>Non è previsto termine per la conclusione del procedimento</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr"/>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr"/>
+      <c r="K85" t="inlineStr"/>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr"/>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Contributo regionale per modifica strumenti di guida tutta Ulss Riferimenti normativi disposizioni regionali</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it; Antonella Frera Tel 045/9287015 -antonella.frera@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>modulo domanda CONTRIBUTO da presentare al distretto</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr"/>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>annuale sulla base delle disposizioni regionali -</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr"/>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr"/>
+      <c r="K86" t="inlineStr"/>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008- alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr"/>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Compartecipazione alla spesa soggetti disabili in regime residenziale Distretto 1 e 2 con verifica fatture Riferimenti normativi Delibera Ulss 9 n. 558 del 30/8/2018 Per attività delegata dal Comune di Verona e per attività non delegata disposizioni regionali</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Sig Antonella Frera telef. 045/9287015 mail antonella.frera@aulss9.veneto.it;  Luisa Giorgio tel.045/9287005 mail  luisa.giorgio@aulss9.veneto.it;Luciano Chesini telef 045/916033 luciano.chesini@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>ISEE, Modelli di autodichiarazione su redditi ed eredit</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr"/>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>non sono previsti termini per conclusione procedimento</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr"/>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr"/>
+      <c r="K87" t="inlineStr"/>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr"/>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Sottoscrizione accordi contrattuali con centri servizi e centri per disabili residenziali e semiresidenziali riferimenti normativi L.R. 22/2002 per tutta Ulss</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - email: alessandro.ferronato@aulss9.veneto.it Sig Rossella Martini telef. 045/9287013 email rossella.martini@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr"/>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>Non è previsto termine per conclusione procedimento</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr"/>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processual</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=779&amp;lingua=IT</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr"/>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M88" t="inlineStr"/>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Erogazione contributi assistiti portatori di handicap psicofisici per metodo Doman, Vojta, Fay,Aba,Perfetti tutta Ulss Riferimenti normativi specifiche disposizioni regionali</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Sig Rossella Martini telef. 045/9287013 mil rossella.martini@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Si utilizzando modulistica scaribile dal sito aziendale o reperito presso distretto di appartenenza</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr"/>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>annuale sulla base delle disposizioni regionali -</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr"/>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr"/>
+      <c r="K89" t="inlineStr"/>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr"/>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Liquidazione fatture, ditte appaltatrici e residenzialità disabili Distretto 3 Riferimenti normativi specifiche disposizioni regionali</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Sig Patrizia Petrocchi telef. 0442/622975 mail patrizia.petrocchi@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr"/>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>Pagamento entro 60 giorni ricevimento fattura</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr"/>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr"/>
+      <c r="K90" t="inlineStr"/>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr"/>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Liquidazione fatture residenzialità disabili distretto 1 e 2 e liquidazione fatture progetti disabilità distretto 1 e 2 Riferimenti normativi disposizioni regionali</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it - Luisa Giorgio Tel 045/9287005 - luisa.giorgio@aulss9.veneto.it -  Anna Giulia Sordelli telef 045/9287007 mail annagiula.sordelli@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr"/>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>Pagamento fatture entro 60 giorni dal ricevimento</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr"/>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr"/>
+      <c r="K91" t="inlineStr"/>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr"/>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Liquidazione fatture rette strutture NPI, Centro Autismo e Dipartimento Dipendenze Distretto 1 e 2. Riferimenti normativi specifiche disposizioni regionali</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Dirigente Amministrativo Dott.ssa Eufemia Gazerro tel 045/9287082 - mail: eufemia.gazerro@aulss9.veneto.itCollaboratori Amministrativi per NPI e Centro Autismo: Marco Fratini  marco.fratini@aulss9.veneto.it   tel. 0456068268 - Collaboratori Amministrativi per le dipendenze Roberto Reale tel. 0459287120 - roberto.reale@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr"/>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>Pagamento entro 60 giorni ricevimento fattura</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr"/>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr"/>
+      <c r="K92" t="inlineStr"/>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr"/>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Liquidazione fatture centri servizi anziani e ditte appaltatrici e centri diurni Distretto 1 - 2 -3 - 4 Riferimenti normativi specifiche disposizioni regionali</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Sig Elena Longhi 045/6712321 mail elena.longhi@aulss9.veneto.it e Francesca Marconi telef. 045/67122421 mail francesca.marconi@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Non vi sono procedimenti ad istanza di parte</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr"/>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>Pagamento entro 60 giorni ricevimento fattura</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr"/>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=1691&amp;lingua=IT</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr"/>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
           <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
+      <c r="B94" t="inlineStr">
         <is>
           <t>Assegnazione di farmacia in gestione provvisoria agli eredi legittimi Legge n. 475/1968 e s.m.i., Legge n. 362/1991 e s.m.i., Legge n. 27/2012 e s.m.i.</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
+      <c r="C94" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
         </is>
       </c>
-      <c r="D83" t="inlineStr">
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>30 gg</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr"/>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Trasferimento Titolarità Farmacia Legge n. 475/1968 e s.m.i., Legge n. 362/1991 e s.m.i.</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>30 gg</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr"/>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr"/>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Autorizzazione nuova persona responsabile di magazzino farmaceutico D. Lgs. 219/2006 e s.m.i D. Lgs. 274/2007 D.Lgs. 17/2014</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>30 gg</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr"/>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr"/>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Concessione indennità di residenza ai farmacisti rurali Legge n. 221/1968, Legge n. 40/1973, L.R. n. 78/1980, Intesa 6 marzo 2025- Nuovo Accordo Collettivo </t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici 
 Responsabile Dott.ssa Giorgia Brazzale 
 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
+      <c r="E97" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
-      <c r="F83" t="inlineStr">
+      <c r="F97" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="G83" t="inlineStr">
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>90 gg</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>/</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr"/>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Nomina nuovo Direttore Responsabile di farmacia gestita da una società</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
         <is>
           <t>30 gg</t>
         </is>
       </c>
-      <c r="H83" t="inlineStr">
+      <c r="H98" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
-      <c r="I83" t="inlineStr">
+      <c r="I98" t="inlineStr">
         <is>
           <t>Ricorso al TAR</t>
         </is>
       </c>
-      <c r="J83" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K83" t="inlineStr">
+      <c r="J98" t="inlineStr"/>
+      <c r="K98" t="inlineStr">
         <is>
           <t>non previsto</t>
         </is>
       </c>
-      <c r="L83" t="inlineStr">
+      <c r="L98" t="inlineStr">
         <is>
           <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="M83" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A84" t="inlineStr">
+      <c r="M98" t="inlineStr"/>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
         </is>
       </c>
-      <c r="B84" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C84" t="inlineStr">
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Autorizzazione apertura e ed esercizio di una nuova sede farmaceutica Legge n. 475/1968 e s.m.i.; DPR n. 1275/1971 e s.m.i.; Legge n. 27/2012 e s.m.i.</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
         </is>
       </c>
-      <c r="D84" t="inlineStr">
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>30 gg</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr"/>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr"/>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Autorizzazione alla distribuzione ed ingrosso di medicinali per uso umano D. Legs. 219/2006 e s.m.i D. Legs. 274/2007 D.Lgs. 17/2014</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>90 gg</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr"/>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr"/>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Richiesta chiusura straordinaria per motivi particolari delle farmacie L.R. n. 16/2019</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>30 gg</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr"/>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M101" t="inlineStr"/>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Certificazioni di stati di servizio dei farmacisti esercenti nelle farmacie pubbliche e private convenzionate per gli usi consentiti dalla legge DPR 1275/1971 e s.m.i L. 183/2011</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 - 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>7 gg</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>Ricorso al Giudice Ordinario</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr"/>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr"/>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Autorizzazione alla vendita on line di medicinali uso umano senza obbligo di prescrizione medica su richiesta delle FARMACIE convenzionate e PARAFARMACIE Art. 112-quater, comma 3 D.Lgs n. 219 del 24/04/2006 e s.m.i.</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>30 gg</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr"/>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr"/>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Autorizzazione a negozi per la fornitura di alimenti per celiaciDM 8 giugno 2001 art. 6DGR n. 464 del 13 Aprile 2021</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D’Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D’Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>30 gg</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr"/>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr"/>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Disciplina turni di guardia farmaceutica L.R. n. 16/2019</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici 
 Responsabile Dott.ssa Giorgia Brazzale 
 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H84" t="inlineStr">
+      <c r="E105" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
-      <c r="I84" t="inlineStr">
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>30 gg da parere annuale commissione art. 14 l.r. n. 78/1980</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
         <is>
           <t>Ricorso al TAR</t>
         </is>
       </c>
-      <c r="J84" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K84" t="inlineStr">
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>/</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
         <is>
           <t>non previsto</t>
         </is>
       </c>
-      <c r="L84" t="inlineStr">
-[...327 lines deleted...]
-      <c r="L89" t="inlineStr">
+      <c r="L105" t="inlineStr">
         <is>
           <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
-        </is>
-[...999 lines deleted...]
-          <t>Direttore Amministrativo</t>
         </is>
       </c>
       <c r="M105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Autorizzazione al subappalto di servizi/forniture</t>
+          <t>Comunicazione modifica dello statuto/compagine sociale ai sensi dell’art. 8 della legge n.  362/1991 e s.m.i</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>ing. Corrado Salfatel. 0458075709dip.approvvigionamenti@aulss9.veneto.it</t>
+          <t xml:space="preserve">UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it             </t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>documentazione prevista dal Codice dei Contratti (art. 105 D.Lgs. 50/2016) e s.m.i.)</t>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D’Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>L'istanza va inoltrata all'indirizzo pec aziendale: protocollo.aulss9@pecveneto.it</t>
+          <t xml:space="preserve">UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D’Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 mail: farmaceutico@aulss9.veneto.it                                                                                                                          </t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>15 giorni per i subappalti/cottimi inferiori al 2% dell'importo del contratto principale o inferiore a € 100.000; 30 giorni per tutti gli altri subappalti/cottimi</t>
+          <t>non sono previsti termini</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Ricorso al TAR del Veneto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr"/>
       <c r="K106" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>non previsto</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080/6054  indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Certificati di Esecuzione &amp;quot;prestazioni&amp;quot;: servizi e forniture</t>
+          <t>Autorizzazione dei locali esterni distaccati dalla Farmacia D.Lgs 153/2009 DGR n. 69 del 29.01.2024 Intesa 6 marzo 2025- Nuovo Accordo Collettivo</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>ing. Corrado Salfatel. 0458075709dip.approvvigionamenti@aulss9.veneto.it</t>
+          <t xml:space="preserve">UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it                </t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>inserimento dati su portale A.N.A.C.</t>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D’Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>L'istanza va inoltrata all'indirizzo pec aziendale: protocollo.aulss9@pecveneto.it</t>
+          <t xml:space="preserve">UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D’Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 mail: farmaceutico@aulss9.veneto.it                                                                        </t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>I termini sono stabiliti dalla normativa (D.Lgs 50/2016, D.P.R. 207/2010).30 giorni dalla richiesta.</t>
+          <t>120 gg</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Segnalazione all'A.N.A.C.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr"/>
       <c r="K107" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>non previsto</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080/6054  indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Procedure di esecuzione di forniture/servizi</t>
+          <t>Servizi attinenti all'ingegneria e all'architettura</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
+          <t>U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>ing. Corrado Salfatel. 0458075709dip.approvvigionamenti@aulss9.veneto.it</t>
+          <t>Ing. Luca Avesani Tel 0458075812 email: servizio.tecnico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>precisato nei C.S.A. affidamento</t>
+          <t>Disponibile sul sito internet aziendale e/o su piattaforme telematiche</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>L'istanza va inoltrata all'indirizzo pec aziendale: protocollo.aulss9@pecveneto.it</t>
+          <t>le modalità sono riportate nella modulistica della singola gara</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>I termini sono stabiliti dalla normativa (D.Lgs. 50/2016) e s.m.i.</t>
-[...6 lines deleted...]
-      </c>
+          <t>i termini sono stabiliti dalla normativa (D.Lgs. 50/2016 e s.m.i.)</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr"/>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Ricorso al TAR del Veneto</t>
+          <t>ricorso al TAR del Veneto</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>http://trasparenza.aulss9.veneto.it</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>Le modalità sono precisate nella documentazione di gara</t>
+          <t>le modalità sono precisate nella documentazione di gara (codice IBAN: ità 87 N 0100003245225300306239)</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>Direttore Amministrativo Tel 0458075540 email: direzione.amministrativa@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Procedura di affidamento di forniture/servizi sopra soglia comunitaria</t>
+          <t>Gestione patrimonio immobiliare, adozione provvedimenti/atti per locazioni attive e passive, comodati, concessioni, acquisto e vendita immobili</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
+          <t>U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>ing. Corrado Salfatel. 0458075709dip.approvvigionamenti@aulss9.veneto.it</t>
+          <t>ing. Luca Avesani Tel 0458075812 email: servizio.tecnico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Disponibile sul sito internet aziendale e/o su piattaforme telematiche</t>
+          <t>differenziata per tipologia di atto</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Le modalità sono riportate nella modulistica della singola gara</t>
+          <t>l'istanza va inoltrata all'indirizzo pec aziendale: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>I termini sono stabiliti dalla normativa (D.Lgs. 50/2016) e s.m.i.</t>
-[...6 lines deleted...]
-      </c>
+          <t>i termini sono stabiliti dalla normativa di settore</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr"/>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Ricorso al TAR del Veneto</t>
+          <t>ricorso al Giudice Ordinario</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>http://trasparenza.aulss9.veneto.it</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Le modalità sono precisate nella documentazione di gara</t>
+          <t>le modalità sono precisate nella documentazione di gara (codice IBAN: ità 87 N 0100003245225300306239)</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>Direttore Amministrativo Tel 0458075540 email: direzione.amministrativa@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>PROCEDIMENTI UOC PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Certificati di Esecuzione "prestazioni": lavori, servizi e forniture</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
+          <t>U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>ING. CORRADO SALFA</t>
+          <t>ing. Luca Avesani Tel 0458075812 email: servizio.tecnico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>VEDI ALLEGATO</t>
+          <t>inseerimento dati su portale A.N.A.C.</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>VEDI ALLEGATO</t>
+          <t>l'istanza va inoltrata all'indirizzo pec aziendale: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>VEDI ALLEGATO</t>
-[...6 lines deleted...]
-      </c>
+          <t>i termini sono stabiliti dalla normativa (D.Lgs. 50/2016 e s.m.i.)30 giorni dalla richiesta</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr"/>
       <c r="I110" t="inlineStr">
         <is>
-          <t>VEDI ALLEGATO</t>
-[...6 lines deleted...]
-      </c>
+          <t>segnalazione all'A.N.A.C.</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr"/>
       <c r="K110" t="inlineStr">
         <is>
-          <t>VEDI ALLEGATO</t>
+          <t>le modalità sono precisate nella documentazione di gara (codice IBAN: ità 87 N 0100003245225300306239)</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>VEDI ALLEGATO</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Amministrativo Tel 0458075540 email: direzione.amministrativa@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Approvazione del Programma Biennale degli acquisti di forniture e servizi</t>
+          <t>Autorizzazione di subappalto di lavori/servizi/forniture</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
+          <t>U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>ing. Corrado Salfatel. 0458075709dip.approvvigionamenti@aulss9.veneto.it</t>
+          <t>ing. Luca Avesani Tel 0458075812 email: servizio.tecnico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>programma su piattaforma Ministero Infrastrutture Trasporti</t>
+          <t>documentazione prevista dal Codice dei Contratti (art. 105)</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>L'istanza va inoltrata all'indirizzo pec aziendale: protocollo.aulss9@pecveneto.it</t>
+          <t>l'istanza va inoltrata all'indirizzo pec aziendale: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>I termini sono stabiliti dalla normativa (D.Lgs. 50/2016) e s.m.i.</t>
-[...6 lines deleted...]
-      </c>
+          <t>15 giorni per i subappalti/cottimi inferiori al 2% dell'importo del contratto principale o inferiore a Euro 100.000,00;30 giorni per tutti gli altri subappalti/cottimi</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr"/>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Ricorso al TAR del Veneto</t>
+          <t>ricorso al TAR del Veneto</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>http://trasparenza.aulss9.veneto.it</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>le modalità sono precisate nella documentazione di gara (codice IBAN: ità 87 N 0100003245225300306239)</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
+          <t>Direttore Amministrativo Tel 0458075540 email: direzione.amministrativa@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Comunicazione dati al Dipartimento Funzione Pubblica per &amp;quot;anagrafe prestazioni&amp;quot; (incarichi libero professionali conferiti). Art. 53 D.lgs. n° 165/2001</t>
+          <t>Procedure di esecuzione di lavori/forniture/servizi tecnici</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
+          <t>U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
+          <t>ing. Luca Avesani Tel 0458075812 email: servizio.tecnico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>NON PREVISTA</t>
+          <t>precisato nei CSA di affidamento</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 0442.622564 -0442.62207, oppure tramite email al seguente indirizzo: susanna.rocchi@aulss9.veneto.it</t>
+          <t>l'istanza va inoltrata all'indirizzo pec aziendale: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>entro tre mesi dal conferimento dell'incarico; tempestivamente i relativi aggiornamenti (compenso erogato).</t>
-[...6 lines deleted...]
-      </c>
+          <t>i termini sono stabiliti dalla normativa (D.Lgs. 50/2016 e s.m.i.)</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr"/>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+          <t>ricorso al TAR del Veneto</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>http://trasparenza.aulss9.veneto.it</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>le modalità sono precisate nella documentazione di gara (codice IBAN: ità 87 N 0100003245225300306239)</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Amministrativo Tel 0458075540 email: direzione.amministrativa@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Comunicazione dati riguardanti i disabili e le categorie protette Invio telematico del prospetto informativo dei soggetti di cui all'art. 3 (disabili) e art. 18 (categorie protette) della legge n° 68/1999.</t>
+          <t>Procedura di affidamento di lavori/forniture/servizi tecnici sotto soglia comunitaria</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
+          <t>U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Lidia Lavarini; Tel.: 045.6712348; Email: lidiadomenica.lavarini@aulss9.veneto.it</t>
+          <t>ing. Luca Avesani Tel 0458075812 email: servizio.tecnico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>NON PREVISTA</t>
+          <t>disponibile sul sito internet aziendale e/o su piattaforme telematiche</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348, oppure tramite email al seguente indirizzo: lidiadomenica.lavarini@aulss9.veneto.it</t>
+          <t>le modalità sono riportate nella modulistica della singola gara</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Termini di legge</t>
-[...6 lines deleted...]
-      </c>
+          <t>i termini sono stabiliti dalla normativa (D.Lgs. 50/2016 e s.m.i.)</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr"/>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+          <t>ricorso al TAR del Veneto</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>http://trasparenza.aulss9.veneto.it</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>le modalità sono precisate nella documentazione di gara (codice IBAN: ità 87 N 0100003245225300306239)</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio - tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Amministrativo Tel 0458075540 email: direzione.amministrativa@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Procedure per concessione aspettative (es, motivi personali/familiari, a seguito di assunzione presso altra P.A. , sindacali o altre aspettative previste da disposizioni di legge e/o contrattuali - CC.CC.NN.LL. vigenti - normativa specifica</t>
+          <t>Procedura di affidamento di lavori/forniture/servizi tecnici sopra soglia comunitaria</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
+          <t>U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Lidia Lavarini; Tel.: 045.6712348; Email: lidiadomenica.lavarini@aulss9.veneto.it</t>
+          <t>ing. Luca AvesaniTel 0458075812email: servizio.tecnico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
+          <t>disponibile sul sito internet aziendale e/o su piattaforme telematiche</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348 - 045.6712332 - 045.6138613, oppure tramite email al seguente indirizzo: lidiadomenica.lavarini@aulss9.veneto.it; nadja.zocca@aulss9.veneto.it; andrea.castelli@aulss9.veneto.it</t>
+          <t>le modalità sono riportate nella modulistica della singola gara</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>30 giorni</t>
-[...6 lines deleted...]
-      </c>
+          <t>i termini sono stabiliti dalla normativa (D.Lgs. 50/2016 e s.m.i.)</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr"/>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+          <t>ricorso al TAR del Veneto</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>http://trasparenza.aulss9.veneto.it</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>le modalità sono precisate nella documentazione di gara (codice IBAN: ità 87 N 0100003245225300306239)</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Amministrativo Tel 0458075540 email: direzione.amministrativa@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Procedure per trasformazione rapporto di lavoro da tempo pieno a tempo parziale, per modifica part time o per ripristino rapporto di lavoro a tempo pieno - Art. 1, commi 56-65, della Legge n. 662 del 23.12.1996; - Legge n. 133 del 06/08/2008; - Legge n. 183 del 04/11/2010; art. 16; - CC.CC.NN.LL. vigenti - Regolamento interno rinvenibile nel sito aziendale</t>
+          <t>Approvazione del Programma Triennale e dell'Elenco Annuale dei Lavori</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
+          <t>U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Lidia Lavarini; Tel.: 045.6712348; Email: lidiadomenica.lavarini@aulss9.veneto.it</t>
+          <t>ing. Luca AvesaniTel 0458075812email: servizio.tecnico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Modulistica allegata all'Avviso del Part time e/o da richiedere agli uffici competenti</t>
+          <t>portale Regione del Veneto</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici della Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348 - 045.6712384, oppure tramite email al seguente indirizzo: lidiadomenica.lavarini@aulss9.veneto.it; paola.nardi@aulss9.veneto.it; gestione.carriere@aulss9.veneto.it</t>
+          <t>l'istanza va inoltrata all'indirizzo pec aziendale: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>90 giorni</t>
-[...6 lines deleted...]
-      </c>
+          <t>I termini sono stabiliti dalla normativa (D.Lgs. 50/2016 e s.m.i.)</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr"/>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+          <t>ricorso al TAR del Veneto</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>http://trasparenza.aulss9.veneto.it</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>le modalità sono precisate nella documentazione di gara (codice IBAN: ità 87 N 0100003245225300306239)</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore AmministrativoTel 0458075540email: direzione.amministrativa@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Procedure preordinate all'assunzione disabili L. 68/1999 - L. 68/1999 - CCNL; convenzione di programma stipulata con la Provincia di Verona</t>
+          <t>Procedura di affidamento di forniture/servizi sotto soglia comunitaria</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
+          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Dott. Flavia Naverio - Tel.: 045.6712392 - Email: concorsi@aulss9.veneto.it</t>
+          <t>FF Dott. Corrado Andriani 0458075709 dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>NON PREVISTA</t>
+          <t>Disponibile sul sito internet aziendale e/o su piattaforme telematiche</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712359-6712482-6712412, oppure tramite email ai seguenti indirizzi: concorsi@aulss9.veneto.it; natalina.bissoli@aulss9.veneto.it; nicoletta.coati@aulss9.veneto.it; annamaria.torresendi@aulss9.veneto.it</t>
+          <t>Le modalità sono riportate nella modulistica della singola gara</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>PREVISTI DALLA CONVENZIONE</t>
+          <t>I termini sono stabiliti dalla normativa (D.Lgs. 50/2016) e s.m.i.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>//</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+          <t>Ricorso al TAR del Veneto</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;amp;fw1pk=1</t>
+          <t>https://www.aulss9.veneto.it/bandi-e-gare</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>Le modalità sono precisate nella documentazione di gara</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Autorizzazione allo svolgimento di attività extra istituzionali - Art. 53 d.lgs 165/2001 - Regolamento aziendale</t>
+          <t>Autorizzazione al subappalto di servizi/forniture</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
+          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Lidia Lavarini; Tel.: 045.6712348; Email: lidiadomenica.lavarini@aulss9.veneto.it</t>
+          <t>FF Dott. Corrado Andriani 0458075709 dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
+          <t>documentazione prevista dal Codice dei Contratti (art. 105 D.Lgs. 50/2016) e s.m.i.)</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348 - 045.6712335 - 045.6138613, oppure tramite email al seguente indirizzo: lidiadomenica.lavarini@aulss9.veneto.it; barbara.simeoni.b@aulss9.veneto.it; andrea.castelli@aulss9.veneto.it</t>
+          <t>L'istanza va inoltrata all'indirizzo pec aziendale: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>30 giorni</t>
+          <t>15 giorni per i subappalti/cottimi inferiori al 2% dell'importo del contratto principale o inferiore a € 100.000; 30 giorni per tutti gli altri subappalti/cottimi</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Art. 53, c. 10 d.lgs 165/2001.</t>
+          <t>//</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+          <t>Ricorso al TAR del Veneto</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>https://www.aulss9.veneto.it/bandi-e-gare</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>//</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Estinzione rapporto di lavoro per recesso dell'Azienda - CCNL - normativa specifica</t>
+          <t>Certificati di Esecuzione "prestazioni": servizi e forniture</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Area Giuridica 3 Sviluppo Organizzativo - U.O.C. Gestione Risorse Umane</t>
+          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Davide Alviggi; Tel.: 0442.622564; Email: davide.alviggi@aulss9.veneto.it</t>
+          <t>FF. Dott. Corrado Andriani 0458075709 dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>NON PREVISTA</t>
+          <t>inserimento dati su portale A.N.A.C.</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 3 Sviluppo Organizzativo dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712887 - 045.6712417 - 045.6712392, oppure tramite email al seguente indirizzo: personale@aulss9.veneto.it</t>
+          <t>L'istanza va inoltrata all'indirizzo pec aziendale: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>30 giorni</t>
+          <t>I termini sono stabiliti dalla normativa (D.Lgs 50/2016, D.P.R. 207/2010).30 giorni dalla richiesta.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>//</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+          <t>Segnalazione all'A.N.A.C.</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>//</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>//</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
+      <c r="M118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Pratica di pensione e riliquidazione a seguito di applicazioni contrattuali e/o di liquidazione di ulteriore trattamento economico - CCNL - normativa specifica in materia previdenziale</t>
+          <t>Procedure di esecuzione di forniture/servizi</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
+          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
+          <t>FF. Dott. Corrado Andriani 0458075709 dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
+          <t>precisato nei C.S.A. affidamento</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712381 - 045.6712418 - 045.6712457 - 0442.622564 -0442.622777, oppure tramite email al seguente indirizzo: previdenza.v@aulss9.veneto.it</t>
+          <t>L'istanza va inoltrata all'indirizzo pec aziendale: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>90 giorni</t>
+          <t>I termini sono stabiliti dalla normativa (D.Lgs. 50/2016) e s.m.i.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>//</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+          <t>Ricorso al TAR del Veneto</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>https://www.aulss9.veneto.it/bandi-e-gare</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>Le modalità sono precisate nella documentazione di gara</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
+      <c r="M119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Permessi per il diritto allo studio: normativa di riferimento: CCNL, regolamento aziendale</t>
+          <t>Procedura di affidamento di forniture/servizi sopra soglia comunitaria</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
+          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Lidia Lavarini; Tel.: 045.6712348; Email: lidiadomenica.lavarini@aulss9.veneto.it</t>
+          <t>FF Dott. Corrado Andriani 0458075709 dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Allegata all'Avviso predisposto dall'Amministrazione</t>
+          <t>Disponibile sul sito internet aziendale e/o su piattaforme telematiche</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348, oppure tramite email al seguente indirizzo: lidiadomenica.lavarini@aulss9.veneto.it; gestione.carriere@aulss9.veneto.it</t>
+          <t>Le modalità sono riportate nella modulistica della singola gara</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Previsto dall'Avviso</t>
+          <t>I termini sono stabiliti dalla normativa (D.Lgs. 50/2016) e s.m.i.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>NON PREVISTA</t>
+          <t>//</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+          <t>Ricorso al TAR del Veneto</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>https://www.aulss9.veneto.it/bandi-e-gare</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>Le modalità sono precisate nella documentazione di gara</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Procedimenti di valutazione Aree Dirigenziali: espletamento valutazione di 2^ istanza con seduta di Collegio Tecnico (D.Lgs 165/2001; CCNL di riferimento; Contrattazione integrativa)</t>
+          <t>PROCEDIMENTI UOC PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
+          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Lidia Lavarini; Tel.: 045.6712348; Email: lidiadomenica.lavarini@aulss9.veneto.it</t>
+          <t>FF Dott. Corrado Andriani</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>NON PREVISTA</t>
+          <t>VEDI ALLEGATO</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici della Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348 - 045.6712335 - 045.6138613, oppure tramite email al seguente indirizzo: lidiadomenica.lavarini@aulss9.veneto.it; barbara.simeoni.b@aulss9.veneto.it; andrea.castelli@aulss9.veneto.it</t>
+          <t>VEDI ALLEGATO</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Termini previsti dalla contrattazione collettiva e normativa vigente</t>
+          <t>VEDI ALLEGATO</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>VEDI ALLEGATO</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+          <t>VEDI ALLEGATO</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>VEDI ALLEGATO</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>VEDI ALLEGATO</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio - tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+          <t>VEDI ALLEGATO</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>VEDI ALLEGATO</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Procedimenti di valutazione Aree Dirigenziali e Comparto (CCNL Aree dirigenziali e Comparto Sanit; Contratti integrativi aziendali) - Aree Dirigenziali: Compilazione schede di valutazione di 1^ istanza; - Area Comparto: Compilazione scheda di valorizzazione da parte del Responsabile del servizio.</t>
+          <t>Approvazione del Programma Biennale degli acquisti di forniture e servizi</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Area Economica 1 Gestione Orari e Compensi Accessori - U.O.C. Gestione Risorse Umane</t>
+          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Fiorenzo Granuzzo; Tel.: 045.6712364; Email: fiorenzo.granuzzo@aulss9.veneto.it</t>
+          <t>FF Dott. Corrado Andriani 0458075709 dip.approvvigionamenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>NON PREVISTA</t>
+          <t>programma su piattaforma Ministero Infrastrutture Trasporti</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Economica 1 Gestione Orari e Compensi Accessori dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.671364, oppure tramite email al seguente indirizzo: presenzeassenze@aulss9.veneto.it</t>
+          <t>L'istanza va inoltrata all'indirizzo pec aziendale: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Termini previsti dalla contrattazione collettiva e normativa vigente</t>
+          <t>I termini sono stabiliti dalla normativa (D.Lgs. 50/2016) e s.m.i.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>//</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+          <t>Ricorso al TAR del Veneto</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>https://www.aulss9.veneto.it/bandi-e-gare</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>//</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Concessione congedi straordinari ex art. 42 comma 5 del D.lgs. n° 151/2001 (Legge n° 104/92, D.lgs. n° 151/2001, circolari INPS) Concessione giorni di permesso / aspettative per assistenza a familiari conviventi in stato di disabilit</t>
+          <t>Comunicazione dati al Dipartimento Funzione Pubblica per "anagrafe prestazioni" (incarichi libero professionali conferiti). Art. 53 D.lgs. n° 165/2001</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Lidia Lavarini; Tel.: 045.6712348; Email: lidiadomenica.lavarini@aulss9.veneto.it</t>
+          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
+          <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348 - 045.6712332 - 045.6138613, oppure tramite email al seguente indirizzo: lidiadomenica.lavarini@aulss9.veneto.it; nadja.zocca@aulss9.veneto.it; andrea.castelli@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 0442.622564 -0442.62207, oppure tramite email al seguente indirizzo: susanna.rocchi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>30 giorni</t>
+          <t>entro tre mesi dal conferimento dell'incarico; tempestivamente i relativi aggiornamenti (compenso erogato).</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Concessione giorni di permesso ai sensi dell'art. 3, comma 3 Legge n° 104/92 (Legge n° 104/92, circolari INPS) Concessione giorni e/o ore di permesso per assistenza a familiari conviventi in stato di disabilit</t>
+          <t>Comunicazione dati riguardanti i disabili e le categorie protette Invio telematico del prospetto informativo dei soggetti di cui all'art. 3 (disabili) e art. 18 (categorie protette) della legge n° 68/1999.</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Lidia Lavarini; Tel.: 045.6712348; Email: lidiadomenica.lavarini@aulss9.veneto.it</t>
+          <t>Flavia Naverio; Tel.: 045.6712348; Email: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
+          <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348 - 045.6712332 - 045.6138613, oppure tramite email al seguente indirizzo: lidiadomenica.lavarini@aulss9.veneto.it; nadja.zocca@aulss9.veneto.it; andrea.castelli@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente al numero 045.6712348, oppure tramite email al seguente indirizzo: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>30 giorni</t>
+          <t>Termini di legge</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio - tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Assunzione tramite avviamento al lavoro dai Centri per l'impiego: - art. 35 D.Lgs. 165/2001; CCNL di riferimento</t>
+          <t>Procedure per concessione aspettative (es, motivi personali/familiari, a seguito di assunzione presso altra P.A. , sindacali o altre aspettative previste da disposizioni di legge e/o contrattuali - CC.CC.NN.LL. vigenti - normativa specifica</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
+          <t>Flavia Naverio; Tel.: 045.6712348; Email: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>NON PREVISTA</t>
+          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712331 - 045.6712890 - 0442.622564 -0442.622743, oppure tramite email al seguente indirizzo: acquisizioni.risorse@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348-045.6712332 - 045.6138613, oppure tramite email al seguente indirizzo: nadja.zocca@aulss9.veneto.it; andrea.castelli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>120 gg. per particolare complessità del procedimento e necessità di acquisire pareri, nulla osta, o comunque atti da altre PP.AA.</t>
+          <t>30 giorni</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Trasmissione fascicolo personale dipendente trasferito presso altro ente pubblico (CCNL delle aree della dirigenza medica e veterinaria, della dirigenza dei ruoli sanitario, professionale, tecnico e amministrativo, area del comparto)</t>
+          <t>Procedure per trasformazione rapporto di lavoro da tempo pieno a tempo parziale, per modifica part time o per ripristino rapporto di lavoro a tempo pieno - Art. 1, commi 56-65, della Legge n. 662 del 23.12.1996; - Legge n. 133 del 06/08/2008; - Legge n. 183 del 04/11/2010; art. 16; - CC.CC.NN.LL. vigenti - Regolamento interno rinvenibile nel sito aziendale</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Area Giuridica 3 Sviluppo Organizzativo - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Davide Alvigi; Tel.: 045.6712887; Email: davide.alviggi@aulss9.veneto.it</t>
+          <t>Flavia Naverio; Tel.: 045.6712348; Email: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>NON PREVISTA</t>
+          <t>Modulistica allegata all'Avviso del Part time e/o da richiedere agli uffici competenti</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 3 Sviluppo Organizzativo dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712887 - 045.6712417 - 045.6712392, oppure tramite email al seguente indirizzo: personale@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici della Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348 - 045.6712384, oppure tramite email al seguente indirizzo: paola.nardi@aulss9.veneto.it; gestione.carriere@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>90 giorni</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Cessazioni con diritto a pensione - CCNL - normativa specifica in materia previdenziale</t>
+          <t>Procedure preordinate all'assunzione disabili L. 68/1999 - L. 68/1999 - CCNL; convenzione di programma stipulata con la Provincia di Verona</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
+          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
+          <t>Dott. Flavia Naverio - Tel.: 045.6712392 - Email: concorsi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
+          <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712381 - 045.6712418 - 045.6712457 - 0442.622564 -0442.622777, oppure tramite email al seguente indirizzo: previdenza.v@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri ai numeri 045.6712359-6712412-6712488-6712380, oppure tramite email al seguente indirizzo: concorsi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>30 giorni</t>
+          <t>PREVISTI DALLA CONVENZIONE</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;fw1pk=1</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Cessazione dal servizio senza diritto a pensione - CC.CC.NN.LL. vigenti</t>
+          <t>Autorizzazione allo svolgimento di attività extra istituzionali - Art. 53 d.lgs 165/2001 - Regolamento aziendale</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Area Giuridica 3 Sviluppo Organizzativo - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Davide Alviggi; Tel.: 0456712887; Email: davide.alviggi@aulss9.veneto.it</t>
+          <t>Flavia Naverio; Tel.: 045.6712348; Email: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Modulistica da richiedere all'ufficio competente</t>
+          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'U.O.C. Gestione Risorse Umane - sede di Bussolengo, negli orari di apertura, telefonicamente ai numeri 045.6712887 - 045.6712392, oppure tramite email ai seguenti indirizzi: personale@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348- 045.6712335 - 045.6138613, oppure tramite email al seguente indirizzo: barbara.simeoni.b@aulss9.veneto.it; andrea.castelli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>30 giorni</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>Art. 53, c. 10 d.lgs 165/2001.</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Rilascio certificazioni di servizio (DPR n. 445/2000)</t>
+          <t>Estinzione rapporto di lavoro per recesso dell'Azienda - CCNL - normativa specifica</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 3 Sviluppo Organizzativo - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Lidia Lavarini; Tel.: 045.6712348 - Email: lidiadomenica.lavarini@aulss9.veneto.it</t>
+          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Il modulo di richiesta per il rilascio del certificato è rinvenibile sul sito web aziendale</t>
+          <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348 - 045.6712351, oppure tramite email ai seguenti indirizzi: gestione.carriere@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 3 Sviluppo Organizzativo dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712887 - 045.6712417 - 045.6712392, oppure tramite email al seguente indirizzo: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>15 giorni</t>
+          <t>30 giorni</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Controlli su autocertificazioni o dichiarazioni sostitutive di atto di notoriet personale neo assunto - DPR 445/2000</t>
+          <t>Pratica di pensione e riliquidazione a seguito di applicazioni contrattuali e/o di liquidazione di ulteriore trattamento economico - CCNL - normativa specifica in materia previdenziale</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>NON PREVISTA</t>
+          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712331 - 045.6712890 - 0442.622564 -0442.622743, oppure tramite email al seguente indirizzo: acquisizioni.risorse@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712381 - 045.6712418 - 045.6712457 - 0442.622564 -0442.622777, oppure tramite email al seguente indirizzo: previdenza.v@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>120 gg. dall'accettazione della nomina</t>
+          <t>90 giorni</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Procedure per autorizzazione comando da e verso altri enti pubblici - CC.CC.NN.LL. vigenti - D.Lgs. 165/2001</t>
+          <t>Permessi per il diritto allo studio: normativa di riferimento: CCNL, regolamento aziendale</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane - Area Giuridica 3 Sviluppo Organizzativo</t>
+          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.itDavide Alviggi - Tel: 0456712887 _ Email: davide.alviggi@aulss9.veneto.it</t>
+          <t>Flavia Naverio; Tel.: 045.6712348; Email: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
+          <t>Allegata all'Avviso predisposto dall'Amministrazione</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348, oppure tramite email al seguente indirizzo: gestione.carriere@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>Previsto dall'Avviso</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
           <t>NON PREVISTA</t>
-        </is>
-[...13 lines deleted...]
-          <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Assunzione disabili L. 68/1999 - L. 68/1999 - CCNL; convenzione di programma stipulata con la Provincia di Verona</t>
+          <t>Procedimenti di valutazione Aree Dirigenziali: espletamento valutazione di 2^ istanza con seduta di Collegio Tecnico (D.Lgs 165/2001; CCNL di riferimento; Contrattazione integrativa)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
+          <t>Flavia Naverio; Tel.: 045.6712348; Email: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712331 - 045.6712890 - 0442.622564 -0442.622743, oppure tramite email al seguente indirizzo: acquisizioni.risorse@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici della Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712335 - 045.6138613, oppure tramite email al seguente indirizzo: barbara.simeoni.b@aulss9.veneto.it; andrea.castelli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>150 gg. per particolare complessità del procedimento e necessità di acquisire pareri, nulla osta, o comunque atti da altre PP.AA.</t>
+          <t>Termini previsti dalla contrattazione collettiva e normativa vigente</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio - tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Assunzione a tempo indeterminato o determinato a seguito di procedura selettiva: - da graduatoria di avviso o concorso pubblico (DPR 483/1987; DPR 484/1997; DPR 220/2001; DPR 487/1994; D.LGS. 502/1992 - CCNL di riferimento) - da elenco idonei a seguito avviso di mobilità volontaria (D.LGS. 165/2001; CCNL di riferimento)</t>
+          <t>Procedimenti di valutazione Aree Dirigenziali e Comparto (CCNL Aree dirigenziali e Comparto Sanit; Contratti integrativi aziendali) - Aree Dirigenziali: Compilazione schede di valutazione di 1^ istanza; - Area Comparto: Compilazione scheda di valorizzazione da parte del Responsabile del servizio.</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Economica 1 Gestione Orari e Compensi Accessori - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Maria Vittoria Zorzina; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
+          <t>Fiorenzo Granuzzo; Tel.: 045.6712364; Email: fiorenzo.granuzzo@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712331 - 045.6712890 - 0442.622564 -0442.622743, oppure tramite email al seguente indirizzo: acquisizioni.risorse@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Economica 1 Gestione Orari e Compensi Accessori dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.671364, oppure tramite email al seguente indirizzo: presenzeassenze@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>60 giorni</t>
+          <t>Termini previsti dalla contrattazione collettiva e normativa vigente</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Indizione Avvisi di mobilità volontaria per assunzioni a tempo indeterminato e relativa pubblicazione sull'Albo on line aziendale: normativa di riferimento: D.Lgs. 502/92 e s.m.i.; D.Lgs. 165/2011; CCNL di riferimento</t>
+          <t>Concessione congedi straordinari ex art. 42 comma 5 del D.lgs. n° 151/2001 (Legge n° 104/92, D.lgs. n° 151/2001, circolari INPS) Concessione giorni di permesso / aspettative per assistenza a familiari conviventi in stato di disabilit</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Dott. Flavia Naverio - Tel.: 045.6712392 - Email: concorsi@aulss9.veneto.it</t>
+          <t>Flavia Naverio; Tel.: 045.6712348; Email: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>fac-simile domanda di partecipazione all'avviso e modelli vari per dichiarazioni sostitutive di certificazione sono allegati all'avviso di mobilità disponibile anche sul sito internet aziendale</t>
+          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712359-6712482-6712412, oppure tramite email ai seguenti indirizzi: concorsi@aulss9.veneto.it; natalina.bissoli@aulss9.veneto.it; nicoletta.coati@aulss9.veneto.it; annamaria.torresendi@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="G134" t="inlineStr"/>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712332 - 045.6138613, oppure tramite email al seguente indirizzo: andrea.castelli@aulss9.veneto.it; nadja.zocca@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>30 giorni</t>
+        </is>
+      </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Ricorso al Giudice Ordinario</t>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;amp;fw1pk=1</t>
+          <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>pagamento tassa concorso se prevista mediante versamento sul conto corrente postale</t>
+          <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Presa d'atto verbali commissioni esaminatrici e approvazione graduatoria idonei: normativa di riferimento: DPR 483/97, DPR 484/97, DPR 220/2001, DPR 487/1994</t>
+          <t>Concessione giorni di permesso ai sensi dell'art. 3, comma 3 Legge n° 104/92 (Legge n° 104/92, circolari INPS) Concessione giorni e/o ore di permesso per assistenza a familiari conviventi in stato di disabilit</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Dott. Flavia Naverio - Tel.: 045.6712392 - Email: concorsi@aulss9.veneto.it</t>
+          <t>Flavia Naverio; Tel.: 045.6712348; Email: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>NON PREVISTA</t>
+          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712359-6712482-6712412, oppure tramite email ai seguenti indirizzi: concorsi@aulss9.veneto.it; natalina.bissoli@aulss9.veneto.it; nicoletta.coati@aulss9.veneto.it; annamaria.torresendi@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712332 - 045.6138613, oppure tramite email al seguente indirizzo: nadja.zocca@aulss9.veneto.it; andrea.castelli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>entro sei mesi dalla prova scritta</t>
+          <t>30 giorni</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Ricorso al Tribunale Amministrativo Regionale</t>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;amp;fw1pk=1</t>
+          <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>pagamento tassa concorso se prevista mediante versamento sul conto corrente postale</t>
+          <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Nomina commissioni esaminatrici concorsi pubblici: normativa di riferimento: DPR 483/97, DPR 484/97, DPR 220/2001, DPR 487/1994, D.Lgs. 502/92 e s.m.i.</t>
+          <t>Assunzione tramite avviamento al lavoro dai Centri per l'impiego: - art. 35 D.Lgs. 165/2001; CCNL di riferimento</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Dott. Flavia Naverio - Tel.: 045.6712399 - Email: concorsi@aulss9.veneto.it</t>
+          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712359-6712482-6712412, oppure tramite email ai seguenti indirizzi: concorsi@aulss9.veneto.it; natalina.bissoli@aulss9.veneto.it; nicoletta.coati@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712331 - 045.6712890 - 0442.622564 -0442.622743, oppure tramite email al seguente indirizzo: acquisizioni.risorse@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>entro sei mesi dalla prova scritta</t>
+          <t>120 gg. per particolare complessità del procedimento e necessità di acquisire pareri, nulla osta, o comunque atti da altre PP.AA.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Ricorso al Tribunale Amministrativo Regionale</t>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;amp;fw1pk=1</t>
+          <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>pagamento tassa concorso se prevista mediante versamento sul conto corrente postale</t>
+          <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Ammissione dei candidati a concorsi o avvisi pubblici: normativa di riferimento: DPR 483/97, DPR 484/97, DPR 220/2001, DPR 487/1994, D.Lgs. 502/92 e s.m.i.</t>
+          <t>Trasmissione fascicolo personale dipendente trasferito presso altro ente pubblico (CCNL delle aree della dirigenza medica e veterinaria, della dirigenza dei ruoli sanitario, professionale, tecnico e amministrativo, area del comparto)</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Dott. Flavia Naverio - Tel.: 045.6712399 - Email: concorsi@aulss9.veneto.it</t>
+          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712359-6712482-6712412, oppure tramite email ai seguenti indirizzi: concorsi@aulss9.veneto.it; natalina.bissoli@aulss9.veneto.it; natalina.coati@aulss9.veneto.it; annamaria.torresendi@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 3 Sviluppo Organizzativo dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712887 - 045.6712417 - 045.6712392, oppure tramite email al seguente indirizzo: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>entro sei mesi dalla prova scritta</t>
+          <t>90 giorni</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Ricorso al Tribunale Amministrativo Regionale</t>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;amp;fw1pk=1</t>
+          <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>pagamento tassa concorso se prevista mediante versamento sul conto corrente postale</t>
+          <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Indizione avviso di selezione pubblica, per titoli e colloquio, per assunzioni a tempo determinato e relativa pubblicazione su Bollettino Ufficiale Regione Veneto: normativa di riferimento: DPR 483/97, DPR 484/97, DPR 220/2001, DPR 487/1994, D.Lgs. 502/92 e s.m.i., D.Lgs. 165/2001 e D.Lgs. 368/2001</t>
+          <t>Cessazioni con diritto a pensione - CCNL - normativa specifica in materia previdenziale</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Dott. Flavia Naverio - Tel.: 045.6712392 - Email: concorsi@aulss9.veneto.it</t>
+          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>fac-simile domanda di partecipazione all'avviso e modelli vari per dichiarazioni sostitutive di certificazione sono allegati al bando di selezione disponibile anche sul sito internet aziendale</t>
+          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712359-6712482-6712412, oppure tramite email ai seguenti indirizzi: concorsi@aulss9.veneto.it; natalina.bissoli@aulss9.veneto.it; nicoletta.coati@aulss9.veneto.it; annamaria.torresendi@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712381 - 045.6712418 - 045.6712457 - 0442.622564 -0442.622777, oppure tramite email al seguente indirizzo: previdenza.v@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>entro sei mesi dalla prova scritta</t>
+          <t>30 giorni</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Ricorso al Tribunale Amministrativo Regionale</t>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;amp;fw1pk=1</t>
+          <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>pagamento tassa concorso se prevista mediante versamento sul conto corrente postale</t>
+          <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Indizione bando di concorso pubblico, per titoli ed esami, per assunzioni a tempo indeterminato e relativa pubblicazione su Bollettino Ufficiale Regione Veneto e su Gazzetta Ufficiale: normativa di riferimento: DPR 483/97, DPR 484/97, DPR 220/2001, DPR 487/1994, D.Lgs. 502/92 e s.m.i.</t>
+          <t>Cessazione dal servizio senza diritto a pensione - CC.CC.NN.LL. vigenti</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 3 Sviluppo Organizzativo - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Dott. Flavia Naverio - Tel.: 045.6712392 - Email: concorsi@aulss9.veneto.it</t>
+          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>fac-simile domanda di partecipazione al concorso e modelli vari per dichiarazioni sostitutive di certificazione sono allegati al bando di concorso disponibile anche sul sito internet aziendale</t>
+          <t>Modulistica da richiedere all'ufficio competente</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712359-6712482-6712412, oppure tramite email ai seguenti indirizzi: concorsi@aulss9.veneto.it; natalina.bissoli@aulss9.veneto.it; nicoletta.coati@aulss9.veneto.it; annamaria.torresendi@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'U.O.C. Gestione Risorse Umane - sede di Bussolengo, negli orari di apertura, telefonicamente ai numeri 045.6712887 - 045.6712392, oppure tramite email al seguente indirizzo: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>entro sei mesi dalla prova scritta</t>
+          <t>30 giorni</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Ricorso al Tribunale Amministrativo Regionale</t>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;amp;fw1pk=1</t>
+          <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>pagamento tassa concorso se prevista mediante versamento sul conto corrente postale</t>
+          <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Anagrafe delle prestazioni (incarichi autorizzati ai dipendenti), mediante trasmissione dati al Dipartimento della Funzione Pubblica (Portale Perlapa): - art. 53 D.Lgs. 165/2001;</t>
+          <t>Rilascio certificazioni di servizio (DPR n. 445/2000)</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Lidia Lavarini; Tel.: 045.6712348; Email: lidiadomenica.lavarini@aulss9.veneto.it</t>
+          <t>Flavia Naverio; Tel.: 045.6712348; Email: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>NON PREVISTA</t>
+          <t>Il modulo di richiesta per il rilascio del certificato è rinvenibile sul sito web aziendale</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348 - 045.6712335 - 045.6138613, oppure tramite email al seguente indirizzo: lidiadomenica.lavarini@aulss9.veneto.it; barbara.simeoni.b@aulss9.veneto.it; andrea.castelli@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente al numero 045.6712351, oppure tramite email al seguente indirizzo: gestione.carriere@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>15 gg termine per effettuare comunicazione in via telematica al Dipartimento della Funzione Pubblica degli incarichi conferiti o autorizzati; Tempestivamente al Dipartimento della Funzione Pubblica dei compensi erogati ai dipendenti per ogni incarico conferito o autorizzato.</t>
+          <t>15 giorni</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
           <t>NON PREVISTO</t>
-        </is>
-[...3 lines deleted...]
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Istruttorie pratiche ricongiunzione, riscatto, cessione del quinto e piccolo prestito INPS Gestione Dipendenti Pubblici - normativa specifica</t>
+          <t>Controlli su autocertificazioni o dichiarazioni sostitutive di atto di notoriet personale neo assunto - DPR 445/2000</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Modulistica rinvenibile sul sito INPS</t>
+          <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712381 - 045.6712418 - 045.6712457 - 0442.622564 -0442.622777, oppure tramite email al seguente indirizzo: previdenza.v@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712331 - 045.6712890 - 0442.622564 -0442.622743, oppure tramite email al seguente indirizzo: acquisizioni.risorse@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>90 giorni</t>
+          <t>120 gg. dall'accettazione della nomina</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Pratica liquidazione TFS/TFR e e riliquidazione a seguito di applicazioni contrattuali - CCNL - normativa specifica</t>
+          <t>Procedure per autorizzazione comando da e verso altri enti pubblici - CC.CC.NN.LL. vigenti - D.Lgs. 165/2001</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane - Area Giuridica 3 Sviluppo Organizzativo</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
+          <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712381 - 045.6712418 - 045.6712457 - 0442.622564 -0442.622777, oppure tramite email al seguente indirizzo: previdenza.v@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 0442.622564 045.6712887 - oppure tramite email al seguente indirizzo: acquisizioni.risorse@aulss9.veneto.it; personale@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>90 giorni</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Trattenimento in servizio - art. 16 D. L.gs n. 503/1992 - art. 15 nonies D. Lgs n. 502/1992</t>
+          <t>Assunzione disabili L. 68/1999 - L. 68/1999 - CCNL; convenzione di programma stipulata con la Provincia di Verona</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
+          <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712381 - 045.6712418 - 045.6712457 - 0442.622564 -0442.622777, oppure tramite email al seguente indirizzo: previdenza.v@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712331 - 045.6712890 - 0442.622564 -0442.622743, oppure tramite email al seguente indirizzo: acquisizioni.risorse@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>30 giorni</t>
+          <t>150 gg. per particolare complessità del procedimento e necessità di acquisire pareri, nulla osta, o comunque atti da altre PP.AA.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>liquidazione/Rimborso spese missioni di servizio</t>
+          <t>Assunzione a tempo indeterminato o determinato a seguito di procedura selettiva: - da graduatoria di avviso o concorso pubblico (DPR 483/1987; DPR 484/1997; DPR 220/2001; DPR 487/1994; D.LGS. 502/1992 - CCNL di riferimento) - da elenco idonei a seguito avviso di mobilità volontaria (D.LGS. 165/2001; CCNL di riferimento)</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Area Economica 1 Gestione Orari e Compensi Accessori - U.O.C. Gestione Risorse Umane</t>
+          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Fiorenzo Granuzzo; Tel.: 045.6712364; Email: fiorenzo.granuzzo@aulss9.veneto.it</t>
+          <t>Maria Vittoria Zorzina; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Da richiedere ai competenti Uffici e/o reperibile sul sito internet aziendale</t>
+          <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Economica 1 Gestione Orari e Compensi Accessori dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712366 - 045.6712364, oppure tramite email al seguente indirizzo: presenzeassenze@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712331 - 045.6712890 - 0442.622564 -0442.622743, oppure tramite email al seguente indirizzo: acquisizioni.risorse@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>90 giorni</t>
+          <t>60 giorni</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Gestione rapporti INAIL ( Infortuni e malattie professionali ): - disposizioni di cui al D.P.R. 30 giugno 1965, n. 1124 - direttive e circolari emanate dall'Inail</t>
+          <t>Indizione Avvisi di mobilità volontaria per assunzioni a tempo indeterminato e relativa pubblicazione sull'Albo on line aziendale: normativa di riferimento: D.Lgs. 502/92 e s.m.i.; D.Lgs. 165/2011; CCNL di riferimento</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Area Economica 1 Gestione Orari e Compensi Accessori - U.O.C. Gestione Risorse Umane</t>
+          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Fiorenzo Granuzzo; Tel.: 045.6712364; Email: fiorenzo.granuzzo@aulss9.veneto.it</t>
+          <t>Dott. Flavia Naverio - Tel.: 045.6712392 - Email: concorsi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>NON PREVISTA</t>
+          <t>fac-simile domanda di partecipazione all'avviso e modelli vari per dichiarazioni sostitutive di certificazione sono allegati all'avviso di mobilità disponibile anche sul sito internet aziendale</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Economica 1 Gestione Orari e Compensi Accessori dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.671364, oppure tramite email al seguente indirizzo: presenzeassenze@aulss9.veneto.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712359-6712412-6712488-6712380, oppure tramite email al seguente indirizzo: concorsi@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+          <t>Ricorso al Giudice Ordinario</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;fw1pk=1</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>pagamento tassa concorso se prevista mediante versamento sul conto corrente postale</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flava Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Inserimento giustificativi di assenza ( malattia, ferie, permessi ecc.) e mancate transazioni: - disposizioni di cui ai CCNL vigenti delle varie Aree contrattuali</t>
+          <t>Presa d'atto verbali commissioni esaminatrici e approvazione graduatoria idonei: normativa di riferimento: DPR 483/97, DPR 484/97, DPR 220/2001, DPR 487/1994</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Area Economica 1 Gestione Orari e Compensi Accessori - U.O.C. Gestione Risorse Umane</t>
+          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Fiorenzo Granuzzo; Tel.: 045.6712364; Email: fiorenzo.granuzzo@aulss9.veneto.it</t>
+          <t>Dott. Flavia Naverio - Tel.: 045.6712392 - Email: concorsi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Angolo del Dipendente - modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
+          <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Accesso diretto agli Uffici dell'Area Economica 1 Gestione Orari e Compensi Accessori dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.671264 - 045.6712362 - 045.6712446 - 045.6712347 - 045.6138160, oppure tramite email al seguente indirizzo: presenzeassenze@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712359-6712412-6712488-6712380, oppure tramite email al seguente indirizzo: concorsi@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>termini di legge</t>
+          <t>entro sei mesi dalla prova scritta</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+          <t>Ricorso al Tribunale Amministrativo Regionale</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>DA PROGRAMMARE</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;fw1pk=1</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>NON PREVISTO</t>
+          <t>pagamento tassa concorso se prevista mediante versamento sul conto corrente postale</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
           <t>DA PROGRAMMARE</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Direzione Medica Ospedaliera (DMO)</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Esportazione di sangue da cordone ombelicale per uso autologo presso banche estere, D.Lgs. 28/08/1997, n. 281; DGRV 3/08/2010, n. 2015</t>
+          <t>Nomina commissioni esaminatrici concorsi pubblici: normativa di riferimento: DPR 483/97, DPR 484/97, DPR 220/2001, DPR 487/1994, D.Lgs. 502/92 e s.m.i.</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>VERONA CITTA' E EST V.SE: Direzione Medica di Ospedale presso Ospedale di S. Bonifacio 
-[...1 lines deleted...]
-PIANURA V.SE:Direzione Medica di Ospedale presso Ospedale di Legnago</t>
+          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>VERONA CITTA' E EST V.SE: Dr. Luciano Marco 
-[...1 lines deleted...]
-PIANURA V.SE: Dr. Luciano Marco</t>
+          <t>Dott. Flavia Naverio - Tel.: 045.6712399 - Email: concorsi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Allegati B-C-F (DGRV 3/08/2010, n 2015)</t>
+          <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>VERONA CITTA' E EST V.SE: 045/6138195 - 344, direzione.medica.sanbonifacio@aulss9.veneto.it 
-[...1 lines deleted...]
-PIANURA V.SE:0442/622398, direzione.medica.legnago@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri ai numeri 045.6712359-6712412-6712488-6712380, oppure tramite email al seguente indirizzo: concorsi@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>contestuale alla domanda</t>
-[...4 lines deleted...]
-      <c r="J147" t="inlineStr"/>
+          <t>entro sei mesi dalla prova scritta</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>Ricorso al Tribunale Amministrativo Regionale</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;fw1pk=1</t>
+        </is>
+      </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>VERONA CITTA' E EST V.SE: presso le casse dell'ospedale 
-[...1 lines deleted...]
-PIANURA V.SE: presso le casse dell'ospedale o tramite bollettino postale</t>
+          <t>pagamento tassa concorso se prevista mediante versamento sul conto corrente postale</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>Direttore Sanitario 045/8075544 direzione.sanitaria@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="M147" t="inlineStr"/>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+        </is>
+      </c>
+      <c r="M147" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Direzione Medica Ospedaliera (DMO)</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Ricevimento dichiarazioni di nascita da parte dei genitori, L. 15 maggio 1997 n.127</t>
+          <t>Ammissione dei candidati a concorsi o avvisi pubblici: normativa di riferimento: DPR 483/97, DPR 484/97, DPR 220/2001, DPR 487/1994, D.Lgs. 502/92 e s.m.i.</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>VERONA CITTA' E EST V.SE: Direzione Medica di Ospedale presso Ospedale di S. Bonifacio 
-[...2 lines deleted...]
-&amp;nbsp;</t>
+          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>VERONA CITTA' E EST V.SE: Dr. Luciano Marco 
-[...2 lines deleted...]
-L'ufficio competente all'adozione del provvedimento finale è il Comune di residenza della madre, presso l'Ufficio di Stato Civile.</t>
+          <t>Dott. Flavia Naverio - Tel.: 045.6712399 - Email: concorsi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Attestazione di nascita; documento di riconoscimento valido dei genitori</t>
+          <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>VERONA CITTA' E EST V.SE: 045/6138195 - 344, direzione.medica.sanbonifacio@aulss9.veneto.it 
-[...1 lines deleted...]
-PIANURA V.SE:0442/622398, direzione.medica.legnago@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712359-6712412-6712488-6712380, oppure tramite email al seguente indirizzo: concorsi@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>3 giorni</t>
-[...4 lines deleted...]
-      <c r="J148" t="inlineStr"/>
+          <t>entro sei mesi dalla prova scritta</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>Ricorso al Tribunale Amministrativo Regionale</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;fw1pk=1</t>
+        </is>
+      </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>pagamento non previsto</t>
+          <t>pagamento tassa concorso se prevista mediante versamento sul conto corrente postale</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>Direttore Sanitario 045/8075544 direzione.sanitaria@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="M148" t="inlineStr"/>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+        </is>
+      </c>
+      <c r="M148" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale (DAT)</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Gestione Amministrativa Strutture di Cure Intermedie (Ospedale di Comunità, Hospice, ...)</t>
+          <t>Indizione avviso di selezione pubblica, per titoli e colloquio, per assunzioni a tempo determinato e relativa pubblicazione su Bollettino Ufficiale Regione Veneto: normativa di riferimento: DPR 483/97, DPR 484/97, DPR 220/2001, DPR 487/1994, D.Lgs. 502/92 e s.m.i., D.Lgs. 165/2001 e D.Lgs. 368/2001</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Coordinatore Laura Maragno&amp;nbsp; 0442/622122 strutture.intermedie@aulss9.veneto.it;</t>
+          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE Dott. Alessandro Ferronato 045/8075513</t>
-[...2 lines deleted...]
-      <c r="E149" t="inlineStr"/>
+          <t>Dott. Flavia Naverio - Tel.: 045.6712392 - Email: concorsi@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>fac-simile domanda di partecipazione all'avviso e modelli vari per dichiarazioni sostitutive di certificazione sono allegati al bando di selezione disponibile anche sul sito internet aziendale</t>
+        </is>
+      </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Coordinatore Laura Maragno&amp;nbsp; 0442/622122 strutture.intermedie@aulss9.veneto.it;</t>
-[...6 lines deleted...]
-      <c r="K149" t="inlineStr"/>
+          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712359-6712412-6712488-6712380, oppure tramite email al seguente indirizzo: concorsi@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>entro sei mesi dalla prova scritta</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>Ricorso al Tribunale Amministrativo Regionale</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;fw1pk=1</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>pagamento tassa concorso se prevista mediante versamento sul conto corrente postale</t>
+        </is>
+      </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
-[...2 lines deleted...]
-      <c r="M149" t="inlineStr"/>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+        </is>
+      </c>
+      <c r="M149" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale (DAT)</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Controllo Autocertificazioni da reddito</t>
+          <t>Indizione bando di concorso pubblico, per titoli ed esami, per assunzioni a tempo indeterminato e relativa pubblicazione su Bollettino Ufficiale Regione Veneto e su Gazzetta Ufficiale: normativa di riferimento: DPR 483/97, DPR 484/97, DPR 220/2001, DPR 487/1994, D.Lgs. 502/92 e s.m.i.</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>Procedure Selettive - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Dott. Antonio Morari 045/8075630</t>
+          <t>Dott. Flavia Naverio - Tel.: 045.6712392 - Email: concorsi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Non prevista</t>
+          <t>fac-simile domanda di partecipazione al concorso e modelli vari per dichiarazioni sostitutive di certificazione sono allegati al bando di concorso disponibile anche sul sito internet aziendale</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>mezzo email: antonio.morari@aulss9.veneto.it</t>
-[...5 lines deleted...]
-      <c r="J150" t="inlineStr"/>
+          <t>Accesso diretto agli Uffici della Sezione Procedure Selettive dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712359-6712412-6712488-6712380, oppure tramite email al seguente indirizzo: concorsi@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>entro sei mesi dalla prova scritta</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>Ricorso al Tribunale Amministrativo Regionale</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=trasparenza.concorsi&amp;fw1pk=1</t>
+        </is>
+      </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>PagoPA</t>
+          <t>pagamento tassa concorso se prevista mediante versamento sul conto corrente postale</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo</t>
-[...2 lines deleted...]
-      <c r="M150" t="inlineStr"/>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+        </is>
+      </c>
+      <c r="M150" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale (DAT)</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Trasferimento per cure all'estero presso Centri di Alta Specializzazione in ambito UE, SEE, Svizzera e attri Paesi extracomunitari all'Estero</t>
+          <t>Anagrafe delle prestazioni (incarichi autorizzati ai dipendenti), mediante trasmissione dati al Dipartimento della Funzione Pubblica (Portale Perlapa): - art. 53 D.Lgs. 165/2001;</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Per il trasferimento per cure all'estero presso Centri di Alta Specializzazione in ambito UE, SEE, Svizzera e attri Paesi extracomunitari l'utente deve rivolgersi a: Per Distretti 1 - 2 - 3 Ufficio Pratiche Estero sede di Legnago: tel. 0442 622610-2767 email: pratiche.estero@aulss9.veneto.it Per Distretto 4 Ufficio Pratiche Estero sede di Domegliara: tel. 045 6712090 email: pratiche.estero@aulss9.veneto.it</t>
+          <t>Area Giuridica 2 Gestione Carriere - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE Dott. Alessandro Ferronato 045/8075513</t>
+          <t>Flavia Naverio; Tel.: 045.6712348; Email: personale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Vedi SITO ULSS 9 Scaligera alla voce RICEVERE ASSISTENZA SANITARIA ALL'ESTERO</t>
+          <t>NON PREVISTA</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Per Distretti 1 - 2 - 3 dal lunedì al venerdì dalle ore 8.30 alle ore 12.30Ufficio Pratiche Estero sede di Legnago: tel. 0442 622610-2767 email: pratiche.estero@aulss9.veneto.it Per Distretto 4 dal lunedì al venerdì dalle ore 8.30 alle ore 12.30 Ufficio Pratiche Estero sede di Domegliara: tel. 045 6712090- 136 email: pratiche.estero@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 2 Gestione Carriere dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712348- 045.6712335 - 045.6138613, oppure tramite email al seguente indirizzo: barbara.simeoni.b@aulss9.veneto.it; andrea.castelli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>La richiesta va fatta almeno 20 giorni prima</t>
-[...2 lines deleted...]
-      <c r="H151" t="inlineStr"/>
+          <t>15 gg termine per effettuare comunicazione in via telematica al Dipartimento della Funzione Pubblica degli incarichi conferiti o autorizzati; Tempestivamente al Dipartimento della Funzione Pubblica dei compensi erogati ai dipendenti per ogni incarico conferito o autorizzato.</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Ricorso al Direttore Generale</t>
-[...2 lines deleted...]
-      <c r="J151" t="inlineStr"/>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>Accredito Bancario</t>
+          <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>TARPresidente della Repubblica</t>
-[...2 lines deleted...]
-      <c r="M151" t="inlineStr"/>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Ospedaliera (DAO)</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Sollecito dei crediti all'estero e sollecito dei ticket prericoveri ospedalieri ai quali non è seguito ricovero 
-&amp;nbsp;</t>
+          <t>Istruttorie pratiche ricongiunzione, riscatto, cessione del quinto e piccolo prestito INPS Gestione Dipendenti Pubblici - normativa specifica</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ufficio sollecito dei crediti&amp;nbsp; daniela.benassuti@aulss9.veneto.it -&amp;nbsp; elisa.morando@aulss9.veneto.it&amp;nbsp;</t>
+          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>U.O.C. Direzione Amministrativa di Ospedale Dott. Stefano Zenari&amp;nbsp; stefano.zenari@aulss9.veneto.it 
-045 6138210</t>
+          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Distretto Ovest V.se:Orario dal lunedì al venerdì dalle 8 alle 14 - Via Ospedale, 2 Villafranca di Verona - 045/6338333 daniela.benassuti@aulss9.veneto.it -&amp;nbsp; elisa.morando@aulss9.veneto.it&amp;nbsp; 
-[...1 lines deleted...]
-Distretto Pianura V.se: 0442/622719 0442/622496 enrico.manente@aulss9.veneto.it;angelo.pavarello@aulss9.veneto.it;</t>
+          <t>Modulistica rinvenibile sul sito INPS</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Ospedale Bussolengo Tel 045/6712144 ufficioaccettazione@aulss9.veneto.it 
-[...4 lines deleted...]
-Ospedale di Legnago 0445/622719-496 enrico.manente@aulss9.veneto.it</t>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712381 - 045.6712418 - 045.6712457 - 0442.622564 -0442.622777, oppure tramite email al seguente indirizzo: previdenza.v@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>n. 180 giorni</t>
-[...2 lines deleted...]
-      <c r="H152" t="inlineStr"/>
+          <t>90 giorni</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Ricorso al Direttore Amministrativo di Ospedale</t>
-[...2 lines deleted...]
-      <c r="J152" t="inlineStr"/>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>Pagamento presso Ufficio Cassa dell'Azienda ULSS o mediante sistema di pagamento Pago PA</t>
+          <t>NON PREVISTO</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa tel. 045/8076121 direzione.amministrativa@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="M152" t="inlineStr"/>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
+          <t>Gestione Risorse Umane</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Pratica liquidazione TFS/TFR e e riliquidazione a seguito di applicazioni contrattuali - CCNL - normativa specifica</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712381 - 045.6712418 - 045.6712457 - 0442.622564 -0442.622777, oppure tramite email al seguente indirizzo: previdenza.v@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>90 giorni</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>Gestione Risorse Umane</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Trattenimento in servizio - art. 16 D. L.gs n. 503/1992 - art. 15 nonies D. Lgs n. 502/1992</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Area Giuridica 1 Gestione Organici e Previdenza - U.O.C. Gestione Risorse Umane</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Maria Vittoria Zorzin; Tel.: 0442.622564; Email: mariavittoria.zorzin@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>Modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>Accesso diretto agli Uffici dell'Area Giuridica 1 Gestione Organici e Previdenza dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712381 - 045.6712418 - 045.6712457 - 0442.622564 -0442.622777, oppure tramite email al seguente indirizzo: previdenza.v@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>30 giorni</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>Gestione Risorse Umane</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>liquidazione/Rimborso spese missioni di servizio</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Area Economica 1 Gestione Orari e Compensi Accessori - U.O.C. Gestione Risorse Umane</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Fiorenzo Granuzzo; Tel.: 045.6712364; Email: fiorenzo.granuzzo@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>Da richiedere ai competenti Uffici e/o reperibile sul sito internet aziendale</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>Accesso diretto agli Uffici dell'Area Economica 1 Gestione Orari e Compensi Accessori dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.6712366 - 045.6712364, oppure tramite email al seguente indirizzo: presenzeassenze@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>90 giorni</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+        </is>
+      </c>
+      <c r="M155" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>Gestione Risorse Umane</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Gestione rapporti INAIL ( Infortuni e malattie professionali ): - disposizioni di cui al D.P.R. 30 giugno 1965, n. 1124 - direttive e circolari emanate dall'Inail</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Area Economica 1 Gestione Orari e Compensi Accessori - U.O.C. Gestione Risorse Umane</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Fiorenzo Granuzzo; Tel.: 045.6712364; Email: fiorenzo.granuzzo@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>NON PREVISTA</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>Accesso diretto agli Uffici dell'Area Economica 1 Gestione Orari e Compensi Accessori dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.671364, oppure tramite email al seguente indirizzo: presenzeassenze@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>2 giorni da quando il datore di lavoro ne viene a conoscenza come da legge</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="L156" t="inlineStr">
+        <is>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flava Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+        </is>
+      </c>
+      <c r="M156" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>Gestione Risorse Umane</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Inserimento giustificativi di assenza ( malattia, ferie, permessi ecc.) e mancate transazioni: - disposizioni di cui ai CCNL vigenti delle varie Aree contrattuali</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Area Economica 1 Gestione Orari e Compensi Accessori - U.O.C. Gestione Risorse Umane</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Fiorenzo Granuzzo; Tel.: 045.6712364; Email: fiorenzo.granuzzo@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>Angolo del Dipendente - modulistica da richiedere agli uffici competenti e/o reperibile sul sito internet aziendale</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>Accesso diretto agli Uffici dell'Area Economica 1 Gestione Orari e Compensi Accessori dell'U.O.C. Gestione Risorse Umane negli orari di apertura, telefonicamente ai numeri 045.671264 - 045.6712362 - 045.6712446 - 045.6712347 - 045.6138160, oppure tramite email al seguente indirizzo: presenzeassenze@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>termini di legge</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>Ricorso all'Autorità Giudiziaria Ordinaria</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>NON PREVISTO</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>Direttore dell'U.O.C. Gestione Risorse Umane: Dott.ssa Flavia Naverio; tel. segreteria: 045.6712392; fax.: 045.6712423; email: personale@aulss9.veneto.it; indirizzo: Via Carlo Alberto Dalla Chiesa; 37012 Bussolengo (VR)- Via Gianella n. 1; 37045 Legnago (VR)</t>
+        </is>
+      </c>
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>DA PROGRAMMARE</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>Direzione Medica Ospedaliera (DMO)</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Esportazione di sangue da cordone ombelicale per uso autologo presso banche estere, D.Lgs. 28/08/1997, n. 281; DGRV 3/08/2010, n. 2015</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>VERONA CITTA' E EST V.SE: Direzione Medica di Ospedale presso Ospedale di S. Bonifacio OVEST V.SE: Direzione Medica di Ospedale presso Ospedale di Villafranca PIANURA V.SE:Direzione Medica di Ospedale presso Ospedale di Legnago</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>VERONA CITTA' E EST V.SE: Dr.ssa Marcer Daniela OVEST V.SE: Dr.ssa Marcer Daniela PIANURA V.SE: Dr. Luciano Marco</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>Allegati B-C-F (DGRV 3/08/2010, n 2015)</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>VERONA CITTA' E EST V.SE: 045/6138195 - 344, direzione.medica.sanbonifacio@aulss9.veneto.it OVEST V.SE: 045/6338308, direzione.medica.bussovilla@aulss9.veneto.it  PIANURA V.SE:0442/622398, direzione.medica.legnago@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>contestuale alla domanda</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr"/>
+      <c r="I158" t="inlineStr"/>
+      <c r="J158" t="inlineStr"/>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>VERONA CITTA' E EST V.SE: presso le casse dell'ospedale OVEST V.SE: presso le casse dell'ospedale PIANURA V.SE: presso le casse dell'ospedale o tramite bollettino postale</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>Direttore Sanitario 045/8075544 direzione.sanitaria@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr"/>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>Direzione Medica Ospedaliera (DMO)</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Ricevimento dichiarazioni di nascita da parte dei genitori, L. 15 maggio 1997 n.127</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERONA CITTA' E EST V.SE: Direzione Medica di Ospedale presso Ospedale di S. Bonifacio OVEST V.SE: Direzione Medica di Ospedale presso Ospedale di Villafranca PIANURA V.SE:Direzione Medica di Ospedale presso Ospedale di Legnago  </t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>VERONA CITTA' E EST V.SE: Dr.ssa Marcer Daniela OVEST V.SE: Dr.ssa Marcer Daniela PIANURA V.SE: Dr. Luciano Marco L'ufficio competente all'adozione del provvedimento finale è il Comune di residenza della madre, presso l'Ufficio di Stato Civile.</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>Attestazione di nascita; documento di riconoscimento valido dei genitori</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>VERONA CITTA' E EST V.SE: 045/6138195 - 344, direzione.medica.sanbonifacio@aulss9.veneto.it OVEST V.SE: 045/6338308, direzione.medica.bussovilla@aulss9.veneto.it  PIANURA V.SE:0442/622398, direzione.medica.legnago@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>3 giorni</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr"/>
+      <c r="I159" t="inlineStr"/>
+      <c r="J159" t="inlineStr"/>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>pagamento non previsto</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>Direttore Sanitario 045/8075544 direzione.sanitaria@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr"/>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale (DAT)</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Gestione Amministrativa Strutture di Cure Intermedie (Ospedale di Comunità, Hospice, ...)</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Coordinatore Laura Maragno  0442/622122 strutture.intermedie@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE Dott. Alessandro Ferronato 045/8075513</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr"/>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>Coordinatore Laura Maragno  0442/622122 strutture.intermedie@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr"/>
+      <c r="H160" t="inlineStr"/>
+      <c r="I160" t="inlineStr"/>
+      <c r="J160" t="inlineStr"/>
+      <c r="K160" t="inlineStr"/>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr"/>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale (DAT)</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Controllo Autocertificazioni da reddito</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Dott. Antonio Morari 045/8075630</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>Non prevista</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>mezzo email: antonio.morari@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr"/>
+      <c r="H161" t="inlineStr"/>
+      <c r="I161" t="inlineStr"/>
+      <c r="J161" t="inlineStr"/>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>PagoPA</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr"/>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale (DAT)</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Trasferimento per cure all'estero presso Centri di Alta Specializzazione in ambito UE, SEE, Svizzera e attri Paesi extracomunitari all'Estero</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Per il trasferimento per cure all'estero presso Centri di Alta Specializzazione in ambito UE, SEE, Svizzera e attri Paesi extracomunitari l'utente deve rivolgersi a: Per Distretti 1 - 2 - 3 Ufficio Pratiche Estero sede di Legnago: tel. 0442 622610-2767 email: pratiche.estero@aulss9.veneto.it Per Distretto 4 Ufficio Pratiche Estero sede di Domegliara: tel. 045 6712090 email: pratiche.estero@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE Dott. Alessandro Ferronato 045/8075513</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>Vedi SITO ULSS 9 Scaligera alla voce RICEVERE ASSISTENZA SANITARIA ALL'ESTERO</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>Per Distretti 1 - 2 - 3 dal lunedì al venerdì dalle ore 8.30 alle ore 12.30Ufficio Pratiche Estero sede di Legnago: tel. 0442 622610-2767 email: pratiche.estero@aulss9.veneto.it Per Distretto 4 dal lunedì al venerdì dalle ore 8.30 alle ore 12.30 Ufficio Pratiche Estero sede di Domegliara: tel. 045 6712090- 136 email: pratiche.estero@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>La richiesta va fatta almeno 20 giorni prima</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr"/>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>Ricorso al Direttore Generale</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr"/>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>Accredito Bancario</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>TARPresidente della Repubblica</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr"/>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
           <t>Direzione Amministrativa Ospedaliera (DAO)</t>
         </is>
       </c>
-      <c r="B153" t="inlineStr">
+      <c r="B163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sollecito dei crediti all'estero e sollecito dei ticket prericoveri ospedalieri ai quali non è seguito ricovero 
+ </t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ufficio sollecito dei crediti  daniela.benassuti@aulss9.veneto.it -  elisa.morando@aulss9.veneto.it </t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>U.O.C. Direzione Amministrativa di Ospedale Dott. Stefano Zenari  stefano.zenari@aulss9.veneto.it 
+045 6138210</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>Distretto Ovest V.se:Orario dal lunedì al venerdì dalle 8 alle 14 - Via Ospedale, 2 Villafranca di Verona - 045/6338333 daniela.benassuti@aulss9.veneto.it -  elisa.morando@aulss9.veneto.it  
+Distretto Verona Città e Est V.se: S. Bonifacio ebe.zanette@aulss9.veneto.it; 045/6138844  
+Distretto Pianura V.se: 0442/622719 0442/622496 enrico.manente@aulss9.veneto.it;angelo.pavarello@aulss9.veneto.it;</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>Ospedale Bussolengo Tel 045/6712144 ufficioaccettazione@aulss9.veneto.it 
+CSP Isola della Scala Ufficio accettazione  Tel 045/6648507 carla.lanza@ulss2.ven.it 
+Ospedale Malcesine Ufficio Cassa Tel 045/6589351 Ufficio accettazione Tel 045/6589352 - isabella.prandini@aulss9.veneto.it, patrizia.ramanzotti@aulss9.veneto.it, - gabriella.trezzi@aulss9.veneto.it  
+Ospedale Villafranca Ufficio Accettazione Tel. 045/6338213 carla.lanza@aulss9.veneto.it 
+Ospedale di S. Bonifacio 045/6138212 ebe.zanette@aulss9.veneto.it  
+Ospedale di Legnago 0445/622719-496 enrico.manente@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>n. 180 giorni</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr"/>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>Ricorso al Direttore Amministrativo di Ospedale</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr"/>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>Pagamento presso Ufficio Cassa dell'Azienda ULSS o mediante sistema di pagamento Pago PA</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa tel. 045/8076121 direzione.amministrativa@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr"/>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Ospedaliera (DAO)</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
         <is>
           <t>Rimborso spese per trasporto in ambulanza e ticket indebitamente pagati da assistiti vari</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
-[...1 lines deleted...]
-          <t>U.O.C. Direzione Amministrativa di Ospedale&amp;nbsp; Dott.Stefano Zenari 
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>U.O.C. Direzione Amministrativa di Ospedale  Dott.Stefano Zenari 
 Distretto Ovest Veronese 045/6338253 ciro.manzo@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="D153" t="inlineStr">
+      <c r="D164" t="inlineStr">
         <is>
           <t>U.O.C. Direzione Amministrativa di Ospedale 
 Dott. Stefano Zenari stefano.zenari@aulss9.veneto.it 
 045 6138210</t>
         </is>
       </c>
-      <c r="E153" t="inlineStr">
+      <c r="E164" t="inlineStr">
         <is>
           <t>Viene inviata dall'interessato richiesta di rimborso con relativa documentazione probatoria</t>
         </is>
       </c>
-      <c r="F153" t="inlineStr">
+      <c r="F164" t="inlineStr">
         <is>
           <t>Distretto Ovest Veronese: 045/6338255 ciro.manzo@aulss9.veneto.it 
 Distretto Verona Città e Est V.se: 045/6138212 ebe.zanette@aulss9.veneto.it 
 Distretto Pianura V.se: 0442/622719-496 enrico.manente@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="G153" t="inlineStr">
+      <c r="G164" t="inlineStr">
         <is>
           <t>n. 30 giorni</t>
         </is>
       </c>
-      <c r="H153" t="inlineStr"/>
-      <c r="I153" t="inlineStr">
+      <c r="H164" t="inlineStr"/>
+      <c r="I164" t="inlineStr">
         <is>
           <t>Ricorso al T.A.R.</t>
         </is>
       </c>
-      <c r="J153" t="inlineStr"/>
-      <c r="K153" t="inlineStr">
+      <c r="J164" t="inlineStr"/>
+      <c r="K164" t="inlineStr">
         <is>
           <t>Comunicazione dell'UOC Contabilità e Bilancio per l'effettuazione del rimborso</t>
         </is>
       </c>
-      <c r="L153" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A154" t="inlineStr">
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa tel. 045/8076121 -  direzione.amministrativa@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr"/>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Ospedaliera (DAO)</t>
         </is>
       </c>
-      <c r="B154" t="inlineStr">
+      <c r="B165" t="inlineStr">
         <is>
           <t>Autorizzazione all'esercizio della libera professione individuale del personale medico e di altre professionalità della dirigenza del ruolo sanitario. Modifica tariffario e/o calendario per l'esercizio dell'attività libero professionale intramuraria</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
-[...1 lines deleted...]
-          <t>U.O.C Direzione Amministrativa di Ospedale&amp;nbsp; Dott. Stefano.Zenari 
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>U.O.C Direzione Amministrativa di Ospedale  Dott. Stefano.Zenari 
 MARTEDI' - MERCOLEDI '- VENERDI' 0442/622766-681 
 LUNEDI'- GIOVEDI' 045/6138879 
 segreteria.liberaprofessione@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="D154" t="inlineStr">
-[...1 lines deleted...]
-          <t>U.O.C. Direzione Amministrativa di Ospedale Dott. Stefano Zenari -&amp;nbsp; stefano.zenari@aulss9.veneto.it 
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>U.O.C. Direzione Amministrativa di Ospedale Dott. Stefano Zenari -  stefano.zenari@aulss9.veneto.it 
 045 6138210</t>
         </is>
       </c>
-      <c r="E154" t="inlineStr">
-[...1 lines deleted...]
-          <t>Il modulo per l'autorizzazione va richiesto alla U.O.C Direzione Amministrativa di Ospedale&amp;nbsp; Dott.&amp;nbsp; Stefano Zenari 
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>Il modulo per l'autorizzazione va richiesto alla U.O.C Direzione Amministrativa di Ospedale  Dott.  Stefano Zenari 
 MARTEDI '- MERCOLEDI' - VENERDI' 0442/622766-681 - LUNEDI'- GIOVEDI' 045/6138879 
 segreteria.liberaprofessione@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="F154" t="inlineStr">
+      <c r="F165" t="inlineStr">
         <is>
           <t>MARTEDI'- MERCOLEDI' - VENERDI' 0442/622766-681 
 LUNEDI' - GIOVEDI' 045/6138879 
 segreteria.liberaprofessione@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="G154" t="inlineStr">
+      <c r="G165" t="inlineStr">
         <is>
           <t>n. 30 giorni dalla presentazione della richiesta di autorizzazione. 
-n.&amp;nbsp; 5 giorni per modifica al tariffario e/o calendario attività libero professionale</t>
-[...3 lines deleted...]
-      <c r="I154" t="inlineStr">
+n.  5 giorni per modifica al tariffario e/o calendario attività libero professionale</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr"/>
+      <c r="I165" t="inlineStr">
         <is>
           <t>Ricorso al T.A.R.</t>
         </is>
       </c>
-      <c r="J154" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="L154" t="inlineStr">
+      <c r="J165" t="inlineStr"/>
+      <c r="K165" t="inlineStr"/>
+      <c r="L165" t="inlineStr">
         <is>
           <t>Direzione Amministrativa tel. 045/8076121 direzione.amministrativa@aulss9.ven.it</t>
         </is>
       </c>
-      <c r="M154" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A155" t="inlineStr">
+      <c r="M165" t="inlineStr"/>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Ospedaliera (DAO)</t>
         </is>
       </c>
-      <c r="B155" t="inlineStr">
+      <c r="B166" t="inlineStr">
         <is>
           <t>Richiesta di documentazione sanitaria (L. 241/90, DPR 184/2006, TU 445/2000)</t>
         </is>
       </c>
-      <c r="C155" t="inlineStr">
-[...2 lines deleted...]
-Distretto Ovest V.se U.O.C. Direzione Amministrativa di Ospedale Dott. Stefano Zenari 045/6338252 -&amp;nbsp; DAO@aulss9.veneto.it 
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Distretto Verona Città ed Est V.se Direzione Medica di Ospedale  Dott. Marco Luciano 045/6138195/344 -dirigenza.medica@aulss9.veneto.it 
+Distretto Ovest V.se U.O.C. Direzione Amministrativa di Ospedale Dott. Stefano Zenari 045/6338252 -  DAO@aulss9.veneto.it 
 Distretto Pianura V.se Direzione Medica Ospedaliera Dott. Marco Luciano 0442/622398 - dirmedica.leg@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="D155" t="inlineStr">
-[...1 lines deleted...]
-          <t>U.O.C. Direzione Amministrativa di Ospedale Dott. Stefano Zenari 045/6138210 
+      <c r="D166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">U.O.C. Direzione Amministrativa di Ospedale Dott. Stefano Zenari 045/6138210 
 DAO@aulss9.veneto.it 
-&amp;nbsp;</t>
-[...9 lines deleted...]
-          <t>Distretto Verona Città ed Est V.se Cassa Ospedale San Bonifacio 045/6138004 - docsanitaria.sb@aulss9.veneto.it - 
+ </t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>Il modulo per la richiesta di  rilascio di copia cartella clinica e di altra documentazione sanitaria è scaricabile dal sito dell'Azienda ULSS 9 Scaligera</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Distretto Verona Città ed Est V.se Cassa Ospedale San Bonifacio 045/6138004 - docsanitaria.sb@aulss9.veneto.it - 
 Cassa Ospedale Marzana 045/8075237 - dirigenza.medica.marzana@aulss9.veneto.it 
 Distretto Pianura V.se Ospedale di Legnago Ufficio Cartelle Cliniche 0442/622322 - cartelle.cliniche@aulss9.veneto.it 
-Distretto Ovest V.se Ospedale Bussolengo Ufficio Cartelle Cliniche Tel. 045/671213&amp;nbsp; - Ufficio Accettazione&amp;nbsp; &amp;nbsp; Tel. 045/6712144&amp;nbsp;&amp;nbsp; 
-[...6 lines deleted...]
-      <c r="G155" t="inlineStr">
+Distretto Ovest V.se Ospedale Bussolengo Ufficio Cartelle Cliniche Tel. 045/671213  - Ufficio Accettazione    Tel. 045/6712144   
+CSP Caprino V.se Ufficio Cartelle.Cliniche - Accettazione Tel 045/6207293 - 226    
+CSP Isola d/Scala Ufficio Cartelle Cliniche - Accettazione Tel 045/6648508 - 507  
+Ospedale Malcesine Ufficio Cartelle Cliniche Tel 045/6589352 -311 - Ufficio Accettazione Tel 045/6589317 - 351 - 390  
+Ospedale Villafranca Ufficio Cartelle Cliniche - Accettazione Tel 045/6338213 </t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
         <is>
           <t>La documentazione sanitaria disponibile relativa al paziente viene fornita entro n. 7 giorni lavorativi dalla presentazione della richiesta. 
 Le eventuali integrazioni sono fornite entro il termine massimo di n. 30 giorni dalla presentazione della richiesta. 
 Il tempo di attesa per la consegna della copia della cartella clinica è di n. 30 giorni dalla data della richiesta (per le cartelle complete e chiuse). 
 Sul sito dell'Azienda ULSS 9 Scaligera sono specificate eventuali variabili.</t>
         </is>
       </c>
-      <c r="H155" t="inlineStr"/>
-      <c r="I155" t="inlineStr">
+      <c r="H166" t="inlineStr"/>
+      <c r="I166" t="inlineStr">
         <is>
           <t>Ricorso al Difensore Civico regionale o al T.A.R. Veneto entro trenta giorni</t>
         </is>
       </c>
-      <c r="J155" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L155" t="inlineStr">
+      <c r="J166" t="inlineStr"/>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>Pagamento al ritiro presso gli sportelli. L'utente che lo desideri può richiedere l'invio della copia della cartella direttamente a casa con pagamento tramite il sistema  Pago PA  dell'importo della cartella clinica e della relativa spedizione postale in contrassegno. 
+Le  tariffe  sono indicate nel sito dell'Azienda ULSS 9 Scaligera.</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
         <is>
           <t>Direzione Amministrativa tel. 045/8076121 direzione.ammistrativa@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="M155" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A156" t="inlineStr">
+      <c r="M166" t="inlineStr"/>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Ospedaliera (DAO)</t>
         </is>
       </c>
-      <c r="B156" t="inlineStr">
+      <c r="B167" t="inlineStr">
         <is>
           <t>Sollecito dei crediti (mancato pagamento ticket; mancato ritiro referti)</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr">
-[...3 lines deleted...]
-Distretto Ovest V.se&amp;nbsp;045/6338333 ciro.manzo@aulss9.veneto.it; - elisa.morando @aulss9.veneto.it - laura.rinco@aulss9.veneto.it 
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Ufficio sollecito crediti  Dott. Stefano Zenari 
+Distretto Verona Città ed Est V.se 045/6138212 ebe.zanette@aulss9.veneto.it 
+Distretto Ovest V.se 045/6338333 ciro.manzo@aulss9.veneto.it; - elisa.morando @aulss9.veneto.it - laura.rinco@aulss9.veneto.it 
 Distretto Pianura V.se 0442/622496 - 719 enrico.manente@aulss9.veneto.it angelo.pevarello@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="D156" t="inlineStr">
-[...1 lines deleted...]
-          <t>U.O.C. Direzione Amministrativa di Ospedale&amp;nbsp; Dott. Stefano Zenari stefano.zenari@aulss9.veneto.it 
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>U.O.C. Direzione Amministrativa di Ospedale  Dott. Stefano Zenari stefano.zenari@aulss9.veneto.it 
 0456138210</t>
         </is>
       </c>
-      <c r="E156" t="inlineStr">
-[...2 lines deleted...]
-Distretto Ovest V.se:&amp;nbsp;Orario dal lunedì al venerdì dalle 8.00 alle 14.00 Via Ospedale, 2 Villafranca di Verona 045/6338333 
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>Distretto Verona Città ed Est V.se: Orario telefonico lunedì e giovedì dalle 9.30 alle 12.00 045/6138844 
+Distretto Ovest V.se: Orario dal lunedì al venerdì dalle 8.00 alle 14.00 Via Ospedale, 2 Villafranca di Verona 045/6338333 
 Distretto Pianura V.se: Orario martedì e giovedì dalle 9.00 alle 12.00 - mercoledì dalle 13.00 alle 15.00 0442/622496 - 719</t>
         </is>
       </c>
-      <c r="F156" t="inlineStr">
+      <c r="F167" t="inlineStr">
         <is>
           <t>Distretto Verona Città ed Est V.se 045/6138212 ebe.zanette@aulss9.veneto.it 
 Distretto Ovest V.se 045/6338333 ciro.manzo@aulss9.veneto.it - elisa.morando@aulss9.veneto.it - laura.rinco@aulss9.veneto.it 
 Distretto Pianura V.se 0442/622496 - 719 enrico.manente@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="G156" t="inlineStr">
+      <c r="G167" t="inlineStr">
         <is>
           <t>n.180 giorni</t>
         </is>
       </c>
-      <c r="H156" t="inlineStr"/>
-      <c r="I156" t="inlineStr">
+      <c r="H167" t="inlineStr"/>
+      <c r="I167" t="inlineStr">
         <is>
           <t>Ricorso al Direttore Amministrativo di Ospedale</t>
         </is>
       </c>
-      <c r="J156" t="inlineStr"/>
-      <c r="K156" t="inlineStr">
+      <c r="J167" t="inlineStr"/>
+      <c r="K167" t="inlineStr">
         <is>
           <t>Pagamento presso Ufficio cassa dell' Azienda ULSS o mediante sistema di pagamento Pago PA</t>
         </is>
       </c>
-      <c r="L156" t="inlineStr">
+      <c r="L167" t="inlineStr">
         <is>
           <t>Direzione Amministrativa tel. 045/8076121 direzione.amministrativa@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="M156" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A157" t="inlineStr">
+      <c r="M167" t="inlineStr"/>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Ospedaliera (DAO)</t>
         </is>
       </c>
-      <c r="B157" t="inlineStr">
+      <c r="B168" t="inlineStr">
         <is>
           <t>Sollecito dei crediti tramite MAV (mancate disdette - PS codici bianchi) 
 DGRV n. 600/2007 e DGRV 1868/2011</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ufficio sollecito crediti&amp;nbsp; Dott. Stefano Zenari 
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Ufficio sollecito crediti  Dott. Stefano Zenari 
 Distretto Verona Città ed Est V.se: 045/6138212 ebe.zanette@aulss9.veneto.it 
 Distretto Ovest V.se: 045/6338333 ciro.manzo@aulss9.veneto.it - elisa.morando@aulss9.veneto.it - laura.rinco@aulss9.veneto.it 
 Distretto Pianura V.se: 0442/622496 - 158 massimo.brasioli@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="D157" t="inlineStr">
-[...1 lines deleted...]
-          <t>U.O.C. Direzione Amministrativa di Ospedale&amp;nbsp; Dott. Stefano Zenari&amp;nbsp; stefano.zenari@aulss9.veneto.it 
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>U.O.C. Direzione Amministrativa di Ospedale  Dott. Stefano Zenari  stefano.zenari@aulss9.veneto.it 
 0456138210</t>
         </is>
       </c>
-      <c r="E157" t="inlineStr">
+      <c r="E168" t="inlineStr">
         <is>
           <t>Distretto Verona Città ed Est V.se orario telefonico lunedì e giovedì dalle 9.30 alle 12.00 045/6138844 
-Distretto Ovest V.se:&amp;nbsp;orario dal lunedì al venerdì dalle 8.00 alle 14.00 Via Ospedale, 2 Villafranca di Verona 045/6338333 ciro.manzo@aulss9.veneto.it - elisa.morando@aulss9.veneto.it - laura.rinco@aulss9.veneto.it 
-[...10 lines deleted...]
-      <c r="G157" t="inlineStr">
+Distretto Ovest V.se: orario dal lunedì al venerdì dalle 8.00 alle 14.00 Via Ospedale, 2 Villafranca di Verona 045/6338333 ciro.manzo@aulss9.veneto.it - elisa.morando@aulss9.veneto.it - laura.rinco@aulss9.veneto.it 
+Distretto Pianura V.se: orario sportello martedì e giovedì dalle 9.00 alle 12.00 mercoledì dalle 13.00 alle 15.00 - 0442/622496 - 158 massimo.brasioli@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>Distretto Verona Cittàed Est V.se: 045/6138212 ebe.zanette@aulss9.veneto.it 
+Distretto Ovest V.se: 045/6338333 ciro.manzo@aulss9.veneto.it - elisa.morando@aulss9.veneto.it - laura.rinco@aulss9.veneto.it 
+Distretto Pianura V.se: 0442/622496 158 massimo.brasioli@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
         <is>
           <t>n. 180 giorni</t>
         </is>
       </c>
-      <c r="H157" t="inlineStr"/>
-      <c r="I157" t="inlineStr">
+      <c r="H168" t="inlineStr"/>
+      <c r="I168" t="inlineStr">
         <is>
           <t>Ricorso al Direttore Amministrativo di Ospedale</t>
         </is>
       </c>
-      <c r="J157" t="inlineStr"/>
-      <c r="K157" t="inlineStr">
+      <c r="J168" t="inlineStr"/>
+      <c r="K168" t="inlineStr">
         <is>
           <t>Pagamento presso Ufficio cassa dell' Azienda ULSS 9 Scaligera o mediante sistema di pagamento Pago PA</t>
         </is>
       </c>
-      <c r="L157" t="inlineStr">
+      <c r="L168" t="inlineStr">
         <is>
           <t>Direzione Amministrativa tel. 045/8076121 direzione.amministrativa@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="M157" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A158" t="inlineStr">
+      <c r="M168" t="inlineStr"/>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Ospedaliera (DAO)</t>
         </is>
       </c>
-      <c r="B158" t="inlineStr">
+      <c r="B169" t="inlineStr">
         <is>
           <t>Richiesta Utilizzo Sale Conferenze e Aule Ospedaliere</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
+      <c r="C169" t="inlineStr">
         <is>
           <t>U.O.C. Direzione Amministrativa di Ospedale Dott. Stefano Zenari 
-Distretto 4 Ovest V.se:&amp;nbsp; Villafranca 045/6338357&amp;nbsp; carla.lanza@aulss9.veneto.it - Malcesine&amp;nbsp; 045/6589389 davide.benedetti1@aulss9.veneto.it; 
+Distretto 4 Ovest V.se:  Villafranca 045/6338357  carla.lanza@aulss9.veneto.it - Malcesine  045/6589389 davide.benedetti1@aulss9.veneto.it; 
 Distretto 1 Verona Città e 2 Est V.se: S. Bonifacio 045/6138582 corrado.verlato@aulss9.veneto.it - Marzana 045/8075210 antonella.zullo@aulss9.veneto.it; 
 Distretto 3 Pianura V.se: Bovolone 045/6999563 michele.ferrari@aulss9.veneto.it;auleospedali@aulss9.veneto.it;</t>
         </is>
       </c>
-      <c r="D158" t="inlineStr">
-[...1 lines deleted...]
-          <t>Dott. Stefano Zenari&amp;nbsp; stefano.zenari@aulss9.veneto.it 
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Dott. Stefano Zenari  stefano.zenari@aulss9.veneto.it 
 045/6138210</t>
         </is>
       </c>
-      <c r="E158" t="inlineStr">
+      <c r="E169" t="inlineStr">
         <is>
           <t>Per la presentazione della richiesta deve essere compilata l'apposita modulistica disponibile nel sito aziendale.</t>
         </is>
       </c>
-      <c r="F158" t="inlineStr">
+      <c r="F169" t="inlineStr">
         <is>
           <t>Distretto 1 Verona Città e 2 Est V.se: 045/6138582 S. Bonifacio corrado.verlato@aulss9.veneto.it; 045/8075210 - Marzana antonella.zullo@aulss9.veneto.it 
 Distretto 4 Ovest V.se: 045/6338357 Villafranca carla.lanza@aulss9.veneto.it; 045/6589389 - Malcesine davide.benedetti1@aulss9.veneto.it 
 Distretto 3 Pianura V.se: 045/6999563 Bovolone michele.ferrari@aulss9.veneto.it;auleospedali@aulss9.veneto.it;</t>
         </is>
       </c>
-      <c r="G158" t="inlineStr">
+      <c r="G169" t="inlineStr">
         <is>
           <t>n. 30 giorni</t>
         </is>
       </c>
-      <c r="H158" t="inlineStr"/>
-      <c r="I158" t="inlineStr">
+      <c r="H169" t="inlineStr"/>
+      <c r="I169" t="inlineStr">
         <is>
           <t>Ricorso alla Direzione Amministrativa di Ospedale</t>
         </is>
       </c>
-      <c r="J158" t="inlineStr"/>
-      <c r="K158" t="inlineStr">
+      <c r="J169" t="inlineStr"/>
+      <c r="K169" t="inlineStr">
         <is>
           <t>Il pagamento deve essere effettuato con il sistema Pago PA. 
 L'U.O.C. Contabilità e Bilancio rilascerà fattura su richiesta.</t>
         </is>
       </c>
-      <c r="L158" t="inlineStr">
+      <c r="L169" t="inlineStr">
         <is>
           <t>Direzione Amministrativa 045/8076121 direzione.amministrativa@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="M158" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A159" t="inlineStr">
+      <c r="M169" t="inlineStr"/>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
         <is>
           <t>Dipartimento per le dipendenze</t>
         </is>
       </c>
-      <c r="B159" t="inlineStr">
+      <c r="B170" t="inlineStr">
         <is>
           <t>Procedura per accesso all' ambulatorio trattamento tabagismo</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
+      <c r="C170" t="inlineStr">
         <is>
           <t>UOC Dipendenze Verona</t>
         </is>
       </c>
-      <c r="D159" t="inlineStr">
+      <c r="D170" t="inlineStr">
         <is>
           <t>Dott.ssa Giovanna Morelli</t>
         </is>
       </c>
-      <c r="E159" t="inlineStr">
+      <c r="E170" t="inlineStr">
         <is>
           <t>non prevista</t>
         </is>
       </c>
-      <c r="F159" t="inlineStr">
+      <c r="F170" t="inlineStr">
         <is>
           <t>Accesso libero Front Office tel 0458076211E-Mail: dipendenze@aulss9.veneto.it 
 Mail: tabagismo@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="G159" t="inlineStr">
+      <c r="G170" t="inlineStr">
         <is>
           <t>10/15 gg dalla richiesta/accesso</t>
         </is>
       </c>
-      <c r="H159" t="inlineStr">
+      <c r="H170" t="inlineStr">
         <is>
           <t>NO salvo casi di minori</t>
         </is>
       </c>
-      <c r="I159" t="inlineStr">
+      <c r="I170" t="inlineStr">
         <is>
           <t>in base alla normativa vigente</t>
         </is>
       </c>
-      <c r="J159" t="inlineStr"/>
-      <c r="K159" t="inlineStr">
+      <c r="J170" t="inlineStr"/>
+      <c r="K170" t="inlineStr">
         <is>
           <t>non previsti</t>
         </is>
       </c>
-      <c r="L159" t="inlineStr">
+      <c r="L170" t="inlineStr">
         <is>
           <t>Direttore Dott.ssa Giovanna Morelli</t>
         </is>
       </c>
-      <c r="M159" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A160" t="inlineStr">
+      <c r="M170" t="inlineStr"/>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
         <is>
           <t>Dipartimento per le dipendenze</t>
         </is>
       </c>
-      <c r="B160" t="inlineStr">
+      <c r="B171" t="inlineStr">
         <is>
           <t>Procedura per accesso agli Ambulatori Trattamento Tabagismo.Prenotazione direttamente al servizio con impegnativa del medico di medicina generale.</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
+      <c r="C171" t="inlineStr">
         <is>
           <t>UOC Dipendenze Bussolengo e Legnago</t>
         </is>
       </c>
-      <c r="D160" t="inlineStr">
+      <c r="D171" t="inlineStr">
         <is>
           <t>Direttore Dr. Camillo Smacchia</t>
         </is>
       </c>
-      <c r="E160" t="inlineStr">
+      <c r="E171" t="inlineStr">
         <is>
           <t>Ricetta del Medico di Medicina Generale</t>
         </is>
       </c>
-      <c r="F160" t="inlineStr">
+      <c r="F171" t="inlineStr">
         <is>
           <t>Informazioni front-office delle sedi di ServizioSer.D. di Bussolengo - Tel. 045/6712529 - 
 E-mail: serd.busso@aulss9.veneto.itSer.D. di Villafranca - Tel. 045/6305926 - 
 E-mail: serd.villa@aulss9.veneto.itSer.D. di Zevio - Tel. 045/6068221 - 
 E-mail: sert.zevio@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="G160" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I160" t="inlineStr">
+      <c r="G171" t="inlineStr"/>
+      <c r="H171" t="inlineStr"/>
+      <c r="I171" t="inlineStr">
         <is>
           <t>Ricorso ai sensi della normativa vigente</t>
         </is>
       </c>
-      <c r="J160" t="inlineStr">
+      <c r="J171" t="inlineStr">
         <is>
           <t>Informazioni su Homepage Az. ULSS9 Scaligera - Territorio - Dipendenze - UOC Dipendenze Bussolengo e Legnago</t>
         </is>
       </c>
-      <c r="K160" t="inlineStr">
+      <c r="K171" t="inlineStr">
         <is>
           <t>Pagamento del ticket presso le casse dell'Az. ULSS9 Scaligera</t>
         </is>
       </c>
-      <c r="L160" t="inlineStr">
+      <c r="L171" t="inlineStr">
         <is>
           <t>Direttore della Funzione Territoriale</t>
         </is>
       </c>
-      <c r="M160" t="inlineStr">
+      <c r="M171" t="inlineStr">
         <is>
           <t>Grado di soddisfazione BUONO o OTTIMO superiore al 90% per i Servizi offerti dalla UOC Dipendenze Bussolengo e Legnago nell'anno 2022.</t>
         </is>
       </c>
     </row>
-    <row r="161">
-      <c r="A161" t="inlineStr">
+    <row r="172">
+      <c r="A172" t="inlineStr">
         <is>
           <t>Dipartimento per le dipendenze</t>
         </is>
       </c>
-      <c r="B161" t="inlineStr">
+      <c r="B172" t="inlineStr">
         <is>
           <t>Esenzione ticket per patologie (tossicodipendenza e alcoldipendenza). Rilascio di un modulo per esenzione ticket per patologia (tossicodipendenza e alcoldipendenza). L'utente che accede al servizio con diagnosi di Disturbo da uso di sostanze e Disturbo da uso di alcol ha diritto alla esenzione per patologie.</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
+      <c r="C172" t="inlineStr">
         <is>
           <t>UOC Dipendenze Bussolengo e Legnago Ser.D. di BussolengoSer.D. di LegnagoSer.D. di VillafrancaSer.D. di Zevio</t>
         </is>
       </c>
-      <c r="D161" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E161" t="inlineStr">
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Direttore  Dr. Camillo Smacchia</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
         <is>
           <t>Modulistica presso le sedi di Servizio</t>
         </is>
       </c>
-      <c r="F161" t="inlineStr">
+      <c r="F172" t="inlineStr">
         <is>
           <t>Informazioni front-office delle sedi di ServizioSer.D. di Bussolengo - Tel. 045/6712529 - 
 E-mail: serd.busso@aulss9.veneto.itSer.D. di Legnago - Tel. 0442/24411 - 
 E-mail: sert.legnago@aulss9.veneto.itSer.D. di Villafranca - Tel. 045/6305926 - 
 E-mail: serd.villa@aulss9.veneto.itSer.D. di Zevio - Tel. 045/6068221 - 
 E-mail: sert.zevio@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="G161" t="inlineStr">
+      <c r="G172" t="inlineStr">
         <is>
           <t>7 gg dal termine degli accertamenti a seguito di ricevimento della richiesta verbale</t>
         </is>
       </c>
-      <c r="H161" t="inlineStr"/>
-      <c r="I161" t="inlineStr">
+      <c r="H172" t="inlineStr"/>
+      <c r="I172" t="inlineStr">
         <is>
           <t>Ricorso ai sensi della normativa vigente</t>
         </is>
       </c>
-      <c r="J161" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="L161" t="inlineStr">
+      <c r="J172" t="inlineStr"/>
+      <c r="K172" t="inlineStr"/>
+      <c r="L172" t="inlineStr">
         <is>
           <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="M161" t="inlineStr">
+      <c r="M172" t="inlineStr">
         <is>
           <t>Grado di soddisfazione BUONO o OTTIMO superiore al 90% per i Servizi offerti dalla UOC Dipendenze Bussolengo e Legnago nell'anno 2022.</t>
         </is>
       </c>
     </row>
-    <row r="162">
-      <c r="A162" t="inlineStr">
+    <row r="173">
+      <c r="A173" t="inlineStr">
         <is>
           <t>Dipartimento per le dipendenze</t>
         </is>
       </c>
-      <c r="B162" t="inlineStr">
+      <c r="B173" t="inlineStr">
         <is>
           <t>Collaborazione con gruppi sul territorio - ACAT (Associazione Club Alcologici Territoriali) - AA (Alcolisti Anonimi)</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr">
+      <c r="C173" t="inlineStr">
         <is>
           <t>UOSD Alcologia e Dipendenze</t>
         </is>
       </c>
-      <c r="D162" t="inlineStr">
+      <c r="D173" t="inlineStr">
         <is>
           <t>Dott.ssa Giovanna Morelli</t>
         </is>
       </c>
-      <c r="E162" t="inlineStr">
+      <c r="E173" t="inlineStr">
         <is>
           <t>documentazione presentata a cura dei gruppi, riconosciuti con appositi Atti Amministrativi</t>
         </is>
       </c>
-      <c r="F162" t="inlineStr">
+      <c r="F173" t="inlineStr">
         <is>
           <t>presso Segreteria AlcologiaTel 045 8075476 - 045 8075477 E_Mail: segreteria.alcologia@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="G162" t="inlineStr"/>
-      <c r="H162" t="inlineStr">
+      <c r="G173" t="inlineStr"/>
+      <c r="H173" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
-      <c r="I162" t="inlineStr">
+      <c r="I173" t="inlineStr">
         <is>
           <t>ricorso secondo la normativa vigente</t>
         </is>
       </c>
-      <c r="J162" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="L162" t="inlineStr">
+      <c r="J173" t="inlineStr"/>
+      <c r="K173" t="inlineStr"/>
+      <c r="L173" t="inlineStr">
         <is>
           <t>Direttore Servizi Socio Sanitari</t>
         </is>
       </c>
-      <c r="M162" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A163" t="inlineStr">
+      <c r="M173" t="inlineStr"/>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
         <is>
           <t>Dipartimento per le dipendenze</t>
         </is>
       </c>
-      <c r="B163" t="inlineStr">
+      <c r="B174" t="inlineStr">
         <is>
           <t>Segnalazione ai sensi dell' art. 121 DPR309/90 da parte dell'Autorità Giudiziaria o Prefettura.</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr">
+      <c r="C174" t="inlineStr">
         <is>
           <t>UOC Dipendenze Verona - sede di Verona UOC Dipendenze - sede di Soave</t>
         </is>
       </c>
-      <c r="D163" t="inlineStr">
+      <c r="D174" t="inlineStr">
         <is>
           <t>Direttore Dott. ssa Giovanna Morelli Referente sede Soave Dott.ssa Giada Zoccatelli</t>
         </is>
       </c>
-      <c r="E163" t="inlineStr">
+      <c r="E174" t="inlineStr">
         <is>
           <t>non prevista</t>
         </is>
       </c>
-      <c r="F163" t="inlineStr">
+      <c r="F174" t="inlineStr">
         <is>
           <t>a mezzo E_Mail e/o telefonicamente alle Sedi di competenza</t>
         </is>
       </c>
-      <c r="G163" t="inlineStr">
+      <c r="G174" t="inlineStr">
         <is>
           <t>Dall'arrivo della segnalazione dalla Prefettura, circa un mese.</t>
         </is>
       </c>
-      <c r="H163" t="inlineStr">
+      <c r="H174" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
-      <c r="I163" t="inlineStr">
+      <c r="I174" t="inlineStr">
         <is>
           <t>In base alla normativa vigente</t>
         </is>
       </c>
-      <c r="J163" t="inlineStr"/>
-      <c r="K163" t="inlineStr">
+      <c r="J174" t="inlineStr"/>
+      <c r="K174" t="inlineStr">
         <is>
           <t>Non previsto alcun tiket</t>
         </is>
       </c>
-      <c r="L163" t="inlineStr">
+      <c r="L174" t="inlineStr">
         <is>
           <t>Direttore Servizi Socio Sanitari Az ULSS9 Scaligera</t>
         </is>
       </c>
-      <c r="M163" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A164" t="inlineStr">
+      <c r="M174" t="inlineStr"/>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
         <is>
           <t>Dipartimento per le dipendenze</t>
         </is>
       </c>
-      <c r="B164" t="inlineStr">
+      <c r="B175" t="inlineStr">
         <is>
           <t>Erogazione di contributi economici legati all'effettiva presenza in attività di tirocinio per soggetti in cura al' UOC Dipendenze VR in forma di percorso riabilitativo presso Aziende e/o Cooperative Sociali con le quali viene stipulata apposita Convenzione.</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
+      <c r="C175" t="inlineStr">
         <is>
           <t>Dipartimento delle Dipendenze Verona - Sezione Riabilitazione e Reinserimento Sociale e Lavorativo</t>
         </is>
       </c>
-      <c r="D164" t="inlineStr">
+      <c r="D175" t="inlineStr">
         <is>
           <t>Referente dott.ssa Stefania Annechini</t>
         </is>
       </c>
-      <c r="E164" t="inlineStr">
+      <c r="E175" t="inlineStr">
         <is>
           <t>Modulistica c/o uffici della sede del servizio SRRSL</t>
         </is>
       </c>
-      <c r="F164" t="inlineStr">
+      <c r="F175" t="inlineStr">
         <is>
           <t>Tel: 0458408074E-Mail: reinserimento@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="G164" t="inlineStr">
+      <c r="G175" t="inlineStr">
         <is>
           <t>Termini a seconda delle modalità di tempi e di erogazione del Servizio.</t>
         </is>
       </c>
-      <c r="H164" t="inlineStr">
+      <c r="H175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="I164" t="inlineStr">
+      <c r="I175" t="inlineStr">
         <is>
           <t>ricorso ai sensi della normativa vigente</t>
         </is>
       </c>
-      <c r="J164" t="inlineStr">
+      <c r="J175" t="inlineStr">
         <is>
           <t>Informazioni presso Sede Via Germania Verona</t>
         </is>
       </c>
-      <c r="K164" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="A165" t="inlineStr">
+      <c r="K175" t="inlineStr"/>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>Direttore  UOC Dipendenze Verona. Dott.ssa Giovanna Morelli ;Direttore Servizi Socio Sanitari Az. ULSS 9 Scaligera</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr"/>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
         <is>
           <t>Dipartimento per le dipendenze</t>
         </is>
       </c>
-      <c r="B165" t="inlineStr">
+      <c r="B176" t="inlineStr">
         <is>
           <t>Procedure e programmi ospedalieri per soggetti con problemi alcolcorrelati e alcoldrogacorrelati gestiti dalla UOSD Alcologia e Dipendenze nel reparto di Marzana (cinque posti letto dedicati)</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr">
+      <c r="C176" t="inlineStr">
         <is>
           <t>UOSD Alcologia e Dipendenze del Dipartimento delle Dipendenze ULSS9 ScaligeraUOSD Alcologia e Dipendenze Tel:0458075476 - 0458075477 E-Mail: segreteria.alcologia@ulss9.veneto.it</t>
         </is>
       </c>
-      <c r="D165" t="inlineStr">
+      <c r="D176" t="inlineStr">
         <is>
           <t>Responsabile UOSD Alcologia e Dipendenze - Dott. ssa Giovanna Morelli</t>
         </is>
       </c>
-      <c r="E165" t="inlineStr">
+      <c r="E176" t="inlineStr">
         <is>
           <t>Modulistica c/o uffici sede UOSD Alcologia e Dipendenze di Marzana VR</t>
         </is>
       </c>
-      <c r="F165" t="inlineStr">
+      <c r="F176" t="inlineStr">
         <is>
           <t>Front Office UOSD Alcologia e DipendenzeTel:0458075476 - 0458075477E-Mail: segreteria.alcologia@ulss9.veneto.it</t>
         </is>
       </c>
-      <c r="G165" t="inlineStr"/>
-      <c r="H165" t="inlineStr">
+      <c r="G176" t="inlineStr"/>
+      <c r="H176" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
-      <c r="I165" t="inlineStr">
+      <c r="I176" t="inlineStr">
         <is>
           <t>ricorso ai sensi della normativa vigente</t>
         </is>
       </c>
-      <c r="J165" t="inlineStr">
+      <c r="J176" t="inlineStr">
         <is>
           <t>Informazioni su Home Page Azienda ULSS 9 .</t>
         </is>
       </c>
-      <c r="K165" t="inlineStr">
+      <c r="K176" t="inlineStr">
         <is>
           <t>non previsti</t>
         </is>
       </c>
-      <c r="L165" t="inlineStr">
+      <c r="L176" t="inlineStr">
         <is>
           <t>Direttore dei Servizi Socio Sanitari ULSS9 Scaligera</t>
         </is>
       </c>
-      <c r="M165" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A166" t="inlineStr">
+      <c r="M176" t="inlineStr"/>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
         <is>
           <t>Dipartimento per le dipendenze</t>
         </is>
       </c>
-      <c r="B166" t="inlineStr">
+      <c r="B177" t="inlineStr">
         <is>
           <t>Segnalazioni ai sensi degli artt. 75 e 121 DPR309/90.Il Serd ha l'obbligo di chiamare le persone segnalate dalla Prefettura per l'informativa e la proposta di un eventuale programma terapeutico e socio riabilitativo.</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
+      <c r="C177" t="inlineStr">
         <is>
           <t>Dipartimento Dipendenze: U.O.C. Bussolengo e Legnago</t>
         </is>
       </c>
-      <c r="D166" t="inlineStr">
+      <c r="D177" t="inlineStr">
         <is>
           <t>Sede di Bussolengo : Infermiera Pinali Anna Tel. 045 6712529 Fax 045 6712700 serd.busso@aulss9.veneto.it 
 Sede di Legnago : D.ssa Bersani Nicoletta Tel. 0442 24411 Fax 0442 27180sert.legnago@aulss9.veneto.it 
 Sede di Villafranca : Dott. Benedetti Andrea, D.ssa Peligra Maria Luisa, Zaffani Sara, Cunego Irene Tel. 045 6305926 - 045 6337144 Fax 045 6305090 serd.villa@aulss9.veneto.it 
 Sede di Zevio : D.ssa Faustini Stefania, Bazzoni Cinzia Tel. 045 6068221 Fax 0442 624725 sert.zevio@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="E166" t="inlineStr">
+      <c r="E177" t="inlineStr">
         <is>
           <t>Lettera di segnalazione da parte dell'Autorità giudiziaria o del Prefetto</t>
         </is>
       </c>
-      <c r="F166" t="inlineStr">
+      <c r="F177" t="inlineStr">
         <is>
           <t>Telefonicamente o tramite e-mail</t>
         </is>
       </c>
-      <c r="G166" t="inlineStr">
+      <c r="G177" t="inlineStr">
         <is>
           <t>Definizione del programma Terapeutico e Socio Riabilitativo entro 10 giorni</t>
         </is>
       </c>
-      <c r="H166" t="inlineStr">
+      <c r="H177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="I166" t="inlineStr">
+      <c r="I177" t="inlineStr">
         <is>
           <t>Possibilità di ricorso in base alla normativa vigente</t>
         </is>
       </c>
-      <c r="J166" t="inlineStr"/>
-      <c r="K166" t="inlineStr">
+      <c r="J177" t="inlineStr"/>
+      <c r="K177" t="inlineStr">
         <is>
           <t>Non previsto pagamento</t>
         </is>
       </c>
-      <c r="L166" t="inlineStr">
+      <c r="L177" t="inlineStr">
         <is>
           <t>Direttore della Funzione Territoriale</t>
         </is>
       </c>
-      <c r="M166" t="inlineStr">
+      <c r="M177" t="inlineStr">
         <is>
           <t>Grado di soddisfazione BUONO o OTTIMOsuperiore al 90% per i servizi offerti dalla UOC Dipendenze Bussolengo e Legnago per l'anno 2022.</t>
         </is>
       </c>
-    </row>
-[...636 lines deleted...]
-      <c r="M177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Dipartimento di Prevenzione</t>
+          <t>Dipartimento per le dipendenze</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Richiesta abilitazione/rinnovo della patente di abilitazione all'impiego dei gas tossici (artt. 27 e 35 del R.D. 147 del 9/01/1927).</t>
+          <t>Procedure e programmi per inserimento di soggetti tossicodipendenti e alcoldipendenti presso Strutture convenzionate.</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>UOC SPISAL ff, Stefania Dolcii, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+          <t>UOC Dipendenze di Verona e SoaveUOSD Alcologia e Dipendenze</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>SPISAL, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+          <t>Direttore  Dipartimento delle Dipendenze VR - Dott.ssa Giovanna Morelli</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Modello per la richiesta, Link: https://spisal.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=1270</t>
+          <t>Modulistica c/o presso uffici delle sedi di Servizio</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Marco Campagnari (Richiesta, rinnovo abilitazione), tel. 045-8075022 prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fron Office tel. 0458076111 E-Mail: dipendenze@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Segnalazione al responsabile del procedimento</t>
+          <t>ricorso ai sensi della normativa vigente</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>https://spisal.aulss9.veneto.it/</t>
-[...6 lines deleted...]
-      </c>
+          <t>Informazioni su Home Page Azienda ULSS 9 e Carta dei Servizi</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr"/>
       <c r="L178" t="inlineStr">
         <is>
-          <t>Dott. Fabrizio Cestaro - Direttore Dipartimento di Prevenzione, 045-8075924 prevenzione.aulss9@pecveneto.it.</t>
+          <t>Direttore dei Servizi Socio Sanitari</t>
         </is>
       </c>
       <c r="M178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Dipartimento di Prevenzione</t>
+          <t>Dipartimento per le dipendenze</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Dati ex UOC SERVIZIO IGIENE ALIMENTI NUTRIZIONE SIAN nelle more della riorganizzazione aziendale determinata dalla legge regionale n. 19 del 25 ottobre 2016 la quale ridisegna funzioni e competenze delle tre Aziende Socio Sanitarie Locali di Verona e Provincia.</t>
+          <t>Certificazione in materia di diagnostica tossicologica per lavoratori con mansioni a rischio</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Sian ex Ulss 20: http://trasparenza.ulss20.verona.it/nqcontent.cfm?a_id=5928 Sian ex Ulss 21: http://www.aulsslegnago.it/nqcontent.cfm?a_id=12601 Sian ex Ulss 22: http://www.ulss22.ven.it/context.jsp?ID_LINK=2155&amp;amp;area=5</t>
-[...8 lines deleted...]
-      <c r="J179" t="inlineStr"/>
+          <t>UOC Dipendenze Verona e Sezione di Soave</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Sede di Verona - Direttore  dott. ssa Giovanna Morelli 
+Sede di Soave - Referente dott.ssa Giada Zoccatelli</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>Modulistica c/o uffici delle Sedi di Servizio</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>Informazioni Front-Office della Sede di Servizio - Tel 0458076211 - 0458622235 - E-Mail_dipendenze@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>7/15 gg dal termine degli accertamenti a seguito di ricevimento della richiesta</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>Ricorso ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Informazioni su Home Page Azienda ULSS 9 e Carta dei Servizi</t>
+        </is>
+      </c>
       <c r="K179" t="inlineStr"/>
-      <c r="L179" t="inlineStr"/>
+      <c r="L179" t="inlineStr">
+        <is>
+          <t>Direttore Servizi Socio Sanitari Az ULSS 9 Scaligera</t>
+        </is>
+      </c>
       <c r="M179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Dipartimento di Prevenzione</t>
+          <t>Dipartimento per le dipendenze</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Dati ex UOC SERVIZI VETERINARI nelle more della riorganizzazione aziendale determinata dalla legge regionale n. 19 del 25 ottobre 2016 la quale ridisegna funzioni e competenze delle tre Aziende Socio Sanitarie Locali di Verona e Provincia.</t>
+          <t>Certificazione per esenzione tiket per patologie e/o particolari condizioni sanitarie/sociali.</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Servizio Veterinario ex Ulss 20, Area A/C: http://trasparenza.ulss20.verona.it/nqcontent.cfm?a_id=5929 Servizio Veterinario ex Ulss 20, Area B: http://trasparenza.ulss20.verona.it/nqcontent.cfm?a_id=5930 Servizi Veterinari ex Ulss 21: http://www.aulsslegnago.it/nqcontent.cfm?a_id=12601 Servizi Veterinari ex Ulss 22: http://www.ulss22.ven.it/context.jsp?ID_LINK=2155&amp;amp;area=5</t>
-[...7 lines deleted...]
-      <c r="I180" t="inlineStr"/>
+          <t>UOC Dipendenze Verona e Sezione di Soave.</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Sede di Verona - Direttore Dott. ssa Giovanna Morelli e Sede di Soave - Referente Dott.ssa Giada Zoccatelli</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>Modulistica c/o uffici delle Sedi di Servizio</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>Informazioni Front-Office della Sede di Servizio - Tel 0458076211  - E-Mail dipendenze@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>4/5 gg dal termine degli accertamenti a seguito di ricevimento della richiesta</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>Ricorso ai sensi della normativa vigente</t>
+        </is>
+      </c>
       <c r="J180" t="inlineStr"/>
-      <c r="K180" t="inlineStr"/>
-      <c r="L180" t="inlineStr"/>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>non è previsto alcun tiket</t>
+        </is>
+      </c>
+      <c r="L180" t="inlineStr">
+        <is>
+          <t>Direttore Servizi Socio Sanitari Az ULSS 9 Scaligera</t>
+        </is>
+      </c>
       <c r="M180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Dipartimento di Prevenzione</t>
+          <t>Dipartimento per le dipendenze</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Pareri igienico sanitari riguardanti gli strumenti di pianificazione del Territorio (P.A.T. - P.I. - P.U.A. etc.) R.D. 1265/1934 T.U.L.S. e s.m.i.</t>
+          <t>Certificazioni ai fini degli artt. 186 e 187 del Codice della strada.Invio da parte della Commissione Medica Legale con richiesta al Servizio di valutazione. Percorso di valutazione della durata da 1 mese (art. 186) a 2 mesi (art.187). Stesura finale di certificazione.</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>UOC Servizio Igiene e Sanità pubblica (SISP) - UOS Salute e Ambiente</t>
+          <t>Dipartimento Dipendenze UOC Dipendenze Bussolengo e Legnago Direttore  Dr. Camillo Smacchia</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Arch. Andrea LauriaTel. 045/8075968E-mail: andrea.lauria@aulss9.veneto.it</t>
+          <t>Sede di Bussolengo : D.ssa Migliozzi Sabrina Tel. 045 6712529 Fax 045 6712700 serd.busso@aulss9.veneto.itSede di Legnago : D.ssa Morocchi Simona Tel. 0442 24411 Fax 0442 27180 sert.legnago@aulss9.veneto.itSede di Villafranca : D.ssa Residori Margherita Tel. 045 6305926 Fax 045 6305090 serd.villa@aulss9.veneto.itSede di Zevio : D.ssa Biasin Cristina Tel. 045 6068221 Fax 0442 624725 sert.zevio@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Documentazione tecnica relativa (relazioni e tavole grafiche).PEC:prevenzione.aulss9@pecveneto.itOrario ufficio amministrativo come da sito aziendale.</t>
+          <t>Presentare richiesta della Commissione Medica Locale PatentiPer informazioni: Sede di Bussolengo : Tel. 045 6712529 serd.busso@aulss9.veneto.itSede di Legnago : Tel. 0442 24411 sert.legnago@aulss9.veneto.itSede di Villafranca : Tel. 045 6305926 serd.villa@aulss9.veneto.itSede di Zevio : Tel. 045 6068221 sert.zevio@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Arch. Andrea LauriaTel. 045/8075968E-mail: andrea.lauria@aulss9.veneto.it</t>
+          <t>Telefonicamente o di persona presso i Servizi</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>90 giorni dalla data di protocollazione della richiesta del parere, salvo richieste specifiche da parte dell'Ente richiedente.</t>
-[...2 lines deleted...]
-      <c r="H181" t="inlineStr"/>
+          <t>Rilascio certificazione per art. 186: 60 giorni salvo ritardi dovuti ad altre struttureRilascio certificazione per art. 187: 30 giorni salvo ritardi dovuti ad altre strutture</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>T.A.R.</t>
+          <t>Possibilità di ricorso ai sensi della normativa vigente</t>
         </is>
       </c>
       <c r="J181" t="inlineStr"/>
-      <c r="K181" t="inlineStr"/>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>Pagamento per intero delle prestazioni ricevute presso le casse dell'ULSS</t>
+        </is>
+      </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>Responsabile UOS Salute e Ambiente:Dott. Salvatore Falcone 
-[...4 lines deleted...]
-      <c r="M181" t="inlineStr"/>
+          <t>Direttore della Funzione Territoriale AULSS 9</t>
+        </is>
+      </c>
+      <c r="M181" t="inlineStr">
+        <is>
+          <t>Grado di soddisfazione BUONO o OTTIMOsuperiore al 90% per i servizi offerti dalla UOC Dipendenze Bussolengo e Legnago nell'anno 2022.</t>
+        </is>
+      </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
+          <t>Dipartimento per le dipendenze</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Certificazione di assenza di tossicodipendenza nei lavoratori con mansioni a rischio.Invio da parte del medico competente con segnalazione della positività emersa presso la sede di lavoro, convocazione, valutazione tossicologica, stesura di una certificazione.</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Dipartimento DipendenzeUOC Dipendenze Bussolengo e LegnagoDirettore Dr. Camillo Smacchia</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Sede di Bussolengo : D.ssa Migliozzi Sabrina Tel. 045 6712529 Fax 045 6712700 serd.busso@aulss9.veneto.itSede di Legnago : D.ssa Morocchi Simona Tel. 0442 24411 Fax 0442 27180 sert.legnago@aulss9.veneto.itSede di Villafranca : D.ssa Residori Margherita Tel. 045 6305926 Fax 045 6305090 serd.villa@aulss9.veneto.itSede di Zevio : D.ssa Biasin Cristina Tel. 045 6068221 Fax 0442 624725 sert.zevio@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>Richiesta del medico competente della Ditta ove opera il lavoratore effettuata ai sensi del Provvedimento della Conferenza Stato-Regioni n. 178 del 18/09/2008 da inviare via mail o fax per competenza territoriale a:Sede di Bussolengo : V.lo Rivolti 30/A Tel. 045 6712529 Fax 045 6712700 serd.busso@aulss9.veneto.itSede di Legnago : V.le Cadorna 3 Tel. 0442 24411 Fax 0442 27180 sert.legnago@aulss9.veneto.itSede di Villafranca : Via Fantoni angolo Via Porta Tel. 045 6305926 Fax 045 6305090 serd.villa@aulss9.veneto.itSede di Zevio : Via Chiarenzi 2 Tel. 045 6068221 Fax 0442 624725 sert.zevio@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>Telefonicamente o tramite e-mail</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>30 giorni salvo ritardi dovuti ad altre strutture</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>Possibilità di ricorso ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr"/>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>fatturazione con modalità "PAGA DITTA"</t>
+        </is>
+      </c>
+      <c r="L182" t="inlineStr">
+        <is>
+          <t>Direttore della Funzione Territoriale</t>
+        </is>
+      </c>
+      <c r="M182" t="inlineStr">
+        <is>
+          <t>Grado di soddisfazione BUONO o OTTIMOsuperiore al 90% per i servizi offerti dalla UOC Dipendenze Bussolengo e Legnago per l'anno 2022.</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>Dipartimento per le dipendenze</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Servizio di supporto educativo e riabilitativo per persone con problemi di dipendenza. Riferimenti amministrativi: DDG n.413 del 21.06.2018DDG n.420 del 21.06.2018DDG n.421 del 21.06.2018</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>SRRSeL - Servizio Riabilitativo Reinserimento Sociale e Lavorativo.</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>UOC Dipendenze - Direttore  dott. ssa Giovanna Morelli dott.ssa Stefania Annechini Responsabile Sezione SRRSL</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>Modulistica c/o uffici della sede del servizio SRRSL</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>Tel: 0458408074 E-Mail: reinserimento@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>a seconda dei tempi della convenzione</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>in base alla normativa vigente</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr"/>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L183" t="inlineStr">
+        <is>
+          <t>Direttore Servizi Socio Sanitari</t>
+        </is>
+      </c>
+      <c r="M183" t="inlineStr"/>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>Dipartimento di Salute Mentale</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Provvedimenti di autorizzazione alla stipula di contratti ex art. 17 L.R. 22/2002</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>UOC Direzione Amministrativa Territoriale e Dipartimento Salute Mentale.</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>U.O.C. PSICHIATRIA 1 - Direttore Dr. Imperadore Giuseppe - tel 045-8123707, mail: giuseppe.imperadore@aulss9.veneto.it - U.O.C. PSICHIATRIA 2 - Direttore Dr. Nicolaou Stylianos - tel 045-6712753, mail: stylianos.nicolaou@aulss9.veneto.it - U.O.C. PSICHIATRIA 3 - Direttore Dr. Roccato Stefano - tel. 045-6138730, mail: stefano.roccato@aulss9.veneto.it - UOC Direzione Amministrativa Territoriale - Direttore Dr. Alessandro Ferronato tel. 045-8075513, mail: alessandro.ferronato@aulss 9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>Modulistica relativa allo schema tipo di contratto prevista dalla dgrv 1438 del 05/09/2017 e documentazione relativa alla stipula da trasmettere a: Segreteria per la Programmazione e il Coordinamento Operativo del Dipartimento Salute Mentale - Corso Porta Palio 30 - 37122 Verona - tel. 045-9287060 e 9287097 mail: segreteria.amministrativa.dsm@aulss9.veneto.it - orari di apertura dal lunedì al venerdì dalle 8,00 alle 13,00 e il lunedì e mercoledì anche il pomeriggio su appuntamento</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>Segreteria Amministrativa DSM tel. 045-9287060 e 9287097 mail: segreteria.amministrativa.dsm@aulss9.veneto.it - orari di apertura dal lunedì al venerdì dalle 8,00 alle 13,00 e il lunedì e mercoledì anche il pomeriggio su appuntamento</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>90 gg da istanza ente gestore a seguito di valutazione ed esercizio libera scelta correlata poi alla stipula del contratto ed entro il termine di scadenza del precedente contratto nel rispetto della documentazione dovuta per procedere</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr"/>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili ed amministrative e relativi rimedi sostanziali e processuali</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr"/>
+      <c r="K184" t="inlineStr"/>
+      <c r="L184" t="inlineStr">
+        <is>
+          <t>Direttore UOC Direzione Amministrativa Territoriale - Direttore Dr. Alessandro Ferronato - tel. 045-8075513 mail: alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M184" t="inlineStr"/>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>Dipartimento di Salute Mentale</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Stesura del Progetto Terapeutico Individualizzato (P.T.I.)</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>U.O.C. PSICHIATRIA 1 - Direttore Dr. IMPERADORE Giuseppe tel. 045-8123707, mail: giuseppe.imperadore@aulss9.veneto.it - U.O.C. PSICHIATRIA 2 - Direttore Dr. NICOLAOU Stylianos, tel. 045-6712753, mail: stylianos.nicolaou@aulss9.veneto.it - U.O.C. PISCHIATRIA 3 - Direttore Dr. Roccato Stefano, tel. 045-6138730, mail: stefano.roccato@aulss9.veneto.it - U.O.C. Direzione Amministrativa Territoriale - Direttore Dott. Alessandro Ferronato- tel. 045-8075513, mail: alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>U.O.C. PSICHIATRIA 1 - Direttore Dr. IMPERADORE Giuseppe, tel. 045-8123707, mail: giuseppe.imperadore@aulss9.veneto.it - U.O.C. PSICHIATRIA 2 - Direttore Dr. NICOLAOU Stylianos, tel. 045-6712753, mail: stylianos.nicolaou@aulss9.veneto.it - U.O.C. PISCHIATRIA 3 - Direttore Dr. Roccato Stefano, tel. 045-6138730, mail: stefano.roccato@aulss9.veneto.it - U.O.C. Direzione Amministrativa Territoriale - Direttore Dott. Alessandro Ferronato- tel. 045-8075513, mail: alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Modello dichiarazione sostitutiva di certificazione del reddito inserito nel Progetto Terapeutico Individualizzato ai fini di richiedere al comune di residenza una compartecipazione, per insufficienza patrimoniale, alla spesa dovuta per il servizio fruito. Assistente sociale del servizio psichiatrico territorialmente competente.</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>Segreteria Direttore U.O.C. Psichiatria 1 c/o Ospedale Borgo Trento tel. 045-8122799, 045-8122715, Segreteria Direttore U.O.C. Psichiatria 2 c/o Ospedale Bussolengo tel. 045-6648471, 045-6648566, 045-6887421, Segreteria Direttore U.O.C. Psichiatria 3 c/o Ospedale San Bonifacio tel. 045-6138731 e Segreteria Amministrativa DSM - Corso Porta Palio n. 30 -37122 Verona -Telefono 045 9287061/7060 - e-mail: segreteria.amministrativa.dsm@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Prima dell'inserimento del paziente in struttura o, se inserito, entro 30 gg dal ricevimento dell'istanza</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr"/>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme regionali, penali, civili ed amministrative e relativi rimedi sostanziali e processuali.</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr"/>
+      <c r="K185" t="inlineStr"/>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>Direttore del Dipartimento Salute Mentale Tel. 045-9287121mail: dip.salute.mentale@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr"/>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>Dipartimento di Salute Mentale</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Fase del procedimento di spesa relativa alla liquidazione del servizio afferente all'area salute mentale</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>U.O.C. PSICHIATRIA 1- Direttore Dr. IMPERADORE Giuseppe, tel. 045-8123707, mail: giuseppe.imperadore@aulss9.veneto.itU.O.C. PSICHIATRIA 2 - Direttore Dr. NICOLAOU Stylianos, tel. 045-6712753, mail: stylianos.nicolaou@aulss9.veneto.itU.O.C. PSICHIATRIA 3 - Direttore Dr. ROCCATO Stefano, tel. 045-6138730, mail: stefano.roccato@aulss9.veneto.it U.O.C. Direzione Amministrativa Territoriale - Direttore Dott. Alessandro Ferronato tel. 045-8075513, mail: alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>U.O.C. PSICHIATRIA 1 - Direttore Dr. IMPERADORE Giuseppe, tel. 045-8123707, mail: giuseppe.imperadore@aulss9.veneto.it - U.O.C. PSICHIATRIA 2 - Direttore Dr. NICOLAOU Stylianos, tel. 045-6712753, mail: stylianos.nicolaou@aulss9.veneto.it - U.O.C. PISCHIATRIA 3 - Direttore Dr. ROCCATO Stefano, tel. 045-6138730, mail stefano.roccato@aulss9.veneto.it - U.O.C. Direzione Amministrativa Territoriale - Direttore Dott. Alessandro Ferronato tel. 045-8075513, mail: alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Documentazione relativa al servizio svolto da trasmettere all'Ufficio: (foglio presenze/assenze e/o ore e km effettuati) Segreteria per la Programmazione e il Coordinamento Operativo del Dipartimento Salute Mentale - Corso Porta Palio n. 30 - 37122 Verona - Tel. 045-9287060 e 9287097 - mail: segreteria.amministrativa.dsm@aulss9.veneto.it - Orari di apertura da lunedì al venerdì dalle ore 8,00 alle ore 13,00 e lunedì e mercoledì anche il pomeriggio su appuntamento</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Segreteria amministrativa DSM - Corso Porta Palio n. 30 -37122 Verona -Telefono 045 9287089 - Consolati Laila e-mail: laila.consolati@aulss9.veneto.it e tel. 045-9287060, mail: segreteria.amministrativa.dsm@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Per quanto compete alla seconda fase del procedimento relativo alla liquidazione, la procedura è collegata al vincolo della disponibilità finanziaria originata dalle rimesse della Regione Veneto</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr"/>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>Strumenti di tutela previsti dalle norme penali, civili ed amministrative e relativi rimedi sostanziali e processuali.</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr"/>
+      <c r="K186" t="inlineStr"/>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>DIRETTORE Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M186" t="inlineStr"/>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
-      <c r="B182" t="inlineStr">
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Autorizzazione in deroga ex art. 63 D.Lgs.81/2008</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>UOC SPISAL Stefania Dolci, tel. 045-8075022, prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>SPISAL, dott. Remo Bertani, tel. 045-8075917, prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>In Modulistica al link: https://spisal.aulss9.veneto.it/autorizzazioni-in-deroga</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Per informazioni: tel 045-8075022, prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>60 giorni</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>Segnalazione al responsabile di procedimento, Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>https://spisal.aulss9.veneto.it/</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>Dal 1 gennaio 2022 tutte le prestazioni a pagamento vanno effettuate esclusivamente tramite il sistema pagoPA. Il pagamento della prestazione dovra' essere effettuato a seguito del ricevimento della fattura. Per maggiori informazioni consultare la pagina: https://spisal.aulss9.veneto.it/Pagamento-tariffe-prestazioni</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>Dott.ssa Alessandra De Salvia - Direttore Dipartimento di Prevenzione, 045-8075937 prevenzione.aulss9@pecveneto.it.</t>
+        </is>
+      </c>
+      <c r="M187" t="inlineStr"/>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>Dipartimento di Prevenzione</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Ricorso avverso il giudizio di idoneità alla mansione espresso dal medico competente (art 41, comma 9, D.Lgs 81/2008).</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>UOC SPISAL, Stefania Dolci, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>SPISAL, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>https://spisal.aulss9.veneto.it/Medico-Competente-ricorso</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Per informazioni: dott. Giorgio Pianalto, tel.045-8075007, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>60 gg</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Segnalazione al responsabile del procedimento</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>https://spisal.aulss9.veneto.it/</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>Oneri non previsti</t>
+        </is>
+      </c>
+      <c r="L188" t="inlineStr">
+        <is>
+          <t>Dott.ssa Alessandra De Salvia - Direttore Dipartimento di Prevenzione, 045-8075924 prevenzione.aulss9@pecveneto.it.</t>
+        </is>
+      </c>
+      <c r="M188" t="inlineStr"/>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>Dipartimento di Prevenzione</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Richiesta abilitazione/rinnovo della patente di abilitazione all'impiego dei gas tossici (artt. 27 e 35 del R.D. 147 del 9/01/1927).</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>UOC SPISAL, Stefania Dolci, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>SPISAL, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>https://spisal.aulss9.veneto.it/Gas-tossici</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Marco Campagnari (Richiesta, rinnovo abilitazione), tel. 045-8075022 prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>- Richiesta abilitazione: semestrale.- Rinnovo abilitazione: 30 giorni.</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>Segnalazione al responsabile del procedimento</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>https://spisal.aulss9.veneto.it/</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>https://spisal.aulss9.veneto.it/Pagamento-tariffe-prestazioni</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>Dott.ssa Alessandra De Salvia - Direttore Dipartimento di Prevenzione, 045-8075937 prevenzione.aulss9@pecveneto.it.</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr"/>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>Dipartimento di Prevenzione</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Pareri igienico sanitari riguardanti gli strumenti di Pianificazione del Territorio (P.A.T. - P.I. - PTRC -) LR 11/2004 art 5 e ss.mm.i. con procedura V.A.S. DLgs 152/2006 e ss.mm.i.</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>UOC Servizio Igiene e Sanità pubblica (SISP) - UOS Salute e Ambiente</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Arch. Andrea Lauria</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>Documentazione tecnica relativa (relazioni e tavole grafiche) PEC:prevenzione.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Arch. Andrea Lauria Tel. 045/8075968 E-mail: andrea.lauria@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>termini fissati da parte dell'Ente richiedente in relazione al processo stabilito</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr"/>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>T.A.R.</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr"/>
+      <c r="K190" t="inlineStr"/>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>Responsabile UOS Salute e Ambiente:Dott. Salvatore Falcone Tel.045/8075956 E-mail: salvatore.falcone@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M190" t="inlineStr"/>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>Dipartimento di Prevenzione</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
         <is>
           <t>Nulla osta preventivo all'impiego di sorgenti di radiazioni ionizzanti di categoria B ai sensi dell'art. 29 D. Lgs n. 230/95; LR n. 7/2010.</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr">
+      <c r="C191" t="inlineStr">
         <is>
           <t>UOC Servizio Igiene e Sanità Pubblica (SISP) - UOS Salute e Ambiente</t>
         </is>
       </c>
-      <c r="D182" t="inlineStr">
+      <c r="D191" t="inlineStr">
         <is>
           <t>Dott. Salvatore Falcone 
 Tel. 045/8075956 
 E-mail: salvatore.falcone@aulss9.veneto.it 
 Competente all'adozione del provvedimento finale: Direttore Generale AULSS9 Scaligera</t>
         </is>
       </c>
-      <c r="E182" t="inlineStr">
+      <c r="E191" t="inlineStr">
         <is>
           <t>La richiesta deve pervenire corredata dalla documentazione prevista da D. Lgs n. 230/95 e LR n. 7/2010.Posta certificata: prevenzione.aulss9@pecveneto.it</t>
         </is>
       </c>
-      <c r="F182" t="inlineStr">
+      <c r="F191" t="inlineStr">
         <is>
           <t>Tel. 045/8076004 
 E-mail: sisp@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="G182" t="inlineStr">
+      <c r="G191" t="inlineStr">
         <is>
           <t>90 giorni dalla data di protocollazione della richiesta, salvo differimento termini per richiesta integrazioni/prescrizioni.</t>
         </is>
       </c>
-      <c r="H182" t="inlineStr"/>
-      <c r="I182" t="inlineStr">
+      <c r="H191" t="inlineStr"/>
+      <c r="I191" t="inlineStr">
         <is>
           <t>T.A.R.</t>
         </is>
       </c>
-      <c r="J182" t="inlineStr"/>
-      <c r="K182" t="inlineStr">
+      <c r="J191" t="inlineStr"/>
+      <c r="K191" t="inlineStr">
         <is>
           <t>Tariffario Unico Regionale.</t>
         </is>
       </c>
-      <c r="L182" t="inlineStr">
+      <c r="L191" t="inlineStr">
         <is>
           <t>Direttore UOC SISP: Dott. ssa Giovanna Varischi 
 te. 045 8075988 
 e-mail: giovanna.varischi@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="M182" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A183" t="inlineStr">
+      <c r="M191" t="inlineStr"/>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
+      <c r="B192" t="inlineStr">
         <is>
           <t>Pareri preventivi in materia di gas tossici (RD n. 147/1927 e s.m.i.)</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
+      <c r="C192" t="inlineStr">
         <is>
           <t>UOC Servizio Igiene e Sanità Pubblica (SISP) - UOS Salute e Ambiente</t>
         </is>
       </c>
-      <c r="D183" t="inlineStr">
+      <c r="D192" t="inlineStr">
         <is>
           <t>Responsabile UOS Salute e Ambiente: Dott. Salvatore Falcone 
 Tel. 045/8075956 
 E-mail: salvatore.falcone@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="E183" t="inlineStr">
+      <c r="E192" t="inlineStr">
         <is>
           <t>La richiesta deve pervenire corredata dalla documentazione prevista dal RD n. 147/1927 e s.m.i.Posta certificata: prevenzione.aulss9@pecveneto.it</t>
         </is>
       </c>
-      <c r="F183" t="inlineStr">
+      <c r="F192" t="inlineStr">
         <is>
           <t>Tel. 045/8076004 E-mail: sisp@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="G183" t="inlineStr">
+      <c r="G192" t="inlineStr">
         <is>
           <t>90 giorni dalla data di protocollazione della richiesta, salvo differimento termini per richiesta integrazioni/prescrizioni.</t>
         </is>
       </c>
-      <c r="H183" t="inlineStr"/>
-      <c r="I183" t="inlineStr">
+      <c r="H192" t="inlineStr"/>
+      <c r="I192" t="inlineStr">
         <is>
           <t>T.A.R.</t>
         </is>
       </c>
-      <c r="J183" t="inlineStr"/>
-      <c r="K183" t="inlineStr">
+      <c r="J192" t="inlineStr"/>
+      <c r="K192" t="inlineStr">
         <is>
           <t>Tariffario Unico Regionale</t>
         </is>
       </c>
-      <c r="L183" t="inlineStr">
+      <c r="L192" t="inlineStr">
         <is>
           <t>Direttore UOC SISP: Dott.ssa Giovanna Varischi 
 Tel. 045 8075988 
 e-mail: giovanna.varischi@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="M183" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A184" t="inlineStr">
+      <c r="M192" t="inlineStr"/>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
-      <c r="B184" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C184" t="inlineStr">
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Pareri igienico sanitari in deroga richiesti da Enti e/o da privati nel proprio interesse (DPR 380/2001; D.Lgs 222/2016 e ss.mm.i).</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
         <is>
           <t>UOC Servizio Igiene e Sanità Pubblica (SISP) - UOS Salute e Ambiente</t>
         </is>
       </c>
-      <c r="D184" t="inlineStr">
-[...18 lines deleted...]
-      <c r="G184" t="inlineStr">
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Arch. Andrea Lauria  Tel. 045/8075968  E-mail: andrea.lauria@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>https://sisp.aulss9.veneto.it/Modulistica-salute-e-ambiente</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>SUAP di riferimento</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
         <is>
           <t>60 giorni dalla data di protocollazione della richiesta del parere, salvo differimento termini per richiesta integrazioni/prescrizioni.</t>
         </is>
       </c>
-      <c r="H184" t="inlineStr"/>
-      <c r="I184" t="inlineStr">
+      <c r="H193" t="inlineStr"/>
+      <c r="I193" t="inlineStr">
         <is>
           <t>T.A.R.</t>
         </is>
       </c>
-      <c r="J184" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K184" t="inlineStr">
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>https://sisp.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=882</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
         <is>
           <t>Come da indicazioni sul sito aziendale.Tariffario Unico Regionale.</t>
         </is>
       </c>
-      <c r="L184" t="inlineStr">
-[...9 lines deleted...]
-      <c r="A185" t="inlineStr">
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>Responsabile UOS Salute e Ambiente: Dott. Salvatore Falcone Tel. 045/8075956 E-mail: salvatore.falcone@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M193" t="inlineStr"/>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
-      <c r="B185" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C185" t="inlineStr">
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Certificazione igienico sanitaria strutture formative che necessitano di accreditamento regionale</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
         <is>
           <t>UOC Servizio Igiene e Sanità Pubblica (SISP) - UOS Salute e Ambiente</t>
         </is>
       </c>
-      <c r="D185" t="inlineStr">
-[...20 lines deleted...]
-      <c r="G185" t="inlineStr">
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>arch. Andrea Lauria</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Modulo di richiesta con relativi allegati reperibile sul sito aziendale. https://sisp.aulss9.veneto.it/Modulistica-salute-e-ambiente</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>E-mail: sisp@aulss9.veneto.it Posta certificata: prevenzione.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
         <is>
           <t>60 giorni dalla data di protocollazione della richiesta del parere, salvo differimento termini per richiesta integrazioni/prescrizioni.</t>
         </is>
       </c>
-      <c r="H185" t="inlineStr"/>
-      <c r="I185" t="inlineStr">
+      <c r="H194" t="inlineStr"/>
+      <c r="I194" t="inlineStr">
         <is>
           <t>T.A.R.</t>
         </is>
       </c>
-      <c r="J185" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A186" t="inlineStr">
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>https://sisp.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=882</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>Come da indicazioni sul sito aziendale.Tariffario Unico Regionale. La richiesta prevede il pagamento della prestazione. Per dare seguito alla procedura, al termine della compilazione del modulo online sarà necessario effettuare il pagamento in formato elettronico. (Per informazioni sul servizio PagoPA consultare il sito www.pagopa.gov.it o tramite e-mail all’indirizzo info.mypay@aulss9.veneto.it)</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>Responsabile UOS Salute e Ambiente: Dott. Salvatore Falcone Tel. 045/8075956 E-mail: salvatore.falcone@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M194" t="inlineStr"/>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
-      <c r="B186" t="inlineStr">
+      <c r="B195" t="inlineStr">
         <is>
           <t>Risposte/relazioni su richieste di verifica/valutazione igienico-sanitaria, per gli aspetti di competenza in materia edilizia, urbanistica, di igiene del suolo e dell'abitato, anche con riferimento agli effetti sanitari dell'inquinamento ambientale.</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
+      <c r="C195" t="inlineStr">
         <is>
           <t>UOC Servizio Igiene e Sanità Pubblica (SISP) - UOS Salute e Ambiente</t>
         </is>
       </c>
-      <c r="D186" t="inlineStr">
-[...18 lines deleted...]
-      <c r="G186" t="inlineStr">
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Dott. Salvatore Falcone Tel. 045/8075956 E-mail: salvatore.falcone@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Richiesta circostanziata di verifica/valutazione. Orario ufficio amministrativo come da sito aziendale. E-mail: sisp@aulss9.veneto.it Posta certificata: prevenzione.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>E-mail: sisp@aulss9.veneto.it; Tel. 045 8075736</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
         <is>
           <t>60 giorni dalla data di protocollazione della richiesta, quando valutata come di interesse ai fini della tutela della collettivit.</t>
         </is>
       </c>
-      <c r="H186" t="inlineStr"/>
-      <c r="I186" t="inlineStr">
+      <c r="H195" t="inlineStr"/>
+      <c r="I195" t="inlineStr">
         <is>
           <t>T.A.R.</t>
         </is>
       </c>
-      <c r="J186" t="inlineStr"/>
-      <c r="K186" t="inlineStr">
+      <c r="J195" t="inlineStr"/>
+      <c r="K195" t="inlineStr">
         <is>
           <t>Tariffario Unico Regionale</t>
         </is>
       </c>
-      <c r="L186" t="inlineStr">
-[...9 lines deleted...]
-      <c r="A187" t="inlineStr">
+      <c r="L195" t="inlineStr">
+        <is>
+          <t>Responsabile UOS Salute e Ambiente: Dott. Salvatore Falcone Tel. 045/8075956 E-mail: salvatore.falcone@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M195" t="inlineStr"/>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
-      <c r="B187" t="inlineStr">
+      <c r="B196" t="inlineStr">
         <is>
           <t>Risposte/relazioni su richieste di verifica/valutazione igienico-sanitaria per gli aspetti di competenza in materia di prevenzione delle legionellosi.</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
+      <c r="C196" t="inlineStr">
         <is>
           <t>UOC Servizio Igiene e Sanità Pubblica (SISP) - UOS Profilassi Malattie Infettive</t>
         </is>
       </c>
-      <c r="D187" t="inlineStr">
+      <c r="D196" t="inlineStr">
         <is>
           <t>Dott. Stefano Vanin 
 Tel. 045 8076481 
 e-mail: stefano.vanin@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="E187" t="inlineStr">
+      <c r="E196" t="inlineStr">
         <is>
           <t>Richiesta di verifica/valutazione da Regione o ISS.Posta certificata: prevenzione.aulss9@pecveneto.it</t>
         </is>
       </c>
-      <c r="F187" t="inlineStr">
+      <c r="F196" t="inlineStr">
         <is>
           <t>Distretti 1-2: Tel. 045/8076004 
 E-mail: sisp@aulss9.veneto.it 
 Distretto 3: Tel. 0442/634 201-202 
 E-mail: sisp@aulss9.veneto.it 
 Distretto 4: Tel. 045 6338 537-657 
 E-mail: sisp@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="G187" t="inlineStr">
+      <c r="G196" t="inlineStr">
         <is>
           <t>Relazione finale a 120 giorni dalla data di protocollazione della richiesta per caso singolo, a 45 giorni in caso di cluster.</t>
         </is>
       </c>
-      <c r="H187" t="inlineStr"/>
-      <c r="I187" t="inlineStr">
+      <c r="H196" t="inlineStr"/>
+      <c r="I196" t="inlineStr">
         <is>
           <t>T.A.R.</t>
         </is>
       </c>
-      <c r="J187" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="L187" t="inlineStr">
+      <c r="J196" t="inlineStr"/>
+      <c r="K196" t="inlineStr"/>
+      <c r="L196" t="inlineStr">
         <is>
           <t>Responsabile UOS Profilassi Malattie Infettive: Dott. Francesco Marchiori 
 Tel. 045/8075071 
 E-mail: francesco.marchiori@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="M187" t="inlineStr"/>
-[...671 lines deleted...]
-      </c>
+      <c r="M196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Istrutturia autorizzazione produzione mangimi medicati ed impiego di prodotti intermedi 
-[...3 lines deleted...]
-REGOLAMENTO (UE) 2019/4</t>
+          <t>Sportello di assistenza ed ascolto sul mobbing, sul disagio lavorativo e sullo stress psico−sociale nei luoghi di lavoro (artt. 6 e 7 L.R. Veneto n. 8/2010).</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Servizio Veterinario 
-U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
+          <t>UOC SPISAL, Stefania Dolci, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Medico Veterinario e Tecnico della Prevenzione territorialmente incaricati&amp;nbsp; 
-[...2 lines deleted...]
-https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
+          <t>SPISAL, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>SUAP Sportello Unico delle Attività Produttive&amp;nbsp; 
-[...1 lines deleted...]
-https://veterinari.aulss9.veneto.it/Medicinali-veterinari-deposito-commercio-e-vendita</t>
+          <t>https://spisal.aulss9.veneto.it/Stress-lavoro-correlato-1</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>REGOLAMENTO (UE) 2019/4 DEL PARLAMENTO EUROPEO E DEL CONSIGLIO&amp;nbsp; 
-[...2 lines deleted...]
-Rivolgersi alla sede Servizio Veterinario di competenza territoriale</t>
+          <t>Per informazioni: dott.ssa Antonia Ballottin, tel. 045-8076016, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>60gg</t>
+          <t>30 gg</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>N.A.</t>
+          <t>No</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Ministero della Salute Direzione Generale della Sanità e del Farmaco VeterinarioT.A.R.</t>
+          <t>Segnalazione al responsabile del procedimento.</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
+          <t>https://spisal.aulss9.veneto.it/</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>Pagamento tramite PagoPA</t>
+          <t>Oneri non previsti.</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami 
-[...8 lines deleted...]
-      </c>
+          <t>Dott.ssa Alessandra De Salvia - Direttore Dipartimento di Prevenzione, 045-8075937 prevenzione.aulss9@pecveneto.it.</t>
+        </is>
+      </c>
+      <c r="M197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Istruttoria autorizzazione distribuzione ingrosso e detenzione scorte di medicinali veterinari D.lgs n.193/2006</t>
+          <t>Assistenza e sorveglianza sanitaria dei lavoratori ex esposti all'amianto (DGRV 2041/'08).</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Servizio Veterinario 
-U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
+          <t>UOC SPISAL, Stefania Dolci, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Medico Veterinario e Tecnico della Prevenzione territorialmente incaricati&amp;nbsp; 
-[...2 lines deleted...]
-https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
+          <t>SPISAL, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>SUAP Sportello Unico delle Attività Produttive&amp;nbsp; 
-https://veterinari.aulss9.veneto.it/Medicinali-veterinari</t>
+          <t>Richiedere appuntamento all'Ambulatorio di Medicina del Lavoro, tel: 045 8075923</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Sito aziendale&amp;nbsp;https://veterinari.aulss9.veneto.it/Medicinali-veterinari</t>
+          <t>Per informazioni: dott. Giorgio Pianalto, tel.045-8075007, prevenzione.aulss9@pecveneto.it, spisal.v@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>30gg</t>
+          <t>30 gg</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>N.A. previsto rilascio di una autorizzazione</t>
+          <t>No</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Direttore Generale Az Ulss 9 Scaligera 
-[...2 lines deleted...]
-T.A.R.</t>
+          <t>Segnalazione al responsabile del procedimento</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>Sito aziendale https://veterinari.aulss9.veneto.it/Medicinali-veterinari&amp;nbsp; 
-https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
+          <t>https://spisal.aulss9.veneto.it/</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>Pagamento tramite PagoPA</t>
+          <t>Oneri non previsti</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami 
-[...8 lines deleted...]
-      </c>
+          <t>Dott. Alessandra De Salvia - Direttore Dipartimento di Prevenzione, 045-8075937 prevenzione.aulss9@pecveneto.it.</t>
+        </is>
+      </c>
+      <c r="M198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Registrazione allevamento conferente di latte alimentare Reg. CE 852/2004, Reg. n.853/2004, DGR n.3710/2007 ss.mm.ii</t>
+          <t>Istruttoria amministrativa e sanitaria visite medico collegiali permanenza stato invalidante ed idoneità alla mansione ai fini del collocamento mirato L. 68/99</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Servizio Veterinario 
-U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
+          <t>U.O.C. MEDICINA LEGALE</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Medico Veterinario e Personale amministrativo territorialmente incaricati&amp;nbsp; 
-[...11 lines deleted...]
-      </c>
+          <t>Dr.ssa Alessandra De Salvia Tel.: 045 8075016 e-mail: alessandra.desalvia@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr"/>
       <c r="F199" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Bovini-1</t>
+          <t>Tel. 045 8075984 martedì e giovedì 11.00-13.00 E-mail: invalidi.civili@aulss9.veneto.it Sede di Legnago: front-office martedì e giovedì dalle 10,30 alle 12,30 Tel. 0442 622998 E-mail: medicina.legale.legnago@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>7gg 
-dalla registrazione dell'allevamento in banca dati nazionale</t>
+          <t>120 gg.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Non Ammesso&amp;nbsp; 
-[...3 lines deleted...]
-      <c r="I199" t="inlineStr"/>
+          <t>Non previsto</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>Per ritardo: segnalazione al Responsabile del procedimento o segnalazione all'Assessorato alla Sanità della Regione Veneto - Palazzo Balbi Dorsoduro, 3901 - 30123 Venezia Tel. 041 2792950 - 3387 Avverso il giudizio della Commissione è ammesso ricorso. La domanda giudiziale è proposta, a pena di decadenza, avanti alla competente Autorità Giudiziaria entro e non oltre sei mesi dalla data di ricevimento del verbale di invalidità.</t>
+        </is>
+      </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=1359 
-https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>Pagamento tramite PagoPA</t>
+          <t>Nessun pagamento</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami 
-[...8 lines deleted...]
-      </c>
+          <t>Dr.ssa Alessandra De Salvia Tel.: 045 8075016 E-mail: alessandra.desalvia@aulss9.veneto.it Pec: prevenzione.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="M199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Registrazione Check list controllo benessere animale in allevamento D.lgs n.146/2001;D.lgs n.267/2003; D.lgs n.122/2011; D.lgs n.126/2011; D.lgs n.181/2010; D.M. n.04/02/2013; Nota Min.Sal n.1528/2013</t>
+          <t>Istruttoria amministrativa e sanitaria visite medico collegiali idoneità porto d'arma D.M. della Sanità 28.04.1998</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Servizio Veterinario 
-U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
+          <t>U.O.C. MEDICINA LEGALE</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Medico Veterinario territorialmente incaricato 
-[...1 lines deleted...]
-email: servizioveterinario@aulss9.veneto.it</t>
+          <t>Dr.ssa Alessandra De Salvia E-mail: alessandra.desalvia@aulss9.veneto.it  Tel: 045 8075016</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Check list come da normativa vigente (Regione Veneto, Ministero della Salute) https://www.regione.veneto.it/web/sanita/modulistica/#benessere_allevamento</t>
+          <t>Trasmissione domande: - via posta ordinaria: Commissione porto armi - Palazzo della Sanità - Via S. D'acquisto, 7 - 37122 Verona. - e-mail: dip.prevenzione@aulss9.veneto.it - pec: prevenzione.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Direttore S.I.A.P.Z.</t>
+          <t>Il Medico U.O.C. Medicina Legale E-mail: porto.armi@aulss9.veneto.it Tel: 045 8076316</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>15 gennaio dell'anno successivo</t>
+          <t>Media 90 gg</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>N.A.</t>
+          <t>Non previsto</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Direttore Generale Az Ulss 9 Scaligera Regione Veneto Sindaco del Comune territorialmente competente T.A.R.</t>
+          <t>Per ritardo: segnalazione al Responsabile del procedimento.</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=1359 https://www.regione.veneto.it/web/sanita/benessere-animale-in-allevamento</t>
+          <t>https://medicinalegale.aulss9.veneto.it/Modulistica-Commissione-porto-darmi</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>N.A.</t>
+          <t>Dal 1 gennaio 2022 tutte le prestazioni a pagamento vanno effettuate esclusivamente tramite il sistema pagoPA. Il pagamento della prestazione dovrà essere effettuato a seguito del ricevimento dell'avviso PagoPa. Per maggiori informazioni consultare la pagina https://www.aulss9.veneto.it/pagamenti-ticket-ed-esenzioni</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>Direttore S.I.A.P.Z.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dr.ssa Alessandra De Salvia E-mail: alessandra.desalvia@aulss9.veneto.it  Tel: 045 8075016</t>
+        </is>
+      </c>
+      <c r="M200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Istruttoria per autorizzazione allevamento di broilers ad aumento densita per m2&amp;nbsp; D.lgs n.181/2010; D.M. 04/02/2013; Nota Min. Sal. n.15281/2013</t>
+          <t>Istruttoria amministrativa e sanitaria Legge 210/92 (richiesta indennizzo danni da trasfusione o vaccinazione)</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Servizio Veterinario 
-U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
+          <t>U.O.C. MEDICINA LEGALE</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Medico Veterinario e Personale amministrativo territorialmente incaricati&amp;nbsp; 
-[...2 lines deleted...]
-https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
+          <t>Dr.ssa Alessandra De Salvia e-mail: alessandra.desalvia@aulss9.veneto.it  tel: 045 8075016</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>SUAP Sportello Unico delle Attività Produttive&amp;nbsp; 
-https://veterinari.aulss9.veneto.it/Avicoli</t>
+          <t>Trasmissione domande: - per posta ordinaria U.O.C. Medicina Legale: Via S. D'Acquisto n. 7 - 37122 Verona - via PEC: prevenzione.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Avicoli</t>
+          <t>Tel. 045 8076090 medicina.legale@aulss9.veneto.it Front office Legnago: su appuntamento Tel. 0442 62 28 18</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>30gg</t>
+          <t>60 gg + tempi correlati ad istruttoria assegnata ad altre amministrazioni (Presidi Ospedalieri e CMO di Padova)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>N.A.</t>
+          <t>non previsto</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Direttore Generale Az Ulss 9 Scaligera 
-[...2 lines deleted...]
-T.A.R.</t>
+          <t>Per ritardo: segnalazione al Responsabile del procedimento Avverso giudizio CMO ricorso al Ministero della Salute tramite AZIENDA ZERO di Padova, in carta libera, entro 30 giorni dalla data di ricevimento della notifica ad AZIENDA ZERO Corso del Popolo n. 4 - 35131 PADOVA Modulo Ricorso https://medicinalegale.aulss9.veneto.it/Modulistica-Legge-2101992</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Avicoli&amp;nbsp; 
-[...1 lines deleted...]
-&amp;nbsp;</t>
+          <t>https://medicinalegale.aulss9.veneto.it/Modulistica-Legge-2101992</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>pagamento tramite PagoPA</t>
+          <t>Nessun pagamento</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami 
-[...8 lines deleted...]
-      </c>
+          <t>Dr.ssa Alessandra De Salvia e-mail: alessandra.desalvia@aulss9.veneto.it  tel: 045 8075016</t>
+        </is>
+      </c>
+      <c r="M201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Istruttutoria per registrazione allevamento di galline ovaiole in deposizione D.lgs n.267/2003; Nota Min.Sal. n.38953/2006</t>
+          <t>Riconoscimento gravi patologie</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Servizio Veterinario 
-U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
+          <t>U.O.C. MEDICINA LEGALE</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Medico Veterinario e Personale amministrativo territorialmente incaricati&amp;nbsp; 
-[...2 lines deleted...]
-https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
+          <t>Dr.ssa Alessandra De Salvia Tel.: 045 8075016 e-mail: alessandra.desalvia@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>SUAP Sportello Unico delle Attività Produttive&amp;nbsp; 
-https://veterinari.aulss9.veneto.it/Avicoli</t>
+          <t>Trasmissione domande: - da parte dei dipendenti Aulss9 su istanza del datore di lavoro via posta ordinaria:            U.O.C. GESTIONE RISORSE UMANE            Via C.A. Dalla Chiesa - 37012 BUSSOLENGO (VR)            Via Gianella, 1 - 37045 LEGNAGO (VR) - da parte degli interessati (non dipendenti Aulss9):          - via posta ordinaria: U.O.C. Medicina Legale - Via S. D'Acquisto, 7 - 37122 Verona          - via e-mail: invalidi.civili@aulss9.veneto.it          - via pec: prevenzione.aulss9@pecveneto.it Documentazione sanitaria istanza su carta libera</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Avicoli</t>
+          <t xml:space="preserve">Sede di Verona: Dr.ssa Elena Nassuato E-mail: medicina.legale@aulss9.veneto.it  Sede di Legnago: Dr.ssa Anna Maria Mantovani E-mail: medicina.legale.legnago@aulss9.veneto.it Tel.: 0442  622972   </t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>30gg</t>
+          <t>7 - 30 gg</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>N.A.</t>
+          <t>Non previsto</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Ministero della Salute Direzione Generale della Sanità e del Farmaco Veterinario 
-T.A.R.</t>
+          <t>Per ritardo: segnalazione al Responsabile del procedimento</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Avicoli&amp;nbsp; 
-https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
+          <t>https://medicinalegale.aulss9.veneto.it/Assenza-per-gravi-patologie</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>Pagamento tramite PagoPA</t>
+          <t>Nessun pagamento</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami 
-[...8 lines deleted...]
-      </c>
+          <t>Dr.ssa Alessandra De Salvia Tel.: 045 8075016 e-mail: alessandra.desalvia@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Istruttoria amministrativa e sanitaria visite medico collegiali idoneità alla guida di moto-autoveicoli D.Lgs 295/92 L.120/10 D.Lgs 59/11</t>
+          <t>Autorizzazione al trasporto animali Tipo 1 e Tipo 2 (Reg. CE 01/2005) certificazione omologazione automezzo per il trasporto animali ; registrazione trasportatori che operano su distanze inferiori a 65Km (DGR n.2773 del 22/09/2009) ; registrazione trasportatori con finalità non in realzione con un' attività economica(DGR n.2773 del 22/09/2009) Istruttoria di riconoscimento Posti di Controllo (Reg. CE n.1255/1997)</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>U.O.C. MEDICINA LEGALE</t>
+          <t>Servizio Veterinario U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Dr.ssa Alessandra De Salvia 
-[...1 lines deleted...]
-e-mail:&amp;nbsp;alessandra.desalvia@aulss9.veneto.it</t>
+          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami tel. 0458076002 email: servizioveterinario@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Trasmissione domande per via telematica https://prenoweb.aulss9.veneto.it/ 
-[...1 lines deleted...]
-&amp;nbsp;</t>
+          <t>https://veterinari.aulss9.veneto.it/Trasporto-animali-vivi</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Front -office Verona: 
-[...6 lines deleted...]
-E-mail: medicina.legale.legnago@aulss9.veneto.it</t>
+          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>120 gg</t>
+          <t>30 gg</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>non previsto</t>
+          <t>N.A.</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Per ritardo: segnalazione al Responsabile del procedimento. 
-[...2 lines deleted...]
-Per&amp;nbsp;ulteriori informazioni visitare il sito della Rete Ferroviaria Italiana https://www.rfi.it/it/Offerta/servizi-sanitari/per-le-persone/patenti-di-guida.html o utilizzare le modalità di contatto sopra descritte.</t>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>https://medicinalegale.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=842</t>
+          <t xml:space="preserve">https://veterinari.aulss9.veneto.it/Trasporto-animali-vivi </t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>Dal 1 gennaio 2022 tutte le prestazioni a pagamento vanno effettuate esclusivamente tramite il sistema pagoPA. 
-[...2 lines deleted...]
-Per importi: https://medicinalegale.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=1175&amp;amp;lingua=IT</t>
+          <t>Pagamento Tramite PagoPA; Fattura Elettronica</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>Dr.ssa Alessandra De Salvia 
-[...4 lines deleted...]
-      <c r="M203" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M203" t="inlineStr">
+        <is>
+          <t>Non ancora programmate indagini di C.S.</t>
+        </is>
+      </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Restituibilità della struttura a seguito di rimozione amianto friabile, D.M. 06.09.1994 e del D.M. 26/10/1995.</t>
+          <t>Istruttoria di Registrazione e Riconoscimento Operatore Settore Mangimi (O.S.M.) Reg. CE 183/2005; Reg. n.767/2009; DGR n.872/2011; Intesa 23/09/2010</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>UOC SPISAL ff, Dott.ssa Stefania Dolci, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+          <t>Servizio Veterinario U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>SPISAL, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami tel. 0458076002 email: servizioveterinario@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Modello per la richiesta, Link: https://spisal.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=1266</t>
+          <t>https://veterinari.aulss9.veneto.it/Mangimi-trasporti-derivati</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Per informazioni: dott.ssa Laura Gaburro, tel. 045-8075022, 045-8076045, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>10 giorni dall'acquisizione dell'esito dell'analisi in SEM</t>
+          <t>30gg</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>N.A.</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Segnalazione al responsabile di procedimento</t>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>https://spisal.aulss9.veneto.it/</t>
+          <t xml:space="preserve">https://veterinari.aulss9.veneto.it/Mangimi-trasporti-derivati </t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>Dal 1 gennaio 2022 tutte le prestazioni a pagamento vanno effettuate esclusivamente tramite il sistema pagoPA.Il pagamento della prestazione dovr essere effettuato a seguito del ricevimento della fattura. Per maggiori informazioni consultare la pagina https://www.aulss9.veneto.it/index.cfm?method=mys.page&amp;amp;content_id=1752</t>
+          <t>Pagamento tramite PagoPA; Fattura Elettronica</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>Dott. Fabrizio Cestaro - Direttore Dipartimento di Prevenzione, 045-8075924 prevenzione.aulss9@pecveneto.it.</t>
-[...2 lines deleted...]
-      <c r="M204" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M204" t="inlineStr">
+        <is>
+          <t>Non ancora programmate indagini di C.S.</t>
+        </is>
+      </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Attività di Polizia Mortuaria (vigilanza carri funebri, certificati malattia non infettiva, certificati attestanti le cause di morte, richiesta riscontro diagnostico) DPR 285/90-L.R. 18/2010</t>
+          <t>Parere Sanitario per il rilascio autorizzazione all esercizio di negozi animali, toelettature, pensioni ect (D.P.R 320/54, DGR n.272/2007, D.lgs 134/2022)</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>U.O.C. MEDICINA LEGALE</t>
+          <t>Servizio Veterinario U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr.ssa Alessandra De Salvia 
-[...3 lines deleted...]
-</t>
+          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami tel. 0458076002 email: servizioveterinario@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Carri funebri: Richiesta via PEC a prevenzione.aulss9@pecveneto.it https://medicinalegale.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=825 Altre certificazioni consultare il sito: https://medicinalegale.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=825</t>
+          <t xml:space="preserve">SUAP Sportello Unico delle Attività Produttive   </t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Front office: mercoledì 9.00-12.00 (c/o segreteria invalidi civili)Sig.ra Annamaria Zanetti Tel 0458075984Dr Elena Nassuato Tel. 0458076432 Fax 0458075042 elena.nassuato@aulss9.veneto.itDr Maria Luisa Iannuzzo Tel. 0458075062 Fax 0458075042 marialuisa.jannuzzo@aulss9.veneto.itDr Chiara Chindemi Tel. 0458075999 Fax 0458075042chiara.chindemi@aulss9.veneto.itDitte di Verona Dott.ssa Daniela Piccolo Tel 0458076090 Fax 0458076024 daniela.piccolo@aulss9.veneto.itDitte EST Veronese Dott. Mario Fasoli Tel. 0456138260 mario.fasoli@aulss9.veneto.it&amp;quot;</t>
+          <t>https://veterinari.aulss9.veneto.it/Nuove-strutture-Toelettature-Pensioni-pet-Allevamenti</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>1; 15 gg</t>
+          <t>30gg</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Non previsto</t>
+          <t>N.A.  autorizzazione rilasciata dal Comune territorialmente competente</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Per ritardo: segnalazione al Responsabile del procedimento</t>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>Dal 1 gennaio 2022 tutte le prestazioni a pagamento vanno effettuate esclusivamente tramite il sistema pagoPA.Il pagamento della prestazione dovr essere effettuato a seguito del ricevimento della fattura.Per maggiori informazioni consultare la pagina https://www.aulss9.veneto.it/index.cfm?method=mys.page&amp;amp;content_id=1752. Per importo vedi nel sito https://medicinalegale.aulss9.veneto.it/</t>
+          <t>Pagamento tramite PagoPA; Fattura Elettronica</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>Dr Fabrizio Cestaro Direttore Dipartimento di Prevenzione AULSS 9 SCALIGERA Tel. 0458075924 dip.prevenzione@aulss9.veneto.it prevenzione.aulss9@pecveneto.it</t>
-[...2 lines deleted...]
-      <c r="M205" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M205" t="inlineStr">
+        <is>
+          <t>Non ancora programmate indagini di C.S.</t>
+        </is>
+      </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Istruttoria per autorizzazione/rinnovo strutture veterinarie (L.R. n.22/2202 ; DGR n.2332/2005; DGR n.1667/2011)</t>
+          <t>Istruttoria autorizzazione produzione mangimi medicati ed impiego di prodotti intermedi Ai sensi degli artt. 23 e 24 del D.Lgs. 7 dicembre 2023, n. 218 Legge n.281/1963, D.Lgs n.90/1993, D.M. 16/09/1993,  REGOLAMENTO (UE) 2019/4</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Servizio Veterinario 
-U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
+          <t>Servizio Veterinario U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Medico Veterinario e Tecnico della Prevenzione territorialmente incaricati&amp;nbsp; 
-[...2 lines deleted...]
-https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
+          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami tel. 0458076002 email: servizioveterinario@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>SUAP Sportello Unico delle Attività Produttive&amp;nbsp;</t>
+          <t>https://veterinari.aulss9.veneto.it/Medicinali-veterinari-mangimi-medicati</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Nuove-strutture-Toelettature-Pensioni-pet-Allevamenti</t>
+          <t>REGOLAMENTO (UE) 2019/4 DEL PARLAMENTO EUROPEO E DEL CONSIGLIO  relativo alla fabbricazione, all’immissione sul mercato e all’utilizzo di mangimi medicati, che modifica il regolamento (CE) n. 183/2005 del Parlamento europeo e del Consiglio e che abroga la direttiva 90/167/CEE del Consiglio Decreto Ministeriale Sanità 16/11/1993 GU n.278 - Rivolgersi alla sede Servizio Veterinario di competenza territoriale</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>30gg</t>
+          <t>60gg</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Direttore Generale Az Ulss 9 Scaligera 
-[...2 lines deleted...]
-T.A.R.</t>
+          <t>Ministero della Salute Direzione Generale della Sanità e del Farmaco Veterinario ; T.A.R.</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Nuove-strutture-Toelettature-Pensioni-pet-Allevamenti</t>
+          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>Pagamento tramite PagoPA</t>
+          <t>Pagamento tramite PagoPA; Fattura Elettronica</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami 
-[...1 lines deleted...]
-email: servizioveterinario@aulss9.veneto.it</t>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
           <t>Non ancora programmate indagini di C.S.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Registrazione di attivita di produzione, trasporto, manipolazioni, lavorazioni, magazzinaggio, immissione in commercio, distribuzione , uso o smaltimento di sottoprodotti di origine animale o prodotti derivati (S.O.A.); 
-Istruttutoria per riconoscimento stabilimento di trattamento S.O.A.</t>
+          <t>Istruttoria autorizzazione distribuzione ingrosso e detenzione scorte di medicinali veterinari D.lgs n.193/2006 e Ai sensi degli artt. 23 e 24 del D.Lgs. 7 dicembre 2023, n. 218</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Servizio Veterinario 
-U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
+          <t>Servizio Veterinario U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Medico Veterinario e Tecnico della Prevenzione territorialmente incaricati&amp;nbsp; 
-[...1 lines deleted...]
-email: servizioveterinario@aulss9.veneto.it</t>
+          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami tel. 0458076002 email: servizioveterinario@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>SUAP&amp;nbsp;Sportello Unico delle Attività Produttive&amp;nbsp; 
-[...1 lines deleted...]
-https://www.regione.veneto.it/web/sanita/modulistica/#benessere_allevamento</t>
+          <t xml:space="preserve">SUAP Sportello Unico delle Attività Produttive </t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=1714</t>
+          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>30gg</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Non Ammesso&amp;nbsp; 
-necessità di &amp;quot;approval number&amp;quot; rilasciato dalla Regione Veneto</t>
+          <t>N.A. previsto rilascio di una autorizzazione</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Direttore Generale Az Ulss 9 Scaligera Regione Veneto, Sindaco del Comune territorialmente competente, T.A.R.</t>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=1714</t>
+          <t>https://veterinari.aulss9.veneto.it/Medicinali-veterinari-deposito-commercio-e-vendita</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>Pagamento tramite PagoPA</t>
+          <t>Pagamento tramite PagoPA; Fattura Elettronica</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami 
-[...1 lines deleted...]
-email: servizioveterinario@aulss9.veneto.it</t>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
           <t>Non ancora programmate indagini di C.S.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Riconoscimento sanitario dello stabilimento e/o aggiornamento del riconoscimento ai sensi dell'art. 4 del Reg. CE 853/2004</t>
+          <t>Registrazione allevamento conferente di latte alimentare Reg. CE 852/2004, Reg. n.853/2004, DGR n.3710/2007 ss.mm.ii</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>UOC Servizio Igiene degli Alimenti di Origine Animale e dei loro derivati (S.I.A.O.A.)</t>
+          <t>Servizio Veterinario U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Dirigente Medico Veterinario territorialmente competente 
-[...2 lines deleted...]
-servizioveterinario@aulss9.veneto.it (Distretto 4)</t>
+          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami tel. 0458076002 email: servizioveterinario@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Istanza di riconoscimento, ai sensi dell'art. 4 del&amp;nbsp;Regolamento (CE) 853/2004, da presentare attraverso lo Sportello Unico Attività Produttive (S.U.A.P.) del Comune ove è situato l'insediamento/stabilimento, a mezzo piattaforma digitale&amp;nbsp;www.impresainungiorno.gov.it</t>
+          <t xml:space="preserve">DOMANDA di REGISTRAZIONE delle AZIENDE di PRODUZIONE LATTE  </t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>https://sian.aulss9.veneto.it/Riconoscimenti-regolamenti-CE-8522004 
-[...5 lines deleted...]
-&amp;nbsp;</t>
+          <t>https://veterinari.aulss9.veneto.it/Bovini-1</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Istruttoria tecnica da concludersi entro 30 giorni dalla data di assegnazione, salvo quanto previsto dall'art. 2. comma 7 della L. 241/1990 e s.m.i.</t>
+          <t>7gg dalla registrazione dell'allevamento in banca dati nazionale</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Non ammesso. 
-[...3 lines deleted...]
-      <c r="I208" t="inlineStr"/>
+          <t>Non Ammesso  necessità di parere e rilascio autorizzazione</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
+        </is>
+      </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>https://sian.aulss9.veneto.it/Riconoscimenti-regolamenti-CE-8522004</t>
+          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>Pagamento tramite PagoPA (tariffa prevista dal DLGS 32/2021 - Allegato 2, Sezione 8).</t>
+          <t>Pagamento tramite PagoPA; Fattura Elettronica</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>Direttore UOC SIAOA 
-[...2 lines deleted...]
-veterinario.serviziob@aulss9.veneto.it</t>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>Non in atto</t>
+          <t>Non ancora programmate indagini di C.S.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Registrazione e aggiornamento degli insediamenti/stabilimenti degli Operatori del Settore Alimentare ai sensi dell' Art. 6 del Reg. CE 852/2004.</t>
+          <t>Registrazione Check list controllo benessere animale in allevamento D.lgs n.146/2001;D.lgs n.267/2003; D.lgs n.122/2011; D.lgs n.126/2011; D.lgs n.181/2010; D.M. n.04/02/2013; Nota Min.Sal n.1528/2013</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>UOC Servizio Veterinario Igiene degli Alimenti di Origine Animale e dei loro Derivati ( S.I.A.O.A.)</t>
+          <t>Servizio Veterinario U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Dirigente Medico Veterinario territorialmente competente 
-[...2 lines deleted...]
-servizioveterinario@aulss9.veneto.it (Distretto 4)</t>
+          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami tel. 0458076002 email: servizioveterinario@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Notifica sanitaria attraverso lo Sportello Unico Attività Produttive (S.U.A.P.) del Comune ove è situato l'insediamento/stabilimento, a mezzo piattaforma digitale&amp;nbsp;www.impresainungiorno.gov.it 
-&amp;nbsp;</t>
+          <t>https://www.regione.veneto.it/web/sanita/modulistica/#benessere_allevamento Check list come da normativa vigente (Regione Veneto, Ministero della Salute)</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>https://sian.aulss9.veneto.it/Segnalazione-Certificata-Inizio-Attivit-SCIA 
-[...6 lines deleted...]
-D.G.R. 1173/2021</t>
+          <t>Direttore S.I.A.P.Z.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ai sensi dell' art 19 comma 2 della L. 241/1990 l’attività oggetto della segnalazione può essere iniziata dall'operatore, a partire dalla data della trasmissione dell'istanza al SUAP. 
-[...3 lines deleted...]
-</t>
+          <t>15 gennaio dell'anno successivo</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Ammesso salvo quanto previsto dalla D.G.R. 1173/2021 per le Piccole Produzioni Locali (P.P.L.)</t>
-[...2 lines deleted...]
-      <c r="I209" t="inlineStr"/>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
+        </is>
+      </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>https://sian.aulss9.veneto.it/Segnalazione-Certificata-Inizio-Attivit-SCIA</t>
+          <t>https://veterinari.aulss9.veneto.it/Allevamenti-e-Produzioni-Zootecniche-Area-C</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>Pagamento tramite PagoPA (tariffa prevista dal DLGS 32/2021 - Allegato 2, Sezione 8).</t>
+          <t>N.A.</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>Direttore U.O.C. SIAOA 
-[...2 lines deleted...]
-veterinario.serviziob@aulss9.veneto.it</t>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>Non in atto</t>
+          <t>Non ancora programmate indagini di C.S.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Registrazione degli stabilimenti e degli operatori ai sensi dell'art. 5 c.1 del D.Lgs. n. 134/2022</t>
+          <t>Istruttoria per autorizzazione allevamento di broilers ad aumento densita per m2  D.lgs n.181/2010; D.M. 04/02/2013; Nota Min. Sal. n.15281/2013</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>UOC Servizio Veterinario Sanità Animale</t>
+          <t>Servizio Veterinario U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Dirigente Medico Veterinario territorialmente competente 
-[...2 lines deleted...]
-servizioveterinario@aulss9.veneto.it (Distretto 4)</t>
+          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami tel. 0458076002 email: servizioveterinario@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>- Per gli allevamenti ordinari: 
-[...2 lines deleted...]
-Istanza di registrazione ai sensi dell'art 5 comma 1 D.Lgs. 134/2022 da presentare tramite procedura semplificata via mail.</t>
+          <t>SUAP Sportello Unico delle Attività Produttive  https://veterinari.aulss9.veneto.it/Avicoli</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Anagrafe-zootecnica</t>
+          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Istruttoria tecnica da concludersi entro 30 giorni dalla data di assegnazione, salvo quanto previsto dall'Art 2 comma 7 della L. 241/1990 e s.m.i. 
-&amp;nbsp;</t>
+          <t>30gg</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Non ammesso. 
-[...3 lines deleted...]
-      <c r="I210" t="inlineStr"/>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
+        </is>
+      </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Anagrafe-zootecnica 
-&amp;nbsp;</t>
+          <t xml:space="preserve">https://veterinari.aulss9.veneto.it/Avicoli   </t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>Pagamento tramite Pagopa&amp;nbsp; (tariffa prevista dal D.Lgs. 32/2021 - All. 2, sez.8)</t>
+          <t>pagamento tramite PagoPA; Fattura Elettronica</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>Direttore Servizio Veterinario Sanità Animale 
-[...2 lines deleted...]
-veterinario.anagrafe@aulss9.veneto.it</t>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>Non in atto</t>
+          <t>Non ancora programmate indagini di C.S.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Riconoscimento sanitario dello stabilimento e/o aggiornamento del riconoscimento ai sensi dell'art. 6 del Reg. CE 852/2004</t>
+          <t>Istruttutoria per registrazione allevamento di galline ovaiole in deposizione D.lgs n.267/2003; Nota Min.Sal. n.38953/2006</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN)</t>
+          <t>Servizio Veterinario U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Dirigente Medico, tecnico della prevenzione e personale amministrativo incaricati 
-sian.alimenti@aulss9.veneto.it</t>
+          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami tel. 0458076002 email: servizioveterinario@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Istanza di riconoscimento, ai sensi dell'art. 6 del&amp;nbsp;Regolamento (CE) 852/2004, da presentare attraverso lo Sportello Unico Attività Produttive (S.U.A.P.) del Comune ove è situato l'insediamento/stabilimento, a mezzo piattaforma digitale&amp;nbsp;www.impresainungiorno.gov.it</t>
+          <t>https://veterinari.aulss9.veneto.it/Avicoli</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>https://sian.aulss9.veneto.it/Riconoscimenti-regolamenti-CE-8522004</t>
+          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>istruttoria tecnica da concludersi entro 30 giorni dalla data di assegnazione, salvo quanto previsto dall'art. 2. comma 7 della L. 241/1990 e s.m.i.</t>
+          <t>30gg</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>non ammesso 
-[...3 lines deleted...]
-      <c r="I211" t="inlineStr"/>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
+        </is>
+      </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>https://sian.aulss9.veneto.it/Riconoscimenti-regolamenti-CE-8522004</t>
+          <t xml:space="preserve">https://veterinari.aulss9.veneto.it/Avicoli </t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>Pagamento tramite PagoPA (tariffa prevista dal DLGS 32/2021 - Allegato 2, Sezione 8).</t>
+          <t>Pagamento tramite PagoPA; Fattura Elettronica</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>Direttore UOC SIAN Dr.ssa Elisa Finco 
-[...1 lines deleted...]
-sian.alimenti@aulss9.veneto.it</t>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>Non in atto</t>
+          <t>Non ancora programmate indagini di C.S.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Registrazione e aggiornamento anagrafe regionale degli Operatori del Settore Alimentare - art. 6 del Reg. CE 852/2004</t>
+          <t>Istruttoria amministrativa e sanitaria visite medico collegiali idoneità alla guida di moto-autoveicoli D.Lgs 295/92 L.120/10 D.Lgs 59/11</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN)</t>
+          <t>U.O.C. MEDICINA LEGALE</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Dirigente Medico e personale amministrativo incaricato 
-sian.alimenti@aulss9.veneto.it</t>
+          <t>Dr.ssa Alessandra De Salvia Tel.: 045 8075016 e-mail: alessandra.desalvia@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Notifica sanitaria attraverso lo Sportello Unico Attività Produttive (S.U.A.P.) del Comune ove è situato l'insediamento/stabilimento, a mezzo piattaforma digitale&amp;nbsp;www.impresainungiorno.gov.it</t>
+          <t xml:space="preserve">Trasmissione domande per via telematica https://prenoweb.aulss9.veneto.it/ informazioni reperibili nel sito https://medicinalegale.aulss9.veneto.it/Patenti-di-guida  </t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>https://sian.aulss9.veneto.it/Segnalazione-Certificata-Inizio-Attivit-SCIA</t>
+          <t>Front-office Verona: mercoledì e venerdì 8.30-9.30 Tel. 045 8075029 lunedì 8.30-12.00 mercoledì 10.30-12.00 E-mail: commissionepatenti.verona@aulss9.veneto.it Front-office Legnago: martedì e giovedì dalle 10,30 alle 12,30 Tel. 0442 622972 E-mail: commissionepatenti.legnago@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>inizio attività contestuale alla data di protocollo SUAP della notifica sanitaria (art 6 Reg CE 852/04)</t>
+          <t>120 gg</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>inizio attività contestuale alla data di protocollo SUAP della notifica sanitaria (art 6 Reg CE 852/04)</t>
-[...2 lines deleted...]
-      <c r="I212" t="inlineStr"/>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>Per ritardo: segnalazione al Responsabile del procedimento. Avverso il giudizio della Commissione l'interessato può presentare ricorso al TAR o ricorso straordinario al Capo dello Stato, entro il termine massimo di 120 giorni, oppure, secondo regime di autotutela semplificato e presumibilmente più economico, sottoporsi ad una nuova visita medica presso gli organi sanitari periferici delle FF.SS., presentando la domanda all'Unità Sanitaria Territoriale Verona - Piazzale 25 Aprile, 6 - 37138 Verona - e-mail: ustverona@rfi.it - Pec: rfi-dpo-sa.vr@pec.rfi.it Il nuovo certificato medico relativo alla visita dovrà essere prodotto direttamente agli Uffici della MCTC, entro il termine massimo di 120 giorni, superato tale termine non sarà più possibile presentare ricorso al TAR o al Capo dello Stato e verrà convalidato il giudizio espresso dalla Commissione Medica Locale che non potrà più essere modificato (Circolare n. 71348 del 06.09.2010 del Ministero delle Infrastrutture e dei Trasporti. Per ulteriori informazioni visitare il sito della Rete Ferroviaria Italiana https://www.rfi.it/it/Offerta/servizi-sanitari/per-le-persone/patenti-di-guida.html o utilizzare le modalità di contatto sopra descritte.</t>
+        </is>
+      </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>https://sian.aulss9.veneto.it/Segnalazione-Certificata-Inizio-Attivit-SCIA</t>
+          <t>https://prenoweb.aulss9.veneto.it/</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>Pagamento tramite PagoPA (tariffa prevista dal DLGS 32/2021 - Allegato 2, Sezione 8).</t>
+          <t>Dal 1 gennaio 2022 tutte le prestazioni a pagamento vanno effettuate esclusivamente tramite il sistema pagoPA. Il pagamento della prestazione dovrà essere effettuato a seguito del ricevimento della fattura. Per maggiori informazioni consultare la pagina https://www.aulss9.veneto.it/index.cfm?method=mys.page&amp;content_id=1752 Per importi: https://medicinalegale.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=1175&amp;lingua=IT</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>Direttore UOC SIAN Dr.ssa Elisa Finco 
-[...8 lines deleted...]
-      </c>
+          <t>Dr.ssa Alessandra De Salvia Tel.: 045 8075016 e-mail: alessandra.desalvia@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Riconoscimento Colonia felina</t>
+          <t>Restituibilità della struttura a seguito di rimozione amianto friabile, D.M. 06.09.1994 e del D.M. 26/10/1995.</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Servizio Veterinario&amp;nbsp; 
-U.O.C. Igiene Urbana Animale</t>
+          <t>UOC SPISAL, Dott.ssa Stefania Dolci, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Medico Veterinario e Personale amministrativo territorialmente incaricati&amp;nbsp; 
-[...3 lines deleted...]
-https://veterinari.aulss9.veneto.it/mys/apridoc/iddoc/12406</t>
+          <t>SPISAL, tel. 045-8075022, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Colonie-Feline</t>
+          <t>https://spisal.aulss9.veneto.it/Amianto-1</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Colonie-Feline&amp;nbsp; 
-[...5 lines deleted...]
-      <c r="I213" t="inlineStr"/>
+          <t>Per informazioni: dott.ssa Laura Gaburro, tel. 045-8075022, 045-8076045, e-mail: prevenzione.aulss9@pecveneto.it, spisal@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>10 giorni dall'acquisizione dell'esito dell'analisi in SEM</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>Segnalazione al responsabile di procedimento</t>
+        </is>
+      </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi 
-[...1 lines deleted...]
-https://veterinari.aulss9.veneto.it/Colonie-Feline</t>
+          <t>https://spisal.aulss9.veneto.it/</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>Non Previsto</t>
+          <t>https://spisal.aulss9.veneto.it/Pagamento-tariffe-prestazioni</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>Direttore U.O.C. Dottor Stefano Adami 
-[...1 lines deleted...]
-email: servizioveterinario@aulss9.veneto.it</t>
+          <t>Dott.ssa Alessandra De Salvia - Direttore Dipartimento di Prevenzione, 045-8075937 prevenzione.aulss9@pecveneto.it.</t>
         </is>
       </c>
       <c r="M213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Rilascio : CERTIFICATO SANITARIO PER MOVIMENTI A CARATTERE NON COMMERCIALE DALL’ITALIA DI CANI, GATTI E FURETTI A SEGUITO DI VIAGGIATORI</t>
+          <t>Attività di Polizia Mortuaria: richiesta riscontro diagnostico) DPR 285/90-L.R. 18/2010</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Servizio Veterinario&amp;nbsp; 
-U.O.C. Igiene Urbana Animale</t>
+          <t>U.O.C. MEDICINA LEGALE</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Personale amministrativo territorialmente incaricati&amp;nbsp; 
-[...2 lines deleted...]
-https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
+          <t xml:space="preserve">Dr.ssa Alessandra De Salvia e-mail: alessandra.desalvia@aulss9.veneto.it  tel: 045 8075016  </t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Passaporto-per-cani-gatti-e-furetti-a-seguito-del-viaggiatore&amp;nbsp; 
-&amp;nbsp;</t>
+          <t>Per certificazioni consultare il sito: https://medicinalegale.aulss9.veneto.it/Richiesta-di-riscontro-diagnostico</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/index.cfm?method=mys.apridoc&amp;amp;iddoc=2896</t>
+          <t>Email: medicina.legale@aulss9.veneto.it Tel.: 045 8075959</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>5gg</t>
+          <t>1; 15 gg</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>N.A.</t>
-[...2 lines deleted...]
-      <c r="I214" t="inlineStr"/>
+          <t>Non previsto</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>Per ritardo: segnalazione al Responsabile del procedimento</t>
+        </is>
+      </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Passaporto-per-cani-gatti-e-furetti-a-seguito-del-viaggiatore&amp;nbsp; 
-https://veterinari.aulss9.veneto.it/index.cfm?method=mys.apridoc&amp;amp;iddoc=2896</t>
+          <t>https://medicinalegale.aulss9.veneto.it/Richiesta-di-riscontro-diagnostico</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>Pagamento tramite PagoPA&amp;nbsp; 
-ove possibile presso le casse dell'ulss 9 Scaligera</t>
+          <t>No</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>Direttore U.O.C. Dottor Stefano Adami 
-[...1 lines deleted...]
-email: servizioveterinario@aulss9.veneto.it</t>
+          <t>Dr.ssa Alessandra De Salvia e-mail: alessandra.desalvia@aulss9.veneto.it  tel: 045 8075016</t>
         </is>
       </c>
       <c r="M214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Rilascio Passaporto EU per piccoli animali da compagnia ( cani, gatti, furetti)</t>
+          <t>Istruttoria per autorizzazione/rinnovo strutture veterinarie (L.R. n.22/2202 ; DGR n.2332/2005; DGR n.1667/2011)</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Servizio Veterinario&amp;nbsp; 
-U.O.C. Igiene Urbana Animale</t>
+          <t>Servizio Veterinario U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Personale amministrativo territorialmente incaricati&amp;nbsp; 
-[...2 lines deleted...]
-https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
+          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami tel. 0458076002 email: servizioveterinario@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Compilazione modulo online&amp;nbsp; 
-https://veterinari.aulss9.veneto.it/Anagrafe-canina-regionale</t>
+          <t xml:space="preserve">SUAP Sportello Unico delle Attività Produttive </t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Anagrafe-canina-regionale 
-https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
+          <t>https://veterinari.aulss9.veneto.it/Nuove-strutture-Toelettature-Pensioni-pet-Allevamenti</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>7gg</t>
+          <t>30gg</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="I215" t="inlineStr"/>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
+        </is>
+      </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>https://veterinari.aulss9.veneto.it/Anagrafe-canina-regionale 
-https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
+          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>Pagamento tramite PagoPA&amp;nbsp; 
-ove possibile presso le casse dell'Ulss9</t>
+          <t>Pagamento tramite PagoPA; Fattura Elettronica</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>Direttore U.O.C. Dottor Stefano Adami 
-[...4 lines deleted...]
-      <c r="M215" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M215" t="inlineStr">
+        <is>
+          <t>Non ancora programmate indagini di C.S.</t>
+        </is>
+      </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Certificazione di astensione anticipata dal lavoro per gravidanza a rischio</t>
+          <t>Registrazione di attivita di produzione, trasporto, manipolazioni, lavorazioni, magazzinaggio, immissione in commercio, distribuzione , uso o smaltimento di sottoprodotti di origine animale o prodotti derivati (S.O.A.); Istruttutoria per riconoscimento stabilimento di trattamento S.O.A.</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>U.O.C. Medicina Legale</t>
+          <t>Servizio Veterinario U.O.C. Igiene allevamenti e produzioni zootecniche (S.I.A.P.Z)</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Dr.ssa Alessandra De Salvia 
-[...1 lines deleted...]
-Tel: 045 8075016</t>
+          <t>Direttore S.I.A.P.Z. Dottor Stefano Adami tel. 0458076002 email: servizioveterinario@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Link alla presentazione della domanda</t>
+          <t>SUAP Sportello Unico delle Attività Produttive,  ALLEGATOB alla Dgr n. 1530 del 28 agosto 2013</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>U.O.C. Medicina Legale 
-[...1 lines deleted...]
-Tel. 045 8075959</t>
+          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Entro 7 giorni riceverà una risposta all’indirizzo e-mail o Pec da Lei indicato.</t>
+          <t>30gg</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Non previsto.</t>
+          <t>Non Ammesso  necessità di "approval number" rilasciato dalla Regione Veneto</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Per ritardi: segnalazione al Responsabile del Procediamento</t>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>https://medicinalegale.aulss9.veneto.it/Gravidanza-a-rischio</t>
+          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=1714</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>Nessun pagamento.</t>
+          <t>Pagamento tramite PagoPA; Fattura Elettronica</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>Dr.ssa Alessandra De Salvia 
-[...4 lines deleted...]
-      <c r="M216" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M216" t="inlineStr">
+        <is>
+          <t>Non ancora programmate indagini di C.S.</t>
+        </is>
+      </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Contabilità e Bilancio</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>EMISSIONE MANDATI DI PAGAMENTO</t>
+          <t>Riconoscimento sanitario dello stabilimento e/o aggiornamento del riconoscimento ai sensi dell'art. 4 del Reg. CE 853/2004</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>UOC CONTABILITA' E BILANCIO a valle dell'attività conclusa positivamente dai Servizi Liquidatori</t>
+          <t>UOC Servizio Igiene degli Alimenti di Origine Animale e dei loro derivati (S.I.A.O.A.)</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Dott. Marco Biasi (045/6712396 - marco.biasi@aulss9.veneto.it)Dott.ssa Cristofoli Martina (045/6712383 - martina.cristofoli@aulss9.veneto.it)Righetti Marco (045/6712329 - marco.righetti@aulss9.veneto.it)Pezzo Enrico (045/6712473 - enrico.pezzo@aulss9.veneto.it)Mulè Sara (045/6712822 - sara.mule@aulss9.veneto.it)</t>
+          <t>Direttore UOC SIAOA Dott. Carlo Cantoni Segreteria tel. 045 6338389 e-mail veterinario.serviziob@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Orari 9.00 - 12.00 - Via Carlo Alberto Dalla Chiesa - 37012 BussolengoDott. Marco Biasi (045/6712396 - marco.biasi@aulss9.veneto.it)Dott.ssa Cristofoli Martina (045/6712383 - martina.cristofoli@aulss9.veneto.it)Righetti Marco (045/6712329 - marco.righetti@aulss9.veneto.it)Pezzo Enrico (045/6712473 - enrico.pezzo@aulss9.veneto.it)Mulè Sara (045/6712822 - sara.mule@aulss9.veneto.it)</t>
+          <t>Istanza di riconoscimento, ai sensi dell'art. 4 del Regolamento (CE) 853/2004, da presentare attraverso lo Sportello Unico Attività Produttive (S.U.A.P.) del Comune ove è situato l'insediamento/stabilimento</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Tramite e-mail, telefonicamente o consultazione Portale Fornitori.</t>
+          <t>Segreteria 045 6338389  e-mail veterinario.serviziob@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>30 gg. per la risposta dell'Amministrazione</t>
-[...5 lines deleted...]
-      <c r="K217" t="inlineStr"/>
+          <t>Istruttoria tecnica da concludersi entro 30 giorni dalla data di assegnazione, salvo quanto previsto dall'art. 2. comma 7 della L. 241/1990 e s.m.i.</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>Non ammesso. Necessità di valutazione istanza e rilascio del Decreto di riconoscimento da parte della Autorità sanitaria Competente (UOC SIAOA)</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>https://veterinari.aulss9.veneto.it/Riconoscimento-stabilimenti-Reg-CE-8532004</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>Pagamento tramite PagoPA (tariffa prevista dal DLGS 32/2021 - Allegato 2, Sezione 8).</t>
+        </is>
+      </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>Commissario ad acta nominato da Ministero</t>
-[...2 lines deleted...]
-      <c r="M217" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M217" t="inlineStr">
+        <is>
+          <t>Non in atto</t>
+        </is>
+      </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Contabilità e Bilancio</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>CERTIFICAZIONE CREDITI TRAMITE PIATTAFORMA CERTIFICAZIONE DEI CREDITI</t>
+          <t>Registrazione e aggiornamento degli insediamenti/stabilimenti degli Operatori del Settore Alimentare ai sensi dell' Art. 6 del Reg. CE 852/2004.</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>UOC CONTABILITA' E BILANCIO</t>
+          <t>UOC Servizio Veterinario Igiene degli Alimenti di Origine Animale e dei loro Derivati ( S.I.A.O.A.)</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>DOTT. MARCO BIASI (045/6712396 - marco.biasi@aulss9.veneto.it)</t>
+          <t>Direttore UOC SIAOA Dott. Carlo Cantoni Segreteria tel. 045 6338389 e-mail veterinario.serviziob@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Tramite Modulistica messa a disposizione dalla Piattaforma medesimaorari 9.00 - 12.00, Via Carlo Alberto Dalla Chiesa 37012 Bussolengo (VR)tel. 045/6712396 - marco.biasi@aulss9.veneto.it</t>
+          <t>Notifica sanitaria attraverso lo Sportello Unico Attività Produttive (S.U.A.P.) del Comune ove è situato l'insediamento/stabilimento a mezzo piattaforma digitale impresa in un giorno</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>La Piattaforma pilota il processo di istanza e monitora il processo fino all'esito finaleTel. 045/6712396- marco.biasi@aulss9.veneto.it</t>
+          <t>Segreteria tel. 045 6338389 e-mail veterinario.serviziob@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>30 gg. per la risposta dell'Amministrazione</t>
-[...5 lines deleted...]
-      <c r="K218" t="inlineStr"/>
+          <t>Ai sensi dell' art 19 comma 2 della L. 241/1990 l’attività oggetto della segnalazione può essere iniziata dall'operatore, a partire dalla data della trasmissione dell'istanza al SUAP. Ai sensi dell'art 19 comma 3 della L. 241/1990 l'amministrazione competente, in caso di accertata carenza dei requisiti, nel termine di 60 giorni dal ricevimento della segnalazione, adotta motivati provvedimenti di divieto di prosecuzione dell'attività e di rimozione degli eventuali effetti dannosi di essa o invita l'operatore a provvedere a conformare l'attività intrapresa entro 30 giorni, prescrivendo le misure necessarie.</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>Ammesso, salvo quanto previsto dalla Deliberazione della Giunta Regionale n. 965 del 26/08/2025 per le Piccole Produzioni Locali (P.P.L.)</t>
+        </is>
+      </c>
+      <c r="I218" t="inlineStr">
+        <is>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
+        </is>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>https://veterinari.aulss9.veneto.it/Alimenti-di-origine-animale-Area-B</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>Pagamento tramite PagoPA (tariffa prevista dal DLGS 32/2021 - Allegato 2, Sezione 8).</t>
+        </is>
+      </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>Commissario ad acta nominato dal Ministero</t>
-[...2 lines deleted...]
-      <c r="M218" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M218" t="inlineStr">
+        <is>
+          <t>Non in atto</t>
+        </is>
+      </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Assistenza farmaceutica territoriale</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Vidimazione registri stupefacenti L. n. 309/1990 e s.m.i.</t>
+          <t>Registrazione degli stabilimenti zootecnici (allevamenti di animali da reddito e allevamenti familiari) e degli operatori ai sensi dell'art. 5 c.1 del D.Lgs. n. 134/2022</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>UOC Assistenza Farmaceutica Territoriale</t>
+          <t>UOC Servizio Veterinario Sanità Animale</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>UOC Assistenza Farmaceutica Territoriale Tel. Segreteria 0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+          <t>Il responsabile del procedimento è il Dirigente Medico Veterinario territorialmente competente, coadiuvato dal personale amministrativo degli uffici anagrafe zootecnica. I contatti per informazioni sullo stato delle pratiche sono i seguenti: veterinario.anagrafe@aulss9.veneto.it (Distretti 1-2), veterinaria.leg@aulss9.veneto.it (Distretto 3), servizioveterinario@aulss9.veneto.it (Distretto 4). Mappa dei Distretti dell'aulss 9 https://www.aulss9.veneto.it/distretti-e-territorio</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>- Per gli allevamenti ordinari: Istanza di registrazione ai sensi dell'art. 5 comma 1 D.Lgs. 134/2022 da presentare attraverso lo Sportello Unico Attività Produttive (S.U.A.P.) del comune ove è situato l'insediamento/allevamento, a mezzo piattaforma digitale www.impresainungiorno.gov.it , - Per gli allevamenti familiari: Istanza di registrazione ai sensi dell'art 5 comma 1 D.Lgs. 134/2022 da presentare tramite procedura semplificata via mail, agli indirizzi sopra indicati.</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>UOC Assistenza Farmaceutica Territoriale Tel. 0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+          <t>https://veterinari.aulss9.veneto.it/Anagrafe-zootecnica</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>30gg</t>
+          <t xml:space="preserve">Istruttoria tecnica da concludersi entro 30 giorni dalla data di assegnazione, salvo quanto previsto dall'art. 2 comma 7 della L. 241/1990 e s.m.i.  </t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>Non ammesso. Necessaria valutazione dell'istanza da parte dell'autorità sanitaria competente (U.O.C. Sanità Animale) e registrazione sulla Banca Dati Nazionale (BDN, portale vetinfo.it)</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Ricorso al Giudice Ordinario</t>
+          <t>Per ritardo: segnalazione al Responsabile del procedimento e al Direttore UOC Servizio Veterinario Sanità Animale (Dott. Tommaso Patregnani). Sucessivamente in ordine gerarchico, Direttore del Dipartimento di Prevenzione, Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; T.A.R.</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>/</t>
+          <t xml:space="preserve">https://veterinari.aulss9.veneto.it/Anagrafe-zootecnica  </t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>non previsto</t>
+          <t>Pagamento tramite Pagopa  (tariffa di 20€ prevista dal D.Lgs. 32/2021 - All. 2, sez. 8). link portale PAGOPA: https://www.aulss9.veneto.it/pagamenti-ticket-ed-esenzioni (accettare cookies anche di terze parti) Pagamento Spontaneo--&gt; Tariffa per pratica SUAP</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>Direttore della Funzione Territoriale Tel. 045 8076171; 045 8075543 email: distretto1.direzione@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="M219" t="inlineStr"/>
+          <t>Direttore Servizio Veterinario Sanità Animale Dott. Tommaso Patregnani, tel. 045/8075946 - 045/8075929 email: tommaso.patregnani@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M219" t="inlineStr">
+        <is>
+          <t>Non in atto</t>
+        </is>
+      </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Assistenza farmaceutica territoriale</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Liquidazione fatturazione diretta D.Lgs n. 192/2012</t>
+          <t>Riconoscimento sanitario dello stabilimento e/o aggiornamento del riconoscimento ai sensi dell'art. 6 del Reg. CE 852/2004</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>UOC Assistenza Farmaceutica Territoriale</t>
+          <t>UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN)</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>UOC Assistenza Farmaceutica Territoriale Tel. Segreteria 0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+          <t>Direttore Medico SIAN Dr.ssa Elisa Finco, 0458075962, mail sian.alimenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>Istanza di riconoscimento, ai sensi dell'art. 6 del Regolamento (CE) 852/2004, da presentare attraverso lo Sportello Unico Attività Produttive (S.U.A.P.) del Comune ove è situato l'insediamento/stabilimento, a mezzo piattaforma digitale www.impresainungiorno.gov.it</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>UOC Assitenza Farmaceutica Territoriale Tel. 0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+          <t>https://sian.aulss9.veneto.it/Riconoscimenti-regolamenti-CE-8522004</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>35gg</t>
+          <t>istruttoria tecnica da concludersi entro 30 giorni dalla data di assegnazione, salvo quanto previsto dall'art. 2. comma 7 della L. 241/1990 e s.m.i.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>non ammesso necessità di valutazione istanza e rilascio del Decreto di riconoscimento da parte della Autorità sanitaria Competente (UOC SIAN)</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Ricorso al Giudice Ordinario</t>
+          <t>Segnalazione al responsabile di procedimento</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>https://sian.aulss9.veneto.it/Riconoscimenti-regolamenti-CE-8522004</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>non previsto</t>
+          <t>Pagamento tramite PagoPA (tariffa prevista dal DLGS 32/2021 - Allegato 2, Sezione 8).</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>Direttore della Funzione Territoriale Tel. 045 8076171; 045 8075543 email: distretto1.direzione@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="M220" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M220" t="inlineStr">
+        <is>
+          <t>Non in atto</t>
+        </is>
+      </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Assistenza farmaceutica territoriale</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Liquidazione spesa farmaceutica mensile alle farmacie convenzionate DPR 371/1998</t>
+          <t>Registrazione e aggiornamento anagrafe regionale degli Operatori del Settore Alimentare - art. 6 del Reg. CE 852/2004</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>UOC Assistenza Farmaceutica Territoriale</t>
+          <t>UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN)</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>UOC Assistenza Farmaceutica Territoriale tel. Segreteria 0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+          <t>Direttore Medico SIAN Dr.ssa Elisa Finco, 0458075962, mail sian.alimenti@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>Notifica sanitaria attraverso lo Sportello Unico Attività Produttive (S.U.A.P.) del Comune ove è situato l'insediamento/stabilimento, a mezzo piattaforma digitale www.impresainungiorno.gov.it</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>UOC Assistenza Farmaceutica Territoriale tel. 0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+          <t>https://sian.aulss9.veneto.it/Segnalazione-Certificata-Inizio-Attivit-SCIA</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>20gg</t>
+          <t>inizio attività contestuale alla data di protocollo SUAP della notifica sanitaria (art. 6 Reg. CE 852/04)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>inizio attività contestuale alla data di protocollo SUAP della notifica sanitaria (art. 6 Reg. CE 852/04)</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Ricorso al Giudice Ordinario</t>
+          <t>Segnalazione al responsabile di procedimento</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>https://sian.aulss9.veneto.it/Segnalazione-Certificata-Inizio-Attivit-SCIA</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>non previsto</t>
+          <t>Pagamento tramite PagoPA (tariffa prevista dal DLGS 32/2021 - Allegato 2, Sezione 8).</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>Direttore della Funzione Territoriale Tel. 045 8076171; 045 8075543 email: distretto1.direzione@aulss9.veneto.it</t>
-[...2 lines deleted...]
-      <c r="M221" t="inlineStr"/>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M221" t="inlineStr">
+        <is>
+          <t>Non in atto</t>
+        </is>
+      </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Accettazione delle donazioni disposte nei confronti dell'Aulss 9</t>
+          <t>Riconoscimento Colonia felina</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Servizio Veterinario  U.O.C. Igiene Urbana Animale</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Dott.ssa Maria Leoni</t>
+          <t>Direttore Igiene Urbana Animale Dott.ssa Sonia Lavagnoli tel. 0458075036 - 0458075762 email: anagrafe.canina@aulss9.veneto.it  https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi https://veterinari.aulss9.veneto.it/mys/apridoc/iddoc/12406</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>da programmare</t>
+          <t>https://veterinari.aulss9.veneto.it/Colonie-Feline</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>mail protocollo@aulss9.veneto.it pec: protocollo.aulss9@pecveneto.it tel: 0458076196 Romana Boldrin</t>
+          <t>https://veterinari.aulss9.veneto.it/Colonie-Feline  Procedura riconoscimento Colonie feline</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>30 giorni</t>
+          <t>N.A.</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Non prevista</t>
+          <t>N.A</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Ricorso al Tribunale Amministrativo Regionale</t>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>non previsto</t>
+          <t>https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi https://veterinari.aulss9.veneto.it/mys/apridoc/iddoc/12406  https://veterinari.aulss9.veneto.it/Colonie-Feline</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>Pagamento non previsto</t>
+          <t>Non Previsto</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo dott. Giuseppe Cenci</t>
+          <t>Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>Da programmare</t>
+          <t>nn</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Gestione del contenzioso con patrocinio affidato a legali esterni all'Azienda</t>
+          <t>Rilascio : CERTIFICATO SANITARIO PER MOVIMENTI A CARATTERE NON COMMERCIALE DALL’ITALIA DI CANI, GATTI E FURETTI A SEGUITO DI VIAGGIATORI</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Servizio Veterinario  U.O.C. Igiene Urbana Animale</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>dott.ssa Maria Leoni</t>
+          <t>Direttore Igiene Urbana Animale Dott.ssa Sonia Lavagnoli tel. 0458075762 - 5036 email: anagrafe.canina@aulss9.veneto.it  https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Non prevista</t>
+          <t xml:space="preserve">https://veterinari.aulss9.veneto.it/Passaporto-per-cani-gatti-e-furetti-a-seguito-del-viaggiatore   </t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Non prevista</t>
+          <t>https://veterinari.aulss9.veneto.it/index.cfm?method=mys.apridoc&amp;iddoc=2896</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Rispetto dei termini procedurali</t>
+          <t>5gg</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Non di pertinenza del procedimento</t>
+          <t>N.A.</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Non previsti</t>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>Non previsto</t>
+          <t>https://veterinari.aulss9.veneto.it/Passaporto-per-cani-gatti-e-furetti-a-seguito-del-viaggiatore  https://veterinari.aulss9.veneto.it/index.cfm?method=mys.apridoc&amp;iddoc=2896</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>Fattura elettronica</t>
+          <t xml:space="preserve">Pagamento tramite PagoPA </t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo dott. Giuseppe Cenci</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Liquidazione costi e servizi postali</t>
+          <t>Rilascio Passaporto EU per piccoli animali da compagnia ( cani, gatti, furetti)</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Servizio Veterinario  U.O.C. Igiene Urbana Animale</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>dott. ssa Maria Leoni</t>
+          <t>Direttore Igiene Urbana Animale Dott.ssa Sonia Lavagnoli tel. 0458075762 - 5036 email: anagrafe.canina@aulss9.veneto.it  https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Non prevista</t>
+          <t>https://veterinari.aulss9.veneto.it/Anagrafe-canina-regionale</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>protocollo@aulss9.veneto.it telefono: 0458076159 dott. Franco Margonari</t>
+          <t>https://veterinari.aulss9.veneto.it/Anagrafe-canina-regionale https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>30 giorni</t>
+          <t>7gg</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Non prevista</t>
+          <t>N.A.</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Ricorso al Tribunale Amministrativo Regionale</t>
+          <t>Direttore Generale Az Ulss 9 Scaligera; Regione Veneto; Sindaco del Comune territorialmente competente; T.A.R.</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>Non prevista</t>
+          <t>https://veterinari.aulss9.veneto.it/Anagrafe-canina-regionale https://veterinari.aulss9.veneto.it/index.cfm?action=gestione.sedi</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>Fatturazione elettronica</t>
+          <t xml:space="preserve">Pagamento tramite PagoPA </t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo dott. Giuseppe Cenci</t>
+          <t>Direttore del Dipartimento di Prevenzione, tel. 0458075937, mail dip.prevenzione@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>Da programmare</t>
+          <t>nn</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Prevenzione</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Liquidazione competenze legali esterni all'Azienda</t>
+          <t>Certificazione di astensione anticipata dal lavoro per gravidanza a rischio</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Medicina Legale</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>dott.ssa Maria Leoni</t>
+          <t>Dr.ssa Alessandra De Salvia E-mail: alessandra.desalvia@aulss9.veneto.it  Tel: 045 8075016</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Non prevista</t>
+          <t>https://medicinalegale.aulss9.veneto.it/Gravidanza-a-rischio</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>e-mail: protocollo@aulss9.veneto.it</t>
+          <t>U.O.C. Medicina Legale E-mail: medicina.legale@aulss9.veneto.it Tel. 045 8075959</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>30 giorni</t>
+          <t>Entro 7 giorni riceverà una risposta all’indirizzo e-mail o Pec da Lei indicato.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Non prevista</t>
+          <t>Non previsto.</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Ricorso Tribunale Amministrativo Regionale</t>
+          <t>Per ritardi: segnalazione al Responsabile del Procediamento</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>Non previsto</t>
+          <t>https://sypdfcloud.aulss9.veneto.it:8444/lc/content/dam/formsanddocuments/02573090236/MEDLEG/tut_matern_risc/jcr:content?wcmmode=disabled&amp;dataRef=http%3A%2F%2Flocalhost%3A8080%2Frest%2Fservices%2FModulisticaOnline%2FGetForm%2FPrecompiledData%3Fin_string_formid%3Dtut_matern_risc%26in_string_extensions%3DAF%26in_int_id_dipartimento%3D63%26in_int_id_ente%3D20%26in_xml_data%3D%26in_string_pathdata%3D</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>Fattura elettronica</t>
+          <t>Nessun pagamento.</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo dott. Giuseppe Cenci</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dr.ssa Alessandra De Salvia E-mail: alessandra.desalvia@aulss9.veneto.it  Tel: 045 8075016</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Contabilità e Bilancio</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Concessione patrocinio e utilizzo logo aziendale</t>
+          <t>EMISSIONE MANDATI DI PAGAMENTO</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC CONTABILITA' E BILANCIO a valle dell'attività conclusa positivamente dai Servizi Liquidatori</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>dott.ssa Maria Leoni</t>
+          <t>Dott. Marco Biasi (045/6712396 - marco.biasi@aulss9.veneto.it)Dott.ssa Cristofoli Martina (045/6712383 - martina.cristofoli@aulss9.veneto.it)Righetti Marco (045/6712329 - marco.righetti@aulss9.veneto.it)Pezzo Enrico (045/6712473 - enrico.pezzo@aulss9.veneto.it)Mulè Sara (045/6712822 - sara.mule@aulss9.veneto.it)</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Disponibile al link https://www.aulss9.veneto.it/index.cfm?action=mys.apridoc&amp;amp;iddoc=412</t>
+          <t>Orari 9.00 - 12.00 - Via Carlo Alberto Dalla Chiesa - 37012 BussolengoDott. Marco Biasi (045/6712396 - marco.biasi@aulss9.veneto.it)Dott.ssa Cristofoli Martina (045/6712383 - martina.cristofoli@aulss9.veneto.it)Righetti Marco (045/6712329 - marco.righetti@aulss9.veneto.it)Pezzo Enrico (045/6712473 - enrico.pezzo@aulss9.veneto.it)Mulè Sara (045/6712822 - sara.mule@aulss9.veneto.it)</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>affari.generali@aulss9.veneto.it 0458076196 Romana Boldrin</t>
+          <t>Tramite e-mail, telefonicamente o consultazione Portale Fornitori.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>30 giorni</t>
-[...21 lines deleted...]
-      </c>
+          <t>30 gg. per la risposta dell'Amministrazione</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr"/>
+      <c r="I226" t="inlineStr"/>
+      <c r="J226" t="inlineStr"/>
+      <c r="K226" t="inlineStr"/>
       <c r="L226" t="inlineStr">
         <is>
-          <t>Direttore Amministrativo Dott. Giuseppe Cenci</t>
-[...6 lines deleted...]
-      </c>
+          <t>Commissario ad acta nominato da Ministero</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr"/>
     </row>
     <row r="227">
-      <c r="A227" t="inlineStr"/>
-      <c r="B227" t="inlineStr"/>
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>Contabilità e Bilancio</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>CERTIFICAZIONE CREDITI TRAMITE PIATTAFORMA CERTIFICAZIONE DEI CREDITI</t>
+        </is>
+      </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>UOC Cure PrimarieDettagli al link</t>
+          <t>UOC CONTABILITA' E BILANCIO</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.ra Alessandra Faggioni alessandra.faggioni@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Lino Zanfretta lino.zanfretta@aulss9.veneto.it</t>
-[...3 lines deleted...]
-      <c r="F227" t="inlineStr"/>
+          <t>DOTT. MARCO BIASI (045/6712396 - marco.biasi@aulss9.veneto.it)</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>Tramite Modulistica messa a disposizione dalla Piattaforma medesimaorari 9.00 - 12.00, Via Carlo Alberto Dalla Chiesa 37012 Bussolengo (VR)tel. 045/6712396 - marco.biasi@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>La Piattaforma pilota il processo di istanza e monitora il processo fino all'esito finaleTel. 045/6712396- marco.biasi@aulss9.veneto.it</t>
+        </is>
+      </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Con la documentazione necessaria IMMEDIATO ALLO SPORTELLO</t>
+          <t>30 gg. per la risposta dell'Amministrazione</t>
         </is>
       </c>
       <c r="H227" t="inlineStr"/>
       <c r="I227" t="inlineStr"/>
-      <c r="J227" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J227" t="inlineStr"/>
       <c r="K227" t="inlineStr"/>
       <c r="L227" t="inlineStr">
         <is>
+          <t>Commissario ad acta nominato dal Ministero</t>
+        </is>
+      </c>
+      <c r="M227" t="inlineStr"/>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>Vidimazione registri stupefacenti L. n. 309/1990 e s.m.i.</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>UOC Assistenza Farmaceutica Territoriale</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>UOC Assistenza Farmaceutica Territoriale Tel. Segreteria 0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>UOC Assistenza Farmaceutica Territoriale Tel. 0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>30gg</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>Ricorso al Giudice Ordinario</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>/</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L228" t="inlineStr">
+        <is>
+          <t>Direttore della Funzione Territoriale Tel. 045 8075543 email: direzione.funzioneterritoriale@aulss.veneto.it</t>
+        </is>
+      </c>
+      <c r="M228" t="inlineStr"/>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>Liquidazione fatturazione diretta D.Lgs n. 192/2012</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>UOC Assistenza Farmaceutica Territoriale</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>UOC Assistenza Farmaceutica Territoriale Tel. Segreteria 0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>UOC Assitenza Farmaceutica Territoriale Tel. 0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>35gg</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
+        <is>
+          <t>Ricorso al Giudice Ordinario</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>/</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>Direttore della Funzione Territoriale Tel. 045 8075543 email: direzione.funzioneterritoriale@aulss.veneto.it</t>
+        </is>
+      </c>
+      <c r="M229" t="inlineStr"/>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>Liquidazione spesa farmaceutica mensile alle farmacie convenzionate DPR 371/1998</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>UOC Assistenza Farmaceutica Territoriale</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>UOC Assistenza Farmaceutica Territoriale tel. Segreteria 0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>UOC Assistenza Farmaceutica Territoriale tel. 0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>20gg</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr">
+        <is>
+          <t>Ricorso al Giudice Ordinario</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>/</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>Direttore della Funzione Territoriale Tel. 045 8075543 email: direzione.funzioneterritoriale@aulss.veneto.it</t>
+        </is>
+      </c>
+      <c r="M230" t="inlineStr"/>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>Accettazione delle donazioni disposte nei confronti dell'Aulss 9</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>Dott.ssa Maria Leoni</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>da programmare</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>mail protocollo@aulss9.veneto.it pec: protocollo.aulss9@pecveneto.it tel: 0458075659/5509: Ufficio Delibere</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>30 giorni</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>Non prevista</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>Ricorso al Tribunale Amministrativo Regionale</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>Pagamento non previsto</t>
+        </is>
+      </c>
+      <c r="L231" t="inlineStr">
+        <is>
           <t>Direttore Amministrativo</t>
         </is>
       </c>
-      <c r="M227" t="inlineStr"/>
+      <c r="M231" t="inlineStr">
+        <is>
+          <t>Da programmare</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>Gestione del contenzioso con patrocinio affidato a legali esterni all'Azienda</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>dott.ssa Maria Leoni</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>Non prevista</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>Non prevista</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>Rispetto dei termini procedurali</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>Non di pertinenza del procedimento</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
+        <is>
+          <t>Non previsti</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>Non previsto</t>
+        </is>
+      </c>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>Fattura elettronica</t>
+        </is>
+      </c>
+      <c r="L232" t="inlineStr">
+        <is>
+          <t>Direttore Amministrativo dott. Giuseppe Cenci</t>
+        </is>
+      </c>
+      <c r="M232" t="inlineStr">
+        <is>
+          <t>Non previste</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>Liquidazione costi, servizi postali e DPO aziendale</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>dott. ssa Maria Leoni</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>Non prevista</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>protocollo@aulss9.veneto.it telefono: 0458076159 dott. Franco Margonari</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>30 giorni</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>Non prevista</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>Ricorso al Tribunale Amministrativo Regionale</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>Non prevista</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>Fatturazione elettronica</t>
+        </is>
+      </c>
+      <c r="L233" t="inlineStr">
+        <is>
+          <t>Direttore Amministrativo dott. Giuseppe Cenci</t>
+        </is>
+      </c>
+      <c r="M233" t="inlineStr">
+        <is>
+          <t>Da programmare</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>Liquidazione competenze legali esterni all'Azienda</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>dott.ssa Maria Leoni</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>Non prevista</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>e-mail: protocollo@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>30 giorni</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>Non prevista</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr">
+        <is>
+          <t>Ricorso Tribunale Amministrativo Regionale</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>Non previsto</t>
+        </is>
+      </c>
+      <c r="K234" t="inlineStr">
+        <is>
+          <t>Fattura elettronica</t>
+        </is>
+      </c>
+      <c r="L234" t="inlineStr">
+        <is>
+          <t>Direttore Amministrativo dott. Giuseppe Cenci</t>
+        </is>
+      </c>
+      <c r="M234" t="inlineStr">
+        <is>
+          <t>Da programmare</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>Concessione patrocinio e utilizzo logo aziendale</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>dott.ssa Maria Leoni</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr"/>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>affari.generali@aulss9.veneto.it 0458075659</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>30 giorni</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>Non prevista</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>Non prevista</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>da programmare</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L235" t="inlineStr">
+        <is>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
+      <c r="M235" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr"/>
+      <c r="B236" t="inlineStr"/>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>UOC Cure PrimarieDettagli al link</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>DISTRETTO VERONA CITTA' Amministrativo Sig.ra Laura Braioni laura.braioni@aulss9.veneto.it DISTRETTO DELL'EST VERONESE Amministrativo Sig.ra Marta Furlani marta.furlani@aulss9.veneto.it DISTRETTO DELLA PIANURA VERONESE Amministrativo Sig.ra Alessandra Faggioni alessandra.faggioni@aulss9.veneto.it DISTRETTO DELL'OVEST VERONESE Amministrativo Lino Zanfretta lino.zanfretta@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr"/>
+      <c r="F236" t="inlineStr"/>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>Con la documentazione necessaria IMMEDIATO ALLO SPORTELLO</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr"/>
+      <c r="I236" t="inlineStr"/>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/index.cfm?method=mys.page&amp;content_id=214</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr"/>
+      <c r="L236" t="inlineStr">
+        <is>
+          <t>Direttore Amministrativo</t>
+        </is>
+      </c>
+      <c r="M236" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>