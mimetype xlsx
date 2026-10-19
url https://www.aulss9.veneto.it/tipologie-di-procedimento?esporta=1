--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -2676,56 +2676,56 @@
         <is>
           <t>https://www.aulss9.veneto.it/accedere-alla-procreazione-medicalmente-assistita</t>
         </is>
       </c>
       <c r="K43" t="inlineStr"/>
       <c r="L43" t="inlineStr">
         <is>
           <t>Direttore Amministrativo</t>
         </is>
       </c>
       <c r="M43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Valutazione Inserimento Utenti Servizi Residenziali per disabili distretto 3</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>UOC Disabilità Non Autosufficienza Distretto 3 Direttore Dott.ssa Luisa AndreettaReferente Servizio Sociale ed Educativa Territoriale Distretto 3Coordinatore: dr.ssa Margherita Bissoli - tel 0442622442 - margherita.bissoli@aulss9.veneto.it</t>
+          <t>UOC Disabilità Non Autosufficienza Distretto 3 Direttore F.F. Dott.ssa Luisa Andreetta Referente Servizio Sociale ed Educativa Territoriale Distretto 3Coordinatore: dr.ssa Margherita Bissoli - tel 0442622442 - margherita.bissoli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>UOC Disabilità Non Autosufficienza Distretto 3Direttore Dott.ssa Luisa AndreettaReferente Servizio Sociale ed Educativa Territoriale Distretto 3Coordinatore: dr.ssa Margherita Bissoli - tel 0442622442 - margherita.bissoli@aulss9.veneto.it</t>
+          <t>UOC Disabilità Non Autosufficienza Distretto 3 Direttore F.F. Dott.ssa Luisa Andreetta Referente Servizio Sociale ed Educativa Territoriale Distretto 3Coordinatore: dr.ssa Margherita Bissoli - tel 0442622442 - margherita.bissoli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Domanda UVMDVerbale I.C.Verbale L. 104/92</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Referente Servizio Sociale ed Educativa Territoriale Distretto 3Coordinatore: dr.ssa Margherita Bissoli - tel 0442622442 - margherita.bissoli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Entro 30 giorni dalla domanda UVMD come da Normativa</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>__</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative</t>
@@ -2735,489 +2735,486 @@
         <is>
           <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=694&amp;lingua=IT</t>
         </is>
       </c>
       <c r="K44" t="inlineStr"/>
       <c r="L44" t="inlineStr">
         <is>
           <t>Direttore dei Servizi Socio Sanitari  - tel 0458076150 - direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Attivazione convenzioni e progetti di tirocinio di inserimento/re-inserimento e di tirocinio di inclusione sociale e relativa erogazione di contributi economici legati alla frequenza, agli utenti del Servizio Integrazione Lavorativa - Distretto 3</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>UOCDisabilità e Non Autosufficienza Distretto 3 Pianura Veronese Direttore: Dott. ssa Luisa AndreettaServizio Integrazione Lavorativa Distretto 3 Coordinatore: Dott.ssa Angela Battistella Tel. 0442/622905 e-mail: angela.battistella@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Pianura Veronese Direttore F.F.: Dott.ssa Luisa Andreetta Servizio Integrazione Lavorativa Distretto 3 Coordinatore: Dott.ssa Angela Battistella Tel. 0442/622905 e-mail: angela.battistella@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>UOCDisabilità e Non Autosufficienza Distretto 3 Pianura VeroneseDirettore: Dott. ssa Luisa AndreettaServizio Integrazione Lavorativa Distretto 3 Coordinatore:Dott.ssa Angela Battistella Tel. 0442/622905 e-mail: angela.battistella@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Pianura Veronese Direttore F.F.: Dott.ssa Luisa Andreetta Servizio Integrazione Lavorativa Distretto 3 Coordinatore: Dott.ssa Angela Battistella Tel. 0442/622905 e-mail: angela.battistella@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Servizio Integrazione Lavorativa Distretto 3 Pianura Veronese Coordinatore: Dott. ssa Angela Battistella Tel. 0442/622905e-mail: angela.battistella@aulss9.veneto.it -Documenti: schema-tipo di convenzione e progetto formativo di tirocinio di inserimento/reinserimento schema-tipo di convenzione e progetto personalizzato di tirocinio di inclusione sociale</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Servizio Integrazione Lavorativa Distretto 3 Pianura VeroneseCoordinatore:Dott.ssa Angela Battistella Tel. 0442/622905e-mail: angela.battistella@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr"/>
       <c r="K45" t="inlineStr"/>
       <c r="L45" t="inlineStr">
         <is>
           <t>Direttore dei Servizi Socio-Sanitari Tel. 045/8076150Fax 045/8075502e-mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Autorizzazioni all'inserimento temporaneo e/o definitivo delle persone con disabilità presso le UDO Residenziali- distretto 1 e 2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza - Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e  2 Referente:email: residenzialita@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza - Distretto 1 e 2 Direttore: Dott.ssa Luisa Andreetta Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e  2 Referente: email: residenzialita@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza - Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e 2 Referente:email: residenzialita@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza - Distretto 1 e 2 Direttore: Dott.ssa Luisa Andreetta Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e 2 Referente: email: residenzialita@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e 2 Referente:email: residenzialita@aulss9.veneto.it Modulistica:richiesta UVMDverbale I.C. e L. 104</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Servizio UAR - Ufficio Assistenza Residenziale - Distretto 1 e 2 Referente:email: residenzialita@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>UVMD entro 30 giorni come da normativa</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr">
         <is>
           <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=721&amp;lingua=IT</t>
         </is>
       </c>
       <c r="K46" t="inlineStr"/>
       <c r="L46" t="inlineStr">
         <is>
           <t>Direttore dei Servizi Socio-Sanitari Tel. 045/8076150fax: 045/8075502email: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>VALUTAZIONE INSERIMENTO UTENTI CENTRI DIURNI PER DISABILI DISTRETTO 3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Direttore: Dott.ssa Luisa Andreetta Referente Servizi Sociale ed Educativa Territoriale - Distretto 3 Coordinatore: Dott.ssa Margherita Bissoli Tel. 0442/622442 email: margherita.bissoli@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Direttore F.F.: Dott.ssa Luisa Andreetta Referente Servizi Sociale ed Educativa Territoriale - Distretto 3 Coordinatore: Dott.ssa Margherita Bissoli Tel. 0442/622442 email: margherita.bissoli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Direttore: Dott.ssa Luisa Andreetta Referente Servizi Sociale ed Educativa Territoriale - Distretto 3Coordinatore: Dott.ssa Margherita Bissoli Tel. 0442/622442email: margherita.bissoli@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Direttore F.F.: Dott.ssa Luisa Andreetta Referente Servizi Sociale ed Educativa Territoriale - Distretto 3Coordinatore: Dott.ssa Margherita Bissoli Tel. 0442/622442email: margherita.bissoli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Distretto 3 Richiesta di UVMD Verbale I.C. e L.104</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Referente Servizi Sociale ed Educativa Territoriale - Distretto 3 Coordinatore: Dott.ssa Margherita Bissoli Tel. 0442/622442email: margherita.bissoli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>UVMD entro 30 giorni come da normativa.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr">
         <is>
           <t>DISTRETTO 3 https://www.aulss9.veneto.it/distretto-3-pianura-veronese</t>
         </is>
       </c>
       <c r="K47" t="inlineStr"/>
       <c r="L47" t="inlineStr">
         <is>
           <t>Direttore dei Servizi Socio Sanitari Dott. Raffaele Grottola Te. 045/8076150e- mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>AUTORIZZAZIONE ASSISTENZA SCOLASTICA DISABILI DISTRETTO 3</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Direttore.: Dott.ssa Luisa AndreettaServizio Integrazione Scolastica e Sociale Distretto 3Coordinatore : Dott.ssa N. Chiavegato Tel. 045 6999650 e-mail: nicoletta.chiavegato@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Direttore F.F..: Dott.ssa Luisa Andreetta Servizio Integrazione Scolastica e Sociale Distretto 3 Coordinatore : Dott.ssa N. Chiavegato Tel. 045 6999650 e-mail: nicoletta.chiavegato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 3Direttore.: Dott.ssa Luisa AndreettaServizio Integrazione Scolastica e Sociale Distretto 3Coordinatore : Dott.ssa N. Chiavegato Tel. 045 6999650e-mail: nicoletta.chiavegato@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 3 Direttore. F.F.: Dott.ssa Luisa Andreetta Servizio Integrazione Scolastica e Sociale Distretto 3 Coordinatore : Dott.ssa N. Chiavegato Tel. 045 6999650e-mail: nicoletta.chiavegato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Documenti:- Richiesta di O.S.S.per Assistenza Scolastica- Verbale U.V.M.D. - Certificazione handicap ai fini scolastici- Assegnazione Operatore Socio Sanitario- Moduli richiesta per incontri con specialisti- Moduli richiesta per uscite scolastiche</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Servizio Integrazione Scolastica e Sociale Distretto 3Coordinatore : Dott.ssa N. Chiavegato Tel. 045 6999650e-mail: nicoletta.chiavegato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Entro inizio anno scolastico.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr">
         <is>
           <t>Strumenti di tutela previsti dalle norme civili e amministrativi.</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>DISTRETTO 3 https://www.aulss9.veneto.it/distretto-3-pianura-veronese</t>
         </is>
       </c>
       <c r="K48" t="inlineStr"/>
       <c r="L48" t="inlineStr">
         <is>
           <t>Direttore dei Servizi Socio Sanitari  Tel. 045/8076150e- mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Accesso Impegnativa di Cura Domiciliare e Care Giver Familiare tipo P e F Distretto 1 e 2</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andretta Servizio ICDP ICDF  e CGP CGF Distetti 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: vitaindipendente@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore: Dott.ssa Luisa Andretta Servizio ICDP ICDF  e CGP CGF Distretti 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: vitaindipendente@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio ICDP ICDF e CGP CGF Distetti 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: vitaindipendente@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore: Dott.ssa Luisa Andreetta Servizio ICDP ICDF e CGP CGF Disrtetti 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: vitaindipendente@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Servizio ICDP ICDF e CGP CGF Distetto 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: vitaindipendente@aulss9.veneto.it Documenti:  richiesta attivazione UVMD per ICD o CG. Modulo Domanda ICD e CG Allegato B DGR n. 1338 del 30/07/2013 Allegato A del Dectreto n. 52 del 30/11/2021.</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Servizio ICD P ed F - Distetti 1 e 2 Coordinatore: Dott.ssa Marta Frameglia 045/9287108 email: vitaindipendente@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Entro 30 giorni dalla data di protocollo della rechiesta UVMD come da normativa.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr">
         <is>
           <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali.</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=786&amp;amp;lingua=IThttps://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=722&amp;amp;lingua=IT</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=786&amp;lingua=IThttps://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=722&amp;lingua=IT</t>
         </is>
       </c>
       <c r="K49" t="inlineStr"/>
       <c r="L49" t="inlineStr">
         <is>
           <t>Direttore dei Servizi Socio-Sanitari Tel. 045/8076150 Fax. 045/8075502 email: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Autorizzazioni all'inserimento e/o all'aumento della frequenza delle persone con disabilità presso i Centri Diurni - Distretti 1 e 2</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa  Luisa Andreetta Servizio Coordinamento Centri Diurni - Distretto 1 e 2 Referente: Dott.ssa Marta Amaldi Tel. 045/9287030 email: marta.amaldi@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore: Dott.ssa  Luisa Andreetta Servizio Coordinamento Centri Diurni - Distretto 1 e 2 Referente: Dott.ssa Marta Amaldi Tel. 045/9287030 email: marta.amaldi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa  Luisa Andreetta Servizio Coordinamento Centri Diurni - Distretto 1 e 2 Referente : Dott.ssa Marta Amaldi Tel. 045/9287030 email: marta.amaldi@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore: Dott.ssa  Luisa Andreetta Servizio Coordinamento Centri Diurni - Distretto 1 e 2 Referente : Dott.ssa Marta Amaldi Tel. 045/9287030 email: marta.amaldi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Servizio Coordinamento Centri Diurni - Distretto 1 e 2 Referente Dott.ssa Marta Amaldi Tel. 045/9287030 email: marta. amaldi@aulss9.veneto.it / coord.ceod@aulss9.veneto.it  Modulistica: UVMD verbale di I.C. e L. 104</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Servizio Coordinamento Centri Diurni - Distretto 1 e 2 Referente: Dott.ssa Marta Amaldi Tel. 045/9287030email: marta.amaldi@aulss9.veneto.it / coord.ceod@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>UVMD entro 30 lavorativi, da lunedì al venerdì, giorni come da normativa</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr">
         <is>
           <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali.</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>http://trasparenza.aulss9.veneto.it/nqcontent.cfm?a_id=13664&amp;procedimento=322</t>
         </is>
       </c>
       <c r="K50" t="inlineStr"/>
       <c r="L50" t="inlineStr">
         <is>
           <t>Direttore dei Servizi Socio-Sanitari Tel: 045/8076150Fax: 045/8075502email: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Autorizzazione Assistenza Domiciliare Disabili Distretto 1 e 2</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio Assistenza Domiciliare Disabili Distretto 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: marta.frameglia@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore : Dott.ssa Luisa Andreetta Servizio Assistenza Domiciliare Disabili Distretto 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: marta.frameglia@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa Luisa Andreetta Servizio Assistenza Domiciliare Disabili Distretto 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: marta.frameglia@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore : Dott.ssa Luisa Andreetta Servizio Assistenza Domiciliare Disabili Distretto 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: marta.frameglia@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Servizio Assistenza Domiciliare Disabili Distretto 1 e 2Coordinatore: Dott.ssa Marta Frameglia  Tel. 045/9287108 -mail: marta.frameglia@aulss9.veneto.it - domiciliare.handicap@aulss9.veneto.it Documenti: richiesta attivazione UVMD per assistenza domiciliare.</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t xml:space="preserve">Servizio Assistenza Domiciliare Disabili Distretto 1 e 2 Coordinatore: Dott.ssa Marta Frameglia Tel. 045/9287108 e-mail: marta.frameglia@aulss9.veneto.it </t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Entro 30 giorni dalla data di protocollo della rechiesta UVMD come da normativa.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr">
         <is>
-          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;amp;content_id=724&amp;amp;lingua=IT</t>
+          <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=724&amp;lingua=IT</t>
         </is>
       </c>
       <c r="K51" t="inlineStr"/>
       <c r="L51" t="inlineStr">
         <is>
           <t>Direttore dei Servizi Socio-Sanitari Tel. 045/8076150 Fax 045/8075502 e-mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Attivazione convenzioni e progetti di tirocinio di inserimento/re-inserimento e di tirocinio di inclusione sociale e relativa erogazione di contributi economici legati alla frequenza, agli utenti del Servizio Integrazione Lavorativa - Distretti 1 e 2.</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretti 1 e 2 Direttore f.f. : Dott.ssa Luisa Andreetta. Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretti 1 e 2 Direttore : Dott.ssa Luisa Andreetta. Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretti 1 e 2 Direttore f.f. : Dott.ssa Luisa Andreetta. Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretti 1 e 2 Direttore : Dott.ssa Luisa Andreetta. Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it Documenti : schema-tipo di convenzione e progetto formativo di tirocinio di inserimento/reinserimento schema-tipo di convenzione e progetto personalizzato di tirocinio di inclusione sociale</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it 
- </t>
+          <t xml:space="preserve">Servizio Integrazione Lavorativa Distretti 1 e 2 SIL Tel. 045/9287040 e-mail: sil.v@aulss9.veneto.it  </t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>30 gg dall'avvio (assenso del partner azienda ospitante all'iserimento in tirocino) nel rispetto del budget aziendale</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr">
         <is>
           <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=726&amp;lingua=IT</t>
         </is>
       </c>
       <c r="K52" t="inlineStr"/>
       <c r="L52" t="inlineStr">
         <is>
-          <t>Direttore Servizi Socio-sanitari Azienda ULSS 9 Scaligera Tel. 045 8076150 
-Fax 045 8075502  email: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
+          <t>Direttore Servizi Socio-sanitari Azienda ULSS 9 Scaligera Tel. 045 8076150 Fax 045 8075502  email: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Disabilità e non Autosufficienza</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Autorizzazione assistenza scolastica disabili</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore FF: Dott.ssa  Luisa Andreetta Servizio Integrazione Scolastica e Sociale Distretti 1 e 2 Coordinatore : Dott.ssa M.G. Franceschini Tel. 045/9287032e-mail: mariagiovanna.franceschini@aulss9.veneto.it integrazione.scolastica@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e 2 Direttore : Dott.ssa  Luisa Andreetta Servizio Integrazione Scolastica e Sociale Distretti 1 e 2 Tel. 045/9287032 integrazione.scolastica@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e  2 Direttore FF: Dott.ssa  Luisa Andreetta Servizio Integrazione Scolastica Distretti 1 e 2Coordinatore : Dott.ssa M.G. Franceschini Tel. 045/9287032e-mail: mariagiovanna.franceschini@aulss9.veneto.it integrazione.scolastica@aulss9.veneto.it</t>
+          <t>UOC Disabilità e Non Autosufficienza Distretto 1 e  2 Direttore : Dott.ssa  Luisa Andreetta Servizio Integrazione Scolastica Distretti 1 e 2 Tel. 045/9287032integrazione.scolastica@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Servizio Integrazione Scolastica Distretti 1 e 2Coordinatore: Dott.ssa M.G. Franceschini Tel. 045/9287032 e-mail: mariaggiovanna.franceschini@aulss9.veneto.it integrazione.scolastica@aulss9.veneto.it 
-Documenti: richiesta di OSS per assistenza scolastica, certificazione handicap ai fini scolastici, verbale 104/92 - verbale UVMD, modulo richiesta oss, modulo richiesta incontri specialisti/uscite scolastiche</t>
+          <t>Servizio Integrazione Scolastica Distretti 1 e 2 Tel. 045/9287032 integrazione.scolastica@aulss9.veneto.it Documenti: richiesta di OSS per assistenza scolastica, certificazione handicap ai fini scolastici, verbale 104/92 - verbale UVMD, modulo richiesta oss, modulo richiesta incontri specialisti/uscite scolastiche</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Servizio Integrazione Scolastica Distretti 1 e 2 Coordinatore: Dott.ssa M.G. Franceschini Tel. 045/9287032e-mail: mariagiovanna.franceschini@aulss9.veneto.it  integrazione.scolastica@aulss9.veneto.it</t>
+          <t>Servizio Integrazione Scolastica Distretti 1 e 2 Tel. 045/9287032 integrazione.scolastica@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Entro inizio anno scolastico</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr">
         <is>
           <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali.</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>https://www.aulss9.veneto.it/index.cfm?action=mys.page&amp;content_id=725&amp;lingua=IT</t>
         </is>
       </c>
       <c r="K53" t="inlineStr"/>
       <c r="L53" t="inlineStr">
         <is>
           <t>Direttore dei Servizi Socio Sanitari Tel. 045/8076150FAX 045/8075502e-mail: direzione.servizi.sociosanitari@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M53" t="inlineStr"/>
@@ -3569,51 +3566,51 @@
       <c r="J60" t="inlineStr">
         <is>
           <t>Non previsto</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>Non previsto.</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Dott.ssa Viviana Coffeletel. 045 807 5543mail: direzione.funzioneterritoriale@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Valorizazzione alla compartecipazione rette soggetti disabili UOSD Cerris - Marzana</t>
+          <t>Valorizzazione alla compartecipazione rette soggetti disabili UOS Cerris - Marzana</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.it Sig. Luciano Chesini tel 045/9287140 e-mail luciano.chesini@aulss9.veneto.it  Sig.ra Annagiulia Sordelli tel  045/9287007 e-mail annagiulia.sordelli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr">
         <is>
           <t>Referente amministrativo DAT in servizio presso U.O.S Cerris mail: cerris@aulss9.veneto.it telefono: 045/9287140</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Verifiche annuali, elenchi trimestrali, fatturazioni sef al trimestre</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr">
@@ -3684,80 +3681,80 @@
       <c r="K62" t="inlineStr">
         <is>
           <t>Per gli utenti sia presso la sede del Cerris sia per gli utenti della sede di Marzana il pagamento tramite bonifico su un apposito conto aziendale</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>DIRETTORE Dott. Alesandro Ferronato - tel. 045/807008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Procedimento di spesa relativa alla liquidazione fatturazione contabilità ATI per l'affidamento del servizio socio sanitario assistenziale presso il Cerris.</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.it UOC Disabilità Non Autosufficienza D2 Direttore Dr.ssa Luisa Andreetta luisa.andreetta@aulss9.veneto.it - UOS CERRIS tel: 045/916033</t>
+          <t>UOS Attività Amministrativa Socio Sanitaria; Dirigente Amministrativo Dott. Alessandro Ferronato; Telefono 045/9287008 mail: alessandro.ferronato@aulss9.veneto.it UOS CERRIS - Direttore Dott.ssa Luisa Andreetta mail: cerris@aulss9.veneto.it - tel: 045/916033</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Per liquidazione fatture:UOS Attività Amministrativa Socio Sanitaria; Dirigente AmministrativoDott. Alessandro Ferronato; Telefono 045/9287008 mail:alessandro.ferronato@aulss9.veneto.it Per controllo fatture: UOC Disabilità Non Autosufficienza D2 Direttore Dr.ssa Luisa Andreetta luisa.andreetta@aulss9.veneto.it - UOS CERRIS tel: 045/916033</t>
+          <t>Per liquidazione fatture:UOS Attività Amministrativa Socio Sanitaria; Dirigente AmministrativoDott. Alessandro Ferronato; Telefono 045/9287008 mail:alessandro.ferronato@aulss9.veneto.it Per controllo fatture: UOS CERRIS - Direttore Dott.ssa Luisa Andreetta mail: cerris@aulss9.veneto.it - tel: 045/916033</t>
         </is>
       </c>
       <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr">
         <is>
           <t>Referente amministrativo DAT in servizio presso U.O.S Cerris mail: cerris@aulss9.veneto.it telefono: 045 906133</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>40 giorni per la liquidazione delle fatture</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr"/>
       <c r="K63" t="inlineStr">
         <is>
           <t>Applicativo Eusis</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>UOC DAT- EROGAZIONE CONTRIBUTI AD ASSOCIAZIONI TEMPO LIBERO, VOLONTARIATO, ED ENTI TERZO SETTORE A COSTO 100% SOCIALE.</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria- Responsabile dott. Alessandro Ferronato - tel 045/9287008- alessandro.ferronato@aulss9.veneto.it - Sig.ra Martini Rossella tel 045/9287013 e-mail rossella.martini@aulss9.veneto.it</t>
         </is>
       </c>
@@ -4021,56 +4018,56 @@
           <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J69" t="inlineStr"/>
       <c r="K69" t="inlineStr"/>
       <c r="L69" t="inlineStr">
         <is>
           <t xml:space="preserve">DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it  </t>
         </is>
       </c>
       <c r="M69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Sottoscizione accordi contrattuali ex L.R. n. 22/2002 con enti di accoglienza minori D1-2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 -alessandro.ferronato@aulss9.veneto.it; UOS Attività Amministrativa Socio Sanitaria Dott.ssa Eufemia Gazerro tel. 045/9287082 mail eufemia.gazerro@aulss9.veneto.it;Uoc Infanzia Adolescenza Famigli e Consultori Dirigente Dott. Leonardo Zoccante tel. 045/8075745 mail leonardo.zoccante@aulss9.veneto.it;</t>
+          <t>UOC Direzione Amministrativa Territoriale DIRETTORE Dott. Alessandro Ferronato - tel. 045/8076118-5513 -alessandro.ferronato@aulss9.veneto.it; UOS Attività Amministrativa Socio Sanitaria Dott. Paolo Barbieri tel. 045/9287082 mail paolo.barbieri@aulss9.veneto.it;Uoc Infanzia Adolescenza Famiglie e Consultori Dirigente Dott. Leonardo Zoccante tel. 045/8075745 mail leonardo.zoccante@aulss9.veneto.it;</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>DIRETTORE F.F. Dott. Alesandro Ferronato - telef. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
+          <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/8076118-5513 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="F70" t="inlineStr"/>
       <c r="G70" t="inlineStr">
         <is>
           <t>In base alle disposizioni regionali</t>
         </is>
       </c>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr">
         <is>
           <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J70" t="inlineStr"/>
       <c r="K70" t="inlineStr"/>
       <c r="L70" t="inlineStr">
         <is>
           <t>Direttore dei Servizi Socio Sanitari Dott. Nava Felice Alfonso tel. 045/8076150 direzione.servizisociali@aulss9.veneto.it</t>
         </is>
@@ -4402,51 +4399,51 @@
       <c r="L77" t="inlineStr">
         <is>
           <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Liquidazione fatture semiresidenzialità disabili Distretto 3 Riferimenti normativi specifiche disposizioni regionali</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Tatiana Zago telef. 0442/622981 mail tatiana.zago@aulss9.veneto.it</t>
+          <t>Dirigente Amministrativo Dott. Alessandro Ferronato tel. 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Sig.ra Petrocchi Patrizia tel. 0442/622975 mail: patrizia.petrocchi@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="F78" t="inlineStr"/>
       <c r="G78" t="inlineStr">
         <is>
           <t>Pagamento entro 60 giorni ricevimento fattura</t>
         </is>
       </c>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr">
         <is>
           <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J78" t="inlineStr"/>
       <c r="K78" t="inlineStr"/>
       <c r="L78" t="inlineStr">
         <is>
           <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
@@ -4811,51 +4808,51 @@
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr">
         <is>
           <t>strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J86" t="inlineStr"/>
       <c r="K86" t="inlineStr"/>
       <c r="L86" t="inlineStr">
         <is>
           <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008- alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Compartecipazione alla spesa soggetti disabili in regime residenziale Distretto 1 e 2 con verifica fatture Riferimenti normativi Delibera Ulss 9 n. 558 del 30/8/2018 Per attività delegata dal Comune di Verona e per attività non delegata disposizioni regionali</t>
+          <t>Compartecipazione alla spesa soggetti disabili in regime residenziale Distretto 1 e 2 con verifica fatture Per attività delegata dal Comune di Verona e per attività non delegata disposizioni regionali</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria Dirigente Amministrativo Dott. Alessandro Ferronato tel 045/9287008 mail alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Dirigente Amministrativo Dott.Alessandro Ferronato tel 045/9287008 - mail: alessandro.ferronato@aulss9.veneto.it Sig Antonella Frera telef. 045/9287015 mail antonella.frera@aulss9.veneto.it;  Luisa Giorgio tel.045/9287005 mail  luisa.giorgio@aulss9.veneto.it;Luciano Chesini telef 045/916033 luciano.chesini@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>ISEE, Modelli di autodichiarazione su redditi ed eredit</t>
         </is>
       </c>
       <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr">
         <is>
           <t>non sono previsti termini per conclusione procedimento</t>
         </is>
       </c>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr">
@@ -5060,51 +5057,51 @@
       <c r="L91" t="inlineStr">
         <is>
           <t>DIRETTORE Dott. Alessandro Ferronato - tel 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Liquidazione fatture rette strutture NPI, Centro Autismo e Dipartimento Dipendenze Distretto 1 e 2. Riferimenti normativi specifiche disposizioni regionali</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>UOS Attività Amministrativa Socio Sanitaria</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo Dott.ssa Eufemia Gazerro tel 045/9287082 - mail: eufemia.gazerro@aulss9.veneto.itCollaboratori Amministrativi per NPI e Centro Autismo: Marco Fratini  marco.fratini@aulss9.veneto.it   tel. 0456068268 - Collaboratori Amministrativi per le dipendenze Roberto Reale tel. 0459287120 - roberto.reale@aulss9.veneto.it</t>
+          <t>Dirigente Amministrativo Dott. Paolo Barbieri tel 045/9287082 - mail: paolo.barbieri@aulss9.veneto.it Collaboratori Amministrativi per NPI e Centro Autismo: Chiara Melotti  chiara.melotti1@aulss9.veneto.it   tel. 0459287074 - Collaboratori Amministrativi per le dipendenze Roberto Reale + Luca Brunelli tel. 0459287120 - roberto.reale@aulss9.veneto.it + luca.brunelli@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Non vi sono procedimenti ad istanza di parte</t>
         </is>
       </c>
       <c r="F92" t="inlineStr"/>
       <c r="G92" t="inlineStr">
         <is>
           <t>Pagamento entro 60 giorni ricevimento fattura</t>
         </is>
       </c>
       <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr">
         <is>
           <t>Strumenti di tutela previsti dalle norme penali, civili e amministrative e relativi rimedi sostanziali e processuali</t>
         </is>
       </c>
       <c r="J92" t="inlineStr"/>
       <c r="K92" t="inlineStr"/>
       <c r="L92" t="inlineStr">
         <is>
           <t>DIRETTORE Dott. Alessandro Ferronato - tel. 045/9287008 - alessandro.ferronato@aulss9.veneto.it</t>
         </is>
@@ -5186,51 +5183,55 @@
       <c r="E94" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>30 gg</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>Ricorso al TAR</t>
         </is>
       </c>
-      <c r="J94" t="inlineStr"/>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/modulistica-autorizzazione-e-vigilanza-farmacia-e-magazzini</t>
+        </is>
+      </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>non previsto</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Trasferimento Titolarità Farmacia Legge n. 475/1968 e s.m.i., Legge n. 362/1991 e s.m.i.</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
@@ -5245,51 +5246,55 @@
       <c r="E95" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>30 gg</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>Ricorso al TAR</t>
         </is>
       </c>
-      <c r="J95" t="inlineStr"/>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/modulistica-autorizzazione-e-vigilanza-farmacia-e-magazzini</t>
+        </is>
+      </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>non previsto</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Autorizzazione nuova persona responsabile di magazzino farmaceutico D. Lgs. 219/2006 e s.m.i D. Lgs. 274/2007 D.Lgs. 17/2014</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
@@ -5304,564 +5309,594 @@
       <c r="E96" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>30 gg</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Ricorso al TAR</t>
         </is>
       </c>
-      <c r="J96" t="inlineStr"/>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/modulistica-autorizzazione-e-vigilanza-farmacia-e-magazzini</t>
+        </is>
+      </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>non previsto</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t xml:space="preserve">Concessione indennità di residenza ai farmacisti rurali Legge n. 221/1968, Legge n. 40/1973, L.R. n. 78/1980, Intesa 6 marzo 2025- Nuovo Accordo Collettivo </t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>90 gg</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/modulistica-autorizzazione-e-vigilanza-farmacia-e-magazzini</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr"/>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Nomina nuovo Direttore Responsabile di farmacia gestita da una società</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>30 gg</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/modulistica-autorizzazione-e-vigilanza-farmacia-e-magazzini</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr"/>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Autorizzazione apertura e ed esercizio di una nuova sede farmaceutica Legge n. 475/1968 e s.m.i.; DPR n. 1275/1971 e s.m.i.; Legge n. 27/2012 e s.m.i.</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>30 gg</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/modulistica-autorizzazione-e-vigilanza-farmacia-e-magazzini</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr"/>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Autorizzazione alla distribuzione ed ingrosso di medicinali per uso umano D. Legs. 219/2006 e s.m.i D. Legs. 274/2007 D.Lgs. 17/2014</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>90 gg</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/modulistica-autorizzazione-e-vigilanza-farmacia-e-magazzini</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr"/>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Richiesta chiusura straordinaria per motivi particolari delle farmacie L.R. n. 16/2019</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>30 gg</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/modulistica-autorizzazione-e-vigilanza-farmacia-e-magazzini</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M101" t="inlineStr"/>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Certificazioni di stati di servizio dei farmacisti esercenti nelle farmacie pubbliche e private convenzionate per gli usi consentiti dalla legge DPR 1275/1971 e s.m.i L. 183/2011</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 - 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>7 gg</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>Ricorso al Giudice Ordinario</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/modulistica-autorizzazione-e-vigilanza-farmacia-e-magazzini</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr"/>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Autorizzazione alla vendita on line di medicinali uso umano senza obbligo di prescrizione medica su richiesta delle FARMACIE convenzionate e PARAFARMACIE Art. 112-quater, comma 3 D.Lgs n. 219 del 24/04/2006 e s.m.i.</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>30 gg</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/modulistica-autorizzazione-e-vigilanza-farmacia-e-magazzini</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr"/>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Autorizzazione a negozi per la fornitura di alimenti per celiaciDM 8 giugno 2001 art. 6DGR n. 464 del 13 Aprile 2021</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici Responsabile Dott.ssa Giorgia Brazzale Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D’Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D’Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>30 gg</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>Ricorso al TAR</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/modulistica-autorizzazione-e-vigilanza-farmacia-e-magazzini</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>non previsto</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080/6054 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr"/>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Disciplina turni di guardia farmaceutica L.R. n. 16/2019</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici 
 Responsabile Dott.ssa Giorgia Brazzale 
 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
-      <c r="E97" t="inlineStr">
-[...476 lines deleted...]
-      </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D'Acquisto n. 7, (VR) Orario 9.00 - 12.30 14.00 - 16.00 Tel. Segreteria: 045 8076080 indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>30 gg da parere annuale commissione art. 14 l.r. n. 78/1980</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Ricorso al TAR</t>
         </is>
       </c>
@@ -5906,51 +5941,55 @@
       <c r="E106" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D’Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t xml:space="preserve">UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D’Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 mail: farmaceutico@aulss9.veneto.it                                                                                                                          </t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>non sono previsti termini</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Ricorso al TAR</t>
         </is>
       </c>
-      <c r="J106" t="inlineStr"/>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/modulistica-autorizzazione-e-vigilanza-farmacia-e-magazzini</t>
+        </is>
+      </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>non previsto</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080/6054  indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Servizi Territoriali - Assistenza farmaceutica territoriale</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Autorizzazione dei locali esterni distaccati dalla Farmacia D.Lgs 153/2009 DGR n. 69 del 29.01.2024 Intesa 6 marzo 2025- Nuovo Accordo Collettivo</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
@@ -5965,51 +6004,55 @@
       <c r="E107" t="inlineStr">
         <is>
           <t>UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D’Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 Istanze/documentazione alla pec: protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t xml:space="preserve">UOS Autorizzazione e Vigilanza Farmacie e Magazzini Farmaceutici, Via Salvo D’Acquisto n. 7, (VR) Orario 9.00 - 12.30 -- 14.00 - 16.00 Tel. Segreteria: 045 8076080 mail: farmaceutico@aulss9.veneto.it                                                                        </t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>120 gg</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>Ricorso al TAR</t>
         </is>
       </c>
-      <c r="J107" t="inlineStr"/>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>https://www.aulss9.veneto.it/modulistica-autorizzazione-e-vigilanza-farmacia-e-magazzini</t>
+        </is>
+      </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>non previsto</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Direttore UOC Assistenza Farmaceutica Territoriale tel.0458076080/6054  indirizzo mail: farmaceutico@aulss9.veneto.it</t>
         </is>
       </c>
       <c r="M107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Servizi attinenti all'ingegneria e all'architettura</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>