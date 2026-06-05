--- v0 (2026-04-21)
+++ v1 (2026-06-05)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E172"/>
+  <dimension ref="A1:E177"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Organico</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -504,4591 +504,4723 @@
       <c r="B3" t="inlineStr">
         <is>
           <t>CORRADO MARIA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>cv111.pdf</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2024-d111.pdf</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>MANDARA'</t>
+          <t>CRIMI</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>GASPARE</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>cv5903.pdf</t>
+          <t>cv1297.pdf</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2024-d5903.pdf</t>
+          <t>2024-d1297.pdf</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>LAVAGNOLI</t>
+          <t>MANDARA'</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>CV_LAVAGNOLI_SONIA_26_03_2026.pdf</t>
+          <t>cv5903.pdf</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Dichiarazione_LAVAGNOLI_SONIA_24_03_2026.pdf</t>
+          <t>2024-d5903.pdf</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>LAVAGNOLI</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>cv3158.pdf</t>
+          <t>CV_LAVAGNOLI_SONIA_26_03_2026.pdf</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2022-d3158.pdf</t>
+          <t>Dichiarazione_LAVAGNOLI_SONIA_24_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ZANCARLI</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>STEFANO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>cv4467.pdf</t>
+          <t>cv3158.pdf</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2024-d4467.pdf</t>
+          <t>2022-d3158.pdf</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>ZANCARLI</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>cv5213.pdf</t>
+          <t>cv4467.pdf</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2024-d5213.pdf</t>
+          <t>2024-d4467.pdf</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>ZENARI</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>cv4896.pdf</t>
+          <t>cv5213.pdf</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>2024-d4896.pdf</t>
+          <t>2024-d5213.pdf</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>GAZZOLA</t>
+          <t>ZENARI</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>MARIABEATRICE</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>CV_GAZZOLA_MARIA BEATRICE_24_02_2026.pdf</t>
+          <t>cv4896.pdf</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2024-d4914.pdf</t>
+          <t>2024-d4896.pdf</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>LOMBARDI</t>
+          <t>GAZZOLA</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>MARIABEATRICE</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>cv5059.pdf</t>
+          <t>CV_GAZZOLA_MARIA BEATRICE_24_02_2026.pdf</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2025-d5059.pdf</t>
+          <t>2024-d4914.pdf</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>DAL DOSSO</t>
+          <t>LOMBARDI</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>IVANO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>cv5151.pdf</t>
+          <t>cv5059.pdf</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>2023-d5151.pdf</t>
+          <t>2025-d5059.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>LAZZAROTTO</t>
+          <t>DAL DOSSO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>IVANO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECNICO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>cv5153.pdf</t>
+          <t>cv5151.pdf</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Dichiarazione_LAZZAROTTO_FRANCESCA_19_01_2026.pdf</t>
+          <t>2023-d5151.pdf</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>PROVOLI</t>
+          <t>LAZZAROTTO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>EMMA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">TECNICO Dirigenza
 </t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>cv5159.pdf</t>
-[...2 lines deleted...]
-      <c r="E14" t="inlineStr"/>
+          <t>cv5153.pdf</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Dichiarazione_LAZZAROTTO_FRANCESCA_19_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>ZANETTI</t>
+          <t>PROVOLI</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>EMMA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>cv5184.pdf</t>
+          <t>cv5159.pdf</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>ELIO</t>
+          <t>ZANETTI</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>AMEDEO</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>CV_ELIO_AMEDEO_16_06_2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv5184.pdf</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>TORNERI</t>
+          <t>ELIO</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>AMEDEO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>cv5253.pdf</t>
+          <t>CV_ELIO_AMEDEO_16_06_2025.pdf</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2024-d5253.pdf</t>
+          <t>2024-d5209.pdf</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>BENASSUTI</t>
+          <t>TORNERI</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>cv5393.pdf</t>
+          <t>cv5253.pdf</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2024-d5393.pdf</t>
+          <t>2024-d5253.pdf</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>NARDI</t>
+          <t>BENASSUTI</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>cv5483.pdf</t>
+          <t>cv5393.pdf</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>2023-d5483.pdf</t>
+          <t>2024-d5393.pdf</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>CANTARELLI</t>
+          <t>NARDI</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>cv5484.pdf</t>
+          <t>cv5483.pdf</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>2024-d5484.pdf</t>
+          <t>2023-d5483.pdf</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>BORTOLASI</t>
+          <t>CANTARELLI</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>cv5492.pdf</t>
-[...2 lines deleted...]
-      <c r="E21" t="inlineStr"/>
+          <t>cv5484.pdf</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>2024-d5484.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>PASCU</t>
+          <t>BORTOLASI</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>DIANA SORINA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>cv5500.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv5492.pdf</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>BRAZZALE</t>
+          <t>PASCU</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>DIANA SORINA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>cv5506.pdf</t>
+          <t>cv5500.pdf</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2024-d5506.pdf</t>
+          <t>2023-d5500.pdf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>FUSINA</t>
+          <t>BRAZZALE</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>cv5521.pdf</t>
+          <t>cv5506.pdf</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>2023-d5521.pdf</t>
+          <t>2024-d5506.pdf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>SFRAGARA</t>
+          <t>FUSINA</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>OLGA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>CV_SFRAGARA_OLGA_07_01_2026.pdf</t>
+          <t>cv5521.pdf</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>2025-d5621.pdf</t>
+          <t>2023-d5521.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>NTAKIRUTIMANA</t>
+          <t>SFRAGARA</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPHREM</t>
+          <t>OLGA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>cv5651.pdf</t>
+          <t>CV_SFRAGARA_OLGA_07_01_2026.pdf</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2024-d5651.pdf</t>
+          <t>2025-d5621.pdf</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>ROCCATO</t>
+          <t>NTAKIRUTIMANA</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>EPHREM</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>cv5767.pdf</t>
+          <t>cv5651.pdf</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2025-d5767.pdf</t>
+          <t>2024-d5651.pdf</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>RIZZO</t>
+          <t>ROCCATO</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>RAFFAELLA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>cv5769.pdf</t>
+          <t>cv5767.pdf</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>2024-d5769.pdf</t>
+          <t>2025-d5767.pdf</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>FACCIOLI</t>
+          <t>RIZZO</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>RAFFAELLA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>cv5825.pdf</t>
-[...2 lines deleted...]
-      <c r="E29" t="inlineStr"/>
+          <t>cv5769.pdf</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>2024-d5769.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>FACINCANI</t>
+          <t>FACCIOLI</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>cv5834.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv5825.pdf</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>SIMONCINI</t>
+          <t>FACINCANI</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>cv5881.pdf</t>
-[...2 lines deleted...]
-      <c r="E31" t="inlineStr"/>
+          <t>cv5834.pdf</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>2024-d5834.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>PAVANETTO</t>
+          <t>SIMONCINI</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>CV_PAVANETTO_MARTINA_16_06_2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv5881.pdf</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>MOTTA</t>
+          <t>PAVANETTO</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>CESARE</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>cv5890.pdf</t>
+          <t>CV_PAVANETTO_MARTINA_16_06_2025.pdf</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>2024-d5890.pdf</t>
+          <t>Dichiarazione_PAVANETTO_MARTINA_08_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>GIRARDINI</t>
+          <t>MOTTA</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>CESARE</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>cv5902.pdf</t>
+          <t>cv5890.pdf</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Dichiarazione_GIRARDINI_FEDERICO_09_01_2026.pdf</t>
+          <t>2024-d5890.pdf</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>GRISI</t>
+          <t>GIRARDINI</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>cv5909.pdf</t>
+          <t>cv5902.pdf</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>2024-d5909.pdf</t>
+          <t>Dichiarazione_GIRARDINI_FEDERICO_09_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>MEROLA</t>
+          <t>GRISI</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>ARCANGELO RAFFAELE</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>cv5940.pdf</t>
-[...2 lines deleted...]
-      <c r="E36" t="inlineStr"/>
+          <t>cv5909.pdf</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>2024-d5909.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>ZORZI</t>
+          <t>MEROLA</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ARCANGELO RAFFAELE</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>cv6002.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv5940.pdf</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>VARALTA</t>
+          <t>ZORZI</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>cv6027.pdf</t>
+          <t>cv6002.pdf</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2024-d6027.pdf</t>
+          <t>2024-d6002.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>COSENTINI</t>
+          <t>VARALTA</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>cv6042.pdf</t>
+          <t>cv6027.pdf</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>2023-d6042.pdf</t>
+          <t>2024-d6027.pdf</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>NAVERIO</t>
+          <t>COSENTINI</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>FLAVIA</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>CV_NAVERIO_FLAVIA_05_01_2026_1.pdf</t>
+          <t>cv6042.pdf</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>2024-d6056.pdf</t>
+          <t>2023-d6042.pdf</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>DONA'</t>
+          <t>NAVERIO</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>FLAVIA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>cv6151.pdf</t>
+          <t>CV_NAVERIO_FLAVIA_05_01_2026_1.pdf</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>2024-d6151.pdf</t>
+          <t>2024-d6056.pdf</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>POGGI</t>
+          <t>DONA'</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>cv6193.pdf</t>
+          <t>cv6151.pdf</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>2024-d6193.pdf</t>
+          <t>2024-d6151.pdf</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>VECCHINI</t>
+          <t>POGGI</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>cv6281_1.pdf</t>
+          <t>cv6193.pdf</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>2023-d6281.pdf</t>
+          <t>2024-d6193.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>TRENTIN</t>
+          <t>IMPERADORE</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>cv6303.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv6214.pdf</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>DE TOGNI</t>
+          <t>VECCHINI</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>CV_DE TOGNI_LAURA_22_01_2026.pdf</t>
+          <t>cv6281_1.pdf</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>2024-d6324.pdf</t>
+          <t>2023-d6281.pdf</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>RIGHETTI</t>
+          <t>TRENTIN</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>CV_RIGHETTI_FILIPPO_24_02_2026.pdf</t>
+          <t>cv6303.pdf</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Dichiarazione_RIGHETTI_FILIPPO_05_02_2026.pdf</t>
+          <t>2024-d6303.pdf</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>PATREGNANI</t>
+          <t>DE TOGNI</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>cv6516.pdf</t>
+          <t>CV_DE TOGNI_LAURA_22_01_2026.pdf</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>2024-d6516.pdf</t>
+          <t>2024-d6324.pdf</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>LAROCCA</t>
+          <t>RIGHETTI</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>cv6535.pdf</t>
+          <t>CV_RIGHETTI_FILIPPO_24_02_2026.pdf</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>2023-d6535.pdf</t>
+          <t>Dichiarazione_RIGHETTI_FILIPPO_05_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>LIBIANCHI</t>
+          <t>PATREGNANI</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>cv6572.pdf</t>
+          <t>cv6516.pdf</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>2023-d6572.pdf</t>
+          <t>2024-d6516.pdf</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>MARCER</t>
+          <t>LAROCCA</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>BEATRICE</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>CV_MARCER_DANIELA_11_03_2026.pdf</t>
+          <t>cv6535.pdf</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Dichiarazione_MARCER_DANIELA_07_01_2026.pdf</t>
+          <t>2023-d6535.pdf</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>LEONI</t>
+          <t>LIBIANCHI</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>cv6622.pdf</t>
+          <t>cv6572.pdf</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>2024-d6622.pdf</t>
+          <t>2023-d6572.pdf</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>SMACCHIA</t>
+          <t>MARCER</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>CAMILLO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D52" t="inlineStr"/>
-      <c r="E52" t="inlineStr"/>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>CV_MARCER_DANIELA_11_03_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Dichiarazione_MARCER_DANIELA_07_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>FINCO</t>
+          <t>LEONI</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>cv67051.pdf</t>
+          <t>cv6622.pdf</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>2024-d6705.pdf</t>
+          <t>2024-d6622.pdf</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>BIASIN</t>
+          <t>SMACCHIA</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>CAMILLO</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D54" t="inlineStr"/>
+      <c r="E54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>ALOISI</t>
+          <t>FINCO</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>cv6752.pdf</t>
-[...2 lines deleted...]
-      <c r="E55" t="inlineStr"/>
+          <t>cv67051.pdf</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>2024-d6705.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>ROMANUCCI</t>
+          <t>BIASIN</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>CV_ROMANUCCI_GIOVANNA_14_03_2026.pdf</t>
+          <t>cv6715.pdf</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>2024-d6779.pdf</t>
+          <t>2024-d6715.pdf</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>MATTELLINI</t>
+          <t>ALOISI</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>cv6785.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv6752.pdf</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>ARTIOLI</t>
+          <t>ROMANUCCI</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>DENISE</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>cv6787.pdf</t>
+          <t>CV_ROMANUCCI_GIOVANNA_14_03_2026.pdf</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>2024-d6787.pdf</t>
+          <t>2024-d6779.pdf</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>BIASI</t>
+          <t>MATTELLINI</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECNICO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>cv7245.pdf</t>
+          <t>cv6785.pdf</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>2023-d7245.pdf</t>
+          <t>2023-d6785.pdf</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>TREVISAN</t>
+          <t>ARTIOLI</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>MARIA TERESA</t>
+          <t>DENISE</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>cv7964.pdf</t>
-[...2 lines deleted...]
-      <c r="E60" t="inlineStr"/>
+          <t>cv6787.pdf</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>2024-d6787.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>FADEL</t>
+          <t>BIASI</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">TECNICO Dirigenza
 </t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>cv8021.pdf</t>
-[...2 lines deleted...]
-      <c r="E61" t="inlineStr"/>
+          <t>cv7245.pdf</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>2023-d7245.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>PARATORE</t>
+          <t>TREVISAN</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARIA TERESA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>cv9382.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv7964.pdf</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>PERRONE</t>
+          <t>FADEL</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>ROSA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>cv9432.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv8021.pdf</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>FERRO</t>
+          <t>PARATORE</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D64" t="inlineStr"/>
-      <c r="E64" t="inlineStr"/>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>cv9382.pdf</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>2024-d9382.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>RONCOLATO</t>
+          <t>PERRONE</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>ROSA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECNICO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>cv9696.pdf</t>
+          <t>cv9432.pdf</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Dichiarazione_RONCOLATO_GIORGIO_20_01_2026.pdf</t>
+          <t>2024-d9432.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>CASAROTTO</t>
+          <t>FERRO</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROFESSIONALE Dirigenza
-[...12 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr"/>
+      <c r="E66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>ANDREETTA</t>
+          <t>RONCOLATO</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">TECNICO Dirigenza
 </t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>cv10056.pdf</t>
+          <t>cv9696.pdf</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>2024-d10056.pdf</t>
+          <t>Dichiarazione_RONCOLATO_GIORGIO_20_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>BONDESAN</t>
+          <t>CASAROTTO</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">PROFESSIONALE Dirigenza
 </t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>cv10357.pdf</t>
+          <t>cv9902.pdf</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>2024-d10357.pdf</t>
+          <t>2024-d9902.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>BENAZZATO</t>
+          <t>ANDREETTA</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>cv10504.pdf</t>
+          <t>cv10056.pdf</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>2024-d10504.pdf</t>
+          <t>2024-d10056.pdf</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>BOLOGNA</t>
+          <t>BONDESAN</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>LAMBERTO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>cv10773.pdf</t>
+          <t>cv10357.pdf</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>2024-d10773.pdf</t>
+          <t>2024-d10357.pdf</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>BORTOLETTI</t>
+          <t>BENAZZATO</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>cv10882.pdf</t>
+          <t>cv10504.pdf</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>2024-d10882.pdf</t>
+          <t>2024-d10504.pdf</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>BORTUZZO</t>
+          <t>BOLOGNA</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>GERMANA</t>
+          <t>LAMBERTO</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D72" t="inlineStr"/>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>cv10773.pdf</t>
+        </is>
+      </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>2024-d10890.pdf</t>
+          <t>2024-d10773.pdf</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>GIARDINA</t>
+          <t>BORTOLETTI</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>LICIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>cv11125.pdf</t>
-[...2 lines deleted...]
-      <c r="E73" t="inlineStr"/>
+          <t>cv10882.pdf</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>2024-d10882.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>COSTA</t>
+          <t>BORTUZZO</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>GERMANA</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-[...7 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
-          <t>2024-d11505.pdf</t>
+          <t>2024-d10890.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>COPPO</t>
+          <t>GIARDINA</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>LICIA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>cv11527.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv11125.pdf</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>COSTANZA</t>
+          <t>COSTA</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>cv11580.pdf</t>
+          <t>cv11505.pdf</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>2024-d11580.pdf</t>
+          <t>2024-d11505.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>MORANDO</t>
+          <t>COPPO</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>cv11642.pdf</t>
+          <t>cv11527.pdf</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>2024-d11642.pdf</t>
+          <t>2024-d11527.pdf</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>MORETTO</t>
+          <t>COSTANZA</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>ANTONIO</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECNICO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>cv11646.pdf</t>
+          <t>cv11580.pdf</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>2024-d11646.pdf</t>
+          <t>2024-d11580.pdf</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>DA ROS</t>
+          <t>MORANDO</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>cv11779.pdf</t>
-[...2 lines deleted...]
-      <c r="E79" t="inlineStr"/>
+          <t>cv11642.pdf</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>2024-d11642.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>DOLCI</t>
+          <t>MORETTO</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">TECNICO Dirigenza
 </t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>CV_DOLCI_STEFANIA_23_01_2026.pdf</t>
+          <t>cv11646.pdf</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>2023-d11934.pdf</t>
+          <t>2024-d11646.pdf</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>FACCIOLI</t>
+          <t>DA ROS</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>CV_FACCIOLI_MARZIA_30_01_2026.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv11779.pdf</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>FAVARO</t>
+          <t>DOLCI</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>SABINA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>cv12104.pdf</t>
+          <t>CV_DOLCI_STEFANIA_23_01_2026.pdf</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>2024-d12104.pdf</t>
+          <t>2023-d11934.pdf</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>GABBANI</t>
+          <t>FACCIOLI</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>MILENA</t>
+          <t>MARZIA</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>cv12424.pdf</t>
+          <t>CV_FACCIOLI_MARZIA_30_01_2026.pdf</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>2024-d12424.pdf</t>
+          <t>Dichiarazione_FACCIOLI_MARZIA_30_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>GASPARINI</t>
+          <t>FAVARO</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>SABINA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>cv12507.pdf</t>
+          <t>cv12104.pdf</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>2024-d12507.pdf</t>
+          <t>2024-d12104.pdf</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>GRECO'</t>
+          <t>GABBANI</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>MILENA</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D85" t="inlineStr"/>
-      <c r="E85" t="inlineStr"/>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>cv12424.pdf</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>2024-d12424.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>MARCHI</t>
+          <t>GASPARINI</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>CRISTIANO</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>cv13091.pdf</t>
+          <t>cv12507.pdf</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>2024-d13091.pdf</t>
+          <t>2024-d12507.pdf</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>MERLIN</t>
+          <t>GRECO'</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>MIOLA</t>
+          <t>MARCHI</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>CRISTIANO</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>cv13332.pdf</t>
+          <t>cv13091.pdf</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>2024-d13332.pdf</t>
+          <t>2024-d13091.pdf</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>MUGNOLO</t>
+          <t>MERLIN</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>MURARO</t>
+          <t>MIOLA</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>cv13457.pdf</t>
+          <t>cv13332.pdf</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>2024-d13457.pdf</t>
+          <t>2024-d13332.pdf</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>NAVARRO</t>
+          <t>MOLINAROLI</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>UGO</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>cv13482.pdf</t>
+          <t>cv13362.pdf</t>
         </is>
       </c>
       <c r="E91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>PRATTICO'</t>
+          <t>MUGNOLO</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>cv13893.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv13436.pdf</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>REMO</t>
+          <t>MURARO</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>cv13978.pdf</t>
+          <t>cv13457.pdf</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>2022-d13978.pdf</t>
+          <t>2024-d13457.pdf</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>SACCHETTO</t>
+          <t>NAVARRO</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>ALFREDO</t>
+          <t>UGO</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>CV_SACCHETTO_ALFREDO_17_02_2026.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv13482.pdf</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>SALGARELLI</t>
+          <t>PRATTICO'</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>CAMILLO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>cv14211.pdf</t>
+          <t>cv13893.pdf</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>2024-d14211.pdf</t>
+          <t>2023-d13893.pdf</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>SANDRINI</t>
+          <t>REMO</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>CV_SANDRINI_ROBERTO_23_02_2026.pdf</t>
+          <t>cv13978.pdf</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Dichiarazione_SANDRINI_ROBERTO_23_02_2026.pdf</t>
+          <t>2022-d13978.pdf</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>SBARAI</t>
+          <t>SACCHETTO</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ALFREDO</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>cv14260.pdf</t>
+          <t>CV_SACCHETTO_ALFREDO_17_02_2026.pdf</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>2024-d14260.pdf</t>
+          <t>2024-d14176.pdf</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>TALAMINI</t>
+          <t>SALGARELLI</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>CAMILLO</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>cv14476.pdf</t>
+          <t>cv14211.pdf</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>2024-d14476.pdf</t>
+          <t>2024-d14211.pdf</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>TONELLO</t>
+          <t>SANDRINI</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>CV_TONELLO_ANTONELLA_10_03_2026.pdf</t>
-[...2 lines deleted...]
-      <c r="E99" t="inlineStr"/>
+          <t>CV_SANDRINI_ROBERTO_23_02_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Dichiarazione_SANDRINI_ROBERTO_23_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>TREVISAN</t>
+          <t>SBARAI</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>cv14638.pdf</t>
+          <t>cv14260.pdf</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>2023-d14638.pdf</t>
+          <t>2024-d14260.pdf</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>TURAZZINI</t>
+          <t>TALAMINI</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>MICHELANGELO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>cv14671.pdf</t>
+          <t>cv14476.pdf</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>2024-d14671.pdf</t>
+          <t>2024-d14476.pdf</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>ZAGLIA</t>
+          <t>TONELLO</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>cv14855.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_TONELLO_ANTONELLA_10_03_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>ZAMBONI</t>
+          <t>TREVISAN</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>cv14863.pdf</t>
+          <t>cv14638.pdf</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>2024-d14863.pdf</t>
+          <t>2023-d14638.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>FIORICA</t>
+          <t>TURAZZINI</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MICHELANGELO</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>cv15081.pdf</t>
+          <t>cv14671.pdf</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>2024-d15081.pdf</t>
+          <t>2024-d14671.pdf</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>FISCINA</t>
+          <t>ZAGLIA</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D105" t="inlineStr"/>
-      <c r="E105" t="inlineStr"/>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>cv14855.pdf</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>2024-d14855.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>RIVELLINI</t>
+          <t>ZAMBONI</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>GIANFRANCO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>cv15485.pdf</t>
+          <t>cv14863.pdf</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>2024-d15485.pdf</t>
+          <t>2024-d14863.pdf</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>POMINI</t>
+          <t>FIORICA</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>cv15579.pdf</t>
-[...2 lines deleted...]
-      <c r="E107" t="inlineStr"/>
+          <t>cv15081.pdf</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>2024-d15081.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>PERBELLINI</t>
+          <t>FISCINA</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>CRISTIANO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D108" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D108" t="inlineStr"/>
+      <c r="E108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>BASSI</t>
+          <t>RIVELLINI</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>GIANFRANCO</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>cv15665.pdf</t>
+          <t>cv15485.pdf</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>2024-d15665.pdf</t>
+          <t>2024-d15485.pdf</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>FRANCESCHETTO</t>
+          <t>POMINI</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>cv15885.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv15579.pdf</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>CERUTI</t>
+          <t>PERBELLINI</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>PIERO</t>
+          <t>CRISTIANO</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>cv15946.pdf</t>
+          <t>cv15652.pdf</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>2024-d15946.pdf</t>
+          <t>2024-d15652.pdf</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>SEBASTIANI</t>
+          <t>BASSI</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D112" t="inlineStr"/>
-      <c r="E112" t="inlineStr"/>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>cv15665.pdf</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>2024-d15665.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>SAVA</t>
+          <t>TOMMASI</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>TEODORO</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>cv16028.pdf</t>
+          <t>cv15709.pdf</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>2024-d16028.pdf</t>
+          <t>2024-d15709.pdf</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>AVESANI</t>
+          <t>FRANCESCHETTO</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROFESSIONALE Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>cv20141.pdf</t>
+          <t>cv15885.pdf</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>2024-d20141.pdf</t>
+          <t>2024-d15885.pdf</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>BERINGI</t>
+          <t>CERUTI</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>PIERO</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>cv20310.pdf</t>
+          <t>cv15946.pdf</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>2022-d20310.pdf</t>
+          <t>2024-d15946.pdf</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>BUFFONE</t>
+          <t>SEBASTIANI</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>EBBA CARMELA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D116" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D116" t="inlineStr"/>
+      <c r="E116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>CALLIGARO</t>
+          <t>SAVA</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>PLINIO</t>
+          <t>TEODORO</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>cv20672.pdf</t>
-[...2 lines deleted...]
-      <c r="E117" t="inlineStr"/>
+          <t>cv16028.pdf</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>2024-d16028.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>CANTONI</t>
+          <t>AVESANI</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">PROFESSIONALE Dirigenza
 </t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>cv20709.pdf</t>
+          <t>cv20141.pdf</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>2024-d20709.pdf</t>
+          <t>2024-d20141.pdf</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>CERINI</t>
+          <t>BERINGI</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>cv20849.pdf</t>
+          <t>cv20310.pdf</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>2024-d20849.pdf</t>
+          <t>2022-d20310.pdf</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>BRUNETTO</t>
+          <t>BUFFONE</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>EBBA CARMELA</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>cv20915.pdf</t>
-[...2 lines deleted...]
-      <c r="E120" t="inlineStr"/>
+          <t>cv20617.pdf</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>2024-d20617.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>EDERLE</t>
+          <t>CALLIGARO</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>PLINIO</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>cv21288.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv20672.pdf</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>FALCONE</t>
+          <t>CANTONI</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>SALVATORE</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>cv21332.pdf</t>
+          <t>cv20709.pdf</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>2024-d21332.pdf</t>
+          <t>2024-d20709.pdf</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>FERRONATO</t>
+          <t>CERINI</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>cv21410.pdf</t>
+          <t>cv20849.pdf</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>2024-d21410.pdf</t>
+          <t>2024-d20849.pdf</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>FURINI</t>
+          <t>BRUNETTO</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>cv21542.pdf</t>
+          <t>cv20915.pdf</t>
         </is>
       </c>
       <c r="E124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>GAIGA</t>
+          <t>EDERLE</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>GIAMPAOLO</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>cv21567.pdf</t>
+          <t>cv21288.pdf</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>2024-d21567.pdf</t>
+          <t>2024-d21288.pdf</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>GENCO</t>
+          <t>FALCONE</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>cv21658.pdf</t>
+          <t>cv21332.pdf</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>2024-d21658.pdf</t>
+          <t>2024-d21332.pdf</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>GOMEZ HOMEN</t>
+          <t>FERRONATO</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>cv21744.pdf</t>
+          <t>cv21410.pdf</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>2024-d21744.pdf</t>
+          <t>2024-d21410.pdf</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>GREZZANA</t>
+          <t>FURINI</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>cv21778.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv21542.pdf</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>LOMONACO</t>
+          <t>GAIGA</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>GIAMPAOLO</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>cv21906.pdf</t>
+          <t>cv21567.pdf</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>2024-d21906.pdf</t>
+          <t>2024-d21567.pdf</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>MARESCA</t>
+          <t>GARZOTTI</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>PAOLO NAZZARENO</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>cv22081.pdf</t>
+          <t>cv21617.pdf</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>2024-d22081.pdf</t>
+          <t>2024-d21617.pdf</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>MARTELLO</t>
+          <t>GENCO</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>GESSICA</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>CV_MARTELLO_GESSICA_19_01_2026.pdf</t>
+          <t>cv21658.pdf</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Dichiarazione_MARTELLO_GESSICA_19_01_2026.pdf</t>
+          <t>2024-d21658.pdf</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>MENINI</t>
+          <t>GOMEZ HOMEN</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>cv22218.pdf</t>
-[...2 lines deleted...]
-      <c r="E132" t="inlineStr"/>
+          <t>cv21744.pdf</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>2024-d21744.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>MERLER</t>
+          <t>GREZZANA</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>cv22228.pdf</t>
+          <t>cv21778.pdf</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>2024-d22228.pdf</t>
+          <t>2024-d21778.pdf</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>MIGLIOZZI</t>
+          <t>LOMONACO</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>CV_MIGLIOZZI_SABRINA_22_01_2026.pdf</t>
+          <t>cv21906.pdf</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>2024-d22255.pdf</t>
+          <t>2024-d21906.pdf</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>MURANO</t>
+          <t>MARESCA</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>RICCARDO SANTE</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>cv22348.pdf</t>
+          <t>cv22081.pdf</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>2025-d22348.pdf</t>
+          <t>2024-d22081.pdf</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>NANE'</t>
+          <t>MARTELLO</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>GESSICA</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>cv22359.pdf</t>
+          <t>CV_MARTELLO_GESSICA_19_01_2026.pdf</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>2024-d22359.pdf</t>
+          <t>Dichiarazione_MARTELLO_GESSICA_19_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>OTTAVIANI</t>
+          <t>MENINI</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>cv22448.pdf</t>
+          <t>cv22218.pdf</t>
         </is>
       </c>
       <c r="E137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>PACATI</t>
+          <t>MERLER</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>cv22453.pdf</t>
+          <t>cv22228.pdf</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>2023-d22453.pdf</t>
+          <t>2024-d22228.pdf</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>PIETROPOLI</t>
+          <t>MIGLIOZZI</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>CV_PIETROPOLI_PAOLA_08_01_2026.pdf</t>
+          <t>CV_MIGLIOZZI_SABRINA_22_01_2026.pdf</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>2024-d22648.pdf</t>
+          <t>2024-d22255.pdf</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>SIGNORELLI</t>
+          <t>MURANO</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>DENISE</t>
+          <t>RICCARDO SANTE</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>cv22348.pdf</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>2025-d22348.pdf</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>TASSINI</t>
+          <t>NANE'</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>SILVANO</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>cv23221.pdf</t>
+          <t>cv22359.pdf</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>2023-d23221.pdf</t>
+          <t>2024-d22359.pdf</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>OTTAVIANI</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>cv23231.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv22448.pdf</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>TOGNELLA</t>
+          <t>PACATI</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>cv23252.pdf</t>
+          <t>cv22453.pdf</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>2024-d23252.pdf</t>
+          <t>2023-d22453.pdf</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>TORRAZZINA</t>
+          <t>PIETROPOLI</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>cv23297.pdf</t>
+          <t>CV_PIETROPOLI_PAOLA_08_01_2026.pdf</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>2024-d23297.pdf</t>
+          <t>2024-d22648.pdf</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>TRIVISONE</t>
+          <t>SIGNORELLI</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>DENISE</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
-        </is>
-[...8 lines deleted...]
-          <t>2024-d23344.pdf</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>TRIVELLATO</t>
+          <t>TASSINI</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>EZIO</t>
+          <t>SILVANO</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>cv23351.pdf</t>
+          <t>cv23221.pdf</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>2023-d23351.pdf</t>
+          <t>2023-d23221.pdf</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>VARISCHI</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>CV_VARISCHI_GIOVANNA_23_01_2026_1.pdf</t>
+          <t>cv23231.pdf</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>2024-d23419.pdf</t>
+          <t>2024-d23231.pdf</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>VOLSKIS</t>
+          <t>TOGNELLA</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>LILIANA CELIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>cv23522.pdf</t>
+          <t>cv23252.pdf</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>2022-d23522.pdf</t>
+          <t>2024-d23252.pdf</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>ZAGO</t>
+          <t>TORRAZZINA</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>cv23531.pdf</t>
-[...2 lines deleted...]
-      <c r="E149" t="inlineStr"/>
+          <t>cv23297.pdf</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>2024-d23297.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>MARCHESINI</t>
+          <t>TRIVISONE</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>cv24374.pdf</t>
-[...2 lines deleted...]
-      <c r="E150" t="inlineStr"/>
+          <t>cv23344.pdf</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>2024-d23344.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>ZULLINI</t>
+          <t>TRIVELLATO</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>EMANUELE</t>
+          <t>EZIO</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>cv23672.pdf</t>
+          <t>cv23351.pdf</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>2024-d23672.pdf</t>
+          <t>2023-d23351.pdf</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>BERTASI</t>
+          <t>VARISCHI</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>VALENTINO</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>CV_BERTASI_VALENTINO_06_02_2026.pdf</t>
+          <t>CV_VARISCHI_GIOVANNA_23_01_2026_1.pdf</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Dichiarazione_BERTASI_VALENTINO_06_02_2026.pdf</t>
+          <t>2024-d23419.pdf</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>FRACCAROLI</t>
+          <t>VOLSKIS</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>GIAMPAOLO FEDERICO</t>
+          <t>LILIANA CELIA</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>cv24175.pdf</t>
+          <t>cv23522.pdf</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>2025-d24175.pdf</t>
+          <t>2022-d23522.pdf</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>PARISE</t>
+          <t>ZAGO</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>CV_PARISE_GIORGIO_10_01_2026.pdf</t>
+          <t>cv23531.pdf</t>
         </is>
       </c>
       <c r="E154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>ZANNONI</t>
+          <t>MARCHESINI</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-[...8 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>cv24374.pdf</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>TONOLI</t>
+          <t>ZULLINI</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>EMANUELE</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>cv25383.pdf</t>
+          <t>cv23672.pdf</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>2024-d25383.pdf</t>
+          <t>2024-d23672.pdf</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>BODINI</t>
+          <t>BERTASI</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>VALENTINO</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>cv25492.pdf</t>
+          <t>CV_BERTASI_VALENTINO_06_02_2026.pdf</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>2024-d25492.pdf</t>
+          <t>Dichiarazione_BERTASI_VALENTINO_06_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>MENNA</t>
+          <t>FRACCAROLI</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>GIAMPAOLO FEDERICO</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>cv25724.pdf</t>
+          <t>cv24175.pdf</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>2024-d25724.pdf</t>
+          <t>2025-d24175.pdf</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>DAL LAGO</t>
+          <t>PARISE</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>cv26048.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_PARISE_GIORGIO_10_01_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>CORRA'</t>
+          <t>ZANNONI</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Dichiarazione_CORRA'_LUIGI_07_01_2026.pdf</t>
+          <t>2024-d24978.pdf</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>CHIEREGO</t>
+          <t>TONOLI</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>cv26166.pdf</t>
+          <t>cv25383.pdf</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>2024-d26166.pdf</t>
+          <t>2024-d25383.pdf</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>SAVONITTO</t>
+          <t>BODINI</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>cv26173.pdf</t>
-[...2 lines deleted...]
-      <c r="E162" t="inlineStr"/>
+          <t>cv25492.pdf</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>2024-d25492.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>BALZARRO</t>
+          <t>MENNA</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>CV_BALZARRO_MATTEO_10_02_2026.pdf</t>
+          <t>cv25724.pdf</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>2025-d26269.pdf</t>
+          <t>2024-d25724.pdf</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>MORELLI</t>
+          <t>DAL LAGO</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>cv30122.pdf</t>
-[...2 lines deleted...]
-      <c r="E164" t="inlineStr"/>
+          <t>cv26048.pdf</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>2024-d26048.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>MARCHIORI</t>
+          <t>CORRA'</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>CV_MARCHIORI_FRANCESCO_10_02_2026.pdf</t>
+          <t>CV_CORRA'_LUIGI_07_01_2026.pdf</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>2024-d30220.pdf</t>
+          <t>Dichiarazione_CORRA'_LUIGI_07_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>CECCHINI</t>
+          <t>CHIEREGO</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>cv30360.pdf</t>
-[...2 lines deleted...]
-      <c r="E166" t="inlineStr"/>
+          <t>cv26166.pdf</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>2024-d26166.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>FUXA</t>
+          <t>SAVONITTO</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>cv30244.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv26173.pdf</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>NOVELLA</t>
+          <t>BALZARRO</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>cv30397.pdf</t>
+          <t>CV_BALZARRO_MATTEO_10_02_2026.pdf</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>2024-d30397.pdf</t>
+          <t>2025-d26269.pdf</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>PEGORARO</t>
+          <t>MORELLI</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>cv30523.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv30122.pdf</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>ZOCCANTE</t>
+          <t>MARCHIORI</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D170" t="inlineStr"/>
-      <c r="E170" t="inlineStr"/>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>CV_MARCHIORI_FRANCESCO_10_02_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>2024-d30220.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>BRIANI</t>
+          <t>CECCHINI</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>cv30543.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv30360.pdf</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
+          <t>FUXA</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>FEDERICO</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>cv30244.pdf</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>2024-d30244.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>NOVELLA</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>GIOVANNI</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>cv30397.pdf</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>2024-d30397.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>PEGORARO</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>SABRINA</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>cv30523.pdf</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>2024-d30523.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>ZOCCANTE</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>LEONARDO</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr"/>
+      <c r="E175" t="inlineStr"/>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>BRIANI</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>MONICA</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>cv30543.pdf</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>2023-d30543.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
           <t>PARISI</t>
         </is>
       </c>
-      <c r="B172" t="inlineStr">
+      <c r="B177" t="inlineStr">
         <is>
           <t>ALICE</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D172" t="inlineStr">
+      <c r="C177" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
         <is>
           <t>cv30807.pdf</t>
         </is>
       </c>
-      <c r="E172" t="inlineStr"/>
+      <c r="E177" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>