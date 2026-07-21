--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -410,4817 +410,4979 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E177"/>
+  <dimension ref="A1:E181"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Organico</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Curriculum</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Dichiarazione di inconferibilit&amp;agrave;</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>AMOROS PEREZ NORIEGA</t>
+          <t>ADAMI</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>EDUARDO GERARDO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>cv94.pdf</t>
+          <t>CV_ADAMI_STEFANO_30_06_2026.pdf</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2024-d94.pdf</t>
+          <t>Dichiarazione_ADAMI_STEFANO_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>ANDRIANI</t>
+          <t>ALOISI</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>CORRADO MARIA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>cv111.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv6752.pdf</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>CRIMI</t>
+          <t>ANDREETTA</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>GASPARE</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>cv1297.pdf</t>
+          <t>CV_ANDREETTA_LUISA_26_12_2025.pdf</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2024-d1297.pdf</t>
+          <t>Dichiarazione_ANDREETTA_LUISA_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>MANDARA'</t>
+          <t>ANDRIANI</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>CORRADO MARIA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>cv5903.pdf</t>
+          <t>cv111.pdf</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2024-d5903.pdf</t>
+          <t>Dichiarazione_ANDRIANI_CORRADO MARIA_26_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>LAVAGNOLI</t>
+          <t>ANSELMI</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>CV_LAVAGNOLI_SONIA_26_03_2026.pdf</t>
+          <t>CV_ANSELMI_MAURIZIO_23_06_2026.pdf</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Dichiarazione_LAVAGNOLI_SONIA_24_03_2026.pdf</t>
+          <t>Dichiarazione_ANSELMI_MAURIZIO_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>ARTIOLI</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>DENISE</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>cv3158.pdf</t>
+          <t>CV_ARTIOLI_DENISE_10_07_2026.pdf</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2022-d3158.pdf</t>
+          <t>Dichiarazione_ARTIOLI_DENISE_10_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>ZANCARLI</t>
+          <t>AVESANI</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">PROFESSIONALE Dirigenza
 </t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>cv4467.pdf</t>
+          <t>cv20141.pdf</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2024-d4467.pdf</t>
+          <t>2024-d20141.pdf</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>AZZINI</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>cv5213.pdf</t>
+          <t>CV_AZZINI_MARGHERITA_19_06_2026.pdf</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>2024-d5213.pdf</t>
+          <t>Dichiarazione_AZZINI_MARGHERITA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>ZENARI</t>
+          <t>BALZARRO</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>cv4896.pdf</t>
+          <t>CV_BALZARRO_MATTEO_10_02_2026.pdf</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2024-d4896.pdf</t>
+          <t>2025-d26269.pdf</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>GAZZOLA</t>
+          <t>BASSI</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>MARIABEATRICE</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>CV_GAZZOLA_MARIA BEATRICE_24_02_2026.pdf</t>
+          <t>CV_BASSI_ANTONELLA_22_06_2026.pdf</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2024-d4914.pdf</t>
+          <t>Dichiarazione_BASSI_ANTONELLA_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>LOMBARDI</t>
+          <t>BENASSUTI</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>cv5059.pdf</t>
+          <t>CV_BENASSUTI_CHIARA_24_12_2025.pdf</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>2025-d5059.pdf</t>
+          <t>Dichiarazione_BENASSUTI_CHIARA_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>DAL DOSSO</t>
+          <t>BENAZZATO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>IVANO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>cv5151.pdf</t>
+          <t>CV_BENAZZATO_LUCA_12_02_2026.pdf</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2023-d5151.pdf</t>
+          <t>Dichiarazione_BENAZZATO_LUCA_17_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>LAZZAROTTO</t>
+          <t>BERINGI</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECNICO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>cv5153.pdf</t>
+          <t>cv20310.pdf</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Dichiarazione_LAZZAROTTO_FRANCESCA_19_01_2026.pdf</t>
+          <t>2022-d20310.pdf</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>PROVOLI</t>
+          <t>BERTASI</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>EMMA</t>
+          <t>VALENTINO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>cv5159.pdf</t>
-[...2 lines deleted...]
-      <c r="E15" t="inlineStr"/>
+          <t>CV_BERTASI_VALENTINO_06_02_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Dichiarazione_BERTASI_VALENTINO_06_02_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>ZANETTI</t>
+          <t>BIASI</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">TECNICO Dirigenza
 </t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>cv5184.pdf</t>
-[...2 lines deleted...]
-      <c r="E16" t="inlineStr"/>
+          <t>cv7245.pdf</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>2023-d7245.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>ELIO</t>
+          <t>BIASIN</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>AMEDEO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>CV_ELIO_AMEDEO_16_06_2025.pdf</t>
+          <t>cv6715.pdf</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2024-d5209.pdf</t>
+          <t>Dichiarazione_BIASIN_SILVIA_30_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>TORNERI</t>
+          <t>BODINI</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>cv5253.pdf</t>
+          <t>CV_BODINI_ALESSANDRO_19_06_2025.pdf</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2024-d5253.pdf</t>
+          <t>Dichiarazione_BODINI_ALESSANDRO_22_06_2026_3.pdf</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>BENASSUTI</t>
+          <t>BOLOGNA</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>LAMBERTO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>cv5393.pdf</t>
+          <t>cv10773.pdf</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>2024-d5393.pdf</t>
+          <t>Dichiarazione_BOLOGNA_LAMBERTO_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>NARDI</t>
+          <t>BONDESAN</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>cv5483.pdf</t>
+          <t>cv10357.pdf</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>2023-d5483.pdf</t>
+          <t>Dichiarazione_BONDESAN_LUCIA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>CANTARELLI</t>
+          <t>BORTOLASI</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>cv5484.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv5492.pdf</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>BORTOLASI</t>
+          <t>BORTOLETTI</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>cv5492.pdf</t>
-[...2 lines deleted...]
-      <c r="E22" t="inlineStr"/>
+          <t>cv10882.pdf</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>2024-d10882.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>PASCU</t>
+          <t>BORTUZZO</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>DIANA SORINA</t>
+          <t>GERMANA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2023-d5500.pdf</t>
+          <t>2024-d10890.pdf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>BRAZZALE</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>GIORGIA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>cv5506.pdf</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>2024-d5506.pdf</t>
+          <t>Dichiarazione_BRAZZALE_GIORGIA_29_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>FUSINA</t>
+          <t>BRIANI</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>cv5521.pdf</t>
+          <t>cv30543.pdf</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>2023-d5521.pdf</t>
+          <t>2023-d30543.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>SFRAGARA</t>
+          <t>BRUNETTO</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>OLGA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>CV_SFRAGARA_OLGA_07_01_2026.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv20915.pdf</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>NTAKIRUTIMANA</t>
+          <t>BUFFONE</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EPHREM</t>
+          <t>EBBA CARMELA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>cv5651.pdf</t>
+          <t>cv20617.pdf</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2024-d5651.pdf</t>
+          <t>2024-d20617.pdf</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>ROCCATO</t>
+          <t>CALLIGARO</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>PLINIO</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>cv5767.pdf</t>
+          <t>CV_CALLIGARO_PLINIO_17_06_2026.pdf</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>2025-d5767.pdf</t>
+          <t>Dichiarazione_CALLIGARO_PLINIO_17_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>RIZZO</t>
+          <t>CANTARELLI</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>RAFFAELLA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>cv5769.pdf</t>
+          <t>CV_CANTARELLI_SOFIA_19_06_2026.pdf</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>2024-d5769.pdf</t>
+          <t>Dichiarazione_CANTARELLI_SOFIA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>FACCIOLI</t>
+          <t>CANTONI</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>CARLO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>cv5825.pdf</t>
-[...2 lines deleted...]
-      <c r="E30" t="inlineStr"/>
+          <t>CV_CANTONI_CARLO_16_06_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Dichiarazione_CANTONI_CARLO_16_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>FACINCANI</t>
+          <t>CARLINI</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>cv5834.pdf</t>
+          <t>cv25391.pdf</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>2024-d5834.pdf</t>
+          <t>Dichiarazione_CARLINI_MAURO_22_06_2026_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>SIMONCINI</t>
+          <t>CASAROTTO</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">PROFESSIONALE Dirigenza
 </t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>cv5881.pdf</t>
-[...2 lines deleted...]
-      <c r="E32" t="inlineStr"/>
+          <t>cv9902.pdf</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Dichiarazione_CASAROTTO_MAURIZIO_19_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>PAVANETTO</t>
+          <t>CAVALCANTI</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>GAETANO</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Dichiarazione_PAVANETTO_MARTINA_08_01_2026.pdf</t>
+          <t>2024-d11277.pdf</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>MOTTA</t>
+          <t>CECCHINI</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>CESARE</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>cv5890.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv30360.pdf</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>GIRARDINI</t>
+          <t>CERINI</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>cv5902.pdf</t>
+          <t>CV_CERINI_ROBERTO_18_06_2025.pdf</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Dichiarazione_GIRARDINI_FEDERICO_09_01_2026.pdf</t>
+          <t>Dichiarazione_CERINI_ROBERTO_22_06_2026_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>GRISI</t>
+          <t>CHIEREGO</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>cv5909.pdf</t>
+          <t>cv26166.pdf</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>2024-d5909.pdf</t>
+          <t>2024-d26166.pdf</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>MEROLA</t>
+          <t>CINQUETTI</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>ARCANGELO RAFFAELE</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>cv5940.pdf</t>
-[...2 lines deleted...]
-      <c r="E37" t="inlineStr"/>
+          <t>cv5888.pdf</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>2024-d5888.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>ZORZI</t>
+          <t>COPPO</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>cv6002.pdf</t>
+          <t>CV_COPPO_CLAUDIO_22_06_2026.pdf</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2024-d6002.pdf</t>
+          <t>Dichiarazione_COPPO_CLAUDIO_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>VARALTA</t>
+          <t>CORRA'</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>cv6027.pdf</t>
+          <t>CV_CORRA'_LUIGI_07_01_2026.pdf</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>2024-d6027.pdf</t>
+          <t>Dichiarazione_CORRA'_LUIGI_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>COSENTINI</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>VINCENZO</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>cv6042.pdf</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>2023-d6042.pdf</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>NAVERIO</t>
+          <t>COSTA</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>FLAVIA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>CV_NAVERIO_FLAVIA_05_01_2026_1.pdf</t>
+          <t>cv11505.pdf</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>2024-d6056.pdf</t>
+          <t>2024-d11505.pdf</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>DONA'</t>
+          <t>COSTANZA</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>cv6151.pdf</t>
+          <t>CV_COSTANZA_ANTONIO_17_06_2025.pdf</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>2024-d6151.pdf</t>
+          <t>Dichiarazione_COSTANZA_ANTONIO_26_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>POGGI</t>
+          <t>CRIMI</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>GASPARE</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>cv6193.pdf</t>
+          <t>cv1297.pdf</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>2024-d6193.pdf</t>
+          <t>Dichiarazione_CRIMI_GASPARE_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>IMPERADORE</t>
+          <t>CURTI</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>PIERPAOLO</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>cv6214.pdf</t>
-[...2 lines deleted...]
-      <c r="E44" t="inlineStr"/>
+          <t>cv11656.pdf</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>2022-d11656.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>VECCHINI</t>
+          <t>DAL DOSSO</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>IVANO</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>cv6281_1.pdf</t>
+          <t>cv5151.pdf</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>2023-d6281.pdf</t>
+          <t>2023-d5151.pdf</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>TRENTIN</t>
+          <t>DAL LAGO</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>cv6303.pdf</t>
+          <t>cv26048.pdf</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>2024-d6303.pdf</t>
+          <t>Dichiarazione_DAL LAGO_PAOLO_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>DE TOGNI</t>
+          <t>DA ROS</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>CV_DE TOGNI_LAURA_22_01_2026.pdf</t>
+          <t>CV_DA_ROS_ALESSANDRA_29_05_2026_.pdf</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>2024-d6324.pdf</t>
+          <t>Dichiarazione_DA_ROS_ALESSANDRA_29_05_2026_.pdf</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>RIGHETTI</t>
+          <t>DE SALVIA</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>CV_RIGHETTI_FILIPPO_24_02_2026.pdf</t>
+          <t>cv30499.pdf</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Dichiarazione_RIGHETTI_FILIPPO_05_02_2026.pdf</t>
+          <t>2025-d30499.pdf</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>PATREGNANI</t>
+          <t>DE TOGNI</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>cv6516.pdf</t>
+          <t>CV_DE TOGNI_LAURA_22_01_2026.pdf</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>2024-d6516.pdf</t>
+          <t>2024-d6324.pdf</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>LAROCCA</t>
+          <t>DOLCI</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>cv6535.pdf</t>
+          <t>CV_DOLCI_STEFANIA_23_01_2026.pdf</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>2023-d6535.pdf</t>
+          <t>2023-d11934.pdf</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>LIBIANCHI</t>
+          <t>DONA'</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>cv6572.pdf</t>
+          <t>cv6151.pdf</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>2023-d6572.pdf</t>
+          <t>2024-d6151.pdf</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>MARCER</t>
+          <t>EDERLE</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>CV_MARCER_DANIELA_11_03_2026.pdf</t>
+          <t>cv21288.pdf</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Dichiarazione_MARCER_DANIELA_07_01_2026.pdf</t>
+          <t>2024-d21288.pdf</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>LEONI</t>
+          <t>ELIO</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>AMEDEO</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>cv6622.pdf</t>
+          <t>CV_ELIO_AMEDEO_16_06_2025.pdf</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>2024-d6622.pdf</t>
+          <t>2024-d5209.pdf</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>SMACCHIA</t>
+          <t>FACCIOLI</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>CAMILLO</t>
+          <t>MARZIA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-[...4 lines deleted...]
-      <c r="E54" t="inlineStr"/>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>CV_FACCIOLI_MARZIA_17_07_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Dichiarazione_FACCIOLI_MARZIA_30_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>FINCO</t>
+          <t>FACCIOLI</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>cv67051.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv5825.pdf</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>BIASIN</t>
+          <t>FACINCANI</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>cv6715.pdf</t>
+          <t>CV_FACINCANI_MAURIZIO_22_06_2026.pdf</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>2024-d6715.pdf</t>
+          <t>Dichiarazione_FACINCANI_MAURIZIO_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>ALOISI</t>
+          <t>FADEL</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>cv6752.pdf</t>
-[...2 lines deleted...]
-      <c r="E57" t="inlineStr"/>
+          <t>cv8021.pdf</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Dichiarazione_FADEL_SABRINA_23_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>ROMANUCCI</t>
+          <t>FALCONE</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>CV_ROMANUCCI_GIOVANNA_14_03_2026.pdf</t>
+          <t>cv21332.pdf</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>2024-d6779.pdf</t>
+          <t>2024-d21332.pdf</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>MATTELLINI</t>
+          <t>FAVARO</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>SABINA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>cv6785.pdf</t>
+          <t>cv12104.pdf</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>2023-d6785.pdf</t>
+          <t>Dichiarazione_FAVARO_SABINA_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>ARTIOLI</t>
+          <t>FERRO</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>DENISE</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D60" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D60" t="inlineStr"/>
+      <c r="E60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>BIASI</t>
+          <t>FERRONATO</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECNICO Dirigenza
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>cv7245.pdf</t>
+          <t>cv21410.pdf</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>2023-d7245.pdf</t>
+          <t>2024-d21410.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>TREVISAN</t>
+          <t>FINCO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>MARIA TERESA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>cv7964.pdf</t>
-[...2 lines deleted...]
-      <c r="E62" t="inlineStr"/>
+          <t>cv67051.pdf</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>2024-d6705.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>FADEL</t>
+          <t>FIORICA</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>cv8021.pdf</t>
-[...2 lines deleted...]
-      <c r="E63" t="inlineStr"/>
+          <t>CV_FIORICA_FRANCESCO_23_06_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Dichiarazione_FIORICA_FRANCESCO_22_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>PARATORE</t>
+          <t>FISCINA</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>cv9382.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_FISCINA_FABIO_23_06_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>PERRONE</t>
+          <t>FORNASA</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>ROSA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>cv9432.pdf</t>
+          <t>CV_FORNASA_FRANCESCA_16_10_2025.pdf</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>2024-d9432.pdf</t>
+          <t>Dichiarazione_FORNASA_FRANCESCA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>FERRO</t>
+          <t>FRACCAROLI</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>GIAMPAOLO FEDERICO</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D66" t="inlineStr"/>
-      <c r="E66" t="inlineStr"/>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>CV_FRACCAROLI_GIAMPAOLO FEDERICO_18_06_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>2025-d24175.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>RONCOLATO</t>
+          <t>FRANCESCHETTO</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECNICO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>cv9696.pdf</t>
+          <t>cv15885.pdf</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Dichiarazione_RONCOLATO_GIORGIO_20_01_2026.pdf</t>
+          <t>2024-d15885.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>CASAROTTO</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROFESSIONALE Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>cv9902.pdf</t>
+          <t>cv5213.pdf</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>2024-d9902.pdf</t>
+          <t>2024-d5213.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>ANDREETTA</t>
+          <t>FURINI</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>cv10056.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv21542.pdf</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>BONDESAN</t>
+          <t>FUSINA</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>cv10357.pdf</t>
+          <t>cv5521.pdf</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>2024-d10357.pdf</t>
+          <t>Dichiarazione_FUSINA_SIMONE_20_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>BENAZZATO</t>
+          <t>FUXA</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>cv10504.pdf</t>
+          <t>cv30244.pdf</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>2024-d10504.pdf</t>
+          <t>2024-d30244.pdf</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>BOLOGNA</t>
+          <t>GABBANI</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>LAMBERTO</t>
+          <t>MILENA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>cv10773.pdf</t>
+          <t>cv12424.pdf</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>2024-d10773.pdf</t>
+          <t>2024-d12424.pdf</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>BORTOLETTI</t>
+          <t>GAIGA</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>GIAMPAOLO</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>cv10882.pdf</t>
+          <t>cv21567.pdf</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>2024-d10882.pdf</t>
+          <t>Dichiarazione_GAIGA_GIAMPAOLO_20_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>BORTUZZO</t>
+          <t>GARZOTTI</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>GERMANA</t>
+          <t>PAOLO NAZZARENO</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D74" t="inlineStr"/>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>CV_GARZOTTI_PAOLO NAZZARENO_24_06_2026.pdf</t>
+        </is>
+      </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>2024-d10890.pdf</t>
+          <t>2024-d21617.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>GIARDINA</t>
+          <t>GASPARINI</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>LICIA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>cv11125.pdf</t>
-[...2 lines deleted...]
-      <c r="E75" t="inlineStr"/>
+          <t>cv12507.pdf</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Dichiarazione_GASPARINI_GIORGIO_22_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>COSTA</t>
+          <t>GAZZOLA</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>MARIABEATRICE</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>cv11505.pdf</t>
+          <t>CV_GAZZOLA_MARIA BEATRICE_17_06_2026.pdf</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>2024-d11505.pdf</t>
+          <t>2024-d4914.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>COPPO</t>
+          <t>GENCO</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>cv11527.pdf</t>
+          <t>cv21658.pdf</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>2024-d11527.pdf</t>
+          <t>2024-d21658.pdf</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>COSTANZA</t>
+          <t>GIARDINA</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>LICIA</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>cv11580.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv11125.pdf</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>MORANDO</t>
+          <t>GIRARDINI</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>cv11642.pdf</t>
+          <t>CV_GIRARDINI_FEDERICO_26_06_2026.pdf</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>2024-d11642.pdf</t>
+          <t>Dichiarazione_GIRARDINI_FEDERICO_09_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>MORETTO</t>
+          <t>GOMEZ HOMEN</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECNICO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>cv11646.pdf</t>
+          <t>cv21744.pdf</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>2024-d11646.pdf</t>
+          <t>2024-d21744.pdf</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>DA ROS</t>
+          <t>GRECO'</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>DOLCI</t>
+          <t>GREZZANA</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>CV_DOLCI_STEFANIA_23_01_2026.pdf</t>
+          <t>cv21778.pdf</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>2023-d11934.pdf</t>
+          <t>Dichiarazione_GREZZANA_MATTEO_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>FACCIOLI</t>
+          <t>GRISI</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>CV_FACCIOLI_MARZIA_30_01_2026.pdf</t>
+          <t>CV_GRISI_GIOVANNA_19_06_2026.pdf</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Dichiarazione_FACCIOLI_MARZIA_30_01_2026.pdf</t>
+          <t>2024-d5909.pdf</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>FAVARO</t>
+          <t>IMPERADORE</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>SABINA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>cv12104.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv6214.pdf</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>GABBANI</t>
+          <t>LAROCCA</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>MILENA</t>
+          <t>BEATRICE</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>cv12424.pdf</t>
+          <t>cv6535.pdf</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>2024-d12424.pdf</t>
+          <t>2023-d6535.pdf</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>GASPARINI</t>
+          <t>LAVAGNOLI</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>cv12507.pdf</t>
+          <t>CV_LAVAGNOLI_SONIA_26_03_2026.pdf</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>2024-d12507.pdf</t>
+          <t>Dichiarazione_LAVAGNOLI_SONIA_24_03_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>GRECO'</t>
+          <t>LAZZAROTTO</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-[...4 lines deleted...]
-      <c r="E87" t="inlineStr"/>
+          <t xml:space="preserve">TECNICO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>CV_LAZZAROTTO_FRANCESCA_04_06_2026_.pdf</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Dichiarazione_LAZZAROTTO_FRANCESCA_19_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>MARCHI</t>
+          <t>LEONI</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>CRISTIANO</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>cv13091.pdf</t>
+          <t>cv6622.pdf</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>2024-d13091.pdf</t>
+          <t>2024-d6622.pdf</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>MERLIN</t>
+          <t>LIBIANCHI</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-[...4 lines deleted...]
-      <c r="E89" t="inlineStr"/>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>cv6572.pdf</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Dichiarazione_LIBIANCHI_SILVIA_24_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>MIOLA</t>
+          <t>LOMBARDI</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>cv13332.pdf</t>
+          <t>cv5059.pdf</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>2024-d13332.pdf</t>
+          <t>2025-d5059.pdf</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>MOLINAROLI</t>
+          <t>LOMONACO</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>cv13362.pdf</t>
-[...2 lines deleted...]
-      <c r="E91" t="inlineStr"/>
+          <t>cv21906.pdf</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>2024-d21906.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>MUGNOLO</t>
+          <t>LUCIANO</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>cv13436.pdf</t>
-[...2 lines deleted...]
-      <c r="E92" t="inlineStr"/>
+          <t>cv15505.pdf</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>2024-d15505.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>MURARO</t>
+          <t>MANDARA'</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>cv13457.pdf</t>
+          <t>CV_MANDARA'_MARTA_01_07_2026.pdf</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>2024-d13457.pdf</t>
+          <t>Dichiarazione_MANDARA'_MARTA_01_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>NAVARRO</t>
+          <t>MARCER</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>UGO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>cv13482.pdf</t>
-[...2 lines deleted...]
-      <c r="E94" t="inlineStr"/>
+          <t>CV_MARCER_DANIELA_11_03_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Dichiarazione_MARCER_DANIELA_07_01_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>PRATTICO'</t>
+          <t>MARCHESINI</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>cv13893.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv24374.pdf</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>REMO</t>
+          <t>MARCHI</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>CRISTIANO</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>cv13978.pdf</t>
+          <t>cv13091.pdf</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>2022-d13978.pdf</t>
+          <t>2024-d13091.pdf</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>SACCHETTO</t>
+          <t>MARCHIORI</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>ALFREDO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>CV_SACCHETTO_ALFREDO_17_02_2026.pdf</t>
+          <t>CV_MARCHIORI_FRANCESCO_10_02_2026.pdf</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>2024-d14176.pdf</t>
+          <t>2024-d30220.pdf</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>SALGARELLI</t>
+          <t>MARESCA</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>CAMILLO</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>cv14211.pdf</t>
+          <t>cv22081.pdf</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>2024-d14211.pdf</t>
+          <t>Dichiarazione_MARESCA_DOMENICO_19_06_2026_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>SANDRINI</t>
+          <t>MARTELLO</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>GESSICA</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>CV_SANDRINI_ROBERTO_23_02_2026.pdf</t>
+          <t>CV_MARTELLO_GESSICA_19_01_2026.pdf</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Dichiarazione_SANDRINI_ROBERTO_23_02_2026.pdf</t>
+          <t>Dichiarazione_MARTELLO_GESSICA_16_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>SBARAI</t>
+          <t>MATTELLINI</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>cv14260.pdf</t>
+          <t>cv6785.pdf</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>2024-d14260.pdf</t>
+          <t>2023-d6785.pdf</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>TALAMINI</t>
+          <t>MENINI</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>cv14476.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv22218.pdf</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>TONELLO</t>
+          <t>MENNA</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>CV_TONELLO_ANTONELLA_10_03_2026.pdf</t>
-[...2 lines deleted...]
-      <c r="E102" t="inlineStr"/>
+          <t>cv25724.pdf</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>2024-d25724.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>TREVISAN</t>
+          <t>MERLER</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>cv14638.pdf</t>
+          <t>CV_MERLER_GIORGIA_21_06_2026.pdf</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>2023-d14638.pdf</t>
+          <t>Dichiarazione_MERLER_GIORGIA_21_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>TURAZZINI</t>
+          <t>MERLIN</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>MICHELANGELO</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D104" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D104" t="inlineStr"/>
+      <c r="E104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>ZAGLIA</t>
+          <t>MEROLA</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>ARCANGELO RAFFAELE</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>cv14855.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv5940.pdf</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>ZAMBONI</t>
+          <t>MIGLIOZZI</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>cv14863.pdf</t>
+          <t>CV_MIGLIOZZI_SABRINA_22_06_2026.pdf</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>2024-d14863.pdf</t>
+          <t>Dichiarazione_MIGLIOZZI_SABRINA_22_06_2026_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>FIORICA</t>
+          <t>MIOLA</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>cv15081.pdf</t>
+          <t>CV_MIOLA_GIACOMO_17_06_2025.pdf</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>2024-d15081.pdf</t>
+          <t>Dichiarazione_MIOLA_GIACOMO_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>FISCINA</t>
+          <t>MORANDO</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D108" t="inlineStr"/>
-      <c r="E108" t="inlineStr"/>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>cv11642.pdf</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>2024-d11642.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>RIVELLINI</t>
+          <t>MORELLI</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>GIANFRANCO</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>cv15485.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv30122.pdf</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>POMINI</t>
+          <t>MORETTO</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">TECNICO Dirigenza
 </t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>cv15579.pdf</t>
-[...2 lines deleted...]
-      <c r="E110" t="inlineStr"/>
+          <t>cv11646.pdf</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>Dichiarazione_MORETTO_ANTONIO_19_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>PERBELLINI</t>
+          <t>MOTTA</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>CRISTIANO</t>
+          <t>CESARE</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>cv15652.pdf</t>
+          <t>cv5890.pdf</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>2024-d15652.pdf</t>
+          <t>2024-d5890.pdf</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>BASSI</t>
+          <t>MUGNOLO</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>cv15665.pdf</t>
+          <t>cv13436.pdf</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>2024-d15665.pdf</t>
+          <t>Dichiarazione_MUGNOLO_ANTONIO_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>TOMMASI</t>
+          <t>MURANO</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>RICCARDO SANTE</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>cv15709.pdf</t>
+          <t>CV_MURANO_RICCARDO SANTE_22_06_2026.pdf</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>2024-d15709.pdf</t>
+          <t>Dichiarazione_MURANO_RICCARDO SANTE_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>FRANCESCHETTO</t>
+          <t>MURARO</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>cv15885.pdf</t>
+          <t>cv13457.pdf</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>2024-d15885.pdf</t>
+          <t>2024-d13457.pdf</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>CERUTI</t>
+          <t>NANE'</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>PIERO</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>cv15946.pdf</t>
+          <t>CV_NANE'_SEBASTIANO_24_06_2026.pdf</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>2024-d15946.pdf</t>
+          <t>Dichiarazione_NANE'_SEBASTIANO_24_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>SEBASTIANI</t>
+          <t>NARDI</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D116" t="inlineStr"/>
-      <c r="E116" t="inlineStr"/>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>CV_NARDI_STEFANO_19_06_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Dichiarazione_NARDI_STEFANO_19_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>SAVA</t>
+          <t>NAVARRO</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>TEODORO</t>
+          <t>UGO</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>cv16028.pdf</t>
+          <t>CV_NAVARRO_UGO_03_07_2026.pdf</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>2024-d16028.pdf</t>
+          <t>Dichiarazione_NAVARRO_UGO_20_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>AVESANI</t>
+          <t>NAVERIO</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>FLAVIA</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROFESSIONALE Dirigenza
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>cv20141.pdf</t>
+          <t>CV_NAVERIO_FLAVIA_05_01_2026_1.pdf</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>2024-d20141.pdf</t>
+          <t>Dichiarazione_NAVERIO_FLAVIA_17_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>BERINGI</t>
+          <t>NOVELLA</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>cv20310.pdf</t>
+          <t>cv30397.pdf</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>2022-d20310.pdf</t>
+          <t>2024-d30397.pdf</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>BUFFONE</t>
+          <t>NTAKIRUTIMANA</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>EBBA CARMELA</t>
+          <t>EPHREM</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>cv20617.pdf</t>
+          <t>cv5651.pdf</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>2024-d20617.pdf</t>
+          <t>Dichiarazione_NTAKIRUTIMANA_EPHREM_08_07_2026_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>CALLIGARO</t>
+          <t>OTTAVIANI</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>PLINIO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>cv20672.pdf</t>
+          <t>cv22448.pdf</t>
         </is>
       </c>
       <c r="E121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>CANTONI</t>
+          <t>PACATI</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>cv20709.pdf</t>
+          <t>cv22453.pdf</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>2024-d20709.pdf</t>
+          <t>2023-d22453.pdf</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>CERINI</t>
+          <t>PARATORE</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>cv20849.pdf</t>
+          <t>CV_PARATORE_ANDREA_17_06_2025.pdf</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>2024-d20849.pdf</t>
+          <t>2024-d9382.pdf</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>BRUNETTO</t>
+          <t>PARISE</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>cv20915.pdf</t>
-[...2 lines deleted...]
-      <c r="E124" t="inlineStr"/>
+          <t>CV_PARISE_GIORGIO_10_01_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>Dichiarazione_PARISE_GIORGIO_20_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>EDERLE</t>
+          <t>PARISI</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>cv21288.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv30807.pdf</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>FALCONE</t>
+          <t>PASCU</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>SALVATORE</t>
+          <t>DIANA SORINA</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>cv21332.pdf</t>
+          <t>cv5500.pdf</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>2024-d21332.pdf</t>
+          <t>Dichiarazione_PASCU_DIANA SORINA_25_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>FERRONATO</t>
+          <t>PATREGNANI</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>cv21410.pdf</t>
+          <t>CV_PATREGNANI_TOMMASO_22_05_2026_.pdf</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>2024-d21410.pdf</t>
+          <t>Dichiarazione_PATREGNANI_TOMMASO_22_05_2026_.pdf</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>FURINI</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>cv21542.pdf</t>
-[...2 lines deleted...]
-      <c r="E128" t="inlineStr"/>
+          <t>cv3158.pdf</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>2022-d3158.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>GAIGA</t>
+          <t>PAVANETTO</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>GIAMPAOLO</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>cv21567.pdf</t>
+          <t>CV_PAVANETTO_MARTINA_16_06_2025.pdf</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>2024-d21567.pdf</t>
+          <t>Dichiarazione_PAVANETTO_MARTINA_08_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>GARZOTTI</t>
+          <t>PEGORARO</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>PAOLO NAZZARENO</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>cv21617.pdf</t>
+          <t>CV_PEGORARO_SABRINA_19_06_2025.pdf</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>2024-d21617.pdf</t>
+          <t>Dichiarazione_PEGORARO_SABRINA_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>GENCO</t>
+          <t>PERBELLINI</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>CRISTIANO</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>cv21658.pdf</t>
+          <t>CV_PERBELLINI_CRISTIANO_19_06_2026.pdf</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>2024-d21658.pdf</t>
+          <t>Dichiarazione_PERBELLINI_CRISTIANO_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>GOMEZ HOMEN</t>
+          <t>PERRONE</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ROSA</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>cv21744.pdf</t>
+          <t>cv9432.pdf</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>2024-d21744.pdf</t>
+          <t>2024-d9432.pdf</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>GREZZANA</t>
+          <t>PIETROPOLI</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>cv21778.pdf</t>
+          <t>CV_PIETROPOLI_PAOLA_08_01_2026.pdf</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>2024-d21778.pdf</t>
+          <t>2024-d22648.pdf</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>LOMONACO</t>
+          <t>POGGI</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>cv21906.pdf</t>
+          <t>cv6193.pdf</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>2024-d21906.pdf</t>
+          <t>Dichiarazione_POGGI_CARLO_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>MARESCA</t>
+          <t>POMINI</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>cv22081.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv15579.pdf</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>MARTELLO</t>
+          <t>PROVOLI</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>GESSICA</t>
+          <t>EMMA</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>CV_MARTELLO_GESSICA_19_01_2026.pdf</t>
+          <t>CV_PROVOLI_EMMA_22_06_2026.pdf</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Dichiarazione_MARTELLO_GESSICA_19_01_2026.pdf</t>
+          <t>Dichiarazione_PROVOLI_EMMA_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>MENINI</t>
+          <t>REMO</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>cv22218.pdf</t>
-[...2 lines deleted...]
-      <c r="E137" t="inlineStr"/>
+          <t>cv13978.pdf</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>2022-d13978.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>MERLER</t>
+          <t>RIGHETTI</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>cv22228.pdf</t>
+          <t>CV_RIGHETTI_FILIPPO_24_02_2026.pdf</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>2024-d22228.pdf</t>
+          <t>Dichiarazione_RIGHETTI_FILIPPO_05_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>MIGLIOZZI</t>
+          <t>RIVELLINI</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>GIANFRANCO</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>CV_MIGLIOZZI_SABRINA_22_01_2026.pdf</t>
+          <t>cv15485.pdf</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>2024-d22255.pdf</t>
+          <t>2024-d15485.pdf</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>MURANO</t>
+          <t>RIZZO</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>RICCARDO SANTE</t>
+          <t>RAFFAELLA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>cv22348.pdf</t>
+          <t>cv5769.pdf</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>2025-d22348.pdf</t>
+          <t>Dichiarazione_RIZZO_RAFFAELLA_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>NANE'</t>
+          <t>ROCCATO</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>cv22359.pdf</t>
+          <t>cv5767.pdf</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>2024-d22359.pdf</t>
+          <t>2025-d5767.pdf</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>OTTAVIANI</t>
+          <t>ROMANUCCI</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>cv22448.pdf</t>
-[...2 lines deleted...]
-      <c r="E142" t="inlineStr"/>
+          <t>CV_ROMANUCCI_GIOVANNA_14_03_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Dichiarazione_ROMANUCCI_GIOVANNA_19_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>PACATI</t>
+          <t>RONCOLATO</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">TECNICO Dirigenza
 </t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>cv22453.pdf</t>
+          <t>CV_RONCOLATO_GIORGIO_16_07_2026.pdf</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>2023-d22453.pdf</t>
+          <t>Dichiarazione_RONCOLATO_GIORGIO_20_01_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>PIETROPOLI</t>
+          <t>SACCHETTO</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ALFREDO</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>CV_PIETROPOLI_PAOLA_08_01_2026.pdf</t>
+          <t>CV_SACCHETTO_ALFREDO_17_02_2026.pdf</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>2024-d22648.pdf</t>
+          <t>Dichiarazione_SACCHETTO_ALFREDO_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>SIGNORELLI</t>
+          <t>SALGARELLI</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>DENISE</t>
+          <t>CAMILLO</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>cv14211.pdf</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>Dichiarazione_SALGARELLI_CAMILLO_19_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>TASSINI</t>
+          <t>SANDRINI</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>SILVANO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>cv23221.pdf</t>
+          <t>CV_SANDRINI_ROBERTO_23_02_2026.pdf</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>2023-d23221.pdf</t>
+          <t>Dichiarazione_SANDRINI_ROBERTO_23_02_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>SAVONITTO</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>cv23231.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv26173.pdf</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>TOGNELLA</t>
+          <t>SBARAI</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>cv23252.pdf</t>
+          <t>cv14260.pdf</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>2024-d23252.pdf</t>
+          <t>2024-d14260.pdf</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>TORRAZZINA</t>
+          <t>SEBASTIANI</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>cv23297.pdf</t>
+          <t>CV_SEBASTIANI_SIMONE_13_07_2026.pdf</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>2024-d23297.pdf</t>
+          <t>Dichiarazione_SEBASTIANI_SIMONE_13_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>TRIVISONE</t>
+          <t>SFRAGARA</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>OLGA</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>cv23344.pdf</t>
+          <t>CV_SFRAGARA_OLGA_07_01_2026.pdf</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>2024-d23344.pdf</t>
+          <t>2025-d5621.pdf</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>TRIVELLATO</t>
+          <t>SIGNORELLI</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>EZIO</t>
+          <t>DENISE</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D151" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D151" t="inlineStr"/>
+      <c r="E151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>VARISCHI</t>
+          <t>SIMONCINI</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>CV_VARISCHI_GIOVANNA_23_01_2026_1.pdf</t>
+          <t>CV_SIMONCINI_FABIO_20_07_2026.pdf</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>2024-d23419.pdf</t>
+          <t>Dichiarazione_SIMONCINI_FABIO_20_07_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>VOLSKIS</t>
+          <t>SMACCHIA</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>LILIANA CELIA</t>
+          <t>CAMILLO</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D153" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D153" t="inlineStr"/>
+      <c r="E153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>ZAGO</t>
+          <t>TASSINI</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>SILVANO</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>cv23531.pdf</t>
-[...2 lines deleted...]
-      <c r="E154" t="inlineStr"/>
+          <t>cv23221.pdf</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>Dichiarazione_TASSINI_SILVANO_27_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>MARCHESINI</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>cv24374.pdf</t>
-[...2 lines deleted...]
-      <c r="E155" t="inlineStr"/>
+          <t>cv23231.pdf</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>Dichiarazione_TESSARI_ANDREA_18_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>ZULLINI</t>
+          <t>TOGNELLA</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>EMANUELE</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>cv23672.pdf</t>
+          <t>CV_TOGNELLA_SILVIA_18_06_2025.pdf</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>2024-d23672.pdf</t>
+          <t>Dichiarazione_TOGNELLA_SILVIA_25_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>BERTASI</t>
+          <t>TOMMASI</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>VALENTINO</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>CV_BERTASI_VALENTINO_06_02_2026.pdf</t>
+          <t>CV_TOMMASI_MARINA_25_05_2026.pdf</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Dichiarazione_BERTASI_VALENTINO_06_02_2026.pdf</t>
+          <t>2024-d15709.pdf</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>FRACCAROLI</t>
+          <t>TONELLO</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>GIAMPAOLO FEDERICO</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>cv24175.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_TONELLO_ANTONELLA_10_03_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>PARISE</t>
+          <t>TONOLI</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>CV_PARISE_GIORGIO_10_01_2026.pdf</t>
-[...2 lines deleted...]
-      <c r="E159" t="inlineStr"/>
+          <t>cv25383.pdf</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>Dichiarazione_TONOLI_GIOVANNI_24_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>ZANNONI</t>
+          <t>TORNERI</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D160" t="inlineStr"/>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>cv5253.pdf</t>
+        </is>
+      </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>2024-d24978.pdf</t>
+          <t>2024-d5253.pdf</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>TONOLI</t>
+          <t>TORRAZZINA</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>cv25383.pdf</t>
+          <t>cv23297.pdf</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>2024-d25383.pdf</t>
+          <t>2024-d23297.pdf</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>BODINI</t>
+          <t>TRENTIN</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>cv25492.pdf</t>
+          <t>cv6303.pdf</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>2024-d25492.pdf</t>
+          <t>Dichiarazione_TRENTIN_LUCA_22_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>MENNA</t>
+          <t>TREVISAN</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>cv25724.pdf</t>
+          <t>cv14638.pdf</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>2024-d25724.pdf</t>
+          <t>2023-d14638.pdf</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>DAL LAGO</t>
+          <t>TREVISAN</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>MARIA TERESA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>cv26048.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv7964.pdf</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>CORRA'</t>
+          <t>TRIVELLATO</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>EZIO</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>CV_CORRA'_LUIGI_07_01_2026.pdf</t>
+          <t>cv23351.pdf</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Dichiarazione_CORRA'_LUIGI_07_01_2026.pdf</t>
+          <t>2023-d23351.pdf</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>CHIEREGO</t>
+          <t>TRIVISONE</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>cv26166.pdf</t>
+          <t>CV_TRIVISONE_MAURIZIO_16_10_2025.pdf</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>2024-d26166.pdf</t>
+          <t>Dichiarazione_TRIVISONE_MAURIZIO_23_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>SAVONITTO</t>
+          <t>TURAZZINI</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>MICHELANGELO</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>cv26173.pdf</t>
-[...2 lines deleted...]
-      <c r="E167" t="inlineStr"/>
+          <t>CV_TURAZZINI_MICHELANGELO_22_06_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>Dichiarazione_TURAZZINI_MICHELANGELO_22_06_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>BALZARRO</t>
+          <t>VARALTA</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>CV_BALZARRO_MATTEO_10_02_2026.pdf</t>
+          <t>cv6027.pdf</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>2025-d26269.pdf</t>
+          <t>2024-d6027.pdf</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>MORELLI</t>
+          <t>VARISCHI</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>cv30122.pdf</t>
-[...2 lines deleted...]
-      <c r="E169" t="inlineStr"/>
+          <t>CV_VARISCHI_GIOVANNA_23_01_2026_1.pdf</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>2024-d23419.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>MARCHIORI</t>
+          <t>VECCHINI</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>CV_MARCHIORI_FRANCESCO_10_02_2026.pdf</t>
+          <t>cv6281_1.pdf</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>2024-d30220.pdf</t>
+          <t>2023-d6281.pdf</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>CECCHINI</t>
+          <t>VOLSKIS</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>LILIANA CELIA</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>cv30360.pdf</t>
-[...2 lines deleted...]
-      <c r="E171" t="inlineStr"/>
+          <t>CV_VOLSKIS_LILIANA CELIA_02_07_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>Dichiarazione_VOLSKIS_LILIANA CELIA_01_07_2026.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>FUXA</t>
+          <t>ZAGLIA</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>FEDERICO</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>cv30244.pdf</t>
+          <t>cv14855.pdf</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>2024-d30244.pdf</t>
+          <t>2024-d14855.pdf</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>NOVELLA</t>
+          <t>ZAGO</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>cv30397.pdf</t>
+          <t>CV_ZAGO_LUIGI_27_06_2026.pdf</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>2024-d30397.pdf</t>
+          <t>Dichiarazione_ZAGO_LUIGI_27_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>PEGORARO</t>
+          <t>ZAMBONI</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>cv30523.pdf</t>
+          <t>CV_ZAMBONI_ALBERTO_26_06_2026.pdf</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>2024-d30523.pdf</t>
+          <t>Dichiarazione_ZAMBONI_ALBERTO_26_06_2026.pdf</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>ZOCCANTE</t>
+          <t>ZANCARLI</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-[...4 lines deleted...]
-      <c r="E175" t="inlineStr"/>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>cv4467.pdf</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>2024-d4467.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>BRIANI</t>
+          <t>ZANETTI</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>cv30543.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv5184.pdf</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>PARISI</t>
+          <t>ZANNONI</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
-      <c r="D177" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E177" t="inlineStr"/>
+      <c r="D177" t="inlineStr"/>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>2024-d24978.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>ZANOTTO</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>GABRIELE</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr"/>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>2024-d14954.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>ZENARI</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>STEFANO</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>cv4896.pdf</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>2024-d4896.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>ZOCCANTE</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>LEONARDO</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>CV_ZOCCANTE_LEONARDO_16_07_2026.pdf</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr"/>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>ZORZI</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>cv6002.pdf</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>2024-d6002.pdf</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>