--- v0 (2026-04-23)
+++ v1 (2026-07-21)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U10"/>
+  <dimension ref="A1:U21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -526,575 +526,1258 @@
           <t>Soglia art. 35</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>864793-2025-TED</t>
+        </is>
+      </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO MORTUARIO RELATIVO AI PAZIENTI DECEDUTI PRESSO I PRESIDI OSPEDALIERI DI BOVOLONE, BUSSOLENGO, LEGNAGO E VILLAFRANCA DI VERONA – II EDIZIONE – CIG n.B0AED1B03B</t>
+          <t>Procedura aperta per l'affidamento delle prestazioni di servizi sanitari per diverse specialità mediche presso i Presidi Ospedalieri dell'Azienda Ulss 9 Scaligera, ai sensi dell'art. 10, co. 1 e 2, del D.L. 34/2023</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr"/>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>212266603</t>
+        </is>
+      </c>
       <c r="I2" t="inlineStr"/>
-      <c r="J2" t="inlineStr"/>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>B9CC681BF9</t>
+        </is>
+      </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>06/03/2024 00:00</t>
+          <t>26/12/2025 00:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>06/03/2030 00:00</t>
+          <t>26/12/2031 00:00</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>19/03/2024 13:00</t>
+          <t>02/02/2026 13:00</t>
         </is>
       </c>
       <c r="P2" t="n">
-        <v>198100</v>
+        <v>4867560</v>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
-          <t>U.O.C. Provveditorato, Economato e Gestione della Logistica</t>
+          <t>U.O.C. Provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr">
         <is>
           <t>0458075709</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>eproc.aulss9@pecveneto.it</t>
+          <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ETS AI FINI DELL’AVVIO DI UNA CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DI ATTIVITA’ DI CURE PALLIATIVE DOMICILIARI A FAVORE DI PAZIENTI ONCOLOGICI IN FASE AVANZATA DI MALATTIA, DA ATTUARSI NELL’AMBITO TERRITORIALE DEL DISTRETTO 4 OVEST VERONESE. CONTESTUALE PROROGA DI TRE MESI DELLA CONVENZIONE CON L’ASSOCIAZIONE A.M.O. BALDO-GARDA.</t>
+          <t>DAT: DGR N. 1375/2020 - APPROVAZIONE AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA COSTITUZIONE DI UN ELENCO AZIENDALE DI RETI ORGANIZZATE ED AUTORIZZATE, MEDIANTE LA FORMA DELL’ACCREDITAMENTO, PER LA REALIZZAZIONE DI INTERVENTI E SERVIZI A FAVORE DELLE PERSONE CON DISABILITÀ GRAVE</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
-          <t>04/10/2023 00:00</t>
+          <t>29/09/2025 00:00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>04/10/2029 00:00</t>
+          <t>29/09/2031 00:00</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>02/11/2023 00:00</t>
+          <t>28/10/2025 00:00</t>
         </is>
       </c>
       <c r="P3" t="n">
-        <v>176400</v>
+        <v>0</v>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R3" t="inlineStr"/>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t>Il Direttore di UOC Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">AULSS 9 - LEGNAGO - AVVISO/INVITO  PROCEDURA NEGOZIATA TELEMATICA PER LA FORNITURA IN NOLEGGIO PER UN PERIODO DI MESI 12 DI UN SISTEMA ROBOTICO, CON RELATIVO MATERIALE DI CONSUMO DEDICATO, PER LA CHIRURGIA ORTOPEDICA AD ALTA COMPLESSITÀ DI IMPIANTO DI PROTESI D’ANCA E DI GINOCCHIO TOTALE E MONO-COMPARTIMENTALE - ID SINTEL 174431827  </t>
+          <t>AFFIDAMENTO DEL SERVIZIO MORTUARIO RELATIVO AI PAZIENTI DECEDUTI PRESSO I PRESIDI OSPEDALIERI DI BOVOLONE, BUSSOLENGO, LEGNAGO E VILLAFRANCA DI VERONA – II EDIZIONE – CIG n.B0AED1B03B</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...10 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
-          <t>29/09/2023 00:00</t>
+          <t>06/03/2024 00:00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>29/09/2029 00:00</t>
+          <t>06/03/2030 00:00</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>19/10/2023 18:00</t>
+          <t>19/03/2024 13:00</t>
         </is>
       </c>
       <c r="P4" t="n">
-        <v>0</v>
+        <v>198100</v>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...2 lines deleted...]
-      <c r="R4" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t>U.O.C. Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
       <c r="S4" t="inlineStr"/>
-      <c r="T4" t="inlineStr"/>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t>0458075709</t>
+        </is>
+      </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO MEDICO DI GUARDIA ATTIVA H12 PRESSO U.O.C. PEDIATRIA E PATOLOGIA NEONATALE DEL PRESIDIO OSPEDALIERO DI VILLAFRANCA DI VERONA - CIG N.A0155736A8</t>
+          <t>SERVIZIO DI SUPPORTO OPERATIVO PRESSO I MAGAZZINI FARMACEUTICI DELL'AZIENDA ULSS9 SCALIGERA CIG A03084CFA4</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr">
         <is>
-          <t>29/09/2023 00:00</t>
+          <t>29/11/2023 00:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>29/09/2029 00:00</t>
+          <t>29/11/2029 00:00</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>13/10/2023 00:00</t>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
       <c r="P5" t="n">
-        <v>0</v>
+        <v>199200</v>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
-      <c r="T5" t="inlineStr"/>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t>045 8075709</t>
+        </is>
+      </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>protocollo.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t>SERVIZIO MEDICO DI GUARDIA ATTIVA NOTTURNA H12 PRESSO LA U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE DELL'OSPEDALE DI BOVOLONE - CIG N.A0155A7193</t>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO H24 DI EMERGENZA URGENZA DI PRONTO SOCCORSO PRESSO IL PRESIDIO OSPEDALIERO DI SAN BONIFACIO A028AA2C1F</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr">
         <is>
-          <t>29/09/2023 00:00</t>
+          <t>10/11/2023 00:00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>29/09/2029 00:00</t>
+          <t>10/11/2029 00:00</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>13/10/2023 00:00</t>
+          <t>27/11/2023 13:00</t>
         </is>
       </c>
       <c r="P6" t="n">
         <v>0</v>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO MEDICO DI GUARDIA ATTIVA H24 DI ANESTESIA E RIANIMAZIONE PRESSO IL PRESIDIO OSPEDALIERO DI BUSSOLENGO – CIG N.A01554A4D3</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI GUARDIA MEDICA DIVISIONALE H12 PRESSO U.O.C OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI VILLAFRANCA DI VERONA CIG A028A93FBD</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
-          <t>28/09/2023 00:00</t>
+          <t>10/11/2023 00:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>28/09/2029 00:00</t>
+          <t>10/11/2029 00:00</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>12/10/2023 00:00</t>
+          <t>27/11/2023 13:00</t>
         </is>
       </c>
       <c r="P7" t="n">
         <v>0</v>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO MEDICO H24 DI EMERGENZA URGENZA DI PRONTO SOCCORSO PRESSO IL PRESIDIO OSPEDALIERO DI LEGNAGO - CIG N.A015506CB3</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI GUARDIA MEDICA DIVISIONALE H12 PRESSO L'UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI LEGNAGO CIG A028A821BA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
-          <t>28/09/2023 00:00</t>
+          <t>10/11/2023 00:00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>28/09/2029 00:00</t>
+          <t>10/11/2029 00:00</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>12/10/2023 00:00</t>
+          <t>27/11/2023 13:00</t>
         </is>
       </c>
       <c r="P8" t="n">
         <v>0</v>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr">
         <is>
-          <t>protocollo.aulss9@pecveneto.it</t>
+          <t>eproc.aulss9@pecveneto.it</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>AULSS 9 SCALIGERA:  INDIZIONE DI APPALTO SPECIFICO IN ADESIONE AL BANDO CONSIP ICT-SDAPA (SISTEMA DINAMICO DI ACQUISIZIONE DI BENI E SERVIZI PER L’INFORMATICA E LE TELECOMUNICAZIONI) PER L’ACQUISIZIONE DI APPARATI DI RETE PER L’INTERCONNESSIONE TRA GLI OSPEDALI “DEA 1” E PER I DATA CENTER DELL'AZIENDA ULSS N. 9 SCALIGERA.</t>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO DI GUARDIA ATTIVA H24 DI ANESTESIA E RIANIMAZIONE PRESSO IL PRESIDIO OSPEDALIERO DI LEGNAGO CIG A028ABB0C4</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr">
         <is>
-          <t>28/06/2023 00:00</t>
+          <t>10/11/2023 00:00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>28/06/2029 00:00</t>
+          <t>10/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>27/11/2023 13:00</t>
         </is>
       </c>
       <c r="P9" t="n">
         <v>0</v>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
-      <c r="U9" t="inlineStr"/>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t>eproc.aulss9@pecveneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve"> AULSS 9 SCALIGERA:REALIZZAZIONE NUOVO OSPEDALE "MATER SALUTIS" DI LEGNAGO - SERVIZIO DI PROGETTAZIONE DELLA FATTIBILITA' TECNICA ED ECONOMICA (PFTE), CON OPZIONE DI AFFIDAMENTO DELLA PROGETTAZIONE DEFINITIVA (PD), PROGETTAZIONE ESECUTIVA (PE), COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE (CSP) DIREZIONE LAVORI (DL) COMPRENSIVA DEL COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE (CSE). DELIBERA A CONTRARRE. CIG 9896858994 - CUP F15F21002520006.</t>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO H24 DI EMERGENZA URGENZA DI PRONTO SOCCORSO PRESSO IL PRESIDIO OSPEDALIERO DI VILLAFRANCA DI VERONA - CIG N.A025CADF55</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
-      <c r="I10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr">
         <is>
-          <t>21/06/2023 00:00</t>
+          <t>03/11/2023 00:00</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>21/06/2029 00:00</t>
+          <t>03/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>20/11/2023 00:00</t>
         </is>
       </c>
       <c r="P10" t="n">
         <v>0</v>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
-      <c r="U10" t="inlineStr"/>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr"/>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO H24 DI EMERGENZA URGENZA DI PRONTO SOCCORSO PRESSO IL PRESIDIO OSPEDALIERO DI BUSSOLENGO</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr"/>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr"/>
+      <c r="I11" t="inlineStr"/>
+      <c r="J11" t="inlineStr"/>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>03/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>03/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>20/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P11" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr"/>
+      <c r="S11" t="inlineStr"/>
+      <c r="T11" t="inlineStr"/>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr"/>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI GUARDIA MEDICA INTERDIVISIONALE H12 PRESSO IL DIPARTIMENTO INTERNISTICO DEL PRESIDIO OSPEDALIERO DI VILLAFRANCA DI VERONA</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr"/>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
+      <c r="I12" t="inlineStr"/>
+      <c r="J12" t="inlineStr"/>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>03/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>03/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>20/11/2023 13:00</t>
+        </is>
+      </c>
+      <c r="P12" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr"/>
+      <c r="S12" t="inlineStr"/>
+      <c r="T12" t="inlineStr"/>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr"/>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO PUBBLICO E DELLO SCHEMA DI DOMANDA DI PARTECIPAZIONE PER L’ATTIVAZIONE DI UN PARTENARIATO CON ETS AI FINI DELL’AVVIO DI UNA CO-PROGETTAZIONE E LA SUCCESSIVA GESTIONE DI ATTIVITA’ DI CURE PALLIATIVE DOMICILIARI A FAVORE DI PAZIENTI ONCOLOGICI IN FASE AVANZATA DI MALATTIA, DA ATTUARSI NELL’AMBITO TERRITORIALE DEL DISTRETTO 4 OVEST VERONESE. CONTESTUALE PROROGA DI TRE MESI DELLA CONVENZIONE CON L’ASSOCIAZIONE A.M.O. BALDO-GARDA.</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr"/>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr"/>
+      <c r="I13" t="inlineStr"/>
+      <c r="J13" t="inlineStr"/>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>04/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>04/10/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>02/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P13" t="n">
+        <v>176400</v>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr"/>
+      <c r="S13" t="inlineStr"/>
+      <c r="T13" t="inlineStr"/>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr"/>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AULSS 9 - LEGNAGO - AVVISO/INVITO  PROCEDURA NEGOZIATA TELEMATICA PER LA FORNITURA IN NOLEGGIO PER UN PERIODO DI MESI 12 DI UN SISTEMA ROBOTICO, CON RELATIVO MATERIALE DI CONSUMO DEDICATO, PER LA CHIRURGIA ORTOPEDICA AD ALTA COMPLESSITÀ DI IMPIANTO DI PROTESI D’ANCA E DI GINOCCHIO TOTALE E MONO-COMPARTIMENTALE - ID SINTEL 174431827  </t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si informa che su piattaforma telematica SINTEL  è stata pubblicata la documentazione per la procedura in oggetto indetta ai sensi dell'art. 50, comma 1) lettera e) del D.lgs.vo n. 36 del 31.03.2023 da aggiudicarsi con il criterio dell'offerta economicamente più vantaggiosa. Per partecipare è necessario collegarsi al sito www.ariaspa - id174431827  &lt;/p&gt;
+&lt;p&gt;Termine di  pervenimento offerte: 19/10/2023 ore 18:00 &lt;/p&gt;
+&lt;p&gt;Termine richiesta chiarimenti: 13/10/2023 ore 12:00&lt;/p&gt;
+&lt;p&gt;Comunicazioni, rettifiche, integrazioni, chiarimenti, proroghe dei termini, revoche e sospensioni verranno pubblicati esclusivamente su piattaforma SINTEL all'ID della procedura.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr"/>
+      <c r="I14" t="inlineStr"/>
+      <c r="J14" t="inlineStr"/>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>29/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>29/09/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>19/10/2023 18:00</t>
+        </is>
+      </c>
+      <c r="P14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr"/>
+      <c r="S14" t="inlineStr"/>
+      <c r="T14" t="inlineStr"/>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr"/>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO DI GUARDIA ATTIVA H12 PRESSO U.O.C. PEDIATRIA E PATOLOGIA NEONATALE DEL PRESIDIO OSPEDALIERO DI VILLAFRANCA DI VERONA - CIG N.A0155736A8</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr"/>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr"/>
+      <c r="I15" t="inlineStr"/>
+      <c r="J15" t="inlineStr"/>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>29/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>29/09/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>13/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P15" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr"/>
+      <c r="S15" t="inlineStr"/>
+      <c r="T15" t="inlineStr"/>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr"/>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>SERVIZIO MEDICO DI GUARDIA ATTIVA NOTTURNA H12 PRESSO LA U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE DELL'OSPEDALE DI BOVOLONE - CIG N.A0155A7193</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr"/>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr"/>
+      <c r="I16" t="inlineStr"/>
+      <c r="J16" t="inlineStr"/>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>29/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>29/09/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>13/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P16" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr"/>
+      <c r="S16" t="inlineStr"/>
+      <c r="T16" t="inlineStr"/>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr"/>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO H24 DI EMERGENZA URGENZA DI PRONTO SOCCORSO PRESSO IL PRESIDIO OSPEDALIERO DI LEGNAGO - CIG N.A015506CB3</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr"/>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr"/>
+      <c r="I17" t="inlineStr"/>
+      <c r="J17" t="inlineStr"/>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>28/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>28/09/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>12/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P17" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr"/>
+      <c r="S17" t="inlineStr"/>
+      <c r="T17" t="inlineStr"/>
+      <c r="U17" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr"/>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO MEDICO DI GUARDIA ATTIVA H24 DI ANESTESIA E RIANIMAZIONE PRESSO IL PRESIDIO OSPEDALIERO DI BUSSOLENGO – CIG N.A01554A4D3</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>DSM - APPROVAZIONE AVVISO PUBBLICO PER L'ISTITUZIONE DI UN ELENCO FORNITORI PER L'EROGAZIONE DI SERVIZI DI ASSISTENZA DOMICILIARE A FAVORE DI PERSONE ADULTE CON PATOLOGIA PSICHIATRICA - rettifica DDG 973/24</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr"/>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr"/>
+      <c r="I18" t="inlineStr"/>
+      <c r="J18" t="inlineStr"/>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>28/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>28/09/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>12/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P18" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R18" t="inlineStr"/>
+      <c r="S18" t="inlineStr"/>
+      <c r="T18" t="inlineStr"/>
+      <c r="U18" t="inlineStr">
+        <is>
+          <t>protocollo.aulss9@pecveneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>20703</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>AULSS 9 SCALIGERA:  INDIZIONE DI APPALTO SPECIFICO IN ADESIONE AL BANDO CONSIP ICT-SDAPA (SISTEMA DINAMICO DI ACQUISIZIONE DI BENI E SERVIZI PER L’INFORMATICA E LE TELECOMUNICAZIONI) PER L’ACQUISIZIONE DI APPARATI DI RETE PER L’INTERCONNESSIONE TRA GLI OSPEDALI “DEA 1” E PER I DATA CENTER DELL'AZIENDA ULSS N. 9 SCALIGERA.</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr"/>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr"/>
+      <c r="I19" t="inlineStr"/>
+      <c r="J19" t="inlineStr"/>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>28/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>28/06/2029 00:00</t>
+        </is>
+      </c>
+      <c r="P19" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr"/>
+      <c r="S19" t="inlineStr"/>
+      <c r="T19" t="inlineStr"/>
+      <c r="U19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>20723</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> AULSS 9 SCALIGERA:REALIZZAZIONE NUOVO OSPEDALE "MATER SALUTIS" DI LEGNAGO - SERVIZIO DI PROGETTAZIONE DELLA FATTIBILITA' TECNICA ED ECONOMICA (PFTE), CON OPZIONE DI AFFIDAMENTO DELLA PROGETTAZIONE DEFINITIVA (PD), PROGETTAZIONE ESECUTIVA (PE), COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE (CSP) DIREZIONE LAVORI (DL) COMPRENSIVA DEL COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE (CSE). DELIBERA A CONTRARRE. CIG 9896858994 - CUP F15F21002520006.</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr"/>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr"/>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>F15F21002520006</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr"/>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>21/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>21/06/2029 00:00</t>
+        </is>
+      </c>
+      <c r="P20" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R20" t="inlineStr"/>
+      <c r="S20" t="inlineStr"/>
+      <c r="T20" t="inlineStr"/>
+      <c r="U20" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>FRA2023121901</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>PROVA INCONTRO 19-12-2023</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;NOTE DI DETTAGLIO JLLHVDVDGVSDGDX&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr"/>
+      <c r="I21" t="inlineStr"/>
+      <c r="J21" t="inlineStr"/>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>19/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>19/12/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>18/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P21" t="n">
+        <v>54</v>
+      </c>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="R21" t="inlineStr">
+        <is>
+          <t>JHONATHAN IL GABBIANO</t>
+        </is>
+      </c>
+      <c r="S21" t="inlineStr">
+        <is>
+          <t>VIA VALVERDE</t>
+        </is>
+      </c>
+      <c r="T21" t="inlineStr"/>
+      <c r="U21" t="inlineStr">
+        <is>
+          <t>francesca.lazzarotto@aulss9.veneto.it</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>